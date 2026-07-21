--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5791" uniqueCount="1741">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5809" uniqueCount="1743">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del indicador</t>
   </si>
   <si>
     <t>Eje PEDG</t>
   </si>
   <si>
     <t>Temática PEDG</t>
   </si>
   <si>
     <t>Dependencia o entidad que reporta</t>
   </si>
   <si>
     <t>Unidad de medida</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
@@ -119,54 +119,55 @@
   <si>
     <t>Deporte y activación física para una vida saludable</t>
   </si>
   <si>
     <t>Consejo Estatal del Deporte</t>
   </si>
   <si>
     <t>Academias</t>
   </si>
   <si>
     <t>Sectorial</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ascendente</t>
   </si>
   <si>
     <t>Mensual</t>
   </si>
   <si>
     <t>Se refiere al total de Academias Deportivas integradas en los municipios del Estado de Jalisco por parte del CODE</t>
   </si>
   <si>
-    <t>Se presenta una baja en los valores de abril y mayo 2026 ya que se está trabajando en fortalecer la curricula en las disciplinas ofertadas actualmente en las regiones del Estado y las que no tienen demanda se están eliminando.</t>
-[...2 lines deleted...]
-    <t>CODE mayo 2026</t>
+    <t>Se inició a reportar avances a partir del mes de marzo toda vez que hasta entonces comenzó la dispersión presupuestal para el pago de entrenadores.  Las academias constituidas hasta diciembre 2025 algunas de ellas se dieron de baja por lo que el número total se logró definir una vez que se realizaron los pagos correspondientes.
+Se presenta una baja en los valores de abril, mayo y junio 2026 ya que se está trabajando en fortalecer la curricula en las disciplinas ofertadas actualmente en las regiones del Estado y las que no tienen demanda se están eliminando.</t>
+  </si>
+  <si>
+    <t>CODE junio 2026</t>
   </si>
   <si>
     <t>Se realiza el cálculo del total de las Academias Deportivas constituidas en los municipios del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Educación</t>
   </si>
   <si>
     <t>Acciones preventivas en sitios de riesgo ante los fenómenos naturales o antropogénicos</t>
   </si>
   <si>
     <t>Jalisco tranquilo y en paz</t>
   </si>
   <si>
     <t>Gestión integral de riesgos y protección civil</t>
   </si>
   <si>
     <t>Unidad Estatal de Protección Civil y Bomberos</t>
   </si>
   <si>
     <t>Acciones</t>
   </si>
   <si>
     <t>Complementario</t>
   </si>
@@ -179,55 +180,56 @@
   <si>
     <t>Se reportan las acciones preventivas realizadas por Base Central y las Bases Regionales de esta UEPCB, como son: recorridos, monitoreos, fenómenos analizados, revisiones en campo, exposiciones en materia de protección civil, reuniones de coordinación interinstitucional, verificaciones y acciones en operativos preventivos, en eventos de concentración masiva, entre otros.</t>
   </si>
   <si>
     <t>Seguridad</t>
   </si>
   <si>
     <t>http://proteccioncivil.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Adolescentes que participan en acciones de prevención para la salud mental y adicciones en el Estado</t>
   </si>
   <si>
     <t>Salud que protege y acompaña</t>
   </si>
   <si>
     <t>Secretaría de Salud Jalisco</t>
   </si>
   <si>
     <t>Adolescentes</t>
   </si>
   <si>
     <t>Son acciones preventivas en las que participan los menores de 12 a 17 años entre las que se encuentran: sesiones informativas y de orientación, actividades culturales, deportivas, artísticas, concursos y talleres, etcétera</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 30 de abril de 2026.
-[...3 lines deleted...]
-    <t>Consejo Estatal de Salud Mental y Adicciones (CESMA). abril 2026.</t>
+    <t>Información preliminar con corte al 30 de junio de 2026.
+Los meses inmediatos subsecuentes a los cierres trimestrales, incluyen información extemporánea reportada por diversas instituciones del sector.
+Se realizaron adecuaciones al alza en la meta anual y en los desagregados del indicador, para el ejercicio  2026. Toda vez que este año el CESMA fortaleció las acciones  interinstitucionales mediante mecanismos de vinculación,  para incrementar de manera extraordinaria  el número de espacios en los que se realizan acciones de prevención  para la salud mental y las adicciones.</t>
+  </si>
+  <si>
+    <t>Consejo Estatal de Salud Mental y Adicciones (CESMA). junio 2026.</t>
   </si>
   <si>
     <t>Programas de prevención, tratamiento e investigación de la salud mental y las adicciones implementados en la entidad, por dependencias de los 3 niveles de gobierno y diversos actores sociales</t>
   </si>
   <si>
     <t>Salud</t>
   </si>
   <si>
     <t>Afluencia turística en Jalisco</t>
   </si>
   <si>
     <t>Jalisco, economía que avanza</t>
   </si>
   <si>
     <t>Turismo que celebra y proyecta nuestra esencia</t>
   </si>
   <si>
     <t>Secretaría de Turismo</t>
   </si>
   <si>
     <t>Turistas</t>
   </si>
   <si>
     <t>El indicador mide el incremento del total de visitantes nacionales y extranjeros que arriban al estado de Jalisco por cualquier medio de transporte.</t>
   </si>
@@ -357,166 +359,166 @@
   <si>
     <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco, cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Es la suma de los alumnos inscritos de todas las escuelas de educación especial, tanto de CAM  como de USAER</t>
   </si>
   <si>
     <t>Apoyos en especie otorgados a personas en situación de calle y/o movilidad en el Estado a través de DIF Jalisco</t>
   </si>
   <si>
     <t>Hacia el desarrollo de todas y todos</t>
   </si>
   <si>
     <t>DIF Jalisco</t>
   </si>
   <si>
     <t>Apoyos</t>
   </si>
   <si>
     <t>Este indicador muestra el  total de apoyos en especie que son otorgados a la población que se encuentra en los albergues para personas en situación de calle, esto para contribuir a la restitución de sus derechos humanos fundamentales</t>
   </si>
   <si>
     <t>De los 376,750 apoyos asistenciales programados para personas en situación de calle y/o movilidad en Jalisco, se entregaron durante los meses de enero, febrero y marzo la cantidad de 93,610  equivalente al 24.85% de la meta total.</t>
   </si>
   <si>
-    <t>Informes de centros asistenciales a cargo de la Dirección de Ayuda Humanitaria del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, marzo 2026.</t>
+    <t>Informes de centros asistenciales a cargo de la Dirección de Ayuda Humanitaria del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, junio 2026.</t>
   </si>
   <si>
     <t>Es la suma total de apoyos entregados a personas en situación de calle atendidos en DIF Jalisco</t>
   </si>
   <si>
     <t>Pobreza</t>
   </si>
   <si>
     <t>Arribos por actividad aeroportuaria</t>
   </si>
   <si>
     <t>Arribos</t>
   </si>
   <si>
     <t>La actividad aeroportuaria corresponde al total de llegadas de vuelos nacionales e internacionales que arriban a los aeropuertos de la AMG y Puerto Vallarta.</t>
   </si>
   <si>
     <t>Se reporta el avance acumulado al mes de referencia. Incluye vuelos de llegada a los aeropuertos internacionales de Puerto Vallarta y Guadalajara. 
 Los valores registrados muestran un comportamiento "atípico" en virtud de factores sanitarios (COVID-19), por ello las cantidades reflejadas tienen una disminución en comparación a cifras históricas.</t>
   </si>
   <si>
     <t>Grupo Aeroportuario del Pacífico (GAP), cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Registro de llegadas de vuelos y pasajeros de las líneas aéreas comerciales y privadas.</t>
   </si>
   <si>
     <t>Asistentes a adiestramientos y estudios culturales</t>
   </si>
   <si>
     <t>La cultura que nos une</t>
   </si>
   <si>
     <t>Secretaría de Cultura</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas asistentes a talleres, cursos, conferencias, seminarios y diplomados realizados por las áreas y organismos de la Secretaría de Cultura.</t>
   </si>
   <si>
-    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares marzo 2026.</t>
+    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares mayo 2026.</t>
   </si>
   <si>
     <t>Cálculo con base a los registros administrativos de las áreas y organismos sectorizados a la Secretaría de Cultura, se recopilan los asistentes a adiestramientos y estudios culturales.</t>
   </si>
   <si>
     <t>Cultura</t>
   </si>
   <si>
     <t>http://sc.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Asistentes a bibliotecas públicas</t>
   </si>
   <si>
     <t>Este indicador se refiere a los usuarios de las bibliotecas públicas que forman parte de la Red Estatal.</t>
   </si>
   <si>
     <t>Cuenta del total de visitas en cada una de las bibliotecas públicas del estado de Jalisco.</t>
   </si>
   <si>
     <t>http://reb.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Asistentes a eventos culturales</t>
   </si>
   <si>
     <t>Este indicador se refiere a los asistentes a las presentaciones realizadas en el estado de Jalisco de las diferentes disciplinas artísticas.</t>
   </si>
   <si>
-    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares marzo  2026.</t>
+    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares mayo  2026.</t>
   </si>
   <si>
     <t>Cálculo con base a los registros administrativos de las áreas y organismos sectorizados a la Secretaría de Cultura, se reportan las actividades realizadas en espacios públicos y/o escénicos de todo el estado de Jalisco.</t>
   </si>
   <si>
     <t>http://cultura.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Asistentes a las Fiestas de Octubre</t>
   </si>
   <si>
     <t>De fiesta en Jalisco</t>
   </si>
   <si>
     <t>Agencia Estatal de Entretenimiento Jalisco</t>
   </si>
   <si>
     <t>Mide el número total de personas que asisten a las Fiestas de Octubre de Guadalajara durante el periodo de su realización en el año fiscal corriente. Este indicador refleja el alcance social del evento y la capacidad de convocatoria de la oferta de entretenimiento estatal.</t>
   </si>
   <si>
     <t>Dirección General de la Agencia Estatal de Entretenimiento de Jalisco; Informe de Resultados de la edición de Fiestas de Octubre (Reporte final de taquilla y control de accesos). Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Se realiza mediante la sumatoria simple de todos los registros de ingreso al recinto ferial (Auditorio Benito Juárez) contabilizados a través de los sistemas de taquilla y control de accesos durante todos los días de operación de la feria en el año actual.</t>
   </si>
   <si>
     <t>Atletas de alto rendimiento que reciben apoyo para garantizar su participación en las competencias del ciclo olímpico</t>
   </si>
   <si>
     <t>Indicador de eje</t>
   </si>
   <si>
     <t>Atletas</t>
   </si>
   <si>
     <t>Indicador estratégico</t>
   </si>
   <si>
     <t>Trimestral</t>
   </si>
   <si>
     <t>Se refiere al total de atletas de selección Jalisco y TOP Jalisco que reciben apoyos económicos  para su participación dentro del ciclo olímpico  por parte del CODE Jalisco.</t>
   </si>
   <si>
-    <t>CODE Jalisco, marzo 2026</t>
+    <t>CODE Jalisco, junio 2026</t>
   </si>
   <si>
     <t>Se realiza el cálculo del total de los atletas de selección Jalisco y Top Jalisco que participaran en el ciclo olímpico.</t>
   </si>
   <si>
     <t>Auditorías a la administración pública estatal</t>
   </si>
   <si>
     <t>Jalisco cercano y transparente</t>
   </si>
   <si>
     <t>Gobernar con integridad y transparencia</t>
   </si>
   <si>
     <t>Contraloría del Estado</t>
   </si>
   <si>
     <t>Auditorías</t>
   </si>
   <si>
     <t>Este indicador muestra el número de auditorías practicadas a la administración pública estatal por el personal adscrito a la Contraloría del Estado. Lo anterior, con el fin de programar, coordinar, dirigir y aplicar auditorías a todas las dependencias y entidades de la administración pública del Estado para comprobar que se cumplan con lo establecido en las disposiciones legales y administrativas aplicables, tendientes a mejorar el servicio.</t>
   </si>
   <si>
     <t>El valor se reporta de manera mensual y refleja el acumulado anual de auditorías realizadas a la Administración Pública Estatal en 2026.</t>
   </si>
@@ -569,78 +571,78 @@
     <t>Derecho a la información y respeto a la privacidad</t>
   </si>
   <si>
     <t>Coordinación General de Transparencia</t>
   </si>
   <si>
     <t>Calificación</t>
   </si>
   <si>
     <t>El Índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas (ITDIF) es un instrumento estadístico que cuantifica la disponibilidad y calidad de la información financiera y fiscal generada por los poderes ejecutivos en la Entidades Federativas. Dicho instrumento es aplicado por la Consultora Aregional.</t>
   </si>
   <si>
     <t>No se advierte evaluación realizada por parte de Aregional durante el ejercicio 2022.</t>
   </si>
   <si>
     <t>Resultados del índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas publicados en el Portal Oficial y/o redes sociales de la  Consultora Aregional, 2025.</t>
   </si>
   <si>
     <t>La implementación del índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas consta de 04 etapas: 
 Etapa 1: Definición de las variables a evaluar (metodología).
 Etapa 2: Búsqueda  y recopilación de la información publicada en los Micrositios especializados que dan atención al ITDIF.
 Etapa 3: Análisis y evaluación de la información recopilada en función de las características con las que debe de contar de acuerdo a la Metodología. 
 Etapa 4: Difusión de los resultados del índice a nivel nacional.</t>
   </si>
   <si>
-    <t>https://aregionalmx.com/</t>
+    <t>https://aregionalmx.com/reportes-especiales/</t>
   </si>
   <si>
     <t>Calificación según la confianza que le otorga la población al gobierno estatal</t>
   </si>
   <si>
     <t>Un gobierno que da certeza, actúa y responde</t>
   </si>
   <si>
     <t>Secretaría General de Gobierno</t>
   </si>
   <si>
     <t>Bienal</t>
   </si>
   <si>
     <t>Se refiere a la calificación que le otorga al Gobierno estatal, según la confianza, la población de 18 años y más que habita en áreas urbanas de cien mil habitantes y más por entidad federativa.</t>
   </si>
   <si>
-    <t>El valor reportado en 2024 corresponde a la Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) 2023 publicada el pasado 20 de marzo de 2024.</t>
-[...2 lines deleted...]
-    <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG.), 2023. Tabulados básicos.</t>
+    <t>El valor reportado en 2026 corresponde a la Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) 2025 publicada el pasado 201de mayo de 2026.</t>
+  </si>
+  <si>
+    <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG.), 2025. Tabulados básicos.</t>
   </si>
   <si>
     <t>Calificación que le otorga la población de 18 años y más que habita en áreas urbanas de cien mil habitantes y más por entidad federativa a diversas instituciones y sectores del gobierno estatal</t>
   </si>
   <si>
-    <t>https://www.inegi.org.mx/programas/encig/2023/</t>
+    <t>https://www.inegi.org.mx/programas/encig/2025/#tabulados</t>
   </si>
   <si>
     <t>Capacidad de almacenamiento de agua en metros cúbicos para fines pecuarios</t>
   </si>
   <si>
     <t>Campo próspero y tecnificado</t>
   </si>
   <si>
     <t>Secretaría de Agricultura y Desarrollo Rural</t>
   </si>
   <si>
     <t>Metros cúbicos</t>
   </si>
   <si>
     <t>El indicador se refiere a la capacidad de almacenamiento de agua en metros cúbicos por medio de la construcción de bordos abrevaderos, los cuales proporcionan el líquido vital para el sector agropecuario.</t>
   </si>
   <si>
     <t xml:space="preserve">Para este indicador se tomo 2007 como año base y, a partir de ese valor, la capacidad de almacenamiento se refleja mediante acumulados en los años subsecuentes. Este no es un inventario estatal de bordos; se refiere a los construidos en el periodo referido y a su capacidad de almacenamiento. Actualmente el programa se encuentra en ejecución del programa de trabajo. </t>
   </si>
   <si>
     <t>Coordinación de Equipamiento Rural. Secretaría de Agricultura y Desarrollo Rural, 2025.</t>
   </si>
   <si>
     <t>Evaluación regional productiva, levantamiento topográfico para la formación de la cortina, secciones transversales, trazas, perfil, almacenamiento de agua (m³), calculo de vertedor de demasías y volúmenes de obra.</t>
   </si>
@@ -653,119 +655,120 @@
   <si>
     <t>Artistas</t>
   </si>
   <si>
     <t>Este indicador es resultado del análisis realizado a la Encuesta Nacional de Ocupación y Empleo (ENOE) para identificar el número de personas que conforman el sector cultural artístico en el estado de Jalisco.</t>
   </si>
   <si>
     <t xml:space="preserve">El cálculo del valor 2020 se realizó con base en el tercer trimestre de la ENOE llamada ENOEN, la cual aplicó entrevistas cara a cara y telefónicas. </t>
   </si>
   <si>
     <t>Secretaría de Cultura. Gobierno de Jalisco. Cifras 2025.</t>
   </si>
   <si>
     <t>Cálculo a partir de los resultados del segundo trimestre de la Encuesta Nacional de Ocupación y Empleo (ENOE) del INEGI. Con base al Sistema Nacional de Clasificación de Ocupaciones se seleccionan las que conforman el Sector Cultural Artístico.</t>
   </si>
   <si>
     <t>Casos de Dengue</t>
   </si>
   <si>
     <t>Casos</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de casos de dengue confirmados por pruebas de laboratorio durante el año.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 04 de mayo del 2026. Corresponden a las semanas epidemiológicas 14 a la 17 del 2026.
+    <t>Información preliminar con corte al 30 de junio del 2026. Corresponden a las semanas epidemiológicas 1 a la 25 del 2026.
 En 2024 se ajustaron los valores de julio a diciembre de 2023.
 En 2025 se ajustaron los valores de febrero a diciembre de 2024.
 En el estado de Jalisco en 2023 se presentó la introducción del serotipo DENV-3; esta situación no se había presentado en los últimos 10 años (se estima que en el 2024 el 96% de los casos corresponden a este nuevo serotipo), lo cual ha condicionado una elevación en la incidencia de casos.</t>
   </si>
   <si>
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares abril 2026.</t>
+    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares junio 2026.</t>
   </si>
   <si>
     <t>Número de casos de dengue notificados en el Sistema Único de Información para la Vigilancia Epidemiológica.</t>
   </si>
   <si>
     <t>https://www.gob.mx/salud/acciones-y-programas/historico-boletin-epidemiologico</t>
   </si>
   <si>
     <t>Casos de Influenza</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de pacientes en el estado de Jalisco que solicitaron atención médica por presentar influenza humana, los cuales fueron confirmados con pruebas de laboratorio.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 04 de mayo del 2026. Corresponden a las semanas epidemiológicas 13 a la 17 del 2026.
+    <t>Información preliminar con corte al 30 de junio del 2026. Corresponden a las semanas epidemiológicas 1 a la 25 del 2026.
 En 2024 se actualizaron los valores de julio a diciembre de 2023.
 En 2022 se actualizaron los valores 2021.
 La meta estimada presenta un sesgo debido a que se consideraron para su cálculo los años en los que se presentó la pandemia por COVID-19.
 - En los años de pandemia (2020 a 2022) los casos de influenza disminuyeron drásticamente debido a su desplazamiento por el virus SARS-CoV2 que genera la COVID-19, por lo que, estas cifras impactaron las estimaciones de incidencia de este padecimiento.
 - Debido a dicha estimación de metas, los casos presentados durante este 2024 se encuentran por encima de lo establecido.</t>
   </si>
   <si>
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares abril de 2026.</t>
+    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>Total de casos confirmados por Influenza en la Plataforma Única de Información para la Influenza.</t>
   </si>
   <si>
     <t>Casos de VIH en la población en general</t>
   </si>
   <si>
     <t>Mide el número de casos con VIH en la población general.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 02 de mayo del 2026. Corresponden a las semanas epidemiológicas 14 a la 17 del 2026. Se consideran únicamente casos nuevos notificados al SVEVIH dejando fuera aquellos casos que tienen fecha de diagnóstico en años anteriores.
+    <t>Información preliminar con corte al 30 de junio del 2026. Corresponden a las semanas epidemiológicas 1 a la 25 del 2026. Se consideran únicamente casos nuevos notificados al SVEVIH dejando fuera aquellos casos que tienen fecha de diagnóstico en años anteriores.
 En 2025 se ajustaron los valores de enero a diciembre de 2024.
 1. Debido a la actualización del Manual de procesos estandarizados para la vigilancia epidemiológica de la infección por el virus de la inmunodeficiencia humana, el término VIH/SIDA ya no es aplicable por lo que, se estandariza el nombre del indicador a "Casos de VIH en la población en general". 
 2. Se consideran únicamente casos nuevos notificados al SVEVIH, por fecha de diagnóstico y sitio de residencia, al momento del corte.
 3. Existe un desfase de 2 semanas con relación a la calendarización del indicador MIDE vs la evaluación por semanas epidemiológicas, por lo que, la información se reportará como preliminar y al corte correspondiente.
 En el 2024 se incrementó el numero de detecciones debido a que se  fortalecieron los procesos de detección y notificación oportuna de casos, con aplicación de pruebas rápidas intra y extramuros, se amplió la cobertura desde la entrada en operación del Centro de Atención Especializada en VIH y se intensificaron las acciones de vigilancia epidemiológica.</t>
   </si>
   <si>
-    <t>Secretaría de Salud, Sistema de Vigilancia Epidemiológica de la Infección por Virus de la Inmunodeficiencia Humana (SVEVIH) / Registro Estatal de casos de VIH. Cifras preliminares abril de 2026.</t>
+    <t>Secretaría de Salud, Sistema de Vigilancia Epidemiológica de la Infección por Virus de la Inmunodeficiencia Humana (SVEVIH) / Registro Estatal de casos de VIH. Cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>Número de casos de VIH en la población en general.</t>
   </si>
   <si>
     <t>Casos de violencia entre iguales en el ámbito escolar registrados en las escuelas de educación básica</t>
   </si>
   <si>
     <t>Gobernanza y Cultura de Paz</t>
   </si>
   <si>
     <t>Mide el total de casos de violencia y acoso escolar en escuelas públicas de educación básica atendidos con la activación de protocolos de actuación escolar para la prevención, detección, y atención en casos de violencia contra niñas, niños y adolescentes del Estado de Jalisco.</t>
   </si>
   <si>
-    <t>El valor del indicador corresponde a 39 casos de violencia entre iguales en el ámbito escolar registrado en las escuelas de educación básica y denunciados ante la Secretaría de Educación Jalisco (SEJ) del 1 al 30 de abril de 2026.  Se ajustó el valor de junio de 2022 por actualización.
-[...3 lines deleted...]
-    <t>Secretaría de Educación Jalisco, cifras preliminares abril de 2026.</t>
+    <t>En el mes de junio se modificó el valor debido a un proceso de revisión y conciliación de la información del indicador, se identificó que en el valor reportado previamente se integraron registros correspondientes al mes de mayo de los municipios de Guadalajara, Tlajomulco de Zúñiga, Tlaquepaque, Tonalá y Zapopan, lo que incidió en el acumulado del periodo.  Una vez concluido el análisis de la información, se confirmó que durante el mes de junio se registraron 12 casos que ya habían sido reportados durante el mes de mayo, por lo que el valor acumulado al cierre del mes de junio corresponde a 63 casos.
+El valor del indicador corresponde a 63 casos de violencia entre iguales en el ámbito escolar registrado en las escuelas de educación básica y denunciados ante la Secretaría de Educación Jalisco (SEJ) del 1 de enero al 30 de junio de 2026.  
+Se ajustó el valor de junio de 2022 por actualización.</t>
+  </si>
+  <si>
+    <t>Secretaría de Educación Jalisco, cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>Suma el número de casos de violencia y acoso escolar en escuelas públicas de educación básica que han sido atendidos con la activación de protocolos de actuación escolar para la prevención, detección, y atención en casos de violencia contra niñas, niños y adolescentes del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Caudal de agua residual tratada reusada</t>
   </si>
   <si>
     <t>Jalisco cuida su tierra</t>
   </si>
   <si>
     <t>Gestión responsable y sostenible del agua</t>
   </si>
   <si>
     <t>Secretaría de Gestión Integral del Agua</t>
   </si>
   <si>
     <t>Litros por segundo</t>
   </si>
   <si>
     <t>Mide el caudal de agua residual tratada destinada para reúso directo mediante líneas de conducción.</t>
   </si>
   <si>
     <t>Secretaría de Gestión Integral del Agua, 2025.</t>
   </si>
@@ -843,140 +846,140 @@
   <si>
     <t>Publicado en 2025 con base en los resultados de la ENIGH 2024.
 En 2021 Coneval inició una nueva serie de medición de pobreza, cuya finalidad es proporcionar a la ciudadanía y tomadores de decisiones un panorama social actualizado en función de los cambios que definen los umbrales para las carencias sociales. Debido a ello, los datos que conforman la publicación de la pobreza multidimensional 2020, no son comparables de forma directa con los presentados previamente.</t>
   </si>
   <si>
     <t>CONEVAL/INEGI, estimaciones con base en la ENIGH 2024, INEGI.</t>
   </si>
   <si>
     <t>El índice de Gini permite cuantificar “lo alejada” que una distribución se encuentra de la distribución perfectamente igualitaria. En este sentido, es ampliamente conocida su interpretación en términos de la curva de Lorenz, según la cual nos permite medir el área entre la curva de Lorenz y la línea de 45 grados en proporción del área total situada por debajo de la mencionada línea de equidad perfecta. Es sencillo comprobar que para rentas no negativas sólo puede tomar valores entre cero y uno. Si es igual a 0 nos indica que estamos ante la distribución perfectamente igualitaria, mientras que un Gini igual a la  unidad refleja una distribución donde la desigualdad es máxima. El gozar de una interpretación muy intuitiva y el verificar las cuatro propiedades consideradas básicas junto a la invarianza ante incrementos proporcionales en las rentas explica que sea el índice que tradicionalmente más se ha utilizado en la literatura empírica de desigualdad. Sin embargo, existen otros índices que, además de las anteriores, verifican propiedades normativas añadidas que los hacen más atractivos que el índice de Gini. 
 Nota: Para mayores referencias para el cálculo del coeficiente Gini, consultar Atkinson y Bourguignon (2000)
 http://decon.edu.uy/~mito/nip/desigualdad.pdf (Pág.-16).</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/contenidos/saladeprensa/boletines/2025/enigh/ENIGH2024_RR.pdf</t>
   </si>
   <si>
     <t>Coeficiente GINI con ingresos laborales, desigualdad laboral</t>
   </si>
   <si>
     <t>Mide la desigualdad en la distribución de los ingresos laborales entre los trabajadores de una población, variando entre 0 (igualdad total) y 1 (desigualdad extrema). Un valor más bajo indica una distribución más equitativa, mientras que un valor cercano a 1 señala una mayor concentración de los ingresos laborales.</t>
   </si>
   <si>
     <t>El valor de cierre al cuarto trimestre del año 2024 de 0.296. Difiere del valor de Línea base año 2024 establecido en el Plan Estatal de Desarrollo y Gobernanza de 0.304, valor disponible por la fuente original al tercer trimestre de 2024.</t>
   </si>
   <si>
-    <t>Elaborado por Mexico ¿como vamos? con datos de la ENOE del INEGI, Ingresos laborales calculados de acuerdo a CONEVAL. Cifras preliminares IV trimestre 2025.</t>
+    <t>Elaborado por Mexico ¿como vamos? con datos de la ENOE del INEGI, Ingresos laborales calculados de acuerdo a CONEVAL. Cifras preliminares I trimestre 2026.</t>
   </si>
   <si>
     <t>Coeficiente de Gini de los ingresos laborales, donde 1 es perfecta desigualdad y 0 perfecta igualdad.</t>
   </si>
   <si>
     <t>https://mexicocomovamos.mx/semaforos-estatales/indicador-por-estado/desigualdad/JAL/</t>
   </si>
   <si>
     <t>Convenios de conciliación laboral celebrados</t>
   </si>
   <si>
     <t>Paz laboral</t>
   </si>
   <si>
     <t>Centro de Conciliación Laboral del Estado de Jalisco</t>
   </si>
   <si>
     <t>Convenios</t>
   </si>
   <si>
     <t>Registra la cantidad de convenios de conciliación laboral celebrados y ratificados entre la parte trabajadora y la empleadora. Esto refleja la efectividad de los mecanismos alternativos para solucionar conflictos laborales de mutuo acuerdo, en tiempo y forma, evitando llegar a instancias judiciales.</t>
   </si>
   <si>
     <t>Sistema Nacional de Conciliación Laboral (SINACOL). Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Convenios derivados de audiencias de conciliación + Ratificación de Convenios.</t>
   </si>
   <si>
     <t>https://ccl.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Convenios de prevención social con municipios</t>
   </si>
   <si>
     <t>Prevención para una vida en paz</t>
   </si>
   <si>
     <t>Consejo Estatal de Seguridad Pública</t>
   </si>
   <si>
     <t>Refiere al número de convenios de Prevención Social, los cuales son un instrumento legal que estable los compromisos del  municipio y del Centro de Prevención Social; éste último proporcionará asistencia técnica, jurídica, de planeación operativa y donde los municipios se comprometen a la conformación de un órgano técnico municipal dotado de facultades para llevar a cabo acciones para la implementación del Modelo Municipal de Prevención Social de la Violencia y la Delincuencia con el objetivo de establecer los elementos de organización y operación de la política pública de prevención social  a nivel municipal bajo los principios de focalización, corresponsabilidad, integralidad y transversalidad, lo que permitirá diseñar implementar y evaluar acciones estratégicas en la reducción de factores de riesgo que favorezcan la generación de violencia y delincuencia y fortalecer los factores de protección en las comunidades.
 Estos convenios establecen criterios de organización, operación y evaluación de políticas públicas locales, bajo principios de focalización, corresponsabilidad, integralidad y transversalidad, lo que permite orientar las acciones hacia la reducción de factores de riesgo y el fortalecimiento de los entornos comunitarios.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Seguridad Pública, cifras preliminares I trimestre 2026.</t>
+    <t>Consejo Estatal de Seguridad Pública, cifras preliminares II trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Convenios de prevención social con municipios</t>
   </si>
   <si>
     <t>Crías de peces dulceacuícolas producidas en centros que administra el gobierno del estado</t>
   </si>
   <si>
     <t>Crías de peces</t>
   </si>
   <si>
     <t>El indicador refleja la producción de crías de peces dulceacuícolas a través de las unidades piscícolas que administra el Gobierno del Estado en Huejúcar, Mazamitla, Tapalpa, Teocaltiche, Tuxpan, Yahualica de González Gallo y Tizapán el Alto. Dicha producción tiene la finalidad de satisfacer las necesidades de los pescadores en el repoblamiento de los embalses, así como de los acuicultores en el abastecimiento de insumos biológicos a proyectos productivos.</t>
   </si>
   <si>
     <t>Jalisco cuenta con 6 unidades de producción piscícola (UPP) en todo el estado, dedicadas a la producción de crías de peces dulceacuícolas destinadas al repoblamiento de bordos y presas, facilitando el insumo biológico a granjas acuícolas. El valor de cero en los primeros meses del año obedece, a que las especies con las que cuentan las Unidades de Producción Piscícolas del Estado de Jalisco, durante el invierno no están en condiciones de comenzar su proceso de reproducción, una vez que las condiciones climáticas sean favorables comenzara el proceso de reproducción y producción de crías.</t>
   </si>
   <si>
     <t>Base de datos de la Dirección de Área de Acuacultura y Pesca de la Secretaría de Agricultura y Desarrollo Rural (SADER) del Estado de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria de crías de peces producidas, por parte de los 6 centros acuícolas administrados por la SADER Jalisco, en base a las solicitudes viables ingresadas por los acuicultores y pescadores.</t>
   </si>
   <si>
     <t>Defunciones por accidente de tráfico de vehículo de motor</t>
   </si>
   <si>
     <t>Movilidad digna y accesible para todas y todos</t>
   </si>
   <si>
     <t>Defunciones</t>
   </si>
   <si>
     <t>Se define como el número de muertes de personas de cualquier edad ocasionadas por algún accidente de tráfico de vehículo de motor, según lugar de ocurrencia.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 31 de marzo de 2026.
+    <t>Información preliminar con corte al 30 de junio de 2026.
 1) Información preliminar y actualizada al corte con base en la información reportada por el CEPAJ.                                                                  2) Información relacionada con las defunciones por accidentes de tráfico de vehículo de motor (atropellamiento, choque y volcaduras) que ocurrieron en los municipios del Estado de Jalisco.                                                                                                      3) Se realizaron ajustes a los valores de los años 2011, 2012, 2013, 2014, 2015, 2016, 2017, 2018, 2019, 2020 y 2021 con base en la plataforma Federal SINBA, reportada por CEPAJ.
 4) En 2023, se actualizaron los valores de 2022.
 5) En 2024, se actualizaron los valores de 2023.
 6) En 2025 se ajustaron los valores de 2024.</t>
   </si>
   <si>
-    <t>Secretaría de Salud del Estado de Jalisco con base en información proporcionada por el Consejo Estatal para la Prevención de Accidentes (CEPAJ).                                       Cifras preliminares abril de 2026.</t>
+    <t>Secretaría de Salud del Estado de Jalisco con base en información proporcionada por el Consejo Estatal para la Prevención de Accidentes (CEPAJ).                                       Cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>El Consejo Estatal para la Prevención de Accidentes (CEPAJ) Secretaría de Salud del Estado de Jalisco.                                                    La información preliminar se obtiene por parte del Servicio Médico Forense (SEMEFO) y las Delegaciones del Instituto Jalisciense de Ciencias Forenses del Gobierno del Estado de Jalisco.</t>
   </si>
   <si>
     <t>https://cepaj.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Delitos del fuero común</t>
   </si>
   <si>
     <t>Fiscalía del Estado</t>
   </si>
   <si>
     <t>Averiguaciones previas / carpetas de investigación</t>
   </si>
   <si>
     <t>Se refiere al número de denuncias (averiguaciones previas y carpetas de investigación) sobre ilícitos que se encuentran tipificados en el Código Penal del Estado. Los delitos del fuero común son los que afectan directamente a las personas en lo individual, estos se organizan por el tipo de bien jurídico afectado: la vida y la integridad corporal, la libertad personal, la libertad y la seguridad sexual, el patrimonio, la familia, la sociedad y otros. Los que se cometen con mayor frecuencia son Robo a personas y Robo a vehículos automotores, siendo delitos de alto impacto; el de Homicidio doloso y Feminicidio, entre otros.</t>
   </si>
   <si>
     <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017, 2018, 2019 y 2020, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
@@ -1230,167 +1233,166 @@
     <t>Esperanza de vida al nacimiento</t>
   </si>
   <si>
     <t>Número de años que en promedio se espera viva una persona al momento de su nacimiento, suponiendo que la tendencia de la mortalidad no variará, dado que, el cálculo de este indicador toma como base las tasas de mortalidad para un determinado año.</t>
   </si>
   <si>
     <t>En abril del 2026 se actualizaron los valores de cierre definitivo 2024 y 2025.
 El 12 de septiembre de 2023 se actualizaron los datos correspondientes al período de 2010 a 2023. Esta actualización se deriva de los resultados de la Conciliación Demográfica de 1950 a 2019 y las Proyecciones de la Población de México para el período 2020 a 2070, por parte del Consejo Nacional de Población (CONAPO) publicados el 4 de agosto de 2023.</t>
   </si>
   <si>
     <t>Instituto Nacional de Estadística y Geografía (INEGI) en base a datos de CONAPO. Consejo Nacional de Población. Conciliación Demográfica de 1950 a 2019 y Proyecciones de la población de México y de las entidades federativas 2020 a 2070. https://www.gob.mx/conapo/documentos/bases-de-datos-de-la-conciliacion-demografica-1950-a-2019-y-proyecciones-de-la-poblacion-de-mexico-2020-a-2070 (Consulta: 06 de enero de 2025).</t>
   </si>
   <si>
     <t>De acuerdo al Banco mundial, http://blogs.worldbank.org/opendata/es/qu-significa-en-realidad-esperanza-de-vida-al-nacer</t>
   </si>
   <si>
     <t>Estaciones agroclimáticas instaladas en red</t>
   </si>
   <si>
     <t>Estaciones</t>
   </si>
   <si>
     <t>Medir el avance en la instalación y operación efectiva de infraestructura de monitoreo agroclimático en red para la toma de decisiones en agricultura de precisión, alertas tempranas y adaptación al cambio climático en los 125 municipios de Jalisco.</t>
   </si>
   <si>
-    <t>Secretaria de Agricultura y Desarrollo Rural. Dirección General de Desarrollo Económico, cifras preliminares I Trimestre 2026.</t>
+    <t>Secretaria de Agricultura y Desarrollo Rural. Dirección General de Desarrollo Económico, cifras preliminares II Trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Estaciones agroclimáticas instaladas en red en Jalisco.
 Se contabilizan únicamente las estaciones agroclimáticas instaladas en Jalisco que cumplen al mismo tiempo las dos condiciones siguientes:
 Que estén operando y generan datos confiables: la estación cuenta con sensores de suelo, atmosféricos e hídricos funcionando correctamente y entrega información útil y de calidad que el productor puede usar para tomar decisiones técnicas (riego, fertilización, manejo de cultivos, etc.) de forma precisa y sostenible.
 Están conectadas al Centro de Inteligencia Productiva y Ambiental del Gobierno de Jalisco (plataforma estatal que recibe, almacena y analiza los datos en tiempo real).</t>
   </si>
   <si>
     <t>Estaciones de bicicletas públicas instaladas</t>
   </si>
   <si>
     <t>Secretaría del Transporte</t>
   </si>
   <si>
     <t>Este indicador mide el número de estaciones de bicicletas públicas instaladas en el Área Metropolitana de Guadalajara.</t>
   </si>
   <si>
     <t>Agencia Metropolitana de Servicios de Infraestructura para la Movilidad del Área Metropolitana de Guadalajara, 2025.</t>
   </si>
   <si>
     <t>Análisis cuantitativo interno del Sistema de Bicicletas Públicas MiBici.</t>
   </si>
   <si>
     <t>Infraestructura</t>
   </si>
   <si>
     <t>https://www.mibici.net/</t>
   </si>
   <si>
     <t>Eventos de entretenimiento en el estado</t>
   </si>
   <si>
     <t>Eventos</t>
   </si>
   <si>
     <t>Se refiere al número de eventos de entretenimiento que el Gobierno del Estado acerca a las personas.</t>
   </si>
   <si>
-    <t>Eventos 2026:
-[...10 lines deleted...]
-    <t>Agencia Estatal de Entretenimiento Jalisco, Cifras preliminares I trimestre 2026.</t>
+    <t>"Eventos de entretenimiento en el Estado" del 01 de enero al 30 de junio del 2026:
+-Fiesta Internacional del Caballo y la Charrería, Tlajomulco "FICC"	21-feb	Tlajomulco de Zúñiga	4,200 asistentes.
+-Festival de las Niñas y los Niños	02 y 03 mayo	Guadalajara	10,000 4,200 asistentes.
+-Festival de las Mamás	09-may	Zapopan	7,500 4,200 asistentes.
+-Gira del Mariachi 2026	20 mayo al 31 de dic	Puerto Vallarta/ Zapopan/Guadalajara/ Tequila	32,100 asistentes.
+-Leyendas México	14-jun	Puerto Vallarta/ Zapopan	1,700 4,200 asistentes.
+-"Arriba Jalisco" ESCENARIO AF/MANA	17(AF) y 25(MANA) junio	Guadalajara	440,000 asistentes.
+-Vibra Jalisco	11 de junio al 19 julio	Zapopan	288,912 asistentes.</t>
+  </si>
+  <si>
+    <t>Agencia Estatal de Entretenimiento Jalisco, Cifras preliminares II trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de eventos</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Económico</t>
   </si>
   <si>
     <t>Millones de dólares</t>
   </si>
   <si>
     <t>Monto total en millones de dólares de las ventas internacionales (exportaciones) realizadas por empresas establecidas en Jalisco hacia el extranjero.</t>
   </si>
   <si>
     <t>Cifras preliminares 2024, DATA México, Secretaría de Economía.</t>
   </si>
   <si>
     <t>DATA México, Secretaría de Economía, 2024.</t>
   </si>
   <si>
     <t>Sumatoria de ventas internacionales de Jalisco en un periodo determinado.</t>
   </si>
   <si>
     <t>Exportaciones agrícolas</t>
   </si>
   <si>
     <t>Representa el valor total de las exportaciones de productos del sector agrícola del estado de Jalisco al mercado internacional, expresado en dólares estadounidenses.</t>
   </si>
   <si>
     <t>Las cifras reportadas en 2025 corresponde al corte de noviembre, ultima publicación de la fuente oficial.</t>
   </si>
   <si>
-    <t>DataMexico, cifras preliminares al tercer trimestre de 2025.</t>
+    <t>DataMexico, cifras preliminares al I trimestre de 2026.</t>
   </si>
   <si>
     <t>Se suman todos los montos en dólares de las ventas internacionales de productos vegetales realizadas por empresas y productores de Jalisco.
 Data México para calcular las exportaciones se basa en la integración y análisis de datos provenientes de registros administrativos oficiales, principalmente del Servicio de Administración Tributaria (SAT), el Instituto Nacional de Estadística y Geografía (INEGI), el Banco de México (Banxico) y la Secretaría de Economía (SE).</t>
   </si>
   <si>
     <t>Extorsiones telefónicas</t>
   </si>
   <si>
     <t>Se refiere al número de extorsiones denunciadas, cometidas en el estado vía telefónica y que dieron origen a una averiguación previa o carpeta de investigación.</t>
   </si>
   <si>
     <t xml:space="preserve">Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017 y 2018, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre. </t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación de las denuncias de extorsión telefónica.</t>
   </si>
   <si>
     <t>Fondos concurrentes a la inversión estatal en investigación, desarrollo tecnológico e innovación (I+d+i)</t>
   </si>
   <si>
     <t>Consejo Estatal de Ciencia y Tecnología</t>
   </si>
   <si>
     <t>Este indicador reporta los fondos adicionales (a los fondos estatales) aplicados a los proyectos y actividades de investigación, desarrollo tecnológico e innovación apoyados en Jalisco.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, cifras preliminares abril de 2026.</t>
+    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>Se consideran cada una de las aportaciones adicionales por los sectores de la academia, productivo y otros fondos de gobierno (estatales y federales), así como inversión adicional aportada por terceros (Ejem. Recursos aportados por las empresas por cada empleo generado)</t>
   </si>
   <si>
     <t>Innovación</t>
   </si>
   <si>
     <t>Fraudes</t>
   </si>
   <si>
     <t>Muestra el número de  denuncias (averiguaciones previas y carpetas de investigación) registradas por el delito de fraude.
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de fraude se refiere a: engaño o acción de mala fe, a fin de obtener de manera ilícita para beneficio propio o de un tercero, alguna cosa o alcanzar un lucro indebido en perjuicio o menoscabo  del ofendido, aprovechándose del error en el que éste se encuentra.</t>
   </si>
   <si>
     <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017, 2018 y 2019, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
     <t>Dirección de Planeación y Estadística. Fiscalía del Estado de Jalisco. Cifras preliminares  2026.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación de las denuncias de fraude.</t>
   </si>
@@ -1415,106 +1417,106 @@
   </si>
   <si>
     <t>Grado promedio de escolaridad</t>
   </si>
   <si>
     <t>Grado promedio</t>
   </si>
   <si>
     <t>Este indicador se refiere al número promedio de grados escolares aprobados por la población de 15 años y más. Puede considerarse como un patrón de medida, ya que fue diseñado de tal forma que permite una comparación internacional.</t>
   </si>
   <si>
     <t>Los valores 2024 y 2025 corresponden a la estimación de los ciclos escolares 2023-2024 y 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. Los valores corresponden a indicador de fin de ciclo escolar.
 Se modificó el valor del año 2020, por lo cual no coincide con el valor de línea base del Plan Estatal de Gobernanza y Desarrollo 2021-2024.establecido con valor de 9.9.
 El indicador se actualizó en 2021 a partir del año 2016. En 2022, se actualizaron los valores del 2017 al 2020.</t>
   </si>
   <si>
     <t>Secretaría de Educación Pública (SEP), Sistema Nacional de Información Estadística Educativa (SNIEE), septiembre 2025.</t>
   </si>
   <si>
     <t>Se multiplican los máximos grados de escolares alcanzados por la población de 15 años o más que los logró, la suma de estos valores se dividen entre el número de pobladores de 15 años en adelante del ciclo escolar que se calcule</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/app/tabulados/interactivos/?pxq=Educacion_Educacion_05_2f6d2a08-babc-442f-b4e0-25f7d324dfe0</t>
   </si>
   <si>
-    <t>Habitantes abastecidos de agua con sistemas alternativos.</t>
+    <t>Habitantes abastecidos de agua con sistemas alternativos</t>
   </si>
   <si>
     <t>Habitantes</t>
   </si>
   <si>
-    <t>Numero de habitantes del estado que cuentan con acceso a agua mediante un sistema de abastecimiento alternativo (distintos a la red convencional), ya sea personal o comunitario.</t>
+    <t>Numero de habitantes del estado que cuentan con acceso a agua mediante un sistema de abastecimiento alternativo (distintos a la red convencional) ya sea personal o comunitario.</t>
   </si>
   <si>
     <t>Identificar localidades o zonas atendidas mediante sistemas alternativos. Sumar el total de habitantes de la localidad con acceso a sistema alternativo.</t>
   </si>
   <si>
     <t>Hectáreas bajo esquema de cultivo protegido</t>
   </si>
   <si>
     <t>Hectáreas</t>
   </si>
   <si>
     <t>Este indicador refleja el número de hectáreas establecidas bajo el esquema de cultivo protegido en el estado de Jalisco en el año, de acuerdo con el último padrón de invernaderos publicado y a la estrategia estatal de construcción de agroparques, así como datos de programas de apoyo para el equipamiento e infraestructura para la agricultura protegida.</t>
   </si>
   <si>
     <t>El valor reportado corresponde al cierre de producción agrícola 2024, último dato disponible del Servicio de Información Agroalimentaria y Pesquera (SIAP). Los datos de 2025 se publicarán aproximadamente a mediados de 2026.</t>
   </si>
   <si>
     <t>Servicio de Información Agroalimentaria y Pesquera (SIAP); Dirección General de Fomento Agropecuario Hortofrutícola, Secretaría Estatal de Agricultura y Desarrollo Rural (SADER Jalisco) y Fideicomiso de Riesgo Compartido (Firco). Cifras preliminares del Padrón de Invernaderos 2024.</t>
   </si>
   <si>
     <t>Se descarga la base de datos del SIAP y se realiza la sumatoria de Agricultura protegida de todos los cultivos correspondientes a cada uno de los estados</t>
   </si>
   <si>
     <t>https://nube.agricultura.gob.mx/cierre_agricola/</t>
   </si>
   <si>
     <t>Hectáreas con riego tecnificado</t>
   </si>
   <si>
     <t>Este indicador refleja el total acumulado de superficie con riego tecnificado en el estado, en hectáreas. La tecnificación se realiza mediante el establecimiento de equipos para riego (alta y baja presión, presurizado, semipresurizado, por goteo, aspersión, microaspersión, tubería y válvula, entre otros) e incluye equipamiento de la fuente de abastecimiento en proyectos integrales. Las acciones se realizan con recursos estatales y programas en conjunto con la federación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Dirección General de Infraestructura Rural, Secretaría de Agricultura y Desarrollo Rural (SADER Jalisco) 2025.</t>
   </si>
   <si>
     <t>Elaboración de estudios y proyectos así como el análisis de su estado actual; dando como resultado de la optimización de las zonas altamente productivas de los municipios. Asimismo se calcula la superficie que requiere de riego tecnificado.</t>
   </si>
   <si>
     <t>Hectáreas de caña cosechadas en verde</t>
   </si>
   <si>
     <t>Este indicador muestra cuántas hectáreas de caña de azúcar se cosecharon en el estado de Jalisco utilizando el sistema “en verde".</t>
   </si>
   <si>
-    <t>Secretaría de Agricultura y Desarrollo Rural, cifras preliminares 2025.</t>
+    <t>Secretaría de Agricultura y Desarrollo Rural, cifras preliminares primer semestre 2026.</t>
   </si>
   <si>
     <t>El indicador se calcula multiplicando la capacidad promedio de cosecha expresada en hectáreas por máquina al año (cosechadoras en verde) por el número total de cosechadoras en verde registradas y en operación en el estado de Jalisco durante el periodo de referencia.</t>
   </si>
   <si>
     <t>Incendios forestales atendidos en coordinación con otras instancias</t>
   </si>
   <si>
     <t>Incendios</t>
   </si>
   <si>
     <t>El indicador primario refleja el número de incendios atendidos en el estado por parte de las brigadas municipales y estatales en Jalisco para el control y combate de incendios forestales.</t>
   </si>
   <si>
     <t>Derivado de la revisión permanente de los polígonos de las áreas afectadas por incendios, realizada mediante el modelo de severidad diseñado para tal efecto por la Unidad Estatal de Protección Civil y Bomberos Jalisco, se llevaron a cabo ajustes en los valores reportados durante los meses de enero a noviembre 2025 en los indicadores correspondientes al programa de incendios forestales.</t>
   </si>
   <si>
     <t>Unidad Estatal de Protección Civil y Bomberos Jalisco (UEPCyB), Comisión Nacional Forestal (CONAFOR) y Secretaría de Medio Ambiente y Desarrollo Territorial (SEMADET). Cifras preliminares diciembre 2026.</t>
   </si>
   <si>
     <t>Se recopila información de los incendios ocurridos y atendidos a través de las brigadas.</t>
   </si>
   <si>
     <t>https://snif.cnf.gob.mx/incendios/</t>
   </si>
@@ -1656,102 +1658,102 @@
   <si>
     <t>Este indicador cuenta con información al primer trimestre del 2026 con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras al primer trimestre de 2026.</t>
   </si>
   <si>
     <t>Se refiere al ingreso medio obtenido por el total de las ocupadas dividido entre el número de horas trabajadas.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/</t>
   </si>
   <si>
     <t>Ingreso por hora trabajada de la población ocupada</t>
   </si>
   <si>
     <t>Ingreso medio obtenido por la población ocupada por hora trabajada.</t>
   </si>
   <si>
     <t>Percepción monetaria que la población ocupada obtiene o recibe del trabajo que desempeñó.
 A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.
 Se ajustaron los valores históricos de los años 2010, 2012, 2013, 2014, 2016, 2017, 2018, 2019 y 2020.</t>
   </si>
   <si>
-    <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), IV trimestre 2025.</t>
+    <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), I trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de los ingresos del trabajo, entre la sumatoria de horas trabajadas; dividido entre la población ocupada</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/default.html#Tabulados</t>
   </si>
   <si>
     <t>Ingreso promedio salarial a policías estatales (escala básica)</t>
   </si>
   <si>
     <t>Fortalecimiento a las corporaciones de seguridad</t>
   </si>
   <si>
     <t>Secretaría de Seguridad</t>
   </si>
   <si>
     <t>Se refiere al Ingreso promedio salarial a policías estatales. Lo que permite evaluar la competitividad del salario y monitorear avances en la dignificación de las condiciones laborales del personal policial.</t>
   </si>
   <si>
     <t>Secretaría de Seguridad Jalisco, Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Se obtiene dividiendo el total de percepciones mensuales pagadas al personal policial de escala básica entre el número total de policías activos en esa categoría. La información proviene de registros administrativos de la Secretaría de Seguridad Jalisco.</t>
   </si>
   <si>
     <t>Instituciones, Centros de Investigación, Asociaciones, Sociedades  y Personas físicas apoyados con Proyectos de Ciencia, Tecnología e Innovación</t>
   </si>
   <si>
     <t>Instituciones</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de Instituciones, Centros de Investigación, Asociaciones, Sociedades y Personas Físicas cuyos proyectos de ciencia, tecnología e innovación han sido apoyados.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco. Cifras preliminares abril  2026.</t>
+    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco. Cifras preliminares junio 2026.</t>
   </si>
   <si>
     <t>Se consideran cada una de las personas físicas y morales que fueron apoyadas con recursos para desarrollar Proyectos de Ciencia, Tecnología e Innovación.</t>
   </si>
   <si>
     <t>Inversión extranjera directa</t>
   </si>
   <si>
     <t>Este indicador contempla el monto total del valor de la inversión extranjera directa captada en el estado de Jalisco.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cifras preliminares al IV Trimestre de 2025. </t>
-[...2 lines deleted...]
-    <t>Dirección General de Inversión Extranjera de la Secretaría de Economía, Estadística oficial de los flujos de Inversión Extranjera Directa hacia México, Cifras al IV Trimestre 2025.</t>
+    <t xml:space="preserve">Cifras preliminares al I Trimestre de 2026. </t>
+  </si>
+  <si>
+    <t>Dirección General de Inversión Extranjera de la Secretaría de Economía, Estadística oficial de los flujos de Inversión Extranjera Directa hacia México, Cifras al I Trimestre 2026.</t>
   </si>
   <si>
     <t>Para medir y dar a conocer los montos de IED en México fue elaborada de manera conjunta por la Secretaría de Economía (SE) y el Banco de México (Banxico), siguiendo las recomendaciones de dos organismos internacionales y sus respectivos documentos:
 1) Organización para la Cooperación y el Desarrollo Económicos (OCDE): Benchmark Definition of Foreign Direct Investment. Tercera Edición (BD3), editado en 1996.
 2) Fondo Monetario Internacional (FMI): Manual de Balanza de Pagos, Quinta Edición (MBP5) Capítulo XVIII, editado en 1993.
 De acuerdo con los artículos 32 y 33 de la Ley de Inversión Extranjera y 38 del Reglamento de la Ley de Inversión Extranjera y del Registro Nacional de Inversiones Extranjeras, los movimientos de IED deben ser reportados al Registro Nacional de Inversiones Extranjeras (RNIE), dependiente de la Dirección General de Inversión Extranjera de la SE.</t>
   </si>
   <si>
     <t>http://www.gob.mx/se/acciones-y-programas/competitividad-y-normatividad-inversion-extranjera-directa</t>
   </si>
   <si>
     <t>Investigaciones concluidas por la presunta responsabilidad de faltas administrativas cometidas por el personal de las instituciones de la Administración Pública</t>
   </si>
   <si>
     <t>Transparencia, rendición de cuentas y combate a la corrupción</t>
   </si>
   <si>
     <t>Investigaciones</t>
   </si>
   <si>
     <t>Busca cuantificar el número de investigaciones que han finalizado relacionadas con presuntas faltas administrativas supuestamente cometidas por el personal que labora en instituciones de la Administración Pública en Jalisco</t>
   </si>
   <si>
     <t>Información del Censo Nacional de Gobiernos Estatales, 2025, con cifras del año 2024.
 Dado el cambio de administración estatal en 2024, es probable que el indicador haya presentado un comportamiento atípico al cierre del informe  vinculado con INEGI, correspondiente al año de referencia.</t>
@@ -1819,83 +1821,83 @@
   <si>
     <t>Kilómetros de carretera conservados o reconstruidos</t>
   </si>
   <si>
     <t>Espacios, caminos y servicios que nos conectan</t>
   </si>
   <si>
     <t>Secretaría de Infraestructura y Obra Pública</t>
   </si>
   <si>
     <t>Este indicador da razón de la longitud de kilómetros de carretera conservados (de forma rutinaria o periódica), reconstruidos  y construidos de la red carretera estatal, en el periodo del tiempo a reportar.</t>
   </si>
   <si>
     <t>Cifras preliminares 2026.
 El valor de la línea base correspondiente al mes de diciembre de 2024 se modifica de 4,616.6 a 3,558.36 kilómetros con base en la actualización estimada del estado físico de la infraestructura carretera. La actualización considera el deterioro de la infraestructura en el derecho de vía de toda la red carretera estatal; entre el final del periodo de acciones de conservación (periódica y rutinaria) y el reinicio de las mismas.</t>
   </si>
   <si>
     <t>Secretaría de Infraestructura y Obra Pública. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>A) Se consideran kilómetros de carretera conservados, reconstruidos y construidos, cuando su avance físico reportado oficialmente por el supervisor es del 100%, lo cual permite su operación, es decir la posibilidad de transitar a través de ella.
 B) Los datos se presentan de forma desagregada a nivel municipal y se ajustan a la distribución administrativa definida por la Dirección de Infraestructura Carretera de la Secretaría de Infraestructura y Obra Pública.
 C) Debido a la naturaleza de los trabajos de conservación, un porcentaje de avance igual al total de la red por municipio implica que se continúan realizando trabajos rutinarios en la extensión municipal.</t>
   </si>
   <si>
-    <t>https://www.youtube.com/watch?v=v0E7RgvRdjk</t>
+    <t>https://siop.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Litros por segundo de agua saneada en la Cuenca del Río Santiago</t>
   </si>
   <si>
     <t>Río Santiago</t>
   </si>
   <si>
     <t>Agua residual tratada en la cuenca del río Santiago.</t>
   </si>
   <si>
     <t xml:space="preserve">Se ajustaron los valores históricos anuales para 2016, 2017, 2018 y 2019. </t>
   </si>
   <si>
     <t>Secretaría de Gestión Integral del Agua. Gobierno de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria total de agua residual tratada de la Cuenca del Río Santiago; el valor reportado es con relación al promedio mensual.</t>
   </si>
   <si>
     <t>http://www.ceajalisco.gob.mx/</t>
   </si>
   <si>
     <t>Llegada de pasajeros por vía aérea nacional e internacional</t>
   </si>
   <si>
     <t>La llegada de pasajeros nacionales e internacionales es el número de personas nacionales e internacionales que arribaron a los aeropuertos de la AMG y Puerto Vallarta.</t>
   </si>
   <si>
     <t xml:space="preserve">Llegada de pasajeros nacionales e internacionales cifras preliminares 2026.
-Nacionales (Acumulado)	 2,507,673
-Internacionales  (Acumulado) 1,634,980
+Nacionales (Acumulado)	 3,298,485
+Internacionales  (Acumulado) 1,850,494
 </t>
   </si>
   <si>
     <t>Registro de llegadas de pasajeros nacionales e internacionales de las líneas aéreas comerciales</t>
   </si>
   <si>
     <t>Lugar que ocupa Jalisco en el Índice de Paz Positiva México</t>
   </si>
   <si>
     <t>Secretaría de Planeación y Participación Ciudadana</t>
   </si>
   <si>
     <t>Posición</t>
   </si>
   <si>
     <t>El Índice de Paz Positiva México (IPPM) se calcula utilizando una versión adaptada de la metodología global del Índice de Paz Positiva (IPP). Utiliza datos económicos, de gobernanza, sociales y de actitud a nivel estatal provenientes principalmente de estadísticas del gobierno mexicano y encuestas nacionales, junto con otras fuentes diversas, incluido el Índice de Desarrollo Democrático de México (IDD-Mex), el Programa de las Naciones Unidas para el Desarrollo (PNUD), Artículo 19, Impunidad Cero y el Índice de Competitividad Estatal (ICE)</t>
   </si>
   <si>
     <t>Los valores registrados para los años 2022 y 2023, corresponden a los informes del Índice de Paz México 2022 y  2023, con datos del año 2020.</t>
   </si>
   <si>
     <t>Instituto para la Economía y la Paz. Índice de Paz México 2025.</t>
   </si>
   <si>
     <t>Al igual que la metodología del Índice de Paz Positiva global, las calificaciones de los indicadores del IPPM están armonizadas, lo que significa que las calificaciones cercanas a 5 indican menos resiliencia socioeconómica y las calificaciones cercanas a 1 indican más resiliencia socioeconómica</t>
@@ -1983,138 +1985,138 @@
     <t>Financiamiento que impulsa sueños emprendedores</t>
   </si>
   <si>
     <t>Promotora del Financiamiento para el Desarrollo de Jalisco</t>
   </si>
   <si>
     <t>Corresponde al monto de financiamiento generados a través de estrategias de la Promotora del Financiamiento para el Desarrollo de Jalisco para impulsar el desarrollo económico de Mipymes de Jalisco.</t>
   </si>
   <si>
     <t>"El ejercicio 2025 se define como un año de reestructuración de capital humano y cimentación normativa del Fideicomiso. La administración priorizó la certeza jurídica, presupuestal y operativa. Esta decisión garantiza que, para el próximo ciclo, el Fideicomiso cuente con procesos auditables, personal capacitado y una base jurídica sólida que permita escalar la colocación de manera segura y eficiente. 
 Derivado de lo anterior, se hace constar que no se alcanzaron las metas proyectadas para el ejercicio 2025 debido a la complejidad inherente al proceso de reestructuración integral del Fideicomiso."</t>
   </si>
   <si>
     <t>Información de la Dirección de Promoción, PROJAL. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria del monto de financiamientos generados por cada una de las estrategias de Financiamiento del PROJAL al mes.</t>
   </si>
   <si>
     <t>Muertes maternas</t>
   </si>
   <si>
     <t>Este indicador se define como el número de defunciones ocurridas en las mujeres por las complicaciones del embarazo, atención del parto y posparto durante el año.</t>
   </si>
   <si>
-    <t>Información preliminar. Corte al 30  de abril del 2026. Información preliminar, sujeta a validación y dictamen; los casos presentados son por fecha de notificación en SINAVE.
+    <t>Información preliminar. Corte al 30 de junio del 2026. Información preliminar, sujeta a validación y dictamen; los casos presentados son por fecha de notificación en SINAVE.
 En 2021 se actualizaron los valores de muertes maternas del año 2018 y los meses enero, febrero y diciembre del 2019.
 En 2026 se actualizaron los valores de 2025.
 En 2022 se actualizaron los valores de enero a diciembre de 2021.
 En 2023 se actualizaron los valores de mayo a diciembre de 2022.  
 En 2024 se actualizaron los valores de febrero a diciembre de 2023.
 En 2025 se actualizaron los valores de mayo a diciembre de 2024.
 Descripción:  Muerte de una mujer mientras está embarazada, durante el parto o dentro de los 42 días siguientes a la terminación del embarazo, independientemente de la duración y el sitio del embarazo, debida a cualquier causa relacionada con o agravada  por el embarazo mismo o por su atención, pero no por causas accidentales o incidentales (homicidios, suicidios y accidentes no relacionados a la atención médica) (NOM-035-SSA3-2012, en materia de información en salud, publicada en el DOF, 30/11/2012).
 Dicha información es con base en la fecha de  defunción y el lugar de residente, se excluyen las defunciones de residentes en otras entidades federativas y en el extranjero.</t>
   </si>
   <si>
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública. Cifras preliminares abril de 2026.</t>
+    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública. Cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>La información se obtiene a través de los certificados de defunción de muertes ocurridas en mujeres por causas directas o relacionadas al embarazo, atención del parto y hasta 40 días posteriores a este; los cuales son recolectados en el Registro Civil y se incorporan a una base de datos del Sistema de Información Dinámica (Cubos Dinámicos en línea) del Sistema Nacional de Información en Salud.</t>
   </si>
   <si>
     <t>Municipios con diagnósticos de factores de riesgo</t>
   </si>
   <si>
     <t>Municipios</t>
   </si>
   <si>
     <t>Se refiere al número de diagnósticos locales, los cuales son una herramienta necesaria para identificar la naturaleza y magnitud de la problemática de violencia y delincuencia que se presenta en el municipio, detectar factores de riesgo o detonadores, determinar qué recursos son necesarios para abordar los problemas identificados, con cuales ya se cuenta (factores de protección) y tener una línea base de evaluación para la posterior implementación de diversas estrategias y acciones integrales en materia de prevención social.
 El diagnóstico permite identificar y focalizar los problemas en un escenario trazando una línea de tiempo. Si bien las problemáticas en una comunidad se pueden visualizar y analizar desde diferentes perspectivas, un diagnóstico ayuda a resolver esto proporcionando información objetiva sobre los focos rojos en los cuales se deberá priorizar la atención, para posteriormente realizar un Programa Municipal.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Seguridad Pública, cifras preliminares I Trimestre 2026.</t>
+    <t>Consejo Estatal de Seguridad Pública, cifras preliminares II Trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Municipios con diagnósticos de factores de riesgo</t>
   </si>
   <si>
     <t>Municipios con programa de prevención social de las violencias</t>
   </si>
   <si>
     <t>El indicador refiere a los Municipios que cuentan con un Programa Municipal de Prevención Social el cual constituye un instrumento de planeación local que orienta las estrategias, líneas de acción y proyectos encaminados a disminuir los factores de riesgo y fortalecer los factores de protección en el territorio municipal. Su objeto es promover la corresponsabilidad institucional y ciudadana para construir entornos seguros, cohesionados y con cultura de paz, en alineación con el Programa Estatal de Prevención Social de las Violencias y la Delincuencia en Gobernanza.</t>
   </si>
   <si>
     <t>Sumatoria de Municipios con programa de prevención social de las violencias.</t>
   </si>
   <si>
     <t>Municipios incorporados al Visor Urbano</t>
   </si>
   <si>
     <t>Es el número de municipios usuarios de la plataforma Visor Urbano Jalisco gestionan trámites.</t>
   </si>
   <si>
-    <t>Secretaría de Administración, Gobierno de Jalisco, 2025.</t>
+    <t>Secretaría de Administración, Gobierno de Jalisco, 2026.</t>
   </si>
   <si>
     <t>Conteo de los municipios usuarios de la plataforma.</t>
   </si>
   <si>
     <t>https://visorurbano.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes que participan en actividades que promueven la Cultura de Integridad</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes</t>
   </si>
   <si>
     <t>Mide el alcance en las infancias respecto a las actividades que promueven la Cultura de Integridad</t>
   </si>
   <si>
-    <t>Cifras preliminares segundo semestre de 2025.</t>
-[...2 lines deleted...]
-    <t>Dirección General de Contraloría Social y Vinculación Institucional de la Contraloría del Estado, Gobierno del Estado de Jalisco, Cifras preliminares segundo semestre de 2025.</t>
+    <t>Cifras preliminares primer semestre de 2026.</t>
+  </si>
+  <si>
+    <t>Dirección General de Contraloría Social y Vinculación Institucional de la Contraloría del Estado, Gobierno del Estado de Jalisco, Cifras preliminares primer semestre de 2026.</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes informados por las acciones de promoción de la Cultura de integridad</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes reintegrados a una familia de origen o adoptiva</t>
   </si>
   <si>
     <t>Desarrollo integral de niñas, niños y adolescentes</t>
   </si>
   <si>
     <t>Este indicador muestra el número de niñas, niños y adolescentes reintegrados a una familia de origen o adoptiva en el año, además da muestra del trabajo coordinado de la Procuraduría de Protección de Niñas, Niños y Adolescentes en conjunto con las delegaciones institucionales, con el fin de proteger el derecho de las niñas, niños y adolescentes a vivir en familia reintegrándolos a sus familias de origen, extensa o adoptiva.</t>
   </si>
   <si>
-    <t>De los 1,580 niñas, niños y adolescentes programados a reintegrarse a una familia de origen o adoptiva, durante los meses de enero, febrero y marzo, la cantidad lograda fue de 261 reintegrados, lo cual equivale al 16.52% de la meta total.</t>
-[...2 lines deleted...]
-    <t>Sistema DIF Jalisco con datos de la Dirección de Adopciones y Familia de Acogida, adscrita a la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco. Cifras preliminares a marzo 2026.</t>
+    <t>De los 1,580 niñas, niños y adolescentes programados a reintegrarse a una familia de origen o adoptiva, durante los meses de enero a junio, la cantidad lograda fue de 625 reintegrados, lo cual equivale al 39.55% de la meta total.</t>
+  </si>
+  <si>
+    <t>Sistema DIF Jalisco con datos de la Dirección de Adopciones y Familia de Acogida, adscrita a la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco. Cifras preliminares a junio 2026.</t>
   </si>
   <si>
     <t>El indicador es creado a partir de la sumatoria de los pupilos reintegrados por la Dirección de Adopciones y Familia de Acogida de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco, a través de custodias, y de las Delegaciones Institucionales de la PPNNA en Jalisco.</t>
   </si>
   <si>
     <t>http://programas.app.jalisco.gob.mx/programas/apoyo/Tutela-de-derechos/515</t>
   </si>
   <si>
     <t>Nivel de calidad crediticia de las finanzas públicas</t>
   </si>
   <si>
     <t>Hacienda pública sólida y eficiente</t>
   </si>
   <si>
     <t>Secretaría de la Hacienda Pública</t>
   </si>
   <si>
     <t>Este indicador muestra el nivel de calificación crediticia de las finanzas públicas de Jalisco. Son considerados 21 niveles(1=mejor, 21=peor) de calificación homologados para las tres calificadoras autorizadas por la Comisión Nacional Bancaria y de Valores que evalúan a la Entidad en forma definitiva y pública.</t>
   </si>
   <si>
     <t xml:space="preserve">Con base en la información recién consultada correspondiente al año 2025, las finanzas públicas del Estado de Jalisco continúan reflejando una mejora en la gestión fiscal responsable, proporcionando confianza en las instituciones bancarias y financieras para el otorgamiento de mejores condiciones crediticias y un ambiente de seguridad que perciben las empresas tanto nacionales como extranjeras. 
 De acuerdo con la agencia calificadora Fitch Ratings, los niveles de las finanzas públicas se modificaron de Estable a Positiva, logrando mejoras presupuestarias e incrementando la prospectiva de cobertura real del servicio de la deuda con horizonte 2025-2029. 
 Por otro lado, la agencia calificadora Verum, incrementó la calificación de AA+/M a AAA/M, con perspectiva Estable para el Estado de Jalisco, lo que significa que el Estado cuenta con un buen desempeño presupuestal derivado de las apropiadas políticas públicas de recaudación, robusteciendo la generación de los ingresos propios y la estabilización de los niveles de endeudamiento. 
 Por último, la agencia calificadora HR Rating, mantuvo su calificación de HR AA+ para 2025, lo cual, se debe a que el nivel de endeudamiento del Estado de Jalisco estuvo en línea con lo proyecto con respecto a la revisión durante 2024 aunado a la expectativa de que Jalisco mantenga una tendencia decreciente en los niveles de endeudamiento durante los próximos años. 
 En conclusión, las buenas prácticas financieras, la sólida liquidez del Estado de Jalisco y su fortaleza en el perfil crediticio del Estado, son la base para continuar manteniendo las finanzas sanas en el Estado. </t>
@@ -2141,63 +2143,63 @@
 Ba.mx=Los emisores o las emisiones calificadas como Ba.mx muestran una capacidad crediticia por debajo del promedio con relación a otros emisores mexicanos
 B.mx=Los emisores o las emisiones calificadas como B.mx muestran una capacidad crediticia débil con relación a otros emisores mexicanos.
 Caa.mx=Los emisores o las emisiones calificadas como Caa.mx son especulativas y muestran una capacidad crediticia muy débil con relación a otros emisores mexicanos.
 Ca.mx=Los emisores o las emisiones calificadas como Ca.mx son muy especulativas y muestran una capacidad crediticia extremadamente débil con relación a otros emisores mexicanos
 C.mx=Los emisores o las emisiones calificadas como C.mx son extremadamente especulativas y muestran la capacidad crediticia más débil con relación a otros emisores mexicanos.</t>
   </si>
   <si>
     <t>https://hacienda.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Número de atletas jaliscienses que se integran a la selección nacional</t>
   </si>
   <si>
     <t>Este indicador muestra el número de los atletas jaliscienses que se integran a la selección nacional y representan al país en competencias internacionales.</t>
   </si>
   <si>
     <t>El año 2023 se reanudaron muchos eventos internacionales por lo que fue atípico en el ciclo olímpico. Los atletas jaliscienses tuvieron participación en:
 -Selectivos internacionales Juegos Centroamericanos y del Caribe (JCC).
 - Juegos JCC San Salvador, el Salvador.
 -Selectivos internacionales Juegos Panamericanos (JP) y Juegos Para-Panamericanos (JPP).
 - JP y JPP Santiago, Chile
 - Eventos de ranking para París 2024; así como diversos campeonatos internacionales de todas las categorías Mayores, Juveniles e infantiles.
 Durante 2022, se reanudaron muchos eventos internacionales, después de que en el 2020 y 2021, se realizaron menos debido a la pandemia.</t>
   </si>
   <si>
-    <t>CODE Jalisco, Dirección de Deporte Competitivo. Cifras preliminares mayo de 2026.</t>
+    <t>CODE Jalisco, Dirección de Deporte Competitivo. Cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>El indicador muestra el número de atletas de alto rendimiento que pertenecen a la selección jalisco y que a su vez son integrados a la selección nacional para participar en justas internacionales que forman parte del ciclo olímpico.</t>
   </si>
   <si>
     <t>Número de financiamientos generados a través de estrategias de PROJAL</t>
   </si>
   <si>
     <t>Créditos</t>
   </si>
   <si>
-    <t>Correspondea la cantidad de financiamientos generados a través de estrategias de la Promotora del Financiamiento para el Desarrollo de Jalisco para impulsar el desarrollo económico de Mipymes de Jalisco.</t>
+    <t>Corresponde a la cantidad de financiamientos generados a través de estrategias de la Promotora del Financiamiento para el Desarrollo de Jalisco para impulsar el desarrollo económico de Mipymes de Jalisco.</t>
   </si>
   <si>
     <t>Información de la Dirección de Promoción, PROJAL, Cifras preliminares  2026.</t>
   </si>
   <si>
     <t>Sumatoria de la cantidad de financiamientos generados por cada una de las estrategias de Financiamiento del PROJAL al mes.</t>
   </si>
   <si>
     <t>Número de hectáreas afectadas por la sequía</t>
   </si>
   <si>
     <t>El indicador mide la superficie en hectáreas dedicada a actividades agrícolas afectada por la sequía con el propósito de analizar el comportamiento y tendencia de la sequía a largo plazo, para que los tomadores de decisiones ejecuten proyectos orientados a disminuir el indicador, aumentando los recursos hídricos en el suelo, para satisfacer las necesidades presentes y futuras de los seres vivos. Se realiza por medio del Índice de Sequía de Diferencia Normalizada (NDDI), el cual es un indicador que describe la intensidad de sequía en un área determinada a partir de la diferencia normalizada del índice de Vegetación de Diferencia Normalizada (NDVI) e Índice Diferencial de Agua Normalizado (NDWI).</t>
   </si>
   <si>
     <t xml:space="preserve">El atraso que presenta la actualización del indicador, se debe a que el insumo principal es un análisis compuesto del Índice de Vegetación de Diferencia Normalizada (NDVI por sus siglas en inglés) derivado de imágenes satelitales Landsat de 28 días; este componente estuvo, hasta 2023, como un producto libre, global y descargable desde la plataforma de Google llamada Earth Engine, y fue descontinuado. Se ha buscado otra entidad, organismo o universidad en el mundo que brinde este servicio de manera global; al momento no se ha encontrado reemplazo para este recurso, por lo que se ha optado por realizarlo con los recursos disponibles en el Instituto de Información Estadística y Geográfica de Jalisco. Esta es una tarea compleja ya que representa descargar y procesar 36 imágenes Landsat para la temporada de estiaje y otro tanto una vez concluido el temporal de lluvia. Actualizar este indicador cada año requiere 72 imágenes tomadas en distintas épocas del año. </t>
   </si>
   <si>
     <t>Elaborado por el Instituto de Información Estadística y Geográfica de Jalisco con base en imágenes de satélite Landsat 8 obtenidas del google earth engine.  Collection 1 Tier 1 32-Day NDVI Composite y Collection 1 Tier 1 32-Day NDWI Composite. Marzo y diciembre 2025.</t>
   </si>
   <si>
     <t>Se utilizan los compuestos de los índices NDVI y NDWI (30m) de 32 días de imágenes Landsat de dos fechas: una de temporada seca y la otra de temporada húmeda. El cálculo se realiza para ambas fechas utilizando la fórmula: NDDI=(NDVI-NDWI)/(NDVI+NDWI). Donde NDVI=(Infrarrojo cercano−rojo)/(Infrarrojo cercano + rojo) y NDWI=(Infrarrojo cercano−Infrarrojo medio)/(Infrarrojo cercano + Infrarrojo medio). De esta manera se tiene un NDDI para temporada seca y otro de temporada húmeda. Posteriormente para obtener el cálculo de sequía anual se combinan ambos períodos por medio de la fórmula: NDDI Anual=NDDI Temporada Seca+NDDI Temporada Húmeda/2. El resultado es una imagen de Jalisco con valores de sequía que se reclasifica y se le asigna una categoría de la siguiente manera: (Insertar tabla). Para el cálculo de sequía del área agrícola, a la imagen de sequía anual del Estado se le hace un recorte conforme a la delimitación de Frontera Agrícola del SIAP (Servicio de Información Agroalimentaria y Pesquera). El cual es un insumo cartográfico que permite identificar la distribución territorial de la superficie ocupada por las actividades agrícolas en nuestro país, generado a partir de imágenes satelitales. Una vez que se tienen el área agrícola se realiza el cálculo de la superficie afectada por la sequía con la siguiente expresión: (ancho de pixel 30 m*alto de pixel 30m)*Núm de píxeles en capa. El resultado de la superficie obtenido da en m2 por lo que se divide entre 10,000 para proporcionar el dato en hectáreas.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/</t>
   </si>
@@ -2292,148 +2294,148 @@
     <t>Patrones</t>
   </si>
   <si>
     <t>Este indicador exhibe el número de patrones por entidad federativa que están registrados en el Instituto Mexicano del Seguro Social (IMSS).</t>
   </si>
   <si>
     <t xml:space="preserve">Se ajustaron los valores históricos de los años del periodo 2006 al 2014.
 </t>
   </si>
   <si>
     <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos del Instituto Mexicano del Seguro Social (IMSS). Registros administrativos, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>La información se capta mediante el registro administrativo del Instituto Mexicano del Seguro Social.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=290</t>
   </si>
   <si>
     <t>Personas adultas mayores atendidas en centros de día que reciben apoyos asistenciales</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas adultas mayores que son atendidas en las casas de día del Sistema DIF Jalisco, con el objetivo de promover el envejecimiento saludable mediante actividades de integración y participación social. Los apoyos que se ofrecen son: raciones alimentarias, atención integral, terapia física, actividades productivas, sociales, deportivas, talleres formativos, de salud y encuentros intergeneracionales.</t>
   </si>
   <si>
-    <t>De las 4,115 personas adultas mayores programadas a atenderse con apoyos asistenciales en los centros de día, durante los meses de enero, febrero y marzo, la cantidad lograda fue de 1,497 personas, lo cual equivale al 36.38% de la meta total.</t>
-[...2 lines deleted...]
-    <t>Dirección de atención a las personas adultas mayores  del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, marzo 2026.</t>
+    <t>De las 4,115 personas adultas mayores programadas a atenderse con apoyos asistenciales en los centros de día, durante los meses de enero a junio, la cantidad lograda fue de 2,101 personas, lo cual equivale al 51.06% de la meta total.</t>
+  </si>
+  <si>
+    <t>Dirección de atención a las personas adultas mayores  del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, junio 2026.</t>
   </si>
   <si>
     <t>Es la suma de personas adultas mayores atendidas con apoyos asistenciales, tanto en los Centros de día CAPAM como el Centro de Día Eduardo Montaño.</t>
   </si>
   <si>
     <t>Personas asesoradas jurídicamente a través de la Procuraduría Social en los módulos de Atención ciudadana</t>
   </si>
   <si>
     <t>Usuarios</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de usuarios que recibieron el servicio de asesoría jurídica.</t>
   </si>
   <si>
     <t xml:space="preserve">El cumplimiento de la meta se encuentra sujeto al número de personas que acuden a la dependencia a solicitar los servicios que otorga la misma.
 </t>
   </si>
   <si>
     <t>Subprocuraduría  de Servicios Jurídicos Asistenciales/ Coordinación General de Regiones. Procuraduría Social. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>sumatoria de registro de usuarios a los que se les brindo asesoría jurídica gratuita, en materia familiar, civil, mercantil y laboral.</t>
   </si>
   <si>
     <t>Personas asistidas en la etapa de atención temprana por defensoría de oficio en materia penal</t>
   </si>
   <si>
     <t>Es el número de inculpados, imputados y procesados que no cuentan con un defensor particular y son asistidos jurídicamente, desde la etapa de atención temprana hasta la sentencia, segunda instancia y amparo.
 Lo anterior, con el fin de que se respeten y protejan los derechos humanos de los inculpados, imputados y procesados que no cuentan con un defensor particular.</t>
   </si>
   <si>
     <t xml:space="preserve">El cumplimiento de la meta se encuentra sujeto al número de personas que solicitan el servicio de defensoría pública en materia penal, y se atiende el 100% de los imputados que solicitan el servicio.
 En el presente indicador se están reflejando los usuarios asistidos en materia penal, tanto en el Sistema Inquisitivo como en el Nuevo Sistema de Justicia Adversarial. </t>
   </si>
   <si>
     <t>Subprocuraduría de Defensoría de Oficio/  Coordinación General de Regiones. Procuraduría Social. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Se lleva el registro de los inculpados, imputados y procesados que se asisten desde la etapa de atención temprana y judicializados, contando además el registro que se sigue presentando por usuarios asistidos en averiguación previa y defensoría de oficio.</t>
   </si>
   <si>
     <t>Personas atendidas a través de proyectos de difusión y divulgación de la Ciencia, Tecnología e Innovación</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas que fueron atendidas o asistieron a los eventos, coloquios, proyectos, conferencias, ferias, etcétera, apoyados para la difusión y la divulgación de la Ciencia, Tecnología e Innovación.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, Cifras preliminares abril 2026.</t>
+    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, Cifras preliminares junio 2026.</t>
   </si>
   <si>
     <t>Sumatoria de personas que fueron atendidas y/o asistieron a los eventos, coloquios, proyectos, conferencias, ferias, etcétera, apoyados para la difusión y la divulgación de la Ciencia, Tecnología e Innovación en los 125 municipios de Jalisco.</t>
   </si>
   <si>
     <t>Personas beneficiadas a través de servicios PLAi</t>
   </si>
   <si>
     <t>Plataforma Abierta de Innovación y Desarrollo de Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide las personas beneficiadas, a través de las actividades formativas, proyectos, eventos y servicios desarrollados por PLAi</t>
   </si>
   <si>
-    <t>Plataforma Abierta de Innovación, cifras marzo 2026</t>
+    <t>Plataforma Abierta de Innovación, cifras junio 2026</t>
   </si>
   <si>
     <t>Se realiza la sumatoria de las personas beneficiadas a través de actividades realizadas por PLAi</t>
   </si>
   <si>
     <t>Personas capacitadas en materia de protección civil</t>
   </si>
   <si>
     <t>Número de personas capacitadas por municipio en materia de autoprotección y protección civil, mediante los diferentes métodos de capacitación y enseñanza, así como la realización de eventos especiales de fortalecimiento de la cultura de la protección civil.</t>
   </si>
   <si>
     <t>Las 235,960 personas capacitadas reportadas al 31/12/2025 se aumentó debido a que se actualizó la estrategia de trabajo en la que se incrementó la cantidad de cursos que la población ha solicitado hasta el periodo reportado.
 Se actualizó el valor de cierre 2024, dado a la actualización de cifras de cierre para ese año, por lo que puede diferir de cifras presentadas en informes anteriores.</t>
   </si>
   <si>
     <t>Ejecutada la actividad, la coordinación del área realiza informe de novedades, integrándose en la tabla de acciones lo correspondiente, alimentándose del avance del Programa Operativo Anual 2014.</t>
   </si>
   <si>
     <t>http://proteccioncivil.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Personas con discapacidad atendidas en las Unidades Básicas de Rehabilitación</t>
   </si>
   <si>
     <t>El indicador muestra el número total personas con discapacidad o en riesgo de tenerla, que son atendidas de primera vez en el año y de manera subsecuente con consultas médicas y psicológicas, terapias rehabilitatorias, de lenguaje y psicológica, apoyos funcionales, transporte adaptado y servicios de inclusión social, en las Unidades de Rehabilitación del Estado de Jalisco</t>
   </si>
   <si>
-    <t>De las 10,851 personas con discapacidad programadas a atenderse en las Unidades Básicas de Rehabilitación, durante los meses de enero, febrero y marzo, la cantidad lograda fue de 5,260 personas atendidas, lo cual equivale al 48.47% de la meta total.</t>
-[...2 lines deleted...]
-    <t>Sistema de información, DIF Jalisco y SMDIF, Dirección de atención a personas con discapacidad del Sistema para el Desarrollo Integral de la Familia del estado de Jalisco, marzo 2026</t>
+    <t>De las 17,500 personas con discapacidad programadas a atenderse en las Unidades Básicas de Rehabilitación, durante los meses de enero a junio la cantidad lograda fue de 9,900 personas atendidas, lo cual equivale al 56.57% de la meta total.</t>
+  </si>
+  <si>
+    <t>Sistema de información, DIF Jalisco y SMDIF, Dirección de atención a personas con discapacidad del Sistema para el Desarrollo Integral de la Familia del estado de Jalisco, junio 2026</t>
   </si>
   <si>
     <t>Es la suma total de las personas con discapacidad atendidas en las Unidades de Rehabilitación del Estado de Jalisco</t>
   </si>
   <si>
     <t>Personas con discapacidad y adultos mayores beneficiados con acciones de fomento del empleo</t>
   </si>
   <si>
     <t>Este indicador mide el total de personas con discapacidad y adultos mayores apoyados para facilitar su colocación en un puesto de trabajo o actividad productiva mediante los servicios de vinculación laboral, así como apoyos económicos o en especie.</t>
   </si>
   <si>
     <t>Secretaría del Trabajo y Previsión Social del Gobierno del Estado de Jalisco, con cifras del Servicio Nacional de Empleo. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Se da apoyo a los buscadores de empleo con discapacidad y adultos mayores, para reducir las dificultades que enfrentan para insertarse en el mercado laboral. Se da atención personalizada a través de acciones de vinculación, orientación laboral, capacitación, ocupación por cuenta propia y en algunos casos evaluación de habilidades y competencias.</t>
   </si>
   <si>
     <t>Personas fallecidas sin identificar que ingresan al IJCF y fueron restituidas</t>
   </si>
   <si>
     <t>Inteligencia para la búsqueda de personas desaparecidas</t>
   </si>
   <si>
     <t>Instituto Jalisciense de Ciencias Forenses</t>
   </si>
@@ -2460,52 +2462,51 @@
 En cuanto a los apoyos otorgados, se brindaron 21,669 apoyos en total, de los cuales 3,033 correspondieron a manutención (14.0 %), 6,054 a acciones de búsqueda (27.9 %) y 12,582 a despensas (58.1 %). Estos resultados reflejan una atención integral y un alcance superior a lo programado para las familias víctimas de desaparición.</t>
   </si>
   <si>
     <t>Dirección de CEPAVI del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, cifras preliminares diciembre 2025.</t>
   </si>
   <si>
     <t>Es la suma total de las personas familias víctimas de un familiar desaparecido, que reciben apoyos a través del Centro de Paz como en la Red de comunidades Solidarias</t>
   </si>
   <si>
     <t>Personas Judicializadas</t>
   </si>
   <si>
     <t>Es un indicador que mide los asuntos que se llevan ante el Juez, para que se resuelvan.</t>
   </si>
   <si>
     <t>Sumatoria de personas Judicializadas</t>
   </si>
   <si>
     <t>Personas judicializadas por delitos relacionados con la desaparición de personas</t>
   </si>
   <si>
     <t>Este indicador mide el total de personas judicializadas por delitos relacionados con la desaparición de personas. 
 Luego de que una carpeta de investigación se inicia por la desaparición de una persona en Jalisco, la Autoridad de Ministerio Público integra investigaciones profesionales con la finalidad de identificar y acreditar la participación de las personas que llevan a cabo dichos antisociales.</t>
   </si>
   <si>
-    <t xml:space="preserve">Para e corte del 1er informe de gobierno considerar los valores con corte al 30 de septiembre (91)
-Cifras preliminares  2026.
+    <t xml:space="preserve">Cifras preliminares  2026.
 </t>
   </si>
   <si>
     <t>Vicefiscalía en Personas Desaparecidas. Fiscalía del Estado. México: Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se utiliza la sumatoria del número de personas judicializadas por delitos relacionados con la desaparición de personas en el año que se informa.</t>
   </si>
   <si>
     <t>Personas mayores beneficiadas con algún programa social del Gobierno del Estado</t>
   </si>
   <si>
     <t>Secretaría del Sistema de Asistencia Social</t>
   </si>
   <si>
     <t>Muestra el número de adultos mayores de 65 años que reciben apoyo de por lo menos uno de los programas públicos del Gobierno del Estado de Jalisco.</t>
   </si>
   <si>
     <t>El indicador muestra todas las personas mayores de 65 años que reciben al menos un apoyo, bien o servicio de cualquiera de los programas o acciones del Gobierno estatal. Dicha información se obtiene de los registros en el Padrón Único de Beneficiarios (PUB), por tanto, solamente están contemplados los programas y acciones que se reportan en dicho sistema. El PUB se actualiza cuatro veces al año, en los meses de mayo (periodo A), agosto (periodo B), noviembre (periodo C) y febrero (periodo D). Por lo anterior, la información reportada en este indicador contiene un desfase de dos meses. Cabe mencionar que la lógica del indicador continúa en periodo semestral, debido a la operación de los Programas.</t>
   </si>
   <si>
     <t>Secretaría del Sistema de Asistencia Social (SSAS). Bases de datos del Padrón Único de Beneficiarios por Programa, (periodo 2025-C_D). Cifras preliminares diciembre 2025.</t>
   </si>
   <si>
     <t>El sistema del Padrón Único de Beneficiarios (PUB) se actualiza cada trimestre, en los meses de marzo, junio, septiembre y diciembre, por lo que la información se encuentra disponible hasta los meses de  mayo, agosto, noviembre y febrero. Por lo anterior, el Calendario A_B, correspondiente al periodo enero-junio, se notifica hasta el mes de agosto; y el Calendario C_D, que abarca el periodo julio-diciembre, se reporta a finales del mes de febrero.</t>
@@ -2573,66 +2574,69 @@
 Último valor 2022, cifras expresadas en Millones de pesos a precios constantes de 2018, la fuente de información genera reportes con 2 años de rezago.
 Nota metodológica
 Para calcular el PIB Turístico primero se determinó el peso económico, se utilizó el valor del PIB por entidad federativa y se generó un ponderador para cada municipio con base en el Valor Agregado Censal Bruto, lo que permitió estimar un PIB municipal. 
 Para determinar el PIB turístico, se procedió de igual manera, pero con el VACB Turístico determinado por entidad federativa y ponderada por el número de unidades económicas en materia de turismo por municipio y complementado por el Valor Agregado Censal Bruto para las actividades características de cada municipio. Para el caso en que hubiera alguna inconsistencia en el dato, que el PIB Turístico fuera mayor que el PIB Municipal, se resolvió por medio del ingreso per cápita que establece el IDH, o por el peso de la población con base en el Censo de Población 2020. Estos problemas se presentaron en muy pocos municipios pequeños.</t>
   </si>
   <si>
     <t>Secretaría de Turismo Federal,  (SECTUR) con información del INEGI. Sistema de Cuentas Nacionales de México. Producto Interno Bruto por Entidad Federativa. México 2022.</t>
   </si>
   <si>
     <t>El PIBT es la suma del valor añadido (a precios básicos) generado en todas las industrias, en respuesta al consumo turístico interior, y el importe de los impuestos netos sobre los productos y sobre las importaciones incluido dentro del valor de este gasto. 
 Lea más: Web Eustat. Cuenta satélite del turismo 
 Eustat 
 Under Creative Commons License: Attribution</t>
   </si>
   <si>
     <t>https://datatur.sectur.gob.mx/SitePages/PibTuristicoEstatalMunicipal.aspx</t>
   </si>
   <si>
     <t>Población alfabetizada</t>
   </si>
   <si>
     <t>Es el número de personas que acreditan con examen final el módulo "La palabra", en la vertiente hispanohablante y los módulos MIBES 1, 2 y 4 en la vertiente indígena. Son capaces de comprender, producir y usar convenciones básicas del lenguaje escrito, y las nociones elementales de matemáticas.</t>
   </si>
   <si>
     <t>A partir del año 2020 se amplía el concepto de alfabetización por parte del INEA, al considerar como alfabetizado aquel estudiante que concluya el nivel inicial.  A partir del mes de abril y con motivo de la crisis sanitaria por el COVID-19, no ha sido posible incrementar el número de personas alfabetizadas.
-El valor del indicador corresponde a 272 personas alfabetizadas en Jalisco, del 1al 30 de abril de 2026 por el Instituto Estatal para la Educación de Jóvenes y Adultos (INEEJAD)</t>
-[...2 lines deleted...]
-    <t>Instituto Estatal para la Educación de los Jóvenes y Adultos (INEEJAD). Cifras preliminares abril de 2026.</t>
+El valor del indicador corresponde a 447 personas alfabetizadas en Jalisco, del 1al 30 de junio de 2026 por el Instituto Estatal para la Educación de Jóvenes y Adultos (INEEJAD)</t>
+  </si>
+  <si>
+    <t>Instituto Estatal para la Educación de los Jóvenes y Adultos (INEEJAD). Cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>Es la suma de los educandos que acreditaron el conocimiento para ser considerados alfabetizados por el Instituto Estatal para la Educación de los Jóvenes y Adultos</t>
   </si>
   <si>
     <t>https://www.gob.mx/inea/</t>
   </si>
   <si>
     <t>Población de 18 años y más que tiene mucha confianza en el Gobierno Estatal de Jalisco</t>
   </si>
   <si>
     <t>Presenta el nivel de confianza institucional de la población de 18 años y más de áreas urbanas de 100,000 habitantes y más del estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Valor reportado conforme INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Publicada el 21 de mayo de 2026.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental ENCIG, 2025.</t>
   </si>
   <si>
     <t>El INEGI cada dos años recaba información sobre las experiencias de la población con los servicios públicos y actos de corrupción. La encuesta se aplica a una muestra representativa de hogares y personas mayores de 18 años a nivel nacional y estatal.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/encig/2025/</t>
   </si>
   <si>
     <t>Porcentaje acumulado de contribuyentes cumplidos</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje de contribuyentes cumplidos (no omisos y/o no morosos) con respecto al total del padrón de contribuyentes, tomando como base la totalidad de vehículos registrados en el padrón, que comprende la recaudación de refrendo vehicular.</t>
   </si>
   <si>
     <t>Cifras preliminares al 30 de abril de 2026.</t>
   </si>
   <si>
     <t>Dirección General de Recaudación. Servicio Estatal Tributario de la Secretaría de la Hacienda Pública.  Cifras preliminares año 2026.</t>
   </si>
   <si>
     <t>Confronta padrón general de contribuyentes vs los cumplidos</t>
   </si>
@@ -2885,67 +2889,67 @@
   <si>
     <t>Para el cálculo de este indicador, se realiza una sustracción entre el total de la población femenina de 12 años y más que realiza trabajo no remunerado entre la masculina de 12 años y más que realiza trabajo no remunerado. El total se divide entre el total de la población masculina de 12 años y más que realiza trabajo no remunerado y se multiplica por 100 para sacar el porcentaje.</t>
   </si>
   <si>
     <t>Porcentaje de brecha de género en la tasa de participación laboral de Jalisco</t>
   </si>
   <si>
     <t>Mide la distancia entre la tasa de participación económica o laboral de mujeres y hombres. Dicha tasa es el porcentaje que representa la Población Económicamente Activa (PEA) respecto a la de 15 o más años, es decir, las personas que trabajan o están buscando empleo de forma activa.</t>
   </si>
   <si>
     <t>La actualización corresponde al primer trimestre del 2026, con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del primer trimestre 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador, se realiza una sustracción entre la Tasa de Participación Laboral de Hombres y la Tasa de Participación Laboral de Mujeres. Para el cálculo de ambas tasas de participación laboral, se toma el valor de la población económicamente activa según sexo multiplicada por 100 y dividida entre la población de 15 años y más según sexo.</t>
   </si>
   <si>
     <t>Porcentaje de carpetas de investigación por el delito de abuso sexual infantil con víctima mujer, que han sido judicializadas</t>
   </si>
   <si>
     <t>Este indicador mide el número de carpetas de investigación por abuso sexual infantil con víctima mujer que han sido judicializadas en función del total de las carpetas que se iniciaron por el mismo delito.  Luego de que una carpeta de investigación se inicia por la probable comisión del delito de abuso sexual infantil, el Ministerio Público (MP) debe reunir elementos y datos de prueba suficientes para justificar racionalmente que la o las personas imputadas (señaladas) probablemente participaron en la comisión del delito. Luego de que reúne los datos de prueba suficientes, el o la MP envía un oficio al juez o jueza de control donde le informa de ello y le solicita audiencia para formular la imputación, a este acto de manera formal se le denomina judicialización. En este sentido, este indicador nos permitiría observar cuántas carpetas de investigación por el delito de abuso sexual infantil con víctima mujer han llegado a esta etapa del proceso penal.</t>
   </si>
   <si>
-    <t>Cifras actualizadas al corte de diciembre de 2025. La fuente de información es la Fiscalía del Estado de Jalisco, encargada del registro de carpetas de investigación y su seguimiento jurídico.
+    <t>Cifras actualizadas al corte de junio de 2026. La fuente de información es la Fiscalía del Estado de Jalisco, encargada del registro de carpetas de investigación y su seguimiento jurídico.
 Se modificó el valor en el sistema del año 2020 por ajustes en las carpetas de investigación.</t>
   </si>
   <si>
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Fiscalía del Estado. Cifras preliminares del segundo semestre de 2025.</t>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Fiscalía del Estado. Cifras preliminares del primer semestre de 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el número de carpetas de investigación de abuso sexual infantil con víctima mujer judicializadas entre el producto del total de carpetas de investigación de abuso sexual infantil con víctima mujer, multiplicado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de carpetas de investigación por el delito de violación con víctima mujer, que han sido judicializadas</t>
   </si>
   <si>
     <t>Este indicador mide el número de carpetas de investigación por violación de mujeres que han sido judicializadas en función del total de las carpetas que se iniciaron por el mismo delito.  Luego de que una carpeta de investigación se inicia por la probable comisión del delito de violación, el Ministerio Público (MP) debe reunir elementos y datos de prueba suficientes para justificar racionalmente que la o las personas imputadas (señaladas) probablemente participaron en la comisión del delito. Luego de que reúne los datos de prueba suficientes, el o la MP envía un oficio al juez o jueza de control donde le informa de ello y le solicita audiencia para formular la imputación, a este acto de manera formal se le denomina judicialización. En este sentido, este indicador nos permitiría observar cuántas carpetas de investigación por el delito de violación de mujeres han llegado a esta etapa del proceso penal.</t>
   </si>
   <si>
-    <t>Cifras actualizadas al corte de diciembre de 2025. La fuente de información es la Fiscalía del Estado de Jalisco, encargada del registro de carpetas de investigación y su seguimiento jurídico.
+    <t>Cifras actualizadas al corte de junio de 2026. La fuente de información es la Fiscalía del Estado de Jalisco, encargada del registro de carpetas de investigación y su seguimiento jurídico.
 Se modificó el valor en el sistema del año 2020 por ajustes en las carpetas de investigación.  En agosto de 2023 se actualizó el valor de cierre de 2021.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el número de carpetas de investigación del delito de violación de víctima mujer judicializadas entre el total de carpetas de investigación iniciadas por el delito de violación de víctima mujer, multiplicado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura de escuelas preescolares, primarias y secundarias en el Programa de Alimentación Escolar</t>
   </si>
   <si>
     <t>Menos desigualdad, más comunidad</t>
   </si>
   <si>
     <t>Mide el alcance del Programa de Alimentación Escolar en los planteles de educación básica del estado.</t>
   </si>
   <si>
     <t>El programa Desayunos Escolares a escuelas públicas preescolares y primarias ubicadas en localidades de alta y muy alta marginación presenta resultados favorables en el periodo. De un total de 382 escuelas registradas en el padrón de la SEJ y CONAFE en localidades de alta y muy alta marginación, 367 escuelas fueron atendidas mediante el programa, lo que representa una cobertura del 96.07%. Este resultado supera la meta programada del 95.47%, reflejando un desempeño positivo en la atención alimentaria de la población escolar objetivo y un avance significativo en la cobertura del programa.</t>
   </si>
   <si>
     <t>Sistema DIF Jalisco con información de la Dirección de Aseguramiento de la Calidad Alimentaria, adscrita a la Subdirección General de Seguridad Alimentaria, con datos de la Secretaría de Educación Jalisco (SEJ) y del Consejo Nacional de Fomento Educativo (CONAFE): directorio de escuelas. Índice de marginación por localidades (CONAPO 2020), 2025.</t>
   </si>
   <si>
     <t>A partir del reporte de cobertura de la Subdirección General de Seguridad Alimentaria de escuelas en localidades de alto y muy alto grado de marginación se calcula la cobertura total en relación al padrón de escuelas en localidades de alto y muy alto grado de marginación de la SEJ y CONAFE</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/</t>
@@ -3077,51 +3081,51 @@
   <si>
     <t>Este indicador mide el porcentaje de consejos de planeación y participación ciudadana previstos en la ley que están funcionando de acuerdo con el marco normativo.</t>
   </si>
   <si>
     <t>Secretaría de Planeación y Participación Ciudadana, con datos de diciembre de 2025.</t>
   </si>
   <si>
     <t>La medición de este indicador se realiza de manera anual, asignando a cada uno de los 17 consejos previstos por la Ley de Planeación Participativa del Estado de Jalisco y sus municipios —un COPPLADE, cuatro Consejos Sectoriales y 12 Consejos Regionales— un peso equivalente a 1/17, es decir, 5.88%. Para el cálculo se verifica, a través de actas y documentación correspondiente, que cada consejo haya realizado al menos las sesiones ordinarias establecidas en la norma o reglamento aplicable. En los casos en que queden pendientes algunas sesiones al momento de la medición, se contabiliza de manera parcial el avance porcentual correspondiente.</t>
   </si>
   <si>
     <t>https://planeacion.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas</t>
   </si>
   <si>
     <t>Justicia para la tierra que nos da vida</t>
   </si>
   <si>
     <t>Procuraduría Estatal de Protección al Ambiente</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la PROEPA toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información gabinete y campo, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo.</t>
   </si>
   <si>
-    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco. Cifras preliminares I Trimestre de 2026.</t>
+    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco. Cifras preliminares II Trimestre de 2026.</t>
   </si>
   <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete- y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
   <si>
     <t>https://semadet.jalisco.gob.mx/acerca-de/procuraduria-estatal-de-proteccion-al-ambiente-proepa</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de atención prioritaria del Río Santiago (Sólo municipios del Área Metropolitana de Guadalajara- 9 municipios)</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la Procuraduría Estatal de Protección al Ambiente (PROEPA) toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información -gabinete y campo-, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo. Este porcentaje se calcula para una cobertura geográfica de 9 municipios que forman parte del Área Metropolitana  y  corresponden a un subconjunto del  Área de Intervención Prioritaria del Río Santiago. Los municipios que conforman este subconjunto son los siguientes: El Salto, Guadalajara, Ixtlahuacán de los Membrillos, Juanacatlán,  San Pedro Tlaquepaque,  Tlajomulco de Zúñiga, Tonalá,  Zapopan  y Zapotlanejo.</t>
   </si>
   <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete- en los municipios del Área Metropolitana de Guadalajara y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de intervención prioritaria del Río Santiago (18 municipios)</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la Procuraduría Estatal de Protección al Ambiente (PROEPA)  toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información -gabinete y campo-, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo. Este porcentaje se calcula para una cobertura geográfica de 18 municipios que  forman parte del Área de Intervención Prioritaria del Río Santiago. Los municipios que conforman este polígono son los siguientes: Arandas, Atotonilco El Alto, Chapala, El Salto, Guadalajara, Ixtlahuacán de los Membrillos, Juanacatlán, Ocotlán, Poncitlán, San Ignacio Cerro Gordo, San Pedro Tlaquepaque, Tepatitlán de Morelos, Tlajomulco de Zúñiga, Tonalá, Tototlán, Zapopan, Zapotlán del Rey y Zapotlanejo.</t>
   </si>
   <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete-en los municipios del Área  de Intervención Prioritaria del Río Santiago y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
@@ -3144,81 +3148,78 @@
     <t>https://www.transparenciapresupuestaria.gob.mx/Entidades-Federativas</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento promedio de las metas de MIDE Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide el cumplimiento promedio de las metas de los indicadores, que en el periodo específico de evaluación, se encuentren activos en el Sistema de Monitoreo de Indicadores de Desarrollo (MIDE) Jalisco, con valores actualizados, que posibiliten dicho cálculo.</t>
   </si>
   <si>
     <t>Dirección General de Planeación y Evaluación Participativa. Secretaría de Planeación y Participación Ciudadana. Gobierno del Estado de Jalisco, Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>El cumplimiento a las metas PED será a través de indicadores, desde el Tablero, a través de semáforos que notifican el grado de cumplimiento de la meta fijada por la Dependencia responsable durante un periodo de cálculo; dichos indicadores estarán asociados a rangos desde los cuales se determinará si el comportamiento es positivo, ligeramente desfavorable o negativo.</t>
   </si>
   <si>
     <t>https://mide.jalisco.gob.mx/mide/panelCiudadano/avanceCumplimientoMeta</t>
   </si>
   <si>
     <t>Porcentaje de déficit de energía producida y requerida en Jalisco</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Energético Sustentable</t>
   </si>
   <si>
     <t>Es un indicador que muestra qué tanto la generación local de energía eléctrica cubre la demanda de energía del estado. A nivel nacional, el Centro Nacional de Control de Energía equilibra los requerimientos energéticos de las diferentes regiones con relación a la energía producida, sin embargo, este indicador permitirá planear y gestionar los requerimientos de infraestructura para que el estado de Jalisco cuente con una política de autosuficiencia energética.</t>
-  </si>
-[...1 lines deleted...]
-    <t>El indicador se actualizará de manera anual.</t>
   </si>
   <si>
     <t>Elaboración propia a partir de datos de la Comisión Reguladora de Energía (CRE). Secretaría de Desarrollo Energético Sustentable, Gobierno de Jalisco, 2025.</t>
   </si>
   <si>
     <t>El valor del total de energía eléctrica generada en Jalisco en TeraWatthora se obtiene de la suma del total de energía producida de manera convencional más el total de energía producida a partir de fuentes limpias más el total de energía eléctrica estimada con generación distribuida.
 El total de energía requerida se obtiene a partir del número de usuarios registrados en la Comisión Federal de Electricidad y el valor del consumo reportado (valor de las ventas a la entidad federativa). En esta variable no se incluyen usuarios de suministradores calificados (venta entre privados), debido a que no es información pública. Sin embargo, el estimado de energía requerida representa más del 90% del consumo del estado.</t>
   </si>
   <si>
     <t>https://www.gob.mx/cre/acciones-y-programas/micrositio-de-permisos-en-materia-de-generacion-de-energia-electrica</t>
   </si>
   <si>
     <t>Porcentaje de delitos ocurridos y no denunciados, cifra negra u oculta</t>
   </si>
   <si>
     <t>Porcentaje de los delitos que no se denunciaron, aquellos delitos denunciados que no se inició carpeta de investigación y aquellos en los cuales no fue especificado si se denunció o si se inició carpeta de investigación.</t>
   </si>
   <si>
     <t>Los valores son referentes a la ENVIPE 2025, con datos de enero a diciembre de 2024.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública. (ENVIPE) 2025.</t>
   </si>
   <si>
     <t>Refiere el Porcentaje de delitos cometidos en los cuales no hubo denuncia o no se inició una carpeta de investigación.</t>
   </si>
   <si>
-    <t>https://www.inegi.org.mx/programas/envipe/2024/</t>
+    <t>https://www.inegi.org.mx/programas/envipe/2025/</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia de la delegación Jalisco en los Juegos Nacionales CONADE</t>
   </si>
   <si>
     <t>Este indicador muestra el porcentaje de eficiencia que obtiene la delegación Jalisco en el evento Juegos Nacionales CONADE.</t>
   </si>
   <si>
     <t>Durante 2025 la CONADE agregó categorías y pruebas que no habían sido contempladas durante 2024 por lo tanto creció el número de participantes, ampliando los resultados y por ende el porcentaje tuvo la variación señalada.
 En diciembre del 2023, al integrar el porcentaje de eficiencia alcanzado en los juegos nacionales, en su modalidad de deporte adaptado, el porcentaje general disminuyó del 55% al 48%; sin embargo este año la selección Jalisco obtuvo el mejor récord en más de 21 años, en cuanto a medallas de oro.
 Los juegos nacionales CONADE se celebraron por primera ocasión durante los meses de junio y julio 2021.
 Para los años 2018 y 2019 se considera como valor histórico de referencia la eficiencia en la Olimpiada Nacional.  En el 2020 no se realizaron los juegos debido a la pandemia del COVID-19.</t>
   </si>
   <si>
     <t>Comisión Nacional de Cultura Física y Deporte  (CONADE). Cifras preliminares diciembre 2025.</t>
   </si>
   <si>
     <t>El indicador toma el valor del porcentaje de eficiencia en los Juegos Nacionales CONADE después de compararlo con el del resto de los estados. Sí el porcentaje se mantiene o incrementa, Jalisco sigue liderando dicha competencia deportiva a nivel nacional.</t>
   </si>
   <si>
     <t>https://nacionalesconade2022.conade.gob.mx/nacionales.html</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en educación primaria</t>
   </si>
@@ -3264,97 +3265,99 @@
   <si>
     <t>Se divide el número total de alumnos egresados de secundaria entre el número total de alumnos de nuevo ingreso al primer grado de secundaria de los dos ciclos escolares anteriores al que se calcula.</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal media superior</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos que termina el nivel de educación media superior de manera regular dentro del tiempo ideal establecido.</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2024-2025 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024.
 Los valores de años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada a septiembre de 2022. En 2022 se actualizó el valor 2020 y 2021. Al modificarse el valor del año 2020, no coincide con el valor de línea base del Plan Estatal de Gobernanza y Desarrollo 2021-2024.establecido con valor de 69.34.  En 2021 se actualizaron valores del 2013 al 2019.</t>
   </si>
   <si>
     <t>Se calcula relacionando los egresados de media superior del ciclo en estudio y el número de estudiantes de nuevo ingreso a primer grado de 2 ciclos anteriores al ciclo en estudio.</t>
   </si>
   <si>
     <t>Porcentaje de embarazos en adolescentes</t>
   </si>
   <si>
     <t>Este indicador refiere a los nacidos vivos como producto de embarazos en mujeres de entre los 10 y los 19 años con residencia en Jalisco, con respecto al total de nacidos vivos en Jalisco en un periodo determinado.</t>
   </si>
   <si>
-    <t>La cifra del I informe de gobierno es con corte al 30 de septiembre del 2025.
-1. A partir del 7 de junio de 2021, la Dirección General de Información en Salud actualizó la cifra del cierre de información de nacimientos 2020 en algunos estados (que incluyen Jalisco) pues se solicitó la incorporación de registros capturados extemporáneamente después de la fecha de cierre anual, por lo que, se actualizaron las cifras de 2020.
+    <t>1. A partir del 7 de junio de 2021, la Dirección General de Información en Salud actualizó la cifra del cierre de información de nacimientos 2020 en algunos estados (que incluyen Jalisco) pues se solicitó la incorporación de registros capturados extemporáneamente después de la fecha de cierre anual, por lo que, se actualizaron las cifras de 2020.
 2. En 2022 se ajustaron los valores 2021. 
 3. Las cifras preliminares de cierre de 2022 fueron actualizadas.
 4. Datos preliminares de 2024 sujetos a modificaciones con corte a 31 de diciembre de 2024.
 5. En agosto de 2023 se actualizaron los valores de 2020, 2022 y 2023. Se realizó la revisión y análisis de las series históricas del indicador y se identificó que algunos años mostraban inconsistencias por variaciones en las cifras de nacimientos, esto debido a diversos factores entre los cuales se encontró que -para el caso de lo que se había reportado (al corte) en el año 2023- los valores consideraban solo nacimientos en población sin derechohabiencia y no de manera sectorial.
 Esta adecuación del indicador -en apego al alcance sectorial del mismo- ha impactado en los valores que se reportan y su diferencia con la programación que se había considerado (no sectorial).</t>
   </si>
   <si>
-    <t>Secretaría de Salud, DGIS, Cubos Dinámicos de Información, Subsistema de Información sobre Nacimientos (SINAC). Cifras preliminares abril de 2026.
+    <t>Secretaría de Salud, DGIS, Cubos Dinámicos de Información, Subsistema de Información sobre Nacimientos (SINAC). Cifras preliminares junio de 2026.
 Consultado en: http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_nacimientos_gobmx.html</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de embarazos en mujeres de entre los 10-19 años de edad respecto del total de nacimientos. Es necesario considerar que las variables involucradas en la fórmula se refieren a un periodo y lugar determinado. Numerador: Nacimientos ocurridos (SINAC), nacidos vivos cuya edad de la madre se encontraba entre 10 y 19 años. Denominador: Nacimientos ocurridos (SINAC) total de nacidos vivos en la entidad.</t>
   </si>
   <si>
     <t>Porcentaje de empleo formal al interior del estado</t>
   </si>
   <si>
     <t>Proporción que representan los trabajadores asegurados fuera de la AMG con respecto al total de trabajadores asegurados de Jalisco.</t>
   </si>
   <si>
     <t>Sedeco con datos del Instituto Mexicano del Seguro Social, México, Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Proporción de los trabajadores asegurados al interior de Jalisco con respecto al total de trabajadores asegurados de la entidad.</t>
   </si>
   <si>
     <t>Porcentaje de empleos generados de acuerdo a trabajadores asegurados en el IMSS</t>
   </si>
   <si>
     <t>Este indicador muestra la tasa de cambio porcentual del total de trabajadores asegurados registrados ante el Instituto Mexicano del Seguro Social (IMSS).</t>
   </si>
   <si>
     <t>Del total de trabajadores asegurados registrados en el IMSS por entidad federativa se calcula la variación porcentual del mes actual respecto a diciembre del año anterior.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=1159</t>
   </si>
   <si>
     <t>Porcentaje de escolares inscritos en planteles públicos tamizados para la detección temprana de  enfermedad renal crónica, en los municipios de El Salto, Juanacatlán, Poncitlán, Chapala y Ocotlán con respecto al total de escolares inscritos en planteles públicos</t>
   </si>
   <si>
     <t>Este indicador mide el número de personas en edad escolar a los que se les realizó tamizaje para detectar enfermedad renal crónica de manera temprana, en relación con el total de escolares inscritos en planteles públicos determinados como "en riesgo".</t>
   </si>
   <si>
-    <t>Secretaría de Salud, OPD SSJ, marzo 2026</t>
+    <t>En el segundo trimestre del 2026, hubo baja participación de los padres, madres o tutores de los escolares lo que limitó la ventana operativa para la realización de los tamizajes, lo que impidió cumplir con la meta programada y se percibe un menor porcentaje con respecto al primer trimestre.. En 2026 se realizaron 1.039 muestras de un total de 1,491 alumnos inscritos.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud, OPD SSJ, junio 2026</t>
   </si>
   <si>
     <t>Este indicador se construye al evaluar la cobertura alcanzada de albuminurias realizadas respecto al padrón de población escolar en las escuelas definidas como prioritarias o en riesgo, en el periodo expresado en porcentaje: en el numerador se contabiliza el total de lecturas de albúmina en orina de escolares en la Zona de Intervención Especial en Poncitlán (ZIE) y el Área de Intervención Prioritaria del Río Santiago (AIP), indistintamente del municipio y localidad de residencia del escolar, y en el denominador el total de escolares de planteles definidos como prioritarios.</t>
   </si>
   <si>
     <t>Porcentaje de escuelas que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), comunicación, inglés y lectura.</t>
   </si>
   <si>
     <t>Mide la proporción de escuelas de educación básica y media superior que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), así como estrategias de comunicación, inglés y lectura en escuelas públicas de preescolar, primaria, secundaria y bachillerato en el Estado.</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco 2025</t>
   </si>
   <si>
     <t>El cálculo del indicador, identifica la cantidad de escuelas de educación básica y media superior que implementan, durante el periodo de referencia, programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas) o estrategias de comunicación, inglés y lectura. Este valor se divide entre el total de escuelas públicas de preescolar, primaria, secundaria y bachillerato del Estado, y el resultado se multiplica por 100.</t>
   </si>
   <si>
     <t>Porcentaje de gasto destinado a inversión pública</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje del presupuesto ejercido para inversión pública durante el ejercicio fiscal.</t>
   </si>
   <si>
     <t>Secretaría de la Hacienda Pública, Gobierno de Jalisco. Cifras preliminares año 2026.</t>
   </si>
@@ -3429,66 +3432,66 @@
   </si>
   <si>
     <t>Secretaría de Inteligencia y Búsqueda de Personas</t>
   </si>
   <si>
     <t>El indicador mide cuántas de las cinco dependencias esenciales (Comisión Estatal de Búsqueda de Personas, Seguridad Pública, Fiscalía del Estado, IJCF y C5) logran interoperar efectivamente con la SIBP mediante mecanismos funcionales de intercambio de información para alimentar la plataforma estatal de inteligencia en materia de búsqueda de personas, entre el total de las 5 dependencias consideradas para la interconexión dentro del sistema estatal de búsqueda de personas.</t>
   </si>
   <si>
     <t>La estimación de la meta se fundamenta en el carácter progresivo del proceso de interoperabilidad institucional, el cual depende de la formalización de convenios de colaboración, la revisión normativa, y la implementación técnica gradual de los mecanismos de intercambio de información entre la SIBP y las cinco dependencias vinculadas al sistema estatal de búsqueda de personas. 
 Durante el ejercicio 2026 se espera avanzar de manera sustantiva en el fortalecimiento técnico y operativo necesario para la interoperabilidad institucional, mediante acciones de coordinación, integración progresiva y habilitación de mecanismos que permitan consolidar la conectividad entre las dependencias involucradas, así como la realización de diagnósticos, el diseño de estándares, la definición de flujos de información, las adecuaciones normativas y la suscripción de acuerdos interinstitucionales.
 Para el ejercicio 2027, se contempla la integración técnica y operativa con las cinco dependencias previstas, lo que permitirá alcanzar un nivel sustantivo de conexión funcional y flujo de datos hacia la plataforma estatal. Este avance justifica establecer una meta del 90%, equivalente a la operación efectiva de mecanismos de interoperabilidad en la mayoría de las dependencias consideradas.</t>
   </si>
   <si>
     <t>Secretaría de Inteligencia y Búsqueda de Personas 2025.</t>
   </si>
   <si>
     <t>Se contabiliza cuántas de las cinco dependencias previstas tienen interoperabilidad institucional efectiva con la SIBP al cierre del periodo. Ese número se divide entre 5 y el resultado se multiplica por 100 para obtener el porcentaje de avance del indicador.</t>
   </si>
   <si>
     <t>Porcentaje de inversión extranjera en sectores estratégicos</t>
   </si>
   <si>
     <t>Se busca reflejar el porcentaje de la Inversión Extranjera Directa (IED) que se destina a los sectores estratégicos dentro del total de IED captada por Jalisco. Los sectores estratégicos son aquellos considerados clave para el desarrollo económico, innovación y competitividad. Un valor alto indica una concentración significativa de inversión extranjera en actividades prioritarias, lo que puede potenciar el crecimiento económico y la generación de empleo.</t>
   </si>
   <si>
-    <t>Secretaría de Desarrollo Económico con datos de la Secretaría de Economía, Cifras preliminares IV trimestre 2025.</t>
+    <t>Secretaría de Desarrollo Económico con datos de la Secretaría de Economía, Cifras preliminares I trimestre 2026.</t>
   </si>
   <si>
     <t>Se recopilan datos oficiales de la Secretaría de Economía sobre la Inversión Extranjera Directa captada por Jalisco, desglosada por sector económico. Se identifican los sectores considerados estratégicos según la agenda económica 2024 - 2030, es decir, se calcula el porcentaje que representa la suma de la IED en estos sectores respecto al total de la IED del estado.</t>
   </si>
   <si>
     <t>Porcentaje de jóvenes ocupados</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje de jóvenes de 15 a 29 años que se encuentran ocupados, con respecto al total de la población ocupada.</t>
   </si>
   <si>
     <t xml:space="preserve">Se considera como "jóvenes ocupados" a la población ocupada en el rango de edad de 15 a 29 años. El dato presentado corresponde al IV trimestre de 2025. </t>
   </si>
   <si>
-    <t>Encuesta Nacional de Ocupación y Empleo (ENOE) IV trimestre, 2025.</t>
+    <t>Encuesta Nacional de Ocupación y Empleo (ENOE) I trimestre, 2026.</t>
   </si>
   <si>
     <t>Es la sumatoria de personas de 15 y más años de edad que en la semana de referencia realizaron alguna actividad económica durante al menos una hora. Incluye a los ocupados que tenían trabajo, pero no lo desempeñaron temporalmente por alguna razón, sin que por ello perdieran el vínculo laboral con este; así como a quienes ayudaron en alguna actividad económica sin recibir un sueldo o salario.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/sistemas/olap/proyectos/bd/encuestas/hogares/enoe/2010_pe_ed15/po.asp?s=est&amp;proy=enoe_pe_ed15_po&amp;p=enoe_pe_ed15</t>
   </si>
   <si>
     <t>Porcentaje de la población con carencia de acceso a la alimentación nutritiva y de calidad</t>
   </si>
   <si>
     <t>Porcentaje de personas que presentan carencia en el acceso a la alimentación, si los hogares en los que residen tienen un grado de inseguridad alimentaria moderado o severo.
 Se define el grado de inseguridad alimentaria:
 1. Severo: son hogares en los cuales algún adulto o menor además de presentar poca variedad en la dieta y haberse saltado alguna comida, se fue a dormir alguna ocasión, durante los últimos tres meses, sin haber probado ningún alimento en el día por falta de recursos económicos.
 2. Moderado: son hogares con poca variedad en la dieta y que se saltaron alguna comida en alguna ocasión, durante los últimos tres meses, por falta de recursos económicos.</t>
   </si>
   <si>
     <t>El CONEVAL presenta los resultados de la medición multidimensional de la pobreza a nivel nacional y por entidad federativa para 2022 con base en los Lineamientos y criterios generales para la definición, identificación y medición de pobreza (Actualización 2018) y en la información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2022 del Instituto Nacional de Estadística y Geografía (INEGI).
 El periodo de análisis es de 2018 a 2022 ya que permite tomar en cuenta las implicaciones económicas y sociales de la pandemia por el virus SARS-CoV-2 (COVID19).
 En agosto de 2023, se actualizó el valor 2018 (15.1) que correspondía a la metodología anterior del Coneval.
 Los datos 2018 y 2020 no son comparables de forma directa con los presentados en 2019 correspondientes al periodo 2008-2018. Los valores 2008-2018 se calcularon con estimaciones con base en el MCS-ENIGH 2008, 2010, 2012, 2014, el MEC del MCS-ENIGH 2016 y 2018.</t>
   </si>
   <si>
     <t>INEGI. Medición de la pobreza 2024, estimaciones con base en la ENIGH 2024.</t>
   </si>
@@ -3501,159 +3504,153 @@
   </si>
   <si>
     <t>Porcentaje de la población con carencia por calidad y espacios de la vivienda</t>
   </si>
   <si>
     <t>Porcentaje de personas que habitan en viviendas particulares en las que la resistencia de las paredes es precaria debido a su material (material de desecho o lámina de cartón; embarro o bajareque, lámina de asbesto o metálica, carrizo, bambú o palma; madera o adobe).</t>
   </si>
   <si>
     <t>El CONEVAL presenta los resultados de la medición multidimensional de la pobreza a nivel nacional y por entidad federativa para 2022 con base en los Lineamientos y criterios generales para la definición, identificación y medición de pobreza (Actualización 2018) y en la información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2022 del Instituto Nacional de Estadística y Geografía (INEGI).
 El periodo de análisis es de 2018 a 2022 ya que permite tomar en cuenta las implicaciones económicas y sociales de la pandemia por el virus SARS-CoV-2 (COVID19).
 Los datos 2018 y 2020 no son comparables de forma directa con los presentados en 2019 correspondientes al periodo 2008-2018. Los valores 2008-2018 se calcularon con estimaciones con base en el MCS-ENIGH 2008, 2010, 2012, 2014, el MEC del MCS-ENIGH 2016 y 2018.  Con esta nueva metodología el valor 2018 fue de 7.1.</t>
   </si>
   <si>
     <t>Se considera como población en situación de carencia por calidad y espacios de la vivienda a las personas que residan en viviendas que presenten, al menos, una de las siguientes características: a) El material de los pisos de la vivienda es de tierra. b) El material del techo de la vivienda es de lámina de cartón o desechos. c) El material de los muros de la vivienda es de embarro o bajareque; de carrizo, bambú o palma; de lámina de cartón, metálica o asbesto; o material de desecho. d) La razón de personas por cuarto (hacinamiento) es mayor de 2.5.</t>
   </si>
   <si>
     <t>https://www.coneval.org.mx/Medicion/MP/Paginas/AE_pobreza_2022.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población de 18 años y más que habita en áreas urbanas de cien mil habitantes que confía en el Gobierno del estado</t>
   </si>
   <si>
     <t>El indicador mide la población de 18 años y más que habita en áreas urbanas de cien mil habitantes; que presenta mucha o algo de confianza en el gobierno estatal.</t>
   </si>
   <si>
-    <t>Valor reportado conforme INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2023 (ENCIG)</t>
-[...8 lines deleted...]
-    <t>https://www.inegi.org.mx/programas/encig/2023/#tabulados</t>
+    <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), 2025.</t>
+  </si>
+  <si>
+    <t>Metodología: INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Tabulados básicos. Según nivel de confianza, que incluye los rubros mucha confianza y algo de confianza, en gobiernos estatales, considerando el valor relativo.</t>
   </si>
   <si>
     <t>Porcentaje de la población de 18 y más que considera que vivir en su entorno más cercano es inseguro</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población de 18 años y más que considera que vivir en su entorno más cercano es inseguro.</t>
   </si>
   <si>
     <t>El valor actual corresponde al estudio ENVIPE 2025.</t>
   </si>
   <si>
     <t>INEGI.  Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE), 2025.</t>
   </si>
   <si>
     <t>Relación porcentual de la población de 18 y más que considera que vivir en su entorno más cercano es inseguro.</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.inegi.org.mx/programas/envipe/2023/</t>
   </si>
   <si>
     <t>Porcentaje de la población derechohabiente</t>
   </si>
   <si>
     <t>Total de personas que tienen derecho a recibir servicios médicos en alguna institución de salud pública o privada como: el Instituto Mexicano del Seguro Social (IMSS), el Instituto de Seguridad y Servicios Sociales de los Trabajadores del Estado (ISSSTE e ISSSTE estatal), Petróleos Mexicanos (PEMEX), la Secretaría de la Defensa Nacional (SEDENA), la Secretaría de Marina Armada de México (SEMAR), el Sistema de Protección Social en Salud, o en otra.</t>
   </si>
   <si>
     <t xml:space="preserve">Porcentaje de la población afiliada o inscrita, que ofrece a las personas el derecho a recibir servicios médicos en instituciones de seguridad social (IMSS, ISSSTE, PEMEX, Defensa, Marina), instituciones públicas (Instituto de Salud para el Bienestar creado en noviembre 2019, así como Seguro Médico Siglo XXI, e IMSS-BIENESTAR que hasta diciembre de 2018 se denominó IMSS-PROSPERA) y privadas; ello como resultado de una prestación laboral, por adscribirse a un programa público, adquirir un seguro médico, ser familiar de la beneficiaria(o) o por ser jubilada(o) o pensionada(o).
 </t>
   </si>
   <si>
     <t>Sumatoria de personas que tienen derecho a recibir servicios médicos en alguna institución de salud pública o privada como: el Instituto Mexicano del Seguro Social (IMSS), el Instituto de Seguridad y Servicios Sociales de los Trabajadores del Estado (ISSSTE e ISSSTE estatal), Petróleos Mexicanos (PEMEX), la Secretaría de la Defensa Nacional (SEDENA), la Secretaría de Marina Armada de México (SEMAR), el Sistema de Protección Social en Salud o en otra.</t>
   </si>
   <si>
     <t>Porcentaje de la población en el Área Metropolitana de Guadalajara que emplea vehículo particular como medio principal de transporte</t>
   </si>
   <si>
     <t>Porcentaje de la población que utiliza vehículos particulares para transitar en las vialidades.</t>
   </si>
   <si>
     <t xml:space="preserve">Novena Encuesta de Percepción Ciudadana Sobre Calidad de Vida 2024, Jalisco Cómo Vamos, Observatorio Ciudadano. Informe publicado en julio de 2025.
   </t>
   </si>
   <si>
     <t>Observatorio Jalisco Cómo Vamos, Novena Encuesta de Percepción Ciudadana Sobre Calidad de Vida, Área Metropolitana de Guadalajara, 2024. Informe publicado en julio de 2025</t>
   </si>
   <si>
     <t>El número total de personas que usan el automóvil particular como medio principal para trasladarse entre el total de la población en el área metropolitana, considerando los siguientes 6 municipios del AMG, Guadalajara, Zapopan, San Pedro Tlaquepaque, Tlajomulco de Zúñiga, Tonalá y el Salto.</t>
   </si>
   <si>
-    <t>http://www.jaliscocomovamos.org/publicaciones/encuestas-de-percepcion</t>
+    <t>https://drive.google.com/file/d/1_0tcZ9uhc27fvvLi62ERVpiA8gnPCmVu/view</t>
   </si>
   <si>
     <t>Porcentaje de la población femenina ocupada</t>
   </si>
   <si>
     <t>Mujeres de 15 y más años que en la semana de referencia realizaron alguna actividad económica durante al menos una hora. Incluye a las mujeres ocupadas que tenían trabajo, pero no lo desempeñaron temporalmente por alguna razón, sin que por ello perdieran el vínculo laboral con este; así como a quienes ayudaron en alguna actividad económica sin recibir un sueldo o salario.</t>
   </si>
   <si>
     <t>El valor presentado corresponde al primer trimestre de 2026, con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
   </si>
   <si>
     <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco (IIEG) con datos de INEGI. 
 Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras al primer trimestre de 2026.</t>
   </si>
   <si>
     <t>Representa el porcentaje de la población femenina ocupada respecto a la Población femenina económicamente activa.</t>
   </si>
   <si>
     <t>Porcentaje de la población mayor de 15 años con rezago educativo</t>
   </si>
   <si>
     <t>Porcentaje de la población mayor de 15 años (adultos) que no tienen desarrolladas las habilidades básicas para leer, escribir y hacer cuentas, o que no iniciaron o no concluyeron su educación primaria o secundaria.</t>
   </si>
   <si>
     <t>Información estimada con base en el Censo de Población y vivienda 2020, INEGI; Proyecciones de Población 2020-2070, CONAPO; Estadística del Sistema de indicadores educativos (Diciembre  2025), SEP; logros del INEA.
 Las cifras están sujetas a modificación cada vez que exista un nuevo Censo, Conteo o Encuesta Intercensal, nueva estimación  y/o proyección de población del CONAPO o cambio en la metodología del cálculo del rezago educativo.
 Se ajustaron los valores de 2019 y 2020.</t>
   </si>
   <si>
     <t>Instituto Nacional para la Educación de los Adultos (INEA), Instituto Estatal para la Educación de Jóvenes y Adultos (INEEJAD). Cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>El porcentaje se calcula dividiendo el número total de personas de 15 años y más en condiciones de rezago educativo entre el número total de la población estatal de 15 años y más.</t>
   </si>
   <si>
     <t>https://www.gob.mx/inea/documentos/rezago-educativo</t>
   </si>
   <si>
     <t>Porcentaje de la población ocupada que labora en el sector primario que recibe más de tres salarios mínimos</t>
   </si>
   <si>
     <t>Se refiere a la población ocupada de 15 años y más  dentro del sector primario, (agricultura, ganadería, silvicultura, caza y pesca) que recibe como ingreso más de tres salarios mínimos.</t>
   </si>
   <si>
     <t xml:space="preserve">El valor reportado corresponde al porcentaje de población ocupada dentro de sector primario que percibe ingresos mayores a los 3 salarios mínimos.
 A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.  </t>
   </si>
   <si>
+    <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), IV trimestre 2025.</t>
+  </si>
+  <si>
     <t>La ENOE presenta la población ocupada por sector de actividad y la población ocupada por nivel de ingresos.
 Se realiza cruce con esas dos categorías para obtener el dato.</t>
   </si>
   <si>
     <t>Porcentaje de la población que es vulnerable por carencias sociales</t>
   </si>
   <si>
     <t>Población que presenta una o más carencias sociales relacionadas con los siguientes indicadores: 1. Rezago educativo 2. Acceso a los servicios de salud. 3. Acceso a la seguridad social. 4. Calidad y espacios de la vivienda. 5. Acceso a los servicios básicos en la vivienda. 6. Acceso a la alimentación nutritiva y de calidad; pero cuyo ingreso es superior a la línea de bienestar.</t>
   </si>
   <si>
     <t>INEGI. Medición de la pobreza 2024 publicada en 2025, estimaciones con base en la ENIGH 2024.
 En agosto de 2023, se actualizó el valor 2018 (36.5) que correspondía a la metodología anterior del Coneval. Los datos 2018 y 2020 no son comparables de forma directa con los presentados en 2019 correspondientes al periodo 2008-2018.</t>
   </si>
   <si>
     <t>Representa la proporción de la población vulnerable por carencias sociales con respecto al total de la población.</t>
   </si>
   <si>
     <t>https://www.coneval.org.mx/Medicion/MP/Paginas/Pobreza_2022.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población que es vulnerable por ingresos</t>
   </si>
   <si>
     <t>Considerando la combinación del ingreso y la privación social, la población vulnerable por ingresos, es aquella que no reporta carencias sociales y cuyo ingreso es inferior a la línea de pobreza por ingresos, es decir, que no cuenta con los recursos suficientes para adquirir los bienes y servicios que precisa para satisfacer sus necesidades (alimentarias y no alimentarias).</t>
   </si>
@@ -3671,81 +3668,81 @@
 En agosto de 2023, se actualizó el valor 2018 (28.4) que correspondía a la metodología anterior del Coneval. Los datos 2018 y 2020 no son comparables de forma directa con los presentados en 2019 correspondientes al periodo 2008-2018.</t>
   </si>
   <si>
     <t>Representa la proporción de la población en situación de pobreza con respecto al total de la población, de acuerdo a la metodología definida por el CONEVAL, para mayor detalle consulta en: http://www.coneval.org.mx/Medicion/MP/Paginas/Programas_BD_10_12_14.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población que vive en condición de pobreza extrema</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población que tiene tres o más carencias de seis posibles (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) dentro del Índice de Privación Social y que, además, se encuentra por debajo de la línea de pobreza extrema por ingresos. Las personas en esta situación disponen de un ingreso tan bajo que, aun si lo dedicasen por completo a la adquisición de alimentos, no podrían adquirir los nutrientes necesarios para tener una vida sana.</t>
   </si>
   <si>
     <t>INEGI. Medición de la pobreza 2024 publicada en 2025, estimaciones con base en la ENIGH 2024.
 En agosto de 2023, se actualizó el valor 2018 (28.4) que correspondía a la metodología anterior del Coneval.  Los datos 2018 y 2020 no son comparables de forma directa con los presentados en 2019 correspondientes al periodo 2008-2018.</t>
   </si>
   <si>
     <t>Representa la proporción de la población en situación de pobreza extrema con respecto al total de la población, de acuerdo a la metodología definida por el CONEVAL, para mayor detalle consulta en: http://www.coneval.org.mx/Medicion/MP/Paginas/Programas_BD_10_12_14.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población urbana que considera que la falta de coordinación entre diferentes niveles de gobierno es uno de los principales problemas en Jalisco</t>
   </si>
   <si>
     <t>Este indicador muestra el porcentaje de la población urbana que considera que la falta de coordinación entre diferentes niveles de gobierno es uno de los principales problemas en Jalisco.</t>
   </si>
   <si>
-    <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2023 (ENCIG).</t>
+    <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG).</t>
   </si>
   <si>
     <t>Se consulta la Encuesta Nacional de Calidad e Impacto Gubernamental, en su apartado número IV Corrupción, obteniendo el resultado del Total de la población adulta entre la población urbana que considera la falta de coordinación entre diferentes niveles de gobierno por cien.</t>
   </si>
   <si>
     <t>Porcentaje de la Red Carretera Estatal conservada o reconstruida con respecto al total de la Red Carretera Estatal</t>
   </si>
   <si>
     <t>Este indicador mide el porcentaje de cobertura de kilómetros intervenidos respecto al total de kilómetros que integran la Red Carretera Estatal.</t>
   </si>
   <si>
     <t>Cifras preliminares  2026.
 La información histórica del indicador no se encuentra disponible debido a cambios en la metodología de medición y a ajustes en la distribución administrativa de la red carretera estatal realizados entre los años 2019 y 2024.</t>
   </si>
   <si>
     <t>Dirección General de Infraestructura Carretera de la Secretaría de Infraestructura y Obra Pública, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>A) El indicador reporta mensualmente los avances de trabajos realizados de reconstrucción y conservación en la Red Carretera Estatal respecto al total de kilómetros que la integran.
 B) Los datos se presentan de forma desagregada a nivel municipal y se ajustan a la distribución administrativa definida por la Dirección de Infraestructura Carretera de la Secretaría de Infraestructura y Obra Pública.
 C) Debido a la naturaleza de los trabajos de conservación, un porcentaje de avance del 100% implica que se continúan realizando trabajos rutinarios en la extensión municipal.</t>
   </si>
   <si>
     <t>Porcentaje de la superficie forestal intervenida con acciones de protección, conservación y restauración, en relación con la superficie programada en convenios y/o instrumentos establecidos</t>
   </si>
   <si>
     <t>Mide el porcentaje de la superficie forestal efectivamente intervenida mediante acciones de protección, conservación y restauración, respecto de la superficie programada en convenios y/o instrumentos de coordinación.</t>
   </si>
   <si>
-    <t>El valor de cierre vigente para 2025 fue de 104.44%, lo que indica que la superficie forestal intervenida superó la meta programada en los convenios establecidos. Se tenía prevista la intervención de 1'025,228 hectáreas; sin embargo, al cierre del periodo se intervinieron 1'70792.99 hectáreas. Este sobrecumplimiento, equivalente a 4.44 puntos porcentuales por encima de la meta, obedece a la implementación de un mayor número de acciones de protección, conservación y restauración forestal respecto a las inicialmente programadas, lo que representa un resultado favorable en el fortalecimiento de la gestión sostenible del recurso forestal.</t>
+    <t>El valor de cierre vigente para 2025 fue de 104.44%, lo que indica que la superficie forestal intervenida superó la meta programada en los convenios establecidos. Se tenía prevista la intervención de 1'025,228 hectáreas; sin embargo, al cierre del periodo se intervinieron 1'70792.99 hectáreas. Este sobrecumplimiento, equivalente a 4.44 puntos porcentuales por encima de la meta obedece a la implementación de un mayor número de acciones de protección, conservación y restauración forestal respecto a las inicialmente programadas, lo que representa un resultado favorable en el fortalecimiento de la gestión sostenible del recurso forestal.</t>
   </si>
   <si>
     <t>Secretaría de Medio Ambiente y Desarrollo Territorial, 2025.</t>
   </si>
   <si>
     <t>1. Identificación de la superficie programada
  - Compilar los convenios y/o instrumentos de coordinación vigentes.
  - Extraer de cada documento la superficie forestal programada para intervención (hectáreas).
  - Integrar la información en una base consolidada.
  - Sumatoria de las superficies programadas para obtener el total correspondiente al periodo.
 2. Determinación de la superficie efectivamente intervenida
  - Recopilar reportes de campo, informes técnicos, fichas de actividades, registros GPS, fotografías georreferenciadas, actas o certificados de intervención.
  - Identificar las áreas donde se ejecutaron acciones de protección, conservación y restauración.
  - Validar los polígonos intervenidos mediante Sistemas de Información Gográfico (SIG) y/o verificaciones de campo.
  - Sumatoria las superficies ejecutadas para obtener el total intervenido en el periodo.</t>
   </si>
   <si>
     <t>Porcentaje de localidades con alto y muy alto grado de marginación atendidas con procesos de desarrollo comunitario y bienestar alimentario por el Sistema DIF Jalisco</t>
   </si>
   <si>
     <t>Se refiere a la intervención del Sistema para el Desarrollo Integral de la Familia (DIF) mediante el abordaje comunitario de participación, organización y formación social bajo los ejes de Alimentación y Bienestar Comunitario. La atención se centra en localidades con alto y muy alto grado de marginación. De acuerdo con el índice de marginación obtenido por Consejo Nacional de Población (CONAPO) 2020, se tienen 682 localidades con alto y muy alto grado de marginación de las cuales se tienen focalizadas como prioritarias de atención a 227 localidades para incidir con procesos de desarrollo comunitario y bienestar alimentario.</t>
   </si>
   <si>
     <t>El indicador registró para 2025 una meta del 45.45%, alcanzando un logro del 33.14%. Este resultado deriva del cruce de información de cuatro programas: Alimentación Escolar, PAAVIC, 1000 Días y Apoyo Municipal, mediante los cuales se identificaron 334 localidades con alto y muy alto grado de marginación. No obstante, al contrastar esta información con el padrón de CONAPO 2020, que reconoce 682 localidades en dicha condición en el estado de Jalisco, únicamente 226 localidades coinciden plenamente en ambos registros. En consecuencia, el avance del indicador se calcula a partir de estas 226 localidades atendidas respecto al total estatal, lo que explica la diferencia entre la meta programada y el porcentaje efectivamente alcanzado.</t>
   </si>
@@ -3859,54 +3856,69 @@
   <si>
     <t>Porcentaje de municipios que cumplen con la normatividad de depositar sus residuos sólidos urbanos  de acuerdo con la NOM-083-Semarnat-2003</t>
   </si>
   <si>
     <t>Porcentaje de municipios que cuentan con esquema completo de ordenamiento territorial</t>
   </si>
   <si>
     <t>Este indicador mide el porcentaje de municipios que tienen armonizados sus instrumentos de planeación territorial. De esta manera, los tomadores de decisiones encargados del ordenamiento territorial y el desarrollo urbano; de las autoridades estatales y municipales, cuentan con un referente conceptual y técnico que fundamenta los procesos de gestión para la elaboración, actualización, operación y seguimiento del Programa Estatal de Ordenamiento Territorial y Desarrollo Urbano, la Estrategia Estatal de Ordenamiento Territorial y Desarrollo Urbano, y los Programas Municipales de Desarrollo Urbano de Jalisco, basados en los conceptos teóricos de capacidad y aptitud territorial y de uso sustentable de recursos naturales.(político administrativa) y aplicación operativa, que homologue las políticas de ordenación del territorio, con base en los recursos naturales, artificiales y humanos, que se despliegan en la guía metodológica para la elaboración de planes de desarrollo urbano de la SEMARNAT y SEDATU 2017.</t>
   </si>
   <si>
     <t>Dirección General de Ordenamiento Territorial. Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco, 2025.</t>
   </si>
   <si>
     <t>De los 125 municipios que conforman el Estado de Jalisco, se contabilizan aquellos que cuentan con regulaciones ambientales y urbanísticas completas tanto para el suelo rural como el urbano, de manera que se pueda iniciar con una licencia urbanística.</t>
   </si>
   <si>
     <t>http://siga.jalisco.gob.mx/ordenamiento/</t>
   </si>
   <si>
     <t>Porcentaje de municipios que han implementado herramientas de mejora regulatoria</t>
   </si>
   <si>
     <t>Se mide el porcentaje de municipios que han adoptado herramientas de mejora regulatoria con el objetivo de optimizar y simplificar los procesos administrativos locales. Herramientas que facilitan la gestión pública y mejoran el entorno para los ciudadanos y las empresas. Un mayor porcentaje indica un avance hacia una administración pública más amigable, eficiente y favorable para el desarrollo económico y regional de Jalisco.​</t>
   </si>
   <si>
-    <t>Secretaría de Desarrollo Económico, cifras preliminares IV Trimestre 2025.</t>
+    <t>Secretaría de Desarrollo Económico, cifras preliminares I semestre 2026.</t>
   </si>
   <si>
     <t>Se realiza un levantamiento de información a través de la Dirección General de Mejora Regulatoria que indican cuáles municipios han implementado alguna herramienta de mejora regulatoria (como simplificación de trámites, ventanillas únicas, digitalización, etc.). Se calcula el porcentaje de municipios que han adoptado estas herramientas respecto al total de municipios en la entidad.</t>
+  </si>
+  <si>
+    <t>Porcentaje de nacimientos con control prenatal iniciado en el primer trimestre</t>
+  </si>
+  <si>
+    <t>Mide el porcentaje de nacimientos registrados de madres residentes en Jalisco en los que el control prenatal se inició durante el primer trimestre del embarazo en el lapso de un año.</t>
+  </si>
+  <si>
+    <t>No se incluyen nacimientos de mujeres no residentes en el estado de Jalisco, no se incluyen nacimientos en los que se ignora el municipio de residencia, ni nacimientos ocurridos en Jalisco cuyas madres residen en otra entidad federativa. Nota metodológica aclaratoria: La fuente de información (SINAC/Sistema de Información de Nacimientos) registra el trimestre de gestación en que inició el control prenatal, no la semana exacta. Por ello, el indicador aproxima el criterio de "inicio oportuno" establecido en la NOM-007-SSA2 (antes de la semana 12) utilizando como referencia el primer trimestre de gestación reportado.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Nacimientos INEGI/SS) (Última actualización junio 2026).</t>
+  </si>
+  <si>
+    <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de nacimientos registrados de madres residentes en Jalisco en los que la atención prenatal se inició durante el primer trimestre del embarazo, según el trimestre de gestación reportado en el registro de nacimientos (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/nacimientos.html), y en el denominador el número total de nacimientos registrados de madres residentes en Jalisco, obtenido de la misma fuente. El Porcentaje de nacimientos con control prenatal iniciado en el primer trimestre es la estimación utilizada para dar cuenta de la proporción de nacimientos en los que el control prenatal inició durante el primer trimestre del embarazo, respecto del total de nacimientos ocurridos durante un periodo de tiempo determinado. gestación registrada 100 nacimientos de madres residentes en un lugar y tiempo definidos (por ejemplo, al año en Jalisco), el porcentaje que corresponde a nacimientos en los que, de acuerdo con el trimestre de gestación registrado, el control prenatal inició durante el primer trimestre del embarazo.</t>
   </si>
   <si>
     <t>Porcentaje de niños ocupados de 5 a 17 años</t>
   </si>
   <si>
     <t>Trienal</t>
   </si>
   <si>
     <t>Actividades económicas, domésticas y escolares que realizan los niños, las niñas y los adolescentes de 5 a 17 años de edad en el país y las entidades federativas.</t>
   </si>
   <si>
     <t>Los valores presentados en 2023 corresponden a la Encuesta Nacional de Trabajo Infantil (ENTI) 2022, INEGI, publicados en octubre de 2023 por la fuente original.</t>
   </si>
   <si>
     <t>Encuesta Nacional de Trabajo Infantil (ENTI) 2022, INEGI.</t>
   </si>
   <si>
     <t>Captación de la información mediante registros de INEGI.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enti/2022/#documentacion</t>
   </si>
   <si>
     <t>Porcentaje de ocupación en el sector informal</t>
   </si>
@@ -3934,51 +3946,51 @@
 Solo se consideran los destinos integrados a DATATUR es decir Puerto Vallarta, ZMG, Ribera de Chapala, Costa Alegre y San Juan de los Lagos.
 Se reporta el porcentaje de ocupación hotelera promedio acumulado al mes de referencia.</t>
   </si>
   <si>
     <t>Promedio acumulado anual estimado con una muestra de 507 hoteles en el estado de todas categorías.</t>
   </si>
   <si>
     <t>Porcentaje de ocupación penitenciaria en reinserción social</t>
   </si>
   <si>
     <t>Se refiere a la proporción de personas privadas de la libertad con ocupación respecto a la cantidad total de espacios en los Centros Penitenciarios del Estado.</t>
   </si>
   <si>
     <t>Secretaría de Seguridad Jalisco, a través de la Dirección General de Prevención y Reinserción Social. (DIGPRES). Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>La proporción se obtiene de la división del número de personas privadas de la libertad con ocupación entre el número de espacios y el resultado se multiplica por cien</t>
   </si>
   <si>
     <t>Porcentaje de pagos electrónicos realizados en el transporte público</t>
   </si>
   <si>
     <t>Este Indicador mide el porcentaje de pagos electrónicos realizados en los diferentes medios de transporte, líneas de Mi Tren, SITREN, Mi Macro Calzada y Mi Macro Periférico y rutas de transporte colectivo.</t>
   </si>
   <si>
-    <t>Informes de la Dirección General de Transporte Público, Secretaría de Transporte, Gobierno de Jalisco, I trimestre de 2026.</t>
+    <t>Informes de la Dirección General de Transporte Público, Secretaría de Transporte, Gobierno de Jalisco, II trimestre de 2026.</t>
   </si>
   <si>
     <t>Relación de la cantidad de pagos electrónicos realizados en el transporte público, el cual incluye la modalidad regular, así como en la que se beneficia con descuentos parciales o totales, (Yo Jalisco, apoyo al pasaje), entre la totalidad de pagos realizados en los diferentes medios de transporte.</t>
   </si>
   <si>
     <t>https://setran.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de participación de fuentes renovables de energía en la generación de energía eléctrica</t>
   </si>
   <si>
     <t>Se refiere a la relación porcentual de participación de fuentes renovables de energía en la generación de energía eléctrica  respecto del total de la energía que se genera en Jalisco.</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Energético Sustentable, 2025.</t>
   </si>
   <si>
     <t>Relación porcentual de participación de fuentes renovables de energía en la generación de energía eléctrica  entre el total de la energía que se genera en Jalisco por 100.</t>
   </si>
   <si>
     <t>https://sedes.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de participación de la mujer en puestos públicos del más alto nivel</t>
   </si>
@@ -4079,55 +4091,54 @@
 del diseño estadístico empleado para el desarrollo de la encuesta,
 como son el marco de muestreo, el tamaño y la distribución de la
 muestra, así como el cálculo de las probabilidades de inclusión
 de las unidades de observación, los factores de expansión y los
 principales estimadores para la explotación de información. Consultar liga.</t>
   </si>
   <si>
     <t>Porcentaje de percepción sobre inseguridad en mujeres mayores de 18 años</t>
   </si>
   <si>
     <t>Este indicador mide la percepción de inseguridad en Jalisco para mujeres mayores de 18 años</t>
   </si>
   <si>
     <t>INEGI, Encuesta Nacional de Victimización y Percepción sobe Seguridad Pública (ENVIPE), cifras septiembre 2025</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el total de mujeres de 18 y más años que se sienten o se perciben inseguras  entre la población de mujeres de 18 y más años jaliscienses encuestadas por 100.</t>
   </si>
   <si>
     <t>Porcentaje de personas con carencia de acceso a la alimentación atendidas con apoyos alimentarios por los sistemas DIF</t>
   </si>
   <si>
     <t>Es la población a quien continua o eventualmente, durante el año, le son otorgadas por Sistema para el Desarrollo Integral de la Familia (DIF) Jalisco: despensas, dotaciones alimenticias o raciones de alimento, para incidir en los indicadores de carencia alimentaria y desnutrición del estado de Jalisco.</t>
   </si>
   <si>
-    <t>El indicador presenta un avance favorable al cierre del periodo. De acuerdo con información del CONEVAL 2022, en el estado de Jalisco se identifican 1,176,459 personas con carencia de acceso a la alimentación. De este universo, los sistemas DIF otorgaron apoyos alimentarios a 339,274 personas, lo que representa un avance del 28.84%, resultado que se mantiene prácticamente alineado con la meta programada del 28.99%.
-[...3 lines deleted...]
-    <t>Sistema DIF Jalisco con información de las Subdirecciones de Seguridad Alimentaria y Operativa. Datos estadísticos de CONEVAL 2022, (personas con carencia de acceso a la alimentación moderada y severa), diciembre 2025.</t>
+    <t>Tras la publicación de las Reglas de Operación 2026 de los programas alimentarios se entregaron los apoyos abarcando un primer periodo de manera retroactiva, a la fecha los Sistemas DIF Municipales siguen con la comprobación de entrega de apoyos para continuar reportándolos en lo sucesivo..</t>
+  </si>
+  <si>
+    <t>Sistema DIF Jalisco con información de las Subdirecciones de Seguridad Alimentaria y Operativa. Datos estadísticos de CONEVAL 2022, (personas con carencia de acceso a la alimentación moderada y severa), junio 2026.</t>
   </si>
   <si>
     <t>Suma de personas atendidas en el año con los programas y estrategias alimentarias de DIF = (Apoyos alimentarios otorgados Grupo Prioritarios + Alimentación  Escolar  otorgada a niñas, niños y adolescentes + Dotaciones alimenticias para mujeres embarazadas y/o lactando, y niñas niños de 6 a  24 meses  de edad, entregadas en los Primeros 1000 Días + Apoyos asistenciales entregados a Grupos Prioritarios en Centros de Convivencia + Apoyos asistenciales entregados a beneficiarios de grupos prioritarios),  sobre la población con carencia alimentaria moderada y severa (1,176,459) X 100.</t>
   </si>
   <si>
     <t>Porcentaje de personas ocupadas en Jalisco que forman parte del S.N.I.I.</t>
   </si>
   <si>
     <t>Fomento del desarrollo científico - tecnológico y la apropiación de la ciencia, con impacto social y económico para facilitar el ingreso o permanencia de investigadoras e investigadores jaliscienses en el S.N.I.I.</t>
   </si>
   <si>
     <t>Secretaría de Innovación, Ciencia y Tecnología, con datos de SECIHTI 2025</t>
   </si>
   <si>
     <t>Relación del número de investigadores de Jalisco con S.N.I.I. (Sistema Nacional de Investigadores e Investigadoras) por cada 1,000 personas de la Población Económicamente Activa (PEA) ocupada de Jalisco.</t>
   </si>
   <si>
     <t>Porcentaje de planteles públicos de educación básica y media superior con intervenciones de equipamiento, mantenimiento, rehabilitación e infraestructura en su inmueble</t>
   </si>
   <si>
     <t>Mide la proporción de escuelas públicas de educación básica y media superior que han sido beneficiadas con al menos una intervención en su infraestructura durante un periodo de tiempo determinado.</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco, 2025.</t>
   </si>
@@ -4208,91 +4219,85 @@
   </si>
   <si>
     <t>Se refiere a la población de 18 años y más que percibe a la policía estatal con un desempeño positivo sobre el total de la población de 18 y mas.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) 2025.</t>
   </si>
   <si>
     <t>El indicador se construye a partir de los datos de la Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) en el apartado de percepción del desempeño de las autoridades de seguridad pública. Para este indicador, se considera únicamente la policía estatal y se suman las respuestas de la población de 18 años y más que la califica como “muy efectiva” o “algo efectiva”.
 Estas respuestas se dividen entre el total de personas encuestadas que emitieron una opinión válida sobre el desempeño de la policía estatal. El resultado se expresa como un porcentaje.
 Fórmula:
 Indicador (%)=(Número de personas que califican como "muy efectiva" o "algo efectiva")
   _______________________________
 ( Total de personas que opinaron sobre la policía estatal ) x100</t>
   </si>
   <si>
     <t>Porcentaje de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano.</t>
   </si>
   <si>
     <t>Relación porcentual de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano.</t>
   </si>
   <si>
-    <t>https://www.inegi.org.mx/programas/envipe/2025/</t>
-[...1 lines deleted...]
-  <si>
     <t>Porcentaje de población de 65 años y más en situación de pobreza multidimensional</t>
   </si>
   <si>
     <t>Muestra el porcentaje de personas de 65 años y más que se encuentran en situación de pobreza multidimensional, es decir, tienen al menos una carencia social (en los seis indicadores de rezago educativo, acceso a servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Estimaciones del CONEVAL con base en la ENIGH 2016, 2018, 2020,  2022 y 2024.</t>
   </si>
   <si>
     <t>La información se obtiene a partir de la extracción de los Microdatos de las bases de datos de pobreza multidimensional del CONEVAL para los años 2016, 2018, 2020 y 2022. De la población de 65 años y más y que se encuentra en situación de pobreza multidimensional es decir presenta al menos una carencia social (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
   </si>
   <si>
     <t>Porcentaje de población del estado que habita en un municipio que realiza la disposición final de los residuos sólidos urbanos en un sistema de manejo de residuos que cumple con la normatividad “NOM-083-SEMARNAT-2003"</t>
   </si>
   <si>
     <t>Este indicador evalúa el porcentaje de población del estado que dispone sus residuos en un sitio con autorización vigente conforme a la NOM-083-SEMARNAT-2003.</t>
   </si>
   <si>
     <t xml:space="preserve">Cifras preliminares, diciembre de 2025. Este indicador tiene seguimiento semestral.
 </t>
   </si>
   <si>
     <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco. Cifras preliminares, diciembre de 2025.</t>
   </si>
   <si>
     <t>Porcentaje de la población en Jalisco que depositan sus residuos en sitios de disposición final con autorización vigente.</t>
   </si>
   <si>
     <t>Porcentaje de población en pobreza laboral</t>
   </si>
   <si>
     <t>En la definición, identificación y medición de la Pobreza Laboral, se considera que una persona se encuentra en esta situación cuando su ingreso laboral es inferior al valor monetario de la canasta alimentaria tanto en el ámbito rural como urbano.</t>
   </si>
   <si>
-    <t>Cifras preliminares al III trimestre de 2025.</t>
-[...2 lines deleted...]
-    <t>Instituto Nacional de Estadística y Geografía, Cifras preliminares al IV trimestre de 2025</t>
+    <t>Cifras preliminares al I trimestre de 2026.</t>
+  </si>
+  <si>
+    <t>Instituto Nacional de Estadística y Geografía, Cifras preliminares al I trimestre de 2026.</t>
   </si>
   <si>
     <t>El porcentaje de la población con ingreso laboral inferior a la línea de pobreza extrema por
 ingresos se calcula a partir del ingreso laboral per cápita. Este, a su vez, se calcula con la
 información de las personas ocupadas que reporta la Encuesta Nacional de Ocupación y Empleo
 (ENOE). Este ingreso laboral per cápita se utiliza para determinar si todas y todos los integrantes
 del hogar están o no por debajo de las Líneas de Pobreza Extrema por Ingreso (LPEI).</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/desarrollosocial/pl/</t>
   </si>
   <si>
     <t>Porcentaje de población en viviendas con hacinamiento</t>
   </si>
   <si>
     <t>Es el resultado de dividir el número de personas que residen de forma cotidiana en la vivienda entre el número de cuartos de ésta. El indicador es calculado por el Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) y se publica de manera bienal, como parte de la determinación de los subindicadores que conforman el  porcentaje de población con carencia por calidad y espacios en la vivienda de la pobreza multidimensional, como lo son también los subindicadores de carencia del material de piso de la vivienda, techos de la vivienda y muros de la vivienda.</t>
   </si>
   <si>
     <t>Elaborado por el IIEG basadas en estimaciones del CONEVAL; con base en la ENIGH 2016, 2018, 2020, 2022 y 2024 del INEGI.</t>
   </si>
   <si>
     <t>Viviendas con más de 3 personas por dormitorio dividido por el total de viviendas, multiplicado por 100. Estimaciones del CONEVAL con base en el MCS-ENIGH 2008, 2010, 2012 y 2014.</t>
   </si>
   <si>
     <t>Porcentaje de población privada de su libertad que desempeña una actividad laboral en el centro penitenciario</t>
@@ -4346,57 +4351,57 @@
   <si>
     <t>Relación porcentual de los policías estatales que cuentan con estudios de nivel superior (licenciatura, maestría o doctorado) respecto al total de policías estatales por 100.</t>
   </si>
   <si>
     <t>Porcentaje de Portales de Transparencia de Sujetos Obligados de la Administración Pública Paraestatal del Gobierno del Estado de Jalisco verificados</t>
   </si>
   <si>
     <t>Esta Institución realizará verificaciones a los Portales de Transparencia de la Administración Pública Paraestatal del Gobierno del Estado de Jalisco, para medir el cumplimiento de la publicación y actualización de información fundamental, tomando en consideración que por ley, la actualización de la información debe de ser realizada de manera mensual, publicando como mínimo lo establecido en los Lineamientos Generales de Publicación y Actualización de Información Fundamental emitidos por el Instituto de Transparencia, Información Pública y Protección de Datos Personales (ITEI), así como por la normatividad aplicable en su caso.</t>
   </si>
   <si>
     <t>Verificaciones en materia de cumplimiento de obligaciones de transparencia realizadas por la Coordinación General de Transparencia, 2025.</t>
   </si>
   <si>
     <t>Las verificaciones podrán ser realizadas a la totalidad de los Portales de Transparencia de la Administración Pública Paraestatal o bien, con base en un Programa de Verificación el cual especifique el listado de Sujetos Obligados a verificar y las obligaciones de transparencia que serán revisadas.</t>
   </si>
   <si>
     <t>https://transparencia.jalisco.gob.mx/transparencia_de_dependencias/2</t>
   </si>
   <si>
     <t>Porcentaje de quejas resueltas en la Comisión de Arbitraje Médico</t>
   </si>
   <si>
     <t>Porcentaje de quejas resueltas del total recibidas durante el año en curso.</t>
   </si>
   <si>
-    <t xml:space="preserve">Las solicitudes recibidas se resuelven en un promedio de 3 meses, lo cual puede impactar en los resultados respecto a la proporción de resolución de quejas en los cortes mensuales. Información preliminar con corte al 30 de abril de 2026.
+    <t xml:space="preserve">Las solicitudes recibidas se resuelven en un promedio de 3 meses, lo cual puede impactar en los resultados respecto a la proporción de resolución de quejas en los cortes mensuales.  Información preliminar con corte al 30 de junio de 2026.
 En febrero 2025 se ajustó el valor de febrero 2024.
 El valor de cierre 2022 fue actualizado.
 </t>
   </si>
   <si>
-    <t>Comisión de Arbitraje Médico del Estado de Jalisco / Sistemas de quejas de prestadores de servicios de salud. Cifras preliminares abril de 2026.</t>
+    <t>Comisión de Arbitraje Médico del Estado de Jalisco / Sistemas de quejas de prestadores de servicios de salud. Cifras preliminares junio de 2026.</t>
   </si>
   <si>
     <t>Las quejas recibidas en la Comisión de Arbitraje Médico del Estado de Jalisco, tienen un proceso de ratificación de la queja por parte del usuario: se solicita el expediente a la Institución de Salud, en caso de que exista, y al prestador de Salud; posteriormente se cita a las partes involucradas a una audiencia de conciliación. Este proceso en promedio se resuelve en tres meses.</t>
   </si>
   <si>
     <t>http://camejal.jalisco.gob.mx/biblioteca-digital/informes</t>
   </si>
   <si>
     <t>Porcentaje de recomendaciones emitidas en materia ambiental con respecto a las programadas</t>
   </si>
   <si>
     <t>Emisión de recomendaciones en materia ambiental</t>
   </si>
   <si>
     <t>Procuraduría Estatal de Protección al Ambiente (PROEPA), IV trimestre 2025.</t>
   </si>
   <si>
     <t>Representa la relación entre el total de recomendaciones en materia ambiental emitidas durante el año y el total de recomendaciones en materia ambiental programadas</t>
   </si>
   <si>
     <t>Porcentaje de reincidencia jurídica</t>
   </si>
   <si>
     <t>Este indicador se refiere a las personas que cometieron un delito y se les dictó sentencia condenatoria, salieron del reclusorio porque purgaron la pena o recibieron un beneficio de libertad anticipada y que cometieron otro delito por el cual reciben una nueva sentencia.</t>
   </si>
@@ -4473,51 +4478,51 @@
   <si>
     <t>Secretaría de Administración, Gobierno de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Servidores públicos que acuden cuando menos a un evento de capacitación al año, respecto del total de servidores públicos expresado en porcentaje</t>
   </si>
   <si>
     <t>Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados.</t>
   </si>
   <si>
     <t>Mide el porcentaje de los sistemas de información utilizados en los procesos de recaudación, programación, presupuestación, ejercicio del gasto, seguimiento y evaluación que operan mediante plataformas tecnológicas que fueron modernizadas.</t>
   </si>
   <si>
     <t>Cifras preliminares al 31 de diciembre de 2025</t>
   </si>
   <si>
     <t>Registros administrativos de la Dirección de Tecnologías de información Financiera / Dirección General de Administración y Sistemas, Secretaría de la Hacienda Pública, 2025.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador denominado “Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados”, se requiere dividir la cantidad de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación modernizados entre la cantidad total de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación existentes y multiplicar por 100 el resultado para obtenerlo en porcentaje.</t>
   </si>
   <si>
     <t>https://presupuestociudadano.jalisco.gob.mx/</t>
   </si>
   <si>
-    <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos privacidad y documento de seguridad para la protección de datos personales en su posesión.</t>
+    <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos de privacidad y documento de seguridad para la protección de datos personales en su posesión.</t>
   </si>
   <si>
     <t>Esta Institución realizará verificaciones a los Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco  con la intención de determinar si estos cumplen con la actualización de sus avisos de privacidad y documento de seguridad conforme a la normatividad vigente aplicable.</t>
   </si>
   <si>
     <t>Al tratarse de un indicador de nueva creación, no se tienen disponibles valores históricos.</t>
   </si>
   <si>
     <t>Verificaciones realizadas por el área de Jurídico Especializado de la Coordinación General de Transparencia, 2025.</t>
   </si>
   <si>
     <t>Las verificaciones podrán ser realizadas a la totalidad de los Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco, o bien, con base en un Programa de Verificación el cual especifique el listado de Sujetos Obligados a verificar y los parámetros de evaluación a ser considerados.</t>
   </si>
   <si>
     <t>https://transparencia.jalisco.gob.mx/informacion_fundamental/129</t>
   </si>
   <si>
     <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable promovidos por el ejecutivo estatal, para la preservación del capital natural y la biodiversidad del estado de Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide la superficie estatal bajo esquemas de área natural protegida y otras modalidades de conservación como paisajes bioculturales promovidos por el ejecutivo del estado. El esfuerzo de contar con esquemas de protección y conservación de las diferentes áreas naturales y su biodiversidad tiene como fin mantener los procesos ecológicos y los servicios ambientales que aseguran el bienestar humano.</t>
   </si>
   <si>
     <t xml:space="preserve">El presente indicador es ascendente y se reporta de forma anual. La meta tiene una línea base de 3.74 %  (año 2018), porcentaje que corresponde a la superficie total del estado bajo algún esquema de conservación y manejo sustentable. Para el presente sexenio se planteó la meta de incrementar dicho porcentaje a 7.5% mismo que se cumplió en el 2023. Durante el 2024 se logró el decreto de tres nuevas áreas naturales protegidas de carácter estatal, por lo que se incrementó el porcentaje a 11.05% de superficie estatal bajo esquemas de conservación y manejo sustentable, para la preservación del capital natural y la biodiversidad. </t>
   </si>
@@ -4682,79 +4687,79 @@
   </si>
   <si>
     <t>Se refiere al porcentaje de viviendas particulares habitadas en donde reside el dueño legal o de hecho.</t>
   </si>
   <si>
     <t>Porcentaje de viviendas particulares habitadas en donde reside el dueño legal o de hecho. Corresponde a la razón de las viviendas particulares habitadas propias respecto de las viviendas particulares habitadas, expresada como un porcentaje.
 Excluye las siguientes clases de vivienda: locales no construidos para habitación, viviendas móviles y refugios.</t>
   </si>
   <si>
     <t>Instituto Nacional de Estadística y Geografía (INEGI). Censo de Población y Vivienda 2020.</t>
   </si>
   <si>
     <t>Resulta del cociente entre las viviendas particulares habitadas propias respecto de las viviendas particulares habitadas</t>
   </si>
   <si>
     <t>Posición de Guadalajara en el Índice de Competitividad Urbana, IMCO</t>
   </si>
   <si>
     <t>Ciudades que se planean en conjunto</t>
   </si>
   <si>
     <t>El Índice de Competitividad Urbana (ICU) 2023 mide la capacidad de las ciudades mexicanas para atraer y retener inversiones y talento.
 El ICU evalúa la competitividad de las 42 zonas metropolitanas del país más 24 zonas urbanas importantes del país a partir de 69 indicadores. Estos indicadores se categorizan en 10 subíndices dados por los 10 factores de competitividad, donde cada uno de ellos analiza una dimensión distinta de ésta. El índice otorga una calificación de 0 a 100 tanto a nivel general como para cada uno de los 10 subíndices.</t>
   </si>
   <si>
-    <t xml:space="preserve">Resultado del índice general por tamaño de ciudad. Ciudades con más de un millón de habitantes. Posición Guadalajara 2024  4°. 
-Los valores reportados son resultado de los índices publicados en los años correspondientes (publicación bienal) conforme la metodología vigente en cada caso. Los índices y subíndices se calculan con base en el procesamiento de datos con dos años de rezago. Para mayor detalle, favor de consultar: https://imco.org.mx/indices/.
+    <t xml:space="preserve">Puerto Vallarta, Jalisco, se posicionó en el primer lugar de su grupo poblacional (500 mil a 1 millón de habitantes) en el Índice de Competitividad Urbana 2026. 
+Durante el ejercicio 2025, el Instituto no generó ni publicó información correspondiente al Índice de Competitividad Urbana (ICU).
 </t>
   </si>
   <si>
-    <t>IMCO; Instituto Mexicano para la Competitividad, A.C. 2024.</t>
+    <t>IMCO; Instituto Mexicano para la Competitividad, A.C. 2026.</t>
   </si>
   <si>
     <t>El ICU evalúa la competitividad de las 42 zonas metropolitanas del país más 24 zonas urbanas importantes del país a partir de 69 indicadores. Estos indicadores se categorizan en 10 subíndices dados por los 10 factores de competitividad, donde cada uno de ellos analiza una dimensión distinta de ésta. El índice otorga una calificación de 0 a 100 tanto a nivel general como para cada uno de los 10 subíndices. Con esta calificación, se agrupan las ciudades en 6 categorías las cuales son:
 ● Competitividad Muy alta: Aquellas ciudades cuyo puntaje se encuentra a dos o más desviaciones estándar por encima de la media.
 ● Competitividad Alta: Aquellas ciudades cuyo puntaje se encuentra entre una y dos desviaciones estándar por encima de la media.
 ● Competitividad Media alta: Aquellas ciudades cuyo puntaje se encuentra hasta una desviación estándar por encima de la media.
 ● Competitividad Media baja: Aquellas ciudades cuyo puntaje se encuentra hasta una desviación estándar por debajo de la media.
 ● Competitividad Baja: Aquellas ciudades cuyo puntaje se encuentra entre una y dos desviaciones estándar por debajo de la media.
 ● Competitividad Muy baja: Aquellas ciudades cuyo puntaje se encuentra dos o más desviaciones estándar por debajo de la media.
 Los 10 subíndices que integran el ICU son:
 · Derecho (5 indicadores)
 · Medio Ambiente (5 indicadores)
 · Sociedad (12 indicadores)
 · Sistema político (6 indicadores)
 · Gobiernos (8 indicadores)
 · Mercado de trabajo (10 indicadores)
 · Economía (5 indicadores)
 · Infraestructura (8 indicadores)
 · Apertura internacional (5 indicadores)
 · Innovación (5 indicadores).</t>
   </si>
   <si>
-    <t>https://imco.org.mx/indices/indice-de-competitividad-urbana-2021/</t>
+    <t>https://imco.org.mx/indice-de-competitividad-urbana-2026-2/</t>
   </si>
   <si>
     <t>Posición de Jalisco en el avance de la Implementación y Operación del PbR-SED de las Entidades Federativas</t>
   </si>
   <si>
     <t>Este indicador muestra la posición alcanzada por el Estado de Jalisco respecto al avance en la implementación y operación del Presupuesto basado en Resultados (PbR) y del Sistema de Evaluación del Desempeño en comparación con las demás entidades federativas, de acuerdo con el Diagnóstico a nivel nacional que realiza la Secretaría de Hacienda y Crédito Público (SHCP).</t>
   </si>
   <si>
     <t>Secretaría de Hacienda y Crédito Público (SHCP). Diagnóstico en la implantación y operación del Presupuesto basado en Resultados (PbR) y del Sistema de Evaluación del Desempeño (SED) 2025, Informe del Avance Alcanzado por las Entidades Federativas, los Municipios y las Demarcaciones Territoriales de la Ciudad de México en la Implantación y Operación del Presupuesto Basado en Resultados y del Sistema de Evaluación del Desempeño 2025, Anexo 2. Entidades Federativas: Fichas Ejecutivas, Secretaría de Hacienda y Crédito Público (SHCP), 2025.</t>
   </si>
   <si>
     <t>Mediante la aplicación de un cuestionario diseñado por la Secretaría de Hacienda y Crédito Público (SHCP), que se clasifica en 9 secciones: Planeación, Programación, Presupuestación, Ejercicio y Control, Seguimiento, Evaluación, Rendición de Cuentas, Consolidación y Buenas Prácticas. Para identificar la posición que obtiene el Estado de Jalisco, se cuantifica el lugar obtenido por el Estado en la gráfica "Avance en la implantación y operación del PbR-SED en las Entidades Federativas" publicado en el Informe del avance alcanzado por las Entidades Federativas, los Municipios y las Demarcaciones Territoriales de la Ciudad de México en la implantación y operación del Presupuesto Basado en Resultados y del Sistema de Evaluación del Desempeño, emitido por la SHCP.</t>
   </si>
   <si>
     <t>https://www.transparenciapresupuestaria.gob.mx/es/PTP/EntidadesFederativas#DiagnosticoPbR-SED</t>
   </si>
   <si>
     <t>Posición de Jalisco en la métrica de gobierno abierto</t>
   </si>
   <si>
     <t>Se refiere a la Posición de Jalisco en la Métrica de Gobierno abierto, donde el estado con la mayor calificación asume la posición 1. La Métrica analiza el acceso a la información que tienen las y los ciudadanos para conocer las acciones de gobierno y a su vez en qué medida les es posible incidir en su gestión. Su medición comprende las dimensiones de transparencia y de participación, y; cada dimensión es medida desde las perspectivas  gubernamental y ciudadana.</t>
   </si>
   <si>
     <t xml:space="preserve"> El valor reportado en 2023, corresponde al Informe de resultados de la Métrica de Gobierno Abierto, México 2023. INAI, CIDE. publicado en 2024.</t>
   </si>
@@ -4772,96 +4777,93 @@
     <t>Posición del indicador subnacional de mejora regulatoria</t>
   </si>
   <si>
     <t>El Indicador Subnacional de Mejora Regulatoria (ISMR) es una herramienta que mide, evalúa y propone acciones concretas en la implementación de la política de mejora regulatoria en las 32 entidades federativas del país, así como en los municipios.</t>
   </si>
   <si>
     <t>El valor vigente es con corte al 2023, última cifra actualizada por la fuente original.</t>
   </si>
   <si>
     <t>Observatorio Nacional de Mejora Regulatoria, Reporte Estatal del Indicador Subnacional de Mejora Regulatoria, México: 2023.</t>
   </si>
   <si>
     <t>ISMRt = 0.2(Pt) + 0.2(It) + 0.6(Ht) (1)
 Donde el ISMRt puede tomar valores entre 0 y 5.
 Respecto a la distribución de los porcentajes asignados, el
 equipo del Observatorio llevó a cabo discusiones y mesas de
 trabajo con expertos en materia de mejora regulatoria, con
 la finalidad de determinar qué pilares tienen más incidencia
 e impacto directo sobre la vida diaria de los ciudadanos y
 las actividades económicas de las empresas.
 De esta forma, se asignó una ponderación de 20% al pilar
 de Políticas, 20% al de Instituciones y 60% al pilar de
 Herramientas (véase Ecuación 1).</t>
   </si>
   <si>
-    <t>http://www.onmr.org.mx/</t>
-[...1 lines deleted...]
-  <si>
     <t>Posición en el Índice de Competitividad Estatal del IMCO</t>
   </si>
   <si>
     <t>El Indicador mide la posición de los estados en el Índice de Competitividad Estatal, que evalúa la capacidad de las entidades para atraer y retener talento e inversión. Un estado competitivo es aquel que utiliza eficientemente sus capacidades para crear un entorno favorable que contribuye al desarrollo y bienestar de sus habitantes. El índice evalúa aspectos estructurales a través de 50 variables agrupadas en seis subíndices, abarcando a las 32 entidades federativas del país.</t>
   </si>
   <si>
     <t xml:space="preserve">Los valores reportados del Índice de Competitividad Estatal (ICE) son resultado de la metodología vigente en cada año, con un rezago de dos años en los datos. Para mayor detalle, favor de consultar: https://imco.org.mx/indices/. </t>
   </si>
   <si>
     <t>IMCO. Índice de Competitividad Estatal, 2025.</t>
   </si>
   <si>
     <t>La nueva incorporación de técnicas de análisis de datos y estadísticas más robustas ha permitido abordar tres desafíos clave en la síntesis de información:
 a) Criterios para agrupar las variables en subíndices: 1. Las variables se estandarizaron en una escala de 0 a 100, donde el valor más bajo de la muestra toma el valor de 0 y el más alto toma el valor de 100. Esto permite comparar valores estandarizados en lugar de números absolutos, homogeneizar las unidades de todas las variables y la dirección de las mismas, de tal manera que el 100 haga referencia al mejor desempeño. Además, se puede observar fácilmente la posición relativa de cada variable, y el Índice de competitividad general está en la misma escala que todos los subíndices.
 b) Determinación de los ponderadores de las variables en función de la estructura de los datos: 1. A partir de regresiones, se definieron los ponderadores de cada subíndice. Los indicadores se categorizaron en 6 subíndices, cada uno evaluando una dimensión distinta de la competitividad: Innovación y Economía; Infraestructura; Mercado de trabajo; Sociedad y Medio ambiente; Derecho; Sistema político y Gobiernos
 c) Uso de una técnica estadística para agrupar la contribución de diferentes variables sobre un mismo fenómeno de análisis: 1. El indicador toma el valor de la posición después de compararlo con el del resto de los estados. El estado que tenga un indicador con un valor menor IM toma el valor de dicha ponderación.
 Esta incorporación de técnicas de análisis de datos y estadísticas ha permitido abordar de manera efectiva los desafíos de agrupación de variables, determinación de ponderadores y agregación de la contribución de diferentes variables, lo que ha resultado en un Índice de competitividad general más sólido y confiable.</t>
   </si>
   <si>
-    <t>https://imco.org.mx/indice-de-competitividad-estatal-2024/</t>
+    <t>https://imco.org.mx/indice-de-competitividad-estatal-2025/</t>
   </si>
   <si>
     <t>Posición en el Índice de Desarrollo Democrático</t>
   </si>
   <si>
     <t>Mide el desarrollo democrático por entidad, basado en tres planos o dimensiones de la democracia: 
 1. Democracia de los ciudadanos; 
 2. Democracia de las instituciones; y 
 3. Ejercicio de poder efectivo para gobernar.</t>
   </si>
   <si>
     <t xml:space="preserve">El Valor actual corresponde al El IDD Mex 2024 publicado en el mes de febrero de 2025.
 El IDD Mex en el año 2016, en virtud de una reconfiguración institucional del proyecto,
 no fue medido. </t>
   </si>
   <si>
     <t>Polilat y la Fundación Konrad Adenauer. Índice de Desarrollo Democrático de México, 2024.</t>
   </si>
   <si>
     <t>Considera un número extenso de indicadores: 32 en total, agrupados en 4 dimensiones. En el marco de ésta medición, el IDD-Mex presenta 2 subíndices o índices parciales que caracterizan 2 aspectos centrales del desempeño del sistema democrático para cada entidad estatal. Se trata de los subíndices "Respeto de los derechos políticos y libertades civiles " y "Calidad institucional y eficiencia política"  Para mas información pueden consultar la siguiente liga: http://www.idd-mex.org</t>
   </si>
   <si>
-    <t>https://idd-mex.org/</t>
+    <t>https://www.kas.de/es/web/mexiko/statische-inhalte-detail/-/content/idd-mex-2019</t>
   </si>
   <si>
     <t>Posición en el Índice de Rezago Social</t>
   </si>
   <si>
     <t>Lugar que ocupa Jalisco dentro del contexto de las entidades federativas del país respecto al Índice de Rezago Social, el cual es una medida agregada que se compone de variables de educación, acceso a servicios de salud, servicios básicos en la vivienda, de calidad y espacios en la misma, y activos en el hogar. Es decir, proporciona el resumen de cuatro carencias sociales de la medición de pobreza del Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) rezago educativo, acceso a los servicios de salud, acceso a los servicios básicos en la vivienda, y la calidad y espacios en la vivienda.</t>
   </si>
   <si>
     <t>El  Índice de Rezago Social se calcula por el Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) cada cinco años con base en los datos del Conteo y el Censo de Población (INEGI).  Los valores que se muestran corresponden a 2020 por tratarse de la información más actualizada disponible.  El valor del índice en 2020 en Jalisco fue de -0.616826 que representa un grado de rezago social bajo.</t>
   </si>
   <si>
     <t>CONEVAL. Índice de Rezago Social a nivel municipal y por localidad, 2020.</t>
   </si>
   <si>
     <t>El Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) informa los resultados de las estimaciones 2020 del Índice de Rezago Social (IRS) a nivel estatal, municipal y por localidad con base en el Censo de Población y Vivienda 2020. El IRS resume varias carencias en un solo resultado asignando diferentes valores o ponderadores para cada indicador. La técnica estadística utilizada para determinar los valores es conocida como componentes principales.
  El IRS tiene la virtud de poder ordenar entidades federativas, municipios y localidades de mayor a menor rezago social en un momento en el tiempo; sin embargo, no permite la comparación de los valores del índice a lo largo del tiempo. Sin embargo, sí es posible comparar en el tiempo la ordenación relativa de las entidades, los municipios y las localidades. 
 El IRS incorpora indicadores de educación, de acceso a servicios de salud, de servicios básicos en la vivienda, de calidad y espacios en la misma, y de activos en el hogar. Es decir, proporciona el resumen de cuatro carencias sociales de la medición de pobreza del CONEVAL: rezago educativo, acceso a los servicios de salud, acceso a los servicios básicos en la vivienda, y la calidad y espacios en la vivienda. Asimismo, el IRS clasifica a estados, municipios y localidades en cinco grados de rezago social: muy alto, alto, medio, bajo y muy bajo.
 IRS=R1ß1+ R2ß2+ R3ß3+ R4ß4+ R5ß5+ R6ß6+ R7ß7+ R8ß8+ R9ß9+ R10ß 10+ R11ß11+ R12ß12 (donde R=Rezago social asociado a cada uno de los doce indicadores que incluye y ß=ponderador correspondiente a cada uno de los rezagos sociales según los coeficientes provenientes del análisis de componentes</t>
   </si>
   <si>
     <t>http://www.coneval.org.mx/Medicion/IRS/Paginas/Que-es-el-indice-de-rezago-social.aspx</t>
   </si>
   <si>
     <t>Posición en el PIB nacional</t>
   </si>
@@ -4885,57 +4887,57 @@
     <t>Posición en PIB per cápita</t>
   </si>
   <si>
     <t>Posición de Jalisco en el orden de las entidades del país, de mayor a menor, en el PIB per cápita, entendiéndose este último como la suma de bienes y servicios finales producidos en el estado en un año, dividido entre la población promedio del mismo año.</t>
   </si>
   <si>
     <t xml:space="preserve">La línea base del Plan Estatal de Gobernanza y Desarrollo en 2020 es 13 dada la actualización de la fuente original el valor real en el año 2020 debe ser la posición 12 último dato publicado por la fuente oficial INEGI en diciembre de 2021. 
 Se ajustaron los valores históricos de los años 2006, 2013, 2015, 2018 y 2021.
 </t>
   </si>
   <si>
     <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco (IIEG). Elaborado con datos del Banco de Información Económica (BIE), INEGI. 2022. Último dato publicado en diciembre de 2024.</t>
   </si>
   <si>
     <t>Se calculó con datos del PIB a precios corrientes  dividido con estimaciones de la Población presentada  en la Encuesta Nacional de Ocupación y Empleo (ENOE).  FUENTE: INEGI  Para el cálculo de Dólares se utilizó el  Tipo de cambio FIX que presenta el Banco de México.
 Nota: El indicador toma el valor de la posición después de compararlo con el del resto de los estados. El indicador con un mayor PIB per cápita toma el valor de 1.</t>
   </si>
   <si>
     <t>Productividad por hora trabajada</t>
   </si>
   <si>
     <t>Productividad es la capacidad de producir más con los mismos recursos. Por lo general se mide como el incremento de la producción que no puede explicarse por mayor acumulación de recursos. Sin embargo, también puede medirse con un enfoque puramente laboral: lo que un trabajador puede producir con una hora de su trabajo.</t>
   </si>
   <si>
     <t xml:space="preserve">El valor reportado corresponde a pesos producidos por hora trabajada.
-El dato está calculado con base en el Índice Trimestral de la Actividad Económica Estatal (ITAEE), por lo que Cada que se actualiza un trimestre cambian las cifras del ITAEE, es por eso que también cambia la productividad.
+El dato está calculado con base en el Índice Trimestral de la Actividad Económica Estatal (ITAEE), por lo que cada que se actualiza un trimestre cambian las cifras del ITAEE, es por eso que también cambia la productividad.
 Se ajustaron los valores históricos de los años del periodo 2011 al 2018,  años 2021, 2022 y 2023.
 Nota:  No se cuenta con datos del III trimestre 2020.
 </t>
   </si>
   <si>
-    <t>Elaborado por México, ¿Cómo Vamos? con datos del PIB Estatal actualizado con el crecimiento del ITAEE, Banco de Información Económica del INEGI; ENOE del INEGI., IV trimestre 2025.</t>
+    <t>Elaborado por México, ¿Cómo Vamos? con datos del PIB Estatal actualizado con el crecimiento del ITAEE, Banco de Información Económica del INEGI; ENOE del INEGI., I trimestre 2026.</t>
   </si>
   <si>
     <t>Captación de la información mediante registros de México Cómo Vamos, Semáforos económicos estatales.</t>
   </si>
   <si>
     <t>https://mexicocomovamos.mx/semaforos-estatales/indicador-por-estado/productividad/JAL/</t>
   </si>
   <si>
     <t>Programas educativos incrementados y actualizados</t>
   </si>
   <si>
     <t>Programas</t>
   </si>
   <si>
     <t>Mide el número de cursos y programas actualizados y ofertados por PLAi</t>
   </si>
   <si>
     <t>Se realiza la sumatoria de cursos y programas actualizados y ofertados por PLAi</t>
   </si>
   <si>
     <t>Promedio de cumplimiento sobre la publicación de información fundamental de los portales de transparencia de la Administración Pública Centralizada del Gobierno del Estado de Jalisco</t>
   </si>
   <si>
     <t>Promedio</t>
   </si>
@@ -5058,76 +5060,72 @@
   <si>
     <t>Proyectos de propiedad intelectual apoyados</t>
   </si>
   <si>
     <t>Proyectos</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de proyectos de propiedad intelectual apoyados técnica y económicamente para la presentación de solicitudes de invenciones tales como patentes, modelos de utilidad, diseños industriales, Tratado de Cooperación en materia de Patentes (PCT), uso del programa acelerado de patentes (PPH) asesoría legal, protección de derechos de autor (acotado a software), y cualquiera otra forma vigente de protección a la propiedad intelectual (orientado a invenciones) de los Jaliscienses en cuanto a protección de resultados científicos-tecnológicos.</t>
   </si>
   <si>
     <t>Se consideran cada uno de los Proyectos de Propiedad Intelectual apoyados por el Consejo Directivo del Consejo Estatal de Ciencia y Tecnología de Jalisco en cualquiera de sus modalidades.</t>
   </si>
   <si>
     <t>Recomendaciones de la CNDH y CEDHJ al Ejecutivo Estatal</t>
   </si>
   <si>
     <t>Garantía y protección efectiva de derechos humanos</t>
   </si>
   <si>
     <t>Recomendaciones</t>
   </si>
   <si>
     <t>Este indicador refleja la totalidad de recomendaciones emitidas por las Comisiones Nacional y Estatal de Derechos Humanos que son dirigidas a una o varias instancias del Ejecutivo del Estado y recibidas en la Subsecretaría de Asuntos Jurídicos de la Secretaría General de Gobierno.</t>
   </si>
   <si>
-    <t xml:space="preserve">Para efectos del informe de gobierno considerar las cifras (18) con corte a septiembre 2025.
-Los valores reportados en este informe toman en cuenta las recomendaciones hechas por la CNDH y por la CEDHJ, dirigidas al Poder Ejecutivo del Estado. </t>
+    <t xml:space="preserve">Los valores reportados en este informe toman en cuenta las recomendaciones hechas por la CNDH y por la CEDHJ, dirigidas al Poder Ejecutivo del Estado. </t>
   </si>
   <si>
     <t>Comisión Nacional de Derechos Humanos y Comisión Estatal de Derechos Humanos de Jalisco. Cifras preliminares  2026.</t>
   </si>
   <si>
     <t>Mensualmente se consultan las páginas web oficiales de la Comisiones Nacional y Estatal de Jalisco de Derechos Humanos para verificar el número de recomendaciones emitidas a alguna instancia del Ejecutivo Estatal, la Subsecretaría de Asuntos Jurídicos emite el reporte de la  cantidad de recomendaciones recibidas y turnadas a las instancias a la cuales están dirigidas.</t>
   </si>
   <si>
-    <t>https://www.cndh.org.mx/tipo/1/recomendacion</t>
+    <t>https://cedhj.org.mx/recomendaciones/inicio</t>
   </si>
   <si>
     <t>Recomendaciones de la Comisión de Derechos Humanos de Jalisco</t>
   </si>
   <si>
     <t>Este indicador se refiere a las recomendaciones que emite la Comisión Estatal de Derechos Humanos en Jalisco en las que expone, ante la sociedad, los distintos casos de presunto abuso y propone a la autoridad maneras de reparar el daño, de evitar sucesivas conductas similares, de sancionar administrativa o penalmente a los responsables y de revertir las causas que le dieron origen.</t>
   </si>
   <si>
     <t>Comisión Estatal de Derechos Humanos Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Una vez recibida la queja se califica y de proceder se realizan y documentan las investigaciones correspondientes, y en caso de que la autoridad resulte responsable, se emite la Recomendación la cual tiene el objetivo de que se repare o cese la violación</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://cedhj.org.mx/recomendaciones/inicio</t>
   </si>
   <si>
     <t>Robos a bancos</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a bancos (instituciones bancarias).
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a bancos se refiere a: apoderarse sin derecho ni consentimiento de dinero, valores, documentos o instrumentos de débito, crédito o contenedores de obligaciones, liberaciones, endosos o transmisión de derechos de cualquier naturaleza que se encuentren en el interior de una institución financiera, de banca, de crédito o comercializadora de divisas u otros valores, o que tengan funciones recaudatorias, o contra las personas que las custodien o transporten.</t>
   </si>
   <si>
     <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017 y 2018, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación por el delito de robo a bancos (instituciones financieras).</t>
   </si>
   <si>
     <t>Robos a casa-habitación</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a casa habitación.
 De acuerdo con la Norma Técnica para la Clasificación de los Delitos del Fuero Común para Fines Estadísticos, el delito de robo a casa habitación se refiere a: apoderarse de objetos ajenos sin el consentimiento de quien puede disponer de ella de forma legítima, en lugar cerrado o en edificio, vivienda, aposento o cuarto que estén habitados o destinados para habitación, comprendiendo no sólo los que estén fijos en la tierra, sino también los móviles, sea cual fuere el material del que estén construidos.</t>
   </si>
   <si>
     <t>Dirección de Planeación y Estadística, Fiscalía del Estado de Jalisco. Cifras preliminares  2026.</t>
@@ -5191,54 +5189,54 @@
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y Carpeta de Investigación de los eventos de secuestro.</t>
   </si>
   <si>
     <t>Servicios en línea incorporados para agilizar trámites</t>
   </si>
   <si>
     <t>Servicios</t>
   </si>
   <si>
     <t>Son los servicios prestados al interior del Gobierno del Estado y a la ciudadanía, mediante el aprovechamiento de medios electrónicos, que están disponibles mediante el uso de internet.</t>
   </si>
   <si>
     <t>Los servicios en línea que son instalados en línea, son diseñados tecnológicamente con base en la petición de las dependencias del ejecutivo, y luego, puestos a disposición de la ciudadanía.</t>
   </si>
   <si>
     <t>Servidores públicos que asisten a capacitación en materia de transparencia y protección de datos personales</t>
   </si>
   <si>
     <t>Servidores públicos</t>
   </si>
   <si>
     <t>El indicador mide las capacitaciones que la  Coordinación General de Transparencia realiza en materia de Transparencia y Datos Personales, en los distintos Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco, con la intención de que las personas servidoras públicas cuenten con las herramientas necesarias para desempeñar sus labores en relación a las materias en cita. Esto se llevará a cabo dentro del territorio del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Se hizo el ajuste de los datos históricos reportados para los cierres de los ejercicios 2024 y 2025, con el objetivo de garantizar la consistencia entre la naturaleza metodológica del indicador de reportar cifras consolidadas y los resultados alcanzados.
-El valor se reporta de manera semestral y corresponde al acumulado anual de Servidores públicos que asisten a capacitación registrados durante el año 2025.</t>
-[...2 lines deleted...]
-    <t>Coordinación General de Transparencia, Gobierno de Jalisco. cifras 2025.</t>
+El valor se reporta de manera semestral y corresponde al acumulado anual de Servidores públicos que asisten a capacitación registrados durante el año 2026.</t>
+  </si>
+  <si>
+    <t>Coordinación General de Transparencia, Gobierno de Jalisco. cifras 2026.</t>
   </si>
   <si>
     <t>El indicador se medirá de acuerdo al número de personas servidoras públicas que asistan a las diversas capacitaciones impartidas por la Coordinación General de Transparencia y el resultado se publicara de manera semestral, esto quiere decir cada seis meses.</t>
   </si>
   <si>
     <t>Solicitudes de patentes por millón de habitantes</t>
   </si>
   <si>
     <t>Este indicador exhibe el número de patentes solicitadas por residentes de Jalisco ante el Instituto Mexicano de la Propiedad Industrial (IMPI) por millón de habitantes.</t>
   </si>
   <si>
     <t>SICyT con base en datos del Instituto Mexicano de Propiedad Industrial, 2025.</t>
   </si>
   <si>
     <t>El indicador de coeficiente de inventiva se calcula con base en el total de solicitudes de patentes por residentes en Jalisco divida por la población total de Jalisco y multiplicada por un millón de habitantes.</t>
   </si>
   <si>
     <t>https://www.gob.mx/impi/documentos/instituto-mexicano-de-la-propiedad-industrial-en-cifras-impi-en-cifras</t>
   </si>
   <si>
     <t>Tasa de  incidencia de desaparición de personas por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Indica cuántas desapariciones ocurrieron y se reportaron en el estado entre el 1 de enero del año de referencia y el último día del mes que se reporta, por cada 100 mil habitantes</t>
   </si>
@@ -5263,65 +5261,60 @@
   <si>
     <t>Se hace la sumatoria de las averiguaciones previas iniciadas o carpetas de investigación de los delitos del fuero común de los 125 municipios del estado, entre la población total, multiplicado por 100 mil habitantes.</t>
   </si>
   <si>
     <t>Tasa de Desempleo</t>
   </si>
   <si>
     <t>Porcentaje de la Población Económicamente Activa (PEA) que se encuentra sin trabajar, pero que está buscando trabajo.</t>
   </si>
   <si>
     <t xml:space="preserve">El dato corresponde al porcentaje de la población económicamente activa (PEA) que se encuentra sin trabajar, pero que está buscando trabajo.
 A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 Se ajustaron los valores históricos de los años 2006, 2008, 2009, 2010, 2012, 2014 y 2019
 En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.  </t>
   </si>
   <si>
     <t>Tasa de incidencia de corrupción por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Secretaría Ejecutiva del Sistema Estatal Anticorrupción de Jalisco</t>
   </si>
   <si>
     <t>Mide la tasa de trámites donde la población tuvo contacto con algún servidor público y experimentó al menos un acto de corrupción por cada 100 mil habitantes.</t>
   </si>
   <si>
-    <t xml:space="preserve">Para 2023, Jalisco presentó una Tasa de Incidencia de Corrupción de 24,391 casos por cada 100 mil habitantes, lo que representó un incremento respecto al valor registrado en 2021 de 16,497 casos por cada 100 mil habitantes, en su momento, la Tasa registrada en 2021 representó una reducción respecto al año 2019, año en el que se registró una Tasa de incidencia de corrupción de 34,545 casos por cada 100 mil habitantes.
-[...1 lines deleted...]
-Sin embargo, debe considerarse que, en periodos de normalidad, sin elementos atípicos en el contexto, como lo fueron los años 2019 y 2023, Jalisco logró reducir la Tasa en 2023 respecto a las cifras alcanzadas en 2019. Los próximos resultados a publicarse corresponderán al año 2025, y se estima que estén disponibles entre marzo y mayo de 2026.
+    <t xml:space="preserve">El valor reportado en 2026 corresponde a la (ENCIG) 2025. Publicado en mayo 2026.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), 2023.</t>
   </si>
   <si>
     <t>La Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) ofrece información referente a la satisfacción con servicios públicos básicos y servicios públicos bajo demanda, así como sobre las experiencias en pagos de servicios públicos, realización de trámites, solicitudes de servicio y contacto con autoridades de la población de 18 años y más que reside en ciudades de 100,000 habitantes y más.
 Asimismo, la ENCIG proporciona información sobre las percepciones de la población acerca de la corrupción, así como de las experiencias de corrupción de la población en pagos de servicios públicos, en trámites, solicitudes de servicio y contacto con autoridades.
 Mientras las percepciones son opiniones que se forma la población por diversas situaciones que pueden ser de su conocimiento, en el caso de la medición de las experiencias de corrupción se consideraron únicamente los casos en los que la población sufrió directamente una situación de corrupción al realizar pagos, trámites o solicitudes de servicio específicos, o al haber tenido algún contacto con autoridades.</t>
   </si>
   <si>
-    <t>https://www.inegi.org.mx/contenidos/programas/encig/2021/doc/encig2021_principales_resultados.pdf</t>
+    <t>https://www.inegi.org.mx/programas/encig/2021/</t>
   </si>
   <si>
     <t>Tasa de informalidad laboral</t>
   </si>
   <si>
     <t>Proporción de la población ocupada que es laboralmente vulnerable por la naturaleza de la unidad económica para la que trabaja, con aquellos cuyo vínculo o dependencia laboral no es reconocido por su fuente de trabajo.</t>
   </si>
   <si>
     <t>INEGI, Encuesta Nacional de Ocupación y Empleo, México: (ENOE) cifras preliminares I trimestre 2026.</t>
   </si>
   <si>
     <t>En esta tasa se incluye -además del componente que labora en micronegocios no registrados o sector informal- a otras modalidades análogas como los ocupados por cuenta propia en la agricultura de subsistencia, así como a trabajadores que laboran sin la protección de la seguridad social y cuyos servicios son utiliza dos por unidades económicas registradas.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/#tabulados</t>
   </si>
   <si>
     <t>Tasa de informalidad laboral en mujeres</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de la población de mujeres ocupada laboralmente vulnerable, ya sea por la naturaleza de la unidad económica para la que trabajan o por carecer de un vínculo laboral no reconocido por su fuente de trabajo de acuerdo con el orden legal vigente. En esta categoría se incluyen: i) las ocupadas que laboran en unidades económicas no registradas (sector informal); ii) las trabajadoras del servicio doméstico remunerado que no tienen seguridad social; iii) las ocupadas por cuenta propia en la agricultura de subsistencia; iv) las trabajadoras no remuneradas; v) las trabajadoras subordinadas y remuneradas cuyos servicios son utilizados por unidades económicas registradas y laboran sin la protección de la seguridad social. La tasa se calcula teniendo como referente a la población de mujeres ocupada total.</t>
   </si>
   <si>
     <t>Consulta interactiva de indicadores estratégicos (InfoLaboral), con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras preliminares del primer trimestre de 2026.</t>
   </si>
@@ -5370,102 +5363,114 @@
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
 Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2015 a 2022. La información del año 2022 se encuentra en proceso de confronta entre Secretaría Salud y el INEGI y una vez terminada se registrarán los datos definitivos; mientras tanto -en atención a la normativa vigente relacionada a la materia- la información es preliminar y sujeta a modificaciones. La información incluye las defunciones en mujeres de 25 años y más por Tumor maligno del cuello uterino (Código CIE-10: C53). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Defunciones INEGI/SS) con base en información del INEGI y proyecciones de población de CONAPO 2016 - 2050. (Última actualización marzo 2025).</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno del Cuello Uterino en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer cérvico uterino es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer Cérvico Uterino durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno del cuello uterino (cáncer cérvico uterino), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco)</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer de mama por cien mil mujeres</t>
   </si>
   <si>
     <t>Mide el número de defunciones por cáncer de mama por cien mil mujeres (tasa) en el lapso de un año.</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
 Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2017 y 2020 a 2022. La información del año 2022 se encuentra en proceso de confronta entre Secretaría Salud y el INEGI y una vez terminada se registrarán los datos definitivos; mientras tanto -en atención a la normativa vigente relacionada a la materia- la información es preliminar y sujeta a modificaciones. La información incluye las defunciones en mujeres de 25 años y más por Tumor Maligno de la Mama (Código CIE-10: C50). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno de Mama en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer de Mama es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer de Mama durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno (cáncer de mama), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
+    <t>Tasa de mortalidad por cáncer de ovario por cien mil mujeres</t>
+  </si>
+  <si>
+    <t>Mide el número de defunciones por cáncer de ovario en mujeres de 25 años y más, por cada cien mil mujeres de 25 años y más (tasa), en el lapso de un año.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Defunciones INEGI/SS) con base en información del INEGI y proyecciones de población de CONAPO 2016 - 2050. (Última actualización 30 de abril de 2026).</t>
+  </si>
+  <si>
+    <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno de Ovario en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer de ovario es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer de ovario durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno de ovario (cáncer de ovario), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco)</t>
+  </si>
+  <si>
     <t>Tasa de mortalidad por diabetes mellitus por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Mide el número de defunciones ocasionadas por la diabetes mellitus por cada cien mil habitantes (tasa).</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
 Se modificó el valor del año 2020, por lo cual no coincide con el valor de línea base del Plan Estatal de Gobernanza y Desarrollo 2021-2024.establecido con valor de 84.59. Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2020 a 2022. La información del año 2022 se encuentra en proceso de confronta entre Secretaría Salud y el INEGI y una vez terminada se registrarán los datos definitivos; mientras tanto -en atención a la normativa vigente relacionada a la materia- la información es preliminar y sujeta a modificaciones. La información incluye las defunciones en personas de cualquier edad, cuya causa básica fue Diabetes Mellitus (Códigos CIE-10: E10 a E14). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Diabetes Mellitus en cualquier edad (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por Diabetes Mellitus es la estimación utilizada para dar cuenta del "número de defunciones por Diabetes Mellitus durante un periodo de tiempo determinado" por cada 100,000 habitantes. Para facilitar su lectura se multiplica por una constante (en este caso por cada cien mil habitantes). Así se lee: el riesgo de morir por Diabetes Mellitus (la cantidad del valor de la tasa), por cada cien mil habitantes en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad por suicidios en adolescentes de 10 a 17 años por cien mil habitantes</t>
   </si>
   <si>
     <t>Este indicador mide el número de muertes por lesiones autoinfligidas intencionalmente (suicidios) en adolescentes de 10 a 17 años, en un periodo determinado</t>
   </si>
   <si>
     <t>En abril del 2026 se ajusto el valor de 2023 por cierre de cifras definitivas.  El valor anterior era de 9.04.
 A finales de octubre de 2026, se tendrá disponible la información correspondiente al año 2025</t>
   </si>
   <si>
     <t>Secretaría de Salud/DGIS/SEED/CUBOS SEED, 2024. (Última actualización marzo 2025).</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Lesión Autoinflingida Intencionalmente (Suicidio) en adolescentes de 10 a 17 años (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de adolescentes de 10 a 17 años (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de Suicidios es la estimación utilizada para dar cuenta del "número de defunciones por Suicidio durante un periodo de tiempo determinado" por cada 100,000 adolescentes de 10 a 17 años. Así se lee: el riesgo de morir por Lesión Autoinflingida Intencionalmente (Suicidio), por cada cien mil adolescentes de 10 a 17 años, en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de participación económica de las mujeres</t>
   </si>
   <si>
     <t>El indicador mide el grado de participación de las mujeres de 15 años o más en el mercado laboral.</t>
   </si>
   <si>
     <t>Este indicador cuenta con información al primer trimestre de 2026 con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres con datos de INEGI, Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras al primer trimestre 2026.</t>
   </si>
   <si>
     <t>Tasa de prevalencia de corrupción por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Se refiere a la proporción de la población que tuvo alguna experiencia de corrupción al realizar un trámite respecto del total, y multiplicado por 100 mil habitantes.</t>
   </si>
   <si>
-    <t xml:space="preserve">La información necesaria para estimar este indicador es proporcionada por el Instituto Nacional de Estadística y Geografía (INEGI), a través de la Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), la cual se lleva a cabo con una periodicidad bienal. La última edición disponible corresponde al año 2023.  Los próximos resultados a publicarse corresponderán al año 2025 y ocurrirá en el transcurso del 2026, se estima que los datos estén disponibles entre marzo y mayo de 2026.
+    <t xml:space="preserve">El valor reportado en 2026 corresponde a la (ENCIG) 2025. Publicado en mayo 2026.
 </t>
   </si>
   <si>
-    <t>Elaboración propia con datos de INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), 2023.</t>
+    <t>Elaboración propia con datos de INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), 2025.</t>
   </si>
   <si>
     <t>La información sobre los valores observados en 2021, 2019, 2017, 2015 y 2013 descartan los trámites federales  con el objetivo de generar una relación más fuerte entre el indicador y los esfuerzos realizados por el gobierno estatal y municipal respecto a los actos de corrupción.</t>
   </si>
   <si>
     <t>Tasa de prevalencia delictiva por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Total de víctimas en la entidad federativa, entre la población de 18 años y más residente en ella por cien mil habitantes.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE). 2025.</t>
   </si>
   <si>
     <t>La tasa se calcula dividiendo el total de víctimas en la entidad federativa, entre la población de 18 años y más residente en ella por 100 000 habitantes.</t>
   </si>
   <si>
     <t>Tasa de subocupación</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población ocupada que tiene la necesidad y disponibilidad de ofertar más tiempo de trabajo de lo que su ocupación actual le permite.</t>
   </si>
   <si>
     <t>Tasa de suicidios por cada 100 mil habitantes</t>
   </si>
@@ -5482,61 +5487,57 @@
   <si>
     <t>Tasa de víctimas de homicidio doloso por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Número de víctimas de homicidio doloso por cada cien mil habitantes.</t>
   </si>
   <si>
     <t>Cifras preliminares  2026, mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
   </si>
   <si>
     <t>Secretario Ejecutivo del Sistema Nacional de Seguridad Pública (SESNSP). Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador, se consideran las víctimas registradas por homicidio doloso basados en la clasificación de delitos establecida en la "Norma Técnica de Clasificación de delitos con fines estadísticos", elaborada por el INEGI.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=41899</t>
   </si>
   <si>
     <t>Tasa de víctimas del delito de feminicidios por cada cien mil mujeres</t>
   </si>
   <si>
     <t>Número de mujeres víctimas de feminicidio por cada cien mil mujeres.</t>
   </si>
   <si>
-    <t>Para e corte del 1er informe de gobierno considerar los valores con corte al 30 de septiembre (0.58)
-Cifras preliminares  2026. mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
+    <t>Cifras preliminares  2026. mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
   </si>
   <si>
     <t>Fiscalía del Estado con datos del Secretariado Ejecutivo del Sistema Nacional de Seguridad Pública (SESNSP). Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Se refiere al número de feminicidios registrados por entidad federativa dividido por la población de mujeres</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.gob.mx/sesnsp/articulos/informacion-sobre-violencia-contra-las-mujeres-incidencia-delictiva-y-llamadas-de-emergencia-9-1-1-febrero-2019?idiom=es</t>
   </si>
   <si>
     <t>Toneladas de emisiones de GEI reportadas que fueron evitadas por acciones gubernamentales</t>
   </si>
   <si>
     <t>Toneladas de CO2</t>
   </si>
   <si>
     <t>Los gases de efecto invernadero (GEI) son compuestos presentes en la atmósfera que absorben y reemiten radiación infrarroja, lo que genera el efecto invernadero natural. Sin embargo, su concentración excesiva por actividades humanas intensifica este efecto y contribuye al cambio climático. Las acciones de mitigación que buscan reducir, evitar o capturar las emisiones de GEI son parte fundamental para el combate al problema del calentamiento global que genera el cambio en los patrones del clima. La metodología utilizada para cuantificar las emisiones GEI evitadas o capturadas a través de acciones climáticas gubernamentales se basa en factores de emisión y metodologías de estimación recomendadas por el Panel Intergubernamental de Cambio Climático (IPCC).</t>
   </si>
   <si>
     <t>El indicador requiere información consolidada de todas las dependencias del Gobierno del Estado, la cual debe ser solicitada, verificada y validada conforme a la metodología establecida. Debido a los tiempos administrativos y técnicos de este proceso, no es posible generar el reporte correspondiente en el periodo de 2025.</t>
   </si>
   <si>
     <t>Dirección General de Transversalidad  y Gobernanza Territorial en conjunto con la Dirección de Gestión Transversal Ante el Cambio Climático de la Secretaría de Medio Ambiente y Desarrollo Territorial, 2024.</t>
   </si>
   <si>
     <t>Para cada acción que se realiza, las toneladas de GEI evitadas o capturadas se determinan mediante una fórmula específica basada en los siguientes componentes:
 Datos de actividad: Magnitud de la acción (por ejemplo, energía renovable generada, hectáreas reforestadas, toneladas de residuos gestionados, entre otros).
 Factores de emisión: Coeficientes que convierten los datos de actividad en emisiones evitadas o capturadas, según las directrices del IPCC.</t>
   </si>
   <si>
     <t>Total de Emisiones de CO2 mitigadas del sector energético</t>
   </si>
   <si>
@@ -5685,55 +5686,56 @@
     <t>Sistema de Tren Eléctrico Urbano</t>
   </si>
   <si>
     <t>Miles de viajes de pasajeros</t>
   </si>
   <si>
     <t>Viajes de pasajeros en el sistema SITREN. Número de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R09), las cuales reportan de manera mensual y acumulada.</t>
   </si>
   <si>
     <t>Viajes de pasajeros en el sistema SITREN (L1, 2, 3, 4 y 5).
 El valor se reporta de manera mensual y corresponde al acumulado anual de viajes de pasajeros realizados durante el ejercicio 2026.</t>
   </si>
   <si>
     <t>Dirección de Transporte Multimodal (SITREN) /Sistema de Tren Eléctrico Urbano. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Suma de la cantidad diaria de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R09), las cuales reportan de manera mensual y acumulada.</t>
   </si>
   <si>
     <t>https://www.siteur.gob.mx/index.php/sistemas-de-transporte/mi-transporte-tren-ligero</t>
   </si>
   <si>
     <t>Viajes de pasajeros en Tren Ligero</t>
   </si>
   <si>
-    <t>Viajes de pasajeros en Tren Ligero. Número de viajes de pasajeros transportados en el Sistema de Tren Ligero líneas (L1, L2, L3 y L4).</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Viajes de Tren Eléctrico (L1, L2, L3 y L4).
+    <t>Viajes de pasajeros en Tren Ligero. Número de viajes de pasajeros transportados en el Sistema de Tren Ligero líneas (L1, L2, L3, L4 y L5).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viajes de Tren Eléctrico (L1, L2, L3, L4 y L5).
 Se actualizan las cifras de enero y febrero 2026 para integrar los pasajeros de transferencia omitidos en el reporte inicial. Esta rectificación normaliza el indicador, reflejando el volumen real de usuarios y garantizando la precisión estadística del periodo.
+Se integra la línea 5 (Chapala) a partir del 01 de junio.
 El valor se reporta de manera mensual y corresponde al acumulado anual de los viajes de pasajeros realizados en el sistema de Tren Ligero durante el ejercicio 2026.
 </t>
   </si>
   <si>
     <t>Gerencia de Operación de Tren Ligero/Sistema de Tren Eléctrico Urbano. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Suma la cantidad de viajes  realizados  en el sistema de Tren Ligero. Estos se regulan por medio de un sistema de cómputo en donde se mide viaje por persona y con boleto pagado.</t>
   </si>
   <si>
     <t>https://siteur.gob.mx/</t>
   </si>
   <si>
     <t>Víctimas mortales relacionadas con el transporte público</t>
   </si>
   <si>
     <t>Víctimas</t>
   </si>
   <si>
     <t>Se refiere al número de muertes ocurridas en personas de cualquier edad en donde se ve involucrado el transporte público.</t>
   </si>
   <si>
     <t xml:space="preserve">El último valor  disponible al 31 de diciembre de 2025 
 </t>
   </si>
@@ -6032,51 +6034,51 @@
       <c r="Q3" t="n">
         <v>208000.0</v>
       </c>
       <c r="R3" t="s">
         <v>49</v>
       </c>
       <c r="S3" t="n">
         <v>2030273.0</v>
       </c>
       <c r="T3" t="n">
         <v>212802.0</v>
       </c>
       <c r="U3" t="n">
         <v>190496.0</v>
       </c>
       <c r="V3" t="n">
         <v>194331.0</v>
       </c>
       <c r="W3" t="n">
         <v>207961.0</v>
       </c>
       <c r="X3" t="n">
         <v>199689.0</v>
       </c>
       <c r="Y3" t="n">
-        <v>60887.0</v>
+        <v>77606.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2173.0</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>51</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4" t="s">
         <v>53</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" t="s">
@@ -6085,75 +6087,75 @@
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
         <v>54</v>
       </c>
       <c r="L4" t="s">
         <v>55</v>
       </c>
       <c r="M4" t="s">
         <v>56</v>
       </c>
       <c r="N4" t="s">
         <v>57</v>
       </c>
       <c r="O4" t="s">
         <v>58</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="n">
-        <v>296966.0</v>
+        <v>509085.0</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
       <c r="S4" t="n">
         <v>131116.0</v>
       </c>
       <c r="T4" t="n">
         <v>196375.0</v>
       </c>
       <c r="U4" t="n">
         <v>230385.0</v>
       </c>
       <c r="V4" t="n">
         <v>20.0</v>
       </c>
       <c r="W4" t="n">
         <v>381290.0</v>
       </c>
       <c r="X4" t="n">
         <v>282825.0</v>
       </c>
       <c r="Y4" t="n">
-        <v>55690.0</v>
+        <v>281438.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1542.0</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" t="s">
         <v>61</v>
       </c>
       <c r="E5" t="s">
         <v>62</v>
       </c>
       <c r="F5" t="s">
         <v>63</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
@@ -6186,51 +6188,51 @@
       <c r="Q5" t="n">
         <v>3.5382924E7</v>
       </c>
       <c r="R5" t="s">
         <v>31</v>
       </c>
       <c r="S5" t="s">
         <v>31</v>
       </c>
       <c r="T5" t="s">
         <v>31</v>
       </c>
       <c r="U5" t="s">
         <v>31</v>
       </c>
       <c r="V5" t="s">
         <v>31</v>
       </c>
       <c r="W5" t="n">
         <v>3.3226718E7</v>
       </c>
       <c r="X5" t="n">
         <v>3.3882924E7</v>
       </c>
       <c r="Y5" t="n">
-        <v>9937320.0</v>
+        <v>1.2801403E7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>147.0</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" t="s">
         <v>61</v>
       </c>
       <c r="E6" t="s">
         <v>62</v>
       </c>
       <c r="F6" t="s">
         <v>69</v>
       </c>
       <c r="G6" t="s">
         <v>44</v>
       </c>
       <c r="H6" t="s">
@@ -6263,51 +6265,51 @@
       <c r="Q6" t="n">
         <v>3616434.0</v>
       </c>
       <c r="R6" t="s">
         <v>31</v>
       </c>
       <c r="S6" t="n">
         <v>1913954.0</v>
       </c>
       <c r="T6" t="n">
         <v>2183088.0</v>
       </c>
       <c r="U6" t="n">
         <v>3100450.0</v>
       </c>
       <c r="V6" t="n">
         <v>3360280.0</v>
       </c>
       <c r="W6" t="n">
         <v>3740893.0</v>
       </c>
       <c r="X6" t="n">
         <v>3338222.0</v>
       </c>
       <c r="Y6" t="n">
-        <v>1027091.0</v>
+        <v>1330156.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>146.0</v>
       </c>
       <c r="B7" t="s">
         <v>74</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" t="s">
         <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>62</v>
       </c>
       <c r="F7" t="s">
         <v>69</v>
       </c>
       <c r="G7" t="s">
         <v>44</v>
       </c>
       <c r="H7" t="s">
@@ -6340,51 +6342,51 @@
       <c r="Q7" t="n">
         <v>3.176649E7</v>
       </c>
       <c r="R7" t="s">
         <v>31</v>
       </c>
       <c r="S7" t="n">
         <v>1.1385934E7</v>
       </c>
       <c r="T7" t="n">
         <v>1.5820772E7</v>
       </c>
       <c r="U7" t="n">
         <v>2.7408135E7</v>
       </c>
       <c r="V7" t="n">
         <v>3.091674E7</v>
       </c>
       <c r="W7" t="n">
         <v>2.9485827E7</v>
       </c>
       <c r="X7" t="n">
         <v>3.0544702E7</v>
       </c>
       <c r="Y7" t="n">
-        <v>8910229.0</v>
+        <v>1.1471247E7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>221.0</v>
       </c>
       <c r="B8" t="s">
         <v>78</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>79</v>
       </c>
       <c r="E8" t="s">
         <v>80</v>
       </c>
       <c r="F8" t="s">
         <v>81</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
@@ -6494,51 +6496,51 @@
       <c r="Q9" t="n">
         <v>376650.0</v>
       </c>
       <c r="R9" t="s">
         <v>31</v>
       </c>
       <c r="S9" t="s">
         <v>31</v>
       </c>
       <c r="T9" t="s">
         <v>31</v>
       </c>
       <c r="U9" t="s">
         <v>31</v>
       </c>
       <c r="V9" t="s">
         <v>31</v>
       </c>
       <c r="W9" t="n">
         <v>377589.0</v>
       </c>
       <c r="X9" t="n">
         <v>358314.0</v>
       </c>
       <c r="Y9" t="n">
-        <v>93610.0</v>
+        <v>187441.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>141.0</v>
       </c>
       <c r="B10" t="s">
         <v>96</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
         <v>97</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10" t="s">
@@ -6571,51 +6573,51 @@
       <c r="Q10" t="n">
         <v>104669.0</v>
       </c>
       <c r="R10" t="s">
         <v>31</v>
       </c>
       <c r="S10" t="n">
         <v>58371.0</v>
       </c>
       <c r="T10" t="n">
         <v>80065.0</v>
       </c>
       <c r="U10" t="n">
         <v>94632.0</v>
       </c>
       <c r="V10" t="n">
         <v>94600.0</v>
       </c>
       <c r="W10" t="n">
         <v>93986.0</v>
       </c>
       <c r="X10" t="n">
         <v>96916.0</v>
       </c>
       <c r="Y10" t="n">
-        <v>33475.0</v>
+        <v>48095.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1099.0</v>
       </c>
       <c r="B11" t="s">
         <v>102</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>103</v>
       </c>
       <c r="E11" t="s">
         <v>104</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11" t="s">
@@ -6648,51 +6650,51 @@
       <c r="Q11" t="n">
         <v>356529.0</v>
       </c>
       <c r="R11" t="s">
         <v>109</v>
       </c>
       <c r="S11" t="n">
         <v>62924.0</v>
       </c>
       <c r="T11" t="n">
         <v>210620.0</v>
       </c>
       <c r="U11" t="n">
         <v>203723.0</v>
       </c>
       <c r="V11" t="n">
         <v>321904.0</v>
       </c>
       <c r="W11" t="n">
         <v>294889.0</v>
       </c>
       <c r="X11" t="n">
         <v>349538.0</v>
       </c>
       <c r="Y11" t="n">
-        <v>6986.0</v>
+        <v>9118.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1107.0</v>
       </c>
       <c r="B12" t="s">
         <v>110</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>103</v>
       </c>
       <c r="E12" t="s">
         <v>104</v>
       </c>
       <c r="F12" t="s">
         <v>69</v>
       </c>
       <c r="G12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
@@ -6725,51 +6727,51 @@
       <c r="Q12" t="n">
         <v>1237403.0</v>
       </c>
       <c r="R12" t="s">
         <v>113</v>
       </c>
       <c r="S12" t="n">
         <v>489341.0</v>
       </c>
       <c r="T12" t="n">
         <v>529387.0</v>
       </c>
       <c r="U12" t="n">
         <v>1152768.0</v>
       </c>
       <c r="V12" t="n">
         <v>1365742.0</v>
       </c>
       <c r="W12" t="n">
         <v>1385473.0</v>
       </c>
       <c r="X12" t="n">
         <v>1225151.0</v>
       </c>
       <c r="Y12" t="n">
-        <v>246105.0</v>
+        <v>431872.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1400.0</v>
       </c>
       <c r="B13" t="s">
         <v>114</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>103</v>
       </c>
       <c r="E13" t="s">
         <v>104</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" t="s">
         <v>44</v>
       </c>
       <c r="H13" t="s">
@@ -6802,51 +6804,51 @@
       <c r="Q13" t="n">
         <v>1756226.0</v>
       </c>
       <c r="R13" t="s">
         <v>118</v>
       </c>
       <c r="S13" t="n">
         <v>558679.0</v>
       </c>
       <c r="T13" t="n">
         <v>1692691.0</v>
       </c>
       <c r="U13" t="n">
         <v>2073812.0</v>
       </c>
       <c r="V13" t="n">
         <v>2266166.0</v>
       </c>
       <c r="W13" t="n">
         <v>1973060.0</v>
       </c>
       <c r="X13" t="n">
         <v>1738838.0</v>
       </c>
       <c r="Y13" t="n">
-        <v>281459.0</v>
+        <v>558589.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2107.0</v>
       </c>
       <c r="B14" t="s">
         <v>119</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>120</v>
       </c>
       <c r="E14" t="s">
         <v>121</v>
       </c>
       <c r="F14" t="s">
         <v>69</v>
       </c>
       <c r="G14" t="s">
         <v>30</v>
       </c>
       <c r="H14" t="s">
@@ -6956,51 +6958,51 @@
       <c r="Q15" t="n">
         <v>430.0</v>
       </c>
       <c r="R15" t="s">
         <v>31</v>
       </c>
       <c r="S15" t="s">
         <v>31</v>
       </c>
       <c r="T15" t="s">
         <v>31</v>
       </c>
       <c r="U15" t="s">
         <v>31</v>
       </c>
       <c r="V15" t="s">
         <v>31</v>
       </c>
       <c r="W15" t="n">
         <v>391.0</v>
       </c>
       <c r="X15" t="n">
         <v>229.0</v>
       </c>
       <c r="Y15" t="n">
-        <v>62.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1644.0</v>
       </c>
       <c r="B16" t="s">
         <v>133</v>
       </c>
       <c r="C16" t="s">
         <v>134</v>
       </c>
       <c r="D16" t="s">
         <v>135</v>
       </c>
       <c r="E16" t="s">
         <v>136</v>
       </c>
       <c r="F16" t="s">
         <v>137</v>
       </c>
       <c r="G16" t="s">
         <v>30</v>
       </c>
       <c r="H16" t="s">
@@ -7033,51 +7035,51 @@
       <c r="Q16" t="n">
         <v>306.0</v>
       </c>
       <c r="R16" t="s">
         <v>143</v>
       </c>
       <c r="S16" t="n">
         <v>256.0</v>
       </c>
       <c r="T16" t="n">
         <v>280.0</v>
       </c>
       <c r="U16" t="n">
         <v>302.0</v>
       </c>
       <c r="V16" t="n">
         <v>303.0</v>
       </c>
       <c r="W16" t="n">
         <v>304.0</v>
       </c>
       <c r="X16" t="n">
         <v>305.0</v>
       </c>
       <c r="Y16" t="n">
-        <v>342.0</v>
+        <v>361.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1919.0</v>
       </c>
       <c r="B17" t="s">
         <v>144</v>
       </c>
       <c r="C17" t="s">
         <v>145</v>
       </c>
       <c r="D17" t="s">
         <v>146</v>
       </c>
       <c r="E17" t="s">
         <v>147</v>
       </c>
       <c r="F17" t="s">
         <v>148</v>
       </c>
       <c r="G17" t="s">
         <v>44</v>
       </c>
       <c r="H17" t="s">
@@ -7257,58 +7259,58 @@
       </c>
       <c r="O19" t="s">
         <v>142</v>
       </c>
       <c r="P19" t="s">
         <v>31</v>
       </c>
       <c r="Q19" t="n">
         <v>5.0</v>
       </c>
       <c r="R19" t="s">
         <v>171</v>
       </c>
       <c r="S19" t="s">
         <v>31</v>
       </c>
       <c r="T19" t="n">
         <v>4.7</v>
       </c>
       <c r="U19" t="s">
         <v>31</v>
       </c>
       <c r="V19" t="n">
         <v>4.9</v>
       </c>
-      <c r="W19" t="n">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="W19" t="s">
+        <v>31</v>
+      </c>
+      <c r="X19" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="Y19" t="n">
+        <v>4.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1154.0</v>
       </c>
       <c r="B20" t="s">
         <v>172</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>173</v>
       </c>
       <c r="E20" t="s">
         <v>174</v>
       </c>
       <c r="F20" t="s">
         <v>175</v>
       </c>
       <c r="G20" t="s">
         <v>30</v>
       </c>
       <c r="H20" t="s">
@@ -7495,51 +7497,51 @@
       <c r="Q22" t="n">
         <v>1316.0</v>
       </c>
       <c r="R22" t="s">
         <v>193</v>
       </c>
       <c r="S22" t="n">
         <v>5105.0</v>
       </c>
       <c r="T22" t="n">
         <v>181.0</v>
       </c>
       <c r="U22" t="n">
         <v>68.0</v>
       </c>
       <c r="V22" t="n">
         <v>941.0</v>
       </c>
       <c r="W22" t="n">
         <v>20907.0</v>
       </c>
       <c r="X22" t="n">
         <v>2317.0</v>
       </c>
       <c r="Y22" t="n">
-        <v>28.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1609.0</v>
       </c>
       <c r="B23" t="s">
         <v>194</v>
       </c>
       <c r="C23" t="s">
         <v>26</v>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>188</v>
       </c>
       <c r="G23" t="s">
         <v>44</v>
       </c>
       <c r="H23" t="s">
@@ -7572,51 +7574,51 @@
       <c r="Q23" t="n">
         <v>454.0</v>
       </c>
       <c r="R23" t="s">
         <v>193</v>
       </c>
       <c r="S23" t="n">
         <v>361.0</v>
       </c>
       <c r="T23" t="n">
         <v>7.0</v>
       </c>
       <c r="U23" t="n">
         <v>412.0</v>
       </c>
       <c r="V23" t="n">
         <v>169.0</v>
       </c>
       <c r="W23" t="n">
         <v>451.0</v>
       </c>
       <c r="X23" t="n">
         <v>468.0</v>
       </c>
       <c r="Y23" t="n">
-        <v>192.0</v>
+        <v>206.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1466.0</v>
       </c>
       <c r="B24" t="s">
         <v>199</v>
       </c>
       <c r="C24" t="s">
         <v>26</v>
       </c>
       <c r="D24" t="s">
         <v>51</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>188</v>
       </c>
       <c r="G24" t="s">
         <v>44</v>
       </c>
       <c r="H24" t="s">
@@ -7649,51 +7651,51 @@
       <c r="Q24" t="n">
         <v>1010.0</v>
       </c>
       <c r="R24" t="s">
         <v>31</v>
       </c>
       <c r="S24" t="n">
         <v>1296.0</v>
       </c>
       <c r="T24" t="n">
         <v>1351.0</v>
       </c>
       <c r="U24" t="n">
         <v>1409.0</v>
       </c>
       <c r="V24" t="n">
         <v>1096.0</v>
       </c>
       <c r="W24" t="n">
         <v>1114.0</v>
       </c>
       <c r="X24" t="n">
         <v>1015.0</v>
       </c>
       <c r="Y24" t="n">
-        <v>259.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1527.0</v>
       </c>
       <c r="B25" t="s">
         <v>204</v>
       </c>
       <c r="C25" t="s">
         <v>145</v>
       </c>
       <c r="D25" t="s">
         <v>205</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25" t="s">
         <v>188</v>
       </c>
       <c r="G25" t="s">
         <v>44</v>
       </c>
       <c r="H25" t="s">
@@ -7726,51 +7728,51 @@
       <c r="Q25" t="n">
         <v>75.0</v>
       </c>
       <c r="R25" t="s">
         <v>31</v>
       </c>
       <c r="S25" t="n">
         <v>17.0</v>
       </c>
       <c r="T25" t="n">
         <v>17.0</v>
       </c>
       <c r="U25" t="n">
         <v>153.0</v>
       </c>
       <c r="V25" t="n">
         <v>191.0</v>
       </c>
       <c r="W25" t="n">
         <v>148.0</v>
       </c>
       <c r="X25" t="n">
         <v>86.0</v>
       </c>
       <c r="Y25" t="n">
-        <v>39.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2158.0</v>
       </c>
       <c r="B26" t="s">
         <v>210</v>
       </c>
       <c r="C26" t="s">
         <v>211</v>
       </c>
       <c r="D26" t="s">
         <v>212</v>
       </c>
       <c r="E26" t="s">
         <v>213</v>
       </c>
       <c r="F26" t="s">
         <v>214</v>
       </c>
       <c r="G26" t="s">
         <v>30</v>
       </c>
       <c r="H26" t="s">
@@ -8030,52 +8032,52 @@
       </c>
       <c r="P29" t="s">
         <v>31</v>
       </c>
       <c r="Q29" t="s">
         <v>31</v>
       </c>
       <c r="R29" t="s">
         <v>243</v>
       </c>
       <c r="S29" t="n">
         <v>0.388</v>
       </c>
       <c r="T29" t="s">
         <v>31</v>
       </c>
       <c r="U29" t="n">
         <v>0.366</v>
       </c>
       <c r="V29" t="s">
         <v>31</v>
       </c>
       <c r="W29" t="n">
         <v>0.389</v>
       </c>
-      <c r="X29" t="n">
-        <v>0.389</v>
+      <c r="X29" t="s">
+        <v>31</v>
       </c>
       <c r="Y29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2065.0</v>
       </c>
       <c r="B30" t="s">
         <v>244</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30" t="s">
         <v>126</v>
       </c>
       <c r="E30" t="s">
         <v>238</v>
       </c>
       <c r="F30" t="s">
         <v>231</v>
       </c>
       <c r="G30" t="s">
@@ -8110,52 +8112,52 @@
       </c>
       <c r="Q30" t="n">
         <v>0.29</v>
       </c>
       <c r="R30" t="s">
         <v>249</v>
       </c>
       <c r="S30" t="n">
         <v>0.31</v>
       </c>
       <c r="T30" t="n">
         <v>0.313</v>
       </c>
       <c r="U30" t="n">
         <v>0.307</v>
       </c>
       <c r="V30" t="n">
         <v>0.286</v>
       </c>
       <c r="W30" t="n">
         <v>0.296</v>
       </c>
       <c r="X30" t="n">
         <v>0.293</v>
       </c>
-      <c r="Y30" t="s">
-        <v>31</v>
+      <c r="Y30" t="n">
+        <v>0.289</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1967.0</v>
       </c>
       <c r="B31" t="s">
         <v>250</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31" t="s">
         <v>251</v>
       </c>
       <c r="E31" t="s">
         <v>252</v>
       </c>
       <c r="F31" t="s">
         <v>253</v>
       </c>
       <c r="G31" t="s">
         <v>44</v>
       </c>
       <c r="H31" t="s">
@@ -8188,51 +8190,51 @@
       <c r="Q31" t="n">
         <v>44954.0</v>
       </c>
       <c r="R31" t="s">
         <v>257</v>
       </c>
       <c r="S31" t="s">
         <v>31</v>
       </c>
       <c r="T31" t="s">
         <v>31</v>
       </c>
       <c r="U31" t="s">
         <v>31</v>
       </c>
       <c r="V31" t="n">
         <v>35619.0</v>
       </c>
       <c r="W31" t="n">
         <v>37976.0</v>
       </c>
       <c r="X31" t="n">
         <v>41601.0</v>
       </c>
       <c r="Y31" t="n">
-        <v>15256.0</v>
+        <v>22905.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2147.0</v>
       </c>
       <c r="B32" t="s">
         <v>258</v>
       </c>
       <c r="C32" t="s">
         <v>40</v>
       </c>
       <c r="D32" t="s">
         <v>259</v>
       </c>
       <c r="E32" t="s">
         <v>260</v>
       </c>
       <c r="F32" t="s">
         <v>253</v>
       </c>
       <c r="G32" t="s">
         <v>30</v>
       </c>
       <c r="H32" t="s">
@@ -8265,51 +8267,51 @@
       <c r="Q32" t="n">
         <v>95.0</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
       <c r="S32" t="s">
         <v>31</v>
       </c>
       <c r="T32" t="s">
         <v>31</v>
       </c>
       <c r="U32" t="s">
         <v>31</v>
       </c>
       <c r="V32" t="s">
         <v>31</v>
       </c>
       <c r="W32" t="s">
         <v>31</v>
       </c>
       <c r="X32" t="n">
         <v>80.0</v>
       </c>
       <c r="Y32" t="n">
-        <v>85.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>565.0</v>
       </c>
       <c r="B33" t="s">
         <v>264</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33" t="s">
         <v>173</v>
       </c>
       <c r="E33" t="s">
         <v>174</v>
       </c>
       <c r="F33" t="s">
         <v>265</v>
       </c>
       <c r="G33" t="s">
         <v>44</v>
       </c>
       <c r="H33" t="s">
@@ -8342,51 +8344,51 @@
       <c r="Q33" t="n">
         <v>1.2023E7</v>
       </c>
       <c r="R33" t="s">
         <v>31</v>
       </c>
       <c r="S33" t="n">
         <v>9342750.0</v>
       </c>
       <c r="T33" t="n">
         <v>8722270.0</v>
       </c>
       <c r="U33" t="n">
         <v>1.033805E7</v>
       </c>
       <c r="V33" t="n">
         <v>9407000.0</v>
       </c>
       <c r="W33" t="n">
         <v>9804000.0</v>
       </c>
       <c r="X33" t="n">
         <v>1.1993033E7</v>
       </c>
       <c r="Y33" t="n">
-        <v>53000.0</v>
+        <v>4027400.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>1417.0</v>
       </c>
       <c r="B34" t="s">
         <v>270</v>
       </c>
       <c r="C34" t="s">
         <v>211</v>
       </c>
       <c r="D34" t="s">
         <v>271</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>272</v>
       </c>
       <c r="G34" t="s">
         <v>44</v>
       </c>
       <c r="H34" t="s">
@@ -8419,51 +8421,51 @@
       <c r="Q34" t="n">
         <v>605.0</v>
       </c>
       <c r="R34" t="s">
         <v>277</v>
       </c>
       <c r="S34" t="n">
         <v>1137.0</v>
       </c>
       <c r="T34" t="n">
         <v>1005.0</v>
       </c>
       <c r="U34" t="n">
         <v>786.0</v>
       </c>
       <c r="V34" t="n">
         <v>671.0</v>
       </c>
       <c r="W34" t="n">
         <v>534.0</v>
       </c>
       <c r="X34" t="n">
         <v>624.0</v>
       </c>
       <c r="Y34" t="n">
-        <v>198.0</v>
+        <v>303.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>785.0</v>
       </c>
       <c r="B35" t="s">
         <v>278</v>
       </c>
       <c r="C35" t="s">
         <v>40</v>
       </c>
       <c r="D35" t="s">
         <v>259</v>
       </c>
       <c r="E35" t="s">
         <v>279</v>
       </c>
       <c r="F35" t="s">
         <v>280</v>
       </c>
       <c r="G35" t="s">
         <v>44</v>
       </c>
       <c r="H35" t="s">
@@ -8496,51 +8498,51 @@
       <c r="Q35" t="n">
         <v>113281.0</v>
       </c>
       <c r="R35" t="s">
         <v>285</v>
       </c>
       <c r="S35" t="n">
         <v>126599.0</v>
       </c>
       <c r="T35" t="n">
         <v>128588.0</v>
       </c>
       <c r="U35" t="n">
         <v>128398.0</v>
       </c>
       <c r="V35" t="n">
         <v>131694.0</v>
       </c>
       <c r="W35" t="n">
         <v>124089.0</v>
       </c>
       <c r="X35" t="n">
         <v>114427.0</v>
       </c>
       <c r="Y35" t="n">
-        <v>36809.0</v>
+        <v>56579.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>1647.0</v>
       </c>
       <c r="B36" t="s">
         <v>286</v>
       </c>
       <c r="C36" t="s">
         <v>40</v>
       </c>
       <c r="D36" t="s">
         <v>259</v>
       </c>
       <c r="E36" t="s">
         <v>279</v>
       </c>
       <c r="F36" t="s">
         <v>280</v>
       </c>
       <c r="G36" t="s">
         <v>44</v>
       </c>
       <c r="H36" t="s">
@@ -8573,51 +8575,51 @@
       <c r="Q36" t="n">
         <v>4800.0</v>
       </c>
       <c r="R36" t="s">
         <v>291</v>
       </c>
       <c r="S36" t="n">
         <v>4850.0</v>
       </c>
       <c r="T36" t="n">
         <v>4653.0</v>
       </c>
       <c r="U36" t="n">
         <v>4495.0</v>
       </c>
       <c r="V36" t="n">
         <v>4524.0</v>
       </c>
       <c r="W36" t="n">
         <v>4401.0</v>
       </c>
       <c r="X36" t="n">
         <v>4871.0</v>
       </c>
       <c r="Y36" t="n">
-        <v>1986.0</v>
+        <v>2860.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>621.0</v>
       </c>
       <c r="B37" t="s">
         <v>292</v>
       </c>
       <c r="C37" t="s">
         <v>145</v>
       </c>
       <c r="D37" t="s">
         <v>205</v>
       </c>
       <c r="E37" t="s">
         <v>279</v>
       </c>
       <c r="F37" t="s">
         <v>280</v>
       </c>
       <c r="G37" t="s">
         <v>44</v>
       </c>
       <c r="H37" t="s">
@@ -8650,51 +8652,51 @@
       <c r="Q37" t="n">
         <v>11700.0</v>
       </c>
       <c r="R37" t="s">
         <v>285</v>
       </c>
       <c r="S37" t="n">
         <v>11892.0</v>
       </c>
       <c r="T37" t="n">
         <v>12620.0</v>
       </c>
       <c r="U37" t="n">
         <v>13747.0</v>
       </c>
       <c r="V37" t="n">
         <v>16903.0</v>
       </c>
       <c r="W37" t="n">
         <v>14550.0</v>
       </c>
       <c r="X37" t="n">
         <v>12316.0</v>
       </c>
       <c r="Y37" t="n">
-        <v>4185.0</v>
+        <v>6442.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2117.0</v>
       </c>
       <c r="B38" t="s">
         <v>297</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38" t="s">
         <v>298</v>
       </c>
       <c r="E38" t="s">
         <v>299</v>
       </c>
       <c r="F38" t="s">
         <v>300</v>
       </c>
       <c r="G38" t="s">
         <v>30</v>
       </c>
       <c r="H38" t="s">
@@ -8881,51 +8883,51 @@
       <c r="Q40" t="n">
         <v>80010.88</v>
       </c>
       <c r="R40" t="s">
         <v>31</v>
       </c>
       <c r="S40" t="s">
         <v>31</v>
       </c>
       <c r="T40" t="s">
         <v>31</v>
       </c>
       <c r="U40" t="s">
         <v>31</v>
       </c>
       <c r="V40" t="s">
         <v>31</v>
       </c>
       <c r="W40" t="n">
         <v>76495.0</v>
       </c>
       <c r="X40" t="n">
         <v>76618.95</v>
       </c>
       <c r="Y40" t="n">
-        <v>22761.0</v>
+        <v>29016.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2131.0</v>
       </c>
       <c r="B41" t="s">
         <v>317</v>
       </c>
       <c r="C41" t="s">
         <v>40</v>
       </c>
       <c r="D41" t="s">
         <v>41</v>
       </c>
       <c r="E41" t="s">
         <v>42</v>
       </c>
       <c r="F41" t="s">
         <v>318</v>
       </c>
       <c r="G41" t="s">
         <v>30</v>
       </c>
       <c r="H41" t="s">
@@ -9420,51 +9422,51 @@
       <c r="Q47" t="n">
         <v>2913.0</v>
       </c>
       <c r="R47" t="s">
         <v>31</v>
       </c>
       <c r="S47" t="n">
         <v>2219.0</v>
       </c>
       <c r="T47" t="n">
         <v>2670.0</v>
       </c>
       <c r="U47" t="n">
         <v>2300.0</v>
       </c>
       <c r="V47" t="n">
         <v>2876.0</v>
       </c>
       <c r="W47" t="n">
         <v>2995.0</v>
       </c>
       <c r="X47" t="n">
         <v>2916.0</v>
       </c>
       <c r="Y47" t="n">
-        <v>1400.0</v>
+        <v>1731.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2047.0</v>
       </c>
       <c r="B48" t="s">
         <v>354</v>
       </c>
       <c r="C48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48" t="s">
         <v>136</v>
       </c>
       <c r="F48" t="s">
         <v>355</v>
       </c>
       <c r="G48" t="s">
         <v>30</v>
       </c>
       <c r="H48" t="s">
@@ -9805,51 +9807,51 @@
       <c r="Q52" t="n">
         <v>18.0</v>
       </c>
       <c r="R52" t="s">
         <v>31</v>
       </c>
       <c r="S52" t="s">
         <v>31</v>
       </c>
       <c r="T52" t="s">
         <v>31</v>
       </c>
       <c r="U52" t="s">
         <v>31</v>
       </c>
       <c r="V52" t="s">
         <v>31</v>
       </c>
       <c r="W52" t="n">
         <v>3.0</v>
       </c>
       <c r="X52" t="n">
         <v>12.0</v>
       </c>
       <c r="Y52" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2066.0</v>
       </c>
       <c r="B53" t="s">
         <v>383</v>
       </c>
       <c r="C53" t="s">
         <v>60</v>
       </c>
       <c r="D53" t="s">
         <v>126</v>
       </c>
       <c r="E53" t="s">
         <v>384</v>
       </c>
       <c r="F53" t="s">
         <v>385</v>
       </c>
       <c r="G53" t="s">
         <v>128</v>
       </c>
       <c r="H53" t="s">
@@ -9956,54 +9958,54 @@
       <c r="P54" t="s">
         <v>31</v>
       </c>
       <c r="Q54" t="n">
         <v>4030.0</v>
       </c>
       <c r="R54" t="s">
         <v>31</v>
       </c>
       <c r="S54" t="s">
         <v>31</v>
       </c>
       <c r="T54" t="s">
         <v>31</v>
       </c>
       <c r="U54" t="s">
         <v>31</v>
       </c>
       <c r="V54" t="s">
         <v>31</v>
       </c>
       <c r="W54" t="n">
         <v>3679.0</v>
       </c>
       <c r="X54" t="n">
-        <v>2851.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>3153.0</v>
+      </c>
+      <c r="Y54" t="n">
+        <v>956.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>1244.0</v>
       </c>
       <c r="B55" t="s">
         <v>395</v>
       </c>
       <c r="C55" t="s">
         <v>40</v>
       </c>
       <c r="D55" t="s">
         <v>259</v>
       </c>
       <c r="E55" t="s">
         <v>279</v>
       </c>
       <c r="F55" t="s">
         <v>280</v>
       </c>
       <c r="G55" t="s">
         <v>44</v>
       </c>
       <c r="H55" t="s">
@@ -10036,51 +10038,51 @@
       <c r="Q55" t="n">
         <v>324.0</v>
       </c>
       <c r="R55" t="s">
         <v>285</v>
       </c>
       <c r="S55" t="n">
         <v>488.0</v>
       </c>
       <c r="T55" t="n">
         <v>430.0</v>
       </c>
       <c r="U55" t="n">
         <v>542.0</v>
       </c>
       <c r="V55" t="n">
         <v>480.0</v>
       </c>
       <c r="W55" t="n">
         <v>416.0</v>
       </c>
       <c r="X55" t="n">
         <v>337.0</v>
       </c>
       <c r="Y55" t="n">
-        <v>72.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>1178.0</v>
       </c>
       <c r="B56" t="s">
         <v>399</v>
       </c>
       <c r="C56" t="s">
         <v>60</v>
       </c>
       <c r="D56" t="s">
         <v>221</v>
       </c>
       <c r="E56" t="s">
         <v>400</v>
       </c>
       <c r="F56" t="s">
         <v>313</v>
       </c>
       <c r="G56" t="s">
         <v>30</v>
       </c>
       <c r="H56" t="s">
@@ -10113,51 +10115,51 @@
       <c r="Q56" t="n">
         <v>170.0</v>
       </c>
       <c r="R56" t="s">
         <v>31</v>
       </c>
       <c r="S56" t="n">
         <v>207.0</v>
       </c>
       <c r="T56" t="n">
         <v>150.52</v>
       </c>
       <c r="U56" t="n">
         <v>153.25</v>
       </c>
       <c r="V56" t="n">
         <v>200.47</v>
       </c>
       <c r="W56" t="n">
         <v>122.67</v>
       </c>
       <c r="X56" t="n">
         <v>155.58</v>
       </c>
       <c r="Y56" t="n">
-        <v>33.83</v>
+        <v>138.3</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>1031.0</v>
       </c>
       <c r="B57" t="s">
         <v>405</v>
       </c>
       <c r="C57" t="s">
         <v>40</v>
       </c>
       <c r="D57" t="s">
         <v>259</v>
       </c>
       <c r="E57" t="s">
         <v>279</v>
       </c>
       <c r="F57" t="s">
         <v>280</v>
       </c>
       <c r="G57" t="s">
         <v>44</v>
       </c>
       <c r="H57" t="s">
@@ -10190,51 +10192,51 @@
       <c r="Q57" t="n">
         <v>10486.0</v>
       </c>
       <c r="R57" t="s">
         <v>285</v>
       </c>
       <c r="S57" t="n">
         <v>7205.0</v>
       </c>
       <c r="T57" t="n">
         <v>8013.0</v>
       </c>
       <c r="U57" t="n">
         <v>8783.0</v>
       </c>
       <c r="V57" t="n">
         <v>10120.0</v>
       </c>
       <c r="W57" t="n">
         <v>11885.0</v>
       </c>
       <c r="X57" t="n">
         <v>10646.0</v>
       </c>
       <c r="Y57" t="n">
-        <v>3376.0</v>
+        <v>5462.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>1654.0</v>
       </c>
       <c r="B58" t="s">
         <v>410</v>
       </c>
       <c r="C58" t="s">
         <v>60</v>
       </c>
       <c r="D58" t="s">
         <v>221</v>
       </c>
       <c r="E58" t="s">
         <v>222</v>
       </c>
       <c r="F58" t="s">
         <v>148</v>
       </c>
       <c r="G58" t="s">
         <v>30</v>
       </c>
       <c r="H58" t="s">
@@ -10651,52 +10653,52 @@
       </c>
       <c r="Q63" t="n">
         <v>19200.0</v>
       </c>
       <c r="R63" t="s">
         <v>31</v>
       </c>
       <c r="S63" t="s">
         <v>31</v>
       </c>
       <c r="T63" t="s">
         <v>31</v>
       </c>
       <c r="U63" t="s">
         <v>31</v>
       </c>
       <c r="V63" t="s">
         <v>31</v>
       </c>
       <c r="W63" t="n">
         <v>10284.0</v>
       </c>
       <c r="X63" t="n">
         <v>15600.0</v>
       </c>
-      <c r="Y63" t="s">
-        <v>31</v>
+      <c r="Y63" t="n">
+        <v>18000.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>1126.0</v>
       </c>
       <c r="B64" t="s">
         <v>443</v>
       </c>
       <c r="C64" t="s">
         <v>211</v>
       </c>
       <c r="D64" t="s">
         <v>323</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
         <v>444</v>
       </c>
       <c r="G64" t="s">
         <v>44</v>
       </c>
       <c r="H64" t="s">
@@ -10729,51 +10731,51 @@
       <c r="Q64" t="n">
         <v>921.0</v>
       </c>
       <c r="R64" t="s">
         <v>449</v>
       </c>
       <c r="S64" t="n">
         <v>629.0</v>
       </c>
       <c r="T64" t="n">
         <v>1052.0</v>
       </c>
       <c r="U64" t="n">
         <v>980.0</v>
       </c>
       <c r="V64" t="n">
         <v>1347.0</v>
       </c>
       <c r="W64" t="n">
         <v>978.0</v>
       </c>
       <c r="X64" t="n">
         <v>930.0</v>
       </c>
       <c r="Y64" t="n">
-        <v>449.0</v>
+        <v>679.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>1751.0</v>
       </c>
       <c r="B65" t="s">
         <v>450</v>
       </c>
       <c r="C65" t="s">
         <v>60</v>
       </c>
       <c r="D65" t="s">
         <v>451</v>
       </c>
       <c r="E65" t="s">
         <v>452</v>
       </c>
       <c r="F65" t="s">
         <v>148</v>
       </c>
       <c r="G65" t="s">
         <v>44</v>
       </c>
       <c r="H65" t="s">
@@ -11421,52 +11423,52 @@
       </c>
       <c r="Q73" t="n">
         <v>69.5</v>
       </c>
       <c r="R73" t="s">
         <v>502</v>
       </c>
       <c r="S73" t="n">
         <v>46.2</v>
       </c>
       <c r="T73" t="n">
         <v>46.6</v>
       </c>
       <c r="U73" t="n">
         <v>51.6</v>
       </c>
       <c r="V73" t="n">
         <v>55.5</v>
       </c>
       <c r="W73" t="n">
         <v>60.1</v>
       </c>
       <c r="X73" t="n">
         <v>65.0</v>
       </c>
-      <c r="Y73" t="s">
-        <v>31</v>
+      <c r="Y73" t="n">
+        <v>71.4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>2148.0</v>
       </c>
       <c r="B74" t="s">
         <v>503</v>
       </c>
       <c r="C74" t="s">
         <v>40</v>
       </c>
       <c r="D74" t="s">
         <v>504</v>
       </c>
       <c r="E74" t="s">
         <v>505</v>
       </c>
       <c r="F74" t="s">
         <v>306</v>
       </c>
       <c r="G74" t="s">
         <v>30</v>
       </c>
       <c r="H74" t="s">
@@ -11576,51 +11578,51 @@
       <c r="Q75" t="n">
         <v>285.0</v>
       </c>
       <c r="R75" t="s">
         <v>31</v>
       </c>
       <c r="S75" t="n">
         <v>295.0</v>
       </c>
       <c r="T75" t="n">
         <v>284.0</v>
       </c>
       <c r="U75" t="n">
         <v>286.0</v>
       </c>
       <c r="V75" t="n">
         <v>295.0</v>
       </c>
       <c r="W75" t="n">
         <v>256.0</v>
       </c>
       <c r="X75" t="n">
         <v>282.0</v>
       </c>
       <c r="Y75" t="n">
-        <v>29.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>1465.0</v>
       </c>
       <c r="B76" t="s">
         <v>514</v>
       </c>
       <c r="C76" t="s">
         <v>60</v>
       </c>
       <c r="D76" t="s">
         <v>126</v>
       </c>
       <c r="E76" t="s">
         <v>384</v>
       </c>
       <c r="F76" t="s">
         <v>385</v>
       </c>
       <c r="G76" t="s">
         <v>128</v>
       </c>
       <c r="H76" t="s">
@@ -11652,52 +11654,52 @@
       </c>
       <c r="Q76" t="n">
         <v>1500.0</v>
       </c>
       <c r="R76" t="s">
         <v>519</v>
       </c>
       <c r="S76" t="n">
         <v>2152.0</v>
       </c>
       <c r="T76" t="n">
         <v>2098.3</v>
       </c>
       <c r="U76" t="n">
         <v>2894.9</v>
       </c>
       <c r="V76" t="n">
         <v>2027.8</v>
       </c>
       <c r="W76" t="n">
         <v>1100.0</v>
       </c>
       <c r="X76" t="n">
         <v>1256.2</v>
       </c>
-      <c r="Y76" t="s">
-        <v>31</v>
+      <c r="Y76" t="n">
+        <v>723.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>2071.0</v>
       </c>
       <c r="B77" t="s">
         <v>520</v>
       </c>
       <c r="C77" t="s">
         <v>145</v>
       </c>
       <c r="D77" t="s">
         <v>521</v>
       </c>
       <c r="E77" t="s">
         <v>136</v>
       </c>
       <c r="F77" t="s">
         <v>522</v>
       </c>
       <c r="G77" t="s">
         <v>128</v>
       </c>
       <c r="H77" t="s">
@@ -11807,51 +11809,51 @@
       <c r="Q78" t="n">
         <v>18261.0</v>
       </c>
       <c r="R78" t="s">
         <v>31</v>
       </c>
       <c r="S78" t="n">
         <v>7270.0</v>
       </c>
       <c r="T78" t="n">
         <v>6481.0</v>
       </c>
       <c r="U78" t="n">
         <v>6633.0</v>
       </c>
       <c r="V78" t="n">
         <v>9557.0</v>
       </c>
       <c r="W78" t="n">
         <v>5822.0</v>
       </c>
       <c r="X78" t="n">
         <v>16323.0</v>
       </c>
       <c r="Y78" t="n">
-        <v>6675.0</v>
+        <v>7822.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>2111.0</v>
       </c>
       <c r="B79" t="s">
         <v>534</v>
       </c>
       <c r="C79" t="s">
         <v>26</v>
       </c>
       <c r="D79" t="s">
         <v>535</v>
       </c>
       <c r="E79" t="s">
         <v>536</v>
       </c>
       <c r="F79" t="s">
         <v>530</v>
       </c>
       <c r="G79" t="s">
         <v>30</v>
       </c>
       <c r="H79" t="s">
@@ -11884,51 +11886,51 @@
       <c r="Q79" t="n">
         <v>22720.0</v>
       </c>
       <c r="R79" t="s">
         <v>31</v>
       </c>
       <c r="S79" t="s">
         <v>31</v>
       </c>
       <c r="T79" t="s">
         <v>31</v>
       </c>
       <c r="U79" t="s">
         <v>31</v>
       </c>
       <c r="V79" t="s">
         <v>31</v>
       </c>
       <c r="W79" t="n">
         <v>7800.0</v>
       </c>
       <c r="X79" t="n">
         <v>22715.0</v>
       </c>
       <c r="Y79" t="n">
-        <v>8854.0</v>
+        <v>10878.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>1947.0</v>
       </c>
       <c r="B80" t="s">
         <v>540</v>
       </c>
       <c r="C80" t="s">
         <v>60</v>
       </c>
       <c r="D80" t="s">
         <v>173</v>
       </c>
       <c r="E80" t="s">
         <v>174</v>
       </c>
       <c r="F80" t="s">
         <v>541</v>
       </c>
       <c r="G80" t="s">
         <v>44</v>
       </c>
       <c r="H80" t="s">
@@ -11961,51 +11963,51 @@
       <c r="Q80" t="n">
         <v>3000.0</v>
       </c>
       <c r="R80" t="s">
         <v>31</v>
       </c>
       <c r="S80" t="n">
         <v>20990.25</v>
       </c>
       <c r="T80" t="n">
         <v>13000.004</v>
       </c>
       <c r="U80" t="n">
         <v>17503.99</v>
       </c>
       <c r="V80" t="n">
         <v>18431.19</v>
       </c>
       <c r="W80" t="n">
         <v>15215.39</v>
       </c>
       <c r="X80" t="n">
         <v>2640.48</v>
       </c>
       <c r="Y80" t="n">
-        <v>1317.66</v>
+        <v>1729.52</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>1331.0</v>
       </c>
       <c r="B81" t="s">
         <v>545</v>
       </c>
       <c r="C81" t="s">
         <v>211</v>
       </c>
       <c r="D81" t="s">
         <v>546</v>
       </c>
       <c r="E81" t="s">
         <v>547</v>
       </c>
       <c r="F81" t="s">
         <v>541</v>
       </c>
       <c r="G81" t="s">
         <v>30</v>
       </c>
       <c r="H81" t="s">
@@ -12038,51 +12040,51 @@
       <c r="Q81" t="n">
         <v>3968.22</v>
       </c>
       <c r="R81" t="s">
         <v>552</v>
       </c>
       <c r="S81" t="n">
         <v>4492.98</v>
       </c>
       <c r="T81" t="n">
         <v>4588.48</v>
       </c>
       <c r="U81" t="n">
         <v>4610.47</v>
       </c>
       <c r="V81" t="n">
         <v>4597.7</v>
       </c>
       <c r="W81" t="n">
         <v>3558.36</v>
       </c>
       <c r="X81" t="n">
         <v>3876.99</v>
       </c>
       <c r="Y81" t="n">
-        <v>1337.96</v>
+        <v>1711.57</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>1596.0</v>
       </c>
       <c r="B82" t="s">
         <v>553</v>
       </c>
       <c r="C82" t="s">
         <v>464</v>
       </c>
       <c r="D82" t="s">
         <v>554</v>
       </c>
       <c r="E82" t="s">
         <v>213</v>
       </c>
       <c r="F82" t="s">
         <v>214</v>
       </c>
       <c r="G82" t="s">
         <v>44</v>
       </c>
       <c r="H82" t="s">
@@ -12192,51 +12194,51 @@
       <c r="Q83" t="n">
         <v>1.3685637E7</v>
       </c>
       <c r="R83" t="s">
         <v>31</v>
       </c>
       <c r="S83" t="n">
         <v>5294002.0</v>
       </c>
       <c r="T83" t="n">
         <v>8134285.0</v>
       </c>
       <c r="U83" t="n">
         <v>1.0850652E7</v>
       </c>
       <c r="V83" t="n">
         <v>1.2170993E7</v>
       </c>
       <c r="W83" t="n">
         <v>1.2245569E7</v>
       </c>
       <c r="X83" t="n">
         <v>1.2790315E7</v>
       </c>
       <c r="Y83" t="n">
-        <v>4142653.0</v>
+        <v>5148979.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>2104.0</v>
       </c>
       <c r="B84" t="s">
         <v>564</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84" t="s">
         <v>205</v>
       </c>
       <c r="E84" t="s">
         <v>565</v>
       </c>
       <c r="F84" t="s">
         <v>566</v>
       </c>
       <c r="G84" t="s">
         <v>128</v>
       </c>
       <c r="H84" t="s">
@@ -12654,51 +12656,51 @@
       <c r="Q89" t="n">
         <v>995.0</v>
       </c>
       <c r="R89" t="s">
         <v>31</v>
       </c>
       <c r="S89" t="s">
         <v>31</v>
       </c>
       <c r="T89" t="s">
         <v>31</v>
       </c>
       <c r="U89" t="s">
         <v>31</v>
       </c>
       <c r="V89" t="s">
         <v>31</v>
       </c>
       <c r="W89" t="s">
         <v>31</v>
       </c>
       <c r="X89" t="n">
         <v>76.66</v>
       </c>
       <c r="Y89" t="n">
-        <v>37.76</v>
+        <v>75.5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>173.0</v>
       </c>
       <c r="B90" t="s">
         <v>601</v>
       </c>
       <c r="C90" t="s">
         <v>26</v>
       </c>
       <c r="D90" t="s">
         <v>51</v>
       </c>
       <c r="E90" t="s">
         <v>52</v>
       </c>
       <c r="F90" t="s">
         <v>272</v>
       </c>
       <c r="G90" t="s">
         <v>44</v>
       </c>
       <c r="H90" t="s">
@@ -12731,51 +12733,51 @@
       <c r="Q90" t="n">
         <v>31.0</v>
       </c>
       <c r="R90" t="s">
         <v>31</v>
       </c>
       <c r="S90" t="n">
         <v>49.0</v>
       </c>
       <c r="T90" t="n">
         <v>61.0</v>
       </c>
       <c r="U90" t="n">
         <v>43.0</v>
       </c>
       <c r="V90" t="n">
         <v>33.0</v>
       </c>
       <c r="W90" t="n">
         <v>48.0</v>
       </c>
       <c r="X90" t="n">
         <v>32.0</v>
       </c>
       <c r="Y90" t="n">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>2145.0</v>
       </c>
       <c r="B91" t="s">
         <v>606</v>
       </c>
       <c r="C91" t="s">
         <v>40</v>
       </c>
       <c r="D91" t="s">
         <v>259</v>
       </c>
       <c r="E91" t="s">
         <v>260</v>
       </c>
       <c r="F91" t="s">
         <v>607</v>
       </c>
       <c r="G91" t="s">
         <v>30</v>
       </c>
       <c r="H91" t="s">
@@ -12808,51 +12810,51 @@
       <c r="Q91" t="n">
         <v>95.0</v>
       </c>
       <c r="R91" t="s">
         <v>31</v>
       </c>
       <c r="S91" t="s">
         <v>31</v>
       </c>
       <c r="T91" t="s">
         <v>31</v>
       </c>
       <c r="U91" t="s">
         <v>31</v>
       </c>
       <c r="V91" t="s">
         <v>31</v>
       </c>
       <c r="W91" t="s">
         <v>31</v>
       </c>
       <c r="X91" t="n">
         <v>80.0</v>
       </c>
       <c r="Y91" t="n">
-        <v>85.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>2146.0</v>
       </c>
       <c r="B92" t="s">
         <v>611</v>
       </c>
       <c r="C92" t="s">
         <v>40</v>
       </c>
       <c r="D92" t="s">
         <v>259</v>
       </c>
       <c r="E92" t="s">
         <v>260</v>
       </c>
       <c r="F92" t="s">
         <v>607</v>
       </c>
       <c r="G92" t="s">
         <v>30</v>
       </c>
       <c r="H92" t="s">
@@ -12885,51 +12887,51 @@
       <c r="Q92" t="n">
         <v>95.0</v>
       </c>
       <c r="R92" t="s">
         <v>31</v>
       </c>
       <c r="S92" t="s">
         <v>31</v>
       </c>
       <c r="T92" t="s">
         <v>31</v>
       </c>
       <c r="U92" t="s">
         <v>31</v>
       </c>
       <c r="V92" t="s">
         <v>31</v>
       </c>
       <c r="W92" t="s">
         <v>31</v>
       </c>
       <c r="X92" t="n">
         <v>80.0</v>
       </c>
       <c r="Y92" t="n">
-        <v>85.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>2073.0</v>
       </c>
       <c r="B93" t="s">
         <v>614</v>
       </c>
       <c r="C93" t="s">
         <v>134</v>
       </c>
       <c r="D93" t="s">
         <v>126</v>
       </c>
       <c r="E93" t="s">
         <v>299</v>
       </c>
       <c r="F93" t="s">
         <v>607</v>
       </c>
       <c r="G93" t="s">
         <v>128</v>
       </c>
       <c r="H93" t="s">
@@ -12961,52 +12963,52 @@
       </c>
       <c r="Q93" t="n">
         <v>13.0</v>
       </c>
       <c r="R93" t="s">
         <v>618</v>
       </c>
       <c r="S93" t="s">
         <v>31</v>
       </c>
       <c r="T93" t="s">
         <v>31</v>
       </c>
       <c r="U93" t="s">
         <v>31</v>
       </c>
       <c r="V93" t="s">
         <v>31</v>
       </c>
       <c r="W93" t="n">
         <v>12.0</v>
       </c>
       <c r="X93" t="n">
         <v>12.0</v>
       </c>
-      <c r="Y93" t="s">
-        <v>31</v>
+      <c r="Y93" t="n">
+        <v>12.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>2049.0</v>
       </c>
       <c r="B94" t="s">
         <v>619</v>
       </c>
       <c r="C94" t="s">
         <v>134</v>
       </c>
       <c r="D94" t="s">
         <v>135</v>
       </c>
       <c r="E94" t="s">
         <v>136</v>
       </c>
       <c r="F94" t="s">
         <v>620</v>
       </c>
       <c r="G94" t="s">
         <v>30</v>
       </c>
       <c r="H94" t="s">
@@ -13038,52 +13040,52 @@
       </c>
       <c r="Q94" t="n">
         <v>5000.0</v>
       </c>
       <c r="R94" t="s">
         <v>143</v>
       </c>
       <c r="S94" t="s">
         <v>31</v>
       </c>
       <c r="T94" t="s">
         <v>31</v>
       </c>
       <c r="U94" t="s">
         <v>31</v>
       </c>
       <c r="V94" t="s">
         <v>31</v>
       </c>
       <c r="W94" t="n">
         <v>3760.0</v>
       </c>
       <c r="X94" t="n">
         <v>4983.0</v>
       </c>
-      <c r="Y94" t="s">
-        <v>31</v>
+      <c r="Y94" t="n">
+        <v>5009.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>1482.0</v>
       </c>
       <c r="B95" t="s">
         <v>625</v>
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95" t="s">
         <v>626</v>
       </c>
       <c r="E95" t="s">
         <v>89</v>
       </c>
       <c r="F95" t="s">
         <v>69</v>
       </c>
       <c r="G95" t="s">
         <v>44</v>
       </c>
       <c r="H95" t="s">
@@ -13116,51 +13118,51 @@
       <c r="Q95" t="n">
         <v>1580.0</v>
       </c>
       <c r="R95" t="s">
         <v>631</v>
       </c>
       <c r="S95" t="n">
         <v>1021.0</v>
       </c>
       <c r="T95" t="n">
         <v>1104.0</v>
       </c>
       <c r="U95" t="n">
         <v>1344.0</v>
       </c>
       <c r="V95" t="n">
         <v>1421.0</v>
       </c>
       <c r="W95" t="n">
         <v>1346.0</v>
       </c>
       <c r="X95" t="n">
         <v>1554.0</v>
       </c>
       <c r="Y95" t="n">
-        <v>261.0</v>
+        <v>625.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>1412.0</v>
       </c>
       <c r="B96" t="s">
         <v>632</v>
       </c>
       <c r="C96" t="s">
         <v>134</v>
       </c>
       <c r="D96" t="s">
         <v>633</v>
       </c>
       <c r="E96" t="s">
         <v>634</v>
       </c>
       <c r="F96" t="s">
         <v>6</v>
       </c>
       <c r="G96" t="s">
         <v>44</v>
       </c>
       <c r="H96" t="s">
@@ -13270,51 +13272,51 @@
       <c r="Q97" t="n">
         <v>500.0</v>
       </c>
       <c r="R97" t="s">
         <v>31</v>
       </c>
       <c r="S97" t="n">
         <v>183.0</v>
       </c>
       <c r="T97" t="n">
         <v>376.0</v>
       </c>
       <c r="U97" t="n">
         <v>453.0</v>
       </c>
       <c r="V97" t="n">
         <v>545.0</v>
       </c>
       <c r="W97" t="n">
         <v>391.0</v>
       </c>
       <c r="X97" t="n">
         <v>517.0</v>
       </c>
       <c r="Y97" t="n">
-        <v>140.0</v>
+        <v>171.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>2106.0</v>
       </c>
       <c r="B98" t="s">
         <v>645</v>
       </c>
       <c r="C98" t="s">
         <v>60</v>
       </c>
       <c r="D98" t="s">
         <v>595</v>
       </c>
       <c r="E98" t="s">
         <v>596</v>
       </c>
       <c r="F98" t="s">
         <v>646</v>
       </c>
       <c r="G98" t="s">
         <v>30</v>
       </c>
       <c r="H98" t="s">
@@ -13347,51 +13349,51 @@
       <c r="Q98" t="n">
         <v>750.0</v>
       </c>
       <c r="R98" t="s">
         <v>31</v>
       </c>
       <c r="S98" t="s">
         <v>31</v>
       </c>
       <c r="T98" t="s">
         <v>31</v>
       </c>
       <c r="U98" t="s">
         <v>31</v>
       </c>
       <c r="V98" t="s">
         <v>31</v>
       </c>
       <c r="W98" t="s">
         <v>31</v>
       </c>
       <c r="X98" t="n">
         <v>589.0</v>
       </c>
       <c r="Y98" t="n">
-        <v>19.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>1942.0</v>
       </c>
       <c r="B99" t="s">
         <v>650</v>
       </c>
       <c r="C99" t="s">
         <v>145</v>
       </c>
       <c r="D99" t="s">
         <v>229</v>
       </c>
       <c r="E99" t="s">
         <v>238</v>
       </c>
       <c r="F99" t="s">
         <v>428</v>
       </c>
       <c r="G99" t="s">
         <v>44</v>
       </c>
       <c r="H99" t="s">
@@ -13501,51 +13503,51 @@
       <c r="Q100" t="n">
         <v>5851.0</v>
       </c>
       <c r="R100" t="s">
         <v>31</v>
       </c>
       <c r="S100" t="n">
         <v>3117.0</v>
       </c>
       <c r="T100" t="n">
         <v>3375.0</v>
       </c>
       <c r="U100" t="n">
         <v>3093.0</v>
       </c>
       <c r="V100" t="n">
         <v>3268.0</v>
       </c>
       <c r="W100" t="n">
         <v>4002.0</v>
       </c>
       <c r="X100" t="n">
         <v>5331.0</v>
       </c>
       <c r="Y100" t="n">
-        <v>2430.0</v>
+        <v>2968.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>855.0</v>
       </c>
       <c r="B101" t="s">
         <v>662</v>
       </c>
       <c r="C101" t="s">
         <v>211</v>
       </c>
       <c r="D101" t="s">
         <v>546</v>
       </c>
       <c r="E101" t="s">
         <v>213</v>
       </c>
       <c r="F101" t="s">
         <v>663</v>
       </c>
       <c r="G101" t="s">
         <v>44</v>
       </c>
       <c r="H101" t="s">
@@ -13577,52 +13579,52 @@
       </c>
       <c r="Q101" t="n">
         <v>28.0</v>
       </c>
       <c r="R101" t="s">
         <v>219</v>
       </c>
       <c r="S101" t="n">
         <v>53.0</v>
       </c>
       <c r="T101" t="n">
         <v>70.0</v>
       </c>
       <c r="U101" t="n">
         <v>34.0</v>
       </c>
       <c r="V101" t="n">
         <v>53.0</v>
       </c>
       <c r="W101" t="n">
         <v>15.0</v>
       </c>
       <c r="X101" t="n">
         <v>24.0</v>
       </c>
-      <c r="Y101" t="n">
-        <v>0.0</v>
+      <c r="Y101" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>10.0</v>
       </c>
       <c r="B102" t="s">
         <v>668</v>
       </c>
       <c r="C102" t="s">
         <v>60</v>
       </c>
       <c r="D102" t="s">
         <v>669</v>
       </c>
       <c r="E102" t="s">
         <v>238</v>
       </c>
       <c r="F102" t="s">
         <v>148</v>
       </c>
       <c r="G102" t="s">
         <v>44</v>
       </c>
       <c r="H102" t="s">
@@ -13809,51 +13811,51 @@
       <c r="Q104" t="n">
         <v>104400.0</v>
       </c>
       <c r="R104" t="s">
         <v>689</v>
       </c>
       <c r="S104" t="n">
         <v>98067.0</v>
       </c>
       <c r="T104" t="n">
         <v>103251.0</v>
       </c>
       <c r="U104" t="n">
         <v>105675.0</v>
       </c>
       <c r="V104" t="n">
         <v>107522.0</v>
       </c>
       <c r="W104" t="n">
         <v>105903.0</v>
       </c>
       <c r="X104" t="n">
         <v>104301.0</v>
       </c>
       <c r="Y104" t="n">
-        <v>103184.0</v>
+        <v>102794.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>2053.0</v>
       </c>
       <c r="B105" t="s">
         <v>690</v>
       </c>
       <c r="C105" t="s">
         <v>26</v>
       </c>
       <c r="D105" t="s">
         <v>88</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
       <c r="F105" t="s">
         <v>69</v>
       </c>
       <c r="G105" t="s">
         <v>44</v>
       </c>
       <c r="H105" t="s">
@@ -13886,51 +13888,51 @@
       <c r="Q105" t="n">
         <v>4115.0</v>
       </c>
       <c r="R105" t="s">
         <v>31</v>
       </c>
       <c r="S105" t="s">
         <v>31</v>
       </c>
       <c r="T105" t="s">
         <v>31</v>
       </c>
       <c r="U105" t="s">
         <v>31</v>
       </c>
       <c r="V105" t="s">
         <v>31</v>
       </c>
       <c r="W105" t="n">
         <v>1390.0</v>
       </c>
       <c r="X105" t="n">
         <v>2573.0</v>
       </c>
       <c r="Y105" t="n">
-        <v>1497.0</v>
+        <v>2101.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>917.0</v>
       </c>
       <c r="B106" t="s">
         <v>695</v>
       </c>
       <c r="C106" t="s">
         <v>26</v>
       </c>
       <c r="D106" t="s">
         <v>535</v>
       </c>
       <c r="E106" t="s">
         <v>536</v>
       </c>
       <c r="F106" t="s">
         <v>696</v>
       </c>
       <c r="G106" t="s">
         <v>30</v>
       </c>
       <c r="H106" t="s">
@@ -13963,51 +13965,51 @@
       <c r="Q106" t="n">
         <v>61200.0</v>
       </c>
       <c r="R106" t="s">
         <v>31</v>
       </c>
       <c r="S106" t="n">
         <v>53024.0</v>
       </c>
       <c r="T106" t="n">
         <v>62712.0</v>
       </c>
       <c r="U106" t="n">
         <v>62236.0</v>
       </c>
       <c r="V106" t="n">
         <v>65063.0</v>
       </c>
       <c r="W106" t="n">
         <v>64337.0</v>
       </c>
       <c r="X106" t="n">
         <v>59767.0</v>
       </c>
       <c r="Y106" t="n">
-        <v>27795.0</v>
+        <v>33763.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>1411.0</v>
       </c>
       <c r="B107" t="s">
         <v>701</v>
       </c>
       <c r="C107" t="s">
         <v>26</v>
       </c>
       <c r="D107" t="s">
         <v>535</v>
       </c>
       <c r="E107" t="s">
         <v>536</v>
       </c>
       <c r="F107" t="s">
         <v>696</v>
       </c>
       <c r="G107" t="s">
         <v>30</v>
       </c>
       <c r="H107" t="s">
@@ -14040,51 +14042,51 @@
       <c r="Q107" t="n">
         <v>26700.0</v>
       </c>
       <c r="R107" t="s">
         <v>31</v>
       </c>
       <c r="S107" t="n">
         <v>24830.0</v>
       </c>
       <c r="T107" t="n">
         <v>27319.0</v>
       </c>
       <c r="U107" t="n">
         <v>23411.0</v>
       </c>
       <c r="V107" t="n">
         <v>23122.0</v>
       </c>
       <c r="W107" t="n">
         <v>17849.0</v>
       </c>
       <c r="X107" t="n">
         <v>26678.0</v>
       </c>
       <c r="Y107" t="n">
-        <v>11825.0</v>
+        <v>14236.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>1760.0</v>
       </c>
       <c r="B108" t="s">
         <v>706</v>
       </c>
       <c r="C108" t="s">
         <v>60</v>
       </c>
       <c r="D108" t="s">
         <v>221</v>
       </c>
       <c r="E108" t="s">
         <v>400</v>
       </c>
       <c r="F108" t="s">
         <v>69</v>
       </c>
       <c r="G108" t="s">
         <v>44</v>
       </c>
       <c r="H108" t="s">
@@ -14117,51 +14119,51 @@
       <c r="Q108" t="n">
         <v>175000.0</v>
       </c>
       <c r="R108" t="s">
         <v>31</v>
       </c>
       <c r="S108" t="n">
         <v>78549.0</v>
       </c>
       <c r="T108" t="n">
         <v>143043.0</v>
       </c>
       <c r="U108" t="n">
         <v>162171.0</v>
       </c>
       <c r="V108" t="n">
         <v>155832.0</v>
       </c>
       <c r="W108" t="n">
         <v>107536.0</v>
       </c>
       <c r="X108" t="n">
         <v>173140.0</v>
       </c>
       <c r="Y108" t="n">
-        <v>33649.0</v>
+        <v>55146.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>2143.0</v>
       </c>
       <c r="B109" t="s">
         <v>710</v>
       </c>
       <c r="C109" t="s">
         <v>60</v>
       </c>
       <c r="D109" t="s">
         <v>676</v>
       </c>
       <c r="E109" t="s">
         <v>711</v>
       </c>
       <c r="F109" t="s">
         <v>69</v>
       </c>
       <c r="G109" t="s">
         <v>30</v>
       </c>
       <c r="H109" t="s">
@@ -14194,51 +14196,51 @@
       <c r="Q109" t="n">
         <v>25000.0</v>
       </c>
       <c r="R109" t="s">
         <v>31</v>
       </c>
       <c r="S109" t="n">
         <v>23544.0</v>
       </c>
       <c r="T109" t="n">
         <v>34804.0</v>
       </c>
       <c r="U109" t="n">
         <v>29427.0</v>
       </c>
       <c r="V109" t="n">
         <v>19975.0</v>
       </c>
       <c r="W109" t="n">
         <v>14190.0</v>
       </c>
       <c r="X109" t="n">
         <v>24031.0</v>
       </c>
       <c r="Y109" t="n">
-        <v>4853.0</v>
+        <v>13789.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>1265.0</v>
       </c>
       <c r="B110" t="s">
         <v>715</v>
       </c>
       <c r="C110" t="s">
         <v>40</v>
       </c>
       <c r="D110" t="s">
         <v>41</v>
       </c>
       <c r="E110" t="s">
         <v>42</v>
       </c>
       <c r="F110" t="s">
         <v>69</v>
       </c>
       <c r="G110" t="s">
         <v>30</v>
       </c>
       <c r="H110" t="s">
@@ -14271,51 +14273,51 @@
       <c r="Q110" t="n">
         <v>239000.0</v>
       </c>
       <c r="R110" t="s">
         <v>719</v>
       </c>
       <c r="S110" t="n">
         <v>29455.0</v>
       </c>
       <c r="T110" t="n">
         <v>25258.0</v>
       </c>
       <c r="U110" t="n">
         <v>22186.0</v>
       </c>
       <c r="V110" t="n">
         <v>22750.0</v>
       </c>
       <c r="W110" t="n">
         <v>156000.0</v>
       </c>
       <c r="X110" t="n">
         <v>235960.0</v>
       </c>
       <c r="Y110" t="n">
-        <v>28765.0</v>
+        <v>50837.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>2050.0</v>
       </c>
       <c r="B111" t="s">
         <v>720</v>
       </c>
       <c r="C111" t="s">
         <v>26</v>
       </c>
       <c r="D111" t="s">
         <v>88</v>
       </c>
       <c r="E111" t="s">
         <v>89</v>
       </c>
       <c r="F111" t="s">
         <v>69</v>
       </c>
       <c r="G111" t="s">
         <v>44</v>
       </c>
       <c r="H111" t="s">
@@ -14348,51 +14350,51 @@
       <c r="Q111" t="n">
         <v>17500.0</v>
       </c>
       <c r="R111" t="s">
         <v>31</v>
       </c>
       <c r="S111" t="s">
         <v>31</v>
       </c>
       <c r="T111" t="s">
         <v>31</v>
       </c>
       <c r="U111" t="s">
         <v>31</v>
       </c>
       <c r="V111" t="s">
         <v>31</v>
       </c>
       <c r="W111" t="n">
         <v>11735.0</v>
       </c>
       <c r="X111" t="n">
         <v>17081.0</v>
       </c>
       <c r="Y111" t="n">
-        <v>5260.0</v>
+        <v>9900.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>1640.0</v>
       </c>
       <c r="B112" t="s">
         <v>725</v>
       </c>
       <c r="C112" t="s">
         <v>60</v>
       </c>
       <c r="D112" t="s">
         <v>251</v>
       </c>
       <c r="E112" t="s">
         <v>529</v>
       </c>
       <c r="F112" t="s">
         <v>69</v>
       </c>
       <c r="G112" t="s">
         <v>44</v>
       </c>
       <c r="H112" t="s">
@@ -14425,51 +14427,51 @@
       <c r="Q112" t="n">
         <v>10700.0</v>
       </c>
       <c r="R112" t="s">
         <v>31</v>
       </c>
       <c r="S112" t="n">
         <v>8548.0</v>
       </c>
       <c r="T112" t="n">
         <v>2164.0</v>
       </c>
       <c r="U112" t="n">
         <v>2947.0</v>
       </c>
       <c r="V112" t="n">
         <v>2926.0</v>
       </c>
       <c r="W112" t="n">
         <v>3585.0</v>
       </c>
       <c r="X112" t="n">
         <v>10609.0</v>
       </c>
       <c r="Y112" t="n">
-        <v>1801.0</v>
+        <v>2133.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>2109.0</v>
       </c>
       <c r="B113" t="s">
         <v>729</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113" t="s">
         <v>730</v>
       </c>
       <c r="E113" t="s">
         <v>731</v>
       </c>
       <c r="F113" t="s">
         <v>69</v>
       </c>
       <c r="G113" t="s">
         <v>30</v>
       </c>
       <c r="H113" t="s">
@@ -14502,51 +14504,51 @@
       <c r="Q113" t="n">
         <v>1328.0</v>
       </c>
       <c r="R113" t="s">
         <v>31</v>
       </c>
       <c r="S113" t="s">
         <v>31</v>
       </c>
       <c r="T113" t="s">
         <v>31</v>
       </c>
       <c r="U113" t="s">
         <v>31</v>
       </c>
       <c r="V113" t="s">
         <v>31</v>
       </c>
       <c r="W113" t="n">
         <v>1209.0</v>
       </c>
       <c r="X113" t="n">
         <v>1327.0</v>
       </c>
       <c r="Y113" t="n">
-        <v>410.0</v>
+        <v>641.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>2051.0</v>
       </c>
       <c r="B114" t="s">
         <v>735</v>
       </c>
       <c r="C114" t="s">
         <v>464</v>
       </c>
       <c r="D114" t="s">
         <v>736</v>
       </c>
       <c r="E114" t="s">
         <v>89</v>
       </c>
       <c r="F114" t="s">
         <v>69</v>
       </c>
       <c r="G114" t="s">
         <v>44</v>
       </c>
       <c r="H114" t="s">
@@ -14656,51 +14658,51 @@
       <c r="Q115" t="n">
         <v>26900.0</v>
       </c>
       <c r="R115" t="s">
         <v>31</v>
       </c>
       <c r="S115" t="n">
         <v>15631.0</v>
       </c>
       <c r="T115" t="n">
         <v>21133.0</v>
       </c>
       <c r="U115" t="n">
         <v>22984.0</v>
       </c>
       <c r="V115" t="n">
         <v>25312.0</v>
       </c>
       <c r="W115" t="n">
         <v>25653.0</v>
       </c>
       <c r="X115" t="n">
         <v>25709.0</v>
       </c>
       <c r="Y115" t="n">
-        <v>11453.0</v>
+        <v>13687.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>2060.0</v>
       </c>
       <c r="B116" t="s">
         <v>744</v>
       </c>
       <c r="C116" t="s">
         <v>464</v>
       </c>
       <c r="D116" t="s">
         <v>736</v>
       </c>
       <c r="E116" t="s">
         <v>279</v>
       </c>
       <c r="F116" t="s">
         <v>69</v>
       </c>
       <c r="G116" t="s">
         <v>128</v>
       </c>
       <c r="H116" t="s">
@@ -14733,51 +14735,51 @@
       <c r="Q116" t="n">
         <v>117.0</v>
       </c>
       <c r="R116" t="s">
         <v>31</v>
       </c>
       <c r="S116" t="n">
         <v>239.0</v>
       </c>
       <c r="T116" t="n">
         <v>269.0</v>
       </c>
       <c r="U116" t="n">
         <v>229.0</v>
       </c>
       <c r="V116" t="n">
         <v>242.0</v>
       </c>
       <c r="W116" t="n">
         <v>198.0</v>
       </c>
       <c r="X116" t="n">
         <v>116.0</v>
       </c>
       <c r="Y116" t="n">
-        <v>46.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>1642.0</v>
       </c>
       <c r="B117" t="s">
         <v>749</v>
       </c>
       <c r="C117" t="s">
         <v>26</v>
       </c>
       <c r="D117" t="s">
         <v>88</v>
       </c>
       <c r="E117" t="s">
         <v>750</v>
       </c>
       <c r="F117" t="s">
         <v>69</v>
       </c>
       <c r="G117" t="s">
         <v>44</v>
       </c>
       <c r="H117" t="s">
@@ -14887,51 +14889,51 @@
       <c r="Q118" t="n">
         <v>3.34167139E8</v>
       </c>
       <c r="R118" t="s">
         <v>761</v>
       </c>
       <c r="S118" t="n">
         <v>1.07329615E8</v>
       </c>
       <c r="T118" t="n">
         <v>1.5666888E8</v>
       </c>
       <c r="U118" t="n">
         <v>2.53969288E8</v>
       </c>
       <c r="V118" t="n">
         <v>3.22788868E8</v>
       </c>
       <c r="W118" t="n">
         <v>3.34893862E8</v>
       </c>
       <c r="X118" t="n">
         <v>3.30858554E8</v>
       </c>
       <c r="Y118" t="n">
-        <v>7.8553696E7</v>
+        <v>1.05364847E8</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>2152.0</v>
       </c>
       <c r="B119" t="s">
         <v>762</v>
       </c>
       <c r="C119" t="s">
         <v>26</v>
       </c>
       <c r="D119" t="s">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>28</v>
       </c>
       <c r="F119" t="s">
         <v>69</v>
       </c>
       <c r="G119" t="s">
         <v>30</v>
       </c>
       <c r="H119" t="s">
@@ -14964,51 +14966,51 @@
       <c r="Q119" t="n">
         <v>2480648.0</v>
       </c>
       <c r="R119" t="s">
         <v>31</v>
       </c>
       <c r="S119" t="s">
         <v>31</v>
       </c>
       <c r="T119" t="s">
         <v>31</v>
       </c>
       <c r="U119" t="s">
         <v>31</v>
       </c>
       <c r="V119" t="n">
         <v>1360000.0</v>
       </c>
       <c r="W119" t="n">
         <v>1360972.0</v>
       </c>
       <c r="X119" t="n">
         <v>3907247.0</v>
       </c>
       <c r="Y119" t="n">
-        <v>1596576.0</v>
+        <v>1673797.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>2133.0</v>
       </c>
       <c r="B120" t="s">
         <v>766</v>
       </c>
       <c r="C120" t="s">
         <v>40</v>
       </c>
       <c r="D120" t="s">
         <v>657</v>
       </c>
       <c r="E120" t="s">
         <v>279</v>
       </c>
       <c r="F120" t="s">
         <v>69</v>
       </c>
       <c r="G120" t="s">
         <v>30</v>
       </c>
       <c r="H120" t="s">
@@ -15041,51 +15043,51 @@
       <c r="Q120" t="n">
         <v>9465.0</v>
       </c>
       <c r="R120" t="s">
         <v>31</v>
       </c>
       <c r="S120" t="n">
         <v>4172.0</v>
       </c>
       <c r="T120" t="n">
         <v>5060.0</v>
       </c>
       <c r="U120" t="n">
         <v>6659.0</v>
       </c>
       <c r="V120" t="n">
         <v>6946.0</v>
       </c>
       <c r="W120" t="n">
         <v>7627.0</v>
       </c>
       <c r="X120" t="n">
         <v>9289.0</v>
       </c>
       <c r="Y120" t="n">
-        <v>3985.0</v>
+        <v>4815.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>1105.0</v>
       </c>
       <c r="B121" t="s">
         <v>769</v>
       </c>
       <c r="C121" t="s">
         <v>26</v>
       </c>
       <c r="D121" t="s">
         <v>103</v>
       </c>
       <c r="E121" t="s">
         <v>104</v>
       </c>
       <c r="F121" t="s">
         <v>69</v>
       </c>
       <c r="G121" t="s">
         <v>44</v>
       </c>
       <c r="H121" t="s">
@@ -15118,51 +15120,51 @@
       <c r="Q121" t="n">
         <v>712966.0</v>
       </c>
       <c r="R121" t="s">
         <v>109</v>
       </c>
       <c r="S121" t="n">
         <v>255808.0</v>
       </c>
       <c r="T121" t="n">
         <v>275337.0</v>
       </c>
       <c r="U121" t="n">
         <v>473594.0</v>
       </c>
       <c r="V121" t="n">
         <v>572336.0</v>
       </c>
       <c r="W121" t="n">
         <v>673678.0</v>
       </c>
       <c r="X121" t="n">
         <v>698986.0</v>
       </c>
       <c r="Y121" t="n">
-        <v>116469.0</v>
+        <v>224952.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>1785.0</v>
       </c>
       <c r="B122" t="s">
         <v>772</v>
       </c>
       <c r="C122" t="s">
         <v>60</v>
       </c>
       <c r="D122" t="s">
         <v>126</v>
       </c>
       <c r="E122" t="s">
         <v>62</v>
       </c>
       <c r="F122" t="s">
         <v>313</v>
       </c>
       <c r="G122" t="s">
         <v>128</v>
       </c>
       <c r="H122" t="s">
@@ -15272,2938 +15274,2938 @@
       <c r="Q123" t="n">
         <v>996.0</v>
       </c>
       <c r="R123" t="s">
         <v>783</v>
       </c>
       <c r="S123" t="n">
         <v>527.0</v>
       </c>
       <c r="T123" t="n">
         <v>979.0</v>
       </c>
       <c r="U123" t="n">
         <v>842.0</v>
       </c>
       <c r="V123" t="n">
         <v>730.0</v>
       </c>
       <c r="W123" t="n">
         <v>418.0</v>
       </c>
       <c r="X123" t="n">
         <v>996.0</v>
       </c>
       <c r="Y123" t="n">
-        <v>272.0</v>
+        <v>447.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>2072.0</v>
       </c>
       <c r="B124" t="s">
         <v>784</v>
       </c>
       <c r="C124" t="s">
         <v>145</v>
       </c>
       <c r="D124" t="s">
         <v>521</v>
       </c>
       <c r="E124" t="s">
         <v>136</v>
       </c>
       <c r="F124" t="s">
         <v>148</v>
       </c>
       <c r="G124" t="s">
         <v>128</v>
       </c>
       <c r="H124" t="s">
         <v>31</v>
       </c>
       <c r="I124" t="s">
         <v>32</v>
       </c>
       <c r="J124" t="s">
         <v>166</v>
       </c>
       <c r="K124" t="s">
         <v>785</v>
       </c>
       <c r="L124" t="s">
-        <v>31</v>
+        <v>786</v>
       </c>
       <c r="M124" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="N124" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="O124" t="s">
         <v>142</v>
       </c>
       <c r="P124" t="s">
         <v>31</v>
       </c>
       <c r="Q124" t="n">
         <v>5.2</v>
       </c>
       <c r="R124" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="S124" t="s">
         <v>31</v>
       </c>
       <c r="T124" t="n">
         <v>4.6</v>
       </c>
       <c r="U124" t="s">
         <v>31</v>
       </c>
       <c r="V124" t="n">
         <v>5.2</v>
       </c>
       <c r="W124" t="s">
         <v>31</v>
       </c>
       <c r="X124" t="n">
         <v>3.6</v>
       </c>
-      <c r="Y124" t="s">
-        <v>31</v>
+      <c r="Y124" t="n">
+        <v>3.6</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>760.0</v>
       </c>
       <c r="B125" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C125" t="s">
         <v>134</v>
       </c>
       <c r="D125" t="s">
         <v>633</v>
       </c>
       <c r="E125" t="s">
         <v>634</v>
       </c>
       <c r="F125" t="s">
         <v>148</v>
       </c>
       <c r="G125" t="s">
         <v>44</v>
       </c>
       <c r="H125" t="s">
         <v>31</v>
       </c>
       <c r="I125" t="s">
         <v>32</v>
       </c>
       <c r="J125" t="s">
         <v>33</v>
       </c>
       <c r="K125" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="L125" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="M125" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="N125" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="O125" t="s">
         <v>67</v>
       </c>
       <c r="P125" t="s">
         <v>31</v>
       </c>
       <c r="Q125" t="n">
         <v>70.7</v>
       </c>
       <c r="R125" t="s">
         <v>639</v>
       </c>
       <c r="S125" t="n">
         <v>65.44</v>
       </c>
       <c r="T125" t="n">
         <v>68.54</v>
       </c>
       <c r="U125" t="n">
         <v>66.0</v>
       </c>
       <c r="V125" t="n">
         <v>66.53</v>
       </c>
       <c r="W125" t="n">
         <v>61.06</v>
       </c>
       <c r="X125" t="n">
         <v>69.82</v>
       </c>
       <c r="Y125" t="n">
-        <v>45.75</v>
+        <v>51.3</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>1291.0</v>
       </c>
       <c r="B126" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C126" t="s">
         <v>26</v>
       </c>
       <c r="D126" t="s">
         <v>79</v>
       </c>
       <c r="E126" t="s">
         <v>80</v>
       </c>
       <c r="F126" t="s">
         <v>148</v>
       </c>
       <c r="G126" t="s">
         <v>44</v>
       </c>
       <c r="H126" t="s">
         <v>31</v>
       </c>
       <c r="I126" t="s">
         <v>149</v>
       </c>
       <c r="J126" t="s">
         <v>82</v>
       </c>
       <c r="K126" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L126" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="M126" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="N126" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="O126" t="s">
         <v>38</v>
       </c>
       <c r="P126" t="s">
         <v>31</v>
       </c>
       <c r="Q126" t="n">
         <v>11.78</v>
       </c>
       <c r="R126" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S126" t="n">
         <v>1.53</v>
       </c>
       <c r="T126" t="n">
         <v>1.05</v>
       </c>
       <c r="U126" t="n">
         <v>0.0</v>
       </c>
       <c r="V126" t="n">
         <v>12.79</v>
       </c>
       <c r="W126" t="n">
         <v>12.67</v>
       </c>
       <c r="X126" t="n">
         <v>11.81</v>
       </c>
       <c r="Y126" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>1282.0</v>
       </c>
       <c r="B127" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C127" t="s">
         <v>26</v>
       </c>
       <c r="D127" t="s">
         <v>79</v>
       </c>
       <c r="E127" t="s">
         <v>80</v>
       </c>
       <c r="F127" t="s">
         <v>148</v>
       </c>
       <c r="G127" t="s">
         <v>44</v>
       </c>
       <c r="H127" t="s">
         <v>31</v>
       </c>
       <c r="I127" t="s">
         <v>149</v>
       </c>
       <c r="J127" t="s">
         <v>82</v>
       </c>
       <c r="K127" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L127" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M127" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N127" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="O127" t="s">
         <v>38</v>
       </c>
       <c r="P127" t="s">
         <v>31</v>
       </c>
       <c r="Q127" t="n">
         <v>0.18</v>
       </c>
       <c r="R127" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S127" t="n">
         <v>0.22</v>
       </c>
       <c r="T127" t="n">
         <v>-0.43</v>
       </c>
       <c r="U127" t="n">
         <v>1.24</v>
       </c>
       <c r="V127" t="n">
         <v>0.53</v>
       </c>
       <c r="W127" t="n">
         <v>0.58</v>
       </c>
       <c r="X127" t="n">
         <v>0.27</v>
       </c>
       <c r="Y127" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>1287.0</v>
       </c>
       <c r="B128" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C128" t="s">
         <v>26</v>
       </c>
       <c r="D128" t="s">
         <v>79</v>
       </c>
       <c r="E128" t="s">
         <v>80</v>
       </c>
       <c r="F128" t="s">
         <v>148</v>
       </c>
       <c r="G128" t="s">
         <v>44</v>
       </c>
       <c r="H128" t="s">
         <v>31</v>
       </c>
       <c r="I128" t="s">
         <v>149</v>
       </c>
       <c r="J128" t="s">
         <v>82</v>
       </c>
       <c r="K128" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L128" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="M128" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="N128" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="O128" t="s">
         <v>38</v>
       </c>
       <c r="P128" t="s">
         <v>31</v>
       </c>
       <c r="Q128" t="n">
         <v>3.67</v>
       </c>
       <c r="R128" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S128" t="n">
         <v>2.79</v>
       </c>
       <c r="T128" t="n">
         <v>2.13</v>
       </c>
       <c r="U128" t="n">
         <v>4.74</v>
       </c>
       <c r="V128" t="n">
         <v>4.62</v>
       </c>
       <c r="W128" t="n">
         <v>4.18</v>
       </c>
       <c r="X128" t="n">
         <v>3.95</v>
       </c>
       <c r="Y128" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>1297.0</v>
       </c>
       <c r="B129" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C129" t="s">
         <v>60</v>
       </c>
       <c r="D129" t="s">
         <v>573</v>
       </c>
       <c r="E129" t="s">
         <v>222</v>
       </c>
       <c r="F129" t="s">
         <v>148</v>
       </c>
       <c r="G129" t="s">
         <v>30</v>
       </c>
       <c r="H129" t="s">
         <v>31</v>
       </c>
       <c r="I129" t="s">
         <v>149</v>
       </c>
       <c r="J129" t="s">
         <v>82</v>
       </c>
       <c r="K129" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L129" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="M129" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="N129" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="O129" t="s">
         <v>38</v>
       </c>
       <c r="P129" t="s">
         <v>31</v>
       </c>
       <c r="Q129" t="n">
         <v>-4.46</v>
       </c>
       <c r="R129" t="s">
         <v>31</v>
       </c>
       <c r="S129" t="n">
         <v>-1.62</v>
       </c>
       <c r="T129" t="n">
         <v>3.22</v>
       </c>
       <c r="U129" t="n">
         <v>-0.23</v>
       </c>
       <c r="V129" t="n">
         <v>-4.47</v>
       </c>
       <c r="W129" t="n">
         <v>-4.46</v>
       </c>
       <c r="X129" t="n">
         <v>-4.44</v>
       </c>
       <c r="Y129" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>1290.0</v>
       </c>
       <c r="B130" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C130" t="s">
         <v>26</v>
       </c>
       <c r="D130" t="s">
         <v>79</v>
       </c>
       <c r="E130" t="s">
         <v>80</v>
       </c>
       <c r="F130" t="s">
         <v>148</v>
       </c>
       <c r="G130" t="s">
         <v>44</v>
       </c>
       <c r="H130" t="s">
         <v>31</v>
       </c>
       <c r="I130" t="s">
         <v>32</v>
       </c>
       <c r="J130" t="s">
         <v>82</v>
       </c>
       <c r="K130" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L130" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M130" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N130" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="O130" t="s">
         <v>38</v>
       </c>
       <c r="P130" t="s">
         <v>31</v>
       </c>
       <c r="Q130" t="n">
         <v>106.91</v>
       </c>
       <c r="R130" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S130" t="n">
         <v>73.47</v>
       </c>
       <c r="T130" t="n">
         <v>67.76</v>
       </c>
       <c r="U130" t="n">
         <v>92.1</v>
       </c>
       <c r="V130" t="n">
         <v>105.55</v>
       </c>
       <c r="W130" t="n">
         <v>105.11</v>
       </c>
       <c r="X130" t="n">
         <v>106.68</v>
       </c>
       <c r="Y130" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>1286.0</v>
       </c>
       <c r="B131" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C131" t="s">
         <v>26</v>
       </c>
       <c r="D131" t="s">
         <v>79</v>
       </c>
       <c r="E131" t="s">
         <v>80</v>
       </c>
       <c r="F131" t="s">
         <v>148</v>
       </c>
       <c r="G131" t="s">
         <v>44</v>
       </c>
       <c r="H131" t="s">
         <v>31</v>
       </c>
       <c r="I131" t="s">
         <v>32</v>
       </c>
       <c r="J131" t="s">
         <v>82</v>
       </c>
       <c r="K131" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L131" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="M131" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N131" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="O131" t="s">
         <v>38</v>
       </c>
       <c r="P131" t="s">
         <v>31</v>
       </c>
       <c r="Q131" t="n">
         <v>95.73</v>
       </c>
       <c r="R131" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S131" t="n">
         <v>95.15</v>
       </c>
       <c r="T131" t="n">
         <v>93.69</v>
       </c>
       <c r="U131" t="n">
         <v>95.78</v>
       </c>
       <c r="V131" t="n">
         <v>94.81</v>
       </c>
       <c r="W131" t="n">
         <v>95.1</v>
       </c>
       <c r="X131" t="n">
         <v>95.57</v>
       </c>
       <c r="Y131" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>1296.0</v>
       </c>
       <c r="B132" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C132" t="s">
         <v>60</v>
       </c>
       <c r="D132" t="s">
         <v>573</v>
       </c>
       <c r="E132" t="s">
         <v>222</v>
       </c>
       <c r="F132" t="s">
         <v>148</v>
       </c>
       <c r="G132" t="s">
         <v>30</v>
       </c>
       <c r="H132" t="s">
         <v>31</v>
       </c>
       <c r="I132" t="s">
         <v>32</v>
       </c>
       <c r="J132" t="s">
         <v>82</v>
       </c>
       <c r="K132" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L132" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="M132" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="N132" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="O132" t="s">
         <v>38</v>
       </c>
       <c r="P132" t="s">
         <v>31</v>
       </c>
       <c r="Q132" t="n">
         <v>64.35</v>
       </c>
       <c r="R132" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="S132" t="n">
         <v>51.5</v>
       </c>
       <c r="T132" t="n">
         <v>49.22</v>
       </c>
       <c r="U132" t="n">
         <v>58.21</v>
       </c>
       <c r="V132" t="n">
         <v>48.66</v>
       </c>
       <c r="W132" t="n">
         <v>50.41</v>
       </c>
       <c r="X132" t="n">
         <v>64.3</v>
       </c>
       <c r="Y132" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>2113.0</v>
       </c>
       <c r="B133" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C133" t="s">
         <v>134</v>
       </c>
       <c r="D133" t="s">
         <v>164</v>
       </c>
       <c r="E133" t="s">
         <v>165</v>
       </c>
       <c r="F133" t="s">
         <v>148</v>
       </c>
       <c r="G133" t="s">
         <v>30</v>
       </c>
       <c r="H133" t="s">
         <v>31</v>
       </c>
       <c r="I133" t="s">
         <v>32</v>
       </c>
       <c r="J133" t="s">
         <v>129</v>
       </c>
       <c r="K133" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="L133" t="s">
         <v>31</v>
       </c>
       <c r="M133" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="N133" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="O133" t="s">
         <v>142</v>
       </c>
       <c r="P133" t="s">
         <v>31</v>
       </c>
       <c r="Q133" t="n">
         <v>100.0</v>
       </c>
       <c r="R133" t="s">
         <v>31</v>
       </c>
       <c r="S133" t="s">
         <v>31</v>
       </c>
       <c r="T133" t="s">
         <v>31</v>
       </c>
       <c r="U133" t="s">
         <v>31</v>
       </c>
       <c r="V133" t="s">
         <v>31</v>
       </c>
       <c r="W133" t="n">
         <v>100.0</v>
       </c>
       <c r="X133" t="n">
         <v>100.0</v>
       </c>
       <c r="Y133" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>717.0</v>
       </c>
       <c r="B134" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C134" t="s">
         <v>134</v>
       </c>
       <c r="D134" t="s">
         <v>298</v>
       </c>
       <c r="E134" t="s">
         <v>299</v>
       </c>
       <c r="F134" t="s">
         <v>148</v>
       </c>
       <c r="G134" t="s">
         <v>44</v>
       </c>
       <c r="H134" t="s">
         <v>31</v>
       </c>
       <c r="I134" t="s">
         <v>32</v>
       </c>
       <c r="J134" t="s">
         <v>33</v>
       </c>
       <c r="K134" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="L134" t="s">
         <v>31</v>
       </c>
       <c r="M134" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="N134" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="O134" t="s">
         <v>142</v>
       </c>
       <c r="P134" t="s">
         <v>31</v>
       </c>
       <c r="Q134" t="n">
         <v>95.0</v>
       </c>
       <c r="R134" t="s">
         <v>304</v>
       </c>
       <c r="S134" t="n">
         <v>98.0</v>
       </c>
       <c r="T134" t="n">
         <v>97.3</v>
       </c>
       <c r="U134" t="n">
         <v>97.12</v>
       </c>
       <c r="V134" t="n">
         <v>99.0</v>
       </c>
       <c r="W134" t="n">
         <v>98.08</v>
       </c>
       <c r="X134" t="n">
         <v>90.83</v>
       </c>
       <c r="Y134" t="n">
-        <v>98.1</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>160.0</v>
       </c>
       <c r="B135" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135" t="s">
         <v>126</v>
       </c>
       <c r="E135" t="s">
         <v>213</v>
       </c>
       <c r="F135" t="s">
         <v>148</v>
       </c>
       <c r="G135" t="s">
         <v>128</v>
       </c>
       <c r="H135" t="s">
         <v>31</v>
       </c>
       <c r="I135" t="s">
         <v>32</v>
       </c>
       <c r="J135" t="s">
         <v>33</v>
       </c>
       <c r="K135" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="L135" t="s">
         <v>31</v>
       </c>
       <c r="M135" t="s">
         <v>557</v>
       </c>
       <c r="N135" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="O135" t="s">
         <v>218</v>
       </c>
       <c r="P135" t="s">
         <v>31</v>
       </c>
       <c r="Q135" t="n">
         <v>71.34</v>
       </c>
       <c r="R135" t="s">
         <v>559</v>
       </c>
       <c r="S135" t="n">
         <v>64.4</v>
       </c>
       <c r="T135" t="n">
         <v>69.4</v>
       </c>
       <c r="U135" t="n">
         <v>70.5</v>
       </c>
       <c r="V135" t="n">
         <v>70.73</v>
       </c>
       <c r="W135" t="n">
         <v>70.36</v>
       </c>
       <c r="X135" t="n">
         <v>71.34</v>
       </c>
       <c r="Y135" t="n">
         <v>71.56</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>1502.0</v>
       </c>
       <c r="B136" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C136" t="s">
         <v>26</v>
       </c>
       <c r="D136" t="s">
         <v>79</v>
       </c>
       <c r="E136" t="s">
         <v>238</v>
       </c>
       <c r="F136" t="s">
         <v>148</v>
       </c>
       <c r="G136" t="s">
         <v>44</v>
       </c>
       <c r="H136" t="s">
         <v>31</v>
       </c>
       <c r="I136" t="s">
         <v>32</v>
       </c>
       <c r="J136" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="K136" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="L136" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="M136" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="N136" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="O136" t="s">
         <v>38</v>
       </c>
       <c r="P136" t="s">
         <v>31</v>
       </c>
       <c r="Q136" t="n">
         <v>96.35</v>
       </c>
       <c r="R136" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="S136" t="n">
         <v>96.33</v>
       </c>
       <c r="T136" t="s">
         <v>31</v>
       </c>
       <c r="U136" t="s">
         <v>31</v>
       </c>
       <c r="V136" t="s">
         <v>31</v>
       </c>
       <c r="W136" t="s">
         <v>31</v>
       </c>
       <c r="X136" t="s">
         <v>31</v>
       </c>
       <c r="Y136" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>1724.0</v>
       </c>
       <c r="B137" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C137" t="s">
         <v>26</v>
       </c>
       <c r="D137" t="s">
         <v>79</v>
       </c>
       <c r="E137" t="s">
         <v>80</v>
       </c>
       <c r="F137" t="s">
         <v>148</v>
       </c>
       <c r="G137" t="s">
         <v>44</v>
       </c>
       <c r="H137" t="s">
         <v>31</v>
       </c>
       <c r="I137" t="s">
         <v>149</v>
       </c>
       <c r="J137" t="s">
         <v>82</v>
       </c>
       <c r="K137" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="L137" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="M137" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="N137" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="O137" t="s">
         <v>38</v>
       </c>
       <c r="P137" t="s">
         <v>31</v>
       </c>
       <c r="Q137" t="n">
         <v>2.5</v>
       </c>
       <c r="R137" t="s">
         <v>31</v>
       </c>
       <c r="S137" t="n">
         <v>2.8</v>
       </c>
       <c r="T137" t="n">
         <v>2.8</v>
       </c>
       <c r="U137" t="n">
         <v>2.7</v>
       </c>
       <c r="V137" t="n">
         <v>2.65</v>
       </c>
       <c r="W137" t="n">
         <v>2.59</v>
       </c>
       <c r="X137" t="n">
         <v>2.5</v>
       </c>
       <c r="Y137" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>1493.0</v>
       </c>
       <c r="B138" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C138" t="s">
         <v>145</v>
       </c>
       <c r="D138" t="s">
         <v>146</v>
       </c>
       <c r="E138" t="s">
         <v>147</v>
       </c>
       <c r="F138" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G138" t="s">
         <v>44</v>
       </c>
       <c r="H138" t="s">
         <v>31</v>
       </c>
       <c r="I138" t="s">
         <v>149</v>
       </c>
       <c r="J138" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="K138" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="L138" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="M138" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="N138" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="O138" t="s">
         <v>153</v>
       </c>
       <c r="P138" t="s">
         <v>31</v>
       </c>
       <c r="Q138" t="n">
         <v>3.0</v>
       </c>
       <c r="R138" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="S138" t="n">
         <v>3.0</v>
       </c>
       <c r="T138" t="s">
         <v>31</v>
       </c>
       <c r="U138" t="s">
         <v>31</v>
       </c>
       <c r="V138" t="s">
         <v>31</v>
       </c>
       <c r="W138" t="s">
         <v>31</v>
       </c>
       <c r="X138" t="s">
         <v>31</v>
       </c>
       <c r="Y138" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>2085.0</v>
       </c>
       <c r="B139" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C139" t="s">
         <v>26</v>
       </c>
       <c r="D139" t="s">
         <v>126</v>
       </c>
       <c r="E139" t="s">
         <v>104</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
       <c r="G139" t="s">
         <v>128</v>
       </c>
       <c r="H139" t="s">
         <v>31</v>
       </c>
       <c r="I139" t="s">
         <v>32</v>
       </c>
       <c r="J139" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="K139" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="L139" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="M139" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="N139" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="O139" t="s">
         <v>108</v>
       </c>
       <c r="P139" t="s">
         <v>31</v>
       </c>
       <c r="Q139" t="s">
         <v>31</v>
       </c>
       <c r="R139" t="s">
         <v>31</v>
       </c>
       <c r="S139" t="s">
         <v>31</v>
       </c>
       <c r="T139" t="s">
         <v>31</v>
       </c>
       <c r="U139" t="s">
         <v>31</v>
       </c>
       <c r="V139" t="s">
         <v>31</v>
       </c>
       <c r="W139" t="n">
         <v>1.75</v>
       </c>
-      <c r="X139" t="n">
-        <v>1.75</v>
+      <c r="X139" t="s">
+        <v>31</v>
       </c>
       <c r="Y139" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>1293.0</v>
       </c>
       <c r="B140" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C140" t="s">
         <v>26</v>
       </c>
       <c r="D140" t="s">
         <v>79</v>
       </c>
       <c r="E140" t="s">
         <v>80</v>
       </c>
       <c r="F140" t="s">
         <v>148</v>
       </c>
       <c r="G140" t="s">
         <v>44</v>
       </c>
       <c r="H140" t="s">
         <v>31</v>
       </c>
       <c r="I140" t="s">
         <v>32</v>
       </c>
       <c r="J140" t="s">
         <v>82</v>
       </c>
       <c r="K140" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="L140" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="M140" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N140" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="O140" t="s">
         <v>38</v>
       </c>
       <c r="P140" t="s">
         <v>31</v>
       </c>
       <c r="Q140" t="n">
         <v>91.36</v>
       </c>
       <c r="R140" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S140" t="n">
         <v>89.24</v>
       </c>
       <c r="T140" t="n">
         <v>87.43</v>
       </c>
       <c r="U140" t="n">
         <v>96.96</v>
       </c>
       <c r="V140" t="n">
         <v>90.53</v>
       </c>
       <c r="W140" t="n">
         <v>90.34</v>
       </c>
       <c r="X140" t="n">
         <v>91.27</v>
       </c>
       <c r="Y140" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>1340.0</v>
       </c>
       <c r="B141" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C141" t="s">
         <v>26</v>
       </c>
       <c r="D141" t="s">
         <v>79</v>
       </c>
       <c r="E141" t="s">
         <v>80</v>
       </c>
       <c r="F141" t="s">
         <v>148</v>
       </c>
       <c r="G141" t="s">
         <v>44</v>
       </c>
       <c r="H141" t="s">
         <v>31</v>
       </c>
       <c r="I141" t="s">
         <v>32</v>
       </c>
       <c r="J141" t="s">
         <v>82</v>
       </c>
       <c r="K141" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="L141" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="M141" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N141" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="O141" t="s">
         <v>38</v>
       </c>
       <c r="P141" t="s">
         <v>31</v>
       </c>
       <c r="Q141" t="n">
         <v>94.93</v>
       </c>
       <c r="R141" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S141" t="n">
         <v>95.7</v>
       </c>
       <c r="T141" t="n">
         <v>95.78</v>
       </c>
       <c r="U141" t="n">
         <v>94.04</v>
       </c>
       <c r="V141" t="n">
         <v>93.89</v>
       </c>
       <c r="W141" t="n">
         <v>94.41</v>
       </c>
       <c r="X141" t="n">
         <v>94.62</v>
       </c>
       <c r="Y141" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>2079.0</v>
       </c>
       <c r="B142" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C142" t="s">
         <v>145</v>
       </c>
       <c r="D142" t="s">
         <v>146</v>
       </c>
       <c r="E142" t="s">
         <v>147</v>
       </c>
       <c r="F142" t="s">
         <v>148</v>
       </c>
       <c r="G142" t="s">
         <v>128</v>
       </c>
       <c r="H142" t="s">
         <v>31</v>
       </c>
       <c r="I142" t="s">
         <v>149</v>
       </c>
       <c r="J142" t="s">
         <v>129</v>
       </c>
       <c r="K142" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="L142" t="s">
         <v>31</v>
       </c>
       <c r="M142" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="N142" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="O142" t="s">
         <v>153</v>
       </c>
       <c r="P142" t="s">
         <v>31</v>
       </c>
       <c r="Q142" t="n">
         <v>118.5</v>
       </c>
       <c r="R142" t="s">
         <v>31</v>
       </c>
       <c r="S142" t="n">
         <v>245.08</v>
       </c>
       <c r="T142" t="n">
         <v>103.1</v>
       </c>
       <c r="U142" t="n">
         <v>201.13</v>
       </c>
       <c r="V142" t="n">
         <v>91.75</v>
       </c>
       <c r="W142" t="n">
         <v>115.14</v>
       </c>
       <c r="X142" t="n">
         <v>122.18</v>
       </c>
       <c r="Y142" t="n">
         <v>209.13</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>1781.0</v>
       </c>
       <c r="B143" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C143" t="s">
         <v>145</v>
       </c>
       <c r="D143" t="s">
         <v>146</v>
       </c>
       <c r="E143" t="s">
         <v>147</v>
       </c>
       <c r="F143" t="s">
         <v>148</v>
       </c>
       <c r="G143" t="s">
         <v>128</v>
       </c>
       <c r="H143" t="s">
         <v>31</v>
       </c>
       <c r="I143" t="s">
         <v>149</v>
       </c>
       <c r="J143" t="s">
         <v>129</v>
       </c>
       <c r="K143" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="L143" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="M143" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="N143" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="O143" t="s">
         <v>153</v>
       </c>
       <c r="P143" t="s">
         <v>31</v>
       </c>
       <c r="Q143" t="n">
         <v>27.76</v>
       </c>
       <c r="R143" t="s">
         <v>496</v>
       </c>
       <c r="S143" t="n">
         <v>31.47</v>
       </c>
       <c r="T143" t="n">
         <v>32.29</v>
       </c>
       <c r="U143" t="n">
         <v>28.16</v>
       </c>
       <c r="V143" t="n">
         <v>28.71</v>
       </c>
       <c r="W143" t="n">
         <v>29.01</v>
       </c>
       <c r="X143" t="n">
         <v>29.04</v>
       </c>
       <c r="Y143" t="n">
         <v>30.63</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>1949.0</v>
       </c>
       <c r="B144" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C144" t="s">
         <v>464</v>
       </c>
       <c r="D144" t="s">
         <v>465</v>
       </c>
       <c r="E144" t="s">
         <v>147</v>
       </c>
       <c r="F144" t="s">
         <v>148</v>
       </c>
       <c r="G144" t="s">
         <v>128</v>
       </c>
       <c r="H144" t="s">
         <v>31</v>
       </c>
       <c r="I144" t="s">
         <v>32</v>
       </c>
       <c r="J144" t="s">
         <v>307</v>
       </c>
       <c r="K144" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="L144" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M144" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="N144" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="O144" t="s">
         <v>48</v>
       </c>
       <c r="P144" t="s">
         <v>31</v>
       </c>
       <c r="Q144" t="n">
         <v>18.6</v>
       </c>
       <c r="R144" t="s">
         <v>31</v>
       </c>
       <c r="S144" t="n">
         <v>18.0</v>
       </c>
       <c r="T144" t="n">
         <v>21.5</v>
       </c>
       <c r="U144" t="n">
         <v>21.0</v>
       </c>
       <c r="V144" t="n">
         <v>17.0</v>
       </c>
       <c r="W144" t="n">
         <v>17.27</v>
       </c>
       <c r="X144" t="n">
         <v>17.2</v>
       </c>
-      <c r="Y144" t="s">
-        <v>31</v>
+      <c r="Y144" t="n">
+        <v>21.1</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>1950.0</v>
       </c>
       <c r="B145" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C145" t="s">
         <v>464</v>
       </c>
       <c r="D145" t="s">
         <v>465</v>
       </c>
       <c r="E145" t="s">
         <v>147</v>
       </c>
       <c r="F145" t="s">
         <v>148</v>
       </c>
       <c r="G145" t="s">
         <v>128</v>
       </c>
       <c r="H145" t="s">
         <v>31</v>
       </c>
       <c r="I145" t="s">
         <v>32</v>
       </c>
       <c r="J145" t="s">
         <v>307</v>
       </c>
       <c r="K145" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="L145" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="M145" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="N145" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="O145" t="s">
         <v>48</v>
       </c>
       <c r="P145" t="s">
         <v>31</v>
       </c>
       <c r="Q145" t="n">
         <v>19.05</v>
       </c>
       <c r="R145" t="s">
         <v>31</v>
       </c>
       <c r="S145" t="n">
         <v>35.5</v>
       </c>
       <c r="T145" t="n">
         <v>21.0</v>
       </c>
       <c r="U145" t="n">
         <v>30.0</v>
       </c>
       <c r="V145" t="n">
         <v>16.0</v>
       </c>
       <c r="W145" t="n">
         <v>12.24</v>
       </c>
       <c r="X145" t="n">
         <v>18.1</v>
       </c>
-      <c r="Y145" t="s">
-        <v>31</v>
+      <c r="Y145" t="n">
+        <v>18.5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>1118.0</v>
       </c>
       <c r="B146" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C146" t="s">
         <v>26</v>
       </c>
       <c r="D146" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E146" t="s">
         <v>89</v>
       </c>
       <c r="F146" t="s">
         <v>148</v>
       </c>
       <c r="G146" t="s">
         <v>44</v>
       </c>
       <c r="H146" t="s">
         <v>31</v>
       </c>
       <c r="I146" t="s">
         <v>32</v>
       </c>
       <c r="J146" t="s">
         <v>82</v>
       </c>
       <c r="K146" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L146" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="M146" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="N146" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="O146" t="s">
         <v>58</v>
       </c>
       <c r="P146" t="s">
         <v>31</v>
       </c>
       <c r="Q146" t="n">
         <v>115.24</v>
       </c>
       <c r="R146" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="S146" t="n">
         <v>89.33</v>
       </c>
       <c r="T146" t="n">
         <v>89.49</v>
       </c>
       <c r="U146" t="n">
         <v>69.83</v>
       </c>
       <c r="V146" t="n">
         <v>95.47</v>
       </c>
       <c r="W146" t="n">
         <v>95.33</v>
       </c>
       <c r="X146" t="n">
         <v>96.07</v>
       </c>
       <c r="Y146" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>2098.0</v>
       </c>
       <c r="B147" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C147" t="s">
         <v>26</v>
       </c>
       <c r="D147" t="s">
         <v>126</v>
       </c>
       <c r="E147" t="s">
         <v>52</v>
       </c>
       <c r="F147" t="s">
         <v>148</v>
       </c>
       <c r="G147" t="s">
         <v>128</v>
       </c>
       <c r="H147" t="s">
         <v>31</v>
       </c>
       <c r="I147" t="s">
         <v>32</v>
       </c>
       <c r="J147" t="s">
         <v>129</v>
       </c>
       <c r="K147" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="L147" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="M147" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="N147" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="O147" t="s">
         <v>58</v>
       </c>
       <c r="P147" t="s">
         <v>31</v>
       </c>
       <c r="Q147" t="n">
         <v>85.0</v>
       </c>
       <c r="R147" t="s">
         <v>31</v>
       </c>
       <c r="S147" t="s">
         <v>31</v>
       </c>
       <c r="T147" t="s">
         <v>31</v>
       </c>
       <c r="U147" t="s">
         <v>31</v>
       </c>
       <c r="V147" t="s">
         <v>31</v>
       </c>
       <c r="W147" t="n">
         <v>78.9</v>
       </c>
       <c r="X147" t="n">
         <v>84.3</v>
       </c>
       <c r="Y147" t="n">
         <v>79.57</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>1474.0</v>
       </c>
       <c r="B148" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C148" t="s">
         <v>211</v>
       </c>
       <c r="D148" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E148" t="s">
         <v>238</v>
       </c>
       <c r="F148" t="s">
         <v>148</v>
       </c>
       <c r="G148" t="s">
         <v>44</v>
       </c>
       <c r="H148" t="s">
         <v>31</v>
       </c>
       <c r="I148" t="s">
         <v>32</v>
       </c>
       <c r="J148" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="K148" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="L148" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="M148" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="N148" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="O148" t="s">
         <v>375</v>
       </c>
       <c r="P148" t="s">
         <v>31</v>
       </c>
       <c r="Q148" t="n">
         <v>97.95</v>
       </c>
       <c r="R148" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="S148" t="n">
         <v>97.9</v>
       </c>
       <c r="T148" t="s">
         <v>31</v>
       </c>
       <c r="U148" t="s">
         <v>31</v>
       </c>
       <c r="V148" t="s">
         <v>31</v>
       </c>
       <c r="W148" t="s">
         <v>31</v>
       </c>
       <c r="X148" t="s">
         <v>31</v>
       </c>
       <c r="Y148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>1631.0</v>
       </c>
       <c r="B149" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C149" t="s">
         <v>26</v>
       </c>
       <c r="D149" t="s">
         <v>79</v>
       </c>
       <c r="E149" t="s">
         <v>80</v>
       </c>
       <c r="F149" t="s">
         <v>148</v>
       </c>
       <c r="G149" t="s">
         <v>44</v>
       </c>
       <c r="H149" t="s">
         <v>31</v>
       </c>
       <c r="I149" t="s">
         <v>32</v>
       </c>
       <c r="J149" t="s">
         <v>82</v>
       </c>
       <c r="K149" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="L149" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="M149" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="N149" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="O149" t="s">
         <v>38</v>
       </c>
       <c r="P149" t="s">
         <v>31</v>
       </c>
       <c r="Q149" t="n">
         <v>75.29</v>
       </c>
       <c r="R149" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S149" t="n">
         <v>71.22</v>
       </c>
       <c r="T149" t="n">
         <v>71.13</v>
       </c>
       <c r="U149" t="n">
         <v>72.67</v>
       </c>
       <c r="V149" t="n">
         <v>74.0</v>
       </c>
       <c r="W149" t="n">
         <v>74.16</v>
       </c>
       <c r="X149" t="n">
         <v>74.67</v>
       </c>
       <c r="Y149" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>1630.0</v>
       </c>
       <c r="B150" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C150" t="s">
         <v>26</v>
       </c>
       <c r="D150" t="s">
         <v>79</v>
       </c>
       <c r="E150" t="s">
         <v>80</v>
       </c>
       <c r="F150" t="s">
         <v>148</v>
       </c>
       <c r="G150" t="s">
         <v>44</v>
       </c>
       <c r="H150" t="s">
         <v>31</v>
       </c>
       <c r="I150" t="s">
         <v>32</v>
       </c>
       <c r="J150" t="s">
         <v>82</v>
       </c>
       <c r="K150" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="L150" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="M150" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N150" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="O150" t="s">
         <v>38</v>
       </c>
       <c r="P150" t="s">
         <v>31</v>
       </c>
       <c r="Q150" t="n">
         <v>100.75</v>
       </c>
       <c r="R150" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S150" t="n">
         <v>104.03</v>
       </c>
       <c r="T150" t="n">
         <v>104.78</v>
       </c>
       <c r="U150" t="n">
         <v>103.64</v>
       </c>
       <c r="V150" t="n">
         <v>102.46</v>
       </c>
       <c r="W150" t="n">
         <v>100.87</v>
       </c>
       <c r="X150" t="n">
         <v>101.3</v>
       </c>
       <c r="Y150" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>1633.0</v>
       </c>
       <c r="B151" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C151" t="s">
         <v>26</v>
       </c>
       <c r="D151" t="s">
         <v>79</v>
       </c>
       <c r="E151" t="s">
         <v>80</v>
       </c>
       <c r="F151" t="s">
         <v>148</v>
       </c>
       <c r="G151" t="s">
         <v>44</v>
       </c>
       <c r="H151" t="s">
         <v>31</v>
       </c>
       <c r="I151" t="s">
         <v>32</v>
       </c>
       <c r="J151" t="s">
         <v>82</v>
       </c>
       <c r="K151" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="L151" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="M151" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N151" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="O151" t="s">
         <v>38</v>
       </c>
       <c r="P151" t="s">
         <v>31</v>
       </c>
       <c r="Q151" t="n">
         <v>94.64</v>
       </c>
       <c r="R151" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S151" t="n">
         <v>92.32</v>
       </c>
       <c r="T151" t="n">
         <v>91.93</v>
       </c>
       <c r="U151" t="n">
         <v>90.78</v>
       </c>
       <c r="V151" t="n">
         <v>92.08</v>
       </c>
       <c r="W151" t="n">
         <v>93.59</v>
       </c>
       <c r="X151" t="n">
         <v>94.09</v>
       </c>
       <c r="Y151" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>197.0</v>
       </c>
       <c r="B152" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C152" t="s">
         <v>26</v>
       </c>
       <c r="D152" t="s">
         <v>79</v>
       </c>
       <c r="E152" t="s">
         <v>80</v>
       </c>
       <c r="F152" t="s">
         <v>148</v>
       </c>
       <c r="G152" t="s">
         <v>44</v>
       </c>
       <c r="H152" t="s">
         <v>31</v>
       </c>
       <c r="I152" t="s">
         <v>32</v>
       </c>
       <c r="J152" t="s">
         <v>82</v>
       </c>
       <c r="K152" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="L152" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="M152" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="N152" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="O152" t="s">
         <v>38</v>
       </c>
       <c r="P152" t="s">
         <v>31</v>
       </c>
       <c r="Q152" t="n">
         <v>63.82</v>
       </c>
       <c r="R152" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S152" t="n">
         <v>66.25</v>
       </c>
       <c r="T152" t="n">
         <v>65.62</v>
       </c>
       <c r="U152" t="n">
         <v>67.03</v>
       </c>
       <c r="V152" t="n">
         <v>65.52</v>
       </c>
       <c r="W152" t="n">
         <v>62.21</v>
       </c>
       <c r="X152" t="n">
         <v>63.21</v>
       </c>
       <c r="Y152" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>1646.0</v>
       </c>
       <c r="B153" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="C153" t="s">
         <v>60</v>
       </c>
       <c r="D153" t="s">
         <v>573</v>
       </c>
       <c r="E153" t="s">
         <v>222</v>
       </c>
       <c r="F153" t="s">
         <v>148</v>
       </c>
       <c r="G153" t="s">
         <v>30</v>
       </c>
       <c r="H153" t="s">
         <v>31</v>
       </c>
       <c r="I153" t="s">
         <v>32</v>
       </c>
       <c r="J153" t="s">
         <v>82</v>
       </c>
       <c r="K153" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="L153" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="M153" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="N153" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="O153" t="s">
         <v>38</v>
       </c>
       <c r="P153" t="s">
         <v>31</v>
       </c>
       <c r="Q153" t="n">
         <v>41.0</v>
       </c>
       <c r="R153" t="s">
         <v>31</v>
       </c>
       <c r="S153" t="n">
         <v>36.9</v>
       </c>
       <c r="T153" t="n">
         <v>36.55</v>
       </c>
       <c r="U153" t="n">
         <v>36.53</v>
       </c>
       <c r="V153" t="n">
         <v>37.8</v>
       </c>
       <c r="W153" t="n">
         <v>38.83</v>
       </c>
       <c r="X153" t="n">
         <v>40.16</v>
       </c>
       <c r="Y153" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>2043.0</v>
       </c>
       <c r="B154" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C154" t="s">
         <v>60</v>
       </c>
       <c r="D154" t="s">
         <v>251</v>
       </c>
       <c r="E154" t="s">
         <v>252</v>
       </c>
       <c r="F154" t="s">
         <v>148</v>
       </c>
       <c r="G154" t="s">
         <v>30</v>
       </c>
       <c r="H154" t="s">
         <v>31</v>
       </c>
       <c r="I154" t="s">
         <v>32</v>
       </c>
       <c r="J154" t="s">
         <v>33</v>
       </c>
       <c r="K154" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="L154" t="s">
         <v>31</v>
       </c>
       <c r="M154" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="N154" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="O154" t="s">
         <v>48</v>
       </c>
       <c r="P154" t="s">
         <v>31</v>
       </c>
       <c r="Q154" t="n">
         <v>73.62</v>
       </c>
       <c r="R154" t="s">
         <v>257</v>
       </c>
       <c r="S154" t="s">
         <v>31</v>
       </c>
       <c r="T154" t="s">
         <v>31</v>
       </c>
       <c r="U154" t="s">
         <v>31</v>
       </c>
       <c r="V154" t="s">
         <v>31</v>
       </c>
       <c r="W154" t="n">
         <v>73.62</v>
       </c>
       <c r="X154" t="n">
         <v>70.66</v>
       </c>
-      <c r="Y154" t="s">
-        <v>31</v>
+      <c r="Y154" t="n">
+        <v>69.25</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>2122.0</v>
       </c>
       <c r="B155" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C155" t="s">
         <v>134</v>
       </c>
       <c r="D155" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="E155" t="s">
         <v>565</v>
       </c>
       <c r="F155" t="s">
         <v>148</v>
       </c>
       <c r="G155" t="s">
         <v>30</v>
       </c>
       <c r="H155" t="s">
         <v>31</v>
       </c>
       <c r="I155" t="s">
         <v>32</v>
       </c>
       <c r="J155" t="s">
         <v>82</v>
       </c>
       <c r="K155" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="L155" t="s">
         <v>31</v>
       </c>
       <c r="M155" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="N155" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="O155" t="s">
         <v>142</v>
       </c>
       <c r="P155" t="s">
         <v>31</v>
       </c>
       <c r="Q155" t="n">
         <v>100.0</v>
       </c>
       <c r="R155" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="S155" t="s">
         <v>31</v>
       </c>
       <c r="T155" t="s">
         <v>31</v>
       </c>
       <c r="U155" t="s">
         <v>31</v>
       </c>
       <c r="V155" t="s">
         <v>31</v>
       </c>
       <c r="W155" t="n">
         <v>29.4</v>
       </c>
       <c r="X155" t="n">
         <v>100.0</v>
       </c>
       <c r="Y155" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>1776.0</v>
       </c>
       <c r="B156" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C156" t="s">
         <v>211</v>
       </c>
       <c r="D156" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E156" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F156" t="s">
         <v>148</v>
       </c>
       <c r="G156" t="s">
         <v>30</v>
       </c>
       <c r="H156" t="s">
         <v>31</v>
       </c>
       <c r="I156" t="s">
         <v>32</v>
       </c>
       <c r="J156" t="s">
         <v>129</v>
       </c>
       <c r="K156" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="L156" t="s">
         <v>31</v>
       </c>
       <c r="M156" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="N156" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="O156" t="s">
         <v>218</v>
       </c>
       <c r="P156" t="s">
         <v>31</v>
       </c>
       <c r="Q156" t="n">
         <v>58.0</v>
       </c>
       <c r="R156" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="S156" t="n">
         <v>29.5</v>
       </c>
       <c r="T156" t="n">
         <v>47.0</v>
       </c>
       <c r="U156" t="n">
         <v>39.7</v>
       </c>
       <c r="V156" t="n">
         <v>60.4</v>
       </c>
       <c r="W156" t="n">
         <v>55.6</v>
       </c>
       <c r="X156" t="n">
         <v>80.0</v>
       </c>
       <c r="Y156" t="n">
-        <v>61.1</v>
+        <v>65.07</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>1780.0</v>
       </c>
       <c r="B157" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="C157" t="s">
         <v>464</v>
       </c>
       <c r="D157" t="s">
         <v>554</v>
       </c>
       <c r="E157" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F157" t="s">
         <v>148</v>
       </c>
       <c r="G157" t="s">
         <v>44</v>
       </c>
       <c r="H157" t="s">
         <v>31</v>
       </c>
       <c r="I157" t="s">
         <v>32</v>
       </c>
       <c r="J157" t="s">
         <v>129</v>
       </c>
       <c r="K157" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="L157" t="s">
         <v>31</v>
       </c>
       <c r="M157" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="N157" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="O157" t="s">
         <v>218</v>
       </c>
       <c r="P157" t="s">
         <v>31</v>
       </c>
       <c r="Q157" t="n">
         <v>62.5</v>
       </c>
       <c r="R157" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="S157" t="n">
         <v>26.5</v>
       </c>
       <c r="T157" t="n">
         <v>46.4</v>
       </c>
       <c r="U157" t="n">
         <v>46.5</v>
       </c>
       <c r="V157" t="n">
         <v>59.6</v>
       </c>
       <c r="W157" t="n">
         <v>61.8</v>
       </c>
       <c r="X157" t="n">
         <v>75.0</v>
       </c>
       <c r="Y157" t="n">
-        <v>62.5</v>
+        <v>64.92</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>1779.0</v>
       </c>
       <c r="B158" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C158" t="s">
         <v>464</v>
       </c>
       <c r="D158" t="s">
         <v>554</v>
       </c>
       <c r="E158" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F158" t="s">
         <v>148</v>
       </c>
       <c r="G158" t="s">
         <v>44</v>
       </c>
       <c r="H158" t="s">
         <v>31</v>
       </c>
       <c r="I158" t="s">
         <v>32</v>
       </c>
       <c r="J158" t="s">
         <v>129</v>
       </c>
       <c r="K158" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="L158" t="s">
         <v>31</v>
       </c>
       <c r="M158" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="N158" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="O158" t="s">
         <v>218</v>
       </c>
       <c r="P158" t="s">
         <v>31</v>
       </c>
       <c r="Q158" t="n">
         <v>54.0</v>
       </c>
       <c r="R158" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="S158" t="n">
         <v>29.1</v>
       </c>
       <c r="T158" t="n">
         <v>46.6</v>
       </c>
       <c r="U158" t="n">
         <v>44.4</v>
       </c>
       <c r="V158" t="n">
         <v>63.5</v>
       </c>
       <c r="W158" t="n">
         <v>52.1</v>
       </c>
       <c r="X158" t="n">
         <v>73.8</v>
       </c>
       <c r="Y158" t="n">
-        <v>62.5</v>
+        <v>68.55</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>2119.0</v>
       </c>
       <c r="B159" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C159" t="s">
         <v>134</v>
       </c>
       <c r="D159" t="s">
         <v>633</v>
       </c>
       <c r="E159" t="s">
         <v>634</v>
       </c>
       <c r="F159" t="s">
         <v>148</v>
       </c>
       <c r="G159" t="s">
         <v>30</v>
       </c>
       <c r="H159" t="s">
         <v>31</v>
       </c>
       <c r="I159" t="s">
         <v>32</v>
       </c>
       <c r="J159" t="s">
         <v>82</v>
       </c>
       <c r="K159" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="L159" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="M159" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="N159" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="O159" t="s">
         <v>142</v>
       </c>
       <c r="P159" t="s">
         <v>31</v>
       </c>
       <c r="Q159" t="n">
         <v>98.5</v>
       </c>
       <c r="R159" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="S159" t="s">
         <v>31</v>
       </c>
       <c r="T159" t="n">
         <v>69.2</v>
       </c>
       <c r="U159" t="n">
         <v>88.2</v>
       </c>
       <c r="V159" t="n">
         <v>93.2</v>
       </c>
       <c r="W159" t="n">
         <v>98.0</v>
       </c>
       <c r="X159" t="n">
         <v>98.13</v>
       </c>
       <c r="Y159" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>797.0</v>
       </c>
       <c r="B160" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C160" t="s">
         <v>134</v>
       </c>
       <c r="D160" t="s">
         <v>126</v>
       </c>
       <c r="E160" t="s">
         <v>565</v>
       </c>
       <c r="F160" t="s">
         <v>148</v>
       </c>
       <c r="G160" t="s">
         <v>128</v>
       </c>
       <c r="H160" t="s">
         <v>31</v>
       </c>
       <c r="I160" t="s">
         <v>32</v>
       </c>
       <c r="J160" t="s">
         <v>82</v>
       </c>
       <c r="K160" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="L160" t="s">
         <v>31</v>
       </c>
       <c r="M160" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="N160" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="O160" t="s">
         <v>142</v>
       </c>
       <c r="P160" t="s">
         <v>31</v>
       </c>
       <c r="Q160" t="n">
         <v>92.97</v>
       </c>
       <c r="R160" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="S160" t="n">
         <v>85.43</v>
       </c>
       <c r="T160" t="n">
         <v>88.01</v>
       </c>
       <c r="U160" t="n">
         <v>85.48</v>
       </c>
       <c r="V160" t="n">
         <v>90.67</v>
       </c>
       <c r="W160" t="n">
         <v>86.42</v>
       </c>
       <c r="X160" t="n">
         <v>92.97</v>
       </c>
       <c r="Y160" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>2082.0</v>
       </c>
       <c r="B161" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C161" t="s">
         <v>60</v>
       </c>
       <c r="D161" t="s">
         <v>126</v>
       </c>
       <c r="E161" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="F161" t="s">
         <v>148</v>
       </c>
       <c r="G161" t="s">
         <v>128</v>
       </c>
       <c r="H161" t="s">
         <v>31</v>
       </c>
       <c r="I161" t="s">
         <v>149</v>
       </c>
       <c r="J161" t="s">
         <v>82</v>
       </c>
       <c r="K161" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="L161" t="s">
-        <v>955</v>
+        <v>31</v>
       </c>
       <c r="M161" t="s">
         <v>956</v>
       </c>
       <c r="N161" t="s">
         <v>957</v>
       </c>
       <c r="O161" t="s">
         <v>67</v>
       </c>
       <c r="P161" t="s">
         <v>31</v>
       </c>
       <c r="Q161" t="n">
         <v>-38.0</v>
       </c>
       <c r="R161" t="s">
         <v>958</v>
       </c>
       <c r="S161" t="s">
         <v>31</v>
       </c>
       <c r="T161" t="s">
         <v>31</v>
       </c>
@@ -18393,66 +18395,66 @@
       <c r="E164" t="s">
         <v>80</v>
       </c>
       <c r="F164" t="s">
         <v>148</v>
       </c>
       <c r="G164" t="s">
         <v>30</v>
       </c>
       <c r="H164" t="s">
         <v>31</v>
       </c>
       <c r="I164" t="s">
         <v>32</v>
       </c>
       <c r="J164" t="s">
         <v>82</v>
       </c>
       <c r="K164" t="s">
         <v>972</v>
       </c>
       <c r="L164" t="s">
         <v>973</v>
       </c>
       <c r="M164" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N164" t="s">
         <v>974</v>
       </c>
       <c r="O164" t="s">
         <v>38</v>
       </c>
       <c r="P164" t="s">
         <v>31</v>
       </c>
       <c r="Q164" t="n">
         <v>97.16</v>
       </c>
       <c r="R164" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S164" t="n">
         <v>94.83</v>
       </c>
       <c r="T164" t="n">
         <v>96.91</v>
       </c>
       <c r="U164" t="n">
         <v>95.95</v>
       </c>
       <c r="V164" t="n">
         <v>98.53</v>
       </c>
       <c r="W164" t="n">
         <v>96.81</v>
       </c>
       <c r="X164" t="n">
         <v>97.07</v>
       </c>
       <c r="Y164" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
@@ -18547,66 +18549,66 @@
       <c r="E166" t="s">
         <v>80</v>
       </c>
       <c r="F166" t="s">
         <v>148</v>
       </c>
       <c r="G166" t="s">
         <v>128</v>
       </c>
       <c r="H166" t="s">
         <v>31</v>
       </c>
       <c r="I166" t="s">
         <v>32</v>
       </c>
       <c r="J166" t="s">
         <v>82</v>
       </c>
       <c r="K166" t="s">
         <v>981</v>
       </c>
       <c r="L166" t="s">
         <v>982</v>
       </c>
       <c r="M166" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="N166" t="s">
         <v>983</v>
       </c>
       <c r="O166" t="s">
         <v>38</v>
       </c>
       <c r="P166" t="s">
         <v>31</v>
       </c>
       <c r="Q166" t="n">
         <v>89.1</v>
       </c>
       <c r="R166" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S166" t="n">
         <v>87.4</v>
       </c>
       <c r="T166" t="n">
         <v>90.94</v>
       </c>
       <c r="U166" t="n">
         <v>90.32</v>
       </c>
       <c r="V166" t="n">
         <v>87.86</v>
       </c>
       <c r="W166" t="n">
         <v>88.26</v>
       </c>
       <c r="X166" t="n">
         <v>89.08</v>
       </c>
       <c r="Y166" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
@@ -18624,66 +18626,66 @@
       <c r="E167" t="s">
         <v>80</v>
       </c>
       <c r="F167" t="s">
         <v>148</v>
       </c>
       <c r="G167" t="s">
         <v>44</v>
       </c>
       <c r="H167" t="s">
         <v>31</v>
       </c>
       <c r="I167" t="s">
         <v>32</v>
       </c>
       <c r="J167" t="s">
         <v>82</v>
       </c>
       <c r="K167" t="s">
         <v>985</v>
       </c>
       <c r="L167" t="s">
         <v>986</v>
       </c>
       <c r="M167" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="N167" t="s">
         <v>987</v>
       </c>
       <c r="O167" t="s">
         <v>38</v>
       </c>
       <c r="P167" t="s">
         <v>31</v>
       </c>
       <c r="Q167" t="n">
         <v>97.64</v>
       </c>
       <c r="R167" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S167" t="n">
         <v>69.01</v>
       </c>
       <c r="T167" t="n">
         <v>56.21</v>
       </c>
       <c r="U167" t="n">
         <v>93.52</v>
       </c>
       <c r="V167" t="n">
         <v>87.97</v>
       </c>
       <c r="W167" t="n">
         <v>96.28</v>
       </c>
       <c r="X167" t="n">
         <v>97.51</v>
       </c>
       <c r="Y167" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
@@ -18737,51 +18739,51 @@
       <c r="Q168" t="n">
         <v>14.09</v>
       </c>
       <c r="R168" t="s">
         <v>31</v>
       </c>
       <c r="S168" t="n">
         <v>15.67</v>
       </c>
       <c r="T168" t="n">
         <v>14.8</v>
       </c>
       <c r="U168" t="n">
         <v>14.22</v>
       </c>
       <c r="V168" t="n">
         <v>14.39</v>
       </c>
       <c r="W168" t="n">
         <v>14.49</v>
       </c>
       <c r="X168" t="n">
         <v>14.14</v>
       </c>
       <c r="Y168" t="n">
-        <v>14.1</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>1715.0</v>
       </c>
       <c r="B169" t="s">
         <v>993</v>
       </c>
       <c r="C169" t="s">
         <v>60</v>
       </c>
       <c r="D169" t="s">
         <v>669</v>
       </c>
       <c r="E169" t="s">
         <v>384</v>
       </c>
       <c r="F169" t="s">
         <v>148</v>
       </c>
       <c r="G169" t="s">
         <v>44</v>
       </c>
       <c r="H169" t="s">
@@ -18814,51 +18816,51 @@
       <c r="Q169" t="n">
         <v>24.5</v>
       </c>
       <c r="R169" t="s">
         <v>31</v>
       </c>
       <c r="S169" t="n">
         <v>23.09</v>
       </c>
       <c r="T169" t="n">
         <v>23.54</v>
       </c>
       <c r="U169" t="n">
         <v>23.59</v>
       </c>
       <c r="V169" t="n">
         <v>23.18</v>
       </c>
       <c r="W169" t="n">
         <v>23.22</v>
       </c>
       <c r="X169" t="n">
         <v>22.77</v>
       </c>
       <c r="Y169" t="n">
-        <v>22.96</v>
+        <v>22.65</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>23.0</v>
       </c>
       <c r="B170" t="s">
         <v>997</v>
       </c>
       <c r="C170" t="s">
         <v>60</v>
       </c>
       <c r="D170" t="s">
         <v>251</v>
       </c>
       <c r="E170" t="s">
         <v>238</v>
       </c>
       <c r="F170" t="s">
         <v>148</v>
       </c>
       <c r="G170" t="s">
         <v>44</v>
       </c>
       <c r="H170" t="s">
@@ -18891,11749 +18893,11903 @@
       <c r="Q170" t="n">
         <v>1.4</v>
       </c>
       <c r="R170" t="s">
         <v>1000</v>
       </c>
       <c r="S170" t="n">
         <v>-1.78</v>
       </c>
       <c r="T170" t="n">
         <v>3.9</v>
       </c>
       <c r="U170" t="n">
         <v>4.5</v>
       </c>
       <c r="V170" t="n">
         <v>3.2</v>
       </c>
       <c r="W170" t="n">
         <v>1.5</v>
       </c>
       <c r="X170" t="n">
         <v>1.37</v>
       </c>
       <c r="Y170" t="n">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>2103.0</v>
       </c>
       <c r="B171" t="s">
         <v>1001</v>
       </c>
       <c r="C171" t="s">
         <v>464</v>
       </c>
       <c r="D171" t="s">
         <v>554</v>
       </c>
       <c r="E171" t="s">
         <v>52</v>
       </c>
       <c r="F171" t="s">
         <v>148</v>
       </c>
       <c r="G171" t="s">
         <v>128</v>
       </c>
       <c r="H171" t="s">
         <v>31</v>
       </c>
       <c r="I171" t="s">
         <v>32</v>
       </c>
       <c r="J171" t="s">
         <v>129</v>
       </c>
       <c r="K171" t="s">
         <v>1002</v>
       </c>
       <c r="L171" t="s">
-        <v>31</v>
+        <v>1003</v>
       </c>
       <c r="M171" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="N171" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="O171" t="s">
         <v>218</v>
       </c>
       <c r="P171" t="s">
         <v>31</v>
       </c>
       <c r="Q171" t="n">
         <v>84.0</v>
       </c>
       <c r="R171" t="s">
         <v>31</v>
       </c>
       <c r="S171" t="s">
         <v>31</v>
       </c>
       <c r="T171" t="s">
         <v>31</v>
       </c>
       <c r="U171" t="s">
         <v>31</v>
       </c>
       <c r="V171" t="s">
         <v>31</v>
       </c>
       <c r="W171" t="n">
         <v>61.0</v>
       </c>
       <c r="X171" t="n">
         <v>83.7</v>
       </c>
       <c r="Y171" t="n">
-        <v>81.25</v>
+        <v>69.68</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>2154.0</v>
       </c>
       <c r="B172" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="C172" t="s">
         <v>26</v>
       </c>
       <c r="D172" t="s">
         <v>79</v>
       </c>
       <c r="E172" t="s">
         <v>80</v>
       </c>
       <c r="F172" t="s">
         <v>148</v>
       </c>
       <c r="G172" t="s">
         <v>30</v>
       </c>
       <c r="H172" t="s">
         <v>31</v>
       </c>
       <c r="I172" t="s">
         <v>32</v>
       </c>
       <c r="J172" t="s">
         <v>82</v>
       </c>
       <c r="K172" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="L172" t="s">
         <v>31</v>
       </c>
       <c r="M172" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="N172" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="O172" t="s">
         <v>38</v>
       </c>
       <c r="P172" t="s">
         <v>31</v>
       </c>
       <c r="Q172" t="n">
         <v>43.0</v>
       </c>
       <c r="R172" t="s">
         <v>31</v>
       </c>
       <c r="S172" t="s">
         <v>31</v>
       </c>
       <c r="T172" t="s">
         <v>31</v>
       </c>
       <c r="U172" t="s">
         <v>31</v>
       </c>
       <c r="V172" t="s">
         <v>31</v>
       </c>
       <c r="W172" t="n">
         <v>45.0</v>
       </c>
       <c r="X172" t="n">
         <v>42.0</v>
       </c>
       <c r="Y172" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>428.0</v>
       </c>
       <c r="B173" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="C173" t="s">
         <v>134</v>
       </c>
       <c r="D173" t="s">
         <v>633</v>
       </c>
       <c r="E173" t="s">
         <v>634</v>
       </c>
       <c r="F173" t="s">
         <v>148</v>
       </c>
       <c r="G173" t="s">
         <v>44</v>
       </c>
       <c r="H173" t="s">
         <v>31</v>
       </c>
       <c r="I173" t="s">
         <v>32</v>
       </c>
       <c r="J173" t="s">
         <v>33</v>
       </c>
       <c r="K173" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="L173" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="M173" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="N173" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="O173" t="s">
         <v>67</v>
       </c>
       <c r="P173" t="s">
         <v>31</v>
       </c>
       <c r="Q173" t="n">
         <v>12.72</v>
       </c>
       <c r="R173" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="S173" t="n">
         <v>10.3</v>
       </c>
       <c r="T173" t="n">
         <v>11.6</v>
       </c>
       <c r="U173" t="n">
         <v>12.1</v>
       </c>
       <c r="V173" t="n">
         <v>16.8</v>
       </c>
       <c r="W173" t="n">
         <v>12.8</v>
       </c>
       <c r="X173" t="n">
         <v>9.4</v>
       </c>
       <c r="Y173" t="n">
-        <v>5.9</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>2166.0</v>
       </c>
       <c r="B174" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C174" t="s">
         <v>211</v>
       </c>
       <c r="D174" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E174" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F174" t="s">
         <v>148</v>
       </c>
       <c r="G174" t="s">
         <v>30</v>
       </c>
       <c r="H174" t="s">
         <v>31</v>
       </c>
       <c r="I174" t="s">
         <v>149</v>
       </c>
       <c r="J174" t="s">
         <v>166</v>
       </c>
       <c r="K174" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="L174" t="s">
         <v>31</v>
       </c>
       <c r="M174" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="N174" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="O174" t="s">
         <v>95</v>
       </c>
       <c r="P174" t="s">
         <v>31</v>
       </c>
       <c r="Q174" t="s">
         <v>31</v>
       </c>
       <c r="R174" t="s">
         <v>31</v>
       </c>
       <c r="S174" t="n">
         <v>1.65</v>
       </c>
       <c r="T174" t="s">
         <v>31</v>
       </c>
       <c r="U174" t="n">
         <v>2.69</v>
       </c>
       <c r="V174" t="s">
         <v>31</v>
       </c>
       <c r="W174" t="n">
         <v>1.73</v>
       </c>
       <c r="X174" t="n">
         <v>1.73</v>
       </c>
       <c r="Y174" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>2048.0</v>
       </c>
       <c r="B175" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C175" t="s">
         <v>145</v>
       </c>
       <c r="D175" t="s">
         <v>521</v>
       </c>
       <c r="E175" t="s">
         <v>136</v>
       </c>
       <c r="F175" t="s">
         <v>148</v>
       </c>
       <c r="G175" t="s">
         <v>128</v>
       </c>
       <c r="H175" t="s">
         <v>31</v>
       </c>
       <c r="I175" t="s">
         <v>32</v>
       </c>
       <c r="J175" t="s">
         <v>82</v>
       </c>
       <c r="K175" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="L175" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="M175" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="N175" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="O175" t="s">
         <v>142</v>
       </c>
       <c r="P175" t="s">
         <v>31</v>
       </c>
       <c r="Q175" t="n">
         <v>96.5</v>
       </c>
       <c r="R175" t="s">
         <v>143</v>
       </c>
       <c r="S175" t="s">
         <v>31</v>
       </c>
       <c r="T175" t="s">
         <v>31</v>
       </c>
       <c r="U175" t="s">
         <v>31</v>
       </c>
       <c r="V175" t="s">
         <v>31</v>
       </c>
       <c r="W175" t="n">
         <v>95.12</v>
       </c>
       <c r="X175" t="n">
         <v>96.5</v>
       </c>
       <c r="Y175" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>427.0</v>
       </c>
       <c r="B176" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C176" t="s">
         <v>134</v>
       </c>
       <c r="D176" t="s">
         <v>633</v>
       </c>
       <c r="E176" t="s">
         <v>634</v>
       </c>
       <c r="F176" t="s">
         <v>148</v>
       </c>
       <c r="G176" t="s">
         <v>44</v>
       </c>
       <c r="H176" t="s">
         <v>31</v>
       </c>
       <c r="I176" t="s">
         <v>32</v>
       </c>
       <c r="J176" t="s">
         <v>33</v>
       </c>
       <c r="K176" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="L176" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="M176" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="N176" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="O176" t="s">
         <v>67</v>
       </c>
       <c r="P176" t="s">
         <v>31</v>
       </c>
       <c r="Q176" t="n">
         <v>21.14</v>
       </c>
       <c r="R176" t="s">
         <v>639</v>
       </c>
       <c r="S176" t="n">
         <v>10.55</v>
       </c>
       <c r="T176" t="n">
         <v>12.38</v>
       </c>
       <c r="U176" t="n">
         <v>13.56</v>
       </c>
       <c r="V176" t="n">
         <v>16.36</v>
       </c>
       <c r="W176" t="n">
         <v>14.24</v>
       </c>
       <c r="X176" t="n">
         <v>20.07</v>
       </c>
       <c r="Y176" t="n">
-        <v>6.87</v>
+        <v>10.26</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>1744.0</v>
       </c>
       <c r="B177" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C177" t="s">
         <v>40</v>
       </c>
       <c r="D177" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="E177" t="s">
         <v>505</v>
       </c>
       <c r="F177" t="s">
         <v>148</v>
       </c>
       <c r="G177" t="s">
         <v>30</v>
       </c>
       <c r="H177" t="s">
         <v>31</v>
       </c>
       <c r="I177" t="s">
         <v>32</v>
       </c>
       <c r="J177" t="s">
         <v>33</v>
       </c>
       <c r="K177" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="L177" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="M177" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N177" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="O177" t="s">
         <v>38</v>
       </c>
       <c r="P177" t="s">
         <v>31</v>
       </c>
       <c r="Q177" t="n">
         <v>59.28</v>
       </c>
       <c r="R177" t="s">
         <v>31</v>
       </c>
       <c r="S177" t="n">
         <v>62.21</v>
       </c>
       <c r="T177" t="n">
         <v>69.08</v>
       </c>
       <c r="U177" t="n">
         <v>64.34</v>
       </c>
       <c r="V177" t="n">
         <v>48.5</v>
       </c>
       <c r="W177" t="n">
         <v>57.66</v>
       </c>
       <c r="X177" t="n">
         <v>55.18</v>
       </c>
       <c r="Y177" t="n">
-        <v>57.42</v>
+        <v>57.21</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>2110.0</v>
       </c>
       <c r="B178" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C178" t="s">
         <v>40</v>
       </c>
       <c r="D178" t="s">
         <v>730</v>
       </c>
       <c r="E178" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F178" t="s">
         <v>148</v>
       </c>
       <c r="G178" t="s">
         <v>30</v>
       </c>
       <c r="H178" t="s">
         <v>31</v>
       </c>
       <c r="I178" t="s">
         <v>32</v>
       </c>
       <c r="J178" t="s">
         <v>82</v>
       </c>
       <c r="K178" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="L178" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="M178" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="N178" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="O178" t="s">
         <v>48</v>
       </c>
       <c r="P178" t="s">
         <v>31</v>
       </c>
       <c r="Q178" t="n">
         <v>40.0</v>
       </c>
       <c r="R178" t="s">
         <v>31</v>
       </c>
       <c r="S178" t="s">
         <v>31</v>
       </c>
       <c r="T178" t="s">
         <v>31</v>
       </c>
       <c r="U178" t="s">
         <v>31</v>
       </c>
       <c r="V178" t="s">
         <v>31</v>
       </c>
       <c r="W178" t="s">
         <v>31</v>
       </c>
       <c r="X178" t="n">
         <v>10.0</v>
       </c>
       <c r="Y178" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>2135.0</v>
       </c>
       <c r="B179" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="C179" t="s">
         <v>60</v>
       </c>
       <c r="D179" t="s">
         <v>669</v>
       </c>
       <c r="E179" t="s">
         <v>384</v>
       </c>
       <c r="F179" t="s">
         <v>148</v>
       </c>
       <c r="G179" t="s">
         <v>30</v>
       </c>
       <c r="H179" t="s">
         <v>31</v>
       </c>
       <c r="I179" t="s">
         <v>32</v>
       </c>
       <c r="J179" t="s">
         <v>129</v>
       </c>
       <c r="K179" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="L179" t="s">
         <v>31</v>
       </c>
       <c r="M179" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="N179" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="O179" t="s">
         <v>67</v>
       </c>
       <c r="P179" t="s">
         <v>31</v>
       </c>
       <c r="Q179" t="n">
         <v>47.5</v>
       </c>
       <c r="R179" t="s">
         <v>31</v>
       </c>
       <c r="S179" t="s">
         <v>31</v>
       </c>
       <c r="T179" t="n">
         <v>25.0</v>
       </c>
       <c r="U179" t="n">
         <v>55.0</v>
       </c>
       <c r="V179" t="n">
         <v>56.0</v>
       </c>
       <c r="W179" t="n">
         <v>44.0</v>
       </c>
       <c r="X179" t="n">
         <v>33.0</v>
       </c>
-      <c r="Y179" t="s">
-        <v>31</v>
+      <c r="Y179" t="n">
+        <v>36.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>1553.0</v>
       </c>
       <c r="B180" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C180" t="s">
         <v>26</v>
       </c>
       <c r="D180" t="s">
         <v>88</v>
       </c>
       <c r="E180" t="s">
         <v>165</v>
       </c>
       <c r="F180" t="s">
         <v>148</v>
       </c>
       <c r="G180" t="s">
         <v>44</v>
       </c>
       <c r="H180" t="s">
         <v>31</v>
       </c>
       <c r="I180" t="s">
         <v>32</v>
       </c>
       <c r="J180" t="s">
         <v>129</v>
       </c>
       <c r="K180" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="L180" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="M180" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="N180" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="O180" t="s">
         <v>67</v>
       </c>
       <c r="P180" t="s">
         <v>31</v>
       </c>
       <c r="Q180" t="n">
         <v>27.5</v>
       </c>
       <c r="R180" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="S180" t="n">
         <v>30.02</v>
       </c>
       <c r="T180" t="n">
         <v>31.64</v>
       </c>
       <c r="U180" t="n">
         <v>31.06</v>
       </c>
       <c r="V180" t="n">
         <v>28.82</v>
       </c>
       <c r="W180" t="n">
         <v>29.77</v>
       </c>
       <c r="X180" t="n">
         <v>26.83</v>
       </c>
-      <c r="Y180" t="s">
-        <v>31</v>
+      <c r="Y180" t="n">
+        <v>26.08</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>1468.0</v>
       </c>
       <c r="B181" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="C181" t="s">
         <v>26</v>
       </c>
       <c r="D181" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E181" t="s">
         <v>238</v>
       </c>
       <c r="F181" t="s">
         <v>148</v>
       </c>
       <c r="G181" t="s">
         <v>44</v>
       </c>
       <c r="H181" t="s">
         <v>31</v>
       </c>
       <c r="I181" t="s">
         <v>149</v>
       </c>
       <c r="J181" t="s">
         <v>166</v>
       </c>
       <c r="K181" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="L181" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="M181" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="N181" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="O181" t="s">
         <v>95</v>
       </c>
       <c r="P181" t="s">
         <v>31</v>
       </c>
       <c r="Q181" t="s">
         <v>31</v>
       </c>
       <c r="R181" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="S181" t="n">
         <v>14.8</v>
       </c>
       <c r="T181" t="s">
         <v>31</v>
       </c>
       <c r="U181" t="n">
         <v>13.8</v>
       </c>
       <c r="V181" t="s">
         <v>31</v>
       </c>
       <c r="W181" t="n">
         <v>8.0</v>
       </c>
-      <c r="X181" t="n">
-        <v>8.0</v>
+      <c r="X181" t="s">
+        <v>31</v>
       </c>
       <c r="Y181" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>1476.0</v>
       </c>
       <c r="B182" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="C182" t="s">
         <v>211</v>
       </c>
       <c r="D182" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E182" t="s">
         <v>238</v>
       </c>
       <c r="F182" t="s">
         <v>148</v>
       </c>
       <c r="G182" t="s">
         <v>44</v>
       </c>
       <c r="H182" t="s">
         <v>31</v>
       </c>
       <c r="I182" t="s">
         <v>149</v>
       </c>
       <c r="J182" t="s">
         <v>166</v>
       </c>
       <c r="K182" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="L182" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="M182" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="N182" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="O182" t="s">
         <v>95</v>
       </c>
       <c r="P182" t="s">
         <v>31</v>
       </c>
       <c r="Q182" t="s">
         <v>31</v>
       </c>
       <c r="R182" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="S182" t="n">
         <v>6.3</v>
       </c>
       <c r="T182" t="s">
         <v>31</v>
       </c>
       <c r="U182" t="n">
         <v>5.3</v>
       </c>
       <c r="V182" t="s">
         <v>31</v>
       </c>
       <c r="W182" t="n">
         <v>3.2</v>
       </c>
       <c r="X182" t="s">
         <v>31</v>
       </c>
       <c r="Y182" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>2077.0</v>
       </c>
       <c r="B183" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C183" t="s">
         <v>134</v>
       </c>
       <c r="D183" t="s">
         <v>126</v>
       </c>
       <c r="E183" t="s">
         <v>565</v>
       </c>
       <c r="F183" t="s">
         <v>148</v>
       </c>
       <c r="G183" t="s">
         <v>128</v>
       </c>
       <c r="H183" t="s">
         <v>31</v>
       </c>
       <c r="I183" t="s">
         <v>32</v>
       </c>
       <c r="J183" t="s">
         <v>166</v>
       </c>
       <c r="K183" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="L183" t="s">
-        <v>1063</v>
+        <v>786</v>
       </c>
       <c r="M183" t="s">
         <v>1064</v>
       </c>
       <c r="N183" t="s">
         <v>1065</v>
       </c>
       <c r="O183" t="s">
         <v>142</v>
       </c>
       <c r="P183" t="s">
         <v>31</v>
       </c>
       <c r="Q183" t="n">
         <v>43.4</v>
       </c>
       <c r="R183" t="s">
-        <v>1066</v>
+        <v>789</v>
       </c>
       <c r="S183" t="s">
         <v>31</v>
       </c>
       <c r="T183" t="n">
         <v>38.0</v>
       </c>
       <c r="U183" t="s">
         <v>31</v>
       </c>
       <c r="V183" t="n">
         <v>41.7</v>
       </c>
       <c r="W183" t="s">
         <v>31</v>
       </c>
-      <c r="X183" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="X183" t="n">
+        <v>38.8</v>
+      </c>
+      <c r="Y183" t="n">
+        <v>38.8</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>1775.0</v>
       </c>
       <c r="B184" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="C184" t="s">
         <v>40</v>
       </c>
       <c r="D184" t="s">
         <v>126</v>
       </c>
       <c r="E184" t="s">
         <v>505</v>
       </c>
       <c r="F184" t="s">
         <v>148</v>
       </c>
       <c r="G184" t="s">
         <v>128</v>
       </c>
       <c r="H184" t="s">
         <v>31</v>
       </c>
       <c r="I184" t="s">
         <v>149</v>
       </c>
       <c r="J184" t="s">
         <v>82</v>
       </c>
       <c r="K184" t="s">
+        <v>1067</v>
+      </c>
+      <c r="L184" t="s">
         <v>1068</v>
       </c>
-      <c r="L184" t="s">
+      <c r="M184" t="s">
         <v>1069</v>
       </c>
-      <c r="M184" t="s">
+      <c r="N184" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="O184" t="s">
         <v>48</v>
       </c>
       <c r="P184" t="s">
         <v>31</v>
       </c>
       <c r="Q184" t="n">
         <v>36.1</v>
       </c>
       <c r="R184" t="s">
-        <v>1072</v>
+        <v>964</v>
       </c>
       <c r="S184" t="n">
         <v>62.1</v>
       </c>
       <c r="T184" t="n">
         <v>41.8</v>
       </c>
       <c r="U184" t="n">
         <v>42.0</v>
       </c>
       <c r="V184" t="n">
         <v>38.6</v>
       </c>
       <c r="W184" t="n">
         <v>37.7</v>
       </c>
       <c r="X184" t="n">
         <v>37.2</v>
       </c>
       <c r="Y184" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>1500.0</v>
       </c>
       <c r="B185" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="C185" t="s">
         <v>26</v>
       </c>
       <c r="D185" t="s">
         <v>51</v>
       </c>
       <c r="E185" t="s">
         <v>238</v>
       </c>
       <c r="F185" t="s">
         <v>148</v>
       </c>
       <c r="G185" t="s">
         <v>44</v>
       </c>
       <c r="H185" t="s">
         <v>31</v>
       </c>
       <c r="I185" t="s">
         <v>32</v>
       </c>
       <c r="J185" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="K185" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L185" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M185" t="s">
+        <v>897</v>
+      </c>
+      <c r="N185" t="s">
         <v>1074</v>
-      </c>
-[...7 lines deleted...]
-        <v>1076</v>
       </c>
       <c r="O185" t="s">
         <v>58</v>
       </c>
       <c r="P185" t="s">
         <v>31</v>
       </c>
       <c r="Q185" t="n">
         <v>69.95</v>
       </c>
       <c r="R185" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="S185" t="n">
         <v>69.9</v>
       </c>
       <c r="T185" t="s">
         <v>31</v>
       </c>
       <c r="U185" t="s">
         <v>31</v>
       </c>
       <c r="V185" t="s">
         <v>31</v>
       </c>
       <c r="W185" t="s">
         <v>31</v>
       </c>
       <c r="X185" t="s">
         <v>31</v>
       </c>
       <c r="Y185" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>1677.0</v>
       </c>
       <c r="B186" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="C186" t="s">
         <v>211</v>
       </c>
       <c r="D186" t="s">
         <v>126</v>
       </c>
       <c r="E186" t="s">
         <v>371</v>
       </c>
       <c r="F186" t="s">
         <v>148</v>
       </c>
       <c r="G186" t="s">
         <v>128</v>
       </c>
       <c r="H186" t="s">
         <v>31</v>
       </c>
       <c r="I186" t="s">
         <v>149</v>
       </c>
       <c r="J186" t="s">
         <v>166</v>
       </c>
       <c r="K186" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L186" t="s">
+        <v>1077</v>
+      </c>
+      <c r="M186" t="s">
         <v>1078</v>
       </c>
-      <c r="L186" t="s">
+      <c r="N186" t="s">
         <v>1079</v>
-      </c>
-[...4 lines deleted...]
-        <v>1081</v>
       </c>
       <c r="O186" t="s">
         <v>218</v>
       </c>
       <c r="P186" t="s">
         <v>31</v>
       </c>
       <c r="Q186" t="s">
         <v>31</v>
       </c>
       <c r="R186" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="S186" t="n">
         <v>27.6</v>
       </c>
       <c r="T186" t="s">
         <v>31</v>
       </c>
       <c r="U186" t="n">
         <v>33.0</v>
       </c>
       <c r="V186" t="s">
         <v>31</v>
       </c>
       <c r="W186" t="n">
         <v>30.3</v>
       </c>
-      <c r="X186" t="n">
-        <v>30.3</v>
+      <c r="X186" t="s">
+        <v>31</v>
       </c>
       <c r="Y186" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>1498.0</v>
       </c>
       <c r="B187" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="C187" t="s">
         <v>145</v>
       </c>
       <c r="D187" t="s">
         <v>146</v>
       </c>
       <c r="E187" t="s">
         <v>147</v>
       </c>
       <c r="F187" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G187" t="s">
         <v>44</v>
       </c>
       <c r="H187" t="s">
         <v>31</v>
       </c>
       <c r="I187" t="s">
         <v>32</v>
       </c>
       <c r="J187" t="s">
         <v>129</v>
       </c>
       <c r="K187" t="s">
+        <v>1082</v>
+      </c>
+      <c r="L187" t="s">
+        <v>1083</v>
+      </c>
+      <c r="M187" t="s">
         <v>1084</v>
       </c>
-      <c r="L187" t="s">
+      <c r="N187" t="s">
         <v>1085</v>
-      </c>
-[...4 lines deleted...]
-        <v>1087</v>
       </c>
       <c r="O187" t="s">
         <v>153</v>
       </c>
       <c r="P187" t="s">
         <v>31</v>
       </c>
       <c r="Q187" t="n">
         <v>98.0</v>
       </c>
       <c r="R187" t="s">
         <v>496</v>
       </c>
       <c r="S187" t="n">
         <v>95.35</v>
       </c>
       <c r="T187" t="n">
         <v>96.99</v>
       </c>
       <c r="U187" t="n">
         <v>98.01</v>
       </c>
       <c r="V187" t="n">
         <v>98.38</v>
       </c>
       <c r="W187" t="n">
         <v>98.05</v>
       </c>
       <c r="X187" t="n">
         <v>97.48</v>
       </c>
       <c r="Y187" t="n">
         <v>98.73</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>1090.0</v>
       </c>
       <c r="B188" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="C188" t="s">
         <v>26</v>
       </c>
       <c r="D188" t="s">
         <v>79</v>
       </c>
       <c r="E188" t="s">
         <v>80</v>
       </c>
       <c r="F188" t="s">
         <v>148</v>
       </c>
       <c r="G188" t="s">
         <v>44</v>
       </c>
       <c r="H188" t="s">
         <v>31</v>
       </c>
       <c r="I188" t="s">
         <v>149</v>
       </c>
       <c r="J188" t="s">
         <v>82</v>
       </c>
       <c r="K188" t="s">
+        <v>1087</v>
+      </c>
+      <c r="L188" t="s">
+        <v>1088</v>
+      </c>
+      <c r="M188" t="s">
         <v>1089</v>
       </c>
-      <c r="L188" t="s">
+      <c r="N188" t="s">
         <v>1090</v>
-      </c>
-[...4 lines deleted...]
-        <v>1092</v>
       </c>
       <c r="O188" t="s">
         <v>38</v>
       </c>
       <c r="P188" t="s">
         <v>31</v>
       </c>
       <c r="Q188" t="n">
         <v>27.1</v>
       </c>
       <c r="R188" t="s">
-        <v>1093</v>
+        <v>1091</v>
       </c>
       <c r="S188" t="n">
         <v>29.4</v>
       </c>
       <c r="T188" t="n">
         <v>29.1</v>
       </c>
       <c r="U188" t="n">
         <v>28.5</v>
       </c>
       <c r="V188" t="n">
         <v>27.78</v>
       </c>
       <c r="W188" t="n">
         <v>27.5</v>
       </c>
       <c r="X188" t="n">
         <v>27.1</v>
       </c>
       <c r="Y188" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>1555.0</v>
       </c>
       <c r="B189" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
       <c r="C189" t="s">
         <v>60</v>
       </c>
       <c r="D189" t="s">
         <v>173</v>
       </c>
       <c r="E189" t="s">
         <v>238</v>
       </c>
       <c r="F189" t="s">
         <v>148</v>
       </c>
       <c r="G189" t="s">
         <v>44</v>
       </c>
       <c r="H189" t="s">
         <v>31</v>
       </c>
       <c r="I189" t="s">
         <v>32</v>
       </c>
       <c r="J189" t="s">
         <v>82</v>
       </c>
       <c r="K189" t="s">
+        <v>1093</v>
+      </c>
+      <c r="L189" t="s">
+        <v>1094</v>
+      </c>
+      <c r="M189" t="s">
         <v>1095</v>
       </c>
-      <c r="L189" t="s">
+      <c r="N189" t="s">
         <v>1096</v>
-      </c>
-[...4 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="O189" t="s">
         <v>67</v>
       </c>
       <c r="P189" t="s">
         <v>31</v>
       </c>
       <c r="Q189" t="n">
         <v>1.35</v>
       </c>
       <c r="R189" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="S189" t="n">
         <v>5.1</v>
       </c>
       <c r="T189" t="n">
         <v>4.8</v>
       </c>
       <c r="U189" t="n">
         <v>2.2</v>
       </c>
       <c r="V189" t="n">
         <v>1.6</v>
       </c>
       <c r="W189" t="n">
         <v>1.88</v>
       </c>
       <c r="X189" t="n">
         <v>1.35</v>
       </c>
       <c r="Y189" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>1471.0</v>
       </c>
       <c r="B190" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="C190" t="s">
         <v>26</v>
       </c>
       <c r="D190" t="s">
         <v>126</v>
       </c>
       <c r="E190" t="s">
         <v>750</v>
       </c>
       <c r="F190" t="s">
         <v>148</v>
       </c>
       <c r="G190" t="s">
         <v>128</v>
       </c>
       <c r="H190" t="s">
         <v>31</v>
       </c>
       <c r="I190" t="s">
         <v>149</v>
       </c>
       <c r="J190" t="s">
         <v>166</v>
       </c>
       <c r="K190" t="s">
+        <v>1098</v>
+      </c>
+      <c r="L190" t="s">
         <v>1099</v>
       </c>
-      <c r="L190" t="s">
+      <c r="M190" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N190" t="s">
         <v>1100</v>
-      </c>
-[...4 lines deleted...]
-        <v>1101</v>
       </c>
       <c r="O190" t="s">
         <v>95</v>
       </c>
       <c r="P190" t="s">
         <v>31</v>
       </c>
       <c r="Q190" t="s">
         <v>31</v>
       </c>
       <c r="R190" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="S190" t="n">
         <v>28.4</v>
       </c>
       <c r="T190" t="s">
         <v>31</v>
       </c>
       <c r="U190" t="n">
         <v>37.8</v>
       </c>
       <c r="V190" t="s">
         <v>31</v>
       </c>
       <c r="W190" t="n">
         <v>35.78</v>
       </c>
-      <c r="X190" t="n">
-        <v>35.78</v>
+      <c r="X190" t="s">
+        <v>31</v>
       </c>
       <c r="Y190" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>2097.0</v>
       </c>
       <c r="B191" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="C191" t="s">
         <v>26</v>
       </c>
       <c r="D191" t="s">
         <v>126</v>
       </c>
       <c r="E191" t="s">
         <v>750</v>
       </c>
       <c r="F191" t="s">
         <v>148</v>
       </c>
       <c r="G191" t="s">
         <v>128</v>
       </c>
       <c r="H191" t="s">
         <v>31</v>
       </c>
       <c r="I191" t="s">
         <v>149</v>
       </c>
       <c r="J191" t="s">
         <v>166</v>
       </c>
       <c r="K191" t="s">
+        <v>1103</v>
+      </c>
+      <c r="L191" t="s">
+        <v>31</v>
+      </c>
+      <c r="M191" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N191" t="s">
         <v>1104</v>
-      </c>
-[...7 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="O191" t="s">
         <v>95</v>
       </c>
       <c r="P191" t="s">
         <v>31</v>
       </c>
       <c r="Q191" t="s">
         <v>31</v>
       </c>
       <c r="R191" t="s">
         <v>31</v>
       </c>
       <c r="S191" t="n">
         <v>9.8</v>
       </c>
       <c r="T191" t="s">
         <v>31</v>
       </c>
       <c r="U191" t="n">
         <v>7.32</v>
       </c>
       <c r="V191" t="s">
         <v>31</v>
       </c>
       <c r="W191" t="n">
         <v>5.44</v>
       </c>
-      <c r="X191" t="n">
-        <v>5.44</v>
+      <c r="X191" t="s">
+        <v>31</v>
       </c>
       <c r="Y191" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>1442.0</v>
       </c>
       <c r="B192" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="C192" t="s">
         <v>26</v>
       </c>
       <c r="D192" t="s">
         <v>126</v>
       </c>
       <c r="E192" t="s">
         <v>750</v>
       </c>
       <c r="F192" t="s">
         <v>148</v>
       </c>
       <c r="G192" t="s">
         <v>128</v>
       </c>
       <c r="H192" t="s">
         <v>31</v>
       </c>
       <c r="I192" t="s">
         <v>149</v>
       </c>
       <c r="J192" t="s">
         <v>166</v>
       </c>
       <c r="K192" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L192" t="s">
         <v>1107</v>
       </c>
-      <c r="L192" t="s">
+      <c r="M192" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N192" t="s">
         <v>1108</v>
-      </c>
-[...4 lines deleted...]
-        <v>1109</v>
       </c>
       <c r="O192" t="s">
         <v>95</v>
       </c>
       <c r="P192" t="s">
         <v>31</v>
       </c>
       <c r="Q192" t="s">
         <v>31</v>
       </c>
       <c r="R192" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="S192" t="n">
         <v>31.4</v>
       </c>
       <c r="T192" t="s">
         <v>31</v>
       </c>
       <c r="U192" t="n">
         <v>21.8</v>
       </c>
       <c r="V192" t="s">
         <v>31</v>
       </c>
       <c r="W192" t="n">
         <v>18.63</v>
       </c>
-      <c r="X192" t="n">
-        <v>18.63</v>
+      <c r="X192" t="s">
+        <v>31</v>
       </c>
       <c r="Y192" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>1469.0</v>
       </c>
       <c r="B193" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="C193" t="s">
         <v>26</v>
       </c>
       <c r="D193" t="s">
         <v>126</v>
       </c>
       <c r="E193" t="s">
         <v>750</v>
       </c>
       <c r="F193" t="s">
         <v>148</v>
       </c>
       <c r="G193" t="s">
         <v>128</v>
       </c>
       <c r="H193" t="s">
         <v>31</v>
       </c>
       <c r="I193" t="s">
         <v>149</v>
       </c>
       <c r="J193" t="s">
         <v>166</v>
       </c>
       <c r="K193" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L193" t="s">
         <v>1111</v>
       </c>
-      <c r="L193" t="s">
+      <c r="M193" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N193" t="s">
         <v>1112</v>
-      </c>
-[...4 lines deleted...]
-        <v>1113</v>
       </c>
       <c r="O193" t="s">
         <v>95</v>
       </c>
       <c r="P193" t="s">
         <v>31</v>
       </c>
       <c r="Q193" t="s">
         <v>31</v>
       </c>
       <c r="R193" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="S193" t="n">
         <v>3.0</v>
       </c>
       <c r="T193" t="s">
         <v>31</v>
       </c>
       <c r="U193" t="n">
         <v>2.1</v>
       </c>
       <c r="V193" t="s">
         <v>31</v>
       </c>
       <c r="W193" t="n">
         <v>1.31</v>
       </c>
-      <c r="X193" t="n">
-        <v>1.31</v>
+      <c r="X193" t="s">
+        <v>31</v>
       </c>
       <c r="Y193" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>1678.0</v>
       </c>
       <c r="B194" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="C194" t="s">
         <v>134</v>
       </c>
       <c r="D194" t="s">
         <v>164</v>
       </c>
       <c r="E194" t="s">
         <v>165</v>
       </c>
       <c r="F194" t="s">
         <v>148</v>
       </c>
       <c r="G194" t="s">
         <v>44</v>
       </c>
       <c r="H194" t="s">
         <v>31</v>
       </c>
       <c r="I194" t="s">
         <v>149</v>
       </c>
       <c r="J194" t="s">
         <v>166</v>
       </c>
       <c r="K194" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="L194" t="s">
         <v>168</v>
       </c>
       <c r="M194" t="s">
+        <v>1115</v>
+      </c>
+      <c r="N194" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="O194" t="s">
         <v>142</v>
       </c>
       <c r="P194" t="s">
         <v>31</v>
       </c>
       <c r="Q194" t="n">
         <v>14.5</v>
       </c>
       <c r="R194" t="s">
         <v>171</v>
       </c>
       <c r="S194" t="s">
         <v>31</v>
       </c>
       <c r="T194" t="n">
         <v>14.2</v>
       </c>
       <c r="U194" t="s">
         <v>31</v>
       </c>
       <c r="V194" t="n">
         <v>15.0</v>
       </c>
-      <c r="W194" t="n">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="W194" t="s">
+        <v>31</v>
+      </c>
+      <c r="X194" t="n">
+        <v>16.4</v>
+      </c>
+      <c r="Y194" t="n">
+        <v>16.4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>2101.0</v>
       </c>
       <c r="B195" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="C195" t="s">
         <v>211</v>
       </c>
       <c r="D195" t="s">
         <v>126</v>
       </c>
       <c r="E195" t="s">
         <v>547</v>
       </c>
       <c r="F195" t="s">
         <v>148</v>
       </c>
       <c r="G195" t="s">
         <v>128</v>
       </c>
       <c r="H195" t="s">
         <v>31</v>
       </c>
       <c r="I195" t="s">
         <v>32</v>
       </c>
       <c r="J195" t="s">
         <v>33</v>
       </c>
       <c r="K195" t="s">
+        <v>1118</v>
+      </c>
+      <c r="L195" t="s">
         <v>1119</v>
       </c>
-      <c r="L195" t="s">
+      <c r="M195" t="s">
         <v>1120</v>
       </c>
-      <c r="M195" t="s">
+      <c r="N195" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="O195" t="s">
         <v>375</v>
       </c>
       <c r="P195" t="s">
         <v>31</v>
       </c>
       <c r="Q195" t="n">
         <v>87.0</v>
       </c>
       <c r="R195" t="s">
         <v>31</v>
       </c>
       <c r="S195" t="s">
         <v>31</v>
       </c>
       <c r="T195" t="s">
         <v>31</v>
       </c>
       <c r="U195" t="s">
         <v>31</v>
       </c>
       <c r="V195" t="s">
         <v>31</v>
       </c>
       <c r="W195" t="n">
         <v>78.0</v>
       </c>
       <c r="X195" t="n">
         <v>85.0</v>
       </c>
       <c r="Y195" t="n">
-        <v>29.33</v>
+        <v>37.52</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>2167.0</v>
       </c>
       <c r="B196" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="C196" t="s">
         <v>211</v>
       </c>
       <c r="D196" t="s">
         <v>323</v>
       </c>
       <c r="E196" t="s">
         <v>230</v>
       </c>
       <c r="F196" t="s">
         <v>148</v>
       </c>
       <c r="G196" t="s">
         <v>30</v>
       </c>
       <c r="H196" t="s">
         <v>31</v>
       </c>
       <c r="I196" t="s">
         <v>32</v>
       </c>
       <c r="J196" t="s">
         <v>82</v>
       </c>
       <c r="K196" t="s">
+        <v>1123</v>
+      </c>
+      <c r="L196" t="s">
         <v>1124</v>
       </c>
-      <c r="L196" t="s">
+      <c r="M196" t="s">
         <v>1125</v>
       </c>
-      <c r="M196" t="s">
+      <c r="N196" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
       <c r="O196" t="s">
         <v>218</v>
       </c>
       <c r="P196" t="s">
         <v>31</v>
       </c>
       <c r="Q196" t="n">
         <v>100.0</v>
       </c>
       <c r="R196" t="s">
         <v>236</v>
       </c>
       <c r="S196" t="s">
         <v>31</v>
       </c>
       <c r="T196" t="s">
         <v>31</v>
       </c>
       <c r="U196" t="s">
         <v>31</v>
       </c>
       <c r="V196" t="s">
         <v>31</v>
       </c>
       <c r="W196" t="s">
         <v>31</v>
       </c>
       <c r="X196" t="n">
         <v>104.44</v>
       </c>
       <c r="Y196" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>1613.0</v>
       </c>
       <c r="B197" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="C197" t="s">
         <v>26</v>
       </c>
       <c r="D197" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E197" t="s">
         <v>89</v>
       </c>
       <c r="F197" t="s">
         <v>148</v>
       </c>
       <c r="G197" t="s">
         <v>44</v>
       </c>
       <c r="H197" t="s">
         <v>31</v>
       </c>
       <c r="I197" t="s">
         <v>32</v>
       </c>
       <c r="J197" t="s">
         <v>82</v>
       </c>
       <c r="K197" t="s">
+        <v>1128</v>
+      </c>
+      <c r="L197" t="s">
         <v>1129</v>
       </c>
-      <c r="L197" t="s">
+      <c r="M197" t="s">
         <v>1130</v>
       </c>
-      <c r="M197" t="s">
+      <c r="N197" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
       <c r="O197" t="s">
         <v>95</v>
       </c>
       <c r="P197" t="s">
         <v>31</v>
       </c>
       <c r="Q197" t="n">
         <v>56.3</v>
       </c>
       <c r="R197" t="s">
         <v>31</v>
       </c>
       <c r="S197" t="n">
         <v>46.18</v>
       </c>
       <c r="T197" t="n">
         <v>31.75</v>
       </c>
       <c r="U197" t="n">
         <v>33.28</v>
       </c>
       <c r="V197" t="n">
         <v>45.45</v>
       </c>
       <c r="W197" t="n">
         <v>45.45</v>
       </c>
       <c r="X197" t="n">
         <v>33.14</v>
       </c>
       <c r="Y197" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>2059.0</v>
       </c>
       <c r="B198" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C198" t="s">
         <v>464</v>
       </c>
       <c r="D198" t="s">
         <v>736</v>
       </c>
       <c r="E198" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="F198" t="s">
         <v>148</v>
       </c>
       <c r="G198" t="s">
         <v>128</v>
       </c>
       <c r="H198" t="s">
         <v>31</v>
       </c>
       <c r="I198" t="s">
         <v>32</v>
       </c>
       <c r="J198" t="s">
         <v>33</v>
       </c>
       <c r="K198" t="s">
+        <v>1134</v>
+      </c>
+      <c r="L198" t="s">
+        <v>31</v>
+      </c>
+      <c r="M198" t="s">
         <v>1135</v>
       </c>
-      <c r="L198" t="s">
-[...2 lines deleted...]
-      <c r="M198" t="s">
+      <c r="N198" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="O198" t="s">
         <v>48</v>
       </c>
       <c r="P198" t="s">
         <v>31</v>
       </c>
       <c r="Q198" t="n">
         <v>63.83</v>
       </c>
       <c r="R198" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="S198" t="n">
         <v>54.8</v>
       </c>
       <c r="T198" t="n">
         <v>53.84</v>
       </c>
       <c r="U198" t="n">
         <v>49.8</v>
       </c>
       <c r="V198" t="n">
         <v>51.11</v>
       </c>
       <c r="W198" t="n">
         <v>58.55</v>
       </c>
       <c r="X198" t="n">
         <v>61.98</v>
       </c>
       <c r="Y198" t="n">
-        <v>59.38</v>
+        <v>59.57</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>2075.0</v>
       </c>
       <c r="B199" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="C199" t="s">
         <v>464</v>
       </c>
       <c r="D199" t="s">
         <v>554</v>
       </c>
       <c r="E199" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F199" t="s">
         <v>148</v>
       </c>
       <c r="G199" t="s">
         <v>128</v>
       </c>
       <c r="H199" t="s">
         <v>31</v>
       </c>
       <c r="I199" t="s">
         <v>32</v>
       </c>
       <c r="J199" t="s">
         <v>82</v>
       </c>
       <c r="K199" t="s">
+        <v>1140</v>
+      </c>
+      <c r="L199" t="s">
         <v>1141</v>
       </c>
-      <c r="L199" t="s">
+      <c r="M199" t="s">
         <v>1142</v>
       </c>
-      <c r="M199" t="s">
+      <c r="N199" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
       <c r="O199" t="s">
         <v>218</v>
       </c>
       <c r="P199" t="s">
         <v>31</v>
       </c>
       <c r="Q199" t="n">
         <v>33.33</v>
       </c>
       <c r="R199" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="S199" t="s">
         <v>31</v>
       </c>
       <c r="T199" t="s">
         <v>31</v>
       </c>
       <c r="U199" t="s">
         <v>31</v>
       </c>
       <c r="V199" t="s">
         <v>31</v>
       </c>
       <c r="W199" t="s">
         <v>31</v>
       </c>
       <c r="X199" t="n">
         <v>33.33</v>
       </c>
       <c r="Y199" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>1494.0</v>
       </c>
       <c r="B200" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="C200" t="s">
         <v>145</v>
       </c>
       <c r="D200" t="s">
         <v>146</v>
       </c>
       <c r="E200" t="s">
         <v>147</v>
       </c>
       <c r="F200" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G200" t="s">
         <v>128</v>
       </c>
       <c r="H200" t="s">
         <v>31</v>
       </c>
       <c r="I200" t="s">
         <v>149</v>
       </c>
       <c r="J200" t="s">
         <v>129</v>
       </c>
       <c r="K200" t="s">
+        <v>1146</v>
+      </c>
+      <c r="L200" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148</v>
       </c>
       <c r="M200" t="s">
         <v>494</v>
       </c>
       <c r="N200" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="O200" t="s">
         <v>153</v>
       </c>
       <c r="P200" t="s">
         <v>31</v>
       </c>
       <c r="Q200" t="n">
         <v>2.06</v>
       </c>
       <c r="R200" t="s">
         <v>496</v>
       </c>
       <c r="S200" t="n">
         <v>3.65</v>
       </c>
       <c r="T200" t="n">
         <v>3.01</v>
       </c>
       <c r="U200" t="n">
         <v>1.99</v>
       </c>
       <c r="V200" t="n">
         <v>1.62</v>
       </c>
       <c r="W200" t="n">
         <v>1.95</v>
       </c>
       <c r="X200" t="n">
         <v>2.52</v>
       </c>
       <c r="Y200" t="n">
         <v>1.27</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>2168.0</v>
       </c>
       <c r="B201" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="C201" t="s">
         <v>211</v>
       </c>
       <c r="D201" t="s">
         <v>323</v>
       </c>
       <c r="E201" t="s">
         <v>230</v>
       </c>
       <c r="F201" t="s">
         <v>148</v>
       </c>
       <c r="G201" t="s">
         <v>30</v>
       </c>
       <c r="H201" t="s">
         <v>31</v>
       </c>
       <c r="I201" t="s">
         <v>32</v>
       </c>
       <c r="J201" t="s">
         <v>82</v>
       </c>
       <c r="K201" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L201" t="s">
+        <v>31</v>
+      </c>
+      <c r="M201" t="s">
         <v>1151</v>
       </c>
-      <c r="L201" t="s">
-[...2 lines deleted...]
-      <c r="M201" t="s">
+      <c r="N201" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="O201" t="s">
         <v>218</v>
       </c>
       <c r="P201" t="s">
         <v>31</v>
       </c>
       <c r="Q201" t="n">
         <v>8.0</v>
       </c>
       <c r="R201" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="S201" t="s">
         <v>31</v>
       </c>
       <c r="T201" t="s">
         <v>31</v>
       </c>
       <c r="U201" t="s">
         <v>31</v>
       </c>
       <c r="V201" t="s">
         <v>31</v>
       </c>
       <c r="W201" t="n">
         <v>7.2</v>
       </c>
       <c r="X201" t="n">
         <v>7.2</v>
       </c>
       <c r="Y201" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>2127.0</v>
       </c>
       <c r="B202" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="C202" t="s">
         <v>211</v>
       </c>
       <c r="D202" t="s">
         <v>546</v>
       </c>
       <c r="E202" t="s">
         <v>547</v>
       </c>
       <c r="F202" t="s">
         <v>148</v>
       </c>
       <c r="G202" t="s">
         <v>30</v>
       </c>
       <c r="H202" t="s">
         <v>31</v>
       </c>
       <c r="I202" t="s">
         <v>32</v>
       </c>
       <c r="J202" t="s">
         <v>307</v>
       </c>
       <c r="K202" t="s">
+        <v>1155</v>
+      </c>
+      <c r="L202" t="s">
         <v>1156</v>
       </c>
-      <c r="L202" t="s">
+      <c r="M202" t="s">
         <v>1157</v>
       </c>
-      <c r="M202" t="s">
+      <c r="N202" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
       <c r="O202" t="s">
         <v>375</v>
       </c>
       <c r="P202" t="s">
         <v>31</v>
       </c>
       <c r="Q202" t="n">
         <v>90.0</v>
       </c>
       <c r="R202" t="s">
         <v>31</v>
       </c>
       <c r="S202" t="s">
         <v>31</v>
       </c>
       <c r="T202" t="s">
         <v>31</v>
       </c>
       <c r="U202" t="s">
         <v>31</v>
       </c>
       <c r="V202" t="s">
         <v>31</v>
       </c>
       <c r="W202" t="n">
         <v>10.0</v>
       </c>
       <c r="X202" t="n">
         <v>82.0</v>
       </c>
       <c r="Y202" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>1732.0</v>
       </c>
       <c r="B203" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="C203" t="s">
         <v>211</v>
       </c>
       <c r="D203" t="s">
         <v>323</v>
       </c>
       <c r="E203" t="s">
         <v>230</v>
       </c>
       <c r="F203" t="s">
         <v>148</v>
       </c>
       <c r="G203" t="s">
         <v>44</v>
       </c>
       <c r="H203" t="s">
         <v>31</v>
       </c>
       <c r="I203" t="s">
         <v>32</v>
       </c>
       <c r="J203" t="s">
         <v>477</v>
       </c>
       <c r="K203" t="s">
+        <v>1160</v>
+      </c>
+      <c r="L203" t="s">
         <v>1161</v>
       </c>
-      <c r="L203" t="s">
+      <c r="M203" t="s">
         <v>1162</v>
       </c>
-      <c r="M203" t="s">
+      <c r="N203" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="O203" t="s">
         <v>218</v>
       </c>
       <c r="P203" t="s">
         <v>31</v>
       </c>
       <c r="Q203" t="n">
         <v>22.6</v>
       </c>
       <c r="R203" t="s">
         <v>236</v>
       </c>
       <c r="S203" t="n">
         <v>37.0</v>
       </c>
       <c r="T203" t="n">
         <v>29.0</v>
       </c>
       <c r="U203" t="n">
         <v>34.4</v>
       </c>
       <c r="V203" t="n">
         <v>23.2</v>
       </c>
       <c r="W203" t="n">
         <v>25.6</v>
       </c>
       <c r="X203" t="n">
         <v>20.8</v>
       </c>
       <c r="Y203" t="n">
         <v>19.2</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>1767.0</v>
       </c>
       <c r="B204" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="C204" t="s">
         <v>211</v>
       </c>
       <c r="D204" t="s">
         <v>126</v>
       </c>
       <c r="E204" t="s">
         <v>230</v>
       </c>
       <c r="F204" t="s">
         <v>148</v>
       </c>
       <c r="G204" t="s">
         <v>128</v>
       </c>
       <c r="H204" t="s">
         <v>31</v>
       </c>
       <c r="I204" t="s">
         <v>32</v>
       </c>
       <c r="J204" t="s">
         <v>82</v>
       </c>
       <c r="K204" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="L204" t="s">
         <v>436</v>
       </c>
       <c r="M204" t="s">
+        <v>1166</v>
+      </c>
+      <c r="N204" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
       <c r="O204" t="s">
         <v>218</v>
       </c>
       <c r="P204" t="s">
         <v>31</v>
       </c>
       <c r="Q204" t="n">
         <v>53.6</v>
       </c>
       <c r="R204" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="S204" t="n">
         <v>12.0</v>
       </c>
       <c r="T204" t="n">
         <v>27.2</v>
       </c>
       <c r="U204" t="n">
         <v>27.2</v>
       </c>
       <c r="V204" t="n">
         <v>40.8</v>
       </c>
       <c r="W204" t="n">
         <v>59.2</v>
       </c>
       <c r="X204" t="n">
         <v>52.0</v>
       </c>
       <c r="Y204" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>2134.0</v>
       </c>
       <c r="B205" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="C205" t="s">
         <v>60</v>
       </c>
       <c r="D205" t="s">
         <v>669</v>
       </c>
       <c r="E205" t="s">
         <v>384</v>
       </c>
       <c r="F205" t="s">
         <v>148</v>
       </c>
       <c r="G205" t="s">
         <v>30</v>
       </c>
       <c r="H205" t="s">
         <v>31</v>
       </c>
       <c r="I205" t="s">
         <v>32</v>
       </c>
       <c r="J205" t="s">
         <v>307</v>
       </c>
       <c r="K205" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L205" t="s">
+        <v>31</v>
+      </c>
+      <c r="M205" t="s">
         <v>1171</v>
       </c>
-      <c r="L205" t="s">
-[...2 lines deleted...]
-      <c r="M205" t="s">
+      <c r="N205" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="O205" t="s">
         <v>67</v>
       </c>
       <c r="P205" t="s">
         <v>31</v>
       </c>
       <c r="Q205" t="n">
         <v>43.0</v>
       </c>
       <c r="R205" t="s">
         <v>31</v>
       </c>
       <c r="S205" t="s">
         <v>31</v>
       </c>
       <c r="T205" t="s">
         <v>31</v>
       </c>
       <c r="U205" t="s">
         <v>31</v>
       </c>
       <c r="V205" t="s">
         <v>31</v>
       </c>
       <c r="W205" t="s">
         <v>31</v>
       </c>
       <c r="X205" t="n">
         <v>43.0</v>
       </c>
       <c r="Y205" t="n">
-        <v>43.0</v>
+        <v>45.6</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
-        <v>1666.0</v>
+        <v>2178.0</v>
       </c>
       <c r="B206" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="C206" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="D206" t="s">
-        <v>626</v>
+        <v>51</v>
       </c>
       <c r="E206" t="s">
-        <v>165</v>
+        <v>52</v>
       </c>
       <c r="F206" t="s">
         <v>148</v>
       </c>
       <c r="G206" t="s">
         <v>44</v>
       </c>
       <c r="H206" t="s">
         <v>31</v>
       </c>
       <c r="I206" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J206" t="s">
+        <v>82</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L206" t="s">
         <v>1175</v>
       </c>
-      <c r="K206" t="s">
+      <c r="M206" t="s">
         <v>1176</v>
       </c>
-      <c r="L206" t="s">
+      <c r="N206" t="s">
         <v>1177</v>
       </c>
-      <c r="M206" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O206" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="P206" t="s">
         <v>31</v>
       </c>
       <c r="Q206" t="n">
-        <v>9.5</v>
+        <v>85.0</v>
       </c>
       <c r="R206" t="s">
-        <v>1180</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>31</v>
+      </c>
+      <c r="S206" t="n">
+        <v>81.72</v>
+      </c>
+      <c r="T206" t="n">
+        <v>81.54</v>
       </c>
       <c r="U206" t="n">
-        <v>9.58</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>82.24</v>
+      </c>
+      <c r="V206" t="n">
+        <v>83.34</v>
+      </c>
+      <c r="W206" t="n">
+        <v>84.37</v>
       </c>
       <c r="X206" t="s">
         <v>31</v>
       </c>
       <c r="Y206" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
-        <v>1463.0</v>
+        <v>1666.0</v>
       </c>
       <c r="B207" t="s">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="C207" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
       <c r="D207" t="s">
-        <v>251</v>
+        <v>626</v>
       </c>
       <c r="E207" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="F207" t="s">
-        <v>845</v>
+        <v>148</v>
       </c>
       <c r="G207" t="s">
         <v>44</v>
       </c>
       <c r="H207" t="s">
         <v>31</v>
       </c>
       <c r="I207" t="s">
         <v>149</v>
       </c>
       <c r="J207" t="s">
-        <v>129</v>
+        <v>1179</v>
       </c>
       <c r="K207" t="s">
+        <v>1180</v>
+      </c>
+      <c r="L207" t="s">
+        <v>1181</v>
+      </c>
+      <c r="M207" t="s">
         <v>1182</v>
       </c>
-      <c r="L207" t="s">
+      <c r="N207" t="s">
         <v>1183</v>
       </c>
-      <c r="M207" t="s">
-[...2 lines deleted...]
-      <c r="N207" t="s">
+      <c r="O207" t="s">
+        <v>95</v>
+      </c>
+      <c r="P207" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q207" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="R207" t="s">
         <v>1184</v>
       </c>
-      <c r="O207" t="s">
-[...15 lines deleted...]
-        <v>23.6</v>
+      <c r="S207" t="s">
+        <v>31</v>
+      </c>
+      <c r="T207" t="s">
+        <v>31</v>
       </c>
       <c r="U207" t="n">
-        <v>23.5</v>
-[...8 lines deleted...]
-        <v>25.6</v>
+        <v>9.58</v>
+      </c>
+      <c r="V207" t="s">
+        <v>31</v>
+      </c>
+      <c r="W207" t="s">
+        <v>31</v>
+      </c>
+      <c r="X207" t="s">
+        <v>31</v>
       </c>
       <c r="Y207" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
-        <v>1410.0</v>
+        <v>1463.0</v>
       </c>
       <c r="B208" t="s">
         <v>1185</v>
       </c>
       <c r="C208" t="s">
         <v>60</v>
       </c>
       <c r="D208" t="s">
-        <v>61</v>
+        <v>251</v>
       </c>
       <c r="E208" t="s">
-        <v>62</v>
+        <v>238</v>
       </c>
       <c r="F208" t="s">
-        <v>148</v>
+        <v>846</v>
       </c>
       <c r="G208" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H208" t="s">
         <v>31</v>
       </c>
       <c r="I208" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J208" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="K208" t="s">
         <v>1186</v>
       </c>
       <c r="L208" t="s">
         <v>1187</v>
       </c>
       <c r="M208" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="N208" t="s">
         <v>1188</v>
       </c>
       <c r="O208" t="s">
         <v>67</v>
       </c>
       <c r="P208" t="s">
         <v>31</v>
       </c>
       <c r="Q208" t="n">
-        <v>58.0</v>
+        <v>25.6</v>
       </c>
       <c r="R208" t="s">
-        <v>31</v>
+        <v>655</v>
       </c>
       <c r="S208" t="n">
-        <v>27.2</v>
+        <v>23.5</v>
       </c>
       <c r="T208" t="n">
-        <v>41.7</v>
+        <v>23.6</v>
       </c>
       <c r="U208" t="n">
-        <v>53.6</v>
+        <v>23.5</v>
       </c>
       <c r="V208" t="n">
-        <v>57.8</v>
+        <v>23.2</v>
       </c>
       <c r="W208" t="n">
-        <v>56.3</v>
+        <v>25.8</v>
       </c>
       <c r="X208" t="n">
-        <v>57.6</v>
+        <v>25.6</v>
       </c>
       <c r="Y208" t="n">
-        <v>53.0</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
-        <v>2150.0</v>
+        <v>1410.0</v>
       </c>
       <c r="B209" t="s">
         <v>1189</v>
       </c>
       <c r="C209" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D209" t="s">
-        <v>1029</v>
+        <v>61</v>
       </c>
       <c r="E209" t="s">
-        <v>505</v>
+        <v>62</v>
       </c>
       <c r="F209" t="s">
         <v>148</v>
       </c>
       <c r="G209" t="s">
         <v>30</v>
       </c>
       <c r="H209" t="s">
         <v>31</v>
       </c>
       <c r="I209" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J209" t="s">
         <v>33</v>
       </c>
       <c r="K209" t="s">
         <v>1190</v>
       </c>
       <c r="L209" t="s">
-        <v>31</v>
+        <v>1191</v>
       </c>
       <c r="M209" t="s">
-        <v>1191</v>
+        <v>72</v>
       </c>
       <c r="N209" t="s">
         <v>1192</v>
       </c>
       <c r="O209" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="P209" t="s">
         <v>31</v>
       </c>
       <c r="Q209" t="n">
-        <v>97.88</v>
+        <v>58.0</v>
       </c>
       <c r="R209" t="s">
         <v>31</v>
       </c>
-      <c r="S209" t="s">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="S209" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="T209" t="n">
+        <v>41.7</v>
+      </c>
+      <c r="U209" t="n">
+        <v>53.6</v>
+      </c>
+      <c r="V209" t="n">
+        <v>57.8</v>
       </c>
       <c r="W209" t="n">
-        <v>96.1</v>
+        <v>56.3</v>
       </c>
       <c r="X209" t="n">
-        <v>101.76</v>
+        <v>57.6</v>
       </c>
       <c r="Y209" t="n">
-        <v>105.07</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
-        <v>2046.0</v>
+        <v>2150.0</v>
       </c>
       <c r="B210" t="s">
         <v>1193</v>
       </c>
       <c r="C210" t="s">
-        <v>211</v>
+        <v>40</v>
       </c>
       <c r="D210" t="s">
-        <v>271</v>
+        <v>1030</v>
       </c>
       <c r="E210" t="s">
-        <v>371</v>
+        <v>505</v>
       </c>
       <c r="F210" t="s">
         <v>148</v>
       </c>
       <c r="G210" t="s">
         <v>30</v>
       </c>
       <c r="H210" t="s">
         <v>31</v>
       </c>
       <c r="I210" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J210" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="K210" t="s">
         <v>1194</v>
       </c>
       <c r="L210" t="s">
         <v>31</v>
       </c>
       <c r="M210" t="s">
         <v>1195</v>
       </c>
       <c r="N210" t="s">
         <v>1196</v>
       </c>
       <c r="O210" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="P210" t="s">
         <v>31</v>
       </c>
       <c r="Q210" t="n">
-        <v>58.0</v>
+        <v>97.88</v>
       </c>
       <c r="R210" t="s">
-        <v>1197</v>
+        <v>31</v>
       </c>
       <c r="S210" t="s">
         <v>31</v>
       </c>
       <c r="T210" t="s">
         <v>31</v>
       </c>
       <c r="U210" t="s">
         <v>31</v>
       </c>
       <c r="V210" t="s">
         <v>31</v>
       </c>
       <c r="W210" t="n">
-        <v>54.0</v>
+        <v>96.1</v>
       </c>
       <c r="X210" t="n">
-        <v>54.7</v>
+        <v>101.76</v>
       </c>
       <c r="Y210" t="n">
-        <v>54.7</v>
+        <v>105.86</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
-        <v>2136.0</v>
+        <v>2046.0</v>
       </c>
       <c r="B211" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="C211" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="D211" t="s">
-        <v>451</v>
+        <v>271</v>
       </c>
       <c r="E211" t="s">
-        <v>953</v>
+        <v>371</v>
       </c>
       <c r="F211" t="s">
         <v>148</v>
       </c>
       <c r="G211" t="s">
         <v>30</v>
       </c>
       <c r="H211" t="s">
         <v>31</v>
       </c>
       <c r="I211" t="s">
         <v>32</v>
       </c>
       <c r="J211" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="K211" t="s">
+        <v>1198</v>
+      </c>
+      <c r="L211" t="s">
+        <v>31</v>
+      </c>
+      <c r="M211" t="s">
         <v>1199</v>
       </c>
-      <c r="L211" t="s">
-[...2 lines deleted...]
-      <c r="M211" t="s">
+      <c r="N211" t="s">
         <v>1200</v>
       </c>
-      <c r="N211" t="s">
+      <c r="O211" t="s">
+        <v>142</v>
+      </c>
+      <c r="P211" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q211" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="R211" t="s">
         <v>1201</v>
       </c>
-      <c r="O211" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S211" t="s">
         <v>31</v>
       </c>
       <c r="T211" t="s">
         <v>31</v>
       </c>
       <c r="U211" t="s">
         <v>31</v>
       </c>
       <c r="V211" t="s">
         <v>31</v>
       </c>
       <c r="W211" t="n">
-        <v>40.0</v>
+        <v>54.0</v>
       </c>
       <c r="X211" t="n">
-        <v>40.36</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>54.7</v>
+      </c>
+      <c r="Y211" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
-        <v>424.0</v>
+        <v>2136.0</v>
       </c>
       <c r="B212" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="C212" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="D212" t="s">
-        <v>146</v>
+        <v>451</v>
       </c>
       <c r="E212" t="s">
-        <v>147</v>
+        <v>954</v>
       </c>
       <c r="F212" t="s">
         <v>148</v>
       </c>
       <c r="G212" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H212" t="s">
         <v>31</v>
       </c>
       <c r="I212" t="s">
         <v>32</v>
       </c>
       <c r="J212" t="s">
         <v>82</v>
       </c>
       <c r="K212" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L212" t="s">
+        <v>31</v>
+      </c>
+      <c r="M212" t="s">
         <v>1204</v>
       </c>
-      <c r="L212" t="s">
+      <c r="N212" t="s">
         <v>1205</v>
       </c>
-      <c r="M212" t="s">
+      <c r="O212" t="s">
+        <v>67</v>
+      </c>
+      <c r="P212" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q212" t="n">
+        <v>42.1</v>
+      </c>
+      <c r="R212" t="s">
         <v>1206</v>
       </c>
-      <c r="N212" t="s">
-[...24 lines deleted...]
-        <v>31.79</v>
+      <c r="S212" t="s">
+        <v>31</v>
+      </c>
+      <c r="T212" t="s">
+        <v>31</v>
+      </c>
+      <c r="U212" t="s">
+        <v>31</v>
+      </c>
+      <c r="V212" t="s">
+        <v>31</v>
       </c>
       <c r="W212" t="n">
-        <v>41.0</v>
+        <v>40.0</v>
       </c>
       <c r="X212" t="n">
-        <v>41.93</v>
+        <v>40.36</v>
       </c>
       <c r="Y212" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
-        <v>2114.0</v>
+        <v>424.0</v>
       </c>
       <c r="B213" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="C213" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="D213" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="E213" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="F213" t="s">
         <v>148</v>
       </c>
       <c r="G213" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H213" t="s">
         <v>31</v>
       </c>
       <c r="I213" t="s">
         <v>32</v>
       </c>
       <c r="J213" t="s">
-        <v>307</v>
+        <v>82</v>
       </c>
       <c r="K213" t="s">
+        <v>1208</v>
+      </c>
+      <c r="L213" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M213" t="s">
         <v>1210</v>
       </c>
       <c r="N213" t="s">
         <v>1211</v>
       </c>
       <c r="O213" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="P213" t="s">
         <v>31</v>
       </c>
       <c r="Q213" t="n">
-        <v>98.4</v>
+        <v>42.5</v>
       </c>
       <c r="R213" t="s">
         <v>31</v>
       </c>
-      <c r="S213" t="s">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="S213" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="T213" t="n">
+        <v>44.08</v>
+      </c>
+      <c r="U213" t="n">
+        <v>43.88</v>
+      </c>
+      <c r="V213" t="n">
+        <v>31.79</v>
       </c>
       <c r="W213" t="n">
-        <v>80.0</v>
+        <v>41.0</v>
       </c>
       <c r="X213" t="n">
-        <v>98.4</v>
+        <v>41.93</v>
       </c>
       <c r="Y213" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
-        <v>1420.0</v>
+        <v>2114.0</v>
       </c>
       <c r="B214" t="s">
         <v>1212</v>
       </c>
       <c r="C214" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="D214" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="E214" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="F214" t="s">
         <v>148</v>
       </c>
       <c r="G214" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H214" t="s">
         <v>31</v>
       </c>
       <c r="I214" t="s">
         <v>32</v>
       </c>
       <c r="J214" t="s">
-        <v>82</v>
+        <v>307</v>
       </c>
       <c r="K214" t="s">
         <v>1213</v>
       </c>
       <c r="L214" t="s">
+        <v>31</v>
+      </c>
+      <c r="M214" t="s">
         <v>1214</v>
       </c>
-      <c r="M214" t="s">
+      <c r="N214" t="s">
         <v>1215</v>
       </c>
-      <c r="N214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O214" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="P214" t="s">
         <v>31</v>
       </c>
       <c r="Q214" t="n">
-        <v>13.08</v>
+        <v>98.4</v>
       </c>
       <c r="R214" t="s">
-        <v>1217</v>
-[...11 lines deleted...]
-        <v>12.83</v>
+        <v>31</v>
+      </c>
+      <c r="S214" t="s">
+        <v>31</v>
+      </c>
+      <c r="T214" t="s">
+        <v>31</v>
+      </c>
+      <c r="U214" t="s">
+        <v>31</v>
+      </c>
+      <c r="V214" t="s">
+        <v>31</v>
       </c>
       <c r="W214" t="n">
-        <v>13.08</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>80.0</v>
+      </c>
+      <c r="X214" t="n">
+        <v>98.4</v>
       </c>
       <c r="Y214" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
-        <v>2054.0</v>
+        <v>1420.0</v>
       </c>
       <c r="B215" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="C215" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D215" t="s">
         <v>126</v>
       </c>
       <c r="E215" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="F215" t="s">
         <v>148</v>
       </c>
       <c r="G215" t="s">
         <v>128</v>
       </c>
       <c r="H215" t="s">
         <v>31</v>
       </c>
       <c r="I215" t="s">
         <v>32</v>
       </c>
       <c r="J215" t="s">
         <v>82</v>
       </c>
       <c r="K215" t="s">
+        <v>1217</v>
+      </c>
+      <c r="L215" t="s">
+        <v>1218</v>
+      </c>
+      <c r="M215" t="s">
         <v>1219</v>
       </c>
-      <c r="L215" t="s">
+      <c r="N215" t="s">
         <v>1220</v>
       </c>
-      <c r="M215" t="s">
+      <c r="O215" t="s">
+        <v>180</v>
+      </c>
+      <c r="P215" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q215" t="n">
+        <v>13.08</v>
+      </c>
+      <c r="R215" t="s">
         <v>1221</v>
       </c>
-      <c r="N215" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="S215" t="n">
-        <v>60.7</v>
+        <v>12.86</v>
       </c>
       <c r="T215" t="n">
-        <v>61.7</v>
+        <v>12.44</v>
       </c>
       <c r="U215" t="n">
-        <v>59.6</v>
+        <v>12.77</v>
       </c>
       <c r="V215" t="n">
-        <v>61.4</v>
+        <v>12.83</v>
       </c>
       <c r="W215" t="n">
-        <v>61.8</v>
-[...2 lines deleted...]
-        <v>59.9</v>
+        <v>13.08</v>
+      </c>
+      <c r="X215" t="s">
+        <v>31</v>
       </c>
       <c r="Y215" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
-        <v>347.0</v>
+        <v>2054.0</v>
       </c>
       <c r="B216" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="C216" t="s">
         <v>40</v>
       </c>
       <c r="D216" t="s">
         <v>126</v>
       </c>
       <c r="E216" t="s">
-        <v>505</v>
+        <v>279</v>
       </c>
       <c r="F216" t="s">
         <v>148</v>
       </c>
       <c r="G216" t="s">
         <v>128</v>
       </c>
       <c r="H216" t="s">
         <v>31</v>
       </c>
       <c r="I216" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J216" t="s">
         <v>82</v>
       </c>
       <c r="K216" t="s">
+        <v>1223</v>
+      </c>
+      <c r="L216" t="s">
         <v>1224</v>
       </c>
-      <c r="L216" t="s">
+      <c r="M216" t="s">
         <v>1225</v>
       </c>
-      <c r="M216" t="s">
+      <c r="N216" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
       <c r="O216" t="s">
         <v>48</v>
       </c>
       <c r="P216" t="s">
         <v>31</v>
       </c>
       <c r="Q216" t="n">
-        <v>74.7</v>
+        <v>62.1</v>
       </c>
       <c r="R216" t="s">
-        <v>285</v>
+        <v>31</v>
       </c>
       <c r="S216" t="n">
-        <v>83.1</v>
+        <v>60.7</v>
       </c>
       <c r="T216" t="n">
-        <v>76.0</v>
+        <v>61.7</v>
       </c>
       <c r="U216" t="n">
-        <v>79.1</v>
+        <v>59.6</v>
       </c>
       <c r="V216" t="n">
-        <v>78.7</v>
+        <v>61.4</v>
       </c>
       <c r="W216" t="n">
-        <v>74.6</v>
+        <v>61.8</v>
       </c>
       <c r="X216" t="n">
-        <v>77.4</v>
+        <v>59.9</v>
       </c>
       <c r="Y216" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
-        <v>2081.0</v>
+        <v>347.0</v>
       </c>
       <c r="B217" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="C217" t="s">
-        <v>464</v>
+        <v>40</v>
       </c>
       <c r="D217" t="s">
-        <v>465</v>
+        <v>126</v>
       </c>
       <c r="E217" t="s">
-        <v>147</v>
+        <v>505</v>
       </c>
       <c r="F217" t="s">
         <v>148</v>
       </c>
       <c r="G217" t="s">
         <v>128</v>
       </c>
       <c r="H217" t="s">
         <v>31</v>
       </c>
       <c r="I217" t="s">
         <v>149</v>
       </c>
       <c r="J217" t="s">
         <v>82</v>
       </c>
       <c r="K217" t="s">
+        <v>1228</v>
+      </c>
+      <c r="L217" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M217" t="s">
         <v>1230</v>
       </c>
       <c r="N217" t="s">
         <v>1231</v>
       </c>
       <c r="O217" t="s">
         <v>48</v>
       </c>
       <c r="P217" t="s">
         <v>31</v>
       </c>
       <c r="Q217" t="n">
-        <v>79.75</v>
+        <v>74.7</v>
       </c>
       <c r="R217" t="s">
-        <v>31</v>
+        <v>285</v>
       </c>
       <c r="S217" t="n">
-        <v>85.4</v>
+        <v>83.1</v>
       </c>
       <c r="T217" t="n">
-        <v>81.1</v>
+        <v>76.0</v>
       </c>
       <c r="U217" t="n">
-        <v>83.0</v>
+        <v>79.1</v>
       </c>
       <c r="V217" t="n">
-        <v>83.2</v>
+        <v>78.7</v>
       </c>
       <c r="W217" t="n">
-        <v>78.1</v>
+        <v>74.6</v>
       </c>
       <c r="X217" t="n">
-        <v>82.5</v>
+        <v>77.4</v>
       </c>
       <c r="Y217" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
-        <v>1517.0</v>
+        <v>2081.0</v>
       </c>
       <c r="B218" t="s">
         <v>1232</v>
       </c>
       <c r="C218" t="s">
-        <v>26</v>
+        <v>464</v>
       </c>
       <c r="D218" t="s">
-        <v>88</v>
+        <v>465</v>
       </c>
       <c r="E218" t="s">
-        <v>89</v>
+        <v>147</v>
       </c>
       <c r="F218" t="s">
         <v>148</v>
       </c>
       <c r="G218" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H218" t="s">
         <v>31</v>
       </c>
       <c r="I218" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J218" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K218" t="s">
         <v>1233</v>
       </c>
       <c r="L218" t="s">
+        <v>31</v>
+      </c>
+      <c r="M218" t="s">
         <v>1234</v>
       </c>
-      <c r="M218" t="s">
+      <c r="N218" t="s">
         <v>1235</v>
       </c>
-      <c r="N218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O218" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="P218" t="s">
         <v>31</v>
       </c>
       <c r="Q218" t="n">
-        <v>46.3</v>
+        <v>79.75</v>
       </c>
       <c r="R218" t="s">
         <v>31</v>
       </c>
       <c r="S218" t="n">
-        <v>29.94</v>
+        <v>85.4</v>
       </c>
       <c r="T218" t="n">
-        <v>26.77</v>
+        <v>81.1</v>
       </c>
       <c r="U218" t="n">
-        <v>28.67</v>
+        <v>83.0</v>
       </c>
       <c r="V218" t="n">
-        <v>28.79</v>
+        <v>83.2</v>
       </c>
       <c r="W218" t="n">
-        <v>28.99</v>
+        <v>78.1</v>
       </c>
       <c r="X218" t="n">
-        <v>28.84</v>
+        <v>82.5</v>
       </c>
       <c r="Y218" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
-        <v>2144.0</v>
+        <v>1517.0</v>
       </c>
       <c r="B219" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="C219" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D219" t="s">
-        <v>221</v>
+        <v>88</v>
       </c>
       <c r="E219" t="s">
-        <v>222</v>
+        <v>89</v>
       </c>
       <c r="F219" t="s">
         <v>148</v>
       </c>
       <c r="G219" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H219" t="s">
         <v>31</v>
       </c>
       <c r="I219" t="s">
         <v>32</v>
       </c>
       <c r="J219" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K219" t="s">
+        <v>1237</v>
+      </c>
+      <c r="L219" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M219" t="s">
         <v>1239</v>
       </c>
       <c r="N219" t="s">
         <v>1240</v>
       </c>
       <c r="O219" t="s">
-        <v>404</v>
+        <v>142</v>
       </c>
       <c r="P219" t="s">
         <v>31</v>
       </c>
       <c r="Q219" t="n">
-        <v>0.72</v>
+        <v>46.3</v>
       </c>
       <c r="R219" t="s">
         <v>31</v>
       </c>
       <c r="S219" t="n">
-        <v>0.53</v>
+        <v>29.94</v>
       </c>
       <c r="T219" t="n">
-        <v>0.53</v>
+        <v>26.77</v>
       </c>
       <c r="U219" t="n">
-        <v>0.53</v>
+        <v>28.67</v>
       </c>
       <c r="V219" t="n">
-        <v>0.64</v>
+        <v>28.79</v>
       </c>
       <c r="W219" t="n">
-        <v>0.59</v>
+        <v>28.99</v>
       </c>
       <c r="X219" t="n">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>28.84</v>
+      </c>
+      <c r="Y219" t="n">
+        <v>45.05</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
-        <v>2093.0</v>
+        <v>2144.0</v>
       </c>
       <c r="B220" t="s">
         <v>1241</v>
       </c>
       <c r="C220" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D220" t="s">
-        <v>126</v>
+        <v>221</v>
       </c>
       <c r="E220" t="s">
-        <v>80</v>
+        <v>222</v>
       </c>
       <c r="F220" t="s">
         <v>148</v>
       </c>
       <c r="G220" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H220" t="s">
         <v>31</v>
       </c>
       <c r="I220" t="s">
         <v>32</v>
       </c>
       <c r="J220" t="s">
         <v>82</v>
       </c>
       <c r="K220" t="s">
         <v>1242</v>
       </c>
       <c r="L220" t="s">
         <v>31</v>
       </c>
       <c r="M220" t="s">
         <v>1243</v>
       </c>
       <c r="N220" t="s">
         <v>1244</v>
       </c>
       <c r="O220" t="s">
-        <v>38</v>
+        <v>404</v>
       </c>
       <c r="P220" t="s">
         <v>31</v>
       </c>
       <c r="Q220" t="n">
-        <v>35.0</v>
+        <v>0.72</v>
       </c>
       <c r="R220" t="s">
         <v>31</v>
       </c>
-      <c r="S220" t="s">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="S220" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="T220" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="U220" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="V220" t="n">
+        <v>0.64</v>
       </c>
       <c r="W220" t="n">
-        <v>17.0</v>
+        <v>0.59</v>
       </c>
       <c r="X220" t="n">
-        <v>25.0</v>
+        <v>0.71</v>
       </c>
       <c r="Y220" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
-        <v>2157.0</v>
+        <v>2093.0</v>
       </c>
       <c r="B221" t="s">
         <v>1245</v>
       </c>
       <c r="C221" t="s">
         <v>26</v>
       </c>
       <c r="D221" t="s">
-        <v>881</v>
+        <v>126</v>
       </c>
       <c r="E221" t="s">
-        <v>750</v>
+        <v>80</v>
       </c>
       <c r="F221" t="s">
         <v>148</v>
       </c>
       <c r="G221" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="H221" t="s">
         <v>31</v>
       </c>
       <c r="I221" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J221" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K221" t="s">
         <v>1246</v>
       </c>
       <c r="L221" t="s">
         <v>31</v>
       </c>
       <c r="M221" t="s">
         <v>1247</v>
       </c>
       <c r="N221" t="s">
         <v>1248</v>
       </c>
       <c r="O221" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="P221" t="s">
         <v>31</v>
       </c>
-      <c r="Q221" t="s">
-        <v>31</v>
+      <c r="Q221" t="n">
+        <v>35.0</v>
       </c>
       <c r="R221" t="s">
         <v>31</v>
       </c>
-      <c r="S221" t="n">
-        <v>59.8</v>
+      <c r="S221" t="s">
+        <v>31</v>
       </c>
       <c r="T221" t="s">
         <v>31</v>
       </c>
-      <c r="U221" t="n">
-        <v>59.6</v>
+      <c r="U221" t="s">
+        <v>31</v>
       </c>
       <c r="V221" t="s">
         <v>31</v>
       </c>
       <c r="W221" t="n">
-        <v>54.4</v>
+        <v>17.0</v>
       </c>
       <c r="X221" t="n">
-        <v>54.4</v>
+        <v>25.0</v>
       </c>
       <c r="Y221" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
-        <v>1665.0</v>
+        <v>2157.0</v>
       </c>
       <c r="B222" t="s">
         <v>1249</v>
       </c>
       <c r="C222" t="s">
         <v>26</v>
       </c>
       <c r="D222" t="s">
-        <v>51</v>
+        <v>882</v>
       </c>
       <c r="E222" t="s">
-        <v>52</v>
+        <v>750</v>
       </c>
       <c r="F222" t="s">
         <v>148</v>
       </c>
       <c r="G222" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H222" t="s">
         <v>31</v>
       </c>
       <c r="I222" t="s">
         <v>149</v>
       </c>
       <c r="J222" t="s">
         <v>166</v>
       </c>
       <c r="K222" t="s">
         <v>1250</v>
       </c>
       <c r="L222" t="s">
+        <v>31</v>
+      </c>
+      <c r="M222" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="N222" t="s">
         <v>1252</v>
       </c>
       <c r="O222" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="P222" t="s">
         <v>31</v>
       </c>
       <c r="Q222" t="s">
         <v>31</v>
       </c>
       <c r="R222" t="s">
-        <v>1102</v>
+        <v>31</v>
       </c>
       <c r="S222" t="n">
-        <v>32.1</v>
+        <v>59.8</v>
       </c>
       <c r="T222" t="s">
         <v>31</v>
       </c>
       <c r="U222" t="n">
-        <v>37.1</v>
+        <v>59.6</v>
       </c>
       <c r="V222" t="s">
         <v>31</v>
       </c>
       <c r="W222" t="n">
-        <v>32.0</v>
-[...2 lines deleted...]
-        <v>32.0</v>
+        <v>54.4</v>
+      </c>
+      <c r="X222" t="s">
+        <v>31</v>
       </c>
       <c r="Y222" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
-        <v>2155.0</v>
+        <v>1665.0</v>
       </c>
       <c r="B223" t="s">
         <v>1253</v>
       </c>
       <c r="C223" t="s">
         <v>26</v>
       </c>
       <c r="D223" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="E223" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="F223" t="s">
         <v>148</v>
       </c>
       <c r="G223" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H223" t="s">
         <v>31</v>
       </c>
       <c r="I223" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J223" t="s">
-        <v>82</v>
+        <v>166</v>
       </c>
       <c r="K223" t="s">
         <v>1254</v>
       </c>
       <c r="L223" t="s">
         <v>1255</v>
       </c>
       <c r="M223" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N223" t="s">
         <v>1256</v>
       </c>
-      <c r="N223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O223" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="P223" t="s">
         <v>31</v>
       </c>
-      <c r="Q223" t="n">
-        <v>100.0</v>
+      <c r="Q223" t="s">
+        <v>31</v>
       </c>
       <c r="R223" t="s">
-        <v>31</v>
+        <v>1101</v>
       </c>
       <c r="S223" t="n">
-        <v>52.0</v>
-[...2 lines deleted...]
-        <v>47.0</v>
+        <v>32.1</v>
+      </c>
+      <c r="T223" t="s">
+        <v>31</v>
       </c>
       <c r="U223" t="n">
-        <v>61.0</v>
-[...2 lines deleted...]
-        <v>64.0</v>
+        <v>37.1</v>
+      </c>
+      <c r="V223" t="s">
+        <v>31</v>
       </c>
       <c r="W223" t="n">
-        <v>65.0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>32.0</v>
+      </c>
+      <c r="X223" t="s">
+        <v>31</v>
       </c>
       <c r="Y223" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
-        <v>1782.0</v>
+        <v>2155.0</v>
       </c>
       <c r="B224" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="C224" t="s">
         <v>26</v>
       </c>
       <c r="D224" t="s">
         <v>88</v>
       </c>
       <c r="E224" t="s">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="F224" t="s">
         <v>148</v>
       </c>
       <c r="G224" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H224" t="s">
         <v>31</v>
       </c>
       <c r="I224" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J224" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K224" t="s">
+        <v>1258</v>
+      </c>
+      <c r="L224" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M224" t="s">
         <v>1260</v>
       </c>
       <c r="N224" t="s">
         <v>1261</v>
       </c>
       <c r="O224" t="s">
         <v>95</v>
       </c>
       <c r="P224" t="s">
         <v>31</v>
       </c>
-      <c r="Q224" t="s">
-        <v>31</v>
+      <c r="Q224" t="n">
+        <v>100.0</v>
       </c>
       <c r="R224" t="s">
-        <v>1262</v>
+        <v>31</v>
       </c>
       <c r="S224" t="n">
-        <v>39.75</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>52.0</v>
+      </c>
+      <c r="T224" t="n">
+        <v>47.0</v>
       </c>
       <c r="U224" t="n">
-        <v>29.96</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>61.0</v>
+      </c>
+      <c r="V224" t="n">
+        <v>64.0</v>
       </c>
       <c r="W224" t="n">
-        <v>22.72</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>65.0</v>
+      </c>
+      <c r="X224" t="n">
+        <v>100.0</v>
       </c>
       <c r="Y224" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
-        <v>1783.0</v>
+        <v>1782.0</v>
       </c>
       <c r="B225" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="C225" t="s">
         <v>26</v>
       </c>
       <c r="D225" t="s">
         <v>88</v>
       </c>
       <c r="E225" t="s">
         <v>238</v>
       </c>
       <c r="F225" t="s">
         <v>148</v>
       </c>
       <c r="G225" t="s">
         <v>44</v>
       </c>
       <c r="H225" t="s">
         <v>31</v>
       </c>
       <c r="I225" t="s">
         <v>149</v>
       </c>
       <c r="J225" t="s">
         <v>166</v>
       </c>
       <c r="K225" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L225" t="s">
+        <v>31</v>
+      </c>
+      <c r="M225" t="s">
         <v>1264</v>
-      </c>
-[...4 lines deleted...]
-        <v>1260</v>
       </c>
       <c r="N225" t="s">
         <v>1265</v>
       </c>
       <c r="O225" t="s">
         <v>95</v>
       </c>
       <c r="P225" t="s">
         <v>31</v>
       </c>
       <c r="Q225" t="s">
         <v>31</v>
       </c>
       <c r="R225" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="S225" t="n">
-        <v>6.1</v>
+        <v>39.75</v>
       </c>
       <c r="T225" t="s">
         <v>31</v>
       </c>
       <c r="U225" t="n">
-        <v>2.7</v>
+        <v>29.96</v>
       </c>
       <c r="V225" t="s">
         <v>31</v>
       </c>
       <c r="W225" t="n">
-        <v>2.9</v>
+        <v>22.72</v>
       </c>
       <c r="X225" t="s">
         <v>31</v>
       </c>
       <c r="Y225" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
-        <v>2061.0</v>
+        <v>1783.0</v>
       </c>
       <c r="B226" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="C226" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D226" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="E226" t="s">
-        <v>505</v>
+        <v>238</v>
       </c>
       <c r="F226" t="s">
         <v>148</v>
       </c>
       <c r="G226" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H226" t="s">
         <v>31</v>
       </c>
       <c r="I226" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J226" t="s">
-        <v>82</v>
+        <v>166</v>
       </c>
       <c r="K226" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="L226" t="s">
-        <v>1069</v>
+        <v>31</v>
       </c>
       <c r="M226" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="N226" t="s">
         <v>1269</v>
       </c>
       <c r="O226" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="P226" t="s">
         <v>31</v>
       </c>
-      <c r="Q226" t="n">
-        <v>61.85</v>
+      <c r="Q226" t="s">
+        <v>31</v>
       </c>
       <c r="R226" t="s">
-        <v>964</v>
+        <v>1266</v>
       </c>
       <c r="S226" t="n">
-        <v>60.1</v>
-[...2 lines deleted...]
-        <v>62.9</v>
+        <v>6.1</v>
+      </c>
+      <c r="T226" t="s">
+        <v>31</v>
       </c>
       <c r="U226" t="n">
-        <v>60.7</v>
-[...2 lines deleted...]
-        <v>58.6</v>
+        <v>2.7</v>
+      </c>
+      <c r="V226" t="s">
+        <v>31</v>
       </c>
       <c r="W226" t="n">
-        <v>64.2</v>
-[...2 lines deleted...]
-        <v>58.3</v>
+        <v>2.9</v>
+      </c>
+      <c r="X226" t="s">
+        <v>31</v>
       </c>
       <c r="Y226" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
-        <v>1773.0</v>
+        <v>2061.0</v>
       </c>
       <c r="B227" t="s">
         <v>1270</v>
       </c>
       <c r="C227" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="D227" t="s">
-        <v>205</v>
+        <v>126</v>
       </c>
       <c r="E227" t="s">
         <v>505</v>
       </c>
       <c r="F227" t="s">
         <v>148</v>
       </c>
       <c r="G227" t="s">
         <v>128</v>
       </c>
       <c r="H227" t="s">
         <v>31</v>
       </c>
       <c r="I227" t="s">
         <v>32</v>
       </c>
       <c r="J227" t="s">
         <v>82</v>
       </c>
       <c r="K227" t="s">
         <v>1271</v>
       </c>
       <c r="L227" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="M227" t="s">
-        <v>1070</v>
+        <v>1272</v>
       </c>
       <c r="N227" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="O227" t="s">
         <v>48</v>
       </c>
       <c r="P227" t="s">
         <v>31</v>
       </c>
       <c r="Q227" t="n">
-        <v>36.85</v>
+        <v>61.85</v>
       </c>
       <c r="R227" t="s">
-        <v>1273</v>
+        <v>964</v>
       </c>
       <c r="S227" t="n">
-        <v>35.4</v>
+        <v>60.1</v>
       </c>
       <c r="T227" t="n">
-        <v>36.2</v>
+        <v>62.9</v>
       </c>
       <c r="U227" t="n">
-        <v>33.4</v>
+        <v>60.7</v>
       </c>
       <c r="V227" t="n">
-        <v>34.2</v>
+        <v>58.6</v>
       </c>
       <c r="W227" t="n">
-        <v>35.8</v>
+        <v>64.2</v>
       </c>
       <c r="X227" t="n">
-        <v>35.7</v>
+        <v>58.3</v>
       </c>
       <c r="Y227" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
-        <v>1943.0</v>
+        <v>1773.0</v>
       </c>
       <c r="B228" t="s">
         <v>1274</v>
       </c>
       <c r="C228" t="s">
-        <v>26</v>
+        <v>145</v>
       </c>
       <c r="D228" t="s">
-        <v>88</v>
+        <v>205</v>
       </c>
       <c r="E228" t="s">
-        <v>238</v>
+        <v>505</v>
       </c>
       <c r="F228" t="s">
         <v>148</v>
       </c>
       <c r="G228" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H228" t="s">
         <v>31</v>
       </c>
       <c r="I228" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J228" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K228" t="s">
         <v>1275</v>
       </c>
       <c r="L228" t="s">
-        <v>31</v>
+        <v>1068</v>
       </c>
       <c r="M228" t="s">
+        <v>1069</v>
+      </c>
+      <c r="N228" t="s">
         <v>1276</v>
       </c>
-      <c r="N228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O228" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="P228" t="s">
         <v>31</v>
       </c>
-      <c r="Q228" t="s">
-        <v>31</v>
+      <c r="Q228" t="n">
+        <v>36.85</v>
       </c>
       <c r="R228" t="s">
-        <v>1262</v>
+        <v>964</v>
       </c>
       <c r="S228" t="n">
-        <v>27.9</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35.4</v>
+      </c>
+      <c r="T228" t="n">
+        <v>36.2</v>
       </c>
       <c r="U228" t="n">
-        <v>20.1</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>33.4</v>
+      </c>
+      <c r="V228" t="n">
+        <v>34.2</v>
       </c>
       <c r="W228" t="n">
-        <v>16.3</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35.8</v>
+      </c>
+      <c r="X228" t="n">
+        <v>35.7</v>
       </c>
       <c r="Y228" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
-        <v>2004.0</v>
+        <v>1943.0</v>
       </c>
       <c r="B229" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="C229" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
       <c r="D229" t="s">
-        <v>323</v>
+        <v>88</v>
       </c>
       <c r="E229" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="F229" t="s">
         <v>148</v>
       </c>
       <c r="G229" t="s">
         <v>44</v>
       </c>
       <c r="H229" t="s">
         <v>31</v>
       </c>
       <c r="I229" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J229" t="s">
-        <v>307</v>
+        <v>166</v>
       </c>
       <c r="K229" t="s">
+        <v>1278</v>
+      </c>
+      <c r="L229" t="s">
+        <v>31</v>
+      </c>
+      <c r="M229" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N229" t="s">
         <v>1279</v>
       </c>
-      <c r="L229" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O229" t="s">
-        <v>218</v>
+        <v>95</v>
       </c>
       <c r="P229" t="s">
         <v>31</v>
       </c>
-      <c r="Q229" t="n">
-        <v>62.0</v>
+      <c r="Q229" t="s">
+        <v>31</v>
       </c>
       <c r="R229" t="s">
-        <v>236</v>
+        <v>1266</v>
       </c>
       <c r="S229" t="n">
-        <v>73.34</v>
-[...2 lines deleted...]
-        <v>73.34</v>
+        <v>27.9</v>
+      </c>
+      <c r="T229" t="s">
+        <v>31</v>
       </c>
       <c r="U229" t="n">
-        <v>66.49</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>20.1</v>
+      </c>
+      <c r="V229" t="s">
+        <v>31</v>
       </c>
       <c r="W229" t="n">
-        <v>73.21</v>
-[...2 lines deleted...]
-        <v>59.58</v>
+        <v>16.3</v>
+      </c>
+      <c r="X229" t="s">
+        <v>31</v>
       </c>
       <c r="Y229" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>2067.0</v>
+        <v>2004.0</v>
       </c>
       <c r="B230" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="C230" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="D230" t="s">
-        <v>126</v>
+        <v>323</v>
       </c>
       <c r="E230" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="F230" t="s">
         <v>148</v>
       </c>
       <c r="G230" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H230" t="s">
         <v>31</v>
       </c>
       <c r="I230" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J230" t="s">
-        <v>129</v>
+        <v>307</v>
       </c>
       <c r="K230" t="s">
+        <v>1281</v>
+      </c>
+      <c r="L230" t="s">
+        <v>1282</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1283</v>
+      </c>
+      <c r="N230" t="s">
         <v>1284</v>
       </c>
-      <c r="L230" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O230" t="s">
-        <v>67</v>
+        <v>218</v>
       </c>
       <c r="P230" t="s">
         <v>31</v>
       </c>
       <c r="Q230" t="n">
-        <v>23.5</v>
+        <v>62.0</v>
       </c>
       <c r="R230" t="s">
-        <v>1288</v>
+        <v>236</v>
       </c>
       <c r="S230" t="n">
-        <v>26.0</v>
+        <v>73.34</v>
       </c>
       <c r="T230" t="n">
-        <v>25.75</v>
+        <v>73.34</v>
       </c>
       <c r="U230" t="n">
-        <v>24.54</v>
+        <v>66.49</v>
       </c>
       <c r="V230" t="n">
-        <v>22.03</v>
+        <v>73.21</v>
       </c>
       <c r="W230" t="n">
-        <v>24.7</v>
+        <v>73.21</v>
       </c>
       <c r="X230" t="n">
-        <v>23.91</v>
+        <v>59.58</v>
       </c>
       <c r="Y230" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
-        <v>1582.0</v>
+        <v>2067.0</v>
       </c>
       <c r="B231" t="s">
-        <v>1289</v>
+        <v>1285</v>
       </c>
       <c r="C231" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="D231" t="s">
-        <v>893</v>
+        <v>126</v>
       </c>
       <c r="E231" t="s">
         <v>238</v>
       </c>
       <c r="F231" t="s">
         <v>148</v>
       </c>
       <c r="G231" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H231" t="s">
         <v>31</v>
       </c>
       <c r="I231" t="s">
         <v>149</v>
       </c>
       <c r="J231" t="s">
-        <v>166</v>
+        <v>129</v>
       </c>
       <c r="K231" t="s">
+        <v>1286</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1287</v>
+      </c>
+      <c r="M231" t="s">
+        <v>1288</v>
+      </c>
+      <c r="N231" t="s">
+        <v>1289</v>
+      </c>
+      <c r="O231" t="s">
+        <v>67</v>
+      </c>
+      <c r="P231" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q231" t="n">
+        <v>23.5</v>
+      </c>
+      <c r="R231" t="s">
         <v>1290</v>
       </c>
-      <c r="L231" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S231" t="n">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>26.0</v>
+      </c>
+      <c r="T231" t="n">
+        <v>25.75</v>
       </c>
       <c r="U231" t="n">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>24.54</v>
+      </c>
+      <c r="V231" t="n">
+        <v>22.03</v>
       </c>
       <c r="W231" t="n">
-        <v>2.1</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>24.7</v>
+      </c>
+      <c r="X231" t="n">
+        <v>23.91</v>
+      </c>
+      <c r="Y231" t="n">
+        <v>22.5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
-        <v>2062.0</v>
+        <v>1582.0</v>
       </c>
       <c r="B232" t="s">
-        <v>1293</v>
+        <v>1291</v>
       </c>
       <c r="C232" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="D232" t="s">
-        <v>126</v>
+        <v>894</v>
       </c>
       <c r="E232" t="s">
-        <v>505</v>
+        <v>238</v>
       </c>
       <c r="F232" t="s">
         <v>148</v>
       </c>
       <c r="G232" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H232" t="s">
         <v>31</v>
       </c>
       <c r="I232" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J232" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="K232" t="s">
+        <v>1292</v>
+      </c>
+      <c r="L232" t="s">
+        <v>31</v>
+      </c>
+      <c r="M232" t="s">
+        <v>1293</v>
+      </c>
+      <c r="N232" t="s">
         <v>1294</v>
       </c>
-      <c r="L232" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O232" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="P232" t="s">
         <v>31</v>
       </c>
-      <c r="Q232" t="n">
-        <v>80.0</v>
+      <c r="Q232" t="s">
+        <v>31</v>
       </c>
       <c r="R232" t="s">
-        <v>31</v>
+        <v>1056</v>
       </c>
       <c r="S232" t="n">
-        <v>66.08</v>
-[...2 lines deleted...]
-        <v>78.28</v>
+        <v>4.86</v>
+      </c>
+      <c r="T232" t="s">
+        <v>31</v>
       </c>
       <c r="U232" t="n">
-        <v>83.97</v>
-[...2 lines deleted...]
-        <v>88.21</v>
+        <v>3.6</v>
+      </c>
+      <c r="V232" t="s">
+        <v>31</v>
       </c>
       <c r="W232" t="n">
-        <v>86.17</v>
-[...5 lines deleted...]
-        <v>77.62</v>
+        <v>2.1</v>
+      </c>
+      <c r="X232" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y232" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
-        <v>1497.0</v>
+        <v>2062.0</v>
       </c>
       <c r="B233" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
       <c r="C233" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D233" t="s">
-        <v>251</v>
+        <v>126</v>
       </c>
       <c r="E233" t="s">
-        <v>238</v>
+        <v>505</v>
       </c>
       <c r="F233" t="s">
         <v>148</v>
       </c>
       <c r="G233" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H233" t="s">
         <v>31</v>
       </c>
       <c r="I233" t="s">
         <v>32</v>
       </c>
       <c r="J233" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="K233" t="s">
+        <v>1296</v>
+      </c>
+      <c r="L233" t="s">
+        <v>31</v>
+      </c>
+      <c r="M233" t="s">
+        <v>1297</v>
+      </c>
+      <c r="N233" t="s">
         <v>1298</v>
       </c>
-      <c r="L233" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O233" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="P233" t="s">
         <v>31</v>
       </c>
       <c r="Q233" t="n">
-        <v>97.1</v>
+        <v>80.0</v>
       </c>
       <c r="R233" t="s">
-        <v>1049</v>
+        <v>31</v>
       </c>
       <c r="S233" t="n">
-        <v>95.9</v>
+        <v>66.08</v>
       </c>
       <c r="T233" t="n">
-        <v>96.9</v>
+        <v>78.28</v>
       </c>
       <c r="U233" t="n">
-        <v>97.6</v>
+        <v>83.97</v>
       </c>
       <c r="V233" t="n">
-        <v>97.8</v>
+        <v>88.21</v>
       </c>
       <c r="W233" t="n">
-        <v>97.9</v>
+        <v>86.17</v>
       </c>
       <c r="X233" t="n">
-        <v>96.9</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>78.6</v>
+      </c>
+      <c r="Y233" t="n">
+        <v>78.35</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
-        <v>2102.0</v>
+        <v>1497.0</v>
       </c>
       <c r="B234" t="s">
-        <v>1301</v>
+        <v>1299</v>
       </c>
       <c r="C234" t="s">
-        <v>464</v>
+        <v>60</v>
       </c>
       <c r="D234" t="s">
-        <v>554</v>
+        <v>251</v>
       </c>
       <c r="E234" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="F234" t="s">
         <v>148</v>
       </c>
       <c r="G234" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H234" t="s">
         <v>31</v>
       </c>
       <c r="I234" t="s">
         <v>32</v>
       </c>
       <c r="J234" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="K234" t="s">
+        <v>1300</v>
+      </c>
+      <c r="L234" t="s">
+        <v>1301</v>
+      </c>
+      <c r="M234" t="s">
+        <v>500</v>
+      </c>
+      <c r="N234" t="s">
         <v>1302</v>
       </c>
-      <c r="L234" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O234" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="P234" t="s">
         <v>31</v>
       </c>
       <c r="Q234" t="n">
-        <v>15.0</v>
+        <v>97.1</v>
       </c>
       <c r="R234" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>655</v>
+      </c>
+      <c r="S234" t="n">
+        <v>95.9</v>
+      </c>
+      <c r="T234" t="n">
+        <v>96.9</v>
+      </c>
+      <c r="U234" t="n">
+        <v>97.6</v>
+      </c>
+      <c r="V234" t="n">
+        <v>97.8</v>
       </c>
       <c r="W234" t="n">
-        <v>2.0</v>
+        <v>97.9</v>
       </c>
       <c r="X234" t="n">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>96.9</v>
+      </c>
+      <c r="Y234" t="n">
+        <v>98.4</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
-        <v>2149.0</v>
+        <v>2102.0</v>
       </c>
       <c r="B235" t="s">
-        <v>1305</v>
+        <v>1303</v>
       </c>
       <c r="C235" t="s">
-        <v>40</v>
+        <v>464</v>
       </c>
       <c r="D235" t="s">
-        <v>504</v>
+        <v>554</v>
       </c>
       <c r="E235" t="s">
-        <v>505</v>
+        <v>52</v>
       </c>
       <c r="F235" t="s">
         <v>148</v>
       </c>
       <c r="G235" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="H235" t="s">
         <v>31</v>
       </c>
       <c r="I235" t="s">
         <v>32</v>
       </c>
       <c r="J235" t="s">
         <v>82</v>
       </c>
       <c r="K235" t="s">
+        <v>1304</v>
+      </c>
+      <c r="L235" t="s">
+        <v>31</v>
+      </c>
+      <c r="M235" t="s">
+        <v>1305</v>
+      </c>
+      <c r="N235" t="s">
         <v>1306</v>
       </c>
-      <c r="L235" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O235" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="P235" t="s">
         <v>31</v>
       </c>
       <c r="Q235" t="n">
-        <v>16.35</v>
+        <v>15.0</v>
       </c>
       <c r="R235" t="s">
         <v>31</v>
       </c>
       <c r="S235" t="s">
         <v>31</v>
       </c>
       <c r="T235" t="s">
         <v>31</v>
       </c>
       <c r="U235" t="s">
         <v>31</v>
       </c>
       <c r="V235" t="s">
         <v>31</v>
       </c>
       <c r="W235" t="n">
-        <v>9.76</v>
+        <v>2.0</v>
       </c>
       <c r="X235" t="n">
-        <v>14.92</v>
+        <v>6.0</v>
       </c>
       <c r="Y235" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
-        <v>2125.0</v>
+        <v>2149.0</v>
       </c>
       <c r="B236" t="s">
-        <v>1309</v>
+        <v>1307</v>
       </c>
       <c r="C236" t="s">
-        <v>134</v>
+        <v>40</v>
       </c>
       <c r="D236" t="s">
-        <v>155</v>
+        <v>504</v>
       </c>
       <c r="E236" t="s">
-        <v>156</v>
+        <v>505</v>
       </c>
       <c r="F236" t="s">
         <v>148</v>
       </c>
       <c r="G236" t="s">
         <v>30</v>
       </c>
       <c r="H236" t="s">
         <v>31</v>
       </c>
       <c r="I236" t="s">
         <v>32</v>
       </c>
       <c r="J236" t="s">
         <v>82</v>
       </c>
       <c r="K236" t="s">
+        <v>1308</v>
+      </c>
+      <c r="L236" t="s">
+        <v>31</v>
+      </c>
+      <c r="M236" t="s">
+        <v>1309</v>
+      </c>
+      <c r="N236" t="s">
         <v>1310</v>
       </c>
-      <c r="L236" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O236" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="P236" t="s">
         <v>31</v>
       </c>
       <c r="Q236" t="n">
-        <v>100.0</v>
+        <v>16.35</v>
       </c>
       <c r="R236" t="s">
-        <v>1313</v>
+        <v>31</v>
       </c>
       <c r="S236" t="s">
         <v>31</v>
       </c>
       <c r="T236" t="s">
         <v>31</v>
       </c>
       <c r="U236" t="s">
         <v>31</v>
       </c>
       <c r="V236" t="s">
         <v>31</v>
       </c>
-      <c r="W236" t="s">
-        <v>31</v>
+      <c r="W236" t="n">
+        <v>9.76</v>
       </c>
       <c r="X236" t="n">
-        <v>100.0</v>
+        <v>14.92</v>
       </c>
       <c r="Y236" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
-        <v>1386.0</v>
+        <v>2125.0</v>
       </c>
       <c r="B237" t="s">
-        <v>1314</v>
+        <v>1311</v>
       </c>
       <c r="C237" t="s">
-        <v>40</v>
+        <v>134</v>
       </c>
       <c r="D237" t="s">
-        <v>657</v>
+        <v>155</v>
       </c>
       <c r="E237" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="F237" t="s">
         <v>148</v>
       </c>
       <c r="G237" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H237" t="s">
         <v>31</v>
       </c>
       <c r="I237" t="s">
         <v>32</v>
       </c>
       <c r="J237" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K237" t="s">
+        <v>1312</v>
+      </c>
+      <c r="L237" t="s">
+        <v>31</v>
+      </c>
+      <c r="M237" t="s">
+        <v>1313</v>
+      </c>
+      <c r="N237" t="s">
+        <v>1314</v>
+      </c>
+      <c r="O237" t="s">
+        <v>142</v>
+      </c>
+      <c r="P237" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q237" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="R237" t="s">
         <v>1315</v>
       </c>
-      <c r="L237" t="s">
-[...23 lines deleted...]
-      <c r="T237" t="n">
+      <c r="S237" t="s">
+        <v>31</v>
+      </c>
+      <c r="T237" t="s">
+        <v>31</v>
+      </c>
+      <c r="U237" t="s">
+        <v>31</v>
+      </c>
+      <c r="V237" t="s">
+        <v>31</v>
+      </c>
+      <c r="W237" t="s">
+        <v>31</v>
+      </c>
+      <c r="X237" t="n">
         <v>100.0</v>
       </c>
-      <c r="U237" t="n">
-[...12 lines deleted...]
-        <v>82.9</v>
+      <c r="Y237" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
-        <v>2162.0</v>
+        <v>1386.0</v>
       </c>
       <c r="B238" t="s">
-        <v>1320</v>
+        <v>1316</v>
       </c>
       <c r="C238" t="s">
-        <v>211</v>
+        <v>40</v>
       </c>
       <c r="D238" t="s">
-        <v>929</v>
+        <v>657</v>
       </c>
       <c r="E238" t="s">
-        <v>930</v>
+        <v>52</v>
       </c>
       <c r="F238" t="s">
         <v>148</v>
       </c>
       <c r="G238" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H238" t="s">
         <v>31</v>
       </c>
       <c r="I238" t="s">
         <v>32</v>
       </c>
       <c r="J238" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K238" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1318</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1319</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1320</v>
+      </c>
+      <c r="O238" t="s">
+        <v>48</v>
+      </c>
+      <c r="P238" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q238" t="n">
+        <v>89.0</v>
+      </c>
+      <c r="R238" t="s">
         <v>1321</v>
       </c>
-      <c r="L238" t="s">
-[...30 lines deleted...]
-        <v>31</v>
+      <c r="S238" t="n">
+        <v>86.0</v>
+      </c>
+      <c r="T238" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="U238" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="V238" t="n">
+        <v>89.5</v>
       </c>
       <c r="W238" t="n">
-        <v>78.0</v>
+        <v>87.5</v>
       </c>
       <c r="X238" t="n">
-        <v>78.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>118.0</v>
+      </c>
+      <c r="Y238" t="n">
+        <v>100.8</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
-        <v>349.0</v>
+        <v>2162.0</v>
       </c>
       <c r="B239" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="C239" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="D239" t="s">
-        <v>1029</v>
+        <v>930</v>
       </c>
       <c r="E239" t="s">
-        <v>505</v>
+        <v>931</v>
       </c>
       <c r="F239" t="s">
         <v>148</v>
       </c>
       <c r="G239" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H239" t="s">
         <v>31</v>
       </c>
       <c r="I239" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J239" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K239" t="s">
+        <v>1323</v>
+      </c>
+      <c r="L239" t="s">
+        <v>31</v>
+      </c>
+      <c r="M239" t="s">
+        <v>1324</v>
+      </c>
+      <c r="N239" t="s">
         <v>1325</v>
       </c>
-      <c r="L239" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O239" t="s">
-        <v>48</v>
+        <v>218</v>
       </c>
       <c r="P239" t="s">
         <v>31</v>
       </c>
       <c r="Q239" t="n">
-        <v>1.44</v>
+        <v>80.0</v>
       </c>
       <c r="R239" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>0.109</v>
+        <v>935</v>
+      </c>
+      <c r="S239" t="s">
+        <v>31</v>
+      </c>
+      <c r="T239" t="s">
+        <v>31</v>
+      </c>
+      <c r="U239" t="s">
+        <v>31</v>
+      </c>
+      <c r="V239" t="s">
+        <v>31</v>
       </c>
       <c r="W239" t="n">
-        <v>0.094</v>
+        <v>78.0</v>
       </c>
       <c r="X239" t="n">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>1.91</v>
+        <v>78.0</v>
+      </c>
+      <c r="Y239" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
-        <v>1292.0</v>
+        <v>349.0</v>
       </c>
       <c r="B240" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="C240" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D240" t="s">
-        <v>79</v>
+        <v>1030</v>
       </c>
       <c r="E240" t="s">
-        <v>80</v>
+        <v>505</v>
       </c>
       <c r="F240" t="s">
         <v>148</v>
       </c>
       <c r="G240" t="s">
         <v>44</v>
       </c>
       <c r="H240" t="s">
         <v>31</v>
       </c>
       <c r="I240" t="s">
         <v>149</v>
       </c>
       <c r="J240" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K240" t="s">
+        <v>1327</v>
+      </c>
+      <c r="L240" t="s">
+        <v>1328</v>
+      </c>
+      <c r="M240" t="s">
+        <v>1033</v>
+      </c>
+      <c r="N240" t="s">
         <v>1329</v>
       </c>
-      <c r="L240" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O240" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P240" t="s">
         <v>31</v>
       </c>
       <c r="Q240" t="n">
-        <v>10.44</v>
+        <v>1.44</v>
       </c>
       <c r="R240" t="s">
-        <v>799</v>
+        <v>31</v>
       </c>
       <c r="S240" t="n">
-        <v>10.49</v>
+        <v>0.064</v>
       </c>
       <c r="T240" t="n">
-        <v>18.72</v>
+        <v>0.105</v>
       </c>
       <c r="U240" t="n">
-        <v>18.0</v>
+        <v>0.135</v>
       </c>
       <c r="V240" t="n">
-        <v>14.65</v>
+        <v>0.109</v>
       </c>
       <c r="W240" t="n">
-        <v>12.88</v>
+        <v>0.094</v>
       </c>
       <c r="X240" t="n">
-        <v>11.48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1.7</v>
+      </c>
+      <c r="Y240" t="n">
+        <v>1.82</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
-        <v>1284.0</v>
+        <v>1292.0</v>
       </c>
       <c r="B241" t="s">
-        <v>1332</v>
+        <v>1330</v>
       </c>
       <c r="C241" t="s">
         <v>26</v>
       </c>
       <c r="D241" t="s">
         <v>79</v>
       </c>
       <c r="E241" t="s">
         <v>80</v>
       </c>
       <c r="F241" t="s">
         <v>148</v>
       </c>
       <c r="G241" t="s">
         <v>44</v>
       </c>
       <c r="H241" t="s">
         <v>31</v>
       </c>
       <c r="I241" t="s">
         <v>149</v>
       </c>
       <c r="J241" t="s">
         <v>82</v>
       </c>
       <c r="K241" t="s">
+        <v>1331</v>
+      </c>
+      <c r="L241" t="s">
+        <v>1332</v>
+      </c>
+      <c r="M241" t="s">
+        <v>803</v>
+      </c>
+      <c r="N241" t="s">
         <v>1333</v>
-      </c>
-[...7 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="O241" t="s">
         <v>38</v>
       </c>
       <c r="P241" t="s">
         <v>31</v>
       </c>
       <c r="Q241" t="n">
-        <v>0.34</v>
+        <v>10.44</v>
       </c>
       <c r="R241" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S241" t="n">
-        <v>0.32</v>
+        <v>10.49</v>
       </c>
       <c r="T241" t="n">
-        <v>0.09</v>
+        <v>18.72</v>
       </c>
       <c r="U241" t="n">
-        <v>0.11</v>
+        <v>18.0</v>
       </c>
       <c r="V241" t="n">
-        <v>0.4</v>
+        <v>14.65</v>
       </c>
       <c r="W241" t="n">
-        <v>0.66</v>
+        <v>12.88</v>
       </c>
       <c r="X241" t="n">
-        <v>0.35</v>
+        <v>11.48</v>
       </c>
       <c r="Y241" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
-        <v>1288.0</v>
+        <v>1284.0</v>
       </c>
       <c r="B242" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="C242" t="s">
         <v>26</v>
       </c>
       <c r="D242" t="s">
         <v>79</v>
       </c>
       <c r="E242" t="s">
         <v>80</v>
       </c>
       <c r="F242" t="s">
         <v>148</v>
       </c>
       <c r="G242" t="s">
         <v>44</v>
       </c>
       <c r="H242" t="s">
         <v>31</v>
       </c>
       <c r="I242" t="s">
         <v>149</v>
       </c>
       <c r="J242" t="s">
         <v>82</v>
       </c>
       <c r="K242" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="L242" t="s">
+        <v>1336</v>
+      </c>
+      <c r="M242" t="s">
+        <v>803</v>
+      </c>
+      <c r="N242" t="s">
         <v>1337</v>
-      </c>
-[...4 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="O242" t="s">
         <v>38</v>
       </c>
       <c r="P242" t="s">
         <v>31</v>
       </c>
       <c r="Q242" t="n">
-        <v>1.27</v>
+        <v>0.34</v>
       </c>
       <c r="R242" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S242" t="n">
-        <v>1.94</v>
+        <v>0.32</v>
       </c>
       <c r="T242" t="n">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="U242" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="V242" t="n">
-        <v>1.74</v>
+        <v>0.4</v>
       </c>
       <c r="W242" t="n">
-        <v>1.85</v>
+        <v>0.66</v>
       </c>
       <c r="X242" t="n">
-        <v>1.54</v>
+        <v>0.35</v>
       </c>
       <c r="Y242" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
-        <v>1746.0</v>
+        <v>1288.0</v>
       </c>
       <c r="B243" t="s">
         <v>1338</v>
       </c>
       <c r="C243" t="s">
-        <v>464</v>
+        <v>26</v>
       </c>
       <c r="D243" t="s">
-        <v>554</v>
+        <v>79</v>
       </c>
       <c r="E243" t="s">
-        <v>213</v>
+        <v>80</v>
       </c>
       <c r="F243" t="s">
         <v>148</v>
       </c>
       <c r="G243" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H243" t="s">
         <v>31</v>
       </c>
       <c r="I243" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J243" t="s">
         <v>82</v>
       </c>
       <c r="K243" t="s">
+        <v>1331</v>
+      </c>
+      <c r="L243" t="s">
         <v>1339</v>
       </c>
-      <c r="L243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M243" t="s">
-        <v>1341</v>
+        <v>806</v>
       </c>
       <c r="N243" t="s">
-        <v>1342</v>
+        <v>1337</v>
       </c>
       <c r="O243" t="s">
-        <v>218</v>
+        <v>38</v>
       </c>
       <c r="P243" t="s">
         <v>31</v>
       </c>
       <c r="Q243" t="n">
-        <v>77.5</v>
+        <v>1.27</v>
       </c>
       <c r="R243" t="s">
-        <v>219</v>
+        <v>800</v>
       </c>
       <c r="S243" t="n">
-        <v>69.1</v>
+        <v>1.94</v>
       </c>
       <c r="T243" t="n">
-        <v>71.0</v>
+        <v>0.6</v>
       </c>
       <c r="U243" t="n">
-        <v>71.95</v>
+        <v>0.12</v>
       </c>
       <c r="V243" t="n">
-        <v>71.1</v>
+        <v>1.74</v>
       </c>
       <c r="W243" t="n">
-        <v>70.66</v>
+        <v>1.85</v>
       </c>
       <c r="X243" t="n">
-        <v>77.5</v>
+        <v>1.54</v>
       </c>
       <c r="Y243" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>1758.0</v>
+        <v>1746.0</v>
       </c>
       <c r="B244" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="C244" t="s">
-        <v>134</v>
+        <v>464</v>
       </c>
       <c r="D244" t="s">
-        <v>298</v>
+        <v>554</v>
       </c>
       <c r="E244" t="s">
-        <v>299</v>
+        <v>213</v>
       </c>
       <c r="F244" t="s">
         <v>148</v>
       </c>
       <c r="G244" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="H244" t="s">
         <v>31</v>
       </c>
       <c r="I244" t="s">
         <v>32</v>
       </c>
       <c r="J244" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K244" t="s">
+        <v>1341</v>
+      </c>
+      <c r="L244" t="s">
+        <v>1342</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1343</v>
+      </c>
+      <c r="N244" t="s">
         <v>1344</v>
       </c>
-      <c r="L244" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O244" t="s">
-        <v>142</v>
+        <v>218</v>
       </c>
       <c r="P244" t="s">
         <v>31</v>
       </c>
       <c r="Q244" t="n">
-        <v>36.46</v>
+        <v>77.5</v>
       </c>
       <c r="R244" t="s">
-        <v>304</v>
+        <v>219</v>
       </c>
       <c r="S244" t="n">
-        <v>8.64</v>
+        <v>69.1</v>
       </c>
       <c r="T244" t="n">
-        <v>7.25</v>
+        <v>71.0</v>
       </c>
       <c r="U244" t="n">
-        <v>63.35</v>
+        <v>71.95</v>
       </c>
       <c r="V244" t="n">
-        <v>36.46</v>
+        <v>71.1</v>
       </c>
       <c r="W244" t="n">
-        <v>36.46</v>
+        <v>70.66</v>
       </c>
       <c r="X244" t="n">
-        <v>35.08</v>
-[...2 lines deleted...]
-        <v>13.25</v>
+        <v>77.5</v>
+      </c>
+      <c r="Y244" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>2121.0</v>
+        <v>1758.0</v>
       </c>
       <c r="B245" t="s">
-        <v>1348</v>
+        <v>1345</v>
       </c>
       <c r="C245" t="s">
         <v>134</v>
       </c>
       <c r="D245" t="s">
-        <v>633</v>
+        <v>298</v>
       </c>
       <c r="E245" t="s">
-        <v>634</v>
+        <v>299</v>
       </c>
       <c r="F245" t="s">
         <v>148</v>
       </c>
       <c r="G245" t="s">
         <v>30</v>
       </c>
       <c r="H245" t="s">
         <v>31</v>
       </c>
       <c r="I245" t="s">
         <v>32</v>
       </c>
       <c r="J245" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K245" t="s">
+        <v>1346</v>
+      </c>
+      <c r="L245" t="s">
+        <v>1347</v>
+      </c>
+      <c r="M245" t="s">
+        <v>1348</v>
+      </c>
+      <c r="N245" t="s">
         <v>1349</v>
-      </c>
-[...7 lines deleted...]
-        <v>1352</v>
       </c>
       <c r="O245" t="s">
         <v>142</v>
       </c>
       <c r="P245" t="s">
         <v>31</v>
       </c>
       <c r="Q245" t="n">
-        <v>85.0</v>
+        <v>36.46</v>
       </c>
       <c r="R245" t="s">
-        <v>1353</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>304</v>
+      </c>
+      <c r="S245" t="n">
+        <v>8.64</v>
+      </c>
+      <c r="T245" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="U245" t="n">
+        <v>63.35</v>
+      </c>
+      <c r="V245" t="n">
+        <v>36.46</v>
+      </c>
+      <c r="W245" t="n">
+        <v>36.46</v>
       </c>
       <c r="X245" t="n">
-        <v>81.82</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35.08</v>
+      </c>
+      <c r="Y245" t="n">
+        <v>23.13</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
-        <v>2126.0</v>
+        <v>2121.0</v>
       </c>
       <c r="B246" t="s">
-        <v>1354</v>
+        <v>1350</v>
       </c>
       <c r="C246" t="s">
         <v>134</v>
       </c>
       <c r="D246" t="s">
-        <v>155</v>
+        <v>633</v>
       </c>
       <c r="E246" t="s">
-        <v>156</v>
+        <v>634</v>
       </c>
       <c r="F246" t="s">
         <v>148</v>
       </c>
       <c r="G246" t="s">
         <v>30</v>
       </c>
       <c r="H246" t="s">
         <v>31</v>
       </c>
       <c r="I246" t="s">
         <v>32</v>
       </c>
       <c r="J246" t="s">
         <v>82</v>
       </c>
       <c r="K246" t="s">
-        <v>1355</v>
+        <v>1351</v>
       </c>
       <c r="L246" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="M246" t="s">
-        <v>1357</v>
+        <v>1353</v>
       </c>
       <c r="N246" t="s">
-        <v>1358</v>
+        <v>1354</v>
       </c>
       <c r="O246" t="s">
         <v>142</v>
       </c>
       <c r="P246" t="s">
         <v>31</v>
       </c>
       <c r="Q246" t="n">
-        <v>93.0</v>
+        <v>85.0</v>
       </c>
       <c r="R246" t="s">
-        <v>1359</v>
+        <v>1355</v>
       </c>
       <c r="S246" t="s">
         <v>31</v>
       </c>
       <c r="T246" t="s">
         <v>31</v>
       </c>
       <c r="U246" t="s">
         <v>31</v>
       </c>
       <c r="V246" t="s">
         <v>31</v>
       </c>
       <c r="W246" t="s">
         <v>31</v>
       </c>
       <c r="X246" t="n">
-        <v>92.0</v>
+        <v>81.82</v>
       </c>
       <c r="Y246" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
-        <v>1791.0</v>
+        <v>2126.0</v>
       </c>
       <c r="B247" t="s">
-        <v>1360</v>
+        <v>1356</v>
       </c>
       <c r="C247" t="s">
-        <v>211</v>
+        <v>134</v>
       </c>
       <c r="D247" t="s">
-        <v>323</v>
+        <v>155</v>
       </c>
       <c r="E247" t="s">
-        <v>230</v>
+        <v>156</v>
       </c>
       <c r="F247" t="s">
         <v>148</v>
       </c>
       <c r="G247" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H247" t="s">
         <v>31</v>
       </c>
       <c r="I247" t="s">
         <v>32</v>
       </c>
       <c r="J247" t="s">
         <v>82</v>
       </c>
       <c r="K247" t="s">
+        <v>1357</v>
+      </c>
+      <c r="L247" t="s">
+        <v>1358</v>
+      </c>
+      <c r="M247" t="s">
+        <v>1359</v>
+      </c>
+      <c r="N247" t="s">
+        <v>1360</v>
+      </c>
+      <c r="O247" t="s">
+        <v>142</v>
+      </c>
+      <c r="P247" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q247" t="n">
+        <v>93.0</v>
+      </c>
+      <c r="R247" t="s">
         <v>1361</v>
       </c>
-      <c r="L247" t="s">
-[...33 lines deleted...]
-        <v>11.05</v>
+      <c r="S247" t="s">
+        <v>31</v>
+      </c>
+      <c r="T247" t="s">
+        <v>31</v>
+      </c>
+      <c r="U247" t="s">
+        <v>31</v>
+      </c>
+      <c r="V247" t="s">
+        <v>31</v>
+      </c>
+      <c r="W247" t="s">
+        <v>31</v>
       </c>
       <c r="X247" t="n">
-        <v>11.05</v>
+        <v>92.0</v>
       </c>
       <c r="Y247" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
-        <v>2088.0</v>
+        <v>1791.0</v>
       </c>
       <c r="B248" t="s">
-        <v>1366</v>
+        <v>1362</v>
       </c>
       <c r="C248" t="s">
         <v>211</v>
       </c>
       <c r="D248" t="s">
-        <v>126</v>
+        <v>323</v>
       </c>
       <c r="E248" t="s">
         <v>230</v>
       </c>
       <c r="F248" t="s">
         <v>148</v>
       </c>
       <c r="G248" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H248" t="s">
         <v>31</v>
       </c>
       <c r="I248" t="s">
         <v>32</v>
       </c>
       <c r="J248" t="s">
         <v>82</v>
       </c>
       <c r="K248" t="s">
-        <v>1367</v>
+        <v>1363</v>
       </c>
       <c r="L248" t="s">
-        <v>31</v>
+        <v>1364</v>
       </c>
       <c r="M248" t="s">
-        <v>1368</v>
+        <v>1365</v>
       </c>
       <c r="N248" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="O248" t="s">
         <v>218</v>
       </c>
       <c r="P248" t="s">
         <v>31</v>
       </c>
       <c r="Q248" t="n">
-        <v>20.38</v>
+        <v>11.77</v>
       </c>
       <c r="R248" t="s">
-        <v>1369</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1367</v>
+      </c>
+      <c r="S248" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="T248" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="U248" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="V248" t="n">
+        <v>7.57</v>
       </c>
       <c r="W248" t="n">
-        <v>19.3</v>
+        <v>11.05</v>
       </c>
       <c r="X248" t="n">
-        <v>19.3</v>
+        <v>11.05</v>
       </c>
       <c r="Y248" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
-        <v>2094.0</v>
+        <v>2088.0</v>
       </c>
       <c r="B249" t="s">
-        <v>1370</v>
+        <v>1368</v>
       </c>
       <c r="C249" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="D249" t="s">
         <v>126</v>
       </c>
       <c r="E249" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F249" t="s">
         <v>148</v>
       </c>
       <c r="G249" t="s">
         <v>128</v>
       </c>
       <c r="H249" t="s">
         <v>31</v>
       </c>
       <c r="I249" t="s">
         <v>32</v>
       </c>
       <c r="J249" t="s">
         <v>82</v>
       </c>
       <c r="K249" t="s">
+        <v>1369</v>
+      </c>
+      <c r="L249" t="s">
+        <v>31</v>
+      </c>
+      <c r="M249" t="s">
+        <v>1370</v>
+      </c>
+      <c r="N249" t="s">
+        <v>1366</v>
+      </c>
+      <c r="O249" t="s">
+        <v>218</v>
+      </c>
+      <c r="P249" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q249" t="n">
+        <v>20.38</v>
+      </c>
+      <c r="R249" t="s">
         <v>1371</v>
       </c>
-      <c r="L249" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S249" t="s">
         <v>31</v>
       </c>
       <c r="T249" t="s">
         <v>31</v>
       </c>
       <c r="U249" t="s">
         <v>31</v>
       </c>
       <c r="V249" t="s">
         <v>31</v>
       </c>
       <c r="W249" t="n">
-        <v>25.0</v>
+        <v>19.3</v>
       </c>
       <c r="X249" t="n">
-        <v>25.0</v>
+        <v>19.3</v>
       </c>
       <c r="Y249" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
-        <v>1094.0</v>
+        <v>2094.0</v>
       </c>
       <c r="B250" t="s">
-        <v>1374</v>
+        <v>1372</v>
       </c>
       <c r="C250" t="s">
         <v>60</v>
       </c>
       <c r="D250" t="s">
-        <v>573</v>
+        <v>126</v>
       </c>
       <c r="E250" t="s">
         <v>222</v>
       </c>
       <c r="F250" t="s">
         <v>148</v>
       </c>
       <c r="G250" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H250" t="s">
         <v>31</v>
       </c>
       <c r="I250" t="s">
         <v>32</v>
       </c>
       <c r="J250" t="s">
         <v>82</v>
       </c>
       <c r="K250" t="s">
+        <v>1373</v>
+      </c>
+      <c r="L250" t="s">
+        <v>31</v>
+      </c>
+      <c r="M250" t="s">
+        <v>1374</v>
+      </c>
+      <c r="N250" t="s">
         <v>1375</v>
       </c>
-      <c r="L250" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O250" t="s">
-        <v>38</v>
+        <v>404</v>
       </c>
       <c r="P250" t="s">
         <v>31</v>
       </c>
       <c r="Q250" t="n">
-        <v>78.61</v>
+        <v>28.5</v>
       </c>
       <c r="R250" t="s">
         <v>31</v>
       </c>
-      <c r="S250" t="n">
-[...9 lines deleted...]
-        <v>73.93</v>
+      <c r="S250" t="s">
+        <v>31</v>
+      </c>
+      <c r="T250" t="s">
+        <v>31</v>
+      </c>
+      <c r="U250" t="s">
+        <v>31</v>
+      </c>
+      <c r="V250" t="s">
+        <v>31</v>
       </c>
       <c r="W250" t="n">
-        <v>72.85</v>
+        <v>25.0</v>
       </c>
       <c r="X250" t="n">
-        <v>77.77</v>
+        <v>25.0</v>
       </c>
       <c r="Y250" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
-        <v>2115.0</v>
+        <v>1094.0</v>
       </c>
       <c r="B251" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="C251" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D251" t="s">
-        <v>164</v>
+        <v>573</v>
       </c>
       <c r="E251" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="F251" t="s">
         <v>148</v>
       </c>
       <c r="G251" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H251" t="s">
         <v>31</v>
       </c>
       <c r="I251" t="s">
         <v>32</v>
       </c>
       <c r="J251" t="s">
-        <v>307</v>
+        <v>82</v>
       </c>
       <c r="K251" t="s">
+        <v>1377</v>
+      </c>
+      <c r="L251" t="s">
+        <v>1378</v>
+      </c>
+      <c r="M251" t="s">
+        <v>1379</v>
+      </c>
+      <c r="N251" t="s">
         <v>1380</v>
       </c>
-      <c r="L251" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O251" t="s">
-        <v>142</v>
+        <v>38</v>
       </c>
       <c r="P251" t="s">
         <v>31</v>
       </c>
       <c r="Q251" t="n">
-        <v>15.0</v>
+        <v>78.61</v>
       </c>
       <c r="R251" t="s">
         <v>31</v>
       </c>
-      <c r="S251" t="s">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="S251" t="n">
+        <v>63.14</v>
+      </c>
+      <c r="T251" t="n">
+        <v>46.9</v>
+      </c>
+      <c r="U251" t="n">
+        <v>70.85</v>
+      </c>
+      <c r="V251" t="n">
+        <v>73.93</v>
       </c>
       <c r="W251" t="n">
-        <v>5.0</v>
+        <v>72.85</v>
       </c>
       <c r="X251" t="n">
-        <v>7.0</v>
+        <v>77.77</v>
       </c>
       <c r="Y251" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
-        <v>2074.0</v>
+        <v>2115.0</v>
       </c>
       <c r="B252" t="s">
-        <v>1383</v>
+        <v>1381</v>
       </c>
       <c r="C252" t="s">
         <v>134</v>
       </c>
       <c r="D252" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="E252" t="s">
         <v>165</v>
       </c>
       <c r="F252" t="s">
         <v>148</v>
       </c>
       <c r="G252" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H252" t="s">
         <v>31</v>
       </c>
       <c r="I252" t="s">
         <v>32</v>
       </c>
       <c r="J252" t="s">
-        <v>129</v>
+        <v>307</v>
       </c>
       <c r="K252" t="s">
+        <v>1382</v>
+      </c>
+      <c r="L252" t="s">
+        <v>31</v>
+      </c>
+      <c r="M252" t="s">
+        <v>1383</v>
+      </c>
+      <c r="N252" t="s">
         <v>1384</v>
-      </c>
-[...7 lines deleted...]
-        <v>1387</v>
       </c>
       <c r="O252" t="s">
         <v>142</v>
       </c>
       <c r="P252" t="s">
         <v>31</v>
       </c>
       <c r="Q252" t="n">
         <v>15.0</v>
       </c>
       <c r="R252" t="s">
         <v>31</v>
       </c>
       <c r="S252" t="s">
         <v>31</v>
       </c>
       <c r="T252" t="s">
         <v>31</v>
       </c>
       <c r="U252" t="s">
         <v>31</v>
       </c>
       <c r="V252" t="s">
         <v>31</v>
       </c>
       <c r="W252" t="n">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
       <c r="X252" t="n">
-        <v>13.0</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>7.0</v>
+      </c>
+      <c r="Y252" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
-        <v>1656.0</v>
+        <v>2074.0</v>
       </c>
       <c r="B253" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
       <c r="C253" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="D253" t="s">
-        <v>669</v>
+        <v>126</v>
       </c>
       <c r="E253" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="F253" t="s">
         <v>148</v>
       </c>
       <c r="G253" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H253" t="s">
         <v>31</v>
       </c>
       <c r="I253" t="s">
         <v>32</v>
       </c>
       <c r="J253" t="s">
         <v>129</v>
       </c>
       <c r="K253" t="s">
+        <v>1386</v>
+      </c>
+      <c r="L253" t="s">
+        <v>1387</v>
+      </c>
+      <c r="M253" t="s">
+        <v>1388</v>
+      </c>
+      <c r="N253" t="s">
         <v>1389</v>
       </c>
-      <c r="L253" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O253" t="s">
-        <v>67</v>
+        <v>142</v>
       </c>
       <c r="P253" t="s">
         <v>31</v>
       </c>
       <c r="Q253" t="n">
-        <v>1.5</v>
+        <v>15.0</v>
       </c>
       <c r="R253" t="s">
-        <v>1393</v>
-[...11 lines deleted...]
-        <v>0.8</v>
+        <v>31</v>
+      </c>
+      <c r="S253" t="s">
+        <v>31</v>
+      </c>
+      <c r="T253" t="s">
+        <v>31</v>
+      </c>
+      <c r="U253" t="s">
+        <v>31</v>
+      </c>
+      <c r="V253" t="s">
+        <v>31</v>
       </c>
       <c r="W253" t="n">
-        <v>-1.4</v>
+        <v>10.0</v>
       </c>
       <c r="X253" t="n">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13.0</v>
+      </c>
+      <c r="Y253" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
-        <v>2068.0</v>
+        <v>1656.0</v>
       </c>
       <c r="B254" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
       <c r="C254" t="s">
         <v>60</v>
       </c>
       <c r="D254" t="s">
-        <v>126</v>
+        <v>669</v>
       </c>
       <c r="E254" t="s">
-        <v>384</v>
+        <v>238</v>
       </c>
       <c r="F254" t="s">
         <v>148</v>
       </c>
       <c r="G254" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H254" t="s">
         <v>31</v>
       </c>
       <c r="I254" t="s">
         <v>32</v>
       </c>
       <c r="J254" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="K254" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
       <c r="L254" t="s">
-        <v>1396</v>
+        <v>1392</v>
       </c>
       <c r="M254" t="s">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="N254" t="s">
-        <v>1398</v>
+        <v>1394</v>
       </c>
       <c r="O254" t="s">
         <v>67</v>
       </c>
       <c r="P254" t="s">
         <v>31</v>
       </c>
       <c r="Q254" t="n">
-        <v>2.0</v>
+        <v>1.8</v>
       </c>
       <c r="R254" t="s">
-        <v>31</v>
+        <v>1395</v>
       </c>
       <c r="S254" t="n">
-        <v>-8.1</v>
+        <v>-1.1</v>
       </c>
       <c r="T254" t="n">
-        <v>5.4</v>
+        <v>1.3</v>
       </c>
       <c r="U254" t="n">
-        <v>5.0</v>
+        <v>6.5</v>
       </c>
       <c r="V254" t="n">
-        <v>2.1</v>
+        <v>0.8</v>
       </c>
       <c r="W254" t="n">
-        <v>0.8</v>
+        <v>-1.4</v>
       </c>
       <c r="X254" t="n">
-        <v>1.0</v>
+        <v>1.8</v>
       </c>
       <c r="Y254" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
-        <v>2076.0</v>
+        <v>2068.0</v>
       </c>
       <c r="B255" t="s">
-        <v>1399</v>
+        <v>1396</v>
       </c>
       <c r="C255" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D255" t="s">
         <v>126</v>
       </c>
       <c r="E255" t="s">
-        <v>634</v>
+        <v>384</v>
       </c>
       <c r="F255" t="s">
-        <v>845</v>
+        <v>148</v>
       </c>
       <c r="G255" t="s">
         <v>128</v>
       </c>
       <c r="H255" t="s">
         <v>31</v>
       </c>
       <c r="I255" t="s">
         <v>32</v>
       </c>
       <c r="J255" t="s">
         <v>82</v>
       </c>
       <c r="K255" t="s">
+        <v>1397</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1398</v>
+      </c>
+      <c r="M255" t="s">
+        <v>1399</v>
+      </c>
+      <c r="N255" t="s">
         <v>1400</v>
       </c>
-      <c r="L255" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O255" t="s">
-        <v>142</v>
+        <v>67</v>
       </c>
       <c r="P255" t="s">
         <v>31</v>
       </c>
       <c r="Q255" t="n">
-        <v>9.33</v>
+        <v>2.0</v>
       </c>
       <c r="R255" t="s">
-        <v>639</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>31</v>
+      </c>
+      <c r="S255" t="n">
+        <v>-8.1</v>
+      </c>
+      <c r="T255" t="n">
+        <v>5.4</v>
+      </c>
+      <c r="U255" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="V255" t="n">
+        <v>2.1</v>
       </c>
       <c r="W255" t="n">
-        <v>2.0</v>
+        <v>0.8</v>
       </c>
       <c r="X255" t="n">
-        <v>13.76</v>
+        <v>1.0</v>
       </c>
       <c r="Y255" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
-        <v>1731.0</v>
+        <v>2076.0</v>
       </c>
       <c r="B256" t="s">
-        <v>1403</v>
+        <v>1401</v>
       </c>
       <c r="C256" t="s">
-        <v>211</v>
+        <v>134</v>
       </c>
       <c r="D256" t="s">
-        <v>323</v>
+        <v>126</v>
       </c>
       <c r="E256" t="s">
-        <v>230</v>
+        <v>634</v>
       </c>
       <c r="F256" t="s">
-        <v>148</v>
+        <v>846</v>
       </c>
       <c r="G256" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H256" t="s">
         <v>31</v>
       </c>
       <c r="I256" t="s">
         <v>32</v>
       </c>
       <c r="J256" t="s">
         <v>82</v>
       </c>
       <c r="K256" t="s">
+        <v>1402</v>
+      </c>
+      <c r="L256" t="s">
+        <v>31</v>
+      </c>
+      <c r="M256" t="s">
+        <v>1403</v>
+      </c>
+      <c r="N256" t="s">
         <v>1404</v>
       </c>
-      <c r="L256" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O256" t="s">
-        <v>218</v>
+        <v>142</v>
       </c>
       <c r="P256" t="s">
         <v>31</v>
       </c>
       <c r="Q256" t="n">
-        <v>30.45</v>
+        <v>9.33</v>
       </c>
       <c r="R256" t="s">
-        <v>236</v>
-[...11 lines deleted...]
-        <v>16.64</v>
+        <v>639</v>
+      </c>
+      <c r="S256" t="s">
+        <v>31</v>
+      </c>
+      <c r="T256" t="s">
+        <v>31</v>
+      </c>
+      <c r="U256" t="s">
+        <v>31</v>
+      </c>
+      <c r="V256" t="s">
+        <v>31</v>
       </c>
       <c r="W256" t="n">
-        <v>9.58</v>
+        <v>2.0</v>
       </c>
       <c r="X256" t="n">
-        <v>27.31</v>
+        <v>13.76</v>
       </c>
       <c r="Y256" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
-        <v>2078.0</v>
+        <v>1731.0</v>
       </c>
       <c r="B257" t="s">
-        <v>1407</v>
+        <v>1405</v>
       </c>
       <c r="C257" t="s">
         <v>211</v>
       </c>
       <c r="D257" t="s">
-        <v>126</v>
+        <v>323</v>
       </c>
       <c r="E257" t="s">
-        <v>1015</v>
+        <v>230</v>
       </c>
       <c r="F257" t="s">
         <v>148</v>
       </c>
       <c r="G257" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H257" t="s">
         <v>31</v>
       </c>
       <c r="I257" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J257" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K257" t="s">
+        <v>1406</v>
+      </c>
+      <c r="L257" t="s">
+        <v>31</v>
+      </c>
+      <c r="M257" t="s">
+        <v>1407</v>
+      </c>
+      <c r="N257" t="s">
         <v>1408</v>
       </c>
-      <c r="L257" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O257" t="s">
-        <v>375</v>
+        <v>218</v>
       </c>
       <c r="P257" t="s">
         <v>31</v>
       </c>
-      <c r="Q257" t="s">
-        <v>31</v>
+      <c r="Q257" t="n">
+        <v>30.45</v>
       </c>
       <c r="R257" t="s">
-        <v>1412</v>
+        <v>236</v>
       </c>
       <c r="S257" t="n">
-        <v>9.52</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>0.13</v>
+      </c>
+      <c r="T257" t="n">
+        <v>0.38</v>
       </c>
       <c r="U257" t="n">
-        <v>8.79</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>7.4</v>
+      </c>
+      <c r="V257" t="n">
+        <v>16.64</v>
       </c>
       <c r="W257" t="n">
-        <v>7.49</v>
+        <v>9.58</v>
       </c>
       <c r="X257" t="n">
-        <v>7.49</v>
+        <v>27.31</v>
       </c>
       <c r="Y257" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
-        <v>1477.0</v>
+        <v>2078.0</v>
       </c>
       <c r="B258" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
       <c r="C258" t="s">
         <v>211</v>
       </c>
       <c r="D258" t="s">
-        <v>893</v>
+        <v>126</v>
       </c>
       <c r="E258" t="s">
-        <v>238</v>
+        <v>1016</v>
       </c>
       <c r="F258" t="s">
         <v>148</v>
       </c>
       <c r="G258" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H258" t="s">
         <v>31</v>
       </c>
       <c r="I258" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J258" t="s">
-        <v>833</v>
+        <v>166</v>
       </c>
       <c r="K258" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1411</v>
+      </c>
+      <c r="M258" t="s">
+        <v>1412</v>
+      </c>
+      <c r="N258" t="s">
+        <v>1413</v>
+      </c>
+      <c r="O258" t="s">
+        <v>375</v>
+      </c>
+      <c r="P258" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>31</v>
+      </c>
+      <c r="R258" t="s">
         <v>1414</v>
       </c>
-      <c r="L258" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S258" t="n">
-        <v>58.68</v>
+        <v>9.52</v>
       </c>
       <c r="T258" t="s">
         <v>31</v>
       </c>
-      <c r="U258" t="s">
-        <v>31</v>
+      <c r="U258" t="n">
+        <v>8.79</v>
       </c>
       <c r="V258" t="s">
         <v>31</v>
       </c>
-      <c r="W258" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="W258" t="n">
+        <v>7.49</v>
+      </c>
+      <c r="X258" t="n">
+        <v>7.49</v>
       </c>
       <c r="Y258" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
-        <v>1495.0</v>
+        <v>1477.0</v>
       </c>
       <c r="B259" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="C259" t="s">
         <v>211</v>
       </c>
       <c r="D259" t="s">
-        <v>1419</v>
+        <v>894</v>
       </c>
       <c r="E259" t="s">
         <v>238</v>
       </c>
       <c r="F259" t="s">
-        <v>566</v>
+        <v>148</v>
       </c>
       <c r="G259" t="s">
         <v>44</v>
       </c>
       <c r="H259" t="s">
         <v>31</v>
       </c>
       <c r="I259" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J259" t="s">
-        <v>166</v>
+        <v>834</v>
       </c>
       <c r="K259" t="s">
-        <v>1420</v>
+        <v>1416</v>
       </c>
       <c r="L259" t="s">
-        <v>1421</v>
+        <v>1417</v>
       </c>
       <c r="M259" t="s">
-        <v>1422</v>
+        <v>1418</v>
       </c>
       <c r="N259" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="O259" t="s">
-        <v>142</v>
+        <v>67</v>
       </c>
       <c r="P259" t="s">
         <v>31</v>
       </c>
       <c r="Q259" t="n">
-        <v>4.0</v>
+        <v>58.7</v>
       </c>
       <c r="R259" t="s">
-        <v>1424</v>
+        <v>839</v>
       </c>
       <c r="S259" t="n">
-        <v>7.0</v>
-[...11 lines deleted...]
-        <v>4.0</v>
+        <v>58.68</v>
+      </c>
+      <c r="T259" t="s">
+        <v>31</v>
+      </c>
+      <c r="U259" t="s">
+        <v>31</v>
+      </c>
+      <c r="V259" t="s">
+        <v>31</v>
+      </c>
+      <c r="W259" t="s">
+        <v>31</v>
       </c>
       <c r="X259" t="s">
         <v>31</v>
       </c>
       <c r="Y259" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
-        <v>1937.0</v>
+        <v>1495.0</v>
       </c>
       <c r="B260" t="s">
-        <v>1425</v>
+        <v>1420</v>
       </c>
       <c r="C260" t="s">
-        <v>134</v>
+        <v>211</v>
       </c>
       <c r="D260" t="s">
-        <v>126</v>
+        <v>1421</v>
       </c>
       <c r="E260" t="s">
-        <v>634</v>
+        <v>238</v>
       </c>
       <c r="F260" t="s">
         <v>566</v>
       </c>
       <c r="G260" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H260" t="s">
         <v>31</v>
       </c>
       <c r="I260" t="s">
         <v>149</v>
       </c>
       <c r="J260" t="s">
-        <v>82</v>
+        <v>166</v>
       </c>
       <c r="K260" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="L260" t="s">
-        <v>31</v>
+        <v>1423</v>
       </c>
       <c r="M260" t="s">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="N260" t="s">
-        <v>1428</v>
+        <v>1425</v>
       </c>
       <c r="O260" t="s">
         <v>142</v>
       </c>
       <c r="P260" t="s">
         <v>31</v>
       </c>
       <c r="Q260" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="R260" t="s">
+        <v>1426</v>
+      </c>
+      <c r="S260" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="T260" t="n">
         <v>2.0</v>
       </c>
-      <c r="R260" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U260" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="V260" t="n">
         <v>4.0</v>
       </c>
-      <c r="V260" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="W260" t="n">
-        <v>3.0</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>4.0</v>
+      </c>
+      <c r="X260" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y260" t="n">
+        <v>2.0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
-        <v>1753.0</v>
+        <v>1937.0</v>
       </c>
       <c r="B261" t="s">
-        <v>1430</v>
+        <v>1427</v>
       </c>
       <c r="C261" t="s">
         <v>134</v>
       </c>
       <c r="D261" t="s">
-        <v>923</v>
+        <v>126</v>
       </c>
       <c r="E261" t="s">
-        <v>565</v>
+        <v>634</v>
       </c>
       <c r="F261" t="s">
         <v>566</v>
       </c>
       <c r="G261" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="H261" t="s">
         <v>31</v>
       </c>
       <c r="I261" t="s">
         <v>149</v>
       </c>
       <c r="J261" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K261" t="s">
-        <v>1431</v>
+        <v>1428</v>
       </c>
       <c r="L261" t="s">
-        <v>1432</v>
+        <v>31</v>
       </c>
       <c r="M261" t="s">
-        <v>1433</v>
+        <v>1429</v>
       </c>
       <c r="N261" t="s">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="O261" t="s">
         <v>142</v>
       </c>
       <c r="P261" t="s">
         <v>31</v>
       </c>
       <c r="Q261" t="n">
-        <v>17.0</v>
+        <v>2.0</v>
       </c>
       <c r="R261" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1431</v>
+      </c>
+      <c r="S261" t="n">
+        <v>19.0</v>
       </c>
       <c r="T261" t="n">
-        <v>17.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>5.0</v>
+      </c>
+      <c r="U261" t="n">
+        <v>4.0</v>
       </c>
       <c r="V261" t="n">
-        <v>17.0</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>3.0</v>
+      </c>
+      <c r="W261" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="X261" t="n">
+        <v>3.0</v>
       </c>
       <c r="Y261" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
-        <v>1784.0</v>
+        <v>1753.0</v>
       </c>
       <c r="B262" t="s">
-        <v>1436</v>
+        <v>1432</v>
       </c>
       <c r="C262" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="D262" t="s">
-        <v>669</v>
+        <v>924</v>
       </c>
       <c r="E262" t="s">
-        <v>384</v>
+        <v>565</v>
       </c>
       <c r="F262" t="s">
         <v>566</v>
       </c>
       <c r="G262" t="s">
         <v>30</v>
       </c>
       <c r="H262" t="s">
         <v>31</v>
       </c>
       <c r="I262" t="s">
         <v>149</v>
       </c>
       <c r="J262" t="s">
-        <v>82</v>
+        <v>166</v>
       </c>
       <c r="K262" t="s">
+        <v>1433</v>
+      </c>
+      <c r="L262" t="s">
+        <v>1434</v>
+      </c>
+      <c r="M262" t="s">
+        <v>1435</v>
+      </c>
+      <c r="N262" t="s">
+        <v>1436</v>
+      </c>
+      <c r="O262" t="s">
+        <v>142</v>
+      </c>
+      <c r="P262" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q262" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="R262" t="s">
         <v>1437</v>
       </c>
-      <c r="L262" t="s">
-[...27 lines deleted...]
-        <v>7.0</v>
+      <c r="S262" t="s">
+        <v>31</v>
+      </c>
+      <c r="T262" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="U262" t="s">
+        <v>31</v>
       </c>
       <c r="V262" t="n">
-        <v>6.0</v>
+        <v>17.0</v>
       </c>
       <c r="W262" t="s">
         <v>31</v>
       </c>
       <c r="X262" t="s">
         <v>31</v>
       </c>
       <c r="Y262" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
-        <v>1.0</v>
+        <v>1784.0</v>
       </c>
       <c r="B263" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
       <c r="C263" t="s">
         <v>60</v>
       </c>
       <c r="D263" t="s">
         <v>669</v>
       </c>
       <c r="E263" t="s">
         <v>384</v>
       </c>
       <c r="F263" t="s">
         <v>566</v>
       </c>
       <c r="G263" t="s">
         <v>30</v>
       </c>
       <c r="H263" t="s">
         <v>31</v>
       </c>
       <c r="I263" t="s">
         <v>149</v>
       </c>
       <c r="J263" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K263" t="s">
-        <v>1443</v>
+        <v>1439</v>
       </c>
       <c r="L263" t="s">
-        <v>1444</v>
+        <v>1440</v>
       </c>
       <c r="M263" t="s">
-        <v>1445</v>
+        <v>1441</v>
       </c>
       <c r="N263" t="s">
-        <v>1446</v>
+        <v>1442</v>
       </c>
       <c r="O263" t="s">
         <v>67</v>
       </c>
       <c r="P263" t="s">
         <v>31</v>
       </c>
       <c r="Q263" t="n">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="R263" t="s">
-        <v>1447</v>
-[...5 lines deleted...]
-        <v>5.0</v>
+        <v>31</v>
+      </c>
+      <c r="S263" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="T263" t="s">
+        <v>31</v>
       </c>
       <c r="U263" t="n">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="V263" t="n">
         <v>6.0</v>
       </c>
-      <c r="W263" t="n">
-[...3 lines deleted...]
-        <v>4.0</v>
+      <c r="W263" t="s">
+        <v>31</v>
+      </c>
+      <c r="X263" t="s">
+        <v>31</v>
       </c>
       <c r="Y263" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
-        <v>1486.0</v>
+        <v>1.0</v>
       </c>
       <c r="B264" t="s">
-        <v>1448</v>
+        <v>1443</v>
       </c>
       <c r="C264" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D264" t="s">
-        <v>126</v>
+        <v>669</v>
       </c>
       <c r="E264" t="s">
-        <v>165</v>
+        <v>384</v>
       </c>
       <c r="F264" t="s">
         <v>566</v>
       </c>
       <c r="G264" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H264" t="s">
         <v>31</v>
       </c>
       <c r="I264" t="s">
         <v>149</v>
       </c>
       <c r="J264" t="s">
-        <v>82</v>
+        <v>166</v>
       </c>
       <c r="K264" t="s">
-        <v>1449</v>
+        <v>1444</v>
       </c>
       <c r="L264" t="s">
-        <v>1450</v>
+        <v>1445</v>
       </c>
       <c r="M264" t="s">
-        <v>1451</v>
+        <v>1446</v>
       </c>
       <c r="N264" t="s">
-        <v>1452</v>
+        <v>1447</v>
       </c>
       <c r="O264" t="s">
-        <v>142</v>
+        <v>67</v>
       </c>
       <c r="P264" t="s">
         <v>31</v>
       </c>
       <c r="Q264" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="R264" t="s">
+        <v>1448</v>
+      </c>
+      <c r="S264" t="s">
+        <v>31</v>
+      </c>
+      <c r="T264" t="n">
         <v>5.0</v>
       </c>
-      <c r="R264" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U264" t="n">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
       <c r="V264" t="n">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="W264" t="n">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="X264" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="Y264" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
-        <v>1479.0</v>
+        <v>1486.0</v>
       </c>
       <c r="B265" t="s">
-        <v>1454</v>
+        <v>1449</v>
       </c>
       <c r="C265" t="s">
-        <v>26</v>
+        <v>134</v>
       </c>
       <c r="D265" t="s">
-        <v>881</v>
+        <v>126</v>
       </c>
       <c r="E265" t="s">
-        <v>750</v>
+        <v>165</v>
       </c>
       <c r="F265" t="s">
         <v>566</v>
       </c>
       <c r="G265" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="H265" t="s">
         <v>31</v>
       </c>
       <c r="I265" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J265" t="s">
-        <v>833</v>
+        <v>82</v>
       </c>
       <c r="K265" t="s">
-        <v>1455</v>
+        <v>1450</v>
       </c>
       <c r="L265" t="s">
-        <v>1456</v>
+        <v>1451</v>
       </c>
       <c r="M265" t="s">
-        <v>1457</v>
+        <v>1452</v>
       </c>
       <c r="N265" t="s">
-        <v>1458</v>
+        <v>1453</v>
       </c>
       <c r="O265" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="P265" t="s">
         <v>31</v>
       </c>
-      <c r="Q265" t="s">
-        <v>31</v>
+      <c r="Q265" t="n">
+        <v>5.0</v>
       </c>
       <c r="R265" t="s">
-        <v>1459</v>
+        <v>1454</v>
       </c>
       <c r="S265" t="n">
-        <v>24.0</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>13.0</v>
+      </c>
+      <c r="T265" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="U265" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="V265" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="W265" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="X265" t="n">
+        <v>5.0</v>
       </c>
       <c r="Y265" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
-        <v>1446.0</v>
+        <v>1479.0</v>
       </c>
       <c r="B266" t="s">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="C266" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D266" t="s">
-        <v>669</v>
+        <v>882</v>
       </c>
       <c r="E266" t="s">
-        <v>238</v>
+        <v>750</v>
       </c>
       <c r="F266" t="s">
         <v>566</v>
       </c>
       <c r="G266" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H266" t="s">
         <v>31</v>
       </c>
       <c r="I266" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J266" t="s">
-        <v>82</v>
+        <v>834</v>
       </c>
       <c r="K266" t="s">
-        <v>1461</v>
+        <v>1456</v>
       </c>
       <c r="L266" t="s">
-        <v>1462</v>
+        <v>1457</v>
       </c>
       <c r="M266" t="s">
-        <v>1463</v>
+        <v>1458</v>
       </c>
       <c r="N266" t="s">
-        <v>1464</v>
+        <v>1459</v>
       </c>
       <c r="O266" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="P266" t="s">
         <v>31</v>
       </c>
-      <c r="Q266" t="n">
-        <v>4.0</v>
+      <c r="Q266" t="s">
+        <v>31</v>
       </c>
       <c r="R266" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="S266" t="n">
-        <v>4.0</v>
-[...11 lines deleted...]
-        <v>4.0</v>
+        <v>24.0</v>
+      </c>
+      <c r="T266" t="s">
+        <v>31</v>
+      </c>
+      <c r="U266" t="s">
+        <v>31</v>
+      </c>
+      <c r="V266" t="s">
+        <v>31</v>
+      </c>
+      <c r="W266" t="s">
+        <v>31</v>
       </c>
       <c r="X266" t="s">
         <v>31</v>
       </c>
       <c r="Y266" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
-        <v>3.0</v>
+        <v>1446.0</v>
       </c>
       <c r="B267" t="s">
-        <v>1466</v>
+        <v>1461</v>
       </c>
       <c r="C267" t="s">
         <v>60</v>
       </c>
       <c r="D267" t="s">
         <v>669</v>
       </c>
       <c r="E267" t="s">
         <v>238</v>
       </c>
       <c r="F267" t="s">
         <v>566</v>
       </c>
       <c r="G267" t="s">
         <v>44</v>
       </c>
       <c r="H267" t="s">
         <v>31</v>
       </c>
       <c r="I267" t="s">
         <v>149</v>
       </c>
       <c r="J267" t="s">
         <v>82</v>
       </c>
       <c r="K267" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="L267" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="M267" t="s">
-        <v>1469</v>
+        <v>1464</v>
       </c>
       <c r="N267" t="s">
-        <v>1470</v>
+        <v>1465</v>
       </c>
       <c r="O267" t="s">
         <v>67</v>
       </c>
       <c r="P267" t="s">
         <v>31</v>
       </c>
       <c r="Q267" t="n">
-        <v>11.0</v>
+        <v>4.0</v>
       </c>
       <c r="R267" t="s">
-        <v>655</v>
+        <v>1466</v>
       </c>
       <c r="S267" t="n">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
       <c r="T267" t="n">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
       <c r="U267" t="n">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
       <c r="V267" t="n">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
       <c r="W267" t="n">
-        <v>11.0</v>
+        <v>4.0</v>
       </c>
       <c r="X267" t="s">
         <v>31</v>
       </c>
       <c r="Y267" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
-        <v>1684.0</v>
+        <v>3.0</v>
       </c>
       <c r="B268" t="s">
-        <v>1471</v>
+        <v>1467</v>
       </c>
       <c r="C268" t="s">
         <v>60</v>
       </c>
       <c r="D268" t="s">
         <v>669</v>
       </c>
       <c r="E268" t="s">
         <v>238</v>
       </c>
       <c r="F268" t="s">
-        <v>306</v>
+        <v>566</v>
       </c>
       <c r="G268" t="s">
         <v>44</v>
       </c>
       <c r="H268" t="s">
         <v>31</v>
       </c>
       <c r="I268" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J268" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="K268" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="L268" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
       <c r="M268" t="s">
-        <v>1474</v>
+        <v>1470</v>
       </c>
       <c r="N268" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
       <c r="O268" t="s">
         <v>67</v>
       </c>
       <c r="P268" t="s">
         <v>31</v>
       </c>
       <c r="Q268" t="n">
-        <v>261.0</v>
+        <v>11.0</v>
       </c>
       <c r="R268" t="s">
-        <v>1476</v>
+        <v>655</v>
       </c>
       <c r="S268" t="n">
-        <v>163.0</v>
+        <v>12.0</v>
       </c>
       <c r="T268" t="n">
-        <v>146.0</v>
+        <v>12.0</v>
       </c>
       <c r="U268" t="n">
-        <v>228.0</v>
+        <v>12.0</v>
       </c>
       <c r="V268" t="n">
-        <v>237.0</v>
+        <v>12.0</v>
       </c>
       <c r="W268" t="n">
-        <v>239.0</v>
-[...2 lines deleted...]
-        <v>245.0</v>
+        <v>11.0</v>
+      </c>
+      <c r="X268" t="s">
+        <v>31</v>
       </c>
       <c r="Y268" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
-        <v>2137.0</v>
+        <v>1684.0</v>
       </c>
       <c r="B269" t="s">
-        <v>1477</v>
+        <v>1472</v>
       </c>
       <c r="C269" t="s">
         <v>60</v>
       </c>
       <c r="D269" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="E269" t="s">
-        <v>711</v>
+        <v>238</v>
       </c>
       <c r="F269" t="s">
-        <v>1478</v>
+        <v>306</v>
       </c>
       <c r="G269" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H269" t="s">
         <v>31</v>
       </c>
       <c r="I269" t="s">
         <v>32</v>
       </c>
       <c r="J269" t="s">
         <v>129</v>
       </c>
       <c r="K269" t="s">
-        <v>1479</v>
+        <v>1473</v>
       </c>
       <c r="L269" t="s">
-        <v>31</v>
+        <v>1474</v>
       </c>
       <c r="M269" t="s">
-        <v>713</v>
+        <v>1475</v>
       </c>
       <c r="N269" t="s">
-        <v>1480</v>
+        <v>1476</v>
       </c>
       <c r="O269" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="P269" t="s">
         <v>31</v>
       </c>
       <c r="Q269" t="n">
-        <v>130.0</v>
+        <v>261.0</v>
       </c>
       <c r="R269" t="s">
-        <v>31</v>
+        <v>1477</v>
       </c>
       <c r="S269" t="n">
-        <v>49.0</v>
+        <v>163.0</v>
       </c>
       <c r="T269" t="n">
-        <v>89.0</v>
+        <v>146.0</v>
       </c>
       <c r="U269" t="n">
-        <v>51.0</v>
+        <v>228.0</v>
       </c>
       <c r="V269" t="n">
-        <v>74.0</v>
+        <v>237.0</v>
       </c>
       <c r="W269" t="n">
-        <v>82.0</v>
+        <v>239.0</v>
       </c>
       <c r="X269" t="n">
-        <v>83.0</v>
+        <v>245.0</v>
       </c>
       <c r="Y269" t="n">
-        <v>47.0</v>
+        <v>245.0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
-        <v>2070.0</v>
+        <v>2137.0</v>
       </c>
       <c r="B270" t="s">
-        <v>1481</v>
+        <v>1478</v>
       </c>
       <c r="C270" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D270" t="s">
-        <v>126</v>
+        <v>676</v>
       </c>
       <c r="E270" t="s">
-        <v>156</v>
+        <v>711</v>
       </c>
       <c r="F270" t="s">
-        <v>1482</v>
+        <v>1479</v>
       </c>
       <c r="G270" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H270" t="s">
         <v>31</v>
       </c>
       <c r="I270" t="s">
         <v>32</v>
       </c>
       <c r="J270" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="K270" t="s">
-        <v>1483</v>
+        <v>1480</v>
       </c>
       <c r="L270" t="s">
         <v>31</v>
       </c>
       <c r="M270" t="s">
-        <v>1484</v>
+        <v>713</v>
       </c>
       <c r="N270" t="s">
-        <v>1485</v>
+        <v>1481</v>
       </c>
       <c r="O270" t="s">
-        <v>142</v>
+        <v>38</v>
       </c>
       <c r="P270" t="s">
         <v>31</v>
       </c>
       <c r="Q270" t="n">
-        <v>91.75</v>
+        <v>130.0</v>
       </c>
       <c r="R270" t="s">
-        <v>1486</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>31</v>
+      </c>
+      <c r="S270" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="T270" t="n">
+        <v>89.0</v>
+      </c>
+      <c r="U270" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="V270" t="n">
+        <v>74.0</v>
       </c>
       <c r="W270" t="n">
-        <v>88.99</v>
+        <v>82.0</v>
       </c>
       <c r="X270" t="n">
-        <v>91.5</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>83.0</v>
+      </c>
+      <c r="Y270" t="n">
+        <v>73.0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
-        <v>1456.0</v>
+        <v>2070.0</v>
       </c>
       <c r="B271" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C271" t="s">
+        <v>134</v>
+      </c>
+      <c r="D271" t="s">
+        <v>126</v>
+      </c>
+      <c r="E271" t="s">
+        <v>156</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G271" t="s">
+        <v>128</v>
+      </c>
+      <c r="H271" t="s">
+        <v>31</v>
+      </c>
+      <c r="I271" t="s">
+        <v>32</v>
+      </c>
+      <c r="J271" t="s">
+        <v>82</v>
+      </c>
+      <c r="K271" t="s">
+        <v>1484</v>
+      </c>
+      <c r="L271" t="s">
+        <v>31</v>
+      </c>
+      <c r="M271" t="s">
+        <v>1485</v>
+      </c>
+      <c r="N271" t="s">
+        <v>1486</v>
+      </c>
+      <c r="O271" t="s">
+        <v>142</v>
+      </c>
+      <c r="P271" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q271" t="n">
+        <v>91.75</v>
+      </c>
+      <c r="R271" t="s">
         <v>1487</v>
       </c>
-      <c r="C271" t="s">
-[...57 lines deleted...]
-        <v>14.0</v>
+      <c r="S271" t="s">
+        <v>31</v>
+      </c>
+      <c r="T271" t="s">
+        <v>31</v>
+      </c>
+      <c r="U271" t="s">
+        <v>31</v>
+      </c>
+      <c r="V271" t="s">
+        <v>31</v>
       </c>
       <c r="W271" t="n">
-        <v>15.0</v>
+        <v>88.99</v>
       </c>
       <c r="X271" t="n">
-        <v>14.0</v>
-[...2 lines deleted...]
-        <v>14.0</v>
+        <v>91.5</v>
+      </c>
+      <c r="Y271" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
-        <v>1939.0</v>
+        <v>1456.0</v>
       </c>
       <c r="B272" t="s">
-        <v>1493</v>
+        <v>1488</v>
       </c>
       <c r="C272" t="s">
         <v>211</v>
       </c>
       <c r="D272" t="s">
-        <v>323</v>
+        <v>930</v>
       </c>
       <c r="E272" t="s">
-        <v>42</v>
+        <v>931</v>
       </c>
       <c r="F272" t="s">
-        <v>428</v>
+        <v>1489</v>
       </c>
       <c r="G272" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H272" t="s">
         <v>31</v>
       </c>
       <c r="I272" t="s">
         <v>149</v>
       </c>
       <c r="J272" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="K272" t="s">
-        <v>1494</v>
+        <v>1490</v>
       </c>
       <c r="L272" t="s">
-        <v>1495</v>
+        <v>31</v>
       </c>
       <c r="M272" t="s">
-        <v>1496</v>
+        <v>1491</v>
       </c>
       <c r="N272" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="O272" t="s">
         <v>218</v>
       </c>
       <c r="P272" t="s">
         <v>31</v>
       </c>
       <c r="Q272" t="n">
-        <v>108.37</v>
+        <v>13.0</v>
       </c>
       <c r="R272" t="s">
-        <v>31</v>
+        <v>1493</v>
       </c>
       <c r="S272" t="n">
-        <v>50.12</v>
+        <v>15.0</v>
       </c>
       <c r="T272" t="n">
-        <v>117.0</v>
+        <v>11.0</v>
       </c>
       <c r="U272" t="n">
-        <v>49.17</v>
+        <v>15.0</v>
       </c>
       <c r="V272" t="n">
-        <v>134.8</v>
+        <v>14.0</v>
       </c>
       <c r="W272" t="n">
-        <v>112.07</v>
+        <v>15.0</v>
       </c>
       <c r="X272" t="n">
-        <v>109.47</v>
+        <v>14.0</v>
       </c>
       <c r="Y272" t="n">
-        <v>51.41</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
-        <v>2156.0</v>
+        <v>1939.0</v>
       </c>
       <c r="B273" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C273" t="s">
+        <v>211</v>
+      </c>
+      <c r="D273" t="s">
+        <v>323</v>
+      </c>
+      <c r="E273" t="s">
+        <v>42</v>
+      </c>
+      <c r="F273" t="s">
+        <v>428</v>
+      </c>
+      <c r="G273" t="s">
+        <v>44</v>
+      </c>
+      <c r="H273" t="s">
+        <v>31</v>
+      </c>
+      <c r="I273" t="s">
+        <v>149</v>
+      </c>
+      <c r="J273" t="s">
+        <v>33</v>
+      </c>
+      <c r="K273" t="s">
+        <v>1495</v>
+      </c>
+      <c r="L273" t="s">
+        <v>1496</v>
+      </c>
+      <c r="M273" t="s">
+        <v>1497</v>
+      </c>
+      <c r="N273" t="s">
         <v>1498</v>
       </c>
-      <c r="C273" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="O273" t="s">
-        <v>108</v>
+        <v>218</v>
       </c>
       <c r="P273" t="s">
         <v>31</v>
       </c>
       <c r="Q273" t="n">
-        <v>0.487</v>
+        <v>108.37</v>
       </c>
       <c r="R273" t="s">
         <v>31</v>
       </c>
-      <c r="S273" t="s">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="S273" t="n">
+        <v>50.12</v>
+      </c>
+      <c r="T273" t="n">
+        <v>117.0</v>
+      </c>
+      <c r="U273" t="n">
+        <v>49.17</v>
+      </c>
+      <c r="V273" t="n">
+        <v>134.8</v>
       </c>
       <c r="W273" t="n">
-        <v>0.482</v>
+        <v>112.07</v>
       </c>
       <c r="X273" t="n">
-        <v>0.482</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>109.47</v>
+      </c>
+      <c r="Y273" t="n">
+        <v>93.96</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
-        <v>2164.0</v>
+        <v>2156.0</v>
       </c>
       <c r="B274" t="s">
-        <v>1502</v>
+        <v>1499</v>
       </c>
       <c r="C274" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
       <c r="D274" t="s">
-        <v>271</v>
+        <v>103</v>
       </c>
       <c r="E274" t="s">
-        <v>371</v>
+        <v>104</v>
       </c>
       <c r="F274" t="s">
-        <v>148</v>
+        <v>1483</v>
       </c>
       <c r="G274" t="s">
         <v>30</v>
       </c>
       <c r="H274" t="s">
         <v>31</v>
       </c>
       <c r="I274" t="s">
         <v>32</v>
       </c>
       <c r="J274" t="s">
         <v>82</v>
       </c>
       <c r="K274" t="s">
-        <v>1503</v>
+        <v>1500</v>
       </c>
       <c r="L274" t="s">
-        <v>1504</v>
+        <v>31</v>
       </c>
       <c r="M274" t="s">
-        <v>1505</v>
+        <v>1501</v>
       </c>
       <c r="N274" t="s">
-        <v>1506</v>
+        <v>1502</v>
       </c>
       <c r="O274" t="s">
-        <v>375</v>
+        <v>108</v>
       </c>
       <c r="P274" t="s">
         <v>31</v>
       </c>
       <c r="Q274" t="n">
-        <v>8.05</v>
+        <v>0.487</v>
       </c>
       <c r="R274" t="s">
-        <v>1507</v>
+        <v>31</v>
       </c>
       <c r="S274" t="s">
         <v>31</v>
       </c>
       <c r="T274" t="s">
         <v>31</v>
       </c>
       <c r="U274" t="s">
         <v>31</v>
       </c>
       <c r="V274" t="s">
         <v>31</v>
       </c>
       <c r="W274" t="n">
-        <v>8.1</v>
+        <v>0.482</v>
       </c>
       <c r="X274" t="n">
-        <v>8.04</v>
+        <v>0.482</v>
       </c>
       <c r="Y274" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
-        <v>7.0</v>
+        <v>2164.0</v>
       </c>
       <c r="B275" t="s">
-        <v>1508</v>
+        <v>1503</v>
       </c>
       <c r="C275" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="D275" t="s">
-        <v>251</v>
+        <v>271</v>
       </c>
       <c r="E275" t="s">
-        <v>238</v>
+        <v>371</v>
       </c>
       <c r="F275" t="s">
-        <v>306</v>
+        <v>148</v>
       </c>
       <c r="G275" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H275" t="s">
         <v>31</v>
       </c>
       <c r="I275" t="s">
         <v>32</v>
       </c>
       <c r="J275" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K275" t="s">
-        <v>1509</v>
+        <v>1504</v>
       </c>
       <c r="L275" t="s">
-        <v>1510</v>
+        <v>1505</v>
       </c>
       <c r="M275" t="s">
-        <v>1511</v>
+        <v>1506</v>
       </c>
       <c r="N275" t="s">
-        <v>1512</v>
+        <v>1507</v>
       </c>
       <c r="O275" t="s">
-        <v>67</v>
+        <v>375</v>
       </c>
       <c r="P275" t="s">
         <v>31</v>
       </c>
       <c r="Q275" t="n">
-        <v>645.0</v>
+        <v>8.05</v>
       </c>
       <c r="R275" t="s">
-        <v>655</v>
-[...11 lines deleted...]
-        <v>529.11</v>
+        <v>1508</v>
+      </c>
+      <c r="S275" t="s">
+        <v>31</v>
+      </c>
+      <c r="T275" t="s">
+        <v>31</v>
+      </c>
+      <c r="U275" t="s">
+        <v>31</v>
+      </c>
+      <c r="V275" t="s">
+        <v>31</v>
       </c>
       <c r="W275" t="n">
-        <v>567.43</v>
+        <v>8.1</v>
       </c>
       <c r="X275" t="n">
-        <v>613.39</v>
-[...2 lines deleted...]
-        <v>649.44</v>
+        <v>8.04</v>
+      </c>
+      <c r="Y275" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
-        <v>2118.0</v>
+        <v>7.0</v>
       </c>
       <c r="B276" t="s">
-        <v>1513</v>
+        <v>1509</v>
       </c>
       <c r="C276" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D276" t="s">
-        <v>135</v>
+        <v>251</v>
       </c>
       <c r="E276" t="s">
-        <v>136</v>
+        <v>238</v>
       </c>
       <c r="F276" t="s">
-        <v>1482</v>
+        <v>306</v>
       </c>
       <c r="G276" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H276" t="s">
         <v>31</v>
       </c>
       <c r="I276" t="s">
         <v>32</v>
       </c>
       <c r="J276" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K276" t="s">
-        <v>1514</v>
+        <v>1510</v>
       </c>
       <c r="L276" t="s">
-        <v>31</v>
+        <v>1511</v>
       </c>
       <c r="M276" t="s">
-        <v>1515</v>
+        <v>1512</v>
       </c>
       <c r="N276" t="s">
-        <v>1516</v>
+        <v>1513</v>
       </c>
       <c r="O276" t="s">
-        <v>142</v>
+        <v>67</v>
       </c>
       <c r="P276" t="s">
         <v>31</v>
       </c>
       <c r="Q276" t="n">
-        <v>85.0</v>
+        <v>645.0</v>
       </c>
       <c r="R276" t="s">
-        <v>143</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>655</v>
+      </c>
+      <c r="S276" t="n">
+        <v>398.34</v>
+      </c>
+      <c r="T276" t="n">
+        <v>428.93</v>
+      </c>
+      <c r="U276" t="n">
+        <v>479.91</v>
+      </c>
+      <c r="V276" t="n">
+        <v>529.11</v>
+      </c>
+      <c r="W276" t="n">
+        <v>567.43</v>
       </c>
       <c r="X276" t="n">
-        <v>84.2</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>613.39</v>
+      </c>
+      <c r="Y276" t="n">
+        <v>656.12</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
-        <v>1737.0</v>
+        <v>2118.0</v>
       </c>
       <c r="B277" t="s">
-        <v>1517</v>
+        <v>1514</v>
       </c>
       <c r="C277" t="s">
-        <v>26</v>
+        <v>134</v>
       </c>
       <c r="D277" t="s">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="E277" t="s">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="F277" t="s">
-        <v>148</v>
+        <v>1483</v>
       </c>
       <c r="G277" t="s">
         <v>30</v>
       </c>
       <c r="H277" t="s">
         <v>31</v>
       </c>
       <c r="I277" t="s">
         <v>32</v>
       </c>
       <c r="J277" t="s">
         <v>82</v>
       </c>
       <c r="K277" t="s">
-        <v>1518</v>
+        <v>1515</v>
       </c>
       <c r="L277" t="s">
         <v>31</v>
       </c>
       <c r="M277" t="s">
-        <v>185</v>
+        <v>1516</v>
       </c>
       <c r="N277" t="s">
-        <v>1519</v>
+        <v>1517</v>
       </c>
       <c r="O277" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="P277" t="s">
         <v>31</v>
       </c>
       <c r="Q277" t="n">
-        <v>33.91</v>
+        <v>85.0</v>
       </c>
       <c r="R277" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>29.66</v>
+        <v>143</v>
+      </c>
+      <c r="S277" t="s">
+        <v>31</v>
+      </c>
+      <c r="T277" t="s">
+        <v>31</v>
+      </c>
+      <c r="U277" t="s">
+        <v>31</v>
+      </c>
+      <c r="V277" t="s">
+        <v>31</v>
+      </c>
+      <c r="W277" t="s">
+        <v>31</v>
       </c>
       <c r="X277" t="n">
-        <v>33.57</v>
+        <v>84.2</v>
       </c>
       <c r="Y277" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
-        <v>1922.0</v>
+        <v>1737.0</v>
       </c>
       <c r="B278" t="s">
-        <v>1520</v>
+        <v>1518</v>
       </c>
       <c r="C278" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D278" t="s">
-        <v>221</v>
+        <v>103</v>
       </c>
       <c r="E278" t="s">
-        <v>400</v>
+        <v>104</v>
       </c>
       <c r="F278" t="s">
-        <v>1521</v>
+        <v>148</v>
       </c>
       <c r="G278" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H278" t="s">
         <v>31</v>
       </c>
       <c r="I278" t="s">
         <v>32</v>
       </c>
       <c r="J278" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K278" t="s">
-        <v>1522</v>
+        <v>1519</v>
       </c>
       <c r="L278" t="s">
         <v>31</v>
       </c>
       <c r="M278" t="s">
-        <v>708</v>
+        <v>185</v>
       </c>
       <c r="N278" t="s">
-        <v>1523</v>
+        <v>1520</v>
       </c>
       <c r="O278" t="s">
-        <v>404</v>
+        <v>108</v>
       </c>
       <c r="P278" t="s">
         <v>31</v>
       </c>
       <c r="Q278" t="n">
-        <v>275.0</v>
+        <v>33.91</v>
       </c>
       <c r="R278" t="s">
         <v>31</v>
       </c>
       <c r="S278" t="n">
-        <v>175.0</v>
+        <v>26.0</v>
       </c>
       <c r="T278" t="n">
-        <v>178.0</v>
+        <v>18.0</v>
       </c>
       <c r="U278" t="n">
-        <v>153.0</v>
+        <v>20.0</v>
       </c>
       <c r="V278" t="n">
-        <v>187.0</v>
+        <v>26.0</v>
       </c>
       <c r="W278" t="n">
-        <v>262.0</v>
+        <v>29.66</v>
       </c>
       <c r="X278" t="n">
-        <v>274.0</v>
-[...2 lines deleted...]
-        <v>83.0</v>
+        <v>33.57</v>
+      </c>
+      <c r="Y278" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
-        <v>618.0</v>
+        <v>1922.0</v>
       </c>
       <c r="B279" t="s">
-        <v>1524</v>
+        <v>1521</v>
       </c>
       <c r="C279" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="D279" t="s">
-        <v>1525</v>
+        <v>221</v>
       </c>
       <c r="E279" t="s">
-        <v>165</v>
+        <v>400</v>
       </c>
       <c r="F279" t="s">
-        <v>1526</v>
+        <v>1522</v>
       </c>
       <c r="G279" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H279" t="s">
         <v>31</v>
       </c>
       <c r="I279" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J279" t="s">
         <v>33</v>
       </c>
       <c r="K279" t="s">
-        <v>1527</v>
+        <v>1523</v>
       </c>
       <c r="L279" t="s">
-        <v>1528</v>
+        <v>31</v>
       </c>
       <c r="M279" t="s">
-        <v>1529</v>
+        <v>708</v>
       </c>
       <c r="N279" t="s">
-        <v>1530</v>
+        <v>1524</v>
       </c>
       <c r="O279" t="s">
-        <v>142</v>
+        <v>404</v>
       </c>
       <c r="P279" t="s">
         <v>31</v>
       </c>
       <c r="Q279" t="n">
-        <v>30.0</v>
+        <v>275.0</v>
       </c>
       <c r="R279" t="s">
-        <v>1531</v>
+        <v>31</v>
       </c>
       <c r="S279" t="n">
-        <v>31.0</v>
+        <v>175.0</v>
       </c>
       <c r="T279" t="n">
-        <v>26.0</v>
+        <v>178.0</v>
       </c>
       <c r="U279" t="n">
-        <v>24.0</v>
+        <v>153.0</v>
       </c>
       <c r="V279" t="n">
-        <v>21.0</v>
+        <v>187.0</v>
       </c>
       <c r="W279" t="n">
-        <v>24.0</v>
+        <v>262.0</v>
       </c>
       <c r="X279" t="n">
-        <v>36.0</v>
+        <v>274.0</v>
       </c>
       <c r="Y279" t="n">
-        <v>6.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
-        <v>353.0</v>
+        <v>618.0</v>
       </c>
       <c r="B280" t="s">
-        <v>1532</v>
+        <v>1525</v>
       </c>
       <c r="C280" t="s">
         <v>145</v>
       </c>
       <c r="D280" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E280" t="s">
         <v>165</v>
       </c>
       <c r="F280" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="G280" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H280" t="s">
         <v>31</v>
       </c>
       <c r="I280" t="s">
         <v>149</v>
       </c>
       <c r="J280" t="s">
         <v>33</v>
       </c>
       <c r="K280" t="s">
-        <v>1533</v>
+        <v>1528</v>
       </c>
       <c r="L280" t="s">
-        <v>31</v>
+        <v>1529</v>
       </c>
       <c r="M280" t="s">
-        <v>1534</v>
+        <v>1530</v>
       </c>
       <c r="N280" t="s">
-        <v>1535</v>
+        <v>1531</v>
       </c>
       <c r="O280" t="s">
         <v>142</v>
       </c>
       <c r="P280" t="s">
         <v>31</v>
       </c>
       <c r="Q280" t="n">
-        <v>35.0</v>
+        <v>30.0</v>
       </c>
       <c r="R280" t="s">
-        <v>1536</v>
+        <v>1532</v>
       </c>
       <c r="S280" t="n">
-        <v>190.0</v>
+        <v>31.0</v>
       </c>
       <c r="T280" t="n">
-        <v>283.0</v>
+        <v>26.0</v>
       </c>
       <c r="U280" t="n">
-        <v>37.0</v>
+        <v>24.0</v>
       </c>
       <c r="V280" t="n">
-        <v>40.0</v>
+        <v>21.0</v>
       </c>
       <c r="W280" t="n">
-        <v>41.0</v>
+        <v>24.0</v>
       </c>
       <c r="X280" t="n">
-        <v>41.0</v>
+        <v>36.0</v>
       </c>
       <c r="Y280" t="n">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
-        <v>759.0</v>
+        <v>353.0</v>
       </c>
       <c r="B281" t="s">
-        <v>1537</v>
+        <v>1533</v>
       </c>
       <c r="C281" t="s">
-        <v>40</v>
+        <v>145</v>
       </c>
       <c r="D281" t="s">
-        <v>259</v>
+        <v>1526</v>
       </c>
       <c r="E281" t="s">
-        <v>279</v>
+        <v>165</v>
       </c>
       <c r="F281" t="s">
-        <v>280</v>
+        <v>1527</v>
       </c>
       <c r="G281" t="s">
         <v>44</v>
       </c>
       <c r="H281" t="s">
         <v>31</v>
       </c>
       <c r="I281" t="s">
         <v>149</v>
       </c>
       <c r="J281" t="s">
         <v>33</v>
       </c>
       <c r="K281" t="s">
-        <v>1538</v>
+        <v>1534</v>
       </c>
       <c r="L281" t="s">
-        <v>1539</v>
+        <v>31</v>
       </c>
       <c r="M281" t="s">
-        <v>283</v>
+        <v>1535</v>
       </c>
       <c r="N281" t="s">
-        <v>1540</v>
+        <v>1536</v>
       </c>
       <c r="O281" t="s">
-        <v>48</v>
+        <v>142</v>
       </c>
       <c r="P281" t="s">
         <v>31</v>
       </c>
       <c r="Q281" t="n">
-        <v>1.0</v>
+        <v>35.0</v>
       </c>
       <c r="R281" t="s">
-        <v>285</v>
+        <v>1532</v>
       </c>
       <c r="S281" t="n">
-        <v>26.0</v>
+        <v>190.0</v>
       </c>
       <c r="T281" t="n">
-        <v>24.0</v>
+        <v>283.0</v>
       </c>
       <c r="U281" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="V281" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="W281" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="X281" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="Y281" t="n">
         <v>11.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
-        <v>1419.0</v>
+        <v>759.0</v>
       </c>
       <c r="B282" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="C282" t="s">
         <v>40</v>
       </c>
       <c r="D282" t="s">
         <v>259</v>
       </c>
       <c r="E282" t="s">
         <v>279</v>
       </c>
       <c r="F282" t="s">
         <v>280</v>
       </c>
       <c r="G282" t="s">
         <v>44</v>
       </c>
       <c r="H282" t="s">
         <v>31</v>
       </c>
       <c r="I282" t="s">
         <v>149</v>
       </c>
       <c r="J282" t="s">
         <v>33</v>
       </c>
       <c r="K282" t="s">
-        <v>1542</v>
+        <v>1538</v>
       </c>
       <c r="L282" t="s">
-        <v>397</v>
+        <v>1539</v>
       </c>
       <c r="M282" t="s">
-        <v>1543</v>
+        <v>283</v>
       </c>
       <c r="N282" t="s">
-        <v>1544</v>
+        <v>1540</v>
       </c>
       <c r="O282" t="s">
         <v>48</v>
       </c>
       <c r="P282" t="s">
         <v>31</v>
       </c>
       <c r="Q282" t="n">
-        <v>2051.0</v>
+        <v>1.0</v>
       </c>
       <c r="R282" t="s">
         <v>285</v>
       </c>
       <c r="S282" t="n">
-        <v>4834.0</v>
+        <v>26.0</v>
       </c>
       <c r="T282" t="n">
-        <v>3672.0</v>
+        <v>24.0</v>
       </c>
       <c r="U282" t="n">
-        <v>3028.0</v>
+        <v>11.0</v>
       </c>
       <c r="V282" t="n">
-        <v>2726.0</v>
+        <v>12.0</v>
       </c>
       <c r="W282" t="n">
-        <v>2248.0</v>
+        <v>7.0</v>
       </c>
       <c r="X282" t="n">
-        <v>2110.0</v>
+        <v>1.0</v>
       </c>
       <c r="Y282" t="n">
-        <v>574.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
-        <v>1418.0</v>
+        <v>1419.0</v>
       </c>
       <c r="B283" t="s">
-        <v>1545</v>
+        <v>1541</v>
       </c>
       <c r="C283" t="s">
         <v>40</v>
       </c>
       <c r="D283" t="s">
         <v>259</v>
       </c>
       <c r="E283" t="s">
         <v>279</v>
       </c>
       <c r="F283" t="s">
         <v>280</v>
       </c>
       <c r="G283" t="s">
         <v>44</v>
       </c>
       <c r="H283" t="s">
         <v>31</v>
       </c>
       <c r="I283" t="s">
         <v>149</v>
       </c>
       <c r="J283" t="s">
         <v>33</v>
       </c>
       <c r="K283" t="s">
-        <v>1546</v>
+        <v>1542</v>
       </c>
       <c r="L283" t="s">
-        <v>1547</v>
+        <v>397</v>
       </c>
       <c r="M283" t="s">
-        <v>283</v>
+        <v>1543</v>
       </c>
       <c r="N283" t="s">
-        <v>1548</v>
+        <v>1544</v>
       </c>
       <c r="O283" t="s">
         <v>48</v>
       </c>
       <c r="P283" t="s">
         <v>31</v>
       </c>
       <c r="Q283" t="n">
-        <v>3022.0</v>
+        <v>2051.0</v>
       </c>
       <c r="R283" t="s">
         <v>285</v>
       </c>
       <c r="S283" t="n">
-        <v>10125.0</v>
+        <v>4834.0</v>
       </c>
       <c r="T283" t="n">
-        <v>7557.0</v>
+        <v>3672.0</v>
       </c>
       <c r="U283" t="n">
-        <v>5299.0</v>
+        <v>3028.0</v>
       </c>
       <c r="V283" t="n">
-        <v>4347.0</v>
+        <v>2726.0</v>
       </c>
       <c r="W283" t="n">
-        <v>3928.0</v>
+        <v>2248.0</v>
       </c>
       <c r="X283" t="n">
-        <v>3148.0</v>
+        <v>2110.0</v>
       </c>
       <c r="Y283" t="n">
-        <v>936.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
-        <v>758.0</v>
+        <v>1418.0</v>
       </c>
       <c r="B284" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="C284" t="s">
         <v>40</v>
       </c>
       <c r="D284" t="s">
         <v>259</v>
       </c>
       <c r="E284" t="s">
         <v>279</v>
       </c>
       <c r="F284" t="s">
         <v>280</v>
       </c>
       <c r="G284" t="s">
         <v>44</v>
       </c>
       <c r="H284" t="s">
         <v>31</v>
       </c>
       <c r="I284" t="s">
         <v>149</v>
       </c>
       <c r="J284" t="s">
         <v>33</v>
       </c>
       <c r="K284" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
       <c r="L284" t="s">
-        <v>1539</v>
+        <v>1547</v>
       </c>
       <c r="M284" t="s">
         <v>283</v>
       </c>
       <c r="N284" t="s">
-        <v>1551</v>
+        <v>1548</v>
       </c>
       <c r="O284" t="s">
         <v>48</v>
       </c>
       <c r="P284" t="s">
         <v>31</v>
       </c>
       <c r="Q284" t="n">
-        <v>4812.0</v>
+        <v>3022.0</v>
       </c>
       <c r="R284" t="s">
         <v>285</v>
       </c>
       <c r="S284" t="n">
-        <v>11131.0</v>
+        <v>10125.0</v>
       </c>
       <c r="T284" t="n">
-        <v>8988.0</v>
+        <v>7557.0</v>
       </c>
       <c r="U284" t="n">
-        <v>9496.0</v>
+        <v>5299.0</v>
       </c>
       <c r="V284" t="n">
-        <v>7568.0</v>
+        <v>4347.0</v>
       </c>
       <c r="W284" t="n">
-        <v>6632.0</v>
+        <v>3928.0</v>
       </c>
       <c r="X284" t="n">
-        <v>5065.0</v>
+        <v>3148.0</v>
       </c>
       <c r="Y284" t="n">
-        <v>1279.0</v>
+        <v>1377.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
-        <v>753.0</v>
+        <v>758.0</v>
       </c>
       <c r="B285" t="s">
-        <v>1552</v>
+        <v>1549</v>
       </c>
       <c r="C285" t="s">
         <v>40</v>
       </c>
       <c r="D285" t="s">
         <v>259</v>
       </c>
       <c r="E285" t="s">
         <v>279</v>
       </c>
       <c r="F285" t="s">
         <v>280</v>
       </c>
       <c r="G285" t="s">
         <v>44</v>
       </c>
       <c r="H285" t="s">
         <v>31</v>
       </c>
       <c r="I285" t="s">
         <v>149</v>
       </c>
       <c r="J285" t="s">
         <v>33</v>
       </c>
       <c r="K285" t="s">
-        <v>1553</v>
+        <v>1550</v>
       </c>
       <c r="L285" t="s">
         <v>1539</v>
       </c>
       <c r="M285" t="s">
         <v>283</v>
       </c>
       <c r="N285" t="s">
-        <v>1554</v>
+        <v>1551</v>
       </c>
       <c r="O285" t="s">
         <v>48</v>
       </c>
       <c r="P285" t="s">
         <v>31</v>
       </c>
       <c r="Q285" t="n">
-        <v>97.0</v>
+        <v>4812.0</v>
       </c>
       <c r="R285" t="s">
         <v>285</v>
       </c>
       <c r="S285" t="n">
-        <v>413.0</v>
+        <v>11131.0</v>
       </c>
       <c r="T285" t="n">
-        <v>365.0</v>
+        <v>8988.0</v>
       </c>
       <c r="U285" t="n">
-        <v>318.0</v>
+        <v>9496.0</v>
       </c>
       <c r="V285" t="n">
-        <v>246.0</v>
+        <v>7568.0</v>
       </c>
       <c r="W285" t="n">
-        <v>170.0</v>
+        <v>6632.0</v>
       </c>
       <c r="X285" t="n">
-        <v>102.0</v>
+        <v>5065.0</v>
       </c>
       <c r="Y285" t="n">
-        <v>37.0</v>
+        <v>1975.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
-        <v>60.0</v>
+        <v>753.0</v>
       </c>
       <c r="B286" t="s">
-        <v>1555</v>
+        <v>1552</v>
       </c>
       <c r="C286" t="s">
         <v>40</v>
       </c>
       <c r="D286" t="s">
         <v>259</v>
       </c>
       <c r="E286" t="s">
         <v>279</v>
       </c>
       <c r="F286" t="s">
         <v>280</v>
       </c>
       <c r="G286" t="s">
         <v>44</v>
       </c>
       <c r="H286" t="s">
         <v>31</v>
       </c>
       <c r="I286" t="s">
         <v>149</v>
       </c>
       <c r="J286" t="s">
         <v>33</v>
       </c>
       <c r="K286" t="s">
-        <v>1556</v>
+        <v>1553</v>
       </c>
       <c r="L286" t="s">
         <v>1539</v>
       </c>
       <c r="M286" t="s">
         <v>283</v>
       </c>
       <c r="N286" t="s">
-        <v>1557</v>
+        <v>1554</v>
       </c>
       <c r="O286" t="s">
         <v>48</v>
       </c>
       <c r="P286" t="s">
         <v>31</v>
       </c>
       <c r="Q286" t="n">
-        <v>5572.0</v>
+        <v>97.0</v>
       </c>
       <c r="R286" t="s">
         <v>285</v>
       </c>
       <c r="S286" t="n">
-        <v>9956.0</v>
+        <v>413.0</v>
       </c>
       <c r="T286" t="n">
-        <v>10148.0</v>
+        <v>365.0</v>
       </c>
       <c r="U286" t="n">
-        <v>9415.0</v>
+        <v>318.0</v>
       </c>
       <c r="V286" t="n">
-        <v>8400.0</v>
+        <v>246.0</v>
       </c>
       <c r="W286" t="n">
-        <v>7204.0</v>
+        <v>170.0</v>
       </c>
       <c r="X286" t="n">
-        <v>5700.0</v>
+        <v>102.0</v>
       </c>
       <c r="Y286" t="n">
-        <v>1931.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
-        <v>754.0</v>
+        <v>60.0</v>
       </c>
       <c r="B287" t="s">
-        <v>1558</v>
+        <v>1555</v>
       </c>
       <c r="C287" t="s">
         <v>40</v>
       </c>
       <c r="D287" t="s">
         <v>259</v>
       </c>
       <c r="E287" t="s">
         <v>279</v>
       </c>
       <c r="F287" t="s">
         <v>280</v>
       </c>
       <c r="G287" t="s">
         <v>44</v>
       </c>
       <c r="H287" t="s">
         <v>31</v>
       </c>
       <c r="I287" t="s">
         <v>149</v>
       </c>
       <c r="J287" t="s">
         <v>33</v>
       </c>
       <c r="K287" t="s">
-        <v>1559</v>
+        <v>1556</v>
       </c>
       <c r="L287" t="s">
         <v>1539</v>
       </c>
       <c r="M287" t="s">
         <v>283</v>
       </c>
       <c r="N287" t="s">
-        <v>1560</v>
+        <v>1557</v>
       </c>
       <c r="O287" t="s">
         <v>48</v>
       </c>
       <c r="P287" t="s">
         <v>31</v>
       </c>
       <c r="Q287" t="n">
-        <v>14.0</v>
+        <v>5572.0</v>
       </c>
       <c r="R287" t="s">
         <v>285</v>
       </c>
       <c r="S287" t="n">
-        <v>13.0</v>
+        <v>9956.0</v>
       </c>
       <c r="T287" t="n">
-        <v>19.0</v>
+        <v>10148.0</v>
       </c>
       <c r="U287" t="n">
-        <v>22.0</v>
+        <v>9415.0</v>
       </c>
       <c r="V287" t="n">
-        <v>16.0</v>
+        <v>8400.0</v>
       </c>
       <c r="W287" t="n">
-        <v>16.0</v>
+        <v>7204.0</v>
       </c>
       <c r="X287" t="n">
-        <v>15.0</v>
+        <v>5700.0</v>
       </c>
       <c r="Y287" t="n">
-        <v>3.0</v>
+        <v>2996.0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
-        <v>452.0</v>
+        <v>754.0</v>
       </c>
       <c r="B288" t="s">
-        <v>1561</v>
+        <v>1558</v>
       </c>
       <c r="C288" t="s">
-        <v>134</v>
+        <v>40</v>
       </c>
       <c r="D288" t="s">
-        <v>126</v>
+        <v>259</v>
       </c>
       <c r="E288" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="F288" t="s">
-        <v>1562</v>
+        <v>280</v>
       </c>
       <c r="G288" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H288" t="s">
         <v>31</v>
       </c>
       <c r="I288" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J288" t="s">
         <v>33</v>
       </c>
       <c r="K288" t="s">
-        <v>1563</v>
+        <v>1559</v>
       </c>
       <c r="L288" t="s">
-        <v>31</v>
+        <v>1539</v>
       </c>
       <c r="M288" t="s">
-        <v>827</v>
+        <v>283</v>
       </c>
       <c r="N288" t="s">
-        <v>1564</v>
+        <v>1560</v>
       </c>
       <c r="O288" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="P288" t="s">
         <v>31</v>
       </c>
       <c r="Q288" t="n">
-        <v>209.0</v>
+        <v>14.0</v>
       </c>
       <c r="R288" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="S288" t="n">
-        <v>164.0</v>
+        <v>13.0</v>
       </c>
       <c r="T288" t="n">
-        <v>166.0</v>
+        <v>19.0</v>
       </c>
       <c r="U288" t="n">
-        <v>175.0</v>
+        <v>22.0</v>
       </c>
       <c r="V288" t="n">
-        <v>182.0</v>
+        <v>16.0</v>
       </c>
       <c r="W288" t="n">
-        <v>189.0</v>
+        <v>16.0</v>
       </c>
       <c r="X288" t="n">
-        <v>198.0</v>
+        <v>15.0</v>
       </c>
       <c r="Y288" t="n">
-        <v>198.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
-        <v>2045.0</v>
+        <v>452.0</v>
       </c>
       <c r="B289" t="s">
-        <v>1565</v>
+        <v>1561</v>
       </c>
       <c r="C289" t="s">
         <v>134</v>
       </c>
       <c r="D289" t="s">
-        <v>155</v>
+        <v>126</v>
       </c>
       <c r="E289" t="s">
-        <v>156</v>
+        <v>299</v>
       </c>
       <c r="F289" t="s">
-        <v>1566</v>
+        <v>1562</v>
       </c>
       <c r="G289" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H289" t="s">
         <v>31</v>
       </c>
       <c r="I289" t="s">
         <v>32</v>
       </c>
       <c r="J289" t="s">
-        <v>307</v>
+        <v>33</v>
       </c>
       <c r="K289" t="s">
-        <v>1567</v>
+        <v>1563</v>
       </c>
       <c r="L289" t="s">
-        <v>1568</v>
+        <v>31</v>
       </c>
       <c r="M289" t="s">
-        <v>1569</v>
+        <v>828</v>
       </c>
       <c r="N289" t="s">
-        <v>1570</v>
+        <v>1564</v>
       </c>
       <c r="O289" t="s">
         <v>142</v>
       </c>
       <c r="P289" t="s">
         <v>31</v>
       </c>
       <c r="Q289" t="n">
-        <v>3302.0</v>
+        <v>209.0</v>
       </c>
       <c r="R289" t="s">
-        <v>1359</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>304</v>
+      </c>
+      <c r="S289" t="n">
+        <v>164.0</v>
+      </c>
+      <c r="T289" t="n">
+        <v>166.0</v>
+      </c>
+      <c r="U289" t="n">
+        <v>175.0</v>
+      </c>
+      <c r="V289" t="n">
+        <v>182.0</v>
       </c>
       <c r="W289" t="n">
-        <v>2718.0</v>
+        <v>189.0</v>
       </c>
       <c r="X289" t="n">
-        <v>3237.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>198.0</v>
+      </c>
+      <c r="Y289" t="n">
+        <v>202.0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
-        <v>20.0</v>
+        <v>2045.0</v>
       </c>
       <c r="B290" t="s">
-        <v>1571</v>
+        <v>1565</v>
       </c>
       <c r="C290" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="D290" t="s">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="E290" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="F290" t="s">
-        <v>231</v>
+        <v>1566</v>
       </c>
       <c r="G290" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H290" t="s">
         <v>31</v>
       </c>
       <c r="I290" t="s">
         <v>32</v>
       </c>
       <c r="J290" t="s">
-        <v>82</v>
+        <v>307</v>
       </c>
       <c r="K290" t="s">
-        <v>1572</v>
+        <v>1567</v>
       </c>
       <c r="L290" t="s">
-        <v>31</v>
+        <v>1568</v>
       </c>
       <c r="M290" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="N290" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="O290" t="s">
-        <v>404</v>
+        <v>142</v>
       </c>
       <c r="P290" t="s">
         <v>31</v>
       </c>
       <c r="Q290" t="n">
-        <v>23.21</v>
+        <v>3302.0</v>
       </c>
       <c r="R290" t="s">
-        <v>1575</v>
-[...11 lines deleted...]
-        <v>22.73</v>
+        <v>1361</v>
+      </c>
+      <c r="S290" t="s">
+        <v>31</v>
+      </c>
+      <c r="T290" t="s">
+        <v>31</v>
+      </c>
+      <c r="U290" t="s">
+        <v>31</v>
+      </c>
+      <c r="V290" t="s">
+        <v>31</v>
       </c>
       <c r="W290" t="n">
-        <v>28.8</v>
+        <v>2718.0</v>
       </c>
       <c r="X290" t="n">
-        <v>23.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>3237.0</v>
+      </c>
+      <c r="Y290" t="n">
+        <v>3096.0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
-        <v>2058.0</v>
+        <v>20.0</v>
       </c>
       <c r="B291" t="s">
-        <v>1576</v>
+        <v>1571</v>
       </c>
       <c r="C291" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D291" t="s">
         <v>126</v>
       </c>
       <c r="E291" t="s">
-        <v>1134</v>
+        <v>222</v>
       </c>
       <c r="F291" t="s">
-        <v>845</v>
+        <v>231</v>
       </c>
       <c r="G291" t="s">
         <v>128</v>
       </c>
       <c r="H291" t="s">
         <v>31</v>
       </c>
       <c r="I291" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J291" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K291" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
       <c r="L291" t="s">
         <v>31</v>
       </c>
       <c r="M291" t="s">
-        <v>1578</v>
+        <v>1573</v>
       </c>
       <c r="N291" t="s">
-        <v>1579</v>
+        <v>1574</v>
       </c>
       <c r="O291" t="s">
-        <v>48</v>
+        <v>404</v>
       </c>
       <c r="P291" t="s">
         <v>31</v>
       </c>
       <c r="Q291" t="n">
-        <v>28.23</v>
+        <v>23.21</v>
       </c>
       <c r="R291" t="s">
-        <v>1138</v>
+        <v>1575</v>
       </c>
       <c r="S291" t="n">
-        <v>49.7</v>
+        <v>27.12</v>
       </c>
       <c r="T291" t="n">
-        <v>50.82</v>
+        <v>27.02</v>
       </c>
       <c r="U291" t="n">
-        <v>46.16</v>
+        <v>21.78</v>
       </c>
       <c r="V291" t="n">
-        <v>38.26</v>
+        <v>22.73</v>
       </c>
       <c r="W291" t="n">
-        <v>35.39</v>
+        <v>28.8</v>
       </c>
       <c r="X291" t="n">
-        <v>29.57</v>
-[...2 lines deleted...]
-        <v>8.31</v>
+        <v>23.0</v>
+      </c>
+      <c r="Y291" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
-        <v>1789.0</v>
+        <v>2058.0</v>
       </c>
       <c r="B292" t="s">
-        <v>1580</v>
+        <v>1576</v>
       </c>
       <c r="C292" t="s">
         <v>40</v>
       </c>
       <c r="D292" t="s">
         <v>126</v>
       </c>
       <c r="E292" t="s">
-        <v>279</v>
+        <v>1133</v>
       </c>
       <c r="F292" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G292" t="s">
         <v>128</v>
       </c>
       <c r="H292" t="s">
         <v>31</v>
       </c>
       <c r="I292" t="s">
         <v>149</v>
       </c>
       <c r="J292" t="s">
         <v>33</v>
       </c>
       <c r="K292" t="s">
-        <v>1581</v>
+        <v>1577</v>
       </c>
       <c r="L292" t="s">
-        <v>1582</v>
+        <v>31</v>
       </c>
       <c r="M292" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="N292" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="O292" t="s">
         <v>48</v>
       </c>
       <c r="P292" t="s">
         <v>31</v>
       </c>
       <c r="Q292" t="n">
-        <v>1261.19</v>
+        <v>28.23</v>
       </c>
       <c r="R292" t="s">
-        <v>285</v>
+        <v>1137</v>
       </c>
       <c r="S292" t="n">
-        <v>1505.76</v>
+        <v>49.7</v>
       </c>
       <c r="T292" t="n">
-        <v>1514.4</v>
+        <v>50.82</v>
       </c>
       <c r="U292" t="n">
-        <v>1498.4</v>
+        <v>46.16</v>
       </c>
       <c r="V292" t="n">
-        <v>1523.38</v>
+        <v>38.26</v>
       </c>
       <c r="W292" t="n">
-        <v>1406.8</v>
+        <v>35.39</v>
       </c>
       <c r="X292" t="n">
-        <v>1285.22</v>
+        <v>29.57</v>
       </c>
       <c r="Y292" t="n">
-        <v>410.45</v>
+        <v>14.02</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
-        <v>4.0</v>
+        <v>1789.0</v>
       </c>
       <c r="B293" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
       <c r="C293" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D293" t="s">
-        <v>251</v>
+        <v>126</v>
       </c>
       <c r="E293" t="s">
-        <v>238</v>
+        <v>279</v>
       </c>
       <c r="F293" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G293" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H293" t="s">
         <v>31</v>
       </c>
       <c r="I293" t="s">
         <v>149</v>
       </c>
       <c r="J293" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="K293" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
       <c r="L293" t="s">
-        <v>1587</v>
+        <v>1582</v>
       </c>
       <c r="M293" t="s">
-        <v>500</v>
+        <v>1583</v>
       </c>
       <c r="N293" t="s">
-        <v>1149</v>
+        <v>1584</v>
       </c>
       <c r="O293" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="P293" t="s">
         <v>31</v>
       </c>
       <c r="Q293" t="n">
-        <v>2.9</v>
+        <v>1261.19</v>
       </c>
       <c r="R293" t="s">
-        <v>1049</v>
+        <v>285</v>
       </c>
       <c r="S293" t="n">
-        <v>4.1</v>
+        <v>1505.76</v>
       </c>
       <c r="T293" t="n">
-        <v>3.1</v>
+        <v>1514.4</v>
       </c>
       <c r="U293" t="n">
-        <v>2.4</v>
+        <v>1498.4</v>
       </c>
       <c r="V293" t="n">
-        <v>2.2</v>
+        <v>1523.38</v>
       </c>
       <c r="W293" t="n">
-        <v>2.1</v>
+        <v>1406.8</v>
       </c>
       <c r="X293" t="n">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1285.22</v>
+      </c>
+      <c r="Y293" t="n">
+        <v>630.95</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
-        <v>1599.0</v>
+        <v>4.0</v>
       </c>
       <c r="B294" t="s">
-        <v>1588</v>
+        <v>1585</v>
       </c>
       <c r="C294" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="D294" t="s">
-        <v>521</v>
+        <v>251</v>
       </c>
       <c r="E294" t="s">
-        <v>1589</v>
+        <v>238</v>
       </c>
       <c r="F294" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G294" t="s">
         <v>44</v>
       </c>
       <c r="H294" t="s">
         <v>31</v>
       </c>
       <c r="I294" t="s">
         <v>149</v>
       </c>
       <c r="J294" t="s">
-        <v>166</v>
+        <v>129</v>
       </c>
       <c r="K294" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
       <c r="L294" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="M294" t="s">
-        <v>1592</v>
+        <v>500</v>
       </c>
       <c r="N294" t="s">
-        <v>1593</v>
+        <v>1148</v>
       </c>
       <c r="O294" t="s">
-        <v>142</v>
+        <v>67</v>
       </c>
       <c r="P294" t="s">
         <v>31</v>
       </c>
       <c r="Q294" t="n">
-        <v>21464.0</v>
+        <v>2.9</v>
       </c>
       <c r="R294" t="s">
-        <v>1594</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>655</v>
+      </c>
+      <c r="S294" t="n">
+        <v>4.1</v>
       </c>
       <c r="T294" t="n">
-        <v>16497.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>3.1</v>
+      </c>
+      <c r="U294" t="n">
+        <v>2.4</v>
       </c>
       <c r="V294" t="n">
-        <v>24391.0</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>2.2</v>
+      </c>
+      <c r="W294" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="X294" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="Y294" t="n">
+        <v>1.6</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
-        <v>1688.0</v>
+        <v>1599.0</v>
       </c>
       <c r="B295" t="s">
-        <v>1595</v>
+        <v>1588</v>
       </c>
       <c r="C295" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
       <c r="D295" t="s">
-        <v>251</v>
+        <v>521</v>
       </c>
       <c r="E295" t="s">
-        <v>529</v>
+        <v>1589</v>
       </c>
       <c r="F295" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G295" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H295" t="s">
         <v>31</v>
       </c>
       <c r="I295" t="s">
         <v>149</v>
       </c>
       <c r="J295" t="s">
-        <v>129</v>
+        <v>166</v>
       </c>
       <c r="K295" t="s">
-        <v>1596</v>
+        <v>1590</v>
       </c>
       <c r="L295" t="s">
-        <v>31</v>
+        <v>1591</v>
       </c>
       <c r="M295" t="s">
-        <v>1597</v>
+        <v>1064</v>
       </c>
       <c r="N295" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
       <c r="O295" t="s">
-        <v>67</v>
+        <v>142</v>
       </c>
       <c r="P295" t="s">
         <v>31</v>
       </c>
       <c r="Q295" t="n">
-        <v>47.36</v>
+        <v>21464.0</v>
       </c>
       <c r="R295" t="s">
-        <v>1599</v>
-[...2 lines deleted...]
-        <v>47.1</v>
+        <v>1593</v>
+      </c>
+      <c r="S295" t="s">
+        <v>31</v>
       </c>
       <c r="T295" t="n">
-        <v>46.8</v>
-[...2 lines deleted...]
-        <v>46.5</v>
+        <v>16497.0</v>
+      </c>
+      <c r="U295" t="s">
+        <v>31</v>
       </c>
       <c r="V295" t="n">
-        <v>47.0</v>
-[...2 lines deleted...]
-        <v>46.48</v>
+        <v>24391.0</v>
+      </c>
+      <c r="W295" t="s">
+        <v>31</v>
       </c>
       <c r="X295" t="n">
-        <v>48.96</v>
+        <v>18306.0</v>
       </c>
       <c r="Y295" t="n">
-        <v>48.61</v>
+        <v>18306.0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
-        <v>2080.0</v>
+        <v>1688.0</v>
       </c>
       <c r="B296" t="s">
-        <v>1600</v>
+        <v>1594</v>
       </c>
       <c r="C296" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="D296" t="s">
-        <v>146</v>
+        <v>251</v>
       </c>
       <c r="E296" t="s">
-        <v>147</v>
+        <v>529</v>
       </c>
       <c r="F296" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G296" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H296" t="s">
         <v>31</v>
       </c>
       <c r="I296" t="s">
         <v>149</v>
       </c>
       <c r="J296" t="s">
         <v>129</v>
       </c>
       <c r="K296" t="s">
-        <v>1601</v>
+        <v>1595</v>
       </c>
       <c r="L296" t="s">
         <v>31</v>
       </c>
       <c r="M296" t="s">
-        <v>1602</v>
+        <v>1596</v>
       </c>
       <c r="N296" t="s">
-        <v>1603</v>
+        <v>1597</v>
       </c>
       <c r="O296" t="s">
-        <v>153</v>
+        <v>67</v>
       </c>
       <c r="P296" t="s">
         <v>31</v>
       </c>
       <c r="Q296" t="n">
-        <v>50.0</v>
+        <v>47.36</v>
       </c>
       <c r="R296" t="s">
-        <v>31</v>
+        <v>1598</v>
       </c>
       <c r="S296" t="n">
-        <v>49.1</v>
+        <v>47.1</v>
       </c>
       <c r="T296" t="n">
-        <v>48.0</v>
+        <v>46.8</v>
       </c>
       <c r="U296" t="n">
-        <v>46.7</v>
+        <v>46.5</v>
       </c>
       <c r="V296" t="n">
-        <v>49.2</v>
+        <v>47.0</v>
       </c>
       <c r="W296" t="n">
-        <v>48.2</v>
+        <v>46.48</v>
       </c>
       <c r="X296" t="n">
-        <v>51.0</v>
+        <v>48.96</v>
       </c>
       <c r="Y296" t="n">
-        <v>49.7</v>
+        <v>48.61</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
-        <v>172.0</v>
+        <v>2080.0</v>
       </c>
       <c r="B297" t="s">
-        <v>1604</v>
+        <v>1599</v>
       </c>
       <c r="C297" t="s">
         <v>145</v>
       </c>
       <c r="D297" t="s">
-        <v>626</v>
+        <v>146</v>
       </c>
       <c r="E297" t="s">
-        <v>52</v>
+        <v>147</v>
       </c>
       <c r="F297" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G297" t="s">
         <v>128</v>
       </c>
       <c r="H297" t="s">
         <v>31</v>
       </c>
       <c r="I297" t="s">
         <v>149</v>
       </c>
       <c r="J297" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="K297" t="s">
-        <v>1605</v>
+        <v>1600</v>
       </c>
       <c r="L297" t="s">
-        <v>1606</v>
+        <v>31</v>
       </c>
       <c r="M297" t="s">
-        <v>1607</v>
+        <v>1601</v>
       </c>
       <c r="N297" t="s">
-        <v>1608</v>
+        <v>1602</v>
       </c>
       <c r="O297" t="s">
-        <v>58</v>
+        <v>153</v>
       </c>
       <c r="P297" t="s">
         <v>31</v>
       </c>
       <c r="Q297" t="n">
-        <v>11.34</v>
+        <v>50.0</v>
       </c>
       <c r="R297" t="s">
         <v>31</v>
       </c>
       <c r="S297" t="n">
-        <v>10.94</v>
+        <v>49.1</v>
       </c>
       <c r="T297" t="n">
-        <v>10.89</v>
+        <v>48.0</v>
       </c>
       <c r="U297" t="n">
-        <v>11.01</v>
+        <v>46.7</v>
       </c>
       <c r="V297" t="n">
-        <v>11.76</v>
+        <v>49.2</v>
       </c>
       <c r="W297" t="n">
-        <v>11.44</v>
+        <v>48.2</v>
       </c>
       <c r="X297" t="n">
-        <v>11.44</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>51.0</v>
+      </c>
+      <c r="Y297" t="n">
+        <v>49.7</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
-        <v>1409.0</v>
+        <v>172.0</v>
       </c>
       <c r="B298" t="s">
-        <v>1609</v>
+        <v>1603</v>
       </c>
       <c r="C298" t="s">
-        <v>26</v>
+        <v>145</v>
       </c>
       <c r="D298" t="s">
-        <v>126</v>
+        <v>626</v>
       </c>
       <c r="E298" t="s">
         <v>52</v>
       </c>
       <c r="F298" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G298" t="s">
         <v>128</v>
       </c>
       <c r="H298" t="s">
         <v>31</v>
       </c>
       <c r="I298" t="s">
         <v>149</v>
       </c>
       <c r="J298" t="s">
         <v>82</v>
       </c>
       <c r="K298" t="s">
-        <v>1610</v>
+        <v>1604</v>
       </c>
       <c r="L298" t="s">
-        <v>1611</v>
+        <v>1605</v>
       </c>
       <c r="M298" t="s">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="N298" t="s">
-        <v>1613</v>
+        <v>1607</v>
       </c>
       <c r="O298" t="s">
         <v>58</v>
       </c>
       <c r="P298" t="s">
         <v>31</v>
       </c>
       <c r="Q298" t="n">
-        <v>23.0</v>
+        <v>11.34</v>
       </c>
       <c r="R298" t="s">
         <v>31</v>
       </c>
       <c r="S298" t="n">
-        <v>39.1</v>
+        <v>10.94</v>
       </c>
       <c r="T298" t="n">
-        <v>50.9</v>
+        <v>10.89</v>
       </c>
       <c r="U298" t="n">
-        <v>31.2</v>
+        <v>11.01</v>
       </c>
       <c r="V298" t="n">
-        <v>24.11</v>
+        <v>11.76</v>
       </c>
       <c r="W298" t="n">
-        <v>34.5</v>
+        <v>11.44</v>
       </c>
       <c r="X298" t="n">
-        <v>23.3</v>
+        <v>11.44</v>
       </c>
       <c r="Y298" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
-        <v>1075.0</v>
+        <v>1409.0</v>
       </c>
       <c r="B299" t="s">
-        <v>1614</v>
+        <v>1608</v>
       </c>
       <c r="C299" t="s">
         <v>26</v>
       </c>
       <c r="D299" t="s">
-        <v>51</v>
+        <v>126</v>
       </c>
       <c r="E299" t="s">
         <v>52</v>
       </c>
       <c r="F299" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G299" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H299" t="s">
         <v>31</v>
       </c>
       <c r="I299" t="s">
         <v>149</v>
       </c>
       <c r="J299" t="s">
         <v>82</v>
       </c>
       <c r="K299" t="s">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="L299" t="s">
-        <v>1616</v>
+        <v>1610</v>
       </c>
       <c r="M299" t="s">
-        <v>1617</v>
+        <v>1611</v>
       </c>
       <c r="N299" t="s">
-        <v>1618</v>
+        <v>1612</v>
       </c>
       <c r="O299" t="s">
         <v>58</v>
       </c>
       <c r="P299" t="s">
         <v>31</v>
       </c>
       <c r="Q299" t="n">
-        <v>9.36</v>
+        <v>23.0</v>
       </c>
       <c r="R299" t="s">
         <v>31</v>
       </c>
       <c r="S299" t="n">
-        <v>9.09</v>
+        <v>39.1</v>
       </c>
       <c r="T299" t="n">
-        <v>9.5</v>
+        <v>50.9</v>
       </c>
       <c r="U299" t="n">
-        <v>8.21</v>
+        <v>31.2</v>
       </c>
       <c r="V299" t="n">
-        <v>9.04</v>
+        <v>24.11</v>
       </c>
       <c r="W299" t="n">
-        <v>9.44</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>34.5</v>
+      </c>
+      <c r="X299" t="n">
+        <v>23.3</v>
       </c>
       <c r="Y299" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
-        <v>1076.0</v>
+        <v>1075.0</v>
       </c>
       <c r="B300" t="s">
-        <v>1619</v>
+        <v>1613</v>
       </c>
       <c r="C300" t="s">
         <v>26</v>
       </c>
       <c r="D300" t="s">
         <v>51</v>
       </c>
       <c r="E300" t="s">
         <v>52</v>
       </c>
       <c r="F300" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G300" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H300" t="s">
         <v>31</v>
       </c>
       <c r="I300" t="s">
         <v>149</v>
       </c>
       <c r="J300" t="s">
         <v>82</v>
       </c>
       <c r="K300" t="s">
-        <v>1620</v>
+        <v>1614</v>
       </c>
       <c r="L300" t="s">
-        <v>1621</v>
+        <v>1615</v>
       </c>
       <c r="M300" t="s">
+        <v>1616</v>
+      </c>
+      <c r="N300" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
       <c r="O300" t="s">
         <v>58</v>
       </c>
       <c r="P300" t="s">
         <v>31</v>
       </c>
       <c r="Q300" t="n">
-        <v>24.39</v>
+        <v>9.36</v>
       </c>
       <c r="R300" t="s">
         <v>31</v>
       </c>
       <c r="S300" t="n">
-        <v>24.38</v>
+        <v>9.09</v>
       </c>
       <c r="T300" t="n">
-        <v>25.01</v>
+        <v>9.5</v>
       </c>
       <c r="U300" t="n">
-        <v>22.52</v>
+        <v>8.21</v>
       </c>
       <c r="V300" t="n">
-        <v>24.99</v>
+        <v>9.04</v>
       </c>
       <c r="W300" t="n">
-        <v>24.04</v>
-[...2 lines deleted...]
-        <v>24.04</v>
+        <v>9.44</v>
+      </c>
+      <c r="X300" t="s">
+        <v>31</v>
       </c>
       <c r="Y300" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
-        <v>1074.0</v>
+        <v>1076.0</v>
       </c>
       <c r="B301" t="s">
-        <v>1623</v>
+        <v>1618</v>
       </c>
       <c r="C301" t="s">
         <v>26</v>
       </c>
       <c r="D301" t="s">
         <v>51</v>
       </c>
       <c r="E301" t="s">
         <v>52</v>
       </c>
       <c r="F301" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G301" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H301" t="s">
         <v>31</v>
       </c>
       <c r="I301" t="s">
         <v>149</v>
       </c>
       <c r="J301" t="s">
         <v>82</v>
       </c>
       <c r="K301" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="L301" t="s">
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="M301" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="N301" t="s">
-        <v>1626</v>
+        <v>1621</v>
       </c>
       <c r="O301" t="s">
         <v>58</v>
       </c>
       <c r="P301" t="s">
         <v>31</v>
       </c>
       <c r="Q301" t="n">
-        <v>62.85</v>
+        <v>24.39</v>
       </c>
       <c r="R301" t="s">
         <v>31</v>
       </c>
       <c r="S301" t="n">
-        <v>83.6</v>
+        <v>24.38</v>
       </c>
       <c r="T301" t="n">
-        <v>81.87</v>
+        <v>25.01</v>
       </c>
       <c r="U301" t="n">
-        <v>67.75</v>
+        <v>22.52</v>
       </c>
       <c r="V301" t="n">
-        <v>63.53</v>
+        <v>24.99</v>
       </c>
       <c r="W301" t="n">
-        <v>64.48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>24.04</v>
+      </c>
+      <c r="X301" t="n">
+        <v>24.04</v>
       </c>
       <c r="Y301" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
-        <v>2100.0</v>
+        <v>2179.0</v>
       </c>
       <c r="B302" t="s">
-        <v>1627</v>
+        <v>1622</v>
       </c>
       <c r="C302" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="D302" t="s">
-        <v>626</v>
+        <v>51</v>
       </c>
       <c r="E302" t="s">
         <v>52</v>
       </c>
       <c r="F302" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G302" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H302" t="s">
         <v>31</v>
       </c>
       <c r="I302" t="s">
         <v>149</v>
       </c>
       <c r="J302" t="s">
         <v>82</v>
       </c>
       <c r="K302" t="s">
-        <v>1628</v>
+        <v>1623</v>
       </c>
       <c r="L302" t="s">
-        <v>1629</v>
+        <v>31</v>
       </c>
       <c r="M302" t="s">
-        <v>1630</v>
+        <v>1624</v>
       </c>
       <c r="N302" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
       <c r="O302" t="s">
         <v>58</v>
       </c>
       <c r="P302" t="s">
         <v>31</v>
       </c>
       <c r="Q302" t="n">
-        <v>3.92</v>
+        <v>7.4</v>
       </c>
       <c r="R302" t="s">
         <v>31</v>
       </c>
       <c r="S302" t="n">
-        <v>3.49</v>
+        <v>7.76</v>
       </c>
       <c r="T302" t="n">
-        <v>3.41</v>
+        <v>8.19</v>
       </c>
       <c r="U302" t="n">
-        <v>3.91</v>
+        <v>8.6</v>
       </c>
       <c r="V302" t="n">
-        <v>5.41</v>
+        <v>7.59</v>
       </c>
       <c r="W302" t="n">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>3.92</v>
+        <v>7.79</v>
+      </c>
+      <c r="X302" t="s">
+        <v>31</v>
       </c>
       <c r="Y302" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
-        <v>1689.0</v>
+        <v>1074.0</v>
       </c>
       <c r="B303" t="s">
-        <v>1632</v>
+        <v>1626</v>
       </c>
       <c r="C303" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="D303" t="s">
-        <v>146</v>
+        <v>51</v>
       </c>
       <c r="E303" t="s">
-        <v>147</v>
+        <v>52</v>
       </c>
       <c r="F303" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G303" t="s">
         <v>44</v>
       </c>
       <c r="H303" t="s">
         <v>31</v>
       </c>
       <c r="I303" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J303" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="K303" t="s">
-        <v>1633</v>
+        <v>1627</v>
       </c>
       <c r="L303" t="s">
-        <v>1634</v>
+        <v>1628</v>
       </c>
       <c r="M303" t="s">
-        <v>1635</v>
+        <v>1616</v>
       </c>
       <c r="N303" t="s">
-        <v>1179</v>
+        <v>1629</v>
       </c>
       <c r="O303" t="s">
-        <v>153</v>
+        <v>58</v>
       </c>
       <c r="P303" t="s">
         <v>31</v>
       </c>
       <c r="Q303" t="n">
-        <v>48.65</v>
+        <v>62.85</v>
       </c>
       <c r="R303" t="s">
-        <v>496</v>
+        <v>31</v>
       </c>
       <c r="S303" t="n">
-        <v>44.74</v>
+        <v>83.6</v>
       </c>
       <c r="T303" t="n">
-        <v>46.62</v>
+        <v>81.87</v>
       </c>
       <c r="U303" t="n">
-        <v>49.3</v>
+        <v>67.75</v>
       </c>
       <c r="V303" t="n">
-        <v>47.13</v>
+        <v>63.53</v>
       </c>
       <c r="W303" t="n">
-        <v>44.55</v>
-[...5 lines deleted...]
-        <v>41.57</v>
+        <v>64.48</v>
+      </c>
+      <c r="X303" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y303" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
-        <v>1750.0</v>
+        <v>2100.0</v>
       </c>
       <c r="B304" t="s">
-        <v>1636</v>
+        <v>1630</v>
       </c>
       <c r="C304" t="s">
         <v>145</v>
       </c>
       <c r="D304" t="s">
-        <v>521</v>
+        <v>626</v>
       </c>
       <c r="E304" t="s">
-        <v>1589</v>
+        <v>52</v>
       </c>
       <c r="F304" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G304" t="s">
         <v>128</v>
       </c>
       <c r="H304" t="s">
         <v>31</v>
       </c>
       <c r="I304" t="s">
         <v>149</v>
       </c>
       <c r="J304" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K304" t="s">
-        <v>1637</v>
+        <v>1631</v>
       </c>
       <c r="L304" t="s">
-        <v>1638</v>
+        <v>1632</v>
       </c>
       <c r="M304" t="s">
-        <v>1639</v>
+        <v>1633</v>
       </c>
       <c r="N304" t="s">
-        <v>1640</v>
+        <v>1634</v>
       </c>
       <c r="O304" t="s">
-        <v>142</v>
+        <v>58</v>
       </c>
       <c r="P304" t="s">
         <v>31</v>
       </c>
       <c r="Q304" t="n">
-        <v>13040.0</v>
+        <v>3.92</v>
       </c>
       <c r="R304" t="s">
-        <v>1594</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>31</v>
+      </c>
+      <c r="S304" t="n">
+        <v>3.49</v>
       </c>
       <c r="T304" t="n">
-        <v>11798.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>3.41</v>
+      </c>
+      <c r="U304" t="n">
+        <v>3.91</v>
       </c>
       <c r="V304" t="n">
-        <v>14580.0</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>5.41</v>
+      </c>
+      <c r="W304" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="X304" t="n">
+        <v>3.92</v>
       </c>
       <c r="Y304" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
-        <v>1449.0</v>
+        <v>1689.0</v>
       </c>
       <c r="B305" t="s">
-        <v>1641</v>
+        <v>1635</v>
       </c>
       <c r="C305" t="s">
-        <v>40</v>
+        <v>145</v>
       </c>
       <c r="D305" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="E305" t="s">
-        <v>279</v>
+        <v>147</v>
       </c>
       <c r="F305" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G305" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H305" t="s">
         <v>31</v>
       </c>
       <c r="I305" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J305" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="K305" t="s">
-        <v>1642</v>
+        <v>1636</v>
       </c>
       <c r="L305" t="s">
-        <v>1220</v>
+        <v>1637</v>
       </c>
       <c r="M305" t="s">
-        <v>1643</v>
+        <v>1638</v>
       </c>
       <c r="N305" t="s">
-        <v>1644</v>
+        <v>1183</v>
       </c>
       <c r="O305" t="s">
-        <v>48</v>
+        <v>153</v>
       </c>
       <c r="P305" t="s">
         <v>31</v>
       </c>
       <c r="Q305" t="n">
-        <v>23695.0</v>
+        <v>48.65</v>
       </c>
       <c r="R305" t="s">
-        <v>285</v>
+        <v>496</v>
       </c>
       <c r="S305" t="n">
-        <v>27293.0</v>
+        <v>44.74</v>
       </c>
       <c r="T305" t="n">
-        <v>25764.0</v>
+        <v>46.62</v>
       </c>
       <c r="U305" t="n">
-        <v>25223.0</v>
+        <v>49.3</v>
       </c>
       <c r="V305" t="n">
-        <v>23594.0</v>
+        <v>47.13</v>
       </c>
       <c r="W305" t="n">
-        <v>24793.0</v>
+        <v>44.55</v>
       </c>
       <c r="X305" t="n">
-        <v>24179.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>47.97</v>
+      </c>
+      <c r="Y305" t="n">
+        <v>41.57</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
-        <v>1690.0</v>
+        <v>1750.0</v>
       </c>
       <c r="B306" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
       <c r="C306" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
       <c r="D306" t="s">
-        <v>251</v>
+        <v>521</v>
       </c>
       <c r="E306" t="s">
-        <v>529</v>
+        <v>1589</v>
       </c>
       <c r="F306" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G306" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="H306" t="s">
         <v>31</v>
       </c>
       <c r="I306" t="s">
         <v>149</v>
       </c>
       <c r="J306" t="s">
-        <v>129</v>
+        <v>166</v>
       </c>
       <c r="K306" t="s">
-        <v>1646</v>
+        <v>1640</v>
       </c>
       <c r="L306" t="s">
-        <v>31</v>
+        <v>1641</v>
       </c>
       <c r="M306" t="s">
-        <v>1597</v>
+        <v>1642</v>
       </c>
       <c r="N306" t="s">
-        <v>1646</v>
+        <v>1643</v>
       </c>
       <c r="O306" t="s">
-        <v>67</v>
+        <v>142</v>
       </c>
       <c r="P306" t="s">
         <v>31</v>
       </c>
       <c r="Q306" t="n">
-        <v>1.93</v>
+        <v>13040.0</v>
       </c>
       <c r="R306" t="s">
-        <v>1599</v>
-[...2 lines deleted...]
-        <v>10.2</v>
+        <v>789</v>
+      </c>
+      <c r="S306" t="s">
+        <v>31</v>
       </c>
       <c r="T306" t="n">
-        <v>6.4</v>
-[...2 lines deleted...]
-        <v>4.4</v>
+        <v>12193.0</v>
+      </c>
+      <c r="U306" t="s">
+        <v>31</v>
       </c>
       <c r="V306" t="n">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>2.2</v>
+        <v>14580.0</v>
+      </c>
+      <c r="W306" t="s">
+        <v>31</v>
       </c>
       <c r="X306" t="n">
-        <v>2.56</v>
+        <v>13514.0</v>
       </c>
       <c r="Y306" t="n">
-        <v>2.78</v>
+        <v>13514.0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
-        <v>191.0</v>
+        <v>1449.0</v>
       </c>
       <c r="B307" t="s">
-        <v>1647</v>
+        <v>1644</v>
       </c>
       <c r="C307" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D307" t="s">
-        <v>51</v>
+        <v>126</v>
       </c>
       <c r="E307" t="s">
-        <v>52</v>
+        <v>279</v>
       </c>
       <c r="F307" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G307" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H307" t="s">
         <v>31</v>
       </c>
       <c r="I307" t="s">
         <v>149</v>
       </c>
       <c r="J307" t="s">
         <v>82</v>
       </c>
       <c r="K307" t="s">
-        <v>1648</v>
+        <v>1645</v>
       </c>
       <c r="L307" t="s">
-        <v>1649</v>
+        <v>1224</v>
       </c>
       <c r="M307" t="s">
-        <v>1617</v>
+        <v>1646</v>
       </c>
       <c r="N307" t="s">
-        <v>1650</v>
+        <v>1647</v>
       </c>
       <c r="O307" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="P307" t="s">
         <v>31</v>
       </c>
       <c r="Q307" t="n">
-        <v>7.81</v>
+        <v>23695.0</v>
       </c>
       <c r="R307" t="s">
-        <v>31</v>
+        <v>285</v>
       </c>
       <c r="S307" t="n">
-        <v>7.69</v>
+        <v>27293.0</v>
       </c>
       <c r="T307" t="n">
-        <v>8.51</v>
+        <v>25764.0</v>
       </c>
       <c r="U307" t="n">
-        <v>7.47</v>
+        <v>25223.0</v>
       </c>
       <c r="V307" t="n">
-        <v>8.2</v>
+        <v>23594.0</v>
       </c>
       <c r="W307" t="n">
-        <v>7.94</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>24793.0</v>
+      </c>
+      <c r="X307" t="n">
+        <v>24179.0</v>
       </c>
       <c r="Y307" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
-        <v>2055.0</v>
+        <v>1690.0</v>
       </c>
       <c r="B308" t="s">
-        <v>1651</v>
+        <v>1648</v>
       </c>
       <c r="C308" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D308" t="s">
-        <v>126</v>
+        <v>251</v>
       </c>
       <c r="E308" t="s">
-        <v>279</v>
+        <v>529</v>
       </c>
       <c r="F308" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G308" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H308" t="s">
         <v>31</v>
       </c>
       <c r="I308" t="s">
         <v>149</v>
       </c>
       <c r="J308" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="K308" t="s">
-        <v>1652</v>
+        <v>1649</v>
       </c>
       <c r="L308" t="s">
-        <v>1653</v>
+        <v>31</v>
       </c>
       <c r="M308" t="s">
-        <v>1654</v>
+        <v>1596</v>
       </c>
       <c r="N308" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="O308" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="P308" t="s">
         <v>31</v>
       </c>
       <c r="Q308" t="n">
-        <v>12.42</v>
+        <v>1.93</v>
       </c>
       <c r="R308" t="s">
-        <v>1656</v>
+        <v>1598</v>
       </c>
       <c r="S308" t="n">
-        <v>30.82</v>
+        <v>10.2</v>
       </c>
       <c r="T308" t="n">
-        <v>27.64</v>
+        <v>6.4</v>
       </c>
       <c r="U308" t="n">
-        <v>23.9</v>
+        <v>4.4</v>
       </c>
       <c r="V308" t="n">
-        <v>22.45</v>
+        <v>3.0</v>
       </c>
       <c r="W308" t="n">
-        <v>20.41</v>
+        <v>2.2</v>
       </c>
       <c r="X308" t="n">
-        <v>13.44</v>
+        <v>2.56</v>
       </c>
       <c r="Y308" t="n">
-        <v>2.77</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
-        <v>2056.0</v>
+        <v>191.0</v>
       </c>
       <c r="B309" t="s">
-        <v>1657</v>
+        <v>1650</v>
       </c>
       <c r="C309" t="s">
-        <v>464</v>
+        <v>26</v>
       </c>
       <c r="D309" t="s">
-        <v>465</v>
+        <v>51</v>
       </c>
       <c r="E309" t="s">
-        <v>279</v>
+        <v>52</v>
       </c>
       <c r="F309" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G309" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H309" t="s">
         <v>31</v>
       </c>
       <c r="I309" t="s">
         <v>149</v>
       </c>
       <c r="J309" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K309" t="s">
-        <v>1658</v>
+        <v>1651</v>
       </c>
       <c r="L309" t="s">
-        <v>1659</v>
+        <v>1652</v>
       </c>
       <c r="M309" t="s">
-        <v>1660</v>
+        <v>1616</v>
       </c>
       <c r="N309" t="s">
-        <v>1661</v>
+        <v>1653</v>
       </c>
       <c r="O309" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="P309" t="s">
         <v>31</v>
       </c>
       <c r="Q309" t="n">
-        <v>0.749</v>
+        <v>7.81</v>
       </c>
       <c r="R309" t="s">
-        <v>1662</v>
+        <v>31</v>
       </c>
       <c r="S309" t="n">
-        <v>1.67</v>
+        <v>7.69</v>
       </c>
       <c r="T309" t="n">
-        <v>1.82</v>
+        <v>8.51</v>
       </c>
       <c r="U309" t="n">
-        <v>0.94</v>
+        <v>7.47</v>
       </c>
       <c r="V309" t="n">
-        <v>0.88</v>
+        <v>8.2</v>
       </c>
       <c r="W309" t="n">
-        <v>0.806</v>
-[...5 lines deleted...]
-        <v>0.15</v>
+        <v>7.94</v>
+      </c>
+      <c r="X309" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y309" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
-        <v>2091.0</v>
+        <v>2055.0</v>
       </c>
       <c r="B310" t="s">
-        <v>1663</v>
+        <v>1654</v>
       </c>
       <c r="C310" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="D310" t="s">
-        <v>229</v>
+        <v>126</v>
       </c>
       <c r="E310" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="F310" t="s">
-        <v>1664</v>
+        <v>846</v>
       </c>
       <c r="G310" t="s">
         <v>128</v>
       </c>
       <c r="H310" t="s">
         <v>31</v>
       </c>
       <c r="I310" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J310" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K310" t="s">
-        <v>1665</v>
+        <v>1655</v>
       </c>
       <c r="L310" t="s">
-        <v>1666</v>
+        <v>1656</v>
       </c>
       <c r="M310" t="s">
-        <v>1667</v>
+        <v>1657</v>
       </c>
       <c r="N310" t="s">
-        <v>1668</v>
+        <v>1658</v>
       </c>
       <c r="O310" t="s">
-        <v>218</v>
+        <v>48</v>
       </c>
       <c r="P310" t="s">
         <v>31</v>
       </c>
       <c r="Q310" t="n">
-        <v>46000.0</v>
+        <v>12.42</v>
       </c>
       <c r="R310" t="s">
-        <v>236</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1659</v>
+      </c>
+      <c r="S310" t="n">
+        <v>30.82</v>
+      </c>
+      <c r="T310" t="n">
+        <v>27.64</v>
+      </c>
+      <c r="U310" t="n">
+        <v>23.9</v>
+      </c>
+      <c r="V310" t="n">
+        <v>22.45</v>
       </c>
       <c r="W310" t="n">
-        <v>45525.0</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>20.41</v>
+      </c>
+      <c r="X310" t="n">
+        <v>13.44</v>
+      </c>
+      <c r="Y310" t="n">
+        <v>4.59</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
-        <v>2140.0</v>
+        <v>2056.0</v>
       </c>
       <c r="B311" t="s">
-        <v>1669</v>
+        <v>1660</v>
       </c>
       <c r="C311" t="s">
-        <v>60</v>
+        <v>464</v>
       </c>
       <c r="D311" t="s">
-        <v>451</v>
+        <v>465</v>
       </c>
       <c r="E311" t="s">
-        <v>953</v>
+        <v>279</v>
       </c>
       <c r="F311" t="s">
-        <v>1670</v>
+        <v>846</v>
       </c>
       <c r="G311" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="H311" t="s">
         <v>31</v>
       </c>
       <c r="I311" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J311" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K311" t="s">
-        <v>1671</v>
+        <v>1661</v>
       </c>
       <c r="L311" t="s">
-        <v>31</v>
+        <v>1662</v>
       </c>
       <c r="M311" t="s">
-        <v>1200</v>
+        <v>1663</v>
       </c>
       <c r="N311" t="s">
-        <v>1672</v>
+        <v>1664</v>
       </c>
       <c r="O311" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="P311" t="s">
         <v>31</v>
       </c>
       <c r="Q311" t="n">
-        <v>1.32</v>
+        <v>0.749</v>
       </c>
       <c r="R311" t="s">
-        <v>1202</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>31</v>
+      </c>
+      <c r="S311" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="T311" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="U311" t="n">
+        <v>0.94</v>
+      </c>
+      <c r="V311" t="n">
+        <v>0.88</v>
       </c>
       <c r="W311" t="n">
-        <v>0.72</v>
+        <v>0.806</v>
       </c>
       <c r="X311" t="n">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>0.82</v>
+      </c>
+      <c r="Y311" t="n">
+        <v>0.26</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
-        <v>781.0</v>
+        <v>2091.0</v>
       </c>
       <c r="B312" t="s">
-        <v>1673</v>
+        <v>1665</v>
       </c>
       <c r="C312" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
       <c r="D312" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="E312" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="F312" t="s">
-        <v>1674</v>
+        <v>1666</v>
       </c>
       <c r="G312" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H312" t="s">
         <v>31</v>
       </c>
       <c r="I312" t="s">
         <v>32</v>
       </c>
       <c r="J312" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K312" t="s">
-        <v>1675</v>
+        <v>1667</v>
       </c>
       <c r="L312" t="s">
-        <v>31</v>
+        <v>1668</v>
       </c>
       <c r="M312" t="s">
-        <v>687</v>
+        <v>1669</v>
       </c>
       <c r="N312" t="s">
-        <v>1676</v>
+        <v>1670</v>
       </c>
       <c r="O312" t="s">
-        <v>67</v>
+        <v>218</v>
       </c>
       <c r="P312" t="s">
         <v>31</v>
       </c>
       <c r="Q312" t="n">
-        <v>2085000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="R312" t="s">
-        <v>1677</v>
-[...11 lines deleted...]
-        <v>1995357.0</v>
+        <v>236</v>
+      </c>
+      <c r="S312" t="s">
+        <v>31</v>
+      </c>
+      <c r="T312" t="s">
+        <v>31</v>
+      </c>
+      <c r="U312" t="s">
+        <v>31</v>
+      </c>
+      <c r="V312" t="s">
+        <v>31</v>
       </c>
       <c r="W312" t="n">
-        <v>2026081.0</v>
-[...5 lines deleted...]
-        <v>2072796.0</v>
+        <v>45525.0</v>
+      </c>
+      <c r="X312" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y312" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
-        <v>1694.0</v>
+        <v>2140.0</v>
       </c>
       <c r="B313" t="s">
-        <v>1678</v>
+        <v>1671</v>
       </c>
       <c r="C313" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D313" t="s">
-        <v>51</v>
+        <v>451</v>
       </c>
       <c r="E313" t="s">
-        <v>52</v>
+        <v>954</v>
       </c>
       <c r="F313" t="s">
-        <v>1679</v>
+        <v>1672</v>
       </c>
       <c r="G313" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H313" t="s">
         <v>31</v>
       </c>
       <c r="I313" t="s">
         <v>32</v>
       </c>
       <c r="J313" t="s">
-        <v>477</v>
+        <v>82</v>
       </c>
       <c r="K313" t="s">
-        <v>1680</v>
+        <v>1673</v>
       </c>
       <c r="L313" t="s">
-        <v>1681</v>
+        <v>31</v>
       </c>
       <c r="M313" t="s">
-        <v>1682</v>
+        <v>1204</v>
       </c>
       <c r="N313" t="s">
-        <v>1683</v>
+        <v>1674</v>
       </c>
       <c r="O313" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="P313" t="s">
         <v>31</v>
       </c>
       <c r="Q313" t="n">
-        <v>1300.0</v>
+        <v>1.32</v>
       </c>
       <c r="R313" t="s">
-        <v>1684</v>
-[...11 lines deleted...]
-        <v>1077.0</v>
+        <v>1206</v>
+      </c>
+      <c r="S313" t="s">
+        <v>31</v>
+      </c>
+      <c r="T313" t="s">
+        <v>31</v>
+      </c>
+      <c r="U313" t="s">
+        <v>31</v>
+      </c>
+      <c r="V313" t="s">
+        <v>31</v>
       </c>
       <c r="W313" t="n">
-        <v>996.0</v>
+        <v>0.72</v>
       </c>
       <c r="X313" t="n">
-        <v>1105.0</v>
-[...2 lines deleted...]
-        <v>357.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="Y313" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
-        <v>1117.0</v>
+        <v>781.0</v>
       </c>
       <c r="B314" t="s">
-        <v>1685</v>
+        <v>1675</v>
       </c>
       <c r="C314" t="s">
         <v>60</v>
       </c>
       <c r="D314" t="s">
-        <v>173</v>
+        <v>251</v>
       </c>
       <c r="E314" t="s">
-        <v>174</v>
+        <v>238</v>
       </c>
       <c r="F314" t="s">
-        <v>1686</v>
+        <v>1676</v>
       </c>
       <c r="G314" t="s">
         <v>44</v>
       </c>
       <c r="H314" t="s">
         <v>31</v>
       </c>
       <c r="I314" t="s">
         <v>32</v>
       </c>
       <c r="J314" t="s">
         <v>33</v>
       </c>
       <c r="K314" t="s">
-        <v>1687</v>
+        <v>1677</v>
       </c>
       <c r="L314" t="s">
-        <v>1688</v>
+        <v>31</v>
       </c>
       <c r="M314" t="s">
-        <v>1689</v>
+        <v>687</v>
       </c>
       <c r="N314" t="s">
-        <v>1690</v>
+        <v>1678</v>
       </c>
       <c r="O314" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="P314" t="s">
         <v>31</v>
       </c>
       <c r="Q314" t="n">
-        <v>8185.0</v>
+        <v>2085000.0</v>
       </c>
       <c r="R314" t="s">
-        <v>31</v>
+        <v>1679</v>
       </c>
       <c r="S314" t="n">
-        <v>2692.0</v>
+        <v>1780367.0</v>
       </c>
       <c r="T314" t="n">
-        <v>4576.0</v>
+        <v>1849999.0</v>
       </c>
       <c r="U314" t="n">
-        <v>4355.0</v>
+        <v>1932962.0</v>
       </c>
       <c r="V314" t="n">
-        <v>4573.0</v>
+        <v>1995357.0</v>
       </c>
       <c r="W314" t="n">
-        <v>4885.0</v>
+        <v>2026081.0</v>
       </c>
       <c r="X314" t="n">
-        <v>7795.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2053875.0</v>
+      </c>
+      <c r="Y314" t="n">
+        <v>2078086.0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
-        <v>39.0</v>
+        <v>1694.0</v>
       </c>
       <c r="B315" t="s">
-        <v>1691</v>
+        <v>1680</v>
       </c>
       <c r="C315" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D315" t="s">
-        <v>173</v>
+        <v>51</v>
       </c>
       <c r="E315" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="F315" t="s">
-        <v>1692</v>
+        <v>1681</v>
       </c>
       <c r="G315" t="s">
         <v>44</v>
       </c>
       <c r="H315" t="s">
         <v>31</v>
       </c>
       <c r="I315" t="s">
         <v>32</v>
       </c>
       <c r="J315" t="s">
-        <v>82</v>
+        <v>477</v>
       </c>
       <c r="K315" t="s">
-        <v>1693</v>
+        <v>1682</v>
       </c>
       <c r="L315" t="s">
-        <v>1694</v>
+        <v>1683</v>
       </c>
       <c r="M315" t="s">
-        <v>1695</v>
+        <v>1684</v>
       </c>
       <c r="N315" t="s">
-        <v>1696</v>
+        <v>1685</v>
       </c>
       <c r="O315" t="s">
-        <v>180</v>
+        <v>58</v>
       </c>
       <c r="P315" t="s">
         <v>31</v>
       </c>
       <c r="Q315" t="n">
-        <v>1.2230944598E8</v>
+        <v>1300.0</v>
       </c>
       <c r="R315" t="s">
-        <v>433</v>
+        <v>1686</v>
       </c>
       <c r="S315" t="n">
-        <v>8.0000321E7</v>
+        <v>460.0</v>
       </c>
       <c r="T315" t="n">
-        <v>8.6091759E7</v>
+        <v>769.0</v>
       </c>
       <c r="U315" t="n">
-        <v>1.0610732043E8</v>
+        <v>917.0</v>
       </c>
       <c r="V315" t="n">
-        <v>1.1233457384E8</v>
+        <v>1077.0</v>
       </c>
       <c r="W315" t="n">
-        <v>1.1721595241E8</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>996.0</v>
+      </c>
+      <c r="X315" t="n">
+        <v>1105.0</v>
+      </c>
+      <c r="Y315" t="n">
+        <v>357.0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
-        <v>38.0</v>
+        <v>1117.0</v>
       </c>
       <c r="B316" t="s">
-        <v>1697</v>
+        <v>1687</v>
       </c>
       <c r="C316" t="s">
         <v>60</v>
       </c>
       <c r="D316" t="s">
         <v>173</v>
       </c>
       <c r="E316" t="s">
         <v>174</v>
       </c>
       <c r="F316" t="s">
-        <v>1692</v>
+        <v>1688</v>
       </c>
       <c r="G316" t="s">
         <v>44</v>
       </c>
       <c r="H316" t="s">
         <v>31</v>
       </c>
       <c r="I316" t="s">
         <v>32</v>
       </c>
       <c r="J316" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K316" t="s">
-        <v>1698</v>
+        <v>1689</v>
       </c>
       <c r="L316" t="s">
-        <v>1699</v>
+        <v>1690</v>
       </c>
       <c r="M316" t="s">
-        <v>1700</v>
+        <v>1691</v>
       </c>
       <c r="N316" t="s">
-        <v>1701</v>
+        <v>1692</v>
       </c>
       <c r="O316" t="s">
         <v>180</v>
       </c>
       <c r="P316" t="s">
         <v>31</v>
       </c>
       <c r="Q316" t="n">
-        <v>1.5158380051E8</v>
+        <v>8185.0</v>
       </c>
       <c r="R316" t="s">
-        <v>1702</v>
+        <v>31</v>
       </c>
       <c r="S316" t="n">
-        <v>1.00806936E8</v>
+        <v>2692.0</v>
       </c>
       <c r="T316" t="n">
-        <v>1.08719168E8</v>
+        <v>4576.0</v>
       </c>
       <c r="U316" t="n">
-        <v>1.2260339274E8</v>
+        <v>4355.0</v>
       </c>
       <c r="V316" t="n">
-        <v>1.3345237349E8</v>
+        <v>4573.0</v>
       </c>
       <c r="W316" t="n">
-        <v>1.4480683615E8</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>4885.0</v>
+      </c>
+      <c r="X316" t="n">
+        <v>7795.0</v>
       </c>
       <c r="Y316" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
-        <v>2069.0</v>
+        <v>39.0</v>
       </c>
       <c r="B317" t="s">
-        <v>1703</v>
+        <v>1693</v>
       </c>
       <c r="C317" t="s">
         <v>60</v>
       </c>
       <c r="D317" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="E317" t="s">
-        <v>384</v>
+        <v>174</v>
       </c>
       <c r="F317" t="s">
-        <v>1674</v>
+        <v>1694</v>
       </c>
       <c r="G317" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H317" t="s">
         <v>31</v>
       </c>
       <c r="I317" t="s">
         <v>32</v>
       </c>
       <c r="J317" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K317" t="s">
-        <v>1704</v>
+        <v>1695</v>
       </c>
       <c r="L317" t="s">
-        <v>1705</v>
+        <v>1696</v>
       </c>
       <c r="M317" t="s">
-        <v>1706</v>
+        <v>1697</v>
       </c>
       <c r="N317" t="s">
-        <v>1707</v>
+        <v>1698</v>
       </c>
       <c r="O317" t="s">
-        <v>67</v>
+        <v>180</v>
       </c>
       <c r="P317" t="s">
         <v>31</v>
       </c>
       <c r="Q317" t="n">
-        <v>47500.0</v>
+        <v>1.2230944598E8</v>
       </c>
       <c r="R317" t="s">
-        <v>31</v>
+        <v>433</v>
       </c>
       <c r="S317" t="n">
-        <v>-32332.0</v>
+        <v>8.0000321E7</v>
       </c>
       <c r="T317" t="n">
-        <v>69632.0</v>
+        <v>8.6091759E7</v>
       </c>
       <c r="U317" t="n">
-        <v>82963.0</v>
+        <v>1.0610732043E8</v>
       </c>
       <c r="V317" t="n">
-        <v>62395.0</v>
+        <v>1.1233457384E8</v>
       </c>
       <c r="W317" t="n">
-        <v>30724.0</v>
-[...5 lines deleted...]
-        <v>18921.0</v>
+        <v>1.1721595241E8</v>
+      </c>
+      <c r="X317" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y317" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
-        <v>1358.0</v>
+        <v>38.0</v>
       </c>
       <c r="B318" t="s">
-        <v>1708</v>
+        <v>1699</v>
       </c>
       <c r="C318" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="D318" t="s">
-        <v>271</v>
+        <v>173</v>
       </c>
       <c r="E318" t="s">
-        <v>371</v>
+        <v>174</v>
       </c>
       <c r="F318" t="s">
-        <v>1709</v>
+        <v>1694</v>
       </c>
       <c r="G318" t="s">
         <v>44</v>
       </c>
       <c r="H318" t="s">
         <v>31</v>
       </c>
       <c r="I318" t="s">
         <v>32</v>
       </c>
       <c r="J318" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K318" t="s">
-        <v>1710</v>
+        <v>1700</v>
       </c>
       <c r="L318" t="s">
-        <v>1711</v>
+        <v>1701</v>
       </c>
       <c r="M318" t="s">
-        <v>1712</v>
+        <v>1702</v>
       </c>
       <c r="N318" t="s">
-        <v>1713</v>
+        <v>1703</v>
       </c>
       <c r="O318" t="s">
-        <v>375</v>
+        <v>180</v>
       </c>
       <c r="P318" t="s">
         <v>31</v>
       </c>
       <c r="Q318" t="n">
-        <v>170.04</v>
+        <v>1.5158380051E8</v>
       </c>
       <c r="R318" t="s">
-        <v>761</v>
+        <v>1704</v>
       </c>
       <c r="S318" t="n">
-        <v>26.99</v>
+        <v>1.00806936E8</v>
       </c>
       <c r="T318" t="n">
-        <v>33.8</v>
+        <v>1.08719168E8</v>
       </c>
       <c r="U318" t="n">
-        <v>99.9</v>
+        <v>1.2260339274E8</v>
       </c>
       <c r="V318" t="n">
-        <v>152.4</v>
+        <v>1.3345237349E8</v>
       </c>
       <c r="W318" t="n">
-        <v>158.1</v>
-[...5 lines deleted...]
-        <v>48.5</v>
+        <v>1.4480683615E8</v>
+      </c>
+      <c r="X318" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y318" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
-        <v>1607.0</v>
+        <v>2069.0</v>
       </c>
       <c r="B319" t="s">
-        <v>1714</v>
+        <v>1705</v>
       </c>
       <c r="C319" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="D319" t="s">
-        <v>271</v>
+        <v>126</v>
       </c>
       <c r="E319" t="s">
-        <v>1715</v>
+        <v>384</v>
       </c>
       <c r="F319" t="s">
-        <v>1716</v>
+        <v>1676</v>
       </c>
       <c r="G319" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="H319" t="s">
         <v>31</v>
       </c>
       <c r="I319" t="s">
         <v>32</v>
       </c>
       <c r="J319" t="s">
         <v>33</v>
       </c>
       <c r="K319" t="s">
-        <v>1717</v>
+        <v>1706</v>
       </c>
       <c r="L319" t="s">
-        <v>1718</v>
+        <v>1707</v>
       </c>
       <c r="M319" t="s">
-        <v>1719</v>
+        <v>1708</v>
       </c>
       <c r="N319" t="s">
-        <v>1720</v>
+        <v>1709</v>
       </c>
       <c r="O319" t="s">
-        <v>375</v>
+        <v>67</v>
       </c>
       <c r="P319" t="s">
         <v>31</v>
       </c>
       <c r="Q319" t="n">
-        <v>9469.28</v>
+        <v>47500.0</v>
       </c>
       <c r="R319" t="s">
-        <v>1721</v>
+        <v>31</v>
       </c>
       <c r="S319" t="n">
-        <v>6079.09</v>
+        <v>-32332.0</v>
       </c>
       <c r="T319" t="n">
-        <v>7110.61</v>
+        <v>69632.0</v>
       </c>
       <c r="U319" t="n">
-        <v>9062.64</v>
+        <v>82963.0</v>
       </c>
       <c r="V319" t="n">
-        <v>9687.71</v>
+        <v>62395.0</v>
       </c>
       <c r="W319" t="n">
-        <v>8479.06</v>
+        <v>30724.0</v>
       </c>
       <c r="X319" t="n">
-        <v>6659.17</v>
+        <v>27794.0</v>
       </c>
       <c r="Y319" t="n">
-        <v>3322.97</v>
+        <v>5585.0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
-        <v>1432.0</v>
+        <v>1358.0</v>
       </c>
       <c r="B320" t="s">
-        <v>1722</v>
+        <v>1710</v>
       </c>
       <c r="C320" t="s">
         <v>211</v>
       </c>
       <c r="D320" t="s">
         <v>271</v>
       </c>
       <c r="E320" t="s">
-        <v>1715</v>
+        <v>371</v>
       </c>
       <c r="F320" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="G320" t="s">
         <v>44</v>
       </c>
       <c r="H320" t="s">
         <v>31</v>
       </c>
       <c r="I320" t="s">
         <v>32</v>
       </c>
       <c r="J320" t="s">
         <v>33</v>
       </c>
       <c r="K320" t="s">
-        <v>1723</v>
+        <v>1712</v>
       </c>
       <c r="L320" t="s">
-        <v>1724</v>
+        <v>1713</v>
       </c>
       <c r="M320" t="s">
-        <v>1725</v>
+        <v>1714</v>
       </c>
       <c r="N320" t="s">
-        <v>1726</v>
+        <v>1715</v>
       </c>
       <c r="O320" t="s">
-        <v>142</v>
+        <v>375</v>
       </c>
       <c r="P320" t="s">
         <v>31</v>
       </c>
       <c r="Q320" t="n">
-        <v>182.65</v>
+        <v>170.04</v>
       </c>
       <c r="R320" t="s">
-        <v>1727</v>
+        <v>761</v>
       </c>
       <c r="S320" t="n">
-        <v>74.25</v>
+        <v>26.99</v>
       </c>
       <c r="T320" t="n">
-        <v>114.52</v>
+        <v>33.8</v>
       </c>
       <c r="U320" t="n">
-        <v>135.93</v>
+        <v>99.9</v>
       </c>
       <c r="V320" t="n">
-        <v>157.72</v>
+        <v>152.4</v>
       </c>
       <c r="W320" t="n">
-        <v>168.6</v>
+        <v>158.1</v>
       </c>
       <c r="X320" t="n">
-        <v>167.72</v>
+        <v>156.4</v>
       </c>
       <c r="Y320" t="n">
-        <v>57.16</v>
+        <v>61.0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
-        <v>1770.0</v>
+        <v>1607.0</v>
       </c>
       <c r="B321" t="s">
-        <v>1728</v>
+        <v>1716</v>
       </c>
       <c r="C321" t="s">
         <v>211</v>
       </c>
       <c r="D321" t="s">
         <v>271</v>
       </c>
       <c r="E321" t="s">
-        <v>371</v>
+        <v>1717</v>
       </c>
       <c r="F321" t="s">
-        <v>1729</v>
+        <v>1718</v>
       </c>
       <c r="G321" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H321" t="s">
         <v>31</v>
       </c>
       <c r="I321" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J321" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K321" t="s">
-        <v>1730</v>
+        <v>1719</v>
       </c>
       <c r="L321" t="s">
-        <v>1731</v>
+        <v>1720</v>
       </c>
       <c r="M321" t="s">
-        <v>1732</v>
+        <v>1721</v>
       </c>
       <c r="N321" t="s">
-        <v>1733</v>
+        <v>1722</v>
       </c>
       <c r="O321" t="s">
-        <v>48</v>
+        <v>375</v>
       </c>
       <c r="P321" t="s">
         <v>31</v>
       </c>
       <c r="Q321" t="n">
-        <v>29.0</v>
+        <v>9469.28</v>
       </c>
       <c r="R321" t="s">
-        <v>1197</v>
+        <v>1723</v>
       </c>
       <c r="S321" t="n">
-        <v>25.0</v>
+        <v>6079.09</v>
       </c>
       <c r="T321" t="n">
-        <v>23.0</v>
+        <v>7110.61</v>
       </c>
       <c r="U321" t="n">
-        <v>31.0</v>
+        <v>9062.64</v>
       </c>
       <c r="V321" t="n">
-        <v>26.0</v>
+        <v>9687.71</v>
       </c>
       <c r="W321" t="n">
-        <v>38.0</v>
+        <v>8479.06</v>
       </c>
       <c r="X321" t="n">
-        <v>30.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>6659.17</v>
+      </c>
+      <c r="Y321" t="n">
+        <v>5248.4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
-        <v>1693.0</v>
+        <v>1432.0</v>
       </c>
       <c r="B322" t="s">
-        <v>1734</v>
+        <v>1724</v>
       </c>
       <c r="C322" t="s">
-        <v>60</v>
+        <v>211</v>
       </c>
       <c r="D322" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="E322" t="s">
-        <v>174</v>
+        <v>1717</v>
       </c>
       <c r="F322" t="s">
-        <v>1735</v>
+        <v>1711</v>
       </c>
       <c r="G322" t="s">
         <v>44</v>
       </c>
       <c r="H322" t="s">
         <v>31</v>
       </c>
       <c r="I322" t="s">
         <v>32</v>
       </c>
       <c r="J322" t="s">
+        <v>33</v>
+      </c>
+      <c r="K322" t="s">
+        <v>1725</v>
+      </c>
+      <c r="L322" t="s">
+        <v>1726</v>
+      </c>
+      <c r="M322" t="s">
+        <v>1727</v>
+      </c>
+      <c r="N322" t="s">
+        <v>1728</v>
+      </c>
+      <c r="O322" t="s">
+        <v>142</v>
+      </c>
+      <c r="P322" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q322" t="n">
+        <v>182.65</v>
+      </c>
+      <c r="R322" t="s">
+        <v>1729</v>
+      </c>
+      <c r="S322" t="n">
+        <v>74.25</v>
+      </c>
+      <c r="T322" t="n">
+        <v>114.52</v>
+      </c>
+      <c r="U322" t="n">
+        <v>135.93</v>
+      </c>
+      <c r="V322" t="n">
+        <v>157.72</v>
+      </c>
+      <c r="W322" t="n">
+        <v>168.6</v>
+      </c>
+      <c r="X322" t="n">
+        <v>167.72</v>
+      </c>
+      <c r="Y322" t="n">
+        <v>86.33</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="n">
+        <v>1770.0</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C323" t="s">
+        <v>211</v>
+      </c>
+      <c r="D323" t="s">
+        <v>271</v>
+      </c>
+      <c r="E323" t="s">
+        <v>371</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1731</v>
+      </c>
+      <c r="G323" t="s">
+        <v>30</v>
+      </c>
+      <c r="H323" t="s">
+        <v>31</v>
+      </c>
+      <c r="I323" t="s">
+        <v>149</v>
+      </c>
+      <c r="J323" t="s">
         <v>82</v>
       </c>
-      <c r="K322" t="s">
+      <c r="K323" t="s">
+        <v>1732</v>
+      </c>
+      <c r="L323" t="s">
+        <v>1733</v>
+      </c>
+      <c r="M323" t="s">
+        <v>1734</v>
+      </c>
+      <c r="N323" t="s">
+        <v>1735</v>
+      </c>
+      <c r="O323" t="s">
+        <v>48</v>
+      </c>
+      <c r="P323" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q323" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="R323" t="s">
+        <v>1201</v>
+      </c>
+      <c r="S323" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="T323" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="U323" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="V323" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="W323" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="X323" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="Y323" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="n">
+        <v>1693.0</v>
+      </c>
+      <c r="B324" t="s">
         <v>1736</v>
       </c>
-      <c r="L322" t="s">
+      <c r="C324" t="s">
+        <v>60</v>
+      </c>
+      <c r="D324" t="s">
+        <v>173</v>
+      </c>
+      <c r="E324" t="s">
+        <v>174</v>
+      </c>
+      <c r="F324" t="s">
         <v>1737</v>
       </c>
-      <c r="M322" t="s">
+      <c r="G324" t="s">
+        <v>44</v>
+      </c>
+      <c r="H324" t="s">
+        <v>31</v>
+      </c>
+      <c r="I324" t="s">
+        <v>32</v>
+      </c>
+      <c r="J324" t="s">
+        <v>82</v>
+      </c>
+      <c r="K324" t="s">
         <v>1738</v>
       </c>
-      <c r="N322" t="s">
+      <c r="L324" t="s">
         <v>1739</v>
       </c>
-      <c r="O322" t="s">
+      <c r="M324" t="s">
+        <v>1740</v>
+      </c>
+      <c r="N324" t="s">
+        <v>1741</v>
+      </c>
+      <c r="O324" t="s">
         <v>180</v>
       </c>
-      <c r="P322" t="s">
-[...2 lines deleted...]
-      <c r="Q322" t="n">
+      <c r="P324" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q324" t="n">
         <v>14576.6</v>
       </c>
-      <c r="R322" t="s">
-[...2 lines deleted...]
-      <c r="S322" t="n">
+      <c r="R324" t="s">
+        <v>1742</v>
+      </c>
+      <c r="S324" t="n">
         <v>23564.74</v>
       </c>
-      <c r="T322" t="n">
+      <c r="T324" t="n">
         <v>13768.64</v>
       </c>
-      <c r="U322" t="n">
+      <c r="U324" t="n">
         <v>9738.44</v>
       </c>
-      <c r="V322" t="n">
+      <c r="V324" t="n">
         <v>17293.37</v>
       </c>
-      <c r="W322" t="n">
+      <c r="W324" t="n">
         <v>13806.21</v>
       </c>
-      <c r="X322" t="s">
-[...2 lines deleted...]
-      <c r="Y322" t="s">
+      <c r="X324" t="s">
+        <v>31</v>
+      </c>
+      <c r="Y324" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>