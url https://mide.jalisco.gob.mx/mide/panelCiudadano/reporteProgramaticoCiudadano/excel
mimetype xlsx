--- v0 (2026-07-21)
+++ v1 (2026-07-21)
@@ -6034,51 +6034,51 @@
       <c r="Q3" t="n">
         <v>208000.0</v>
       </c>
       <c r="R3" t="s">
         <v>49</v>
       </c>
       <c r="S3" t="n">
         <v>2030273.0</v>
       </c>
       <c r="T3" t="n">
         <v>212802.0</v>
       </c>
       <c r="U3" t="n">
         <v>190496.0</v>
       </c>
       <c r="V3" t="n">
         <v>194331.0</v>
       </c>
       <c r="W3" t="n">
         <v>207961.0</v>
       </c>
       <c r="X3" t="n">
         <v>199689.0</v>
       </c>
       <c r="Y3" t="n">
-        <v>68957.0</v>
+        <v>77606.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2173.0</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>51</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4" t="s">
         <v>53</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" t="s">
@@ -9422,51 +9422,51 @@
       <c r="Q47" t="n">
         <v>2913.0</v>
       </c>
       <c r="R47" t="s">
         <v>31</v>
       </c>
       <c r="S47" t="n">
         <v>2219.0</v>
       </c>
       <c r="T47" t="n">
         <v>2670.0</v>
       </c>
       <c r="U47" t="n">
         <v>2300.0</v>
       </c>
       <c r="V47" t="n">
         <v>2876.0</v>
       </c>
       <c r="W47" t="n">
         <v>2995.0</v>
       </c>
       <c r="X47" t="n">
         <v>2916.0</v>
       </c>
       <c r="Y47" t="n">
-        <v>1669.0</v>
+        <v>1731.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2047.0</v>
       </c>
       <c r="B48" t="s">
         <v>354</v>
       </c>
       <c r="C48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48" t="s">
         <v>136</v>
       </c>
       <c r="F48" t="s">
         <v>355</v>
       </c>
       <c r="G48" t="s">
         <v>30</v>
       </c>
       <c r="H48" t="s">
@@ -10731,51 +10731,51 @@
       <c r="Q64" t="n">
         <v>921.0</v>
       </c>
       <c r="R64" t="s">
         <v>449</v>
       </c>
       <c r="S64" t="n">
         <v>629.0</v>
       </c>
       <c r="T64" t="n">
         <v>1052.0</v>
       </c>
       <c r="U64" t="n">
         <v>980.0</v>
       </c>
       <c r="V64" t="n">
         <v>1347.0</v>
       </c>
       <c r="W64" t="n">
         <v>978.0</v>
       </c>
       <c r="X64" t="n">
         <v>930.0</v>
       </c>
       <c r="Y64" t="n">
-        <v>651.0</v>
+        <v>679.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>1751.0</v>
       </c>
       <c r="B65" t="s">
         <v>450</v>
       </c>
       <c r="C65" t="s">
         <v>60</v>
       </c>
       <c r="D65" t="s">
         <v>451</v>
       </c>
       <c r="E65" t="s">
         <v>452</v>
       </c>
       <c r="F65" t="s">
         <v>148</v>
       </c>
       <c r="G65" t="s">
         <v>44</v>
       </c>
       <c r="H65" t="s">
@@ -14273,51 +14273,51 @@
       <c r="Q110" t="n">
         <v>239000.0</v>
       </c>
       <c r="R110" t="s">
         <v>719</v>
       </c>
       <c r="S110" t="n">
         <v>29455.0</v>
       </c>
       <c r="T110" t="n">
         <v>25258.0</v>
       </c>
       <c r="U110" t="n">
         <v>22186.0</v>
       </c>
       <c r="V110" t="n">
         <v>22750.0</v>
       </c>
       <c r="W110" t="n">
         <v>156000.0</v>
       </c>
       <c r="X110" t="n">
         <v>235960.0</v>
       </c>
       <c r="Y110" t="n">
-        <v>41897.0</v>
+        <v>50837.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>2050.0</v>
       </c>
       <c r="B111" t="s">
         <v>720</v>
       </c>
       <c r="C111" t="s">
         <v>26</v>
       </c>
       <c r="D111" t="s">
         <v>88</v>
       </c>
       <c r="E111" t="s">
         <v>89</v>
       </c>
       <c r="F111" t="s">
         <v>69</v>
       </c>
       <c r="G111" t="s">
         <v>44</v>
       </c>
       <c r="H111" t="s">
@@ -26824,51 +26824,51 @@
       <c r="Q273" t="n">
         <v>108.37</v>
       </c>
       <c r="R273" t="s">
         <v>31</v>
       </c>
       <c r="S273" t="n">
         <v>50.12</v>
       </c>
       <c r="T273" t="n">
         <v>117.0</v>
       </c>
       <c r="U273" t="n">
         <v>49.17</v>
       </c>
       <c r="V273" t="n">
         <v>134.8</v>
       </c>
       <c r="W273" t="n">
         <v>112.07</v>
       </c>
       <c r="X273" t="n">
         <v>109.47</v>
       </c>
       <c r="Y273" t="n">
-        <v>93.36</v>
+        <v>93.96</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>2156.0</v>
       </c>
       <c r="B274" t="s">
         <v>1499</v>
       </c>
       <c r="C274" t="s">
         <v>26</v>
       </c>
       <c r="D274" t="s">
         <v>103</v>
       </c>
       <c r="E274" t="s">
         <v>104</v>
       </c>
       <c r="F274" t="s">
         <v>1483</v>
       </c>
       <c r="G274" t="s">
         <v>30</v>
       </c>
       <c r="H274" t="s">