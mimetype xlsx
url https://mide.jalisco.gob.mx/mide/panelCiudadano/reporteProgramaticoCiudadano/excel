--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5809" uniqueCount="1743">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5788" uniqueCount="1737">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del indicador</t>
   </si>
   <si>
     <t>Eje PEDG</t>
   </si>
   <si>
     <t>Temática PEDG</t>
   </si>
   <si>
     <t>Dependencia o entidad que reporta</t>
   </si>
   <si>
     <t>Unidad de medida</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
@@ -120,54 +120,54 @@
     <t>Deporte y activación física para una vida saludable</t>
   </si>
   <si>
     <t>Consejo Estatal del Deporte</t>
   </si>
   <si>
     <t>Academias</t>
   </si>
   <si>
     <t>Sectorial</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ascendente</t>
   </si>
   <si>
     <t>Mensual</t>
   </si>
   <si>
     <t>Se refiere al total de Academias Deportivas integradas en los municipios del Estado de Jalisco por parte del CODE</t>
   </si>
   <si>
     <t>Se inició a reportar avances a partir del mes de marzo toda vez que hasta entonces comenzó la dispersión presupuestal para el pago de entrenadores.  Las academias constituidas hasta diciembre 2025 algunas de ellas se dieron de baja por lo que el número total se logró definir una vez que se realizaron los pagos correspondientes.
-Se presenta una baja en los valores de abril, mayo y junio 2026 ya que se está trabajando en fortalecer la curricula en las disciplinas ofertadas actualmente en las regiones del Estado y las que no tienen demanda se están eliminando.</t>
-[...2 lines deleted...]
-    <t>CODE junio 2026</t>
+Se presenta una baja en los valores de abril a julio 2026 ya que se está trabajando en fortalecer la curricula en las disciplinas ofertadas actualmente en las regiones del Estado y las que no tienen demanda se están eliminando.</t>
+  </si>
+  <si>
+    <t>Consejo Estatal para el Fomento Deportivo (CODE), cifras preliminares julio 2026.</t>
   </si>
   <si>
     <t>Se realiza el cálculo del total de las Academias Deportivas constituidas en los municipios del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Educación</t>
   </si>
   <si>
     <t>Acciones preventivas en sitios de riesgo ante los fenómenos naturales o antropogénicos</t>
   </si>
   <si>
     <t>Jalisco tranquilo y en paz</t>
   </si>
   <si>
     <t>Gestión integral de riesgos y protección civil</t>
   </si>
   <si>
     <t>Unidad Estatal de Protección Civil y Bomberos</t>
   </si>
   <si>
     <t>Acciones</t>
   </si>
   <si>
     <t>Complementario</t>
   </si>
@@ -180,56 +180,56 @@
   <si>
     <t>Se reportan las acciones preventivas realizadas por Base Central y las Bases Regionales de esta UEPCB, como son: recorridos, monitoreos, fenómenos analizados, revisiones en campo, exposiciones en materia de protección civil, reuniones de coordinación interinstitucional, verificaciones y acciones en operativos preventivos, en eventos de concentración masiva, entre otros.</t>
   </si>
   <si>
     <t>Seguridad</t>
   </si>
   <si>
     <t>http://proteccioncivil.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Adolescentes que participan en acciones de prevención para la salud mental y adicciones en el Estado</t>
   </si>
   <si>
     <t>Salud que protege y acompaña</t>
   </si>
   <si>
     <t>Secretaría de Salud Jalisco</t>
   </si>
   <si>
     <t>Adolescentes</t>
   </si>
   <si>
     <t>Son acciones preventivas en las que participan los menores de 12 a 17 años entre las que se encuentran: sesiones informativas y de orientación, actividades culturales, deportivas, artísticas, concursos y talleres, etcétera</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 30 de junio de 2026.
+    <t>Información preliminar con corte al 31 de julio de 2026.
 Los meses inmediatos subsecuentes a los cierres trimestrales, incluyen información extemporánea reportada por diversas instituciones del sector.
 Se realizaron adecuaciones al alza en la meta anual y en los desagregados del indicador, para el ejercicio  2026. Toda vez que este año el CESMA fortaleció las acciones  interinstitucionales mediante mecanismos de vinculación,  para incrementar de manera extraordinaria  el número de espacios en los que se realizan acciones de prevención  para la salud mental y las adicciones.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Salud Mental y Adicciones (CESMA). junio 2026.</t>
+    <t>Consejo Estatal de Salud Mental y Adicciones (CESMA). julio 2026.</t>
   </si>
   <si>
     <t>Programas de prevención, tratamiento e investigación de la salud mental y las adicciones implementados en la entidad, por dependencias de los 3 niveles de gobierno y diversos actores sociales</t>
   </si>
   <si>
     <t>Salud</t>
   </si>
   <si>
     <t>Afluencia turística en Jalisco</t>
   </si>
   <si>
     <t>Jalisco, economía que avanza</t>
   </si>
   <si>
     <t>Turismo que celebra y proyecta nuestra esencia</t>
   </si>
   <si>
     <t>Secretaría de Turismo</t>
   </si>
   <si>
     <t>Turistas</t>
   </si>
   <si>
     <t>El indicador mide el incremento del total de visitantes nacionales y extranjeros que arriban al estado de Jalisco por cualquier medio de transporte.</t>
   </si>
@@ -250,52 +250,51 @@
 Porcentajes: (estos varían de acuerdo al mercado nacional ó extranjero, así como al destino).
 Turismo hospedado = 28%.
 Turismo casa particular  = 54%.
 Turismo en Tránsito  =  18%.
 Fórmula 
 Por cada porcentaje hay una fórmula específica cuyo resultado van a formar parte de la fórmula para la afluencia turística extranjera:
 AFLUENCIA TUR.
  HOSP. EN CASA 
 PARTICULAR  Y 
 VISITANTES  EN 
       TRANSITO: (No de cuartos (% ocupación) (tiempo) (Índice de personas cuarto) entre (estancia)</t>
   </si>
   <si>
     <t>Economía</t>
   </si>
   <si>
     <t>Afluencia turística extranjera</t>
   </si>
   <si>
     <t>Personas</t>
   </si>
   <si>
     <t>La afluencia turística extranjera es el número de turistas que visitaron Jalisco procedentes de otros países del mundo.</t>
   </si>
   <si>
-    <t>Se reporta el avance acumulado al mes de referencia. Solo se consideran los siguientes destinos: Puerto Vallarta, ZMG, Costalegre, Chapala y San Juan de los Lagos.
-Los valores registrados muestran un comportamiento "atípico" en virtud de factores sanitarios (COVID-19), por ello las cantidades reflejadas tienen una disminución en comparación a cifras históricas.</t>
+    <t>Se reporta el avance acumulado al mes de referencia. Solo se consideran los siguientes destinos: Puerto Vallarta, ZMG, Costalegre, Chapala y San Juan de los Lagos.</t>
   </si>
   <si>
     <t>Secretaría de Turismo, Gobierno de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>A través de la investigación del cuestionario hotelero y de la investigación del perfil del visitante se generan varios factores de medición y variables que a través de una fórmula específica se genera la afluencia turística extranjera.
 Metodología para el cálculo de la afluencia:
 Componentes:
 •	Capacidad de hospedaje
 •	Coeficiente de ocupación hotelero
 •	Índice de personas cuarto
 •	Estancia 
 •	Gasto promedio diario
 •	Porcentaje de turistas extranjeros
 Porcentajes: (estos varían de acuerdo al mercado nacional ó extranjero, así como al destino).
 Turismo hospedado = 28%.
 Turismo casa particular  = 54%.
 Turismo en Tránsito  =  18%.
 Fórmula 
 Por cada porcentaje hay una fórmula específica cuyo resultado van a formar parte de la fórmula para la afluencia turística extranjera:
 AFLUENCIA TUR.
  HOSP. EN CASA 
 PARTICULAR  Y 
 VISITANTES  EN 
       TRANSITO: (No de cuartos (% ocupación) (tiempo) (Índice de personas cuarto) entre (estancia)</t>
@@ -356,229 +355,228 @@
 Como resultado de revisiones periódicas de la calidad de los datos publicados, se detectaron inconsistencias en los registros históricos 2014, 2015 y 2016 de este indicador, mientras que en 2017 había una estimación. Estos datos ya fueron actualizados aplicando los criterios de veracidad y confiabilidad de la información.
 Antes de la corrección se presentaban de manera errónea los siguientes valores: 32,911 (año 2014), 33,874 (año 2015), 33,364 (año 2016)  y 34,408 (año 2017).</t>
   </si>
   <si>
     <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco, cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Es la suma de los alumnos inscritos de todas las escuelas de educación especial, tanto de CAM  como de USAER</t>
   </si>
   <si>
     <t>Apoyos en especie otorgados a personas en situación de calle y/o movilidad en el Estado a través de DIF Jalisco</t>
   </si>
   <si>
     <t>Hacia el desarrollo de todas y todos</t>
   </si>
   <si>
     <t>DIF Jalisco</t>
   </si>
   <si>
     <t>Apoyos</t>
   </si>
   <si>
     <t>Este indicador muestra el  total de apoyos en especie que son otorgados a la población que se encuentra en los albergues para personas en situación de calle, esto para contribuir a la restitución de sus derechos humanos fundamentales</t>
   </si>
   <si>
-    <t>De los 376,750 apoyos asistenciales programados para personas en situación de calle y/o movilidad en Jalisco, se entregaron durante los meses de enero, febrero y marzo la cantidad de 93,610  equivalente al 24.85% de la meta total.</t>
+    <t>De los 376,750 apoyos asistenciales programados para personas en situación de calle y/o movilidad en Jalisco, se entregaron durante los meses de enero, a junio la cantidad de 187,441  equivalente al 49.75% de la meta total.</t>
   </si>
   <si>
     <t>Informes de centros asistenciales a cargo de la Dirección de Ayuda Humanitaria del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, junio 2026.</t>
   </si>
   <si>
     <t>Es la suma total de apoyos entregados a personas en situación de calle atendidos en DIF Jalisco</t>
   </si>
   <si>
     <t>Pobreza</t>
   </si>
   <si>
     <t>Arribos por actividad aeroportuaria</t>
   </si>
   <si>
     <t>Arribos</t>
   </si>
   <si>
     <t>La actividad aeroportuaria corresponde al total de llegadas de vuelos nacionales e internacionales que arriban a los aeropuertos de la AMG y Puerto Vallarta.</t>
   </si>
   <si>
-    <t>Se reporta el avance acumulado al mes de referencia. Incluye vuelos de llegada a los aeropuertos internacionales de Puerto Vallarta y Guadalajara. 
-Los valores registrados muestran un comportamiento "atípico" en virtud de factores sanitarios (COVID-19), por ello las cantidades reflejadas tienen una disminución en comparación a cifras históricas.</t>
+    <t xml:space="preserve">Se reporta el avance acumulado al mes de referencia. Incluye vuelos de llegada a los aeropuertos internacionales de Puerto Vallarta y Guadalajara. </t>
   </si>
   <si>
     <t>Grupo Aeroportuario del Pacífico (GAP), cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Registro de llegadas de vuelos y pasajeros de las líneas aéreas comerciales y privadas.</t>
   </si>
   <si>
     <t>Asistentes a adiestramientos y estudios culturales</t>
   </si>
   <si>
     <t>La cultura que nos une</t>
   </si>
   <si>
     <t>Secretaría de Cultura</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas asistentes a talleres, cursos, conferencias, seminarios y diplomados realizados por las áreas y organismos de la Secretaría de Cultura.</t>
   </si>
   <si>
-    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares mayo 2026.</t>
+    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares julio 2026.</t>
   </si>
   <si>
     <t>Cálculo con base a los registros administrativos de las áreas y organismos sectorizados a la Secretaría de Cultura, se recopilan los asistentes a adiestramientos y estudios culturales.</t>
   </si>
   <si>
     <t>Cultura</t>
   </si>
   <si>
     <t>http://sc.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Asistentes a bibliotecas públicas</t>
   </si>
   <si>
     <t>Este indicador se refiere a los usuarios de las bibliotecas públicas que forman parte de la Red Estatal.</t>
   </si>
   <si>
     <t>Cuenta del total de visitas en cada una de las bibliotecas públicas del estado de Jalisco.</t>
   </si>
   <si>
     <t>http://reb.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Asistentes a eventos culturales</t>
   </si>
   <si>
     <t>Este indicador se refiere a los asistentes a las presentaciones realizadas en el estado de Jalisco de las diferentes disciplinas artísticas.</t>
   </si>
   <si>
-    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares mayo  2026.</t>
+    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares julio  2026.</t>
   </si>
   <si>
     <t>Cálculo con base a los registros administrativos de las áreas y organismos sectorizados a la Secretaría de Cultura, se reportan las actividades realizadas en espacios públicos y/o escénicos de todo el estado de Jalisco.</t>
   </si>
   <si>
     <t>http://cultura.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Asistentes a las Fiestas de Octubre</t>
   </si>
   <si>
     <t>De fiesta en Jalisco</t>
   </si>
   <si>
     <t>Agencia Estatal de Entretenimiento Jalisco</t>
   </si>
   <si>
     <t>Mide el número total de personas que asisten a las Fiestas de Octubre de Guadalajara durante el periodo de su realización en el año fiscal corriente. Este indicador refleja el alcance social del evento y la capacidad de convocatoria de la oferta de entretenimiento estatal.</t>
   </si>
   <si>
     <t>Dirección General de la Agencia Estatal de Entretenimiento de Jalisco; Informe de Resultados de la edición de Fiestas de Octubre (Reporte final de taquilla y control de accesos). Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Se realiza mediante la sumatoria simple de todos los registros de ingreso al recinto ferial (Auditorio Benito Juárez) contabilizados a través de los sistemas de taquilla y control de accesos durante todos los días de operación de la feria en el año actual.</t>
   </si>
   <si>
     <t>Atletas de alto rendimiento que reciben apoyo para garantizar su participación en las competencias del ciclo olímpico</t>
   </si>
   <si>
     <t>Indicador de eje</t>
   </si>
   <si>
     <t>Atletas</t>
   </si>
   <si>
     <t>Indicador estratégico</t>
   </si>
   <si>
     <t>Trimestral</t>
   </si>
   <si>
     <t>Se refiere al total de atletas de selección Jalisco y TOP Jalisco que reciben apoyos económicos  para su participación dentro del ciclo olímpico  por parte del CODE Jalisco.</t>
   </si>
   <si>
-    <t>CODE Jalisco, junio 2026</t>
+    <t>Consejo Estatal para el Fomento Deportivo (CODE), cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Se realiza el cálculo del total de los atletas de selección Jalisco y Top Jalisco que participaran en el ciclo olímpico.</t>
   </si>
   <si>
     <t>Auditorías a la administración pública estatal</t>
   </si>
   <si>
     <t>Jalisco cercano y transparente</t>
   </si>
   <si>
     <t>Gobernar con integridad y transparencia</t>
   </si>
   <si>
     <t>Contraloría del Estado</t>
   </si>
   <si>
     <t>Auditorías</t>
   </si>
   <si>
     <t>Este indicador muestra el número de auditorías practicadas a la administración pública estatal por el personal adscrito a la Contraloría del Estado. Lo anterior, con el fin de programar, coordinar, dirigir y aplicar auditorías a todas las dependencias y entidades de la administración pública del Estado para comprobar que se cumplan con lo establecido en las disposiciones legales y administrativas aplicables, tendientes a mejorar el servicio.</t>
   </si>
   <si>
-    <t>El valor se reporta de manera mensual y refleja el acumulado anual de auditorías realizadas a la Administración Pública Estatal en 2026.</t>
-[...2 lines deleted...]
-    <t>Dirección General de Control y Evaluación a Dependencias del Ejecutivo. Dirección General de Control y Evaluación a Organismos Paraestatales y Dirección General de Verificación y Control de Obra. Contraloría del Estado. Gobierno de Jalisco. Cifras preliminares 2026.</t>
+    <t xml:space="preserve">El valor se reporta de manera mensual y refleja el acumulado anual de auditorías realizadas a la Administración Pública Estatal en 2026. </t>
+  </si>
+  <si>
+    <t>Dirección General de Control y Evaluación a Dependencias del Ejecutivo. Dirección General de Control y Evaluación a Organismos Paraestatales y Dirección General de Verificación y Control de Obra. Contraloría del Estado. Gobierno de Jalisco. Cifras preliminares al 31 de agosto de 2026.</t>
   </si>
   <si>
     <t>Sumatoria de auditorias a la administración pública Estatal.</t>
   </si>
   <si>
     <t>Gobierno</t>
   </si>
   <si>
     <t>https://ce.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Brecha de género en personas generadoras de empleos</t>
   </si>
   <si>
     <t>Temas que nos acompañan en cada paso del camino</t>
   </si>
   <si>
     <t>Igualdad sustantiva entre mujeres y hombres</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Descendente</t>
   </si>
   <si>
     <t>Este indicador muestra la disparidad entre hombres y mujeres en cuanto a la capacidad que tienen como empleadores o patrones para emplear a personas a cambio de una remuneración económica en dinero o en especie.  Representa la proporción de hombres que superan a las mujeres generadoras de empleos, con respecto al total de hombres generadores de empleos.</t>
   </si>
   <si>
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del primer trimestre de 2026.</t>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se recurre al valor trimestral correspondiente de la ENOE respecto a personas empleadoras. La brecha se obtiene de la sustracción de los hombres generadores de empleos y las mujeres generadores de empleos. Del total se divide entre el total de hombres empleadores y se multiplica por cien.</t>
   </si>
   <si>
     <t>Igualdad</t>
   </si>
   <si>
     <t>Calificación en el índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas</t>
   </si>
   <si>
     <t>Derecho a la información y respeto a la privacidad</t>
   </si>
   <si>
     <t>Coordinación General de Transparencia</t>
   </si>
   <si>
     <t>Calificación</t>
   </si>
   <si>
     <t>El Índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas (ITDIF) es un instrumento estadístico que cuantifica la disponibilidad y calidad de la información financiera y fiscal generada por los poderes ejecutivos en la Entidades Federativas. Dicho instrumento es aplicado por la Consultora Aregional.</t>
   </si>
   <si>
     <t>No se advierte evaluación realizada por parte de Aregional durante el ejercicio 2022.</t>
   </si>
@@ -589,186 +587,184 @@
     <t>La implementación del índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas consta de 04 etapas: 
 Etapa 1: Definición de las variables a evaluar (metodología).
 Etapa 2: Búsqueda  y recopilación de la información publicada en los Micrositios especializados que dan atención al ITDIF.
 Etapa 3: Análisis y evaluación de la información recopilada en función de las características con las que debe de contar de acuerdo a la Metodología. 
 Etapa 4: Difusión de los resultados del índice a nivel nacional.</t>
   </si>
   <si>
     <t>https://aregionalmx.com/reportes-especiales/</t>
   </si>
   <si>
     <t>Calificación según la confianza que le otorga la población al gobierno estatal</t>
   </si>
   <si>
     <t>Un gobierno que da certeza, actúa y responde</t>
   </si>
   <si>
     <t>Secretaría General de Gobierno</t>
   </si>
   <si>
     <t>Bienal</t>
   </si>
   <si>
     <t>Se refiere a la calificación que le otorga al Gobierno estatal, según la confianza, la población de 18 años y más que habita en áreas urbanas de cien mil habitantes y más por entidad federativa.</t>
   </si>
   <si>
-    <t>El valor reportado en 2026 corresponde a la Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) 2025 publicada el pasado 201de mayo de 2026.</t>
+    <t>El valor reportado en 2026 corresponde a la Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) 2025 publicada el pasado 21de mayo de 2026.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG.), 2025. Tabulados básicos.</t>
   </si>
   <si>
     <t>Calificación que le otorga la población de 18 años y más que habita en áreas urbanas de cien mil habitantes y más por entidad federativa a diversas instituciones y sectores del gobierno estatal</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/encig/2025/#tabulados</t>
   </si>
   <si>
     <t>Capacidad de almacenamiento de agua en metros cúbicos para fines pecuarios</t>
   </si>
   <si>
     <t>Campo próspero y tecnificado</t>
   </si>
   <si>
     <t>Secretaría de Agricultura y Desarrollo Rural</t>
   </si>
   <si>
     <t>Metros cúbicos</t>
   </si>
   <si>
     <t>El indicador se refiere a la capacidad de almacenamiento de agua en metros cúbicos por medio de la construcción de bordos abrevaderos, los cuales proporcionan el líquido vital para el sector agropecuario.</t>
   </si>
   <si>
-    <t xml:space="preserve">Para este indicador se tomo 2007 como año base y, a partir de ese valor, la capacidad de almacenamiento se refleja mediante acumulados en los años subsecuentes. Este no es un inventario estatal de bordos; se refiere a los construidos en el periodo referido y a su capacidad de almacenamiento. Actualmente el programa se encuentra en ejecución del programa de trabajo. </t>
-[...2 lines deleted...]
-    <t>Coordinación de Equipamiento Rural. Secretaría de Agricultura y Desarrollo Rural, 2025.</t>
+    <t xml:space="preserve">Cifras preliminares a Julio 2026.
+Para este indicador se tomó 2007 como año base y, a partir de ese valor, la capacidad de almacenamiento se refleja mediante acumulados en los años subsecuentes. Este no es un inventario estatal de bordos; se refiere a los construidos en el periodo referido y a su capacidad de almacenamiento. Actualmente el programa se encuentra en ejecución del programa de trabajo. </t>
+  </si>
+  <si>
+    <t>Coordinación de Equipamiento Rural. Secretaría de Agricultura y Desarrollo Rural, Cifras preliminares a Julio 2026..</t>
   </si>
   <si>
     <t>Evaluación regional productiva, levantamiento topográfico para la formación de la cortina, secciones transversales, trazas, perfil, almacenamiento de agua (m³), calculo de vertedor de demasías y volúmenes de obra.</t>
   </si>
   <si>
     <t>Campo</t>
   </si>
   <si>
     <t>Capital humano artístico ocupado y empleado</t>
   </si>
   <si>
     <t>Artistas</t>
   </si>
   <si>
     <t>Este indicador es resultado del análisis realizado a la Encuesta Nacional de Ocupación y Empleo (ENOE) para identificar el número de personas que conforman el sector cultural artístico en el estado de Jalisco.</t>
   </si>
   <si>
     <t xml:space="preserve">El cálculo del valor 2020 se realizó con base en el tercer trimestre de la ENOE llamada ENOEN, la cual aplicó entrevistas cara a cara y telefónicas. </t>
   </si>
   <si>
     <t>Secretaría de Cultura. Gobierno de Jalisco. Cifras 2025.</t>
   </si>
   <si>
     <t>Cálculo a partir de los resultados del segundo trimestre de la Encuesta Nacional de Ocupación y Empleo (ENOE) del INEGI. Con base al Sistema Nacional de Clasificación de Ocupaciones se seleccionan las que conforman el Sector Cultural Artístico.</t>
   </si>
   <si>
     <t>Casos de Dengue</t>
   </si>
   <si>
     <t>Casos</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de casos de dengue confirmados por pruebas de laboratorio durante el año.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 30 de junio del 2026. Corresponden a las semanas epidemiológicas 1 a la 25 del 2026.
+    <t>Información preliminar con corte al 31 de julio del 2026. Corresponden a las semanas epidemiológicas 1 a la 30 del 2026.
 En 2024 se ajustaron los valores de julio a diciembre de 2023.
 En 2025 se ajustaron los valores de febrero a diciembre de 2024.
 En el estado de Jalisco en 2023 se presentó la introducción del serotipo DENV-3; esta situación no se había presentado en los últimos 10 años (se estima que en el 2024 el 96% de los casos corresponden a este nuevo serotipo), lo cual ha condicionado una elevación en la incidencia de casos.</t>
   </si>
   <si>
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares junio 2026.</t>
+    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares julio 2026.</t>
   </si>
   <si>
     <t>Número de casos de dengue notificados en el Sistema Único de Información para la Vigilancia Epidemiológica.</t>
   </si>
   <si>
     <t>https://www.gob.mx/salud/acciones-y-programas/historico-boletin-epidemiologico</t>
   </si>
   <si>
     <t>Casos de Influenza</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de pacientes en el estado de Jalisco que solicitaron atención médica por presentar influenza humana, los cuales fueron confirmados con pruebas de laboratorio.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 30 de junio del 2026. Corresponden a las semanas epidemiológicas 1 a la 25 del 2026.
+    <t>Información preliminar con corte al 31 de julio del 2026. Corresponden a las semanas epidemiológicas 1 a la 30 del 2026.
 En 2024 se actualizaron los valores de julio a diciembre de 2023.
-En 2022 se actualizaron los valores 2021.
-[...5 lines deleted...]
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares junio de 2026.</t>
+En 2022 se actualizaron los valores 2021.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>Total de casos confirmados por Influenza en la Plataforma Única de Información para la Influenza.</t>
   </si>
   <si>
     <t>Casos de VIH en la población en general</t>
   </si>
   <si>
     <t>Mide el número de casos con VIH en la población general.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 30 de junio del 2026. Corresponden a las semanas epidemiológicas 1 a la 25 del 2026. Se consideran únicamente casos nuevos notificados al SVEVIH dejando fuera aquellos casos que tienen fecha de diagnóstico en años anteriores.
+    <t>Información preliminar con corte al 31 de julio del 2026. Corresponden a las semanas epidemiológicas 1 a la 30 del 2026. Se consideran únicamente casos nuevos notificados al SVEVIH dejando fuera aquellos casos que tienen fecha de diagnóstico en años anteriores.
 En 2025 se ajustaron los valores de enero a diciembre de 2024.
 1. Debido a la actualización del Manual de procesos estandarizados para la vigilancia epidemiológica de la infección por el virus de la inmunodeficiencia humana, el término VIH/SIDA ya no es aplicable por lo que, se estandariza el nombre del indicador a "Casos de VIH en la población en general". 
 2. Se consideran únicamente casos nuevos notificados al SVEVIH, por fecha de diagnóstico y sitio de residencia, al momento del corte.
 3. Existe un desfase de 2 semanas con relación a la calendarización del indicador MIDE vs la evaluación por semanas epidemiológicas, por lo que, la información se reportará como preliminar y al corte correspondiente.
-En el 2024 se incrementó el numero de detecciones debido a que se  fortalecieron los procesos de detección y notificación oportuna de casos, con aplicación de pruebas rápidas intra y extramuros, se amplió la cobertura desde la entrada en operación del Centro de Atención Especializada en VIH y se intensificaron las acciones de vigilancia epidemiológica.</t>
-[...2 lines deleted...]
-    <t>Secretaría de Salud, Sistema de Vigilancia Epidemiológica de la Infección por Virus de la Inmunodeficiencia Humana (SVEVIH) / Registro Estatal de casos de VIH. Cifras preliminares junio de 2026.</t>
+En el 2024 se incrementó el número de detecciones debido a que se  fortalecieron los procesos de detección y notificación oportuna de casos, con aplicación de pruebas rápidas intra y extramuros, se amplió la cobertura desde la entrada en operación del Centro de Atención Especializada en VIH y se intensificaron las acciones de vigilancia epidemiológica.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud, Sistema de Vigilancia Epidemiológica de la Infección por Virus de la Inmunodeficiencia Humana (SVEVIH) / Registro Estatal de casos de VIH. Cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>Número de casos de VIH en la población en general.</t>
   </si>
   <si>
     <t>Casos de violencia entre iguales en el ámbito escolar registrados en las escuelas de educación básica</t>
   </si>
   <si>
     <t>Gobernanza y Cultura de Paz</t>
   </si>
   <si>
     <t>Mide el total de casos de violencia y acoso escolar en escuelas públicas de educación básica atendidos con la activación de protocolos de actuación escolar para la prevención, detección, y atención en casos de violencia contra niñas, niños y adolescentes del Estado de Jalisco.</t>
   </si>
   <si>
     <t>En el mes de junio se modificó el valor debido a un proceso de revisión y conciliación de la información del indicador, se identificó que en el valor reportado previamente se integraron registros correspondientes al mes de mayo de los municipios de Guadalajara, Tlajomulco de Zúñiga, Tlaquepaque, Tonalá y Zapopan, lo que incidió en el acumulado del periodo.  Una vez concluido el análisis de la información, se confirmó que durante el mes de junio se registraron 12 casos que ya habían sido reportados durante el mes de mayo, por lo que el valor acumulado al cierre del mes de junio corresponde a 63 casos.
-El valor del indicador corresponde a 63 casos de violencia entre iguales en el ámbito escolar registrado en las escuelas de educación básica y denunciados ante la Secretaría de Educación Jalisco (SEJ) del 1 de enero al 30 de junio de 2026.  
+El valor del indicador corresponde a 63 casos de violencia entre iguales en el ámbito escolar registrado en las escuelas de educación básica y denunciados ante la Secretaría de Educación Jalisco (SEJ) del 1 de enero al 31 de julio de 2026.  
 Se ajustó el valor de junio de 2022 por actualización.</t>
   </si>
   <si>
-    <t>Secretaría de Educación Jalisco, cifras preliminares junio de 2026.</t>
+    <t>Secretaría de Educación Jalisco, cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>Suma el número de casos de violencia y acoso escolar en escuelas públicas de educación básica que han sido atendidos con la activación de protocolos de actuación escolar para la prevención, detección, y atención en casos de violencia contra niñas, niños y adolescentes del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Caudal de agua residual tratada reusada</t>
   </si>
   <si>
     <t>Jalisco cuida su tierra</t>
   </si>
   <si>
     <t>Gestión responsable y sostenible del agua</t>
   </si>
   <si>
     <t>Secretaría de Gestión Integral del Agua</t>
   </si>
   <si>
     <t>Litros por segundo</t>
   </si>
   <si>
     <t>Mide el caudal de agua residual tratada destinada para reúso directo mediante líneas de conducción.</t>
   </si>
   <si>
     <t>Secretaría de Gestión Integral del Agua, 2025.</t>
   </si>
@@ -822,164 +818,164 @@
   </si>
   <si>
     <t xml:space="preserve">La meta prevista para este indicador era alcanzar un valor de 90; sin embargo, al cierre de 2024, el coeficiente registrado fue de 84.69. Esta diferencia no obedece a una falta de logros o esfuerzos por parte del Estado, ya que Jalisco ha continuado fortaleciendo sus capacidades institucionales en acción climática. Entre los avances más destacados se encuentran la publicación del PEACC.
 La razón principal por la que no se alcanzó la meta establecida radica en una actualización de la metodología del DCIAC (Diagnóstico de Capacidades Institucionales para la Acción Climática), la cual incluyó ajustes en las ponderaciones de los instrumentos evaluados. Es importante subrayar que, a pesar de este cambio metodológico, Jalisco evidenció un progreso significativo, pasando de un coeficiente de 79.1 al actual 84.69.
 </t>
   </si>
   <si>
     <t>Asociación Nacional de Autoridades Ambientales Estatales (ANAEE), Comunidad Climática Mexicana (CCM), 2024.</t>
   </si>
   <si>
     <t>El valor del indicador oscila entre 0 y 1 (o entre 0 y 100 visto como porcentaje), siendo 1 la implementación total de los 22 instrumentos de planeación y política para la acción climática organizados en 5 categorías: marco legal, arreglos institucionales, instrumentos de política ambiental, instrumentos financieros y mecanismos para incrementar la ambición de las NDC desde el ámbito estatal.</t>
   </si>
   <si>
     <t>https://semadet.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Coeficiente de GINI</t>
   </si>
   <si>
     <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco</t>
   </si>
   <si>
     <t>El Coeficiente de GINI mide la desigualdad económica de una sociedad, mediante la exploración del nivel de concentración que existe en la distribución de los ingresos entre la población. Además, toma valores entre 0 y 1; un valor que tiende a uno refleja mayor desigualdad en la distribución del ingreso. Por el contrario, si el valor tiende a cero, existen mayores condiciones de equidad en la distribución del ingreso.</t>
   </si>
   <si>
-    <t>Publicado en 2025 con base en los resultados de la ENIGH 2024.
-[...3 lines deleted...]
-    <t>CONEVAL/INEGI, estimaciones con base en la ENIGH 2024, INEGI.</t>
+    <t>Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020, no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+Dada la extinción del CONEVAL,  a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
+  </si>
+  <si>
+    <t>INEGI, estimaciones con base en la ENIGH 2024.</t>
   </si>
   <si>
     <t>El índice de Gini permite cuantificar “lo alejada” que una distribución se encuentra de la distribución perfectamente igualitaria. En este sentido, es ampliamente conocida su interpretación en términos de la curva de Lorenz, según la cual nos permite medir el área entre la curva de Lorenz y la línea de 45 grados en proporción del área total situada por debajo de la mencionada línea de equidad perfecta. Es sencillo comprobar que para rentas no negativas sólo puede tomar valores entre cero y uno. Si es igual a 0 nos indica que estamos ante la distribución perfectamente igualitaria, mientras que un Gini igual a la  unidad refleja una distribución donde la desigualdad es máxima. El gozar de una interpretación muy intuitiva y el verificar las cuatro propiedades consideradas básicas junto a la invarianza ante incrementos proporcionales en las rentas explica que sea el índice que tradicionalmente más se ha utilizado en la literatura empírica de desigualdad. Sin embargo, existen otros índices que, además de las anteriores, verifican propiedades normativas añadidas que los hacen más atractivos que el índice de Gini. 
 Nota: Para mayores referencias para el cálculo del coeficiente Gini, consultar Atkinson y Bourguignon (2000)
 http://decon.edu.uy/~mito/nip/desigualdad.pdf (Pág.-16).</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/contenidos/saladeprensa/boletines/2025/enigh/ENIGH2024_RR.pdf</t>
   </si>
   <si>
     <t>Coeficiente GINI con ingresos laborales, desigualdad laboral</t>
   </si>
   <si>
     <t>Mide la desigualdad en la distribución de los ingresos laborales entre los trabajadores de una población, variando entre 0 (igualdad total) y 1 (desigualdad extrema). Un valor más bajo indica una distribución más equitativa, mientras que un valor cercano a 1 señala una mayor concentración de los ingresos laborales.</t>
   </si>
   <si>
-    <t>El valor de cierre al cuarto trimestre del año 2024 de 0.296. Difiere del valor de Línea base año 2024 establecido en el Plan Estatal de Desarrollo y Gobernanza de 0.304, valor disponible por la fuente original al tercer trimestre de 2024.</t>
-[...2 lines deleted...]
-    <t>Elaborado por Mexico ¿como vamos? con datos de la ENOE del INEGI, Ingresos laborales calculados de acuerdo a CONEVAL. Cifras preliminares I trimestre 2026.</t>
+    <t xml:space="preserve">El valor de cierre al cuarto trimestre del año 2024 de 0.296. Difiere del valor de Línea base año 2024 establecido en el Plan Estatal de Desarrollo y Gobernanza de 0.304, valor disponible por la fuente original al tercer trimestre de 2024. </t>
+  </si>
+  <si>
+    <t>Elaborado por México, ¿cómo vamos? con datos de la ENOE del INEGI, Ingresos laborales calculados de acuerdo a la metodología del CONEVAL (extinto). Cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Coeficiente de Gini de los ingresos laborales, donde 1 es perfecta desigualdad y 0 perfecta igualdad.</t>
   </si>
   <si>
     <t>https://mexicocomovamos.mx/semaforos-estatales/indicador-por-estado/desigualdad/JAL/</t>
   </si>
   <si>
     <t>Convenios de conciliación laboral celebrados</t>
   </si>
   <si>
     <t>Paz laboral</t>
   </si>
   <si>
     <t>Centro de Conciliación Laboral del Estado de Jalisco</t>
   </si>
   <si>
     <t>Convenios</t>
   </si>
   <si>
     <t>Registra la cantidad de convenios de conciliación laboral celebrados y ratificados entre la parte trabajadora y la empleadora. Esto refleja la efectividad de los mecanismos alternativos para solucionar conflictos laborales de mutuo acuerdo, en tiempo y forma, evitando llegar a instancias judiciales.</t>
   </si>
   <si>
     <t>Sistema Nacional de Conciliación Laboral (SINACOL). Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Convenios derivados de audiencias de conciliación + Ratificación de Convenios.</t>
   </si>
   <si>
     <t>https://ccl.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Convenios de prevención social con municipios</t>
   </si>
   <si>
     <t>Prevención para una vida en paz</t>
   </si>
   <si>
     <t>Consejo Estatal de Seguridad Pública</t>
   </si>
   <si>
-    <t>Refiere al número de convenios de Prevención Social, los cuales son un instrumento legal que estable los compromisos del  municipio y del Centro de Prevención Social; éste último proporcionará asistencia técnica, jurídica, de planeación operativa y donde los municipios se comprometen a la conformación de un órgano técnico municipal dotado de facultades para llevar a cabo acciones para la implementación del Modelo Municipal de Prevención Social de la Violencia y la Delincuencia con el objetivo de establecer los elementos de organización y operación de la política pública de prevención social  a nivel municipal bajo los principios de focalización, corresponsabilidad, integralidad y transversalidad, lo que permitirá diseñar implementar y evaluar acciones estratégicas en la reducción de factores de riesgo que favorezcan la generación de violencia y delincuencia y fortalecer los factores de protección en las comunidades.
+    <t>Refiere al número de convenios de Prevención Social, los cuales son un instrumento legal que establece los compromisos del  municipio y del Centro de Prevención Social; éste último proporcionará asistencia técnica, jurídica, de planeación operativa y donde los municipios se comprometen a la conformación de un órgano técnico municipal dotado de facultades para llevar a cabo acciones para la implementación del Modelo Municipal de Prevención Social de la Violencia y la Delincuencia con el objetivo de establecer los elementos de organización y operación de la política pública de prevención social  a nivel municipal bajo los principios de focalización, corresponsabilidad, integralidad y transversalidad, lo que permitirá diseñar implementar y evaluar acciones estratégicas en la reducción de factores de riesgo que favorezcan la generación de violencia y delincuencia y fortalecer los factores de protección en las comunidades.
 Estos convenios establecen criterios de organización, operación y evaluación de políticas públicas locales, bajo principios de focalización, corresponsabilidad, integralidad y transversalidad, lo que permite orientar las acciones hacia la reducción de factores de riesgo y el fortalecimiento de los entornos comunitarios.</t>
   </si>
   <si>
     <t>Consejo Estatal de Seguridad Pública, cifras preliminares II trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Convenios de prevención social con municipios</t>
   </si>
   <si>
     <t>Crías de peces dulceacuícolas producidas en centros que administra el gobierno del estado</t>
   </si>
   <si>
     <t>Crías de peces</t>
   </si>
   <si>
     <t>El indicador refleja la producción de crías de peces dulceacuícolas a través de las unidades piscícolas que administra el Gobierno del Estado en Huejúcar, Mazamitla, Tapalpa, Teocaltiche, Tuxpan, Yahualica de González Gallo y Tizapán el Alto. Dicha producción tiene la finalidad de satisfacer las necesidades de los pescadores en el repoblamiento de los embalses, así como de los acuicultores en el abastecimiento de insumos biológicos a proyectos productivos.</t>
   </si>
   <si>
     <t>Jalisco cuenta con 6 unidades de producción piscícola (UPP) en todo el estado, dedicadas a la producción de crías de peces dulceacuícolas destinadas al repoblamiento de bordos y presas, facilitando el insumo biológico a granjas acuícolas. El valor de cero en los primeros meses del año obedece, a que las especies con las que cuentan las Unidades de Producción Piscícolas del Estado de Jalisco, durante el invierno no están en condiciones de comenzar su proceso de reproducción, una vez que las condiciones climáticas sean favorables comenzara el proceso de reproducción y producción de crías.</t>
   </si>
   <si>
     <t>Base de datos de la Dirección de Área de Acuacultura y Pesca de la Secretaría de Agricultura y Desarrollo Rural (SADER) del Estado de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria de crías de peces producidas, por parte de los 6 centros acuícolas administrados por la SADER Jalisco, en base a las solicitudes viables ingresadas por los acuicultores y pescadores.</t>
   </si>
   <si>
     <t>Defunciones por accidente de tráfico de vehículo de motor</t>
   </si>
   <si>
     <t>Movilidad digna y accesible para todas y todos</t>
   </si>
   <si>
     <t>Defunciones</t>
   </si>
   <si>
     <t>Se define como el número de muertes de personas de cualquier edad ocasionadas por algún accidente de tráfico de vehículo de motor, según lugar de ocurrencia.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 30 de junio de 2026.
-[...6 lines deleted...]
-    <t>Secretaría de Salud del Estado de Jalisco con base en información proporcionada por el Consejo Estatal para la Prevención de Accidentes (CEPAJ).                                       Cifras preliminares junio de 2026.</t>
+    <t>Información preliminar con corte al 31 de julio de 2026.
+1) Información preliminar y actualizada al corte con base en la información reportada por el CEPAJ.                                                                  2) Información relacionada con las defunciones por accidentes de tráfico de vehículo de motor (atropellamiento, choque y volcaduras) que ocurrieron en los municipios del Estado de Jalisco.                                                                                                      
+3) En 2023, se actualizaron los valores de 2022.
+4) En 2024, se actualizaron los valores de 2023.
+5) En 2025 se ajustaron los valores de 2024.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud del Estado de Jalisco con base en información proporcionada por el Consejo Estatal para la Prevención de Accidentes (CEPAJ).                                       Cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>El Consejo Estatal para la Prevención de Accidentes (CEPAJ) Secretaría de Salud del Estado de Jalisco.                                                    La información preliminar se obtiene por parte del Servicio Médico Forense (SEMEFO) y las Delegaciones del Instituto Jalisciense de Ciencias Forenses del Gobierno del Estado de Jalisco.</t>
   </si>
   <si>
     <t>https://cepaj.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Delitos del fuero común</t>
   </si>
   <si>
     <t>Fiscalía del Estado</t>
   </si>
   <si>
     <t>Averiguaciones previas / carpetas de investigación</t>
   </si>
   <si>
     <t>Se refiere al número de denuncias (averiguaciones previas y carpetas de investigación) sobre ilícitos que se encuentran tipificados en el Código Penal del Estado. Los delitos del fuero común son los que afectan directamente a las personas en lo individual, estos se organizan por el tipo de bien jurídico afectado: la vida y la integridad corporal, la libertad personal, la libertad y la seguridad sexual, el patrimonio, la familia, la sociedad y otros. Los que se cometen con mayor frecuencia son Robo a personas y Robo a vehículos automotores, siendo delitos de alto impacto; el de Homicidio doloso y Feminicidio, entre otros.</t>
   </si>
   <si>
     <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017, 2018, 2019 y 2020, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
@@ -1021,171 +1017,173 @@
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido a que en el proceso las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Estas cifras pudieran no necesariamente coincidir en el informe.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
     <t>Dirección de Planeación y Estadística. Fiscalía del Estado de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación de las denuncias de violencia intrafamiliar.</t>
   </si>
   <si>
     <t>Depósitos vehiculares con los que cuenta el Estado de Jalisco</t>
   </si>
   <si>
     <t>Administrar lo que es de todas y todos con responsabilidad y cercanía</t>
   </si>
   <si>
     <t>Secretaría de Administración</t>
   </si>
   <si>
     <t>Depósitos vehiculares</t>
   </si>
   <si>
     <t>Este indicador mide el número de depósitos vehiculares a cargo de la Secretaría de Administración puestos en marcha y en funcionamiento en el interior del Estado cumpliendo las disposiciones legales aplicables.</t>
   </si>
   <si>
-    <t>Secretaría de Administración, Gobierno de Jalisco, Cifras preliminares 2026.</t>
+    <t>Secretaría de Administración, Gobierno de Jalisco, cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Para construir este indicador, se contempla únicamente el total de depósitos vehiculares puestos en marcha para operar en el interior del Estado de Jalisco,</t>
   </si>
   <si>
     <t>https://administracion.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Derrama económica de la industria fílmica (FILMA)</t>
   </si>
   <si>
     <t>Pesos</t>
   </si>
   <si>
     <t>Semestral</t>
   </si>
   <si>
     <t>Se refiere al monto de la derrama económica de la industria fílmica (FILMA)</t>
   </si>
   <si>
     <t>Las cifras de cierre 2025 se actualizaron recientemente, dado que el área responsable de estadísticas realizo ajustes al cierre, por lo que las cifras pueden diferir de informes anteriores.</t>
   </si>
   <si>
-    <t>Registro de filmaciones para solicitud de permisos Filma en Jalisco, cifras preliminares 2025.</t>
+    <t>Registro de filmaciones para solicitud de permisos Filma en Jalisco, cifras preliminares 1er semestre 2026.</t>
   </si>
   <si>
     <t>A traves de la encuesta de producciones filmicas en Jalisco, se reporta cuanta inversión tiene cada una de ellas.</t>
   </si>
   <si>
     <t>Derrama turística en Jalisco</t>
   </si>
   <si>
     <t>Millones de pesos</t>
   </si>
   <si>
     <t>Se refiere al monto de la derrama  económica turística en Jalisco</t>
   </si>
   <si>
     <t>Sistema de Información Turística del Estado de Jalisco, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>La derrama económica se calcula a partir de la afluencia turística que son la cantidad de personas que visitaron Jalisco al mes.
 Dichos turistas son multiplicados por un gasto promedio que varia si son nacionales, extranjeros, si llegaron a una casa particular, son excursionitas, etc.</t>
   </si>
   <si>
     <t>Diagnósticos municipales de riesgos actualizados</t>
   </si>
   <si>
     <t>Diagnósticos</t>
   </si>
   <si>
     <t>Instrumento Técnico para identificar, evaluar y jerarquizar los peligros, vulnerabilidades y niveles de exposición de cada uno de los municipios, con la finalidad de orientar la planeación urbana, la Gestión Integral del riesgo y la resiliencia comunitaria.  Los diagnósticos municipales de riesgo son elementos esenciales para iniciar la elaboración de los Atlas Municipales de Riesgos. Requiriendo visitas de campo, intervención de especialistas por los diferentes fenómenos a identificar, con la finalidad de identificar el nivel de riesgo en el lugar, además requiere la interacción con la población.</t>
   </si>
   <si>
     <t>Sistema de Información Estatal para la Gestión de Riesgos de Desastre. Unidad Estatal de Protección Civil y Bomberos de Jalisco, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Es una sumatoria de los diagnósticos municipales actualizados.</t>
   </si>
   <si>
     <t>Días con buena calidad del aire, acorde al índice Aire y Salud (IAS)</t>
   </si>
   <si>
     <t>Territorio en equilibrio</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Este indicador muestra el número de días en los cuales la calidad del aire se encontró dentro del intervalo definido como buena o aceptable de acuerdo al Índice Aire y Salud (NOM-172-SEMARNAT-2023) para los contaminantes criterio: Ozono (O3), Óxido de Nitrógeno (NO2), Monóxido de Carbono (CO), Partículas menores a 10 micrómetros (PM10) y Partículas menores a 2.5 micrómetros.</t>
   </si>
   <si>
-    <t>El valor reportado es el acumulado Anual del días con Buena y Aceptable Calidad del Aire, 2026.</t>
+    <t>El valor reportado es el acumulado anual de días con buena y aceptable calidad del aire, 2026.                                                    
+El valor reportado para 2025 fue actualizado de 39 a 59 días, derivado de una revisión técnica de la información y de la validación de los datos conforme a la metodología vigente del Índice Aire y Salud (IAS). Esta actualización permite presentar información más precisa y consistente sobre los días con buena calidad del aire registrados durante el año.</t>
   </si>
   <si>
     <t>Secretaría de Medio Ambiente y Desarrollo Territorial, cifras preliminares año 2026.</t>
   </si>
   <si>
     <t>La información se obtiene de los registros horarios generados por las estaciones que integran el Sistema de Monitoreo Atmosférico de Jalisco (SIMAJ), los cuales son validados conforme a los procedimientos internos de aseguramiento y control de calidad de datos.
 El Cálculo de concentraciones diarias es a partir de los datos horarios validados, se determinan los valores diarios de los contaminantes criterio de conformidad con lo establecido en la NOM-172-SEMARNAT-2023, considerando los siguientes criterios de agregación:
 •	Ozono (O₃): valor máximo de los promedios horarios registrados durante el día.
 •	Dióxido de Nitrógeno (NO₂): valor máximo de los promedios horarios registrados durante el día.
 •	Dióxido de Azufre (SO₂): valor máximo de los promedios horarios registrados durante el día.
 •	Monóxido de Carbono (CO): valor máximo de los promedios móviles de 8 horas registrados durante el día.
 •	PM₁₀: promedio de 24 horas.
 •	PM₂.₅: promedio de 24 horas.
 Su Determinación de la categoría diaria es con base en los valores diarios obtenidos, se identifica el mayor valor registrado entre todos los contaminantes y estaciones ubicadas en el Área Metropolitana de Guadalajara.
 Dicho valor determina la categoría de calidad del aire del día conforme a los rangos establecidos por el Índice Aire y Salud (IAS).
 Y para la Integración del indicador de manera mensual, se realiza el conteo acumulado de los días clasificados en categoría Buena y Aceptable, desde el 1 de enero hasta el mes de corte correspondiente.
 El valor reportado en plataforma corresponde al acumulado anual al periodo informado, por lo que en el mes de diciembre se reporta el total de días con calidad del aire dentro de dichas categorías durante el año calendario.</t>
   </si>
   <si>
     <t>https://aire.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Días en que se cumple con la norma al O3</t>
   </si>
   <si>
-    <t>Este indicador muestra el número de días del año en los que se cumple con el límite máximo permisible de concentración en aire ambiente de Ozono (O3), basado en el promedio diario de 24 horas de cada estación del SIMAJ, de acuerdo con la NOM-020-SSA1-2014.</t>
-[...8 lines deleted...]
-    <t>Días del año que se tiene calidad del aire buena a regular de acuerdo con el IMECA de ozono durante un año.</t>
+    <t>Este indicador muestra el número de días en los que la calidad del aire por Ozono (O3) se encontró dentro del intervalo definido como buena o aceptable, de acuerdo con el Índice Aire y Salud, derivado de la NOM-172-SEMARNAT-2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El valor histórico del indicador fue recalculado, aplicando de manera homogénea a toda la serie los criterios vigentes del Índice Aire y Salud establecidos en la NOM-172-SEMARNAT-2023. Con esta actualización, se homologa al criterio oficial utilizado para la evaluación y comunicación de la calidad del aire.
+</t>
+  </si>
+  <si>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial, Jalisco, cifras preliminares al 31 de julio de 2026.</t>
+  </si>
+  <si>
+    <t>Para su cálculo, se revisan los registros horarios de Ozono de todas las estaciones del Sistema de Monitoreo Atmosférico de Jalisco (SIMAJ), se toma el valor más alto registrado en el día y se contabilizan si quedan en Buena o Aceptable de acuerdo al índice Aire y Salud.</t>
   </si>
   <si>
     <t>Días que se cumple con la norma de PM10</t>
   </si>
   <si>
-    <t>Este indicador muestra el número de días del año en los que se cumple con el límite máximo permisible de concentración en aire ambiente de partículas menores a 10 micras (PM10), basado en el promedio diario de 24 horas, de acuerdo con el cálculo estipulado en la NOM-025-SSA1-2014.</t>
-[...5 lines deleted...]
-    <t>A partir de las concentraciones horarias de PM10 obtenidas en cada una de las diez estaciones de monitoreo se calcula el índice IMECA correspondiente (240 datos totales) y a partir de dichos datos se selecciona el valor máximo del día, que podrá corresponder a cualquier estación de monitoreo. Una vez que se tiene un valor máximo diario se calcula el número de días en los que dicho valor no sobrepasa 73 puntos IMECA, valor que corresponde al máximo permisible establecido en la norma. Este indicador se reporta de manera mensual, sin embargo; es un dato acumulado ya que mes con mes se considera el número de días dentro de norma del mes correspondiente al reporte más el número de días reportados en los meses anteriores de modo que en el mes de diciembre se reportará el total de días dentro de norma de todo el año.  Es importante aclarar que para el reporte de este indicador se toma en consideración el requerimiento de un mínimo de 75% de datos horarios, y la suficiencia de 75% de datos diarios en cada uno de los cuatro trimestres del año calendario, tal y como se establece en la norma de referencia.</t>
+    <t>Este indicador muestra el número de días en los que la calidad del aire por partículas menores a 10 micrómetros (PM10) se encontró dentro del intervalo definido como Buena o Aceptable, de acuerdo con el Índice Aire y Salud, derivado de la NOM-172-SEMARNAT-2023.</t>
+  </si>
+  <si>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Jalisco, cifras preliminares 2026.</t>
+  </si>
+  <si>
+    <t>Para su cálculo, se consideran los promedios diarios de 24 horas de PM10 que cumplen con el 75% de registros horarios válidos. Luego se toma el valor más alto entre las estaciones del Sistema de Monitoreo Atmosférico de Jalisco (SIMAJ) y se contabilizan si quedan en Buena o Aceptable de acuerdo al índice Aire y Salud.</t>
   </si>
   <si>
     <t>Docentes de educación básica formados</t>
   </si>
   <si>
     <t>Docentes</t>
   </si>
   <si>
     <t>Este indicador identifica el alcance de las acciones de capacitación implementadas por la Dirección de Formación Continua de la Subsecretaría de Formación y Atención al Magisterio, para la contribución del desarrollo profesional de las y los docentes.</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco 2025.</t>
   </si>
   <si>
     <t>El indicador cuantifica el número de docentes de educación básica (preescolar, primaria y secundaria) que participan y concluyen un programa de formación continua, de acuerdo con lo establecido por la Dirección de Formación Continua de la Subsecretaría de Formación y Atención al Magisterio.</t>
   </si>
   <si>
     <t>Edad promedio a la muerte por diabetes mellitus</t>
   </si>
   <si>
     <t>Años</t>
   </si>
   <si>
     <t>Se define como la ganancia o aumento promedio en meses de vida de las personas residentes en el estado que murieron a causa de la diabetes mellitus, con respecto a la edad promedio de las personas enfermas residentes en el estado que por la misma causa fallecieron el año inmediato anterior.</t>
   </si>
@@ -1218,54 +1216,57 @@
     <t>Empresas</t>
   </si>
   <si>
     <t>Refiere a las empresas que continúan practicando la cultura de integridad con los lineamientos del Distintivo Pro Integridad.</t>
   </si>
   <si>
     <t>Cifras preliminares septiembre 2025.</t>
   </si>
   <si>
     <t>Dirección General de Promoción y Seguimiento al Combate a la Corrupción, Contraloría del Estado, Gobierno de Jalisco, Cifras preliminares diciembre 2025.</t>
   </si>
   <si>
     <t>Las empresas que obtienen la acreditación de Distintivo C posteriormente consiguen la renovación de la misma habiendo solventado que continúan fomentando la Cultura de Integridad</t>
   </si>
   <si>
     <t>Esperanza de vida al nacimiento</t>
   </si>
   <si>
     <t>Número de años que en promedio se espera viva una persona al momento de su nacimiento, suponiendo que la tendencia de la mortalidad no variará, dado que, el cálculo de este indicador toma como base las tasas de mortalidad para un determinado año.</t>
   </si>
   <si>
     <t>En abril del 2026 se actualizaron los valores de cierre definitivo 2024 y 2025.
 El 12 de septiembre de 2023 se actualizaron los datos correspondientes al período de 2010 a 2023. Esta actualización se deriva de los resultados de la Conciliación Demográfica de 1950 a 2019 y las Proyecciones de la Población de México para el período 2020 a 2070, por parte del Consejo Nacional de Población (CONAPO) publicados el 4 de agosto de 2023.</t>
   </si>
   <si>
-    <t>Instituto Nacional de Estadística y Geografía (INEGI) en base a datos de CONAPO. Consejo Nacional de Población. Conciliación Demográfica de 1950 a 2019 y Proyecciones de la población de México y de las entidades federativas 2020 a 2070. https://www.gob.mx/conapo/documentos/bases-de-datos-de-la-conciliacion-demografica-1950-a-2019-y-proyecciones-de-la-poblacion-de-mexico-2020-a-2070 (Consulta: 06 de enero de 2025).</t>
+    <t>Instituto Nacional de Estadística y Geografía (INEGI) en base a datos del Consejo Nacional de Población (CONAPO), cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>De acuerdo al Banco mundial, http://blogs.worldbank.org/opendata/es/qu-significa-en-realidad-esperanza-de-vida-al-nacer</t>
+  </si>
+  <si>
+    <t>https://www.gob.mx/conapo/documentos/bases-de-datos-de-la-conciliacion-demografica-1950-a-2019-y-proyecciones-de-la-poblacion-de-mexico-2020-a-2070</t>
   </si>
   <si>
     <t>Estaciones agroclimáticas instaladas en red</t>
   </si>
   <si>
     <t>Estaciones</t>
   </si>
   <si>
     <t>Medir el avance en la instalación y operación efectiva de infraestructura de monitoreo agroclimático en red para la toma de decisiones en agricultura de precisión, alertas tempranas y adaptación al cambio climático en los 125 municipios de Jalisco.</t>
   </si>
   <si>
     <t>Secretaria de Agricultura y Desarrollo Rural. Dirección General de Desarrollo Económico, cifras preliminares II Trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Estaciones agroclimáticas instaladas en red en Jalisco.
 Se contabilizan únicamente las estaciones agroclimáticas instaladas en Jalisco que cumplen al mismo tiempo las dos condiciones siguientes:
 Que estén operando y generan datos confiables: la estación cuenta con sensores de suelo, atmosféricos e hídricos funcionando correctamente y entrega información útil y de calidad que el productor puede usar para tomar decisiones técnicas (riego, fertilización, manejo de cultivos, etc.) de forma precisa y sostenible.
 Están conectadas al Centro de Inteligencia Productiva y Ambiental del Gobierno de Jalisco (plataforma estatal que recibe, almacena y analiza los datos en tiempo real).</t>
   </si>
   <si>
     <t>Estaciones de bicicletas públicas instaladas</t>
   </si>
   <si>
     <t>Secretaría del Transporte</t>
   </si>
@@ -1285,114 +1286,114 @@
     <t>https://www.mibici.net/</t>
   </si>
   <si>
     <t>Eventos de entretenimiento en el estado</t>
   </si>
   <si>
     <t>Eventos</t>
   </si>
   <si>
     <t>Se refiere al número de eventos de entretenimiento que el Gobierno del Estado acerca a las personas.</t>
   </si>
   <si>
     <t>"Eventos de entretenimiento en el Estado" del 01 de enero al 30 de junio del 2026:
 -Fiesta Internacional del Caballo y la Charrería, Tlajomulco "FICC"	21-feb	Tlajomulco de Zúñiga	4,200 asistentes.
 -Festival de las Niñas y los Niños	02 y 03 mayo	Guadalajara	10,000 4,200 asistentes.
 -Festival de las Mamás	09-may	Zapopan	7,500 4,200 asistentes.
 -Gira del Mariachi 2026	20 mayo al 31 de dic	Puerto Vallarta/ Zapopan/Guadalajara/ Tequila	32,100 asistentes.
 -Leyendas México	14-jun	Puerto Vallarta/ Zapopan	1,700 4,200 asistentes.
 -"Arriba Jalisco" ESCENARIO AF/MANA	17(AF) y 25(MANA) junio	Guadalajara	440,000 asistentes.
 -Vibra Jalisco	11 de junio al 19 julio	Zapopan	288,912 asistentes.</t>
   </si>
   <si>
     <t>Agencia Estatal de Entretenimiento Jalisco, Cifras preliminares II trimestre 2026.</t>
   </si>
   <si>
-    <t>Sumatoria de eventos</t>
+    <t>Sumatoria de eventos de entretenimiento en el estado de Jalisco en el año actual.</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Económico</t>
   </si>
   <si>
     <t>Millones de dólares</t>
   </si>
   <si>
     <t>Monto total en millones de dólares de las ventas internacionales (exportaciones) realizadas por empresas establecidas en Jalisco hacia el extranjero.</t>
   </si>
   <si>
     <t>Cifras preliminares 2024, DATA México, Secretaría de Economía.</t>
   </si>
   <si>
     <t>DATA México, Secretaría de Economía, 2024.</t>
   </si>
   <si>
     <t>Sumatoria de ventas internacionales de Jalisco en un periodo determinado.</t>
   </si>
   <si>
+    <t>https://www.economia.gob.mx/datamexico/es/profile/geo/jalisco-jc?redirect=true</t>
+  </si>
+  <si>
     <t>Exportaciones agrícolas</t>
   </si>
   <si>
     <t>Representa el valor total de las exportaciones de productos del sector agrícola del estado de Jalisco al mercado internacional, expresado en dólares estadounidenses.</t>
   </si>
   <si>
-    <t>Las cifras reportadas en 2025 corresponde al corte de noviembre, ultima publicación de la fuente oficial.</t>
-[...2 lines deleted...]
-    <t>DataMexico, cifras preliminares al I trimestre de 2026.</t>
+    <t>DataMexico, cifras preliminares al II trimestre de 2026.</t>
   </si>
   <si>
     <t>Se suman todos los montos en dólares de las ventas internacionales de productos vegetales realizadas por empresas y productores de Jalisco.
 Data México para calcular las exportaciones se basa en la integración y análisis de datos provenientes de registros administrativos oficiales, principalmente del Servicio de Administración Tributaria (SAT), el Instituto Nacional de Estadística y Geografía (INEGI), el Banco de México (Banxico) y la Secretaría de Economía (SE).</t>
   </si>
   <si>
     <t>Extorsiones telefónicas</t>
   </si>
   <si>
     <t>Se refiere al número de extorsiones denunciadas, cometidas en el estado vía telefónica y que dieron origen a una averiguación previa o carpeta de investigación.</t>
   </si>
   <si>
     <t xml:space="preserve">Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017 y 2018, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre. </t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación de las denuncias de extorsión telefónica.</t>
   </si>
   <si>
     <t>Fondos concurrentes a la inversión estatal en investigación, desarrollo tecnológico e innovación (I+d+i)</t>
   </si>
   <si>
     <t>Consejo Estatal de Ciencia y Tecnología</t>
   </si>
   <si>
     <t>Este indicador reporta los fondos adicionales (a los fondos estatales) aplicados a los proyectos y actividades de investigación, desarrollo tecnológico e innovación apoyados en Jalisco.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, cifras preliminares junio de 2026.</t>
+    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>Se consideran cada una de las aportaciones adicionales por los sectores de la academia, productivo y otros fondos de gobierno (estatales y federales), así como inversión adicional aportada por terceros (Ejem. Recursos aportados por las empresas por cada empleo generado)</t>
   </si>
   <si>
     <t>Innovación</t>
   </si>
   <si>
     <t>Fraudes</t>
   </si>
   <si>
     <t>Muestra el número de  denuncias (averiguaciones previas y carpetas de investigación) registradas por el delito de fraude.
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de fraude se refiere a: engaño o acción de mala fe, a fin de obtener de manera ilícita para beneficio propio o de un tercero, alguna cosa o alcanzar un lucro indebido en perjuicio o menoscabo  del ofendido, aprovechándose del error en el que éste se encuentra.</t>
   </si>
   <si>
     <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017, 2018 y 2019, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
     <t>Dirección de Planeación y Estadística. Fiscalía del Estado de Jalisco. Cifras preliminares  2026.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación de las denuncias de fraude.</t>
   </si>
@@ -1438,127 +1439,127 @@
   <si>
     <t>https://www.inegi.org.mx/app/tabulados/interactivos/?pxq=Educacion_Educacion_05_2f6d2a08-babc-442f-b4e0-25f7d324dfe0</t>
   </si>
   <si>
     <t>Habitantes abastecidos de agua con sistemas alternativos</t>
   </si>
   <si>
     <t>Habitantes</t>
   </si>
   <si>
     <t>Numero de habitantes del estado que cuentan con acceso a agua mediante un sistema de abastecimiento alternativo (distintos a la red convencional) ya sea personal o comunitario.</t>
   </si>
   <si>
     <t>Identificar localidades o zonas atendidas mediante sistemas alternativos. Sumar el total de habitantes de la localidad con acceso a sistema alternativo.</t>
   </si>
   <si>
     <t>Hectáreas bajo esquema de cultivo protegido</t>
   </si>
   <si>
     <t>Hectáreas</t>
   </si>
   <si>
     <t>Este indicador refleja el número de hectáreas establecidas bajo el esquema de cultivo protegido en el estado de Jalisco en el año, de acuerdo con el último padrón de invernaderos publicado y a la estrategia estatal de construcción de agroparques, así como datos de programas de apoyo para el equipamiento e infraestructura para la agricultura protegida.</t>
   </si>
   <si>
-    <t>El valor reportado corresponde al cierre de producción agrícola 2024, último dato disponible del Servicio de Información Agroalimentaria y Pesquera (SIAP). Los datos de 2025 se publicarán aproximadamente a mediados de 2026.</t>
-[...2 lines deleted...]
-    <t>Servicio de Información Agroalimentaria y Pesquera (SIAP); Dirección General de Fomento Agropecuario Hortofrutícola, Secretaría Estatal de Agricultura y Desarrollo Rural (SADER Jalisco) y Fideicomiso de Riesgo Compartido (Firco). Cifras preliminares del Padrón de Invernaderos 2024.</t>
+    <t>El valor reportado corresponde al cierre de producción agrícola 2025, último dato disponible del Servicio de Información Agroalimentaria y Pesquera (SIAP). Los datos de 2026 se publicarán aproximadamente a mediados de 2027.</t>
+  </si>
+  <si>
+    <t>Servicio de Información Agroalimentaria y Pesquera (SIAP); Dirección General de Fomento Agropecuario Hortofrutícola, Secretaría Estatal de Agricultura y Desarrollo Rural (SADER Jalisco) y Fideicomiso de Riesgo Compartido (Firco). Cifras preliminares del Padrón de Invernaderos 2025.</t>
   </si>
   <si>
     <t>Se descarga la base de datos del SIAP y se realiza la sumatoria de Agricultura protegida de todos los cultivos correspondientes a cada uno de los estados</t>
   </si>
   <si>
     <t>https://nube.agricultura.gob.mx/cierre_agricola/</t>
   </si>
   <si>
     <t>Hectáreas con riego tecnificado</t>
   </si>
   <si>
     <t>Este indicador refleja el total acumulado de superficie con riego tecnificado en el estado, en hectáreas. La tecnificación se realiza mediante el establecimiento de equipos para riego (alta y baja presión, presurizado, semipresurizado, por goteo, aspersión, microaspersión, tubería y válvula, entre otros) e incluye equipamiento de la fuente de abastecimiento en proyectos integrales. Las acciones se realizan con recursos estatales y programas en conjunto con la federación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Dirección General de Infraestructura Rural, Secretaría de Agricultura y Desarrollo Rural (SADER Jalisco) 2025.</t>
   </si>
   <si>
     <t>Elaboración de estudios y proyectos así como el análisis de su estado actual; dando como resultado de la optimización de las zonas altamente productivas de los municipios. Asimismo se calcula la superficie que requiere de riego tecnificado.</t>
   </si>
   <si>
     <t>Hectáreas de caña cosechadas en verde</t>
   </si>
   <si>
     <t>Este indicador muestra cuántas hectáreas de caña de azúcar se cosecharon en el estado de Jalisco utilizando el sistema “en verde".</t>
   </si>
   <si>
     <t>Secretaría de Agricultura y Desarrollo Rural, cifras preliminares primer semestre 2026.</t>
   </si>
   <si>
     <t>El indicador se calcula multiplicando la capacidad promedio de cosecha expresada en hectáreas por máquina al año (cosechadoras en verde) por el número total de cosechadoras en verde registradas y en operación en el estado de Jalisco durante el periodo de referencia.</t>
   </si>
   <si>
     <t>Incendios forestales atendidos en coordinación con otras instancias</t>
   </si>
   <si>
     <t>Incendios</t>
   </si>
   <si>
     <t>El indicador primario refleja el número de incendios atendidos en el estado por parte de las brigadas municipales y estatales en Jalisco para el control y combate de incendios forestales.</t>
   </si>
   <si>
     <t>Derivado de la revisión permanente de los polígonos de las áreas afectadas por incendios, realizada mediante el modelo de severidad diseñado para tal efecto por la Unidad Estatal de Protección Civil y Bomberos Jalisco, se llevaron a cabo ajustes en los valores reportados durante los meses de enero a noviembre 2025 en los indicadores correspondientes al programa de incendios forestales.</t>
   </si>
   <si>
-    <t>Unidad Estatal de Protección Civil y Bomberos Jalisco (UEPCyB), Comisión Nacional Forestal (CONAFOR) y Secretaría de Medio Ambiente y Desarrollo Territorial (SEMADET). Cifras preliminares diciembre 2026.</t>
+    <t>Unidad Estatal de Protección Civil y Bomberos Jalisco (UEPCyB), Comisión Nacional Forestal (CONAFOR) y Secretaría de Medio Ambiente y Desarrollo Territorial (SEMADET). Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Se recopila información de los incendios ocurridos y atendidos a través de las brigadas.</t>
   </si>
   <si>
     <t>https://snif.cnf.gob.mx/incendios/</t>
   </si>
   <si>
     <t>Incremento de la generación eléctrica</t>
   </si>
   <si>
     <t>Energía para el futuro</t>
   </si>
   <si>
     <t>Agencia de Energía del Estado de Jalisco</t>
   </si>
   <si>
     <t>Muestra el porcentaje de generación de energía eléctrica en función a la demanda.</t>
   </si>
   <si>
-    <t>Cifras preliminares al cierre del 2025. Dato calculado con base en los permisos de generación publicados por la Comisión Reguladora de Energía.</t>
-[...2 lines deleted...]
-    <t>Elaboración propia, a partir de permisos de generación de la Comisión Reguladora de Energía (CRE) y del PRODESEN publicado por la Secretaria de Energía (SENER). Cifras preliminares a diciembre de 2025.</t>
+    <t xml:space="preserve">Cifras preliminares al cierre del 2025. </t>
+  </si>
+  <si>
+    <t>Elaboración propia, a partir de permisos de generación de la Comisión Reguladora de Energía (CRE) y del PRODESEN publicado por la Secretaria de Energía (SENER), 2025.</t>
   </si>
   <si>
     <t>Basado en el registro de proyectos de generación eléctrica en el Estado de Jalisco, con datos del CENACE.</t>
   </si>
   <si>
     <t>https://aeej.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Índice de Fortalecimiento Institucional para la Igualdad de Género en la Administración Pública Estatal</t>
   </si>
   <si>
     <t>Índice</t>
   </si>
   <si>
     <t>Mide los avances que presentan las dependencias del gobierno estatal en sentar bases institucionales que propicien un trato igualitario a las mujeres en relación con los hombres, que vaya de acuerdo con sus capacidades y no a su condición de género. 
 Para medir este índice se consideran dos aspectos: las Unidades de Género instaladas, el Programa Anual de Trabajo de las Unidades de Igualdad de Género. El valor 1 refleja que las 94 dependencias de la administración pública estatal cuentan con estos instrumentos y, 0 es igual a que no existe ninguna de las condiciones antes mencionadas.</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres. Cifras diciembre de 2025.</t>
   </si>
   <si>
     <t>El índice se construye a partir del promedio de dos dimensiones clave: la presencia estructural y la capacidad operativa. Primero, se calcula el porcentaje de Unidades de Género instaladas respecto al total de dependencias de la administración estatal. Posteriormente, se determina la proporción de dependencias que cuentan con un Plan Anual de Trabajo aprobado. El IFIIG resulta de la suma de ambos valores dividida entre dos, permitiendo observar el nivel de avance y la variación en la institucionalización de la perspectiva de género en la gestión pública.</t>
   </si>
   <si>
     <t>Índice de percepción de inseguridad para mujeres mayores de 18 años (comprende la falta de castigo a delincuentes e inseguridad)</t>
@@ -1587,240 +1588,236 @@
   <si>
     <t>El indicador medirá el número de recursos de revisión admitidos  en el año en curso por los Sujetos Obligados de la Administración Pública Centralizada del Gobierno del Estado de Jalisco respecto a la cantidad total de solicitudes de acceso a la información resueltas por estos durante el año actual.</t>
   </si>
   <si>
     <t xml:space="preserve">El presente indicador es de nueva creación,  por lo cual no se dispone de datos históricos para los ejercicios 2019-2023. </t>
   </si>
   <si>
     <t>Sistema SIRES administrado por el ITEI y/o información solicitada a las Unidades de Transparencia de la Administración Pública Centralizada del  Gobierno del Estado de Jalisco, 2025</t>
   </si>
   <si>
     <t>La Coordinación General de Transparencia verificará si la nueva Autoridad Garante publica la información concerniente a las solicitudes de acceso a la información  resueltas y  a los recursos de revisión admitidos por los Sujetos Obligados de la Administración Pública Centralizada del Gobierno del Estado de Jalisco, de lo contrario, solicitará reportes detallados a las 09 Unidades de Transparencia de la Administración Pública Centralizada con la intención de contar con esta información y estar en condiciones de realizar la medición de este índice.</t>
   </si>
   <si>
     <t>https://www.itei.org.mx/reportes/menu_principal/consulta_2017_fecha</t>
   </si>
   <si>
     <t>Índice de trato digno en primer nivel de salud</t>
   </si>
   <si>
     <t>Cuatrimestral</t>
   </si>
   <si>
     <t>Es un indicador compuesto que mide la satisfacción por la calidad de la atención en cuatro dominios (oportunidad de la atención, información proporcionada por el médico, surtimiento de medicamentos y por el trato recibido).</t>
   </si>
   <si>
-    <t xml:space="preserve">Resultados correspondientes al cierre de 2025, pues la fuente primaria de la información aún no se encuentra disponible.
-En 2025 se ajustaron los valores de 2024.
+    <t xml:space="preserve">En 2025 se ajustaron los valores de 2024.
 </t>
   </si>
   <si>
-    <t>Sistema de la Encuesta de Satisfacción Trato Adecuado y Digno. Secretaría de Salud. Cifras preliminares abril de 2026.</t>
+    <t>Sistema de la Encuesta de Satisfacción Trato Adecuado y Digno. Secretaría de Salud. Cifras abril de 2026.</t>
   </si>
   <si>
     <t>La información que utiliza la Secretaría de Salud Federal para construir los indicadores es mediante la recolección de encuestas de salida (Monitoreo de Aval Ciudadano), a los usuarios que reciben los servicios de salud a través de una serie de preguntas orientadas en dos dimensiones: la calidad Interpersonal (calidad percibida) y la calidad en las organizaciones (organización de los servicios).
 El indicador corresponde únicamente a los organismos que prestan servicios de atención médica a la población y están sectorizados a la Secretaría de Salud del Estado de Jalisco</t>
   </si>
   <si>
     <t>http://dgces.salud.gob.mx/INDICASII/consulta.php</t>
   </si>
   <si>
     <t>Índice de trato digno en segundo nivel de salud</t>
   </si>
   <si>
-    <t>Resultados correspondientes al cierre de 2025, pues la fuente primaria de la información aún no se encuentra disponible.
-En 2025 se ajustaron los valores 2024.</t>
+    <t>En 2025 se ajustaron los valores 2024.</t>
   </si>
   <si>
     <t>http://desdgces.salud.gob.mx/sestad/index.php/publico/numeralia/rpt_tabla</t>
   </si>
   <si>
     <t>Índice sobre derechos de participación y propiedad de la tierra por mujeres</t>
   </si>
   <si>
     <t>Se refiere al índice sobre Derechos de Participación y Propiedad de la Tierra considerando mujeres ejidatarias, mujeres comuneras y mujeres en órganos de representación de núcleos agrarios.</t>
   </si>
   <si>
-    <t>En agosto del 2'025 se actualizó el valor del 2024
+    <t>En agosto del 2025 se actualizó el valor del 2024
 La actualización de este indicador depende de la información proporcionada por el Registro Agrario Nacional.</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres con información del Registro Agrario Nacional, cifras a diciembre de 2025.</t>
   </si>
   <si>
     <t>Se obtiene el porcentaje de las tres variables: Mujeres ejidatarias, mujeres comuneras y mujeres en órganos de representación de núcleos agrarios; se suman los tres valores y se divide entre tres que son las variables involucradas, de esta manera se obtiene el índice el cual nos permite observar la variación sobre los derechos de participación y propiedad de la tierra.</t>
   </si>
   <si>
     <t>Ingreso por hora trabajada de la población femenina ocupada</t>
   </si>
   <si>
     <t>Es el ingreso medio obtenido de la población femenina ocupada por hora trabajada.</t>
   </si>
   <si>
-    <t>Este indicador cuenta con información al primer trimestre del 2026 con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
-[...2 lines deleted...]
-    <t>INEGI. Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras al primer trimestre de 2026.</t>
+    <t>INEGI. Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras del segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Se refiere al ingreso medio obtenido por el total de las ocupadas dividido entre el número de horas trabajadas.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/</t>
   </si>
   <si>
     <t>Ingreso por hora trabajada de la población ocupada</t>
   </si>
   <si>
     <t>Ingreso medio obtenido por la población ocupada por hora trabajada.</t>
   </si>
   <si>
-    <t>Percepción monetaria que la población ocupada obtiene o recibe del trabajo que desempeñó.
-A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
+    <t>A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
+&lt;br&gt;
 En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.
+&lt;br&gt;
 Se ajustaron los valores históricos de los años 2010, 2012, 2013, 2014, 2016, 2017, 2018, 2019 y 2020.</t>
   </si>
   <si>
-    <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), I trimestre 2026.</t>
+    <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), cifras preliminares al primer trimestre de 2026.</t>
   </si>
   <si>
     <t>Sumatoria de los ingresos del trabajo, entre la sumatoria de horas trabajadas; dividido entre la población ocupada</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/default.html#Tabulados</t>
   </si>
   <si>
     <t>Ingreso promedio salarial a policías estatales (escala básica)</t>
   </si>
   <si>
     <t>Fortalecimiento a las corporaciones de seguridad</t>
   </si>
   <si>
     <t>Secretaría de Seguridad</t>
   </si>
   <si>
     <t>Se refiere al Ingreso promedio salarial a policías estatales. Lo que permite evaluar la competitividad del salario y monitorear avances en la dignificación de las condiciones laborales del personal policial.</t>
   </si>
   <si>
     <t>Secretaría de Seguridad Jalisco, Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Se obtiene dividiendo el total de percepciones mensuales pagadas al personal policial de escala básica entre el número total de policías activos en esa categoría. La información proviene de registros administrativos de la Secretaría de Seguridad Jalisco.</t>
   </si>
   <si>
     <t>Instituciones, Centros de Investigación, Asociaciones, Sociedades  y Personas físicas apoyados con Proyectos de Ciencia, Tecnología e Innovación</t>
   </si>
   <si>
     <t>Instituciones</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de Instituciones, Centros de Investigación, Asociaciones, Sociedades y Personas Físicas cuyos proyectos de ciencia, tecnología e innovación han sido apoyados.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco. Cifras preliminares junio 2026.</t>
+    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco. Cifras preliminares julio 2026.</t>
   </si>
   <si>
     <t>Se consideran cada una de las personas físicas y morales que fueron apoyadas con recursos para desarrollar Proyectos de Ciencia, Tecnología e Innovación.</t>
   </si>
   <si>
     <t>Inversión extranjera directa</t>
   </si>
   <si>
     <t>Este indicador contempla el monto total del valor de la inversión extranjera directa captada en el estado de Jalisco.</t>
   </si>
   <si>
     <t xml:space="preserve">Cifras preliminares al I Trimestre de 2026. </t>
   </si>
   <si>
     <t>Dirección General de Inversión Extranjera de la Secretaría de Economía, Estadística oficial de los flujos de Inversión Extranjera Directa hacia México, Cifras al I Trimestre 2026.</t>
   </si>
   <si>
     <t>Para medir y dar a conocer los montos de IED en México fue elaborada de manera conjunta por la Secretaría de Economía (SE) y el Banco de México (Banxico), siguiendo las recomendaciones de dos organismos internacionales y sus respectivos documentos:
 1) Organización para la Cooperación y el Desarrollo Económicos (OCDE): Benchmark Definition of Foreign Direct Investment. Tercera Edición (BD3), editado en 1996.
 2) Fondo Monetario Internacional (FMI): Manual de Balanza de Pagos, Quinta Edición (MBP5) Capítulo XVIII, editado en 1993.
 De acuerdo con los artículos 32 y 33 de la Ley de Inversión Extranjera y 38 del Reglamento de la Ley de Inversión Extranjera y del Registro Nacional de Inversiones Extranjeras, los movimientos de IED deben ser reportados al Registro Nacional de Inversiones Extranjeras (RNIE), dependiente de la Dirección General de Inversión Extranjera de la SE.</t>
   </si>
   <si>
     <t>http://www.gob.mx/se/acciones-y-programas/competitividad-y-normatividad-inversion-extranjera-directa</t>
   </si>
   <si>
     <t>Investigaciones concluidas por la presunta responsabilidad de faltas administrativas cometidas por el personal de las instituciones de la Administración Pública</t>
   </si>
   <si>
     <t>Transparencia, rendición de cuentas y combate a la corrupción</t>
   </si>
   <si>
     <t>Investigaciones</t>
   </si>
   <si>
     <t>Busca cuantificar el número de investigaciones que han finalizado relacionadas con presuntas faltas administrativas supuestamente cometidas por el personal que labora en instituciones de la Administración Pública en Jalisco</t>
   </si>
   <si>
     <t>Información del Censo Nacional de Gobiernos Estatales, 2025, con cifras del año 2024.
-Dado el cambio de administración estatal en 2024, es probable que el indicador haya presentado un comportamiento atípico al cierre del informe  vinculado con INEGI, correspondiente al año de referencia.</t>
+Dado el cambio de administración estatal en 2024, es probable que el indicador haya presentado un comportamiento atípico al cierre del informe vinculado con INEGI, correspondiente al año de referencia.</t>
   </si>
   <si>
     <t>INEGI. Censo Nacional de Gobiernos Estatales, 2025, con cifras del año 2024.</t>
   </si>
   <si>
     <t>Sumatoria del número de investigaciones que han finalizado en el año inmediato anterior relacionadas con presuntas faltas administrativas supuestamente cometidas por el personal que labora en instituciones de la Administración Pública en Jalisco</t>
   </si>
   <si>
-    <t>https://www.inegi.org.mx/programas/cnge/2024/#tabulados</t>
+    <t>https://inegi.org.mx/programas/cnge/2025/#tabulados</t>
   </si>
   <si>
     <t>Juicios individuales resueltos en la Junta Local de Conciliación y Arbitraje</t>
   </si>
   <si>
     <t>Secretaría de Trabajo y Previsión Social</t>
   </si>
   <si>
     <t>Juicios</t>
   </si>
   <si>
     <t>Este indicador se refiere a los juicios laborales individuales resueltos entre trabajador y patrón o fuente de trabajo, mediante cualquier vía y de cualquier año, en el presente periodo.</t>
   </si>
   <si>
     <t>Secretaría del Trabajo y Previsión Social del Gobierno del Estado de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria de resoluciones de juicios laborales en el presente año.</t>
   </si>
   <si>
     <t>Juicios patrocinados por la Procuraduría Social, de materia familiar, civil, mercantil, laboral burocrático y penal</t>
   </si>
   <si>
     <t>Acompañamiento jurídico a personas en situación de vulnerabilidad</t>
   </si>
   <si>
     <t>Procuraduría Social</t>
   </si>
   <si>
     <t>Este indicador cuantifica el número de juicios patrocinados por la Procuraduría Social del Estado de Jalisco en materias familiar, civil, mercantil, laboral burocrático y penal, brindados de manera gratuita a personas en situación de vulnerabilidad económica. Su propósito es medir el alcance institucional en materia de acompañamiento jurídico y garantizar el acceso a la justicia.</t>
   </si>
   <si>
-    <t>Informes internos de la Procuraduría Social del Estado de Jalisco, cifras preliminares 2026.</t>
+    <t>Informes internos de la Procuraduría Social del Estado de Jalisco, cifras preliminares agosto 2026.</t>
   </si>
   <si>
     <t>Sumatoria de juicios iniciados durante el periodo de medición, registrados por las áreas familiar, civil, mercantil, laboral burocrático y penal de la Procuraduría Social.</t>
   </si>
   <si>
     <t>Kilómetros de caminos rurales rehabilitados</t>
   </si>
   <si>
     <t>Kilómetros</t>
   </si>
   <si>
     <t>Se refiere a los Kilómetros de caminos rurales rehabilitados o modernizados por el Gobierno del Estado de Jalisco, a través de la Secretaría de Agricultura y Desarrollo Rural.</t>
   </si>
   <si>
     <t>Dirección General de Infraestructura Rural. Secretaría de Agricultura y Desarrollo Rural del Gobierno de Jalisco. Información preliminar 2026.</t>
   </si>
   <si>
     <t>Sumatoria de kilómetros de caminos rehabilitados y/o modernizados, en base a las solicitudes viables ingresadas por los municipios de Jalisco.</t>
   </si>
   <si>
     <t>Kilómetros de carretera conservados o reconstruidos</t>
   </si>
   <si>
     <t>Espacios, caminos y servicios que nos conectan</t>
   </si>
@@ -1852,52 +1849,52 @@
     <t>Río Santiago</t>
   </si>
   <si>
     <t>Agua residual tratada en la cuenca del río Santiago.</t>
   </si>
   <si>
     <t xml:space="preserve">Se ajustaron los valores históricos anuales para 2016, 2017, 2018 y 2019. </t>
   </si>
   <si>
     <t>Secretaría de Gestión Integral del Agua. Gobierno de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria total de agua residual tratada de la Cuenca del Río Santiago; el valor reportado es con relación al promedio mensual.</t>
   </si>
   <si>
     <t>http://www.ceajalisco.gob.mx/</t>
   </si>
   <si>
     <t>Llegada de pasajeros por vía aérea nacional e internacional</t>
   </si>
   <si>
     <t>La llegada de pasajeros nacionales e internacionales es el número de personas nacionales e internacionales que arribaron a los aeropuertos de la AMG y Puerto Vallarta.</t>
   </si>
   <si>
     <t xml:space="preserve">Llegada de pasajeros nacionales e internacionales cifras preliminares 2026.
-Nacionales (Acumulado)	 3,298,485
-Internacionales  (Acumulado) 1,850,494
+Nacionales (Acumulado)	 3,847,459
+Internacionales  (Acumulado) 2,311,589
 </t>
   </si>
   <si>
     <t>Registro de llegadas de pasajeros nacionales e internacionales de las líneas aéreas comerciales</t>
   </si>
   <si>
     <t>Lugar que ocupa Jalisco en el Índice de Paz Positiva México</t>
   </si>
   <si>
     <t>Secretaría de Planeación y Participación Ciudadana</t>
   </si>
   <si>
     <t>Posición</t>
   </si>
   <si>
     <t>El Índice de Paz Positiva México (IPPM) se calcula utilizando una versión adaptada de la metodología global del Índice de Paz Positiva (IPP). Utiliza datos económicos, de gobernanza, sociales y de actitud a nivel estatal provenientes principalmente de estadísticas del gobierno mexicano y encuestas nacionales, junto con otras fuentes diversas, incluido el Índice de Desarrollo Democrático de México (IDD-Mex), el Programa de las Naciones Unidas para el Desarrollo (PNUD), Artículo 19, Impunidad Cero y el Índice de Competitividad Estatal (ICE)</t>
   </si>
   <si>
     <t>Los valores registrados para los años 2022 y 2023, corresponden a los informes del Índice de Paz México 2022 y  2023, con datos del año 2020.</t>
   </si>
   <si>
     <t>Instituto para la Economía y la Paz. Índice de Paz México 2025.</t>
   </si>
   <si>
     <t>Al igual que la metodología del Índice de Paz Positiva global, las calificaciones de los indicadores del IPPM están armonizadas, lo que significa que las calificaciones cercanas a 5 indican menos resiliencia socioeconómica y las calificaciones cercanas a 1 indican más resiliencia socioeconómica</t>
@@ -1914,191 +1911,190 @@
   <si>
     <t>Es el total de alumnos inscritos en posgrados de la modalidad escolarizada.</t>
   </si>
   <si>
     <t>Todos estos datos se encuentran el formato 911 de la SEP y la información definitiva 2025 se tiene en el mes de marzo de 2026 y es concerniente al ciclo escolar 24-25.
 En febrero del 2025 se actualizó el valor de 2024.
 En septiembre de 2024 se ajustaron los valores de 2020 y 2021 por modificación en la fuente original de la SEP.
 La matrícula en los posgrados es de manera generacional y el número de estudiantes admitidos no varía significativamente de un ciclo a otro. De esta manera, la matrícula anual en los posgrados mantiene una cobertura similar año con año y no es ascendente.</t>
   </si>
   <si>
     <t>Asociación Nacional de Universidades e Instituciones de Educación Superior (ANUIES). Ciclo escolar 2024-2025 y Forma 911, cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Suma de las matrículas de  todos los alumnos de posgrados</t>
   </si>
   <si>
     <t>http://www.anuies.mx/</t>
   </si>
   <si>
     <t>Matrícula de estudiantes en educación superior en modalidades no escolarizadas y mixta</t>
   </si>
   <si>
     <t>Es el total de alumnos inscritos en educación superior, de la modalidad no escolarizada y mixta que, por motivos de ocupación o por falta de tiempo, no pudieron incorporarse a la educación regularizada; para ingresar es requisito haber concluido el bachillerato. Incluye posgrado y licenciatura universitaria y tecnológica.</t>
   </si>
   <si>
-    <t>La información definitiva de cierre 2025 se tiene en el mes de marzo de 2026 y es concerniente al ciclo escolar 24-25.
-El indicador es calculado por la Secretaría de Educación Pública (SEP).  En febrero de 2025 se ajustaron los valores de los años 2018 y 2020 por cambios en la fuente original.
+    <t>El indicador es calculado por la Secretaría de Educación Pública (SEP).  En febrero de 2025 se ajustaron los valores de los años 2018 y 2020 por cambios en la fuente original.
 La matrícula de educación superior de la modalidad no escolarizada ya se encuentra incluida en la matrícula de educación superior.</t>
   </si>
   <si>
     <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco. Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Para el cálculo del indicadore se entiende a la matrícula de estudiantes en educación superior en modalidades no escolarizadas como a la sumatoría del número de alumnos inscritos en educación superior en modalidades no escolarizadas</t>
   </si>
   <si>
     <t>Matriculados en educación superior</t>
   </si>
   <si>
     <t>Total de alumnos matriculados en educación superior del estado de Jalisco.</t>
   </si>
   <si>
     <t>Secretaría de Innovación, Ciencia y Tecnología, Secretaría de Educación Jalisco, cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Suma de las matriculas de Técnico Superior Universitario, Licenciatura y Posgrado de educación superior.</t>
   </si>
   <si>
     <t>Mitigación de emisiones por generación de energía limpia y medidas de eficiencia energética</t>
   </si>
   <si>
     <t>Mt de CO2</t>
   </si>
   <si>
     <t>Presenta las Mt CO2 mitigadas con respecto a las emisiones generadas por una central convencional.</t>
   </si>
   <si>
     <t>Cifras preliminares al cierre de 2025.</t>
   </si>
   <si>
-    <t>Elaboración propia, a partir de información proporcionada por el registro nacional de emisiones de la Secretaria de Medio Ambiente y Recursos Naturales, 2025.</t>
+    <t>Elaboración propia, a partir de información proporcionada por el registro nacional de emisiones de la Secretaría de Medio Ambiente y Recursos Naturales, 2025.</t>
   </si>
   <si>
     <t>IPCC 2006 Release 2019.
 Corresponde al Factor de Emisión de la Actividad * el Monto (MW) de la Actividad.
 Será restada la generación a partir De Fuentes Limpias, de las emisiones generadas por fuentes convencionales para la misma generación eléctrica.</t>
   </si>
   <si>
     <t>Monto de financiamientos generados a través de estrategias de PROJAL</t>
   </si>
   <si>
     <t>Financiamiento que impulsa sueños emprendedores</t>
   </si>
   <si>
     <t>Promotora del Financiamiento para el Desarrollo de Jalisco</t>
   </si>
   <si>
     <t>Corresponde al monto de financiamiento generados a través de estrategias de la Promotora del Financiamiento para el Desarrollo de Jalisco para impulsar el desarrollo económico de Mipymes de Jalisco.</t>
   </si>
   <si>
     <t>"El ejercicio 2025 se define como un año de reestructuración de capital humano y cimentación normativa del Fideicomiso. La administración priorizó la certeza jurídica, presupuestal y operativa. Esta decisión garantiza que, para el próximo ciclo, el Fideicomiso cuente con procesos auditables, personal capacitado y una base jurídica sólida que permita escalar la colocación de manera segura y eficiente. 
 Derivado de lo anterior, se hace constar que no se alcanzaron las metas proyectadas para el ejercicio 2025 debido a la complejidad inherente al proceso de reestructuración integral del Fideicomiso."</t>
   </si>
   <si>
     <t>Información de la Dirección de Promoción, PROJAL. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria del monto de financiamientos generados por cada una de las estrategias de Financiamiento del PROJAL al mes.</t>
   </si>
   <si>
     <t>Muertes maternas</t>
   </si>
   <si>
     <t>Este indicador se define como el número de defunciones ocurridas en las mujeres por las complicaciones del embarazo, atención del parto y posparto durante el año.</t>
   </si>
   <si>
-    <t>Información preliminar. Corte al 30 de junio del 2026. Información preliminar, sujeta a validación y dictamen; los casos presentados son por fecha de notificación en SINAVE.
+    <t>Información preliminar. Corte al 31 de julio del 2026. Información preliminar, sujeta a validación y dictamen; los casos presentados son por fecha de notificación en SINAVE.
 En 2021 se actualizaron los valores de muertes maternas del año 2018 y los meses enero, febrero y diciembre del 2019.
 En 2026 se actualizaron los valores de 2025.
 En 2022 se actualizaron los valores de enero a diciembre de 2021.
 En 2023 se actualizaron los valores de mayo a diciembre de 2022.  
 En 2024 se actualizaron los valores de febrero a diciembre de 2023.
 En 2025 se actualizaron los valores de mayo a diciembre de 2024.
 Descripción:  Muerte de una mujer mientras está embarazada, durante el parto o dentro de los 42 días siguientes a la terminación del embarazo, independientemente de la duración y el sitio del embarazo, debida a cualquier causa relacionada con o agravada  por el embarazo mismo o por su atención, pero no por causas accidentales o incidentales (homicidios, suicidios y accidentes no relacionados a la atención médica) (NOM-035-SSA3-2012, en materia de información en salud, publicada en el DOF, 30/11/2012).
 Dicha información es con base en la fecha de  defunción y el lugar de residente, se excluyen las defunciones de residentes en otras entidades federativas y en el extranjero.</t>
   </si>
   <si>
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública. Cifras preliminares junio de 2026.</t>
+    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública. Cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>La información se obtiene a través de los certificados de defunción de muertes ocurridas en mujeres por causas directas o relacionadas al embarazo, atención del parto y hasta 40 días posteriores a este; los cuales son recolectados en el Registro Civil y se incorporan a una base de datos del Sistema de Información Dinámica (Cubos Dinámicos en línea) del Sistema Nacional de Información en Salud.</t>
   </si>
   <si>
     <t>Municipios con diagnósticos de factores de riesgo</t>
   </si>
   <si>
     <t>Municipios</t>
   </si>
   <si>
     <t>Se refiere al número de diagnósticos locales, los cuales son una herramienta necesaria para identificar la naturaleza y magnitud de la problemática de violencia y delincuencia que se presenta en el municipio, detectar factores de riesgo o detonadores, determinar qué recursos son necesarios para abordar los problemas identificados, con cuales ya se cuenta (factores de protección) y tener una línea base de evaluación para la posterior implementación de diversas estrategias y acciones integrales en materia de prevención social.
 El diagnóstico permite identificar y focalizar los problemas en un escenario trazando una línea de tiempo. Si bien las problemáticas en una comunidad se pueden visualizar y analizar desde diferentes perspectivas, un diagnóstico ayuda a resolver esto proporcionando información objetiva sobre los focos rojos en los cuales se deberá priorizar la atención, para posteriormente realizar un Programa Municipal.</t>
   </si>
   <si>
     <t>Consejo Estatal de Seguridad Pública, cifras preliminares II Trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Municipios con diagnósticos de factores de riesgo</t>
   </si>
   <si>
     <t>Municipios con programa de prevención social de las violencias</t>
   </si>
   <si>
     <t>El indicador refiere a los Municipios que cuentan con un Programa Municipal de Prevención Social el cual constituye un instrumento de planeación local que orienta las estrategias, líneas de acción y proyectos encaminados a disminuir los factores de riesgo y fortalecer los factores de protección en el territorio municipal. Su objeto es promover la corresponsabilidad institucional y ciudadana para construir entornos seguros, cohesionados y con cultura de paz, en alineación con el Programa Estatal de Prevención Social de las Violencias y la Delincuencia en Gobernanza.</t>
   </si>
   <si>
     <t>Sumatoria de Municipios con programa de prevención social de las violencias.</t>
   </si>
   <si>
     <t>Municipios incorporados al Visor Urbano</t>
   </si>
   <si>
     <t>Es el número de municipios usuarios de la plataforma Visor Urbano Jalisco gestionan trámites.</t>
   </si>
   <si>
-    <t>Secretaría de Administración, Gobierno de Jalisco, 2026.</t>
+    <t>Secretaría de Administración, Gobierno de Jalisco, 2026. Cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Conteo de los municipios usuarios de la plataforma.</t>
   </si>
   <si>
     <t>https://visorurbano.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes que participan en actividades que promueven la Cultura de Integridad</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes</t>
   </si>
   <si>
     <t>Mide el alcance en las infancias respecto a las actividades que promueven la Cultura de Integridad</t>
   </si>
   <si>
-    <t>Cifras preliminares primer semestre de 2026.</t>
-[...2 lines deleted...]
-    <t>Dirección General de Contraloría Social y Vinculación Institucional de la Contraloría del Estado, Gobierno del Estado de Jalisco, Cifras preliminares primer semestre de 2026.</t>
+    <t>Cifras preliminares I semestre de 2026.</t>
+  </si>
+  <si>
+    <t>Dirección General de Contraloría Social y Vinculación Institucional de la Contraloría del Estado, Gobierno del Estado de Jalisco, cifras preliminares al primer semestre del 2026.</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes informados por las acciones de promoción de la Cultura de integridad</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes reintegrados a una familia de origen o adoptiva</t>
   </si>
   <si>
     <t>Desarrollo integral de niñas, niños y adolescentes</t>
   </si>
   <si>
     <t>Este indicador muestra el número de niñas, niños y adolescentes reintegrados a una familia de origen o adoptiva en el año, además da muestra del trabajo coordinado de la Procuraduría de Protección de Niñas, Niños y Adolescentes en conjunto con las delegaciones institucionales, con el fin de proteger el derecho de las niñas, niños y adolescentes a vivir en familia reintegrándolos a sus familias de origen, extensa o adoptiva.</t>
   </si>
   <si>
     <t>De los 1,580 niñas, niños y adolescentes programados a reintegrarse a una familia de origen o adoptiva, durante los meses de enero a junio, la cantidad lograda fue de 625 reintegrados, lo cual equivale al 39.55% de la meta total.</t>
   </si>
   <si>
     <t>Sistema DIF Jalisco con datos de la Dirección de Adopciones y Familia de Acogida, adscrita a la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco. Cifras preliminares a junio 2026.</t>
   </si>
   <si>
     <t>El indicador es creado a partir de la sumatoria de los pupilos reintegrados por la Dirección de Adopciones y Familia de Acogida de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco, a través de custodias, y de las Delegaciones Institucionales de la PPNNA en Jalisco.</t>
   </si>
   <si>
     <t>http://programas.app.jalisco.gob.mx/programas/apoyo/Tutela-de-derechos/515</t>
   </si>
@@ -2143,51 +2139,51 @@
 Ba.mx=Los emisores o las emisiones calificadas como Ba.mx muestran una capacidad crediticia por debajo del promedio con relación a otros emisores mexicanos
 B.mx=Los emisores o las emisiones calificadas como B.mx muestran una capacidad crediticia débil con relación a otros emisores mexicanos.
 Caa.mx=Los emisores o las emisiones calificadas como Caa.mx son especulativas y muestran una capacidad crediticia muy débil con relación a otros emisores mexicanos.
 Ca.mx=Los emisores o las emisiones calificadas como Ca.mx son muy especulativas y muestran una capacidad crediticia extremadamente débil con relación a otros emisores mexicanos
 C.mx=Los emisores o las emisiones calificadas como C.mx son extremadamente especulativas y muestran la capacidad crediticia más débil con relación a otros emisores mexicanos.</t>
   </si>
   <si>
     <t>https://hacienda.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Número de atletas jaliscienses que se integran a la selección nacional</t>
   </si>
   <si>
     <t>Este indicador muestra el número de los atletas jaliscienses que se integran a la selección nacional y representan al país en competencias internacionales.</t>
   </si>
   <si>
     <t>El año 2023 se reanudaron muchos eventos internacionales por lo que fue atípico en el ciclo olímpico. Los atletas jaliscienses tuvieron participación en:
 -Selectivos internacionales Juegos Centroamericanos y del Caribe (JCC).
 - Juegos JCC San Salvador, el Salvador.
 -Selectivos internacionales Juegos Panamericanos (JP) y Juegos Para-Panamericanos (JPP).
 - JP y JPP Santiago, Chile
 - Eventos de ranking para París 2024; así como diversos campeonatos internacionales de todas las categorías Mayores, Juveniles e infantiles.
 Durante 2022, se reanudaron muchos eventos internacionales, después de que en el 2020 y 2021, se realizaron menos debido a la pandemia.</t>
   </si>
   <si>
-    <t>CODE Jalisco, Dirección de Deporte Competitivo. Cifras preliminares junio de 2026.</t>
+    <t>CODE Jalisco, Dirección de Deporte Competitivo. Cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>El indicador muestra el número de atletas de alto rendimiento que pertenecen a la selección jalisco y que a su vez son integrados a la selección nacional para participar en justas internacionales que forman parte del ciclo olímpico.</t>
   </si>
   <si>
     <t>Número de financiamientos generados a través de estrategias de PROJAL</t>
   </si>
   <si>
     <t>Créditos</t>
   </si>
   <si>
     <t>Corresponde a la cantidad de financiamientos generados a través de estrategias de la Promotora del Financiamiento para el Desarrollo de Jalisco para impulsar el desarrollo económico de Mipymes de Jalisco.</t>
   </si>
   <si>
     <t>Información de la Dirección de Promoción, PROJAL, Cifras preliminares  2026.</t>
   </si>
   <si>
     <t>Sumatoria de la cantidad de financiamientos generados por cada una de las estrategias de Financiamiento del PROJAL al mes.</t>
   </si>
   <si>
     <t>Número de hectáreas afectadas por la sequía</t>
   </si>
   <si>
     <t>El indicador mide la superficie en hectáreas dedicada a actividades agrícolas afectada por la sequía con el propósito de analizar el comportamiento y tendencia de la sequía a largo plazo, para que los tomadores de decisiones ejecuten proyectos orientados a disminuir el indicador, aumentando los recursos hídricos en el suelo, para satisfacer las necesidades presentes y futuras de los seres vivos. Se realiza por medio del Índice de Sequía de Diferencia Normalizada (NDDI), el cual es un indicador que describe la intensidad de sequía en un área determinada a partir de la diferencia normalizada del índice de Vegetación de Diferencia Normalizada (NDVI) e Índice Diferencial de Agua Normalizado (NDWI).</t>
   </si>
@@ -2213,183 +2209,182 @@
     <t>Mandamientos</t>
   </si>
   <si>
     <t>Es un indicador que mide los casos en los que los Jueces han dictado una orden de aprehensión, citación o comparecencia de algunas de las partes en conflicto.</t>
   </si>
   <si>
     <t>Fiscalía del Estado, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria de mandamientos cumplimentados</t>
   </si>
   <si>
     <t>Obras concluidas de infraestructura hidráulica y de saneamiento</t>
   </si>
   <si>
     <t>Obras</t>
   </si>
   <si>
     <t>Este indicador da cuenta de la cantidad de obras finalizadas de infraestructura hidráulica y de saneamiento tales como construcción de colectores, redes de alcantarillado, redes de agua potable y construcción y rehabilitación de plantas de tratamiento de aguas residuales.</t>
   </si>
   <si>
     <t>El no registro de avances en el indicador no refleja ausencia de actividad o incumplimiento programático, sino que obedece a la naturaleza y escala de las obras actualmente en desarrollo.
 Los proyectos del programa de inversión vigente de la SGIA ejecutados por CEA, por su naturaleza técnica de mediana a larga duración, requieren un plazo de ejecución de entre 6 y 7 meses a partir de la fecha de inicio formal de cada contrato.</t>
   </si>
   <si>
-    <t>Secretaría de Gestión Integral del Agua, Gobierno de Jalisco. Cifras preliminares diciembre de 2025.</t>
+    <t>Secretaría de Gestión Integral del Agua, Gobierno de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Se consideran obras concluidas y por ende contabilizadas para el indicador, cuando su avance físico reportado oficialmente por el supervisor es del 100%. 
 Obras hidráulicas: Colocación de colectores suficientes para captar los escurrimientos pluviales de acuerdo a proyecto, en el menor tiempo posible al menor costo.</t>
   </si>
   <si>
     <t>Participación en exportaciones totales nacionales</t>
   </si>
   <si>
     <t>Impulso a la economía local y regional</t>
   </si>
   <si>
     <t>Este indicador se refiere a la participación porcentual de las exportaciones de Jalisco sobre las exportaciones a nivel nacional.</t>
   </si>
   <si>
-    <t>El dato corresponde a la participación de las exportaciones de Jalisco al total nacional.
-[...3 lines deleted...]
-    <t>INEGI.  Exportaciones Trimestrales por Entidad Federativa. IV Trimestre 2025.</t>
+    <t>Se ajustaron los valores de los años 2013 al 2023. Se ajustaron los valores de 2024 y 2025 con base en los cambios aplicados por su fuente original.  Valores calculados con base al acumulado anual.</t>
+  </si>
+  <si>
+    <t>INEGI. Exportaciones trimestrales por entidad federativa. IV Trimestre 2025.</t>
   </si>
   <si>
     <t>Las cifras de Exportaciones e Importaciones a nivel Estatal de Jalisco se emiten en base al estándar nacional partiendo de una ubicación de RFCs de empresas que están ubicadas físicamente en el Estado de Jalisco. Dicha relación de empresas se envía al SAT de SCHP quien manda los movimientos de cada una de estas empresas de acuerdo al SAIM3. Dichas información es enviada al IIEG (quien se encarga de la recolección de las empresas) y procesa los datos eliminando las claves de Documento que tienen que ver con movimientos virtuales y temporales. Para el cálculo se considera el acumulado anual del estado, dividido entre el acumulado anual nacional, multiplicado por cien para expresarlo en porcentaje.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/temas/exportacionesef/#tabulados</t>
   </si>
   <si>
     <t>Participantes en Incubación y capacitación a la industria creativa digital</t>
   </si>
   <si>
     <t>Fábrica de ideas</t>
   </si>
   <si>
     <t>Agencia para el Desarrollo de Industrias Creativas y Digitales del Estado de Jalisco</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Se refiere al número en participantes en eventos para la Incubación y capacitación a la industria creativa digital.</t>
   </si>
   <si>
     <t>Agencia para el Desarrollo de Industrias Creativas y Digitales del Estado de Jalisco, 2025.</t>
   </si>
   <si>
     <t>Sumatoria de participantes en Incubación y capacitación a la industria creativa digital en el año del reporte.</t>
   </si>
   <si>
     <t>https://ciudadcreativadigital.mx/</t>
   </si>
   <si>
     <t>Patrones registrados en el IMSS</t>
   </si>
   <si>
     <t>Patrones</t>
   </si>
   <si>
     <t>Este indicador exhibe el número de patrones por entidad federativa que están registrados en el Instituto Mexicano del Seguro Social (IMSS).</t>
   </si>
   <si>
-    <t xml:space="preserve">Se ajustaron los valores históricos de los años del periodo 2006 al 2014.
+    <t xml:space="preserve">
 </t>
   </si>
   <si>
-    <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos del Instituto Mexicano del Seguro Social (IMSS). Registros administrativos, cifras preliminares 2026.</t>
+    <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos del Instituto Mexicano del Seguro Social (IMSS). Registros administrativos, cifras preliminares al 31 de julio de 2026.</t>
   </si>
   <si>
     <t>La información se capta mediante el registro administrativo del Instituto Mexicano del Seguro Social.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=290</t>
   </si>
   <si>
     <t>Personas adultas mayores atendidas en centros de día que reciben apoyos asistenciales</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas adultas mayores que son atendidas en las casas de día del Sistema DIF Jalisco, con el objetivo de promover el envejecimiento saludable mediante actividades de integración y participación social. Los apoyos que se ofrecen son: raciones alimentarias, atención integral, terapia física, actividades productivas, sociales, deportivas, talleres formativos, de salud y encuentros intergeneracionales.</t>
   </si>
   <si>
     <t>De las 4,115 personas adultas mayores programadas a atenderse con apoyos asistenciales en los centros de día, durante los meses de enero a junio, la cantidad lograda fue de 2,101 personas, lo cual equivale al 51.06% de la meta total.</t>
   </si>
   <si>
     <t>Dirección de atención a las personas adultas mayores  del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, junio 2026.</t>
   </si>
   <si>
     <t>Es la suma de personas adultas mayores atendidas con apoyos asistenciales, tanto en los Centros de día CAPAM como el Centro de Día Eduardo Montaño.</t>
   </si>
   <si>
     <t>Personas asesoradas jurídicamente a través de la Procuraduría Social en los módulos de Atención ciudadana</t>
   </si>
   <si>
     <t>Usuarios</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de usuarios que recibieron el servicio de asesoría jurídica.</t>
   </si>
   <si>
     <t xml:space="preserve">El cumplimiento de la meta se encuentra sujeto al número de personas que acuden a la dependencia a solicitar los servicios que otorga la misma.
 </t>
   </si>
   <si>
-    <t>Subprocuraduría  de Servicios Jurídicos Asistenciales/ Coordinación General de Regiones. Procuraduría Social. Cifras preliminares 2026.</t>
+    <t>Subprocuraduría  de Servicios Jurídicos Asistenciales/ Coordinación General de Regiones. Procuraduría Social. Cifras preliminares  agosto 2026.</t>
   </si>
   <si>
     <t>sumatoria de registro de usuarios a los que se les brindo asesoría jurídica gratuita, en materia familiar, civil, mercantil y laboral.</t>
   </si>
   <si>
     <t>Personas asistidas en la etapa de atención temprana por defensoría de oficio en materia penal</t>
   </si>
   <si>
     <t>Es el número de inculpados, imputados y procesados que no cuentan con un defensor particular y son asistidos jurídicamente, desde la etapa de atención temprana hasta la sentencia, segunda instancia y amparo.
 Lo anterior, con el fin de que se respeten y protejan los derechos humanos de los inculpados, imputados y procesados que no cuentan con un defensor particular.</t>
   </si>
   <si>
     <t xml:space="preserve">El cumplimiento de la meta se encuentra sujeto al número de personas que solicitan el servicio de defensoría pública en materia penal, y se atiende el 100% de los imputados que solicitan el servicio.
 En el presente indicador se están reflejando los usuarios asistidos en materia penal, tanto en el Sistema Inquisitivo como en el Nuevo Sistema de Justicia Adversarial. </t>
   </si>
   <si>
-    <t>Subprocuraduría de Defensoría de Oficio/  Coordinación General de Regiones. Procuraduría Social. Cifras preliminares 2026.</t>
+    <t>Subprocuraduría de Defensoría de Oficio/  Coordinación General de Regiones. Procuraduría Social. Cifras preliminares agosto 2026.</t>
   </si>
   <si>
     <t>Se lleva el registro de los inculpados, imputados y procesados que se asisten desde la etapa de atención temprana y judicializados, contando además el registro que se sigue presentando por usuarios asistidos en averiguación previa y defensoría de oficio.</t>
   </si>
   <si>
     <t>Personas atendidas a través de proyectos de difusión y divulgación de la Ciencia, Tecnología e Innovación</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas que fueron atendidas o asistieron a los eventos, coloquios, proyectos, conferencias, ferias, etcétera, apoyados para la difusión y la divulgación de la Ciencia, Tecnología e Innovación.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, Cifras preliminares junio 2026.</t>
+    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, Cifras preliminares julio 2026.</t>
   </si>
   <si>
     <t>Sumatoria de personas que fueron atendidas y/o asistieron a los eventos, coloquios, proyectos, conferencias, ferias, etcétera, apoyados para la difusión y la divulgación de la Ciencia, Tecnología e Innovación en los 125 municipios de Jalisco.</t>
   </si>
   <si>
     <t>Personas beneficiadas a través de servicios PLAi</t>
   </si>
   <si>
     <t>Plataforma Abierta de Innovación y Desarrollo de Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide las personas beneficiadas, a través de las actividades formativas, proyectos, eventos y servicios desarrollados por PLAi</t>
   </si>
   <si>
     <t>Plataforma Abierta de Innovación, cifras junio 2026</t>
   </si>
   <si>
     <t>Se realiza la sumatoria de las personas beneficiadas a través de actividades realizadas por PLAi</t>
   </si>
   <si>
     <t>Personas capacitadas en materia de protección civil</t>
   </si>
   <si>
     <t>Número de personas capacitadas por municipio en materia de autoprotección y protección civil, mediante los diferentes métodos de capacitación y enseñanza, así como la realización de eventos especiales de fortalecimiento de la cultura de la protección civil.</t>
   </si>
@@ -2484,219 +2479,213 @@
 Luego de que una carpeta de investigación se inicia por la desaparición de una persona en Jalisco, la Autoridad de Ministerio Público integra investigaciones profesionales con la finalidad de identificar y acreditar la participación de las personas que llevan a cabo dichos antisociales.</t>
   </si>
   <si>
     <t xml:space="preserve">Cifras preliminares  2026.
 </t>
   </si>
   <si>
     <t>Vicefiscalía en Personas Desaparecidas. Fiscalía del Estado. México: Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se utiliza la sumatoria del número de personas judicializadas por delitos relacionados con la desaparición de personas en el año que se informa.</t>
   </si>
   <si>
     <t>Personas mayores beneficiadas con algún programa social del Gobierno del Estado</t>
   </si>
   <si>
     <t>Secretaría del Sistema de Asistencia Social</t>
   </si>
   <si>
     <t>Muestra el número de adultos mayores de 65 años que reciben apoyo de por lo menos uno de los programas públicos del Gobierno del Estado de Jalisco.</t>
   </si>
   <si>
     <t>El indicador muestra todas las personas mayores de 65 años que reciben al menos un apoyo, bien o servicio de cualquiera de los programas o acciones del Gobierno estatal. Dicha información se obtiene de los registros en el Padrón Único de Beneficiarios (PUB), por tanto, solamente están contemplados los programas y acciones que se reportan en dicho sistema. El PUB se actualiza cuatro veces al año, en los meses de mayo (periodo A), agosto (periodo B), noviembre (periodo C) y febrero (periodo D). Por lo anterior, la información reportada en este indicador contiene un desfase de dos meses. Cabe mencionar que la lógica del indicador continúa en periodo semestral, debido a la operación de los Programas.</t>
   </si>
   <si>
-    <t>Secretaría del Sistema de Asistencia Social (SSAS). Bases de datos del Padrón Único de Beneficiarios por Programa, (periodo 2025-C_D). Cifras preliminares diciembre 2025.</t>
+    <t>Secretaría del Sistema de Asistencia Social (SSAS). Bases de datos del Padrón Único de Beneficiarios por Programa, (periodo 2026-A_B). Cifras preliminares junio 2026.</t>
   </si>
   <si>
     <t>El sistema del Padrón Único de Beneficiarios (PUB) se actualiza cada trimestre, en los meses de marzo, junio, septiembre y diciembre, por lo que la información se encuentra disponible hasta los meses de  mayo, agosto, noviembre y febrero. Por lo anterior, el Calendario A_B, correspondiente al periodo enero-junio, se notifica hasta el mes de agosto; y el Calendario C_D, que abarca el periodo julio-diciembre, se reporta a finales del mes de febrero.</t>
   </si>
   <si>
     <t>http://padronunico.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Personas pasajeras transportadas en sistemas públicos de transporte urbano de pasajeros</t>
   </si>
   <si>
     <t>Número de personas pasajeras transportadas en sistemas públicos de transporte urbano masivo de pasajeros: Sistema de Tren Eléctrico urbano líneas 1, 2 y 3, SITREN, Ruta eléctrica, Trolebús, Sistema Mi Macro Periférico y Mi Macro Calzada troncales y alimentadoras.</t>
   </si>
   <si>
-    <t>En la publicación de INEGI no están contemplando al Trolebús para este enero 2026 a diferencia de lo reportado del año 2025. 
+    <t>En la publicación de INEGI no están contemplando al Trolebús para este enero 2026, a diferencia de lo reportado del año 2025. 
 El valor se reporta de manera mensual y corresponde al acumulado anual de personas transportadas en sistemas públicos de transporte urbano durante el ejercicio 2026.</t>
   </si>
   <si>
     <t>Instituto Nacional de Estadística y Geografía (INEGI), Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Suma de la cantidad diaria de viajes realizados en los sistemas de transporte urbano masivo de pasajeros.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/transporteurbano/#tabulados</t>
   </si>
   <si>
     <t>Personas que participan en los eventos de activación física y deporte del Programa RETO</t>
   </si>
   <si>
     <t>Se refiere al total de la población jalisciense que se activan en los eventos del Programa RETO desarrollados por el CODE Jalisco</t>
   </si>
   <si>
     <t>Los eventos reportados durante el 2025 son el resultado de las mejoras implementadas en cuanto a colaboración institucional, ya que se incrementó el número de nuevos proyectos previstos para el año señalado.</t>
   </si>
   <si>
     <t>Se realiza el cálculo del total de personas activadas por el Programa RETO en los municipios del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Personas Vinculadas</t>
   </si>
   <si>
     <t>Son aquellas personas a las que el Juez considera probables responsables de un delito, en atención a los datos de prueba presentados por el Ministerio Público.</t>
   </si>
   <si>
     <t>Sumatoria de vinculaciones por persona</t>
   </si>
   <si>
     <t>Personas visitantes a los museos de Jalisco que dependen de la Secretaría de Cultura</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de visitantes nacionales y extranjeros a los museos que dependen de la Secretaría de Cultura Jalisco.</t>
   </si>
   <si>
     <t>Cuenta de los visitantes que ingresan a los museos que dependen de la Secretaría de Cultura mediante el registro administrativo del museo.</t>
   </si>
   <si>
     <t>PIB Estatal del Sector Turístico</t>
   </si>
   <si>
     <t>El PIBT es un indicador aproximado que representa el valor de todos los bienes, servicios y actividades finales específicamente del sector turismo, generados por el estado en un periodo de tiempo determinado. Tiene como objetivo reflejar crecimiento del sector turístico, siempre y cuando sea mayor el valor al registrado en el año base.</t>
   </si>
   <si>
-    <t>Se actualizaron las cifras históricas dadas la nueva metodología de la 	Secretaría de Turismo del Gobierno de México https://www.datatur.sectur.gob.mx/SitePages/PibTuristicoEstatalMunicipal.aspx  por lo que difiere de las cifras publicadas en informes anteriores.
-Último valor 2022, cifras expresadas en Millones de pesos a precios constantes de 2018, la fuente de información genera reportes con 2 años de rezago.
+    <t>Último valor 2022, cifras expresadas en Millones de pesos a precios constantes de 2018,
+Se actualizaron las cifras históricas dadas la nueva metodología de la Secretaría de Turismo del Gobierno de México https://www.datatur.sectur.gob.mx/SitePages/PibTuristicoEstatalMunicipal.aspx  por lo que difiere de las cifras publicadas en informes anteriores.
 Nota metodológica
 Para calcular el PIB Turístico primero se determinó el peso económico, se utilizó el valor del PIB por entidad federativa y se generó un ponderador para cada municipio con base en el Valor Agregado Censal Bruto, lo que permitió estimar un PIB municipal. 
 Para determinar el PIB turístico, se procedió de igual manera, pero con el VACB Turístico determinado por entidad federativa y ponderada por el número de unidades económicas en materia de turismo por municipio y complementado por el Valor Agregado Censal Bruto para las actividades características de cada municipio. Para el caso en que hubiera alguna inconsistencia en el dato, que el PIB Turístico fuera mayor que el PIB Municipal, se resolvió por medio del ingreso per cápita que establece el IDH, o por el peso de la población con base en el Censo de Población 2020. Estos problemas se presentaron en muy pocos municipios pequeños.</t>
   </si>
   <si>
     <t>Secretaría de Turismo Federal,  (SECTUR) con información del INEGI. Sistema de Cuentas Nacionales de México. Producto Interno Bruto por Entidad Federativa. México 2022.</t>
   </si>
   <si>
     <t>El PIBT es la suma del valor añadido (a precios básicos) generado en todas las industrias, en respuesta al consumo turístico interior, y el importe de los impuestos netos sobre los productos y sobre las importaciones incluido dentro del valor de este gasto. 
 Lea más: Web Eustat. Cuenta satélite del turismo 
 Eustat 
 Under Creative Commons License: Attribution</t>
   </si>
   <si>
     <t>https://datatur.sectur.gob.mx/SitePages/PibTuristicoEstatalMunicipal.aspx</t>
   </si>
   <si>
     <t>Población alfabetizada</t>
   </si>
   <si>
     <t>Es el número de personas que acreditan con examen final el módulo "La palabra", en la vertiente hispanohablante y los módulos MIBES 1, 2 y 4 en la vertiente indígena. Son capaces de comprender, producir y usar convenciones básicas del lenguaje escrito, y las nociones elementales de matemáticas.</t>
   </si>
   <si>
-    <t>A partir del año 2020 se amplía el concepto de alfabetización por parte del INEA, al considerar como alfabetizado aquel estudiante que concluya el nivel inicial.  A partir del mes de abril y con motivo de la crisis sanitaria por el COVID-19, no ha sido posible incrementar el número de personas alfabetizadas.
-[...3 lines deleted...]
-    <t>Instituto Estatal para la Educación de los Jóvenes y Adultos (INEEJAD). Cifras preliminares junio de 2026.</t>
+    <t>A partir del año 2020 se amplía el concepto de alfabetización por parte del INEA, al considerar como alfabetizado aquel estudiante que concluya el nivel inicial..
+El valor del indicador corresponde a 552 personas alfabetizadas en Jalisco, del 1al 31 de julio de 2026 por el Instituto Estatal para la Educación de Jóvenes y Adultos (INEEJAD)</t>
+  </si>
+  <si>
+    <t>Instituto Estatal para la Educación de los Jóvenes y Adultos (INEEJAD). Cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>Es la suma de los educandos que acreditaron el conocimiento para ser considerados alfabetizados por el Instituto Estatal para la Educación de los Jóvenes y Adultos</t>
   </si>
   <si>
     <t>https://www.gob.mx/inea/</t>
   </si>
   <si>
     <t>Población de 18 años y más que tiene mucha confianza en el Gobierno Estatal de Jalisco</t>
   </si>
   <si>
     <t>Presenta el nivel de confianza institucional de la población de 18 años y más de áreas urbanas de 100,000 habitantes y más del estado de Jalisco</t>
   </si>
   <si>
-    <t>Valor reportado conforme INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Publicada el 21 de mayo de 2026.</t>
+    <t>Valor reportado conforme la Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Publicada el 21 de mayo de 2026.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental ENCIG, 2025.</t>
   </si>
   <si>
     <t>El INEGI cada dos años recaba información sobre las experiencias de la población con los servicios públicos y actos de corrupción. La encuesta se aplica a una muestra representativa de hogares y personas mayores de 18 años a nivel nacional y estatal.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/encig/2025/</t>
   </si>
   <si>
     <t>Porcentaje acumulado de contribuyentes cumplidos</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje de contribuyentes cumplidos (no omisos y/o no morosos) con respecto al total del padrón de contribuyentes, tomando como base la totalidad de vehículos registrados en el padrón, que comprende la recaudación de refrendo vehicular.</t>
   </si>
   <si>
-    <t>Cifras preliminares al 30 de abril de 2026.</t>
-[...2 lines deleted...]
-    <t>Dirección General de Recaudación. Servicio Estatal Tributario de la Secretaría de la Hacienda Pública.  Cifras preliminares año 2026.</t>
+    <t>Dirección General de Recaudación. Servicio Estatal Tributario de la Secretaría de la Hacienda Pública. Cifras preliminares al 31 de julio de 2026.</t>
   </si>
   <si>
     <t>Confronta padrón general de contribuyentes vs los cumplidos</t>
   </si>
   <si>
     <t>Porcentaje de abandono escolar en educación media superior</t>
   </si>
   <si>
     <t>Es el número de alumnos que abandonan las actividades escolares antes de concluir algún grado o nivel educativo, expresado como porcentaje, del total de alumnos inscritos en el ciclo escolar.</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2024-2025 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 El valor 2024 fue actualizado en septiembre de 2025.
 Los valores para años anteriores pueden diferir debido a la última actualización del SNIEE, realizada en septiembre de 2022.  Se actualizaron los valores del 2013 al 2019.</t>
   </si>
   <si>
     <t>Secretaría de Educación Pública (SEP). Sistema Nacional de Información Estadística Educativa (SNIEE), cifras preliminares septiembre 2025.</t>
   </si>
   <si>
     <t>Se divide el total de alumnos desertores del ciclo escolar entre el total de alumnos inscritos al inicio del ciclo, ambos correspondientes al mismo nivel educativo.</t>
   </si>
   <si>
     <t>https://www.planeacion.sep.gob.mx/indicadores_pronosticos.aspx</t>
   </si>
   <si>
     <t>Porcentaje de abandono escolar en educación primaria</t>
   </si>
   <si>
     <t xml:space="preserve">El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2024-2025 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024.
 Se actualizaron valores de 2018 y 2019.
 </t>
   </si>
   <si>
-    <t>Secretaria de Educación Pública (SEP). Sistema Nacional de Información Estadística Educativa (SNIEE), cifras preliminares septiembre 2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>Porcentaje de abandono escolar en educación secundaria</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2024-2025 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024.
 Los valores para años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en septiembre de 2022. Se actualizaron valores de 2018, 2019 y 2021.</t>
   </si>
   <si>
     <t>Secretaría de Educación Pública (SEP), Sistema Nacional de Información Estadística Educativa (SNIEE), cifras preliminares septiembre 2025.</t>
   </si>
   <si>
     <t>Porcentaje de abandono escolar en educación superior</t>
   </si>
   <si>
     <t xml:space="preserve"> El indicador es calculado por la Secretaría de Educación Pública (SEP).  Se ajustaron los valores de los ciclos escolares 2017 al 2023 de acuerdo con cifras de la fuente original.
 El porcentaje de abandono se realiza de manera generacional, por esta razón tiene un comportamiento variable. Además, se encuentra sujeto a factores económicos y sociales que determinan la permanencia de los estudiantes en las aulas. </t>
   </si>
   <si>
     <t>Secretaría de Educación Pública (SEP), Dirección General de Planeación, Programación y Estadística Educativa, Sistema Educativo Nacional. Cifras preliminares 2025</t>
   </si>
   <si>
     <t>Se divide el total de alumnos desertores del ciclo escolar entre el total de alumnos inscritos al inicio del ciclo, ambos correspondientes al mismo nivel educativo.
 El abandono escolar es la diferencia que hay entre los matriculados del año N1 y los matriculados en el año N2 expresado en porcentaje. Puede existir el caso de que N2&gt;N1 por reinserción escolar, reprobación o no egresar en el tiempo esperado, si sucede esto, se da el caso de que el indicador sea negativo. La tendencia de este indicador es mantenerla lo más cercano a 0 posible.</t>
   </si>
@@ -2708,79 +2697,78 @@
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2025-2026 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 Los valores para años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en septiembre de 2022.  Se actualizaron valores de 2014 a 2019 y 2021.</t>
   </si>
   <si>
     <t>Se divide el número de alumnos de nuevo ingreso  registrados en inicio del curso en un nivel determinado entre el número de alumnos egresados del nivel y ciclo escolar inmediato anterior.</t>
   </si>
   <si>
     <t>Porcentaje de absorción en educación secundaria</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor de la meta 2025 es una estimación para el ciclo escolar 2025-2026 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024.
 Los valores para años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en septiembre de 2022.  Se actualizaron los valores de 2018, 2019 y 2021.</t>
   </si>
   <si>
     <t>Se divide el número de alumnos de nuevo ingreso  registrados en inicio del curso en un nivel determinado entre el número de alumnos egresados del nivel y ciclo escolar inmediatos anteriores.</t>
   </si>
   <si>
     <t>Porcentaje de absorción en educación superior</t>
   </si>
   <si>
-    <t>Se ajustaron los valores de los ciclos 2017 a 2025 para homologar cifras con la metodología de la SEP.  El indicador es calculado por la Secretaría de Educación Pública (SEP).
-Los valores para los años 2013 y 2014 pueden diferir de informes anteriores debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en diciembre de 2014.</t>
+    <t>Se ajustaron los valores de los ciclos 2017 a 2025 para homologar cifras con la metodología de la SEP.  El indicador es calculado por la Secretaría de Educación Pública (SEP).</t>
   </si>
   <si>
     <t>Secretaría de Educación Pública (SEP), Dirección General de Planeación, Programación y Estadística Educativa, Sistema Educativo Nacional. Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>https://www.planeacion.sep.gob.mx/estadisticaeducativas.aspx</t>
   </si>
   <si>
     <t>Porcentaje de acuerdos gubernamentales firmados</t>
   </si>
   <si>
     <t>El indicador se refiere a los acuerdos gubernamentales firmados respecto a los recibidos.</t>
   </si>
   <si>
-    <t>Dirección General de Estudios Legislativos y Acuerdos Gubernamentales, Secretaría General de Gobierno, cifras preliminares al I Trimestre 2026.</t>
+    <t>Dirección General de Estudios Legislativos y Acuerdos Gubernamentales, Secretaría General de Gobierno, cifras preliminares al II Trimestre 2026.</t>
   </si>
   <si>
     <t>Calcular el porcentaje dividiendo el número de acuerdos gubernamentales firmados entre el número de acuerdos gubernamentales recibidos y multiplicando el resultado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de adquisiciones a través de la Comisión de Adquisiciones</t>
   </si>
   <si>
     <t>Se refiere al porcentaje del monto de compras a través de la Comisión de Adquisiciones del Gobierno de Jalisco. Cuando las compras rebasan el millón 500 mil pesos son aprobadas por la Comisión de Adquisiciones.</t>
   </si>
   <si>
-    <t>Secretaría de Administración. Gobierno de Jalisco. Cifras preliminares 2026.</t>
+    <t>Secretaría de Administración. Gobierno de Jalisco. Cifras preliminares julio, 2026.</t>
   </si>
   <si>
     <t>Para construir este indicador se toma el monto de las compras procesadas en la Dirección General de Abastecimientos vía Comisión de Adquisiciones entre el monto total, arrojando un porcentaje de las compras. El registro base de la información se encuentra en el reporte mensual de la Dirección General. El dato del indicador es un estándar.</t>
   </si>
   <si>
     <t>Porcentaje de aguas residuales tratadas con respecto al total de aguas residuales generadas</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de aguas procesadas en plantas de tratamiento para satisfacer los requisitos de calidad con relación a la clase de cuerpo receptor al que serán descargadas.</t>
   </si>
   <si>
     <t>Población que cuenta con el servicio de saneamiento entre la población total del Estado.</t>
   </si>
   <si>
     <t>Porcentaje de alfabetización en 25 años y más</t>
   </si>
   <si>
     <t>Quinquenal</t>
   </si>
   <si>
     <t>Corresponde al porcentaje de la población mayor de 25 años que es capaz de leer y escribir.</t>
   </si>
   <si>
     <t xml:space="preserve">Corresponde a la razón de la población de 25 años y más que sabe leer y escribir un recado, respecto de la población total de 25 años o más de edad, expresada como un porcentaje.
 Se ajustó el valor del año 2015.
@@ -2826,102 +2814,99 @@
   </si>
   <si>
     <t>Los datos actualizados por la fuente original (INEGI) corresponden al Conteo de Población y Vivienda 2005, al Censo de Población y Vivienda 2010, a la Encuesta intercensal 2015 y al Censo de Población y Vivienda 2020.
 La actualización de los datos se fundamenta en el Censo de Población y Vivienda 2020 y se complementará con la información del próximo censo, programado para 2030. Es posible que los datos se actualicen a partir de los resultados de la Encuesta Intercensal, que se llevará a cabo el 6 de octubre de 2025 para actualizar la información sociodemográfica en el periodo entre censos.</t>
   </si>
   <si>
     <t>INEGI. Censo de Población y Vivienda 2020.</t>
   </si>
   <si>
     <t>El cálculo del porcentaje se obtiene de dividir el número total de la población femenina estatal analfabeta del grupo de edad de 15 años y más entre el número total de la población estatal en el mismo grupo de edad de 15 años y más; y multiplicando éste resultado por 100.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/ccpv/2020/default.html</t>
   </si>
   <si>
     <t>Porcentaje de aportación del sector cultural de Jalisco al PIB del estado</t>
   </si>
   <si>
     <t>Este indicador tiene como objetivo evaluar la contribución del sector de la cultura a la economía del estado de Jalisco. Análisis realizado con base a los Censos Económicos elaborados por el Instituto Nacional de Estadística y Geografía (INEGI).</t>
   </si>
   <si>
     <t>Valor reportado el día 7 de octubre de 2025, mismo que corresponde al año inmediato anterior.
 El valor 2024 es elaboración propia con base en los resultados de los Censos Económicos (CE) de INEGI 2024, publicados en julio 2025.</t>
   </si>
   <si>
-    <t>Secretaría de Cultura Jalisco 2024 (ultima publicación julio 2025).</t>
+    <t>Secretaría de Cultura Jalisco 2024 (última publicación, julio 2025).</t>
   </si>
   <si>
     <t>Cálculo a partir de la suma del valor agregado censal bruto recabado del Censo Económico utilizando los códigos estadísticos de la Clasificación Industrial Internacional Uniforme (CIIU) y el Sistema de Clasificación Industrial de América del Norte (SCIAN), comparado con el producto interno bruto (PIB) local.</t>
   </si>
   <si>
     <t>Porcentaje de atención a la demanda potencial en educación media superior</t>
   </si>
   <si>
     <t>Es el porcentaje de la matrícula total de inicio de cursos de este nivel educativo (demanda atendida) entre la población en edad escolar del nivel en cuestión, que solicita la prestación de este servicio (demanda potencial).</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2025-2026 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024.
 Los valores para años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en septiembre de 2022. Se actualizaron valores de 2018, 2019 y 2021.</t>
   </si>
   <si>
     <t>Se divide el número de alumnos matriculados totales entre la población que solicita la prestación del servicio en cuestión.</t>
   </si>
   <si>
     <t>Porcentaje de atención a la demanda potencial en educación secundaria</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2025-2026 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024.
 Los valores para los años 2013 y 2014 pueden diferir de informes anteriores debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en septiembre de 2022.  Se actualizaron valores de 2018, 2019 y 2021.</t>
   </si>
   <si>
     <t>Porcentaje de brecha de género en el trabajo no remunerado en los hogares jaliscienses</t>
   </si>
   <si>
     <t>Este indicador mide la diferencia absoluta entre mujeres y hombres al tiempo que dedican trabajo no remunerado (comprende el trabajo doméstico no remunerado para el propio hogar, trabajo no remunerado de cuidado a integrantes del hogar, trabajo no remunerado como apoyo a otros hogares y trabajo voluntario).</t>
   </si>
   <si>
-    <t>INEGI, Encuesta Nacional de Ocupación y Empleo, Cifras al primer trimestre del 2026.</t>
+    <t>INEGI, Encuesta Nacional de Ocupación y Empleo, Cifras del segundo trimestre del 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador, se realiza una sustracción entre el total de la población femenina de 12 años y más que realiza trabajo no remunerado entre la masculina de 12 años y más que realiza trabajo no remunerado. El total se divide entre el total de la población masculina de 12 años y más que realiza trabajo no remunerado y se multiplica por 100 para sacar el porcentaje.</t>
   </si>
   <si>
     <t>Porcentaje de brecha de género en la tasa de participación laboral de Jalisco</t>
   </si>
   <si>
     <t>Mide la distancia entre la tasa de participación económica o laboral de mujeres y hombres. Dicha tasa es el porcentaje que representa la Población Económicamente Activa (PEA) respecto a la de 15 o más años, es decir, las personas que trabajan o están buscando empleo de forma activa.</t>
   </si>
   <si>
-    <t>La actualización corresponde al primer trimestre del 2026, con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
-[...2 lines deleted...]
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del primer trimestre 2026.</t>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del segundo trimestre 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador, se realiza una sustracción entre la Tasa de Participación Laboral de Hombres y la Tasa de Participación Laboral de Mujeres. Para el cálculo de ambas tasas de participación laboral, se toma el valor de la población económicamente activa según sexo multiplicada por 100 y dividida entre la población de 15 años y más según sexo.</t>
   </si>
   <si>
     <t>Porcentaje de carpetas de investigación por el delito de abuso sexual infantil con víctima mujer, que han sido judicializadas</t>
   </si>
   <si>
     <t>Este indicador mide el número de carpetas de investigación por abuso sexual infantil con víctima mujer que han sido judicializadas en función del total de las carpetas que se iniciaron por el mismo delito.  Luego de que una carpeta de investigación se inicia por la probable comisión del delito de abuso sexual infantil, el Ministerio Público (MP) debe reunir elementos y datos de prueba suficientes para justificar racionalmente que la o las personas imputadas (señaladas) probablemente participaron en la comisión del delito. Luego de que reúne los datos de prueba suficientes, el o la MP envía un oficio al juez o jueza de control donde le informa de ello y le solicita audiencia para formular la imputación, a este acto de manera formal se le denomina judicialización. En este sentido, este indicador nos permitiría observar cuántas carpetas de investigación por el delito de abuso sexual infantil con víctima mujer han llegado a esta etapa del proceso penal.</t>
   </si>
   <si>
     <t>Cifras actualizadas al corte de junio de 2026. La fuente de información es la Fiscalía del Estado de Jalisco, encargada del registro de carpetas de investigación y su seguimiento jurídico.
 Se modificó el valor en el sistema del año 2020 por ajustes en las carpetas de investigación.</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Fiscalía del Estado. Cifras preliminares del primer semestre de 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el número de carpetas de investigación de abuso sexual infantil con víctima mujer judicializadas entre el producto del total de carpetas de investigación de abuso sexual infantil con víctima mujer, multiplicado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de carpetas de investigación por el delito de violación con víctima mujer, que han sido judicializadas</t>
   </si>
   <si>
     <t>Este indicador mide el número de carpetas de investigación por violación de mujeres que han sido judicializadas en función del total de las carpetas que se iniciaron por el mismo delito.  Luego de que una carpeta de investigación se inicia por la probable comisión del delito de violación, el Ministerio Público (MP) debe reunir elementos y datos de prueba suficientes para justificar racionalmente que la o las personas imputadas (señaladas) probablemente participaron en la comisión del delito. Luego de que reúne los datos de prueba suficientes, el o la MP envía un oficio al juez o jueza de control donde le informa de ello y le solicita audiencia para formular la imputación, a este acto de manera formal se le denomina judicialización. En este sentido, este indicador nos permitiría observar cuántas carpetas de investigación por el delito de violación de mujeres han llegado a esta etapa del proceso penal.</t>
@@ -2939,55 +2924,55 @@
   <si>
     <t>Menos desigualdad, más comunidad</t>
   </si>
   <si>
     <t>Mide el alcance del Programa de Alimentación Escolar en los planteles de educación básica del estado.</t>
   </si>
   <si>
     <t>El programa Desayunos Escolares a escuelas públicas preescolares y primarias ubicadas en localidades de alta y muy alta marginación presenta resultados favorables en el periodo. De un total de 382 escuelas registradas en el padrón de la SEJ y CONAFE en localidades de alta y muy alta marginación, 367 escuelas fueron atendidas mediante el programa, lo que representa una cobertura del 96.07%. Este resultado supera la meta programada del 95.47%, reflejando un desempeño positivo en la atención alimentaria de la población escolar objetivo y un avance significativo en la cobertura del programa.</t>
   </si>
   <si>
     <t>Sistema DIF Jalisco con información de la Dirección de Aseguramiento de la Calidad Alimentaria, adscrita a la Subdirección General de Seguridad Alimentaria, con datos de la Secretaría de Educación Jalisco (SEJ) y del Consejo Nacional de Fomento Educativo (CONAFE): directorio de escuelas. Índice de marginación por localidades (CONAPO 2020), 2025.</t>
   </si>
   <si>
     <t>A partir del reporte de cobertura de la Subdirección General de Seguridad Alimentaria de escuelas en localidades de alto y muy alto grado de marginación se calcula la cobertura total en relación al padrón de escuelas en localidades de alto y muy alto grado de marginación de la SEJ y CONAFE</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/</t>
   </si>
   <si>
     <t>Porcentaje de cobertura de vacunación con esquema completo en menores de un año</t>
   </si>
   <si>
     <t>Este indicador mide la población menor de un año de edad con esquema de vacunación completo aplicado con oportunidad, en relación a la población total de menores de un año de edad estimada a vacunar, acorde al subsistema de información sobre nacimientos.</t>
   </si>
   <si>
-    <t>Datos sectoriales del Registro de Dosis Aplicadas (RDA). La información de cierre del 1er trimestre se encuentra en proceso de validación, por lo que, se reporta información preliminar al corte de 31 de marzo de 2026.
+    <t>Datos sectoriales del Registro de Dosis Aplicadas (RDA). La información de cierre del segundo trimestre se encuentra en proceso de validación, por lo que, se reporta información preliminar al corte de 30 de junio de 2026.
 En febrero del 2026 se modificaron las cifras de 2025</t>
   </si>
   <si>
-    <t>Secretaría de Salud Jalisco, marzo 2026</t>
+    <t>Secretaría de Salud Jalisco, junio 2026</t>
   </si>
   <si>
     <t>Proporción de menores de 1 año de edad que cuentan con: una dosis de vacuna BCG, tres dosis de Hexavalente,  dos dosis de rotavirus y dos dosis de vacuna antineumococcica Conjugada (13 valente), con relación al total de menores de un año de edad estimados de acuerdo con el Subsistema de Información sobre Nacimientos (SINAC), para el mismo período.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura de viviendas con servicios básicos</t>
   </si>
   <si>
     <t>Vivienda adecuada y asequible</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de viviendas particulares habitadas que cuentan con la cobertura de los servicios básicos (luz eléctrica, agua entubada de la red pública y drenaje).</t>
   </si>
   <si>
     <t>Corresponde a la razón de las viviendas particulares habitadas que disponen de servicios básicos (agua entubada, drenaje, energía eléctrica y excusado o sanitario) respecto del total de viviendas particulares habitadas, expresado como un porcentaje. En el total de viviendas particulares habitadas en 2020 a nivel nacional, se excluyen 49,142 locales no construidos para habitación, 5,307 viviendas móviles y 7,795 refugios.</t>
   </si>
   <si>
     <t>INEGI; Censo de Población y Vivienda 2020.</t>
   </si>
   <si>
     <t>Resulta del cociente entre las viviendas particulares habitadas que disponen de luz eléctrica, agua entubada de la red pública y drenaje, respecto de las viviendas particulares habitadas.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura en educación media superior de 15 a 17 años</t>
   </si>
@@ -3028,51 +3013,51 @@
   <si>
     <t>Se divide la matrícula total de secundaria del ciclo en estudio entre la población de 12 a 14 años de edad del mismo año y el resultado se multiplica por cien.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura preescolar de 3 a 5 años</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos inscritos del nivel de preescolar respecto a la población de tres a cinco años.</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2025-2026 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024.
 Los valores del 2006 al 2024 se modifican derivado de la proyección de población realizada por el CONAPO en la versión de agosto 2023 y reportada en el SNIE en septiembre 2024.</t>
   </si>
   <si>
     <t>Resulta de dividir la matrícula de preescolar entre el total de la población del rango de edad 3-5 años.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura total superior sin posgrado de 18 a 22 años incluyendo todas las modalidades</t>
   </si>
   <si>
     <t>Es el porcentaje de la matrícula total del nivel técnico superior universitario y licenciatura de la modalidad escolarizada, respecto al total de población de 18 a 22 años.</t>
   </si>
   <si>
-    <t>La información definitiva de cierre 2025 se tiene en el mes de marzo de 2026 y es concerniente al ciclo escolar 24-25.  En febrero de 2025 se actualizó el valor de cierre 2024.
+    <t xml:space="preserve"> En febrero de 2025 se actualizó el valor de cierre 2024.
 Se modificaron los valores de los años 2018 a 2024 para homologar cifras con la metodología de la SEP.
 En noviembre se comienza a procesar la información para generar los valores de los indicadores educativos, y normalmente éstos se publican durante marzo y abril del siguiente año al que se contabiliza</t>
   </si>
   <si>
     <t>Secretaría de Educación Pública (SEP), Dirección de Estadísticas y Sistemas de Información, cifras preliminares 2025..</t>
   </si>
   <si>
     <t>Resulta de dividir el total de la matrícula de técnico superior universitario y  licenciatura de la modalidad escolarizada del ciclo en estudio, entre el total de la población estimada del rango de 18 a 22 años de edad del mismo periodo.</t>
   </si>
   <si>
     <t>Porcentaje de conflictos laborales resueltos de manera prejudicial</t>
   </si>
   <si>
     <t>Este indicador refleja el porcentaje de conflictos laborales resueltos mediante la conciliación prejudicial, mismo que se refiere a un acuerdo o arreglo al cual llegan las partes (trabajadora y patronal) para dar por terminada la controversia entre ellas. El convenio se celebra por escrito y se ratifica por la autoridad conciliadora en presencia de las partes.</t>
   </si>
   <si>
     <t>Sistema Nacional de Conciliación Laboral (SINACOL), Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>División de numero de Convenios (convenios y ratificaciones) entre el número de conflictos laborales que representa la suma total de convenios, ratificaciones y constancias de no conciliación, multiplicado por 100</t>
   </si>
   <si>
     <t>Porcentaje de consejos para la planeación participativa regional, sectorial y estatal instalados y operando conforme la normatividad establecida</t>
   </si>
   <si>
@@ -3081,87 +3066,93 @@
   <si>
     <t>Este indicador mide el porcentaje de consejos de planeación y participación ciudadana previstos en la ley que están funcionando de acuerdo con el marco normativo.</t>
   </si>
   <si>
     <t>Secretaría de Planeación y Participación Ciudadana, con datos de diciembre de 2025.</t>
   </si>
   <si>
     <t>La medición de este indicador se realiza de manera anual, asignando a cada uno de los 17 consejos previstos por la Ley de Planeación Participativa del Estado de Jalisco y sus municipios —un COPPLADE, cuatro Consejos Sectoriales y 12 Consejos Regionales— un peso equivalente a 1/17, es decir, 5.88%. Para el cálculo se verifica, a través de actas y documentación correspondiente, que cada consejo haya realizado al menos las sesiones ordinarias establecidas en la norma o reglamento aplicable. En los casos en que queden pendientes algunas sesiones al momento de la medición, se contabiliza de manera parcial el avance porcentual correspondiente.</t>
   </si>
   <si>
     <t>https://planeacion.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas</t>
   </si>
   <si>
     <t>Justicia para la tierra que nos da vida</t>
   </si>
   <si>
     <t>Procuraduría Estatal de Protección al Ambiente</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la PROEPA toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información gabinete y campo, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo.</t>
   </si>
   <si>
-    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco. Cifras preliminares II Trimestre de 2026.</t>
+    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco. Cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete- y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
   <si>
     <t>https://semadet.jalisco.gob.mx/acerca-de/procuraduria-estatal-de-proteccion-al-ambiente-proepa</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de atención prioritaria del Río Santiago (Sólo municipios del Área Metropolitana de Guadalajara- 9 municipios)</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la Procuraduría Estatal de Protección al Ambiente (PROEPA) toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información -gabinete y campo-, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo. Este porcentaje se calcula para una cobertura geográfica de 9 municipios que forman parte del Área Metropolitana  y  corresponden a un subconjunto del  Área de Intervención Prioritaria del Río Santiago. Los municipios que conforman este subconjunto son los siguientes: El Salto, Guadalajara, Ixtlahuacán de los Membrillos, Juanacatlán,  San Pedro Tlaquepaque,  Tlajomulco de Zúñiga, Tonalá,  Zapopan  y Zapotlanejo.</t>
   </si>
   <si>
+    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco, cifras preliminares segundo trimestre de 2026.</t>
+  </si>
+  <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete- en los municipios del Área Metropolitana de Guadalajara y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de intervención prioritaria del Río Santiago (18 municipios)</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la Procuraduría Estatal de Protección al Ambiente (PROEPA)  toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información -gabinete y campo-, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo. Este porcentaje se calcula para una cobertura geográfica de 18 municipios que  forman parte del Área de Intervención Prioritaria del Río Santiago. Los municipios que conforman este polígono son los siguientes: Arandas, Atotonilco El Alto, Chapala, El Salto, Guadalajara, Ixtlahuacán de los Membrillos, Juanacatlán, Ocotlán, Poncitlán, San Ignacio Cerro Gordo, San Pedro Tlaquepaque, Tepatitlán de Morelos, Tlajomulco de Zúñiga, Tonalá, Tototlán, Zapopan, Zapotlán del Rey y Zapotlanejo.</t>
   </si>
   <si>
+    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco, cifras preliminares al segundo trimestre de 2026.</t>
+  </si>
+  <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete-en los municipios del Área  de Intervención Prioritaria del Río Santiago y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP.</t>
   </si>
   <si>
     <t>Mide el porcentaje de cumplimiento de los reactivos evaluados en los módulos de programación, presupuestación, seguimiento y evaluación del Diagnóstico de Presupuesto basado en Resultados y del Sistema de Evaluación del Desempeño (PbR-SED), aplicado por la Secretaría de Hacienda y Crédito Público (SHCP). Asimismo, refleja el nivel de avance, calidad y consistencia en la implementación de prácticas orientadas a resultados dentro del ciclo presupuestario, desde la planeación, programación hasta el monitoreo y la evaluación del desempeño.</t>
   </si>
   <si>
-    <t>La información vigente se basa en los Resultados del Diagnóstico PbR-SED 2025, con información referente al ejercicio fiscal 2024.</t>
-[...2 lines deleted...]
-    <t>Informe de Resultados de la Evaluación PbR-SED de la Secretaría de Hacienda y Crédito Público, 2025.</t>
+    <t>La información vigente se basa en los Resultados del Diagnóstico PbR-SED 2026, con información referente al ejercicio fiscal 2025.</t>
+  </si>
+  <si>
+    <t>Informe de Resultados de la Evaluación PbR-SED de la Secretaría de Hacienda y Crédito Público, 2026.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador denominado “Porcentaje de cumplimiento de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP”, se requiere dividir la cantidad de reactivos cumplidos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP entre la cantidad total de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP y multiplicar por 100 el resultado para obtenerlo en porcentaje.</t>
   </si>
   <si>
     <t>https://www.transparenciapresupuestaria.gob.mx/Entidades-Federativas</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento promedio de las metas de MIDE Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide el cumplimiento promedio de las metas de los indicadores, que en el periodo específico de evaluación, se encuentren activos en el Sistema de Monitoreo de Indicadores de Desarrollo (MIDE) Jalisco, con valores actualizados, que posibiliten dicho cálculo.</t>
   </si>
   <si>
     <t>Dirección General de Planeación y Evaluación Participativa. Secretaría de Planeación y Participación Ciudadana. Gobierno del Estado de Jalisco, Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>El cumplimiento a las metas PED será a través de indicadores, desde el Tablero, a través de semáforos que notifican el grado de cumplimiento de la meta fijada por la Dependencia responsable durante un periodo de cálculo; dichos indicadores estarán asociados a rangos desde los cuales se determinará si el comportamiento es positivo, ligeramente desfavorable o negativo.</t>
   </si>
   <si>
     <t>https://mide.jalisco.gob.mx/mide/panelCiudadano/avanceCumplimientoMeta</t>
   </si>
   <si>
     <t>Porcentaje de déficit de energía producida y requerida en Jalisco</t>
   </si>
@@ -3184,368 +3175,363 @@
   <si>
     <t>Porcentaje de delitos ocurridos y no denunciados, cifra negra u oculta</t>
   </si>
   <si>
     <t>Porcentaje de los delitos que no se denunciaron, aquellos delitos denunciados que no se inició carpeta de investigación y aquellos en los cuales no fue especificado si se denunció o si se inició carpeta de investigación.</t>
   </si>
   <si>
     <t>Los valores son referentes a la ENVIPE 2025, con datos de enero a diciembre de 2024.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública. (ENVIPE) 2025.</t>
   </si>
   <si>
     <t>Refiere el Porcentaje de delitos cometidos en los cuales no hubo denuncia o no se inició una carpeta de investigación.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/envipe/2025/</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia de la delegación Jalisco en los Juegos Nacionales CONADE</t>
   </si>
   <si>
     <t>Este indicador muestra el porcentaje de eficiencia que obtiene la delegación Jalisco en el evento Juegos Nacionales CONADE.</t>
   </si>
   <si>
-    <t>Durante 2025 la CONADE agregó categorías y pruebas que no habían sido contempladas durante 2024 por lo tanto creció el número de participantes, ampliando los resultados y por ende el porcentaje tuvo la variación señalada.
-En diciembre del 2023, al integrar el porcentaje de eficiencia alcanzado en los juegos nacionales, en su modalidad de deporte adaptado, el porcentaje general disminuyó del 55% al 48%; sin embargo este año la selección Jalisco obtuvo el mejor récord en más de 21 años, en cuanto a medallas de oro.
+    <t>Durante 2025 la CONADE agregó categorías y pruebas que no habían sido contempladas durante 2024 por lo tanto creció el número de participantes, ampliando los resultados.
 Los juegos nacionales CONADE se celebraron por primera ocasión durante los meses de junio y julio 2021.
-Para los años 2018 y 2019 se considera como valor histórico de referencia la eficiencia en la Olimpiada Nacional.  En el 2020 no se realizaron los juegos debido a la pandemia del COVID-19.</t>
+En el 2020 no se realizaron los juegos debido a la pandemia del COVID-19.</t>
   </si>
   <si>
     <t>Comisión Nacional de Cultura Física y Deporte  (CONADE). Cifras preliminares diciembre 2025.</t>
   </si>
   <si>
     <t>El indicador toma el valor del porcentaje de eficiencia en los Juegos Nacionales CONADE después de compararlo con el del resto de los estados. Sí el porcentaje se mantiene o incrementa, Jalisco sigue liderando dicha competencia deportiva a nivel nacional.</t>
   </si>
   <si>
     <t>https://nacionalesconade2022.conade.gob.mx/nacionales.html</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en educación primaria</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos que terminan el nivel educativo de primaria de manera regular dentro del tiempo ideal establecido.</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2024-2025 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024
 Los valores de años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en septiembre de 2022.  Se actualizaron valores de 2018, 2019 y 2021.</t>
   </si>
   <si>
     <t>Se calcula relacionando los egresados de primaria del ciclo en estudio y el número de estudiantes de nuevo ingreso a primer grado de 5 ciclos anteriores al ciclo en estudio.</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en OPD de educación superior sectorizadas a la Secretaría de Innovación, Ciencia y Tecnología</t>
   </si>
   <si>
     <t>Es la relación porcentual ponderada de alumnos que termina el nivel de educación superior de manera regular dentro del tiempo ideal establecido en los Organismos Públicos Descentralizados de educación superior sectorizados a la Secretaría de Innovación, Ciencia y Tecnología.</t>
   </si>
   <si>
-    <t>La información definitiva de cierre 2025 se tiene en el mes de marzo de 2026 y es concerniente al ciclo escolar 24-25.
-En noviembre se comenzará a procesar la información para generar los valores de los indicadores educativos, y normalmente éstos se publican durante marzo y abril del siguiente año al que se contabiliza.</t>
+    <t>En noviembre se comenzará a procesar la información para generar los valores de los indicadores educativos, y normalmente éstos se publican durante marzo y abril del siguiente año al que se contabiliza.</t>
   </si>
   <si>
     <t>Secretaría de Innovación, Ciencia y Tecnología, con base en la Forma 911 de la Secretaría de Educación Jalisco, cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Relación porcentual de alumnos que termina el nivel de educación superior de manera regular dentro del tiempo ideal establecido.</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en secundaria</t>
   </si>
   <si>
     <t>Este indicador se refiere a la relación porcentual entre los egresados de secundaria y el número de estudiantes de nuevo ingreso al primer grado de ese nivel educativo de los dos ciclos escolares anteriores al que se calcula.</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2024-2025 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024, por lo cual difiere con el valor de línea base establecido en el Plan Estatal de Desarrollo y Gobernanza.</t>
   </si>
   <si>
     <t>Se divide el número total de alumnos egresados de secundaria entre el número total de alumnos de nuevo ingreso al primer grado de secundaria de los dos ciclos escolares anteriores al que se calcula.</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal media superior</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos que termina el nivel de educación media superior de manera regular dentro del tiempo ideal establecido.</t>
   </si>
   <si>
     <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
 El valor 2025 es una estimación para el ciclo escolar 2024-2025 generada por la Dirección de Estadística y Sistemas de Información. Los valores corresponden a indicador de fin de ciclo escolar.
 En septiembre de 2025 se actualizó el valor 2024.
 Los valores de años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada a septiembre de 2022. En 2022 se actualizó el valor 2020 y 2021. Al modificarse el valor del año 2020, no coincide con el valor de línea base del Plan Estatal de Gobernanza y Desarrollo 2021-2024.establecido con valor de 69.34.  En 2021 se actualizaron valores del 2013 al 2019.</t>
   </si>
   <si>
     <t>Se calcula relacionando los egresados de media superior del ciclo en estudio y el número de estudiantes de nuevo ingreso a primer grado de 2 ciclos anteriores al ciclo en estudio.</t>
   </si>
   <si>
     <t>Porcentaje de embarazos en adolescentes</t>
   </si>
   <si>
     <t>Este indicador refiere a los nacidos vivos como producto de embarazos en mujeres de entre los 10 y los 19 años con residencia en Jalisco, con respecto al total de nacidos vivos en Jalisco en un periodo determinado.</t>
   </si>
   <si>
-    <t>1. A partir del 7 de junio de 2021, la Dirección General de Información en Salud actualizó la cifra del cierre de información de nacimientos 2020 en algunos estados (que incluyen Jalisco) pues se solicitó la incorporación de registros capturados extemporáneamente después de la fecha de cierre anual, por lo que, se actualizaron las cifras de 2020.
-[...7 lines deleted...]
-    <t>Secretaría de Salud, DGIS, Cubos Dinámicos de Información, Subsistema de Información sobre Nacimientos (SINAC). Cifras preliminares junio de 2026.
+    <t>1. En 2022 se ajustaron los valores 2021. 
+2. En agosto de 2023 se actualizaron los valores de 2020, 2022 y 2023.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud, DGIS, Cubos Dinámicos de Información, Subsistema de Información sobre Nacimientos (SINAC). Cifras preliminares julio de 2026.
 Consultado en: http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_nacimientos_gobmx.html</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de embarazos en mujeres de entre los 10-19 años de edad respecto del total de nacimientos. Es necesario considerar que las variables involucradas en la fórmula se refieren a un periodo y lugar determinado. Numerador: Nacimientos ocurridos (SINAC), nacidos vivos cuya edad de la madre se encontraba entre 10 y 19 años. Denominador: Nacimientos ocurridos (SINAC) total de nacidos vivos en la entidad.</t>
   </si>
   <si>
     <t>Porcentaje de empleo formal al interior del estado</t>
   </si>
   <si>
     <t>Proporción que representan los trabajadores asegurados fuera de la AMG con respecto al total de trabajadores asegurados de Jalisco.</t>
   </si>
   <si>
     <t>Sedeco con datos del Instituto Mexicano del Seguro Social, México, Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Proporción de los trabajadores asegurados al interior de Jalisco con respecto al total de trabajadores asegurados de la entidad.</t>
   </si>
   <si>
     <t>Porcentaje de empleos generados de acuerdo a trabajadores asegurados en el IMSS</t>
   </si>
   <si>
     <t>Este indicador muestra la tasa de cambio porcentual del total de trabajadores asegurados registrados ante el Instituto Mexicano del Seguro Social (IMSS).</t>
   </si>
   <si>
     <t>Del total de trabajadores asegurados registrados en el IMSS por entidad federativa se calcula la variación porcentual del mes actual respecto a diciembre del año anterior.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=1159</t>
   </si>
   <si>
     <t>Porcentaje de escolares inscritos en planteles públicos tamizados para la detección temprana de  enfermedad renal crónica, en los municipios de El Salto, Juanacatlán, Poncitlán, Chapala y Ocotlán con respecto al total de escolares inscritos en planteles públicos</t>
   </si>
   <si>
     <t>Este indicador mide el número de personas en edad escolar a los que se les realizó tamizaje para detectar enfermedad renal crónica de manera temprana, en relación con el total de escolares inscritos en planteles públicos determinados como "en riesgo".</t>
   </si>
   <si>
     <t>En el segundo trimestre del 2026, hubo baja participación de los padres, madres o tutores de los escolares lo que limitó la ventana operativa para la realización de los tamizajes, lo que impidió cumplir con la meta programada y se percibe un menor porcentaje con respecto al primer trimestre.. En 2026 se realizaron 1.039 muestras de un total de 1,491 alumnos inscritos.</t>
   </si>
   <si>
     <t>Secretaría de Salud, OPD SSJ, junio 2026</t>
   </si>
   <si>
     <t>Este indicador se construye al evaluar la cobertura alcanzada de albuminurias realizadas respecto al padrón de población escolar en las escuelas definidas como prioritarias o en riesgo, en el periodo expresado en porcentaje: en el numerador se contabiliza el total de lecturas de albúmina en orina de escolares en la Zona de Intervención Especial en Poncitlán (ZIE) y el Área de Intervención Prioritaria del Río Santiago (AIP), indistintamente del municipio y localidad de residencia del escolar, y en el denominador el total de escolares de planteles definidos como prioritarios.</t>
   </si>
   <si>
-    <t>Porcentaje de escuelas que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), comunicación, inglés y lectura.</t>
+    <t>Porcentaje de escuelas que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), comunicación, inglés y lectura</t>
   </si>
   <si>
     <t>Mide la proporción de escuelas de educación básica y media superior que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), así como estrategias de comunicación, inglés y lectura en escuelas públicas de preescolar, primaria, secundaria y bachillerato en el Estado.</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco 2025</t>
   </si>
   <si>
     <t>El cálculo del indicador, identifica la cantidad de escuelas de educación básica y media superior que implementan, durante el periodo de referencia, programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas) o estrategias de comunicación, inglés y lectura. Este valor se divide entre el total de escuelas públicas de preescolar, primaria, secundaria y bachillerato del Estado, y el resultado se multiplica por 100.</t>
   </si>
   <si>
     <t>Porcentaje de gasto destinado a inversión pública</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje del presupuesto ejercido para inversión pública durante el ejercicio fiscal.</t>
   </si>
   <si>
-    <t>Secretaría de la Hacienda Pública, Gobierno de Jalisco. Cifras preliminares año 2026.</t>
+    <t>Secretaría de la Hacienda Pública, Gobierno de Jalisco. Cifras preliminares al 31 de julio de 2026.</t>
   </si>
   <si>
     <t>Identificar el total de presupuesto vs. la Inversión del Estado.</t>
   </si>
   <si>
-    <t>https://periodicooficial.jalisco.gob.mx/sites/periodicooficial.jalisco.gob.mx/files/12-30-21-iii-vol_iv_compressed.pdf</t>
+    <t>https://periodicooficial.jalisco.gob.mx/seccion/tipos/egresos/2025</t>
   </si>
   <si>
     <t>Porcentaje de hogares que requieren una vivienda porque comparten vivienda con otro hogar.</t>
   </si>
   <si>
     <t>Instituto Jalisciense de la Vivienda</t>
   </si>
   <si>
     <t>Mide la proporción de hogares que no cuentan con una vivienda independiente porque cohabitan (dos o más hogares en una misma vivienda). Es un proxy operativo del déficit cuantitativo de vivienda asociado a la necesidad de nuevas unidades habitacionales para que cada hogar disponga de una vivienda propia.</t>
   </si>
   <si>
     <t>Comisión Nacional de Vivienda (CONAVI) con información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) INEGI 2025.</t>
   </si>
   <si>
     <t>La metodología consiste en comparar el número total de hogares con el número total de viviendas particulares habitadas, con el fin de identificar aquellos hogares que comparten vivienda y, por tanto, requieren una unidad habitacional independiente. La diferencia entre ambos valores representa el déficit cuantitativo de vivienda asociado a la cohabitación. Para ello, se utiliza la información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) del INEGI. Este indicador permite estimar la magnitud de hogares que necesitan una vivienda independiente.</t>
   </si>
   <si>
     <t>Porcentaje de implementación del mecanismo de Contraloría Social en Programas Estatales de Desarrollo Social</t>
   </si>
   <si>
     <t>Mide la implementación de la participación ciudadana para la vigilancia de los Programas Estatales de Desarrollo Social mediante el mecanismo de Contraloría Social.</t>
   </si>
   <si>
     <t>El indicador refleja la conclusión de las verificaciones de los Programas de Desarrollo Social de 2025. La actualización se registra en este periodo debido a que el análisis técnico y metodológico conlleva un tiempo de procesamiento prolongado tras la finalización operativa de los programas, garantizando la integridad de la información institucional.</t>
   </si>
   <si>
     <t>Dirección General de Contraloría Social y Vinculación Institucional de la Contraloría del Estado, Gobierno del Estado de Jalisco, cifras diciembre 2025.</t>
   </si>
   <si>
     <t>Son los mecanismos de participación social establecidos y aplicados a los programas sociales con base a las reglas de operación publicadas.</t>
   </si>
   <si>
     <t>Porcentaje de ingresos estatales que provienen de captación directa</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de los ingresos estatales provenientes de captación directa, los cuales comprenden impuestos, derechos, productos y aprovechamientos, respecto del ingreso total (se refiere al presupuesto autorizado del año).</t>
   </si>
   <si>
-    <t>Dirección General de Ingresos Coordinados. Secretaría de la Hacienda Pública. Cifras preliminares año 2026.</t>
+    <t>Dirección General de Ingresos Coordinados. Secretaría de la Hacienda Pública. Cifras preliminares al 31 de julio de 2026.</t>
   </si>
   <si>
     <t>Identificación de ingresos estatales recaudados</t>
   </si>
   <si>
     <t>Porcentaje de internos que se encuentran escolarmente activos en los reclusorios</t>
   </si>
   <si>
     <t>Reinserción social efectiva</t>
   </si>
   <si>
     <t>Se refiere a la proporción de internos que se encuentran escolarmente activos respecto del total de internos.</t>
   </si>
   <si>
     <t>Se actualizaron de los valores de cierre para los años 2019, 2020 y 2022 debido a las actualizaciones de cortes estadísticos en los reclusorios.</t>
   </si>
   <si>
-    <t>Dirección General de Reinserción Social, Secretaría de Seguridad, Gobierno de Jalisco. Cifras preliminares 2026.</t>
+    <t>Dirección General de Reinserción Social, Secretaría de Seguridad, Gobierno de Jalisco. Cifras preliminares agosto 2026.</t>
   </si>
   <si>
     <t>La proporción se obtiene de la división de los Internos escolarmente activos entre el total de los internos y se multiplica por cien.</t>
   </si>
   <si>
     <t>Porcentaje de interoperabilidad institucional alcanzado con respecto al total de dependencias vinculadas al sistema estatal de seguridad</t>
   </si>
   <si>
     <t>Secretaría de Inteligencia y Búsqueda de Personas</t>
   </si>
   <si>
     <t>El indicador mide cuántas de las cinco dependencias esenciales (Comisión Estatal de Búsqueda de Personas, Seguridad Pública, Fiscalía del Estado, IJCF y C5) logran interoperar efectivamente con la SIBP mediante mecanismos funcionales de intercambio de información para alimentar la plataforma estatal de inteligencia en materia de búsqueda de personas, entre el total de las 5 dependencias consideradas para la interconexión dentro del sistema estatal de búsqueda de personas.</t>
   </si>
   <si>
     <t>La estimación de la meta se fundamenta en el carácter progresivo del proceso de interoperabilidad institucional, el cual depende de la formalización de convenios de colaboración, la revisión normativa, y la implementación técnica gradual de los mecanismos de intercambio de información entre la SIBP y las cinco dependencias vinculadas al sistema estatal de búsqueda de personas. 
 Durante el ejercicio 2026 se espera avanzar de manera sustantiva en el fortalecimiento técnico y operativo necesario para la interoperabilidad institucional, mediante acciones de coordinación, integración progresiva y habilitación de mecanismos que permitan consolidar la conectividad entre las dependencias involucradas, así como la realización de diagnósticos, el diseño de estándares, la definición de flujos de información, las adecuaciones normativas y la suscripción de acuerdos interinstitucionales.
 Para el ejercicio 2027, se contempla la integración técnica y operativa con las cinco dependencias previstas, lo que permitirá alcanzar un nivel sustantivo de conexión funcional y flujo de datos hacia la plataforma estatal. Este avance justifica establecer una meta del 90%, equivalente a la operación efectiva de mecanismos de interoperabilidad en la mayoría de las dependencias consideradas.</t>
   </si>
   <si>
     <t>Secretaría de Inteligencia y Búsqueda de Personas 2025.</t>
   </si>
   <si>
     <t>Se contabiliza cuántas de las cinco dependencias previstas tienen interoperabilidad institucional efectiva con la SIBP al cierre del periodo. Ese número se divide entre 5 y el resultado se multiplica por 100 para obtener el porcentaje de avance del indicador.</t>
   </si>
   <si>
     <t>Porcentaje de inversión extranjera en sectores estratégicos</t>
   </si>
   <si>
     <t>Se busca reflejar el porcentaje de la Inversión Extranjera Directa (IED) que se destina a los sectores estratégicos dentro del total de IED captada por Jalisco. Los sectores estratégicos son aquellos considerados clave para el desarrollo económico, innovación y competitividad. Un valor alto indica una concentración significativa de inversión extranjera en actividades prioritarias, lo que puede potenciar el crecimiento económico y la generación de empleo.</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Económico con datos de la Secretaría de Economía, Cifras preliminares I trimestre 2026.</t>
   </si>
   <si>
     <t>Se recopilan datos oficiales de la Secretaría de Economía sobre la Inversión Extranjera Directa captada por Jalisco, desglosada por sector económico. Se identifican los sectores considerados estratégicos según la agenda económica 2024 - 2030, es decir, se calcula el porcentaje que representa la suma de la IED en estos sectores respecto al total de la IED del estado.</t>
   </si>
   <si>
     <t>Porcentaje de jóvenes ocupados</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje de jóvenes de 15 a 29 años que se encuentran ocupados, con respecto al total de la población ocupada.</t>
   </si>
   <si>
-    <t xml:space="preserve">Se considera como "jóvenes ocupados" a la población ocupada en el rango de edad de 15 a 29 años. El dato presentado corresponde al IV trimestre de 2025. </t>
+    <t xml:space="preserve">Se considera como "jóvenes ocupados" a la población ocupada en el rango de edad de 15 a 29 años. El dato presentado corresponde al I trimestre de 2026. </t>
   </si>
   <si>
     <t>Encuesta Nacional de Ocupación y Empleo (ENOE) I trimestre, 2026.</t>
   </si>
   <si>
     <t>Es la sumatoria de personas de 15 y más años de edad que en la semana de referencia realizaron alguna actividad económica durante al menos una hora. Incluye a los ocupados que tenían trabajo, pero no lo desempeñaron temporalmente por alguna razón, sin que por ello perdieran el vínculo laboral con este; así como a quienes ayudaron en alguna actividad económica sin recibir un sueldo o salario.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/sistemas/olap/proyectos/bd/encuestas/hogares/enoe/2010_pe_ed15/po.asp?s=est&amp;proy=enoe_pe_ed15_po&amp;p=enoe_pe_ed15</t>
   </si>
   <si>
     <t>Porcentaje de la población con carencia de acceso a la alimentación nutritiva y de calidad</t>
   </si>
   <si>
     <t>Porcentaje de personas que presentan carencia en el acceso a la alimentación, si los hogares en los que residen tienen un grado de inseguridad alimentaria moderado o severo.
 Se define el grado de inseguridad alimentaria:
 1. Severo: son hogares en los cuales algún adulto o menor además de presentar poca variedad en la dieta y haberse saltado alguna comida, se fue a dormir alguna ocasión, durante los últimos tres meses, sin haber probado ningún alimento en el día por falta de recursos económicos.
 2. Moderado: son hogares con poca variedad en la dieta y que se saltaron alguna comida en alguna ocasión, durante los últimos tres meses, por falta de recursos económicos.</t>
   </si>
   <si>
-    <t>El CONEVAL presenta los resultados de la medición multidimensional de la pobreza a nivel nacional y por entidad federativa para 2022 con base en los Lineamientos y criterios generales para la definición, identificación y medición de pobreza (Actualización 2018) y en la información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2022 del Instituto Nacional de Estadística y Geografía (INEGI).
-[...5 lines deleted...]
-    <t>INEGI. Medición de la pobreza 2024, estimaciones con base en la ENIGH 2024.</t>
+    <t>Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
+  </si>
+  <si>
+    <t>Información generada por el Instituto de Información Estadística y Geográfica (IIEG), con base en estimaciones de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024 del INEGI.</t>
   </si>
   <si>
     <t>Metodología del Consejo Nacional de Evaluación de la Política Social, CONEVAL.
 http://www.coneval.gob.mx/Medicion/MP/Paginas/Pobreza_2014.aspx</t>
   </si>
   <si>
-    <t>https://www.inegi.org.mx/desarrollosocial/pm/#tabulados</t>
-[...1 lines deleted...]
-  <si>
     <t>Porcentaje de la población con carencia por calidad y espacios de la vivienda</t>
   </si>
   <si>
     <t>Porcentaje de personas que habitan en viviendas particulares en las que la resistencia de las paredes es precaria debido a su material (material de desecho o lámina de cartón; embarro o bajareque, lámina de asbesto o metálica, carrizo, bambú o palma; madera o adobe).</t>
   </si>
   <si>
-    <t>El CONEVAL presenta los resultados de la medición multidimensional de la pobreza a nivel nacional y por entidad federativa para 2022 con base en los Lineamientos y criterios generales para la definición, identificación y medición de pobreza (Actualización 2018) y en la información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2022 del Instituto Nacional de Estadística y Geografía (INEGI).
-[...1 lines deleted...]
-Los datos 2018 y 2020 no son comparables de forma directa con los presentados en 2019 correspondientes al periodo 2008-2018. Los valores 2008-2018 se calcularon con estimaciones con base en el MCS-ENIGH 2008, 2010, 2012, 2014, el MEC del MCS-ENIGH 2016 y 2018.  Con esta nueva metodología el valor 2018 fue de 7.1.</t>
+    <t>Información generada por el INEGI, con base en los resultados de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024.
+Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020, no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+Dada la extinción del CONEVAL,  a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
+  </si>
+  <si>
+    <t>INEGI. Medición de la pobreza 2024, estimaciones con base en la ENIGH 2024.</t>
   </si>
   <si>
     <t>Se considera como población en situación de carencia por calidad y espacios de la vivienda a las personas que residan en viviendas que presenten, al menos, una de las siguientes características: a) El material de los pisos de la vivienda es de tierra. b) El material del techo de la vivienda es de lámina de cartón o desechos. c) El material de los muros de la vivienda es de embarro o bajareque; de carrizo, bambú o palma; de lámina de cartón, metálica o asbesto; o material de desecho. d) La razón de personas por cuarto (hacinamiento) es mayor de 2.5.</t>
   </si>
   <si>
     <t>https://www.coneval.org.mx/Medicion/MP/Paginas/AE_pobreza_2022.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población de 18 años y más que habita en áreas urbanas de cien mil habitantes que confía en el Gobierno del estado</t>
   </si>
   <si>
     <t>El indicador mide la población de 18 años y más que habita en áreas urbanas de cien mil habitantes; que presenta mucha o algo de confianza en el gobierno estatal.</t>
+  </si>
+  <si>
+    <t>Valor reportado conforme INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Publicada el 21 de mayo de 2026.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), 2025.</t>
   </si>
   <si>
     <t>Metodología: INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Tabulados básicos. Según nivel de confianza, que incluye los rubros mucha confianza y algo de confianza, en gobiernos estatales, considerando el valor relativo.</t>
   </si>
   <si>
     <t>Porcentaje de la población de 18 y más que considera que vivir en su entorno más cercano es inseguro</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población de 18 años y más que considera que vivir en su entorno más cercano es inseguro.</t>
   </si>
   <si>
     <t>El valor actual corresponde al estudio ENVIPE 2025.</t>
   </si>
   <si>
     <t>INEGI.  Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE), 2025.</t>
   </si>
   <si>
     <t>Relación porcentual de la población de 18 y más que considera que vivir en su entorno más cercano es inseguro.</t>
   </si>
   <si>
     <t>Porcentaje de la población derechohabiente</t>
   </si>
@@ -3563,144 +3549,132 @@
     <t>Porcentaje de la población en el Área Metropolitana de Guadalajara que emplea vehículo particular como medio principal de transporte</t>
   </si>
   <si>
     <t>Porcentaje de la población que utiliza vehículos particulares para transitar en las vialidades.</t>
   </si>
   <si>
     <t xml:space="preserve">Novena Encuesta de Percepción Ciudadana Sobre Calidad de Vida 2024, Jalisco Cómo Vamos, Observatorio Ciudadano. Informe publicado en julio de 2025.
   </t>
   </si>
   <si>
     <t>Observatorio Jalisco Cómo Vamos, Novena Encuesta de Percepción Ciudadana Sobre Calidad de Vida, Área Metropolitana de Guadalajara, 2024. Informe publicado en julio de 2025</t>
   </si>
   <si>
     <t>El número total de personas que usan el automóvil particular como medio principal para trasladarse entre el total de la población en el área metropolitana, considerando los siguientes 6 municipios del AMG, Guadalajara, Zapopan, San Pedro Tlaquepaque, Tlajomulco de Zúñiga, Tonalá y el Salto.</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1_0tcZ9uhc27fvvLi62ERVpiA8gnPCmVu/view</t>
   </si>
   <si>
     <t>Porcentaje de la población femenina ocupada</t>
   </si>
   <si>
     <t>Mujeres de 15 y más años que en la semana de referencia realizaron alguna actividad económica durante al menos una hora. Incluye a las mujeres ocupadas que tenían trabajo, pero no lo desempeñaron temporalmente por alguna razón, sin que por ello perdieran el vínculo laboral con este; así como a quienes ayudaron en alguna actividad económica sin recibir un sueldo o salario.</t>
   </si>
   <si>
-    <t>El valor presentado corresponde al primer trimestre de 2026, con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
-[...1 lines deleted...]
-  <si>
     <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco (IIEG) con datos de INEGI. 
-Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras al primer trimestre de 2026.</t>
+Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras del segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Representa el porcentaje de la población femenina ocupada respecto a la Población femenina económicamente activa.</t>
   </si>
   <si>
     <t>Porcentaje de la población mayor de 15 años con rezago educativo</t>
   </si>
   <si>
     <t>Porcentaje de la población mayor de 15 años (adultos) que no tienen desarrolladas las habilidades básicas para leer, escribir y hacer cuentas, o que no iniciaron o no concluyeron su educación primaria o secundaria.</t>
   </si>
   <si>
     <t>Información estimada con base en el Censo de Población y vivienda 2020, INEGI; Proyecciones de Población 2020-2070, CONAPO; Estadística del Sistema de indicadores educativos (Diciembre  2025), SEP; logros del INEA.
 Las cifras están sujetas a modificación cada vez que exista un nuevo Censo, Conteo o Encuesta Intercensal, nueva estimación  y/o proyección de población del CONAPO o cambio en la metodología del cálculo del rezago educativo.
 Se ajustaron los valores de 2019 y 2020.</t>
   </si>
   <si>
     <t>Instituto Nacional para la Educación de los Adultos (INEA), Instituto Estatal para la Educación de Jóvenes y Adultos (INEEJAD). Cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>El porcentaje se calcula dividiendo el número total de personas de 15 años y más en condiciones de rezago educativo entre el número total de la población estatal de 15 años y más.</t>
   </si>
   <si>
     <t>https://www.gob.mx/inea/documentos/rezago-educativo</t>
   </si>
   <si>
     <t>Porcentaje de la población ocupada que labora en el sector primario que recibe más de tres salarios mínimos</t>
   </si>
   <si>
     <t>Se refiere a la población ocupada de 15 años y más  dentro del sector primario, (agricultura, ganadería, silvicultura, caza y pesca) que recibe como ingreso más de tres salarios mínimos.</t>
   </si>
   <si>
     <t xml:space="preserve">El valor reportado corresponde al porcentaje de población ocupada dentro de sector primario que percibe ingresos mayores a los 3 salarios mínimos.
 A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.  </t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), IV trimestre 2025.</t>
   </si>
   <si>
     <t>La ENOE presenta la población ocupada por sector de actividad y la población ocupada por nivel de ingresos.
 Se realiza cruce con esas dos categorías para obtener el dato.</t>
   </si>
   <si>
     <t>Porcentaje de la población que es vulnerable por carencias sociales</t>
   </si>
   <si>
     <t>Población que presenta una o más carencias sociales relacionadas con los siguientes indicadores: 1. Rezago educativo 2. Acceso a los servicios de salud. 3. Acceso a la seguridad social. 4. Calidad y espacios de la vivienda. 5. Acceso a los servicios básicos en la vivienda. 6. Acceso a la alimentación nutritiva y de calidad; pero cuyo ingreso es superior a la línea de bienestar.</t>
   </si>
   <si>
-    <t>INEGI. Medición de la pobreza 2024 publicada en 2025, estimaciones con base en la ENIGH 2024.
-[...2 lines deleted...]
-  <si>
     <t>Representa la proporción de la población vulnerable por carencias sociales con respecto al total de la población.</t>
   </si>
   <si>
     <t>https://www.coneval.org.mx/Medicion/MP/Paginas/Pobreza_2022.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población que es vulnerable por ingresos</t>
   </si>
   <si>
     <t>Considerando la combinación del ingreso y la privación social, la población vulnerable por ingresos, es aquella que no reporta carencias sociales y cuyo ingreso es inferior a la línea de pobreza por ingresos, es decir, que no cuenta con los recursos suficientes para adquirir los bienes y servicios que precisa para satisfacer sus necesidades (alimentarias y no alimentarias).</t>
   </si>
   <si>
     <t>Representa la proporción de la población vulnerable por ingresos con respecto al total de la población.</t>
   </si>
   <si>
+    <t>https://www.inegi.org.mx/desarrollosocial/pm/#tabulados</t>
+  </si>
+  <si>
     <t>Porcentaje de la población que vive en condición de pobreza</t>
   </si>
   <si>
     <t>Muestra el porcentaje de personas que se encuentra en situación de pobreza cuando: presenta al menos una carencia social y tiene un ingreso inferior al valor de la línea de pobreza por ingresos.</t>
   </si>
   <si>
-    <t>INEGI. Medición de la pobreza 2024 publicada en 2025, estimaciones con base en la ENIGH 2024.
-[...2 lines deleted...]
-  <si>
     <t>Representa la proporción de la población en situación de pobreza con respecto al total de la población, de acuerdo a la metodología definida por el CONEVAL, para mayor detalle consulta en: http://www.coneval.org.mx/Medicion/MP/Paginas/Programas_BD_10_12_14.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población que vive en condición de pobreza extrema</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población que tiene tres o más carencias de seis posibles (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) dentro del Índice de Privación Social y que, además, se encuentra por debajo de la línea de pobreza extrema por ingresos. Las personas en esta situación disponen de un ingreso tan bajo que, aun si lo dedicasen por completo a la adquisición de alimentos, no podrían adquirir los nutrientes necesarios para tener una vida sana.</t>
-  </si>
-[...2 lines deleted...]
-En agosto de 2023, se actualizó el valor 2018 (28.4) que correspondía a la metodología anterior del Coneval.  Los datos 2018 y 2020 no son comparables de forma directa con los presentados en 2019 correspondientes al periodo 2008-2018.</t>
   </si>
   <si>
     <t>Representa la proporción de la población en situación de pobreza extrema con respecto al total de la población, de acuerdo a la metodología definida por el CONEVAL, para mayor detalle consulta en: http://www.coneval.org.mx/Medicion/MP/Paginas/Programas_BD_10_12_14.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población urbana que considera que la falta de coordinación entre diferentes niveles de gobierno es uno de los principales problemas en Jalisco</t>
   </si>
   <si>
     <t>Este indicador muestra el porcentaje de la población urbana que considera que la falta de coordinación entre diferentes niveles de gobierno es uno de los principales problemas en Jalisco.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG).</t>
   </si>
   <si>
     <t>Se consulta la Encuesta Nacional de Calidad e Impacto Gubernamental, en su apartado número IV Corrupción, obteniendo el resultado del Total de la población adulta entre la población urbana que considera la falta de coordinación entre diferentes niveles de gobierno por cien.</t>
   </si>
   <si>
     <t>Porcentaje de la Red Carretera Estatal conservada o reconstruida con respecto al total de la Red Carretera Estatal</t>
   </si>
   <si>
     <t>Este indicador mide el porcentaje de cobertura de kilómetros intervenidos respecto al total de kilómetros que integran la Red Carretera Estatal.</t>
   </si>
   <si>
     <t>Cifras preliminares  2026.
 La información histórica del indicador no se encuentra disponible debido a cambios en la metodología de medición y a ajustes en la distribución administrativa de la red carretera estatal realizados entre los años 2019 y 2024.</t>
@@ -3778,219 +3752,215 @@
   </si>
   <si>
     <t>Este indicador mide el grado de avance en la implementación de los mecanismos de gobernanza y/o financiamiento previstos en el Área de Intervención Prioritaria (AIP) del río Santiago, en relación con los mecanismos planeados en el instrumento de planeación correspondiente. Permite identificar el nivel de cumplimiento de los compromisos establecidos para fortalecer la coordinación interinstitucional, la participación social, así como la disponibilidad de recursos financieros destinados a la recuperación integral del río Santiago.</t>
   </si>
   <si>
     <t>Debido a la naturaleza del indicador, el año 2025 estará dedicado a crear las condiciones y alianzas de colaboración, mientras que los resultados se prevén para 2027.</t>
   </si>
   <si>
     <t>Coordinación General Estratégica de Gestión del Territorio, 2025.</t>
   </si>
   <si>
     <t>El cálculo se realiza dividiendo el número de mecanismos de gobernanza y/o financiamiento efectivamente implementados en el AIP del río Santiago entre el total de mecanismos planeados en dicho instrumento, y multiplicando el resultado por 100 para obtener un porcentaje. Se entiende por mecanismos de gobernanza al conjunto de acciones, procesos, acuerdos o instrumentos que fortalecen la coordinación interinstitucional, la participación social y la toma de decisiones. Por su parte, los mecanismos de financiamiento son instrumentos, esquemas o acuerdos que garantizan la disponibilidad, gestión y asignación de recursos financieros para la recuperación integral del río Santiago. La información sobre mecanismos implementados se obtiene a partir de reportes de avance y registros administrativos concentrados por la Coordinación General Estratégica de Gestión del Territorio. El seguimiento se realiza de manera anual y se expresa como porcentaje, considerando únicamente aquellos mecanismos con evidencia documentada de su implementación. 
 Se entiende por mecanismos de gobernanza: Conjunto de acciones, procesos, acuerdos y herramientas institucionales que facilitan la toma de decisiones, la coordinación interinstitucional y la participación de actores clave en la gestión de un territorio, recurso o política pública. Mientras que por mecanismos de financiamiento: Instrumentos, esquemas o acuerdos
 destinados a garantizar la disponibilidad, gestión y asignación de recursos financieros para la implementación de acciones y proyectos.</t>
   </si>
   <si>
     <t>https://coordinacionterritorio.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de mujeres en condición de desempleo</t>
   </si>
   <si>
     <t>Porcentaje de la Población Económicamente Activa (PEA) femenina que se encuentra sin trabajar pero que está buscando trabajo.</t>
   </si>
   <si>
-    <t>Este indicador cuenta con información al cuarto trimestre del 2025 con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
-[...1 lines deleted...]
-  <si>
     <t>La tasa de desempleo es un indicador que forma parte de la Encuesta Nacional de Ocupación y Empleo (ENOE). La ENOE se aplica, sobre la base de una selección de viviendas, a los miembros de un hogar. Esto requiere que el personal de campo del INEGI (entrevistadores y supervisores) acuda a cada una de las viviendas que aparecen en muestra, identifique a los hogares y solicite una entrevista a sus residentes. Se realiza en distintos puntos a lo largo y ancho del territorio nacional durante todas las semanas del año, es decir, se trata de un operativo permanente, de una encuesta continua.</t>
   </si>
   <si>
     <t>Porcentaje de municipios asociados en Juntas Intermunicipales o instancias metropolitanas, que han homologado sus reglamentos o instrumentos de planeación territorial y ambiental con respecto a los municipios asociados</t>
   </si>
   <si>
     <t>Mide el grado de avance en la homologación de reglamentos e instrumentos de planeación territorial y ambiental entre los municipios que integran Juntas Intermunicipales o instancias metropolitanas, conforme al principio de coordinación intergubernamental establecido en la Ley de Planeación Participativa del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Secretaría de Medio Ambiente y Desarrollo Territorial/PRODEUR, 2025.</t>
   </si>
   <si>
     <t>1) Identificar los municipios asociados en cada Junta Intermunicipal o instancia metropolitana.
 2) Determinar los instrumentos a homologar según acuerdos intermunicipales y lineamientos de planeación estatal.
 3) Verificar documentalmente qué municipios cuentan con homologación aprobada.
 4) Registrar cumplimiento por municipio (sí/no).
 5) Calcular el porcentaje conforme a la fórmula.</t>
   </si>
   <si>
     <t>https://mide.jalisco.gob.mx/mide/panelCiudadano/busqueda?dimension=4</t>
   </si>
   <si>
     <t>Porcentaje de municipios de Jalisco con proyectos de infraestructura desarrollados por el Gobierno del Estado</t>
   </si>
   <si>
     <t>El indicador reporta el porcentaje de municipios del Estado de Jalisco con proyectos de infraestructura desarrollados a través del Gobierno del Estado respecto al total de municipios jaliscienses.</t>
   </si>
   <si>
     <t>Cifras preliminares 2025.
 El 82% de avance corresponde a 103 municipios con proyectos de infraestructura realizados o financiados.</t>
   </si>
   <si>
-    <t>Dirección de Vinculación, Gestión Metropolitana, Programas Especiales y Enlace de Programas Gubernamentales e Infraestructura de la Secretaría de Infraestructura y Obra Pública. Cifras preliminares 2025.</t>
+    <t>Dirección de Vinculación, Gestión Metropolitana, Programas Especiales y Enlace de Programas Gubernamentales e Infraestructura de la Secretaría de Infraestructura y Obra Pública. Cifras preliminares 1er semestre 2026.</t>
   </si>
   <si>
     <t>Relación de los municipios beneficiarios de programas de infraestructura adscritos a la Secretaría de Infraestructura y Obra Pública sobre el total de municipios del estado por 100</t>
   </si>
   <si>
     <t>Porcentaje de municipios del estado de Jalisco que depositan sus RSU en rellenos sanitarios conforme a la NOM-083-Sermarnat-2003</t>
   </si>
   <si>
     <t>Este indicador  da cuenta del porcentaje de municipios que cumplen con la normatividad de depositar sus residuos sólidos urbanos  de acuerdo con lo estipulado en la NOM-083-Semarnat-2003. Como parte de la política pública para la gestión integral de los residuos en el estado, la SEMADET verifica que los sitios de disposición final que se encuentran en los municipios de la entidad cumplan con la NOM-083-SEMARNAT-2003. Esta norma estipula los requerimientos de los rellenos sanitarios (RS) a diferencia de los tiraderos a cielo abierto, en cumplimiento con las atribuciones en materia de RSU, de acuerdo con el artículo 5, fracción XII de la Ley Estatal de  Equilibrio Ecológico y la Protección al Ambiente.</t>
   </si>
   <si>
     <t>Cifras preliminares 1er cuatrimestre de 2026.
-Se reporta indicador con Tendencia a la baja, esto ya que el sitio de disposición de Grupo Enerwaste, S.A. de C.V., que brinda atención a Lagos de  Moreno, perdió la vigencia de su autorización y se encuentra en trámite de la misma, este indicador bajo en el ultimo bimestre ya que dos sitios de disposición final que dan servicio al AMG y a la zona de Lagos de Moreno, perdieron la vigencia de su autorización y se encuentran en proceso de renovación, por lo que se estima que este indicador se mantenga en este % de cumplimiento por el periodo de julio-septiembre.</t>
+Se reporta indicador con Tendencia a la baja, debido a que el sitio de disposición de Grupo Enerwaste, S.A. de C.V., que brinda atención a Lagos de  Moreno, perdió la vigencia de su autorización y se encuentra en trámite de la misma, este indicador bajó en el último bimestre ya que dos sitios de disposición final que dan servicio al AMG y a la zona de Lagos de Moreno, perdieron la vigencia de su autorización y se encuentran en proceso de renovación, por lo que se estima que este indicador se mantenga en este porcentaje de cumplimiento por el periodo de julio-septiembre.</t>
   </si>
   <si>
     <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Registro de seguimientos de regularización de la Coordinación General de Gestión Integral de Residuos. Cifras preliminares 1er cuatrimestre de 2026.</t>
   </si>
   <si>
     <t>Porcentaje de municipios que cumplen con la normatividad de depositar sus residuos sólidos urbanos  de acuerdo con la NOM-083-Semarnat-2003</t>
   </si>
   <si>
     <t>Porcentaje de municipios que cuentan con esquema completo de ordenamiento territorial</t>
   </si>
   <si>
     <t>Este indicador mide el porcentaje de municipios que tienen armonizados sus instrumentos de planeación territorial. De esta manera, los tomadores de decisiones encargados del ordenamiento territorial y el desarrollo urbano; de las autoridades estatales y municipales, cuentan con un referente conceptual y técnico que fundamenta los procesos de gestión para la elaboración, actualización, operación y seguimiento del Programa Estatal de Ordenamiento Territorial y Desarrollo Urbano, la Estrategia Estatal de Ordenamiento Territorial y Desarrollo Urbano, y los Programas Municipales de Desarrollo Urbano de Jalisco, basados en los conceptos teóricos de capacidad y aptitud territorial y de uso sustentable de recursos naturales.(político administrativa) y aplicación operativa, que homologue las políticas de ordenación del territorio, con base en los recursos naturales, artificiales y humanos, que se despliegan en la guía metodológica para la elaboración de planes de desarrollo urbano de la SEMARNAT y SEDATU 2017.</t>
   </si>
   <si>
     <t>Dirección General de Ordenamiento Territorial. Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco, 2025.</t>
   </si>
   <si>
     <t>De los 125 municipios que conforman el Estado de Jalisco, se contabilizan aquellos que cuentan con regulaciones ambientales y urbanísticas completas tanto para el suelo rural como el urbano, de manera que se pueda iniciar con una licencia urbanística.</t>
   </si>
   <si>
     <t>http://siga.jalisco.gob.mx/ordenamiento/</t>
   </si>
   <si>
     <t>Porcentaje de municipios que han implementado herramientas de mejora regulatoria</t>
   </si>
   <si>
     <t>Se mide el porcentaje de municipios que han adoptado herramientas de mejora regulatoria con el objetivo de optimizar y simplificar los procesos administrativos locales. Herramientas que facilitan la gestión pública y mejoran el entorno para los ciudadanos y las empresas. Un mayor porcentaje indica un avance hacia una administración pública más amigable, eficiente y favorable para el desarrollo económico y regional de Jalisco.​</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Económico, cifras preliminares I semestre 2026.</t>
   </si>
   <si>
     <t>Se realiza un levantamiento de información a través de la Dirección General de Mejora Regulatoria que indican cuáles municipios han implementado alguna herramienta de mejora regulatoria (como simplificación de trámites, ventanillas únicas, digitalización, etc.). Se calcula el porcentaje de municipios que han adoptado estas herramientas respecto al total de municipios en la entidad.</t>
   </si>
   <si>
     <t>Porcentaje de nacimientos con control prenatal iniciado en el primer trimestre</t>
   </si>
   <si>
     <t>Mide el porcentaje de nacimientos registrados de madres residentes en Jalisco en los que el control prenatal se inició durante el primer trimestre del embarazo en el lapso de un año.</t>
   </si>
   <si>
     <t>No se incluyen nacimientos de mujeres no residentes en el estado de Jalisco, no se incluyen nacimientos en los que se ignora el municipio de residencia, ni nacimientos ocurridos en Jalisco cuyas madres residen en otra entidad federativa. Nota metodológica aclaratoria: La fuente de información (SINAC/Sistema de Información de Nacimientos) registra el trimestre de gestación en que inició el control prenatal, no la semana exacta. Por ello, el indicador aproxima el criterio de "inicio oportuno" establecido en la NOM-007-SSA2 (antes de la semana 12) utilizando como referencia el primer trimestre de gestación reportado.</t>
   </si>
   <si>
-    <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Nacimientos INEGI/SS) (Última actualización junio 2026).</t>
+    <t>Secretaría de Salud Jalisco. 2025, DGIS Cubos Dinámicos de Información (Nacimientos INEGI/SS) (Última actualización agosto 2026).</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de nacimientos registrados de madres residentes en Jalisco en los que la atención prenatal se inició durante el primer trimestre del embarazo, según el trimestre de gestación reportado en el registro de nacimientos (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/nacimientos.html), y en el denominador el número total de nacimientos registrados de madres residentes en Jalisco, obtenido de la misma fuente. El Porcentaje de nacimientos con control prenatal iniciado en el primer trimestre es la estimación utilizada para dar cuenta de la proporción de nacimientos en los que el control prenatal inició durante el primer trimestre del embarazo, respecto del total de nacimientos ocurridos durante un periodo de tiempo determinado. gestación registrada 100 nacimientos de madres residentes en un lugar y tiempo definidos (por ejemplo, al año en Jalisco), el porcentaje que corresponde a nacimientos en los que, de acuerdo con el trimestre de gestación registrado, el control prenatal inició durante el primer trimestre del embarazo.</t>
   </si>
   <si>
     <t>Porcentaje de niños ocupados de 5 a 17 años</t>
   </si>
   <si>
     <t>Trienal</t>
   </si>
   <si>
     <t>Actividades económicas, domésticas y escolares que realizan los niños, las niñas y los adolescentes de 5 a 17 años de edad en el país y las entidades federativas.</t>
   </si>
   <si>
     <t>Los valores presentados en 2023 corresponden a la Encuesta Nacional de Trabajo Infantil (ENTI) 2022, INEGI, publicados en octubre de 2023 por la fuente original.</t>
   </si>
   <si>
     <t>Encuesta Nacional de Trabajo Infantil (ENTI) 2022, INEGI.</t>
   </si>
   <si>
     <t>Captación de la información mediante registros de INEGI.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enti/2022/#documentacion</t>
   </si>
   <si>
     <t>Porcentaje de ocupación en el sector informal</t>
   </si>
   <si>
     <t>Proporción de la población ocupada que trabaja para una unidad económica no agropecuaria que opera a partir de los recursos del hogar, pero sin constituirse como empresa, de modo que los ingresos, los materiales y equipos que se utilizan para el negocio no son independientes o distinguibles de los del propio hogar. Esta tasa se calcula teniendo como referente (denominador) a la población ocupada no agropecuaria.</t>
   </si>
   <si>
-    <t xml:space="preserve">El dato corresponde a la proporción de la población ocupada que trabaja para una unidad económica no agropecuaria que opera a partir de los recursos del hogar, pero sin constituirse como empresa.
+    <t>El dato corresponde a la proporción de la población ocupada que trabaja para una unidad económica no agropecuaria que opera a partir de los recursos del hogar, pero sin constituirse como empresa.
 A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.
-Se ajustaron los valores históricos de los años 2009, 2014, 2019 y 2020.
-</t>
+Se ajustaron los valores históricos de los años 2009, 2014, 2019 y 2020.</t>
   </si>
   <si>
     <t>Porcentaje de la población ocupada en el sector informal</t>
   </si>
   <si>
     <t>Porcentaje de ocupación hotelera</t>
   </si>
   <si>
     <t>Es el porcentaje promedio de cuartos ocupados mensualmente en el estado.</t>
   </si>
   <si>
     <t>Se realizaron actualizaciones a los valores anuales 2019 al 2024 y mensuales del año en curso por motivo de corte estadístico del sector, por lo que las cifras pueden diferir de los valores publicados en el Informe de Gobierno.
 Solo se consideran los destinos integrados a DATATUR es decir Puerto Vallarta, ZMG, Ribera de Chapala, Costa Alegre y San Juan de los Lagos.
 Se reporta el porcentaje de ocupación hotelera promedio acumulado al mes de referencia.</t>
   </si>
   <si>
     <t>Promedio acumulado anual estimado con una muestra de 507 hoteles en el estado de todas categorías.</t>
   </si>
   <si>
     <t>Porcentaje de ocupación penitenciaria en reinserción social</t>
   </si>
   <si>
     <t>Se refiere a la proporción de personas privadas de la libertad con ocupación respecto a la cantidad total de espacios en los Centros Penitenciarios del Estado.</t>
   </si>
   <si>
-    <t>Secretaría de Seguridad Jalisco, a través de la Dirección General de Prevención y Reinserción Social. (DIGPRES). Cifras preliminares 2026.</t>
+    <t>Dirección General de Prevención y Reinserción Social. (DIGPRES), Secretaría de Seguridad Jalisco. Cifras preliminares agosto 2026.</t>
   </si>
   <si>
     <t>La proporción se obtiene de la división del número de personas privadas de la libertad con ocupación entre el número de espacios y el resultado se multiplica por cien</t>
   </si>
   <si>
     <t>Porcentaje de pagos electrónicos realizados en el transporte público</t>
   </si>
   <si>
     <t>Este Indicador mide el porcentaje de pagos electrónicos realizados en los diferentes medios de transporte, líneas de Mi Tren, SITREN, Mi Macro Calzada y Mi Macro Periférico y rutas de transporte colectivo.</t>
   </si>
   <si>
-    <t>Informes de la Dirección General de Transporte Público, Secretaría de Transporte, Gobierno de Jalisco, II trimestre de 2026.</t>
+    <t>Informes de la Dirección General de Transporte Público, Secretaría de Transporte, Gobierno de Jalisco, cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Relación de la cantidad de pagos electrónicos realizados en el transporte público, el cual incluye la modalidad regular, así como en la que se beneficia con descuentos parciales o totales, (Yo Jalisco, apoyo al pasaje), entre la totalidad de pagos realizados en los diferentes medios de transporte.</t>
   </si>
   <si>
     <t>https://setran.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de participación de fuentes renovables de energía en la generación de energía eléctrica</t>
   </si>
   <si>
     <t>Se refiere a la relación porcentual de participación de fuentes renovables de energía en la generación de energía eléctrica  respecto del total de la energía que se genera en Jalisco.</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Energético Sustentable, 2025.</t>
   </si>
   <si>
     <t>Relación porcentual de participación de fuentes renovables de energía en la generación de energía eléctrica  entre el total de la energía que se genera en Jalisco por 100.</t>
   </si>
   <si>
     <t>https://sedes.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de participación de la mujer en puestos públicos del más alto nivel</t>
   </si>
@@ -4000,51 +3970,51 @@
   <si>
     <t>Este indicador se calcula con base en el número de gobernadoras, diputadas, presidentas municipales, secretarias de las dependencias del Gobierno Estatal y  magistradas. Cifras preliminares con corte a diciembre 2025.</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, Cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>En 2005
 1.La primera etapa fue la solicitud de la información a los tres poderes mediante un formato preestablecido que nos pudiera tener objetividad y comparabilidad.
 2.La segunda fue la recepción de la información y la verificación de la misma
 3.Como actividad final se llevo a cabo el procesamiento de los datos, análisis y presentación de los resultados.
 En 2006.
 1.La primera etapa fue la solicitud de la información a los tres poderes mediante un formato preestablecido que nos pudiera tener objetividad y comparabilidad.
 2.La segunda fue la recepción de la información y la verificación de la misma
 3.Como actividad final se llevo a cabo el procesamiento de los datos, análisis.
 4. Análisis Comparativo
 5. Presentación de documento final</t>
   </si>
   <si>
     <t>Porcentaje de participación de los Gobiernos Municipales en mesas de trabajo realizadas</t>
   </si>
   <si>
     <t>Mide la relación entre el número de Gobiernos Municipales Invitados a mesas de trabajo y el número de Gobiernos Municipales que Participaron en mesas de trabajo realizadas, expresada como porcentaje.</t>
   </si>
   <si>
-    <t>Dirección de Desarrollo Municipal, Secretaría General de Gobierno, cifras preliminares 2025.</t>
+    <t>Dirección de Desarrollo Municipal, Secretaría General de Gobierno, cifras preliminares primer semestre 2026.</t>
   </si>
   <si>
     <t>Calcular dividiendo el número de gobiernos municipales que participaron entre el número de gobiernos municipales invitados en el mismo periodo y multiplicar por 100.</t>
   </si>
   <si>
     <t>Porcentaje de participación en el PIB agropecuario nacional</t>
   </si>
   <si>
     <t>El porcentaje de participación del PIB agropecuario de Jalisco sobre el nacional representa la parte del total nacional en el área de producción agropecuaria que aporta el estado de forma anual.</t>
   </si>
   <si>
     <t>Por la naturaleza de reporte del indicador, no se prevén avances en 2025.
 Se ajustaron los valores históricos de los años 2006, 2007, 2008, 2009, 2010, 2018, 2019, 2020, 2021 y 2022.
 Se refiere al valor agregado bruto</t>
   </si>
   <si>
     <t>INEGI, Sistema de Cuentas Nacionales de México. Producto Interno Bruto por Entidad Federativa,  2023. Último dato publicado en diciembre 2024.</t>
   </si>
   <si>
     <t>El INEGI realizó los cálculos del Producto Interno Bruto de acuerdo con la metodología instaurada por el Sistema de Cuentas Nacionales 1993, publicación conjunta con el Fondo Monetario Internacional, La Organización de las Naciones Unidas, el Banco Mundial, la Organización para la Cooperación y el Desarrollo Económico, y la Oficina de estadísticas de la Comunidad Europea.  Dichos datos los desagregó en 19 actividades económicas, de acuerdo al SCIAN 2002, esto para su comparación con los otros dos países que conforman el Tratado de Libre Comercio de América del Norte.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/temas/pib/</t>
   </si>
   <si>
@@ -4094,241 +4064,247 @@
 de las unidades de observación, los factores de expansión y los
 principales estimadores para la explotación de información. Consultar liga.</t>
   </si>
   <si>
     <t>Porcentaje de percepción sobre inseguridad en mujeres mayores de 18 años</t>
   </si>
   <si>
     <t>Este indicador mide la percepción de inseguridad en Jalisco para mujeres mayores de 18 años</t>
   </si>
   <si>
     <t>INEGI, Encuesta Nacional de Victimización y Percepción sobe Seguridad Pública (ENVIPE), cifras septiembre 2025</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el total de mujeres de 18 y más años que se sienten o se perciben inseguras  entre la población de mujeres de 18 y más años jaliscienses encuestadas por 100.</t>
   </si>
   <si>
     <t>Porcentaje de personas con carencia de acceso a la alimentación atendidas con apoyos alimentarios por los sistemas DIF</t>
   </si>
   <si>
     <t>Es la población a quien continua o eventualmente, durante el año, le son otorgadas por Sistema para el Desarrollo Integral de la Familia (DIF) Jalisco: despensas, dotaciones alimenticias o raciones de alimento, para incidir en los indicadores de carencia alimentaria y desnutrición del estado de Jalisco.</t>
   </si>
   <si>
     <t>Tras la publicación de las Reglas de Operación 2026 de los programas alimentarios se entregaron los apoyos abarcando un primer periodo de manera retroactiva, a la fecha los Sistemas DIF Municipales siguen con la comprobación de entrega de apoyos para continuar reportándolos en lo sucesivo..</t>
   </si>
   <si>
-    <t>Sistema DIF Jalisco con información de las Subdirecciones de Seguridad Alimentaria y Operativa. Datos estadísticos de CONEVAL 2022, (personas con carencia de acceso a la alimentación moderada y severa), junio 2026.</t>
+    <t>Sistema DIF Jalisco con información de las Subdirecciones de Seguridad Alimentaria y Operativa. Datos estadísticos de INEGI 2024, (personas con carencia de acceso a la alimentación moderada y severa), junio 2026.</t>
   </si>
   <si>
     <t>Suma de personas atendidas en el año con los programas y estrategias alimentarias de DIF = (Apoyos alimentarios otorgados Grupo Prioritarios + Alimentación  Escolar  otorgada a niñas, niños y adolescentes + Dotaciones alimenticias para mujeres embarazadas y/o lactando, y niñas niños de 6 a  24 meses  de edad, entregadas en los Primeros 1000 Días + Apoyos asistenciales entregados a Grupos Prioritarios en Centros de Convivencia + Apoyos asistenciales entregados a beneficiarios de grupos prioritarios),  sobre la población con carencia alimentaria moderada y severa (1,176,459) X 100.</t>
   </si>
   <si>
     <t>Porcentaje de personas ocupadas en Jalisco que forman parte del S.N.I.I.</t>
   </si>
   <si>
     <t>Fomento del desarrollo científico - tecnológico y la apropiación de la ciencia, con impacto social y económico para facilitar el ingreso o permanencia de investigadoras e investigadores jaliscienses en el S.N.I.I.</t>
   </si>
   <si>
     <t>Secretaría de Innovación, Ciencia y Tecnología, con datos de SECIHTI 2025</t>
   </si>
   <si>
     <t>Relación del número de investigadores de Jalisco con S.N.I.I. (Sistema Nacional de Investigadores e Investigadoras) por cada 1,000 personas de la Población Económicamente Activa (PEA) ocupada de Jalisco.</t>
   </si>
   <si>
     <t>Porcentaje de planteles públicos de educación básica y media superior con intervenciones de equipamiento, mantenimiento, rehabilitación e infraestructura en su inmueble</t>
   </si>
   <si>
     <t>Mide la proporción de escuelas públicas de educación básica y media superior que han sido beneficiadas con al menos una intervención en su infraestructura durante un periodo de tiempo determinado.</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco, 2025.</t>
   </si>
   <si>
     <t>Es la relación entre el número de planteles escolares públicos que recibieron alguna intervención de equipamiento, mantenimiento, rehabilitación o infraestructura en un periodo determinado con respecto al total de planteles públicos de educación básica y media superior en el estado.</t>
   </si>
   <si>
     <t>Porcentaje de población con al menos una carencia social</t>
   </si>
   <si>
     <t>La población con al menos una carencia social es aquella que se encuentra imposibilitada para ejercer al menos uno de los seis indicadores señalados en el artículo 36 de la Ley General de Desarrollo Social: rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación nutritiva y de calidad.</t>
   </si>
   <si>
     <t>INEGI. Pobreza multidimensional, 2024. Cálculos con base en la información de la ENIGH 2024,</t>
   </si>
   <si>
     <t>Identificar si cada persona cumple o no con los criterios de cada una de las carencias sociales, usando definiciones normativas establecidas por CONEVAL. Para cada individuo, determinar si presenta ≥ 1 carencia social. Sumar la población que cumple este criterio. Dividir entre la población total y multiplicar por 100 para obtener el porcentaje. La medición se basa en información proveniente de encuestas de hogares y aplica reglas operativas uniformes para todo el país.</t>
   </si>
   <si>
     <t>Porcentaje de población con carencia por acceso a los servicios de salud</t>
   </si>
   <si>
     <t>En el rubro de protección en salud se consideró la derechohabiencia o afiliación a algún tipo de seguro o prepago en salud, es decir, una definición de protección financiera que se espera se vea reflejada en el estado de salud al facilitar el acceso a los servicios.</t>
-  </si>
-[...3 lines deleted...]
-Los datos 2018 y 2020 no son comparables directamente con los presentados en 2019 correspondientes al periodo 2008-2018.  Los valores 2008-2018 se calcularon con estimaciones con base en el MCS-ENIGH 2008, 2010, 2012, 2014, el MEC del MCS-ENIGH 2016 y 2018.  Con esta nueva metodología el valor 2018 fue de 19.4.</t>
   </si>
   <si>
     <t>Cuando las personas carecen del acceso a los servicios de salud,
 http://ensanut.insp.mx/informes.php#.V7H1FfnhAdU</t>
   </si>
   <si>
     <t>Porcentaje de población con discapacidad en condiciones de abandono y desamparo atendida en el Centro Cien Corazones del Sistema DIF Jalisco</t>
   </si>
   <si>
     <t>Mide el porcentaje de personas con discapacidad en condiciones de abandono y desamparo atendidas en el Centro Cien Corazones del Sistema DIF Jalisco del total identificado como susceptible de ser apoyado</t>
   </si>
   <si>
     <t xml:space="preserve"> En 2025 se atendió la población actual del Centro Cien Corazones que es de 59 personas.</t>
   </si>
   <si>
     <t>DIF Jalisco 2025</t>
   </si>
   <si>
     <t>A partir de informes mensuales y semestrales del Centro Cien Corazones se calcula el porcentaje de personas apoyadas del total identificado como susceptible de apoyo</t>
   </si>
   <si>
     <t>Porcentaje de población con discapacidad en situación de pobreza</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población que reportó tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios lo cual se considera que tiene discapacidad y se encuentra en situación de pobreza multidimensional es decir presenta al menos una carencia social (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
-  </si>
-[...1 lines deleted...]
-    <t>IIEG con base en estimaciones del CONEVAL; Medición de la Pobreza 2024.</t>
   </si>
   <si>
     <t>A partir de los cambios en las preguntas sobre discapacidad en la ENIGH 2020, el CONEVAL se dio a la tarea de adecuar la identificación de la población con discapacidad, con el objetivo de presentar la información de los indicadores de pobreza multidimensional para este grupo. En virtud de lo anterior, se optó por crear una variable dicotómica para identificar si una persona presenta o no discapacidad. De esta manera, si una persona reporta tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios, se considera que tiene discapacidad. Mientras que, si no tiene dificultad o tiene poca dificultad para llevar a cabo la acción, se considera como una persona sin discapacidad.
 Derivado de los cambios incorporados por el INEGI en las fuentes de información que sirven como insumos, el CONEVAL da a conocer los resultados de la medición multidimensional de la pobreza 2020 para las personas con discapacidad, iniciando una nueva serie de información para este grupo.
 Por lo que este indicador incorpora la información de las personas con discapacidad que está en situación de pobreza multidimensional, es decir, presenta al menos una carencia social y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=3781</t>
   </si>
   <si>
     <t>Porcentaje de población con discapacidad en situación de pobreza extrema</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población que reportó tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios lo cual se considera que tiene discapacidad y se encuentra en situación de pobreza extrema es decir tiene tres o más carencias de seis posibles (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos se encuentra por debajo de la línea de pobreza extrema.</t>
   </si>
   <si>
+    <t xml:space="preserve">Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.
+</t>
+  </si>
+  <si>
     <t>A partir de los cambios en las preguntas sobre discapacidad en la ENIGH 2020, el CONEVAL se dio a la tarea de adecuar la identificación de la población con discapacidad, con el objetivo de presentar la información de los indicadores de pobreza multidimensional para este grupo. En virtud de lo anterior, se optó por crear una variable dicotómica para identificar si una persona presenta o no discapacidad. De esta manera, si una persona reporta tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios, se considera que tiene discapacidad. Mientras que, si no tiene dificultad o tiene poca dificultad para llevar a cabo la acción, se considera como una persona sin discapacidad.
 Derivado de los cambios incorporados por el INEGI en las fuentes de información que sirven como insumos, el CONEVAL da a conocer los resultados de la medición multidimensional de la pobreza 2020 para las personas con discapacidad, iniciando una nueva serie de información para este grupo. Por lo que este indicador incorpora la información de las personas con discapacidad que están en situación de pobreza extrema, es decir, presenta tres o más carencias de seis posibles y sus ingresos se encuentran por debajo de la línea de pobreza extrema.</t>
   </si>
   <si>
     <t>Porcentaje de población de 18 años y más que percibe a la policía estatal con un desempeño positivo</t>
   </si>
   <si>
-    <t>Se refiere a la población de 18 años y más que percibe a la policía estatal con un desempeño positivo sobre el total de la población de 18 y mas.</t>
+    <t>Se refiere a la población de 18 años y más que percibe a la policía estatal con un desempeño positivo sobre el total de la población de 18 y más.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) 2025.</t>
   </si>
   <si>
     <t>El indicador se construye a partir de los datos de la Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) en el apartado de percepción del desempeño de las autoridades de seguridad pública. Para este indicador, se considera únicamente la policía estatal y se suman las respuestas de la población de 18 años y más que la califica como “muy efectiva” o “algo efectiva”.
 Estas respuestas se dividen entre el total de personas encuestadas que emitieron una opinión válida sobre el desempeño de la policía estatal. El resultado se expresa como un porcentaje.
 Fórmula:
 Indicador (%)=(Número de personas que califican como "muy efectiva" o "algo efectiva")
   _______________________________
 ( Total de personas que opinaron sobre la policía estatal ) x100</t>
   </si>
   <si>
     <t>Porcentaje de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano.</t>
   </si>
   <si>
     <t>Relación porcentual de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano.</t>
   </si>
   <si>
     <t>Porcentaje de población de 65 años y más en situación de pobreza multidimensional</t>
   </si>
   <si>
     <t>Muestra el porcentaje de personas de 65 años y más que se encuentran en situación de pobreza multidimensional, es decir, tienen al menos una carencia social (en los seis indicadores de rezago educativo, acceso a servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
   </si>
   <si>
+    <t>Información generada por el Instituto de Información Estadística y Geográfica (IIEG), con base en estimaciones de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024 del INEGI.
+Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
+  </si>
+  <si>
+    <t>Elaborado por el IIEG basadas en estimaciones de la ENIGH 2024, realizado por el INEGI.</t>
+  </si>
+  <si>
     <t>La información se obtiene a partir de la extracción de los Microdatos de las bases de datos de pobreza multidimensional del CONEVAL para los años 2016, 2018, 2020 y 2022. De la población de 65 años y más y que se encuentra en situación de pobreza multidimensional es decir presenta al menos una carencia social (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
   </si>
   <si>
     <t>Porcentaje de población del estado que habita en un municipio que realiza la disposición final de los residuos sólidos urbanos en un sistema de manejo de residuos que cumple con la normatividad “NOM-083-SEMARNAT-2003"</t>
   </si>
   <si>
     <t>Este indicador evalúa el porcentaje de población del estado que dispone sus residuos en un sitio con autorización vigente conforme a la NOM-083-SEMARNAT-2003.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cifras preliminares, diciembre de 2025. Este indicador tiene seguimiento semestral.
-[...3 lines deleted...]
-    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco. Cifras preliminares, diciembre de 2025.</t>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco. Cifras preliminares I semestre, 2026.</t>
   </si>
   <si>
     <t>Porcentaje de la población en Jalisco que depositan sus residuos en sitios de disposición final con autorización vigente.</t>
   </si>
   <si>
     <t>Porcentaje de población en pobreza laboral</t>
   </si>
   <si>
     <t>En la definición, identificación y medición de la Pobreza Laboral, se considera que una persona se encuentra en esta situación cuando su ingreso laboral es inferior al valor monetario de la canasta alimentaria tanto en el ámbito rural como urbano.</t>
   </si>
   <si>
-    <t>Cifras preliminares al I trimestre de 2026.</t>
-[...2 lines deleted...]
-    <t>Instituto Nacional de Estadística y Geografía, Cifras preliminares al I trimestre de 2026.</t>
+    <t xml:space="preserve">Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020, no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+&lt;br&gt;
+Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI. </t>
+  </si>
+  <si>
+    <t>Instituto Nacional de Estadística y Geografía, con base en los resultados de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024. Cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>El porcentaje de la población con ingreso laboral inferior a la línea de pobreza extrema por
 ingresos se calcula a partir del ingreso laboral per cápita. Este, a su vez, se calcula con la
 información de las personas ocupadas que reporta la Encuesta Nacional de Ocupación y Empleo
 (ENOE). Este ingreso laboral per cápita se utiliza para determinar si todas y todos los integrantes
 del hogar están o no por debajo de las Líneas de Pobreza Extrema por Ingreso (LPEI).</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/desarrollosocial/pl/</t>
   </si>
   <si>
     <t>Porcentaje de población en viviendas con hacinamiento</t>
   </si>
   <si>
     <t>Es el resultado de dividir el número de personas que residen de forma cotidiana en la vivienda entre el número de cuartos de ésta. El indicador es calculado por el Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) y se publica de manera bienal, como parte de la determinación de los subindicadores que conforman el  porcentaje de población con carencia por calidad y espacios en la vivienda de la pobreza multidimensional, como lo son también los subindicadores de carencia del material de piso de la vivienda, techos de la vivienda y muros de la vivienda.</t>
   </si>
   <si>
-    <t>Elaborado por el IIEG basadas en estimaciones del CONEVAL; con base en la ENIGH 2016, 2018, 2020, 2022 y 2024 del INEGI.</t>
+    <t xml:space="preserve">Información generada por el Instituto de Información Estadística y Geográfica (IIEG), con base en estimaciones de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024 del INEGI.
+Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.
+</t>
+  </si>
+  <si>
+    <t>Elaborado por el IIEG basadas en estimaciones de la ENIGH 2024, realizada por el INEGI.</t>
   </si>
   <si>
     <t>Viviendas con más de 3 personas por dormitorio dividido por el total de viviendas, multiplicado por 100. Estimaciones del CONEVAL con base en el MCS-ENIGH 2008, 2010, 2012 y 2014.</t>
   </si>
   <si>
     <t>Porcentaje de población privada de su libertad que desempeña una actividad laboral en el centro penitenciario</t>
   </si>
   <si>
     <t>Se refiere a la proporción de personas privadas de la libertad con ocupación laboral respecto a la cantidad total de espacios en los Centros Penitenciarios del Estado.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Secretaría de Seguridad Jalisco. Cifras preliminares 2026.  A través de la Dirección General de Prevención y Reinserción Social. (DIGPRES).</t>
   </si>
   <si>
     <t>La proporción se obtiene de la división de los Internos laboralmente activos entre el total de los internos y se multiplica por cien.
 Variable utilizada: IR=Total internos recluidos, ILA= Internos laboralmente activos</t>
   </si>
   <si>
     <t>Porcentaje de población total ocupada</t>
   </si>
   <si>
     <t>Personas de 15 y más años que en la semana de referencia realizaron alguna actividad económica durante al menos una hora. Incluye a los ocupados que tenían trabajo, pero no lo desempeñaron de modo temporal por alguna razón, sin que por ello perdieran el vínculo laboral con este; así como a quienes ayudaron en alguna actividad económica sin recibir un sueldo o salario.</t>
   </si>
   <si>
     <t>Porcentaje de personas de 15 y más años de edad que realizaron alguna actividad económica durante al menos una hora. Incluye a los ocupados que tenían trabajo pero no lo desempeñaron temporalmente por alguna razón, sin que por ello perdieran el vínculo laboral.
 A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.  
 Se ajustaron los valores históricos de los años 2014 y 2019.</t>
   </si>
   <si>
     <t>Representa el porcentaje de la población  ocupada respecto a la Población  económicamente activa.</t>
   </si>
   <si>
     <t>Porcentaje de población, en los municipios de El Salto, Juanacatlán, Poncitlán, Ocotlán y Chapala, sin seguridad social, afiliado al Seguro Médico Al Estilo Jalisco con respecto al total de población sin seguridad social</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de población sin seguridad social, que está afiliada al esquema público de protección en salud denominado "Seguro Médico Al Estilo Jalisco"</t>
@@ -4351,57 +4327,57 @@
   <si>
     <t>Relación porcentual de los policías estatales que cuentan con estudios de nivel superior (licenciatura, maestría o doctorado) respecto al total de policías estatales por 100.</t>
   </si>
   <si>
     <t>Porcentaje de Portales de Transparencia de Sujetos Obligados de la Administración Pública Paraestatal del Gobierno del Estado de Jalisco verificados</t>
   </si>
   <si>
     <t>Esta Institución realizará verificaciones a los Portales de Transparencia de la Administración Pública Paraestatal del Gobierno del Estado de Jalisco, para medir el cumplimiento de la publicación y actualización de información fundamental, tomando en consideración que por ley, la actualización de la información debe de ser realizada de manera mensual, publicando como mínimo lo establecido en los Lineamientos Generales de Publicación y Actualización de Información Fundamental emitidos por el Instituto de Transparencia, Información Pública y Protección de Datos Personales (ITEI), así como por la normatividad aplicable en su caso.</t>
   </si>
   <si>
     <t>Verificaciones en materia de cumplimiento de obligaciones de transparencia realizadas por la Coordinación General de Transparencia, 2025.</t>
   </si>
   <si>
     <t>Las verificaciones podrán ser realizadas a la totalidad de los Portales de Transparencia de la Administración Pública Paraestatal o bien, con base en un Programa de Verificación el cual especifique el listado de Sujetos Obligados a verificar y las obligaciones de transparencia que serán revisadas.</t>
   </si>
   <si>
     <t>https://transparencia.jalisco.gob.mx/transparencia_de_dependencias/2</t>
   </si>
   <si>
     <t>Porcentaje de quejas resueltas en la Comisión de Arbitraje Médico</t>
   </si>
   <si>
     <t>Porcentaje de quejas resueltas del total recibidas durante el año en curso.</t>
   </si>
   <si>
-    <t xml:space="preserve">Las solicitudes recibidas se resuelven en un promedio de 3 meses, lo cual puede impactar en los resultados respecto a la proporción de resolución de quejas en los cortes mensuales.  Información preliminar con corte al 30 de junio de 2026.
+    <t xml:space="preserve">Las solicitudes recibidas se resuelven en un promedio de 3 meses, lo cual puede impactar en los resultados respecto a la proporción de resolución de quejas en los cortes mensuales.  Información preliminar con corte al 31 de julio de 2026.
 En febrero 2025 se ajustó el valor de febrero 2024.
 El valor de cierre 2022 fue actualizado.
 </t>
   </si>
   <si>
-    <t>Comisión de Arbitraje Médico del Estado de Jalisco / Sistemas de quejas de prestadores de servicios de salud. Cifras preliminares junio de 2026.</t>
+    <t>Comisión de Arbitraje Médico del Estado de Jalisco / Sistemas de quejas de prestadores de servicios de salud. Cifras preliminares julio de 2026.</t>
   </si>
   <si>
     <t>Las quejas recibidas en la Comisión de Arbitraje Médico del Estado de Jalisco, tienen un proceso de ratificación de la queja por parte del usuario: se solicita el expediente a la Institución de Salud, en caso de que exista, y al prestador de Salud; posteriormente se cita a las partes involucradas a una audiencia de conciliación. Este proceso en promedio se resuelve en tres meses.</t>
   </si>
   <si>
     <t>http://camejal.jalisco.gob.mx/biblioteca-digital/informes</t>
   </si>
   <si>
     <t>Porcentaje de recomendaciones emitidas en materia ambiental con respecto a las programadas</t>
   </si>
   <si>
     <t>Emisión de recomendaciones en materia ambiental</t>
   </si>
   <si>
     <t>Procuraduría Estatal de Protección al Ambiente (PROEPA), IV trimestre 2025.</t>
   </si>
   <si>
     <t>Representa la relación entre el total de recomendaciones en materia ambiental emitidas durante el año y el total de recomendaciones en materia ambiental programadas</t>
   </si>
   <si>
     <t>Porcentaje de reincidencia jurídica</t>
   </si>
   <si>
     <t>Este indicador se refiere a las personas que cometieron un delito y se les dictó sentencia condenatoria, salieron del reclusorio porque purgaron la pena o recibieron un beneficio de libertad anticipada y que cometieron otro delito por el cual reciben una nueva sentencia.</t>
   </si>
@@ -4454,75 +4430,75 @@
     <t>Porcentaje de saneamiento de aguas residuales en la cuenca del río Santiago</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de aguas procesadas en plantas de tratamiento para satisfacer los requisitos de calidad en las cuencas del río Santiago y el río Verde.</t>
   </si>
   <si>
     <t>Cifras preliminares al 31 de diciembre de 2025.
 Con base a los caudales reportados en el Indicador “Litros por segundo de agua saneada en la Cuenca del Rio Santiago”, se denotaron inconsistencias en los porcentajes reportados en este indicador en los años 2018, 2019, 2020, 2022 y 2023, por lo que se procedió a su adecuación.</t>
   </si>
   <si>
     <t>Secretaría de Gestión Integral del Agua, Gobierno de Jalisco, 2025.</t>
   </si>
   <si>
     <t>Relación porcentual de aguas procesadas en plantas de tratamiento para satisfacer los requisitos de calidad en relación a las cuencas del Río Santiago y Río Verde.</t>
   </si>
   <si>
     <t>Porcentaje de servidores públicos que asisten cuando menos a un evento de capacitación al año</t>
   </si>
   <si>
     <t>Es la proporción de servidores públicos que acuden cuando menos  a un evento de capacitación al año, respecto del total de servidores públicos.</t>
   </si>
   <si>
     <t>Lo que se presenta es el valor porcentual acumulado al mes de corte en el año en curso.</t>
   </si>
   <si>
-    <t>Secretaría de Administración, Gobierno de Jalisco. Cifras preliminares 2026.</t>
+    <t>Secretaría de Administración, Gobierno de Jalisco. Cifras preliminares julio, 2026.</t>
   </si>
   <si>
     <t>Servidores públicos que acuden cuando menos a un evento de capacitación al año, respecto del total de servidores públicos expresado en porcentaje</t>
   </si>
   <si>
     <t>Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados.</t>
   </si>
   <si>
     <t>Mide el porcentaje de los sistemas de información utilizados en los procesos de recaudación, programación, presupuestación, ejercicio del gasto, seguimiento y evaluación que operan mediante plataformas tecnológicas que fueron modernizadas.</t>
   </si>
   <si>
     <t>Cifras preliminares al 31 de diciembre de 2025</t>
   </si>
   <si>
     <t>Registros administrativos de la Dirección de Tecnologías de información Financiera / Dirección General de Administración y Sistemas, Secretaría de la Hacienda Pública, 2025.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador denominado “Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados”, se requiere dividir la cantidad de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación modernizados entre la cantidad total de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación existentes y multiplicar por 100 el resultado para obtenerlo en porcentaje.</t>
   </si>
   <si>
     <t>https://presupuestociudadano.jalisco.gob.mx/</t>
   </si>
   <si>
-    <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos de privacidad y documento de seguridad para la protección de datos personales en su posesión.</t>
+    <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos de privacidad y documento de seguridad para la protección de datos personales en su posesión</t>
   </si>
   <si>
     <t>Esta Institución realizará verificaciones a los Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco  con la intención de determinar si estos cumplen con la actualización de sus avisos de privacidad y documento de seguridad conforme a la normatividad vigente aplicable.</t>
   </si>
   <si>
     <t>Al tratarse de un indicador de nueva creación, no se tienen disponibles valores históricos.</t>
   </si>
   <si>
     <t>Verificaciones realizadas por el área de Jurídico Especializado de la Coordinación General de Transparencia, 2025.</t>
   </si>
   <si>
     <t>Las verificaciones podrán ser realizadas a la totalidad de los Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco, o bien, con base en un Programa de Verificación el cual especifique el listado de Sujetos Obligados a verificar y los parámetros de evaluación a ser considerados.</t>
   </si>
   <si>
     <t>https://transparencia.jalisco.gob.mx/informacion_fundamental/129</t>
   </si>
   <si>
     <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable promovidos por el ejecutivo estatal, para la preservación del capital natural y la biodiversidad del estado de Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide la superficie estatal bajo esquemas de área natural protegida y otras modalidades de conservación como paisajes bioculturales promovidos por el ejecutivo del estado. El esfuerzo de contar con esquemas de protección y conservación de las diferentes áreas naturales y su biodiversidad tiene como fin mantener los procesos ecológicos y los servicios ambientales que aseguran el bienestar humano.</t>
   </si>
   <si>
     <t xml:space="preserve">El presente indicador es ascendente y se reporta de forma anual. La meta tiene una línea base de 3.74 %  (año 2018), porcentaje que corresponde a la superficie total del estado bajo algún esquema de conservación y manejo sustentable. Para el presente sexenio se planteó la meta de incrementar dicho porcentaje a 7.5% mismo que se cumplió en el 2023. Durante el 2024 se logró el decreto de tres nuevas áreas naturales protegidas de carácter estatal, por lo que se incrementó el porcentaje a 11.05% de superficie estatal bajo esquemas de conservación y manejo sustentable, para la preservación del capital natural y la biodiversidad. </t>
   </si>
@@ -4544,100 +4520,100 @@
   <si>
     <t>Dirección de Áreas Naturales Protegidas y Especies Prioritarias. Secretaría de Medio Ambiente y Desarrollo Territorial, 2025.</t>
   </si>
   <si>
     <t>https://mapa.jalisco.gob.mx/mapa</t>
   </si>
   <si>
     <t>Porcentaje de supervivencia de startups a tres años</t>
   </si>
   <si>
     <t>Startups que logran mantenerse operando tras tres años, reflejando la eficacia del entorno para apoyar emprendimientos sostenibles</t>
   </si>
   <si>
     <t>Secretaría de Innovación, Ciencia y Tecnología, 2025.</t>
   </si>
   <si>
     <t>Porcentaje de startups que, después de haber sido creadas, logran mantenerse operando al menos tres años consecutivos en el estado de Jalisco.</t>
   </si>
   <si>
     <t>Porcentaje de titulación con respecto al número de egresados de educación superior</t>
   </si>
   <si>
     <t>Es la proporción de alumnos titulados en educación superior con respecto al total de egresados del mismo nivel.</t>
   </si>
   <si>
-    <t>La información definitiva de cierre 2025 se tiene en el mes de marzo de 2026 y es concerniente al ciclo escolar 24-25..  Se ajustaron los valores de 2018 y de 2020 a 2023 por cambios en la fuente original.
+    <t>Se ajustaron los valores de 2018 y de 2020 a 2023 por cambios en la fuente original.
 El indicador muestra la proporción de alumnos titulados en educación superior con respecto al total de egresados del mismo nivel. Contempla al número de egresados y titulados de licenciatura, técnico superior universitario y posgrado de la modalidad escolarizada y no escolarizada, de las escuelas públicas y particulares registradas en Jalisco. 
 La información corresponde a los datos reportados en el formato 911 de educación superior por cada una de las instituciones en el ciclo correspondiente.</t>
   </si>
   <si>
     <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco. Cifras 2025.</t>
   </si>
   <si>
     <t>El total de titulados del ciclo en estudio se divide entre el número de egresados del mismo ciclo escolar.</t>
   </si>
   <si>
     <t>Porcentaje de trámites disponibles electrónicamente</t>
   </si>
   <si>
     <t>Mide la relación entre el número de Trámites disponibles electrónicamente y el número de Trámites presenciales disponibles, expresada como porcentaje.</t>
   </si>
   <si>
-    <t>Oficialía Mayor de la Secretaría General de Gobierno 2025.</t>
+    <t>Oficialía Mayor de la Secretaría General de Gobierno, cifras preliminares primer semestre 2026.</t>
   </si>
   <si>
     <t>Calcular el porcentaje dividiendo el número de trámites disponibles electrónicamente entre el número de trámites presenciales disponibles y multiplicando el resultado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de trámites disponibles en oficinas regionales y plataformas digitales</t>
   </si>
   <si>
     <t>Indica el porcentaje de trámites que las dependencias estatales tienen disponibles en las Unidades Regionales de Servicios Estatales.</t>
   </si>
   <si>
     <t>El indicador carece de datos históricos, en virtud de que corresponde a una métrica de nueva generación. Por lo tanto, no existen series temporales retrospectivas que permitan reportar información para dichos ejercicios.</t>
   </si>
   <si>
     <t>Secretaría General de Gobierno, Dirección General de Unidades Regionales de Servicios Estatales (UNIRSE),cifras preliminares al I trimestre 2026.</t>
   </si>
   <si>
     <t>Se contabilizarán los trámites que las dependencias estatales ponen a disposición de las personas a través de las distintas sedes de las Unidades Regionales de Servicios Estatales.</t>
   </si>
   <si>
     <t>Porcentaje de variación del Índice Trimestral de la Actividad Económica Estatal</t>
   </si>
   <si>
     <t>Variación anual del Indicador Trimestral de la Actividad Económica Estatal (ITAEE), el cual es un indicador de coyuntura cuyo propósito es facilitar el seguimiento de la economía de los estados del país, ofreciendo un panorama general de la situación y evolución macroeconómica. El indicador satisface la necesidad de disponer de datos que permitan examinar el desempeño trimestral de las entidades federativas, al tiempo que pretende la confiabilidad y comparabilidad en los resultados alcanzados y evolución macroeconómica.</t>
   </si>
   <si>
     <t xml:space="preserve">El dato que se considera es la variación anual del  Indicador Trimestral de la Actividad Económica Estatal (ITAEE),  Series desestacionalizadas; base 2013. 
 Se ajustaron los valores correspondientes a los años 2016, 2019, 2020, 2021, 2022, 2023 y 2024, así como al primer y segundo trimestre de 2025.
 </t>
   </si>
   <si>
-    <t>IIEG; Instituto de Información Estadística y Geográfica con datos de INEGI, IV trimestre de 2025.</t>
+    <t>IIEG; Instituto de Información Estadística y Geográfica con datos de INEGI, cifras preliminares al primer trimestre de 2026.</t>
   </si>
   <si>
     <t>Series desestacionalizadas calculadas por métodos econométricos a partir de las series originales del Indicador Trimestral de la Actividad Económica Estatal,</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/temas/itaee/</t>
   </si>
   <si>
     <t>Porcentaje de variación del PIB</t>
   </si>
   <si>
     <t>Porcentaje de crecimiento del Producto Interno Bruto (PIB) respecto al periodo anterior.</t>
   </si>
   <si>
     <t>Cifras preliminares 2025.
 De acuerdo al Plan Estatal de Desarrollo y Gobernanza (PEDG) 2024-2030 se estableció como año base 2024 la referencia del comportamiento económico estatal utilizando el Indicador Trimestral de la Actividad Económica Estatal (ITAEE) , el cual registró una variación anual de -0.49 %, información que se encontraba disponible al momento de la elaboración y validación del plan.
 Posteriormente en días pasados, el 05 de diciembre de 2025, el Instituto Nacional de Estadística y Geografía (INEGI) publicó la información más reciente del Producto Interno Bruto por Entidad Federativa (PIBE), con año base 2018, en la cual se reporta una variación de 0.8 % en cifras preliminares. Este resultado refleja una actualización con mayor precisión estadística respecto a la estimación inicial utilizada en el PEDG.</t>
   </si>
   <si>
     <t>Instituto Nacional de Estadística y Geografía. Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Comparación del PIB de Jalisco entre dos periodos consecutivos.</t>
   </si>
   <si>
@@ -4683,178 +4659,178 @@
     <t>https://sniiv.sedatu.gob.mx/</t>
   </si>
   <si>
     <t>Porcentaje de viviendas propias</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de viviendas particulares habitadas en donde reside el dueño legal o de hecho.</t>
   </si>
   <si>
     <t>Porcentaje de viviendas particulares habitadas en donde reside el dueño legal o de hecho. Corresponde a la razón de las viviendas particulares habitadas propias respecto de las viviendas particulares habitadas, expresada como un porcentaje.
 Excluye las siguientes clases de vivienda: locales no construidos para habitación, viviendas móviles y refugios.</t>
   </si>
   <si>
     <t>Instituto Nacional de Estadística y Geografía (INEGI). Censo de Población y Vivienda 2020.</t>
   </si>
   <si>
     <t>Resulta del cociente entre las viviendas particulares habitadas propias respecto de las viviendas particulares habitadas</t>
   </si>
   <si>
     <t>Posición de Guadalajara en el Índice de Competitividad Urbana, IMCO</t>
   </si>
   <si>
     <t>Ciudades que se planean en conjunto</t>
   </si>
   <si>
-    <t>El Índice de Competitividad Urbana (ICU) 2023 mide la capacidad de las ciudades mexicanas para atraer y retener inversiones y talento.
-El ICU evalúa la competitividad de las 42 zonas metropolitanas del país más 24 zonas urbanas importantes del país a partir de 69 indicadores. Estos indicadores se categorizan en 10 subíndices dados por los 10 factores de competitividad, donde cada uno de ellos analiza una dimensión distinta de ésta. El índice otorga una calificación de 0 a 100 tanto a nivel general como para cada uno de los 10 subíndices.</t>
+    <t>El Índice de Competitividad Urbana (ICU) 2026 evalúa qué tan capaces son las 72 principales ciudades mexicanas (372 municipios) de generar, atraer y retener talento e inversión, a partir de 35 indicadores agrupados en seis subíndices: Innovación y Economía, Infraestructura, Mercado de trabajo, Sociedad y Medio ambiente, Derecho, así como Sistema político y Gobiernos.</t>
   </si>
   <si>
     <t xml:space="preserve">Puerto Vallarta, Jalisco, se posicionó en el primer lugar de su grupo poblacional (500 mil a 1 millón de habitantes) en el Índice de Competitividad Urbana 2026. 
 Durante el ejercicio 2025, el Instituto no generó ni publicó información correspondiente al Índice de Competitividad Urbana (ICU).
 </t>
   </si>
   <si>
     <t>IMCO; Instituto Mexicano para la Competitividad, A.C. 2026.</t>
   </si>
   <si>
     <t>El ICU evalúa la competitividad de las 42 zonas metropolitanas del país más 24 zonas urbanas importantes del país a partir de 69 indicadores. Estos indicadores se categorizan en 10 subíndices dados por los 10 factores de competitividad, donde cada uno de ellos analiza una dimensión distinta de ésta. El índice otorga una calificación de 0 a 100 tanto a nivel general como para cada uno de los 10 subíndices. Con esta calificación, se agrupan las ciudades en 6 categorías las cuales son:
 ● Competitividad Muy alta: Aquellas ciudades cuyo puntaje se encuentra a dos o más desviaciones estándar por encima de la media.
 ● Competitividad Alta: Aquellas ciudades cuyo puntaje se encuentra entre una y dos desviaciones estándar por encima de la media.
 ● Competitividad Media alta: Aquellas ciudades cuyo puntaje se encuentra hasta una desviación estándar por encima de la media.
 ● Competitividad Media baja: Aquellas ciudades cuyo puntaje se encuentra hasta una desviación estándar por debajo de la media.
 ● Competitividad Baja: Aquellas ciudades cuyo puntaje se encuentra entre una y dos desviaciones estándar por debajo de la media.
 ● Competitividad Muy baja: Aquellas ciudades cuyo puntaje se encuentra dos o más desviaciones estándar por debajo de la media.
 Los 10 subíndices que integran el ICU son:
 · Derecho (5 indicadores)
 · Medio Ambiente (5 indicadores)
 · Sociedad (12 indicadores)
 · Sistema político (6 indicadores)
 · Gobiernos (8 indicadores)
 · Mercado de trabajo (10 indicadores)
 · Economía (5 indicadores)
 · Infraestructura (8 indicadores)
 · Apertura internacional (5 indicadores)
 · Innovación (5 indicadores).</t>
   </si>
   <si>
     <t>https://imco.org.mx/indice-de-competitividad-urbana-2026-2/</t>
   </si>
   <si>
     <t>Posición de Jalisco en el avance de la Implementación y Operación del PbR-SED de las Entidades Federativas</t>
   </si>
   <si>
     <t>Este indicador muestra la posición alcanzada por el Estado de Jalisco respecto al avance en la implementación y operación del Presupuesto basado en Resultados (PbR) y del Sistema de Evaluación del Desempeño en comparación con las demás entidades federativas, de acuerdo con el Diagnóstico a nivel nacional que realiza la Secretaría de Hacienda y Crédito Público (SHCP).</t>
   </si>
   <si>
-    <t>Secretaría de Hacienda y Crédito Público (SHCP). Diagnóstico en la implantación y operación del Presupuesto basado en Resultados (PbR) y del Sistema de Evaluación del Desempeño (SED) 2025, Informe del Avance Alcanzado por las Entidades Federativas, los Municipios y las Demarcaciones Territoriales de la Ciudad de México en la Implantación y Operación del Presupuesto Basado en Resultados y del Sistema de Evaluación del Desempeño 2025, Anexo 2. Entidades Federativas: Fichas Ejecutivas, Secretaría de Hacienda y Crédito Público (SHCP), 2025.</t>
+    <t>Secretaría de Hacienda y Crédito Público (SHCP). Diagnóstico en la implantación y operación del Presupuesto basado en Resultados (PbR) y del Sistema de Evaluación del Desempeño (SED), 2026.</t>
   </si>
   <si>
     <t>Mediante la aplicación de un cuestionario diseñado por la Secretaría de Hacienda y Crédito Público (SHCP), que se clasifica en 9 secciones: Planeación, Programación, Presupuestación, Ejercicio y Control, Seguimiento, Evaluación, Rendición de Cuentas, Consolidación y Buenas Prácticas. Para identificar la posición que obtiene el Estado de Jalisco, se cuantifica el lugar obtenido por el Estado en la gráfica "Avance en la implantación y operación del PbR-SED en las Entidades Federativas" publicado en el Informe del avance alcanzado por las Entidades Federativas, los Municipios y las Demarcaciones Territoriales de la Ciudad de México en la implantación y operación del Presupuesto Basado en Resultados y del Sistema de Evaluación del Desempeño, emitido por la SHCP.</t>
   </si>
   <si>
     <t>https://www.transparenciapresupuestaria.gob.mx/es/PTP/EntidadesFederativas#DiagnosticoPbR-SED</t>
   </si>
   <si>
     <t>Posición de Jalisco en la métrica de gobierno abierto</t>
   </si>
   <si>
     <t>Se refiere a la Posición de Jalisco en la Métrica de Gobierno abierto, donde el estado con la mayor calificación asume la posición 1. La Métrica analiza el acceso a la información que tienen las y los ciudadanos para conocer las acciones de gobierno y a su vez en qué medida les es posible incidir en su gestión. Su medición comprende las dimensiones de transparencia y de participación, y; cada dimensión es medida desde las perspectivas  gubernamental y ciudadana.</t>
   </si>
   <si>
     <t xml:space="preserve"> El valor reportado en 2023, corresponde al Informe de resultados de la Métrica de Gobierno Abierto, México 2023. INAI, CIDE. publicado en 2024.</t>
   </si>
   <si>
     <t>INAI, CIDE. Informe de resultados de la Métrica de Gobierno Abierto, México 2023.</t>
   </si>
   <si>
     <t>Para analizar la Métrica de Gobierno Abierto  se integra una metodología con dos dimensiones: La dimensión de  Transparencia (T) y la
 Dimensión de Participación (P), cada dimensión es medida desde la perspectiva  gubernamental  (PG);  y desde la perspectiva ciudadana (PC); el índice de gobierno abierto es el resultado del promedio simple de ambas  dimensiones.</t>
   </si>
   <si>
     <t>https://micrositios.inai.org.mx/gobiernoabierto/?page_id=5765%20(Metrica%20IGA%202021</t>
   </si>
   <si>
     <t>Posición del indicador subnacional de mejora regulatoria</t>
   </si>
   <si>
     <t>El Indicador Subnacional de Mejora Regulatoria (ISMR) es una herramienta que mide, evalúa y propone acciones concretas en la implementación de la política de mejora regulatoria en las 32 entidades federativas del país, así como en los municipios.</t>
   </si>
   <si>
-    <t>El valor vigente es con corte al 2023, última cifra actualizada por la fuente original.</t>
+    <t>La Fuente original que daba la información para reportar el indicador fue abrogada con base a la publicación de la Ley Nacional para Eliminar Trámites Burocráticos (julio 2025) y extinguió el Observatorio Nacional de Mejora Regulatoria.
+Se prevé que La Agencia de Transformación Digital y Telecomunicaciones que asumió la supervisión con la entrada en vigor de la ley en enero de 2026, cuente con una nueva plataforma de evaluación para 2027.
+Ante la falta de una fuente oficial actual, se mantendrá la evaluación de 2023 como dato de referencia hasta que la nueva plataforma nos permita analizar y determinar la continuidad de la medición.</t>
   </si>
   <si>
     <t>Observatorio Nacional de Mejora Regulatoria, Reporte Estatal del Indicador Subnacional de Mejora Regulatoria, México: 2023.</t>
   </si>
   <si>
     <t>ISMRt = 0.2(Pt) + 0.2(It) + 0.6(Ht) (1)
 Donde el ISMRt puede tomar valores entre 0 y 5.
 Respecto a la distribución de los porcentajes asignados, el
 equipo del Observatorio llevó a cabo discusiones y mesas de
 trabajo con expertos en materia de mejora regulatoria, con
 la finalidad de determinar qué pilares tienen más incidencia
 e impacto directo sobre la vida diaria de los ciudadanos y
 las actividades económicas de las empresas.
 De esta forma, se asignó una ponderación de 20% al pilar
 de Políticas, 20% al de Instituciones y 60% al pilar de
 Herramientas (véase Ecuación 1).</t>
   </si>
   <si>
     <t>Posición en el Índice de Competitividad Estatal del IMCO</t>
   </si>
   <si>
     <t>El Indicador mide la posición de los estados en el Índice de Competitividad Estatal, que evalúa la capacidad de las entidades para atraer y retener talento e inversión. Un estado competitivo es aquel que utiliza eficientemente sus capacidades para crear un entorno favorable que contribuye al desarrollo y bienestar de sus habitantes. El índice evalúa aspectos estructurales a través de 50 variables agrupadas en seis subíndices, abarcando a las 32 entidades federativas del país.</t>
   </si>
   <si>
     <t xml:space="preserve">Los valores reportados del Índice de Competitividad Estatal (ICE) son resultado de la metodología vigente en cada año, con un rezago de dos años en los datos. Para mayor detalle, favor de consultar: https://imco.org.mx/indices/. </t>
   </si>
   <si>
     <t>IMCO. Índice de Competitividad Estatal, 2025.</t>
   </si>
   <si>
     <t>La nueva incorporación de técnicas de análisis de datos y estadísticas más robustas ha permitido abordar tres desafíos clave en la síntesis de información:
 a) Criterios para agrupar las variables en subíndices: 1. Las variables se estandarizaron en una escala de 0 a 100, donde el valor más bajo de la muestra toma el valor de 0 y el más alto toma el valor de 100. Esto permite comparar valores estandarizados en lugar de números absolutos, homogeneizar las unidades de todas las variables y la dirección de las mismas, de tal manera que el 100 haga referencia al mejor desempeño. Además, se puede observar fácilmente la posición relativa de cada variable, y el Índice de competitividad general está en la misma escala que todos los subíndices.
 b) Determinación de los ponderadores de las variables en función de la estructura de los datos: 1. A partir de regresiones, se definieron los ponderadores de cada subíndice. Los indicadores se categorizaron en 6 subíndices, cada uno evaluando una dimensión distinta de la competitividad: Innovación y Economía; Infraestructura; Mercado de trabajo; Sociedad y Medio ambiente; Derecho; Sistema político y Gobiernos
 c) Uso de una técnica estadística para agrupar la contribución de diferentes variables sobre un mismo fenómeno de análisis: 1. El indicador toma el valor de la posición después de compararlo con el del resto de los estados. El estado que tenga un indicador con un valor menor IM toma el valor de dicha ponderación.
 Esta incorporación de técnicas de análisis de datos y estadísticas ha permitido abordar de manera efectiva los desafíos de agrupación de variables, determinación de ponderadores y agregación de la contribución de diferentes variables, lo que ha resultado en un Índice de competitividad general más sólido y confiable.</t>
   </si>
   <si>
     <t>https://imco.org.mx/indice-de-competitividad-estatal-2025/</t>
   </si>
   <si>
     <t>Posición en el Índice de Desarrollo Democrático</t>
   </si>
   <si>
     <t>Mide el desarrollo democrático por entidad, basado en tres planos o dimensiones de la democracia: 
 1. Democracia de los ciudadanos; 
 2. Democracia de las instituciones; y 
 3. Ejercicio de poder efectivo para gobernar.</t>
   </si>
   <si>
-    <t xml:space="preserve">El Valor actual corresponde al El IDD Mex 2024 publicado en el mes de febrero de 2025.
-[...1 lines deleted...]
-no fue medido. </t>
+    <t>El Valor actual corresponde al El IDD Mex 2024 publicado en el mes de febrero de 2025.
+En el año 2016 El IDD Mex no contó con medición, en virtud de una reconfiguración institucional del proyecto.</t>
   </si>
   <si>
     <t>Polilat y la Fundación Konrad Adenauer. Índice de Desarrollo Democrático de México, 2024.</t>
   </si>
   <si>
     <t>Considera un número extenso de indicadores: 32 en total, agrupados en 4 dimensiones. En el marco de ésta medición, el IDD-Mex presenta 2 subíndices o índices parciales que caracterizan 2 aspectos centrales del desempeño del sistema democrático para cada entidad estatal. Se trata de los subíndices "Respeto de los derechos políticos y libertades civiles " y "Calidad institucional y eficiencia política"  Para mas información pueden consultar la siguiente liga: http://www.idd-mex.org</t>
   </si>
   <si>
     <t>https://www.kas.de/es/web/mexiko/statische-inhalte-detail/-/content/idd-mex-2019</t>
   </si>
   <si>
     <t>Posición en el Índice de Rezago Social</t>
   </si>
   <si>
     <t>Lugar que ocupa Jalisco dentro del contexto de las entidades federativas del país respecto al Índice de Rezago Social, el cual es una medida agregada que se compone de variables de educación, acceso a servicios de salud, servicios básicos en la vivienda, de calidad y espacios en la misma, y activos en el hogar. Es decir, proporciona el resumen de cuatro carencias sociales de la medición de pobreza del Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) rezago educativo, acceso a los servicios de salud, acceso a los servicios básicos en la vivienda, y la calidad y espacios en la vivienda.</t>
   </si>
   <si>
     <t>El  Índice de Rezago Social se calcula por el Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) cada cinco años con base en los datos del Conteo y el Censo de Población (INEGI).  Los valores que se muestran corresponden a 2020 por tratarse de la información más actualizada disponible.  El valor del índice en 2020 en Jalisco fue de -0.616826 que representa un grado de rezago social bajo.</t>
   </si>
   <si>
     <t>CONEVAL. Índice de Rezago Social a nivel municipal y por localidad, 2020.</t>
   </si>
   <si>
     <t>El Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) informa los resultados de las estimaciones 2020 del Índice de Rezago Social (IRS) a nivel estatal, municipal y por localidad con base en el Censo de Población y Vivienda 2020. El IRS resume varias carencias en un solo resultado asignando diferentes valores o ponderadores para cada indicador. La técnica estadística utilizada para determinar los valores es conocida como componentes principales.
  El IRS tiene la virtud de poder ordenar entidades federativas, municipios y localidades de mayor a menor rezago social en un momento en el tiempo; sin embargo, no permite la comparación de los valores del índice a lo largo del tiempo. Sin embargo, sí es posible comparar en el tiempo la ordenación relativa de las entidades, los municipios y las localidades. 
@@ -4888,183 +4864,177 @@
   </si>
   <si>
     <t>Posición de Jalisco en el orden de las entidades del país, de mayor a menor, en el PIB per cápita, entendiéndose este último como la suma de bienes y servicios finales producidos en el estado en un año, dividido entre la población promedio del mismo año.</t>
   </si>
   <si>
     <t xml:space="preserve">La línea base del Plan Estatal de Gobernanza y Desarrollo en 2020 es 13 dada la actualización de la fuente original el valor real en el año 2020 debe ser la posición 12 último dato publicado por la fuente oficial INEGI en diciembre de 2021. 
 Se ajustaron los valores históricos de los años 2006, 2013, 2015, 2018 y 2021.
 </t>
   </si>
   <si>
     <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco (IIEG). Elaborado con datos del Banco de Información Económica (BIE), INEGI. 2022. Último dato publicado en diciembre de 2024.</t>
   </si>
   <si>
     <t>Se calculó con datos del PIB a precios corrientes  dividido con estimaciones de la Población presentada  en la Encuesta Nacional de Ocupación y Empleo (ENOE).  FUENTE: INEGI  Para el cálculo de Dólares se utilizó el  Tipo de cambio FIX que presenta el Banco de México.
 Nota: El indicador toma el valor de la posición después de compararlo con el del resto de los estados. El indicador con un mayor PIB per cápita toma el valor de 1.</t>
   </si>
   <si>
     <t>Productividad por hora trabajada</t>
   </si>
   <si>
     <t>Productividad es la capacidad de producir más con los mismos recursos. Por lo general se mide como el incremento de la producción que no puede explicarse por mayor acumulación de recursos. Sin embargo, también puede medirse con un enfoque puramente laboral: lo que un trabajador puede producir con una hora de su trabajo.</t>
   </si>
   <si>
     <t xml:space="preserve">El valor reportado corresponde a pesos producidos por hora trabajada.
 El dato está calculado con base en el Índice Trimestral de la Actividad Económica Estatal (ITAEE), por lo que cada que se actualiza un trimestre cambian las cifras del ITAEE, es por eso que también cambia la productividad.
-Se ajustaron los valores históricos de los años del periodo 2011 al 2018,  años 2021, 2022 y 2023.
-Nota:  No se cuenta con datos del III trimestre 2020.
+Se ajustaron los valores históricos de los años del periodo 2011 al 2018,  años 2021, 2022 y 2023. Se ajustaron los valores del IV trimestre de 2025 y del I trimestre de 2026 con base en los cambios aplicados por su fuente original.
+No se cuenta con datos del III trimestre 2020.
 </t>
   </si>
   <si>
-    <t>Elaborado por México, ¿Cómo Vamos? con datos del PIB Estatal actualizado con el crecimiento del ITAEE, Banco de Información Económica del INEGI; ENOE del INEGI., I trimestre 2026.</t>
+    <t>Elaborado por México, ¿Cómo Vamos? con datos del PIB Estatal actualizado con el crecimiento del ITAEE, Banco de Información Económica del INEGI; ENOE del INEGI, cifras preliminares al primer trimestre de 2026.</t>
   </si>
   <si>
     <t>Captación de la información mediante registros de México Cómo Vamos, Semáforos económicos estatales.</t>
   </si>
   <si>
     <t>https://mexicocomovamos.mx/semaforos-estatales/indicador-por-estado/productividad/JAL/</t>
   </si>
   <si>
     <t>Programas educativos incrementados y actualizados</t>
   </si>
   <si>
     <t>Programas</t>
   </si>
   <si>
     <t>Mide el número de cursos y programas actualizados y ofertados por PLAi</t>
   </si>
   <si>
     <t>Se realiza la sumatoria de cursos y programas actualizados y ofertados por PLAi</t>
   </si>
   <si>
     <t>Promedio de cumplimiento sobre la publicación de información fundamental de los portales de transparencia de la Administración Pública Centralizada del Gobierno del Estado de Jalisco</t>
   </si>
   <si>
     <t>Promedio</t>
   </si>
   <si>
     <t>Esta Institución realizará verificaciones a los Portales de Transparencia de la Administración Pública Centralizada del Gobierno del Estado de Jalisco, para medir el cumplimiento de la publicación y actualización de información fundamental, tomando en consideración que por ley, la actualización de la información debe de ser realizada de manera mensual, publicando como mínimo lo establecido en los Lineamientos Generales de Publicación y Actualización de Información Fundamental emitidos por el Instituto de Transparencia, Información Pública y Protección de Datos Personales (ITEI), así como por la normatividad aplicable en su caso.</t>
   </si>
   <si>
     <t>Coordinación General de Transparencia, 2025.</t>
   </si>
   <si>
     <t>Las verificaciones podrán ser realizadas a la totalidad de los Portales de Transparencia de la Administración Pública Centralizada o bien, con base en un Programa de Verificación el cual especifique el listado de Sujetos Obligados a verificar y las obligaciones de transparencia que serán revisadas. La calificación de cada Sujeto Obligado será determinada con base en el porcentaje  de obligaciones que se encuentran debidamente actualizadas  en relación al número total de obligaciones que fueron verificadas</t>
   </si>
   <si>
     <t>https://transparencia.jalisco.gob.mx/transparencia_de_dependencias/1</t>
   </si>
   <si>
     <t>Promedio de días hábiles por atención oportuna a denuncias ambientales</t>
   </si>
   <si>
     <t>Días hábiles</t>
   </si>
   <si>
     <t>Mide el tiempo promedio de atención a las denuncias ambientales que se presenten ante la PROEPA en días hábiles.</t>
   </si>
   <si>
-    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco. Cifras preliminares de 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>El dato se obtiene de la división del número de días hábiles para la atención de denuncias transcurridos, entre el número de denuncias recibidas en lo que va del año, por lo tanto con esta división se obtiene el tiempo promedio en días hábiles que transcurrieron para la atención a las denuncias que se presenten ante la PROEPA.</t>
   </si>
   <si>
     <t>http://semadet.jalisco.gob.mx/acerca/proepa/denuncia-popular</t>
   </si>
   <si>
     <t>Promedio de Hectáreas afectadas por evento de Incendios forestales</t>
   </si>
   <si>
     <t>Este indicador mide la superficie siniestrada por incendios forestales en el estado, principalmente atribuible a causas de actividad humana, condiciones climatológicas adversas y procesos de acumulación de combustibles naturales a lo largo del tiempo.</t>
   </si>
   <si>
-    <t xml:space="preserve">Derivado de la revisión permanente de los polígonos de las áreas afectadas por incendios, realizada mediante el modelo de severidad diseñado para tal efecto por la Unidad Estatal de Protección Civil y Bomberos Jalisco, se llevaron a cabo ajustes en los valores reportados durante los meses de enero a noviembre 2025 en los indicadores correspondientes al programa de incendios forestales.
+    <t xml:space="preserve"> La diferencia en el valor reportado respecto al mes de junio, se debe a que la cifra se considera preliminar ya que la elaboración de polígonos de incendios se continua realizando para sustituir la superficie preliminar por la superficie real. Diariamente se sigue actualizando la información y sustituyendo datos por lo que constantemente se dan variaciones, la cifra puede aumentar o disminuir dependiendo de los análisis realizados.
 </t>
   </si>
   <si>
-    <t>Unidad Estatal de Protección Civil y Bomberos Jalisco (UEPCyB), Comisión Nacional Forestal (CONAFOR) y Secretaría de Medio Ambiente y Desarrollo Territorial (SEMADET). Cifras preliminares diciembre de 2026.</t>
+    <t>Unidad Estatal de Protección Civil y Bomberos Jalisco (UEPCyB), Comisión Nacional Forestal (CONAFOR) y Secretaría de Medio Ambiente y Desarrollo Territorial (SEMADET). Cifras preliminares  2026.</t>
   </si>
   <si>
     <t>De forma anual e interinstitucional se elabora, implementa y ejecuta el programa estatal de prevención y combate de incendios forestales; a fin de reducir la afectación en las áreas forestales del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Promedio de la desviación estándar relativa del acceso a la cultura</t>
   </si>
   <si>
     <t>Este indicador tiene como objetivo evaluar el grado de acceso de la población del estado de Jalisco a la infraestructura cultural disponible. Análisis realizado a partir de la información recabada del Sistema de Información Cultural (SIC) de la Secretaría de Cultura Federal, del Directorio Estadístico Nacional de Unidades Económicas elaborado por el Instituto Nacional de Estadística y Geografía (INEGI) y del Directorio de Unidades de Infraestructura Cultural del Estado de Jalisco administrado por la Secretaría de Cultura de Jalisco.</t>
   </si>
   <si>
     <t>Secretaría de Cultura Jalisco 2025</t>
   </si>
   <si>
     <t>Cálculo a partir de la suma de las instalaciones culturales existentes en cada una de las regiones de Jalisco entre la población del estado con base al Censo de Población y Vivienda realizado por el Instituto Nacional de Estadística y Geografía (INEGI).</t>
   </si>
   <si>
     <t>Promedio de percepción de satisfacción de las personas usuarias del transporte público en el AMG</t>
   </si>
   <si>
     <t>Promedio de Percepción de satisfacción de las personas usuarias de los diferentes modos de transporte público en el Área Metropolitana de Guadalajara</t>
   </si>
   <si>
     <t>La Encuesta de Satisfacción a Usuarios del Transporte Público en el AMG en 2025, tiene una escala (1 a 5) distinta en su medición de evaluación, respecto a la efectuada en 2024 (1 a 10), al estandarizarla, la calificación promedio que se obtiene es de 8.04.</t>
   </si>
   <si>
     <t>Instituto Metropolitano de Planeación y Gestión del Desarrollo del Área Metropolitana de Guadalajara (IMEPLAN), 2025.</t>
   </si>
   <si>
     <t>Entrevista cara a cara a 2,596 personas usuarias del servicio de transporte público colectivo y masivo del Área Metropolitana de Guadalajara mayores de 12 años con un margen de error de +-2.5%</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/10X-8UhNmFjnIwtPmzmQpdnG7JDNZue3p</t>
   </si>
   <si>
     <t>Promedio diario de cotización ante el IMSS</t>
   </si>
   <si>
     <t>Salario Diario Asociado a Trabajadores Asegurados en el Instituto Mexicano del Seguro Social (IMSS) por Entidad Federativa expresado en pesos por día.</t>
   </si>
   <si>
-    <t xml:space="preserve">Salario Diario Asociado a Trabajadores Asegurados en el IMSS por Entidad Federativa.
-[...5 lines deleted...]
-    <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos de STPS, cifras preliminares 2026.</t>
+    <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos de STPS, cifras preliminares al 31 de julio de 2026.</t>
   </si>
   <si>
     <t>El salario diario de trabajadores se refiere al salario registrado en las modalidades de aseguramiento 10 (trabajadores permanentes y eventuales de la ciudad), 13 (trabajadores permanentes y eventuales del campo), 14 (trabajadores eventuales del campo cañero), 17 (reversión de cuotas por subrogación de servicios), 34 (trabajadores domésticos), 36 (trabajadores al servicio de los gobiernos), 38 (trabajadores estatales y municipales)  y 42 (trabajadores de la administración pública de la federación, entidades federativas y municipios). Incluyendo además a los trabajadores asociados al IMSS como empleador. El salario diario de trabajadores, al igual que la estadística del empleo asegurado en el IMSS, se refiere a lo registrado al día último de mes.</t>
   </si>
   <si>
     <t>Promedio general de la Evaluación Anual al Sistema de Control Interno Institucional</t>
   </si>
   <si>
     <t>Refleja el nivel de observancia promedio de los lineamientos establecidos por el Sistema de Control Interno Institucional (SCII) del Poder Ejecutivo de Jalisco.</t>
   </si>
   <si>
-    <t>Registro Interno de Contraloría del Estado de Jalisco, cifras preliminares 2025.</t>
+    <t>Valor reportado al cierre de 2025.</t>
+  </si>
+  <si>
+    <t>Registro Interno de Contraloría del Estado de Jalisco, 2025.</t>
   </si>
   <si>
     <t>Es el resultado del promedio de las calificaciones obtenidas en las evaluaciones realizadas anualmente por los Comités de Control Interno.</t>
   </si>
   <si>
     <t>Proporción de eventos y adiestramientos culturales dirigidos a grupos prioritarios</t>
   </si>
   <si>
     <t>Este indicador se refiere al grado de priorización de grupos de prioritarios en la programación anual de eventos y adiestramientos culturales de la Secretaría de Cultura de Jalisco.
 Siendo los grupos prioritarios: migrantes, jornaleros agrícolas, pueblos originarios y comunidades indígenas, personas con discapacidad, adultos mayores, niños, niñas y adolescentes, jóvenes, personas en situación de pobreza o de vulnerabilidad, personas privadas de la libertad, profesionales de las artes, equidad entre mujeres y hombres.</t>
   </si>
   <si>
     <t>Cálculo con base a los registros administrativos de las áreas y organismos sectorizados a la Secretaría de Cultura, se recopila el total de asistentes a eventos y adiestramientos culturales, distinguiendo del total aquellos que fueron dirigidos a los grupos prioritarios seleccionados.</t>
   </si>
   <si>
     <t>Proyectos de propiedad intelectual apoyados</t>
   </si>
   <si>
     <t>Proyectos</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de proyectos de propiedad intelectual apoyados técnica y económicamente para la presentación de solicitudes de invenciones tales como patentes, modelos de utilidad, diseños industriales, Tratado de Cooperación en materia de Patentes (PCT), uso del programa acelerado de patentes (PPH) asesoría legal, protección de derechos de autor (acotado a software), y cualquiera otra forma vigente de protección a la propiedad intelectual (orientado a invenciones) de los Jaliscienses en cuanto a protección de resultados científicos-tecnológicos.</t>
   </si>
   <si>
     <t>Se consideran cada uno de los Proyectos de Propiedad Intelectual apoyados por el Consejo Directivo del Consejo Estatal de Ciencia y Tecnología de Jalisco en cualquiera de sus modalidades.</t>
@@ -5116,51 +5086,51 @@
     <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017 y 2018, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación por el delito de robo a bancos (instituciones financieras).</t>
   </si>
   <si>
     <t>Robos a casa-habitación</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a casa habitación.
 De acuerdo con la Norma Técnica para la Clasificación de los Delitos del Fuero Común para Fines Estadísticos, el delito de robo a casa habitación se refiere a: apoderarse de objetos ajenos sin el consentimiento de quien puede disponer de ella de forma legítima, en lugar cerrado o en edificio, vivienda, aposento o cuarto que estén habitados o destinados para habitación, comprendiendo no sólo los que estén fijos en la tierra, sino también los móviles, sea cual fuere el material del que estén construidos.</t>
   </si>
   <si>
     <t>Dirección de Planeación y Estadística, Fiscalía del Estado de Jalisco. Cifras preliminares  2026.</t>
   </si>
   <si>
     <t>Con base en  la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación por el delito de robo a casa habitación.</t>
   </si>
   <si>
     <t>Robos a negocios</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a negocios.
-De acuerdo con la Norma Técnica  para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a negocios se refiere a: apoderase de objetos ajenos sin consentimiento de quien pueda otorgarlo de forma legítima, en establecimiento o local comercial o de servicios.</t>
+De acuerdo con la Norma Técnica  para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a negocios se refiere a apoderarse de objetos ajenos sin consentimiento de quien pueda otorgarlo de forma legítima, en establecimiento o local comercial o de servicios.</t>
   </si>
   <si>
     <t xml:space="preserve">Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017, 2018 y 2019, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre. </t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de investigación por robo a negocios.</t>
   </si>
   <si>
     <t>Robos a personas</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a personas.
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a personas (transeúntes) se refiere a: apoderarse de objetos ajenos  con ánimo de dominio y sin consentimiento de quien pueda otorgarlo de forma legal, siempre y cuando la persona se encuentre en la vía pública.</t>
   </si>
   <si>
     <t>Con base a la sumatoria de  las Averiguaciones Previas iniciadas y/o Carpetas de Investigación por el delito de robo a persona.</t>
   </si>
   <si>
     <t>Robos a vehículos de carga pesada</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a vehículos de carga pesada.
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a vehículos de carga pesada (robo a transportista) se refiere a: apoderarse de un transporte de carga, incluidos los vehículos de tracción diseñados para el remolque como tráiler, autotanque, panel cabina, pipa, redila, van, volteo y grúa o los bienes muebles que transporte, con el ánimo de dominio y sin consentimiento de quien pueda otorgarlo de forma legal.</t>
@@ -5188,55 +5158,55 @@
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y Carpeta de Investigación de los eventos de secuestro.</t>
   </si>
   <si>
     <t>Servicios en línea incorporados para agilizar trámites</t>
   </si>
   <si>
     <t>Servicios</t>
   </si>
   <si>
     <t>Son los servicios prestados al interior del Gobierno del Estado y a la ciudadanía, mediante el aprovechamiento de medios electrónicos, que están disponibles mediante el uso de internet.</t>
   </si>
   <si>
     <t>Los servicios en línea que son instalados en línea, son diseñados tecnológicamente con base en la petición de las dependencias del ejecutivo, y luego, puestos a disposición de la ciudadanía.</t>
   </si>
   <si>
     <t>Servidores públicos que asisten a capacitación en materia de transparencia y protección de datos personales</t>
   </si>
   <si>
     <t>Servidores públicos</t>
   </si>
   <si>
     <t>El indicador mide las capacitaciones que la  Coordinación General de Transparencia realiza en materia de Transparencia y Datos Personales, en los distintos Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco, con la intención de que las personas servidoras públicas cuenten con las herramientas necesarias para desempeñar sus labores en relación a las materias en cita. Esto se llevará a cabo dentro del territorio del Estado de Jalisco.</t>
   </si>
   <si>
-    <t>Se hizo el ajuste de los datos históricos reportados para los cierres de los ejercicios 2024 y 2025, con el objetivo de garantizar la consistencia entre la naturaleza metodológica del indicador de reportar cifras consolidadas y los resultados alcanzados.
-[...3 lines deleted...]
-    <t>Coordinación General de Transparencia, Gobierno de Jalisco. cifras 2026.</t>
+    <t>Se ajustaron los datos históricos de los cierres 2024 y 2025 para asegurar la consistencia entre los valores preliminares reportados y los resultados obtenidos.
+El valor se reporta de manera semestral y corresponde al acumulado anual de servidores públicos que asisten a capacitación registrados durante el año 2026. Cifras preliminares I semestre, 2026.</t>
+  </si>
+  <si>
+    <t>Coordinación General de Transparencia, Gobierno de Jalisco, 2026.</t>
   </si>
   <si>
     <t>El indicador se medirá de acuerdo al número de personas servidoras públicas que asistan a las diversas capacitaciones impartidas por la Coordinación General de Transparencia y el resultado se publicara de manera semestral, esto quiere decir cada seis meses.</t>
   </si>
   <si>
     <t>Solicitudes de patentes por millón de habitantes</t>
   </si>
   <si>
     <t>Este indicador exhibe el número de patentes solicitadas por residentes de Jalisco ante el Instituto Mexicano de la Propiedad Industrial (IMPI) por millón de habitantes.</t>
   </si>
   <si>
     <t>SICyT con base en datos del Instituto Mexicano de Propiedad Industrial, 2025.</t>
   </si>
   <si>
     <t>El indicador de coeficiente de inventiva se calcula con base en el total de solicitudes de patentes por residentes en Jalisco divida por la población total de Jalisco y multiplicada por un millón de habitantes.</t>
   </si>
   <si>
     <t>https://www.gob.mx/impi/documentos/instituto-mexicano-de-la-propiedad-industrial-en-cifras-impi-en-cifras</t>
   </si>
   <si>
     <t>Tasa de  incidencia de desaparición de personas por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Indica cuántas desapariciones ocurrieron y se reportaron en el estado entre el 1 de enero del año de referencia y el último día del mes que se reporta, por cada 100 mil habitantes</t>
   </si>
@@ -5246,262 +5216,258 @@
   <si>
     <t>Se divide el número total de personas desaparecidas cuya desaparición y reporte ocurrieron entre el 1 de enero del año de referencia y el último día del mes que se reporta, entre la población total del estado en ese mismo periodo, y el resultado se multiplica por 100,000 para expresarlo como tasa por cada 100 mil habitantes.</t>
   </si>
   <si>
     <t>Tasa de delitos del fuero común por cada cien mil habitantes</t>
   </si>
   <si>
     <t>El indicador se refiere a los delitos del fuero común ocurridos por cada cien mil habitantes.  Los delitos del fuero común son los que afectan directamente a las personas en lo individual, estos se organizan por el tipo de bien jurídico afectado: la vida y la integridad corporal, la libertad personal, la libertad y la seguridad sexual, el patrimonio, la familia, la sociedad y otros. Los que se cometen con mayor frecuencia son Robo a personas y Robo a vehículos automotores, siendo delitos de alto impacto; el de Homicidio doloso y Feminicidio, entre otros.</t>
   </si>
   <si>
     <t>Cifras preliminares 2026., mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
   </si>
   <si>
     <t>Dirección de Planeación y Estadística. Fiscalía Estatal. Población tomada de las proyecciones de Población del CONAPO 2016-2050. México: Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Se hace la sumatoria de las averiguaciones previas iniciadas o carpetas de investigación de los delitos del fuero común de los 125 municipios del estado, entre la población total, multiplicado por 100 mil habitantes.</t>
   </si>
   <si>
     <t>Tasa de Desempleo</t>
   </si>
   <si>
     <t>Porcentaje de la Población Económicamente Activa (PEA) que se encuentra sin trabajar, pero que está buscando trabajo.</t>
   </si>
   <si>
-    <t xml:space="preserve">El dato corresponde al porcentaje de la población económicamente activa (PEA) que se encuentra sin trabajar, pero que está buscando trabajo.
-A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
+    <t xml:space="preserve">A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 Se ajustaron los valores históricos de los años 2006, 2008, 2009, 2010, 2012, 2014 y 2019
 En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.  </t>
   </si>
   <si>
     <t>Tasa de incidencia de corrupción por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Secretaría Ejecutiva del Sistema Estatal Anticorrupción de Jalisco</t>
   </si>
   <si>
     <t>Mide la tasa de trámites donde la población tuvo contacto con algún servidor público y experimentó al menos un acto de corrupción por cada 100 mil habitantes.</t>
   </si>
   <si>
     <t xml:space="preserve">El valor reportado en 2026 corresponde a la (ENCIG) 2025. Publicado en mayo 2026.
 </t>
   </si>
   <si>
     <t>La Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) ofrece información referente a la satisfacción con servicios públicos básicos y servicios públicos bajo demanda, así como sobre las experiencias en pagos de servicios públicos, realización de trámites, solicitudes de servicio y contacto con autoridades de la población de 18 años y más que reside en ciudades de 100,000 habitantes y más.
 Asimismo, la ENCIG proporciona información sobre las percepciones de la población acerca de la corrupción, así como de las experiencias de corrupción de la población en pagos de servicios públicos, en trámites, solicitudes de servicio y contacto con autoridades.
 Mientras las percepciones son opiniones que se forma la población por diversas situaciones que pueden ser de su conocimiento, en el caso de la medición de las experiencias de corrupción se consideraron únicamente los casos en los que la población sufrió directamente una situación de corrupción al realizar pagos, trámites o solicitudes de servicio específicos, o al haber tenido algún contacto con autoridades.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/encig/2021/</t>
   </si>
   <si>
     <t>Tasa de informalidad laboral</t>
   </si>
   <si>
     <t>Proporción de la población ocupada que es laboralmente vulnerable por la naturaleza de la unidad económica para la que trabaja, con aquellos cuyo vínculo o dependencia laboral no es reconocido por su fuente de trabajo.</t>
   </si>
   <si>
-    <t>INEGI, Encuesta Nacional de Ocupación y Empleo, México: (ENOE) cifras preliminares I trimestre 2026.</t>
+    <t>INEGI, Encuesta Nacional de Ocupación y Empleo, México: (ENOE) cifras preliminares II trimestre 2026.</t>
   </si>
   <si>
     <t>En esta tasa se incluye -además del componente que labora en micronegocios no registrados o sector informal- a otras modalidades análogas como los ocupados por cuenta propia en la agricultura de subsistencia, así como a trabajadores que laboran sin la protección de la seguridad social y cuyos servicios son utiliza dos por unidades económicas registradas.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/#tabulados</t>
   </si>
   <si>
     <t>Tasa de informalidad laboral en mujeres</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de la población de mujeres ocupada laboralmente vulnerable, ya sea por la naturaleza de la unidad económica para la que trabajan o por carecer de un vínculo laboral no reconocido por su fuente de trabajo de acuerdo con el orden legal vigente. En esta categoría se incluyen: i) las ocupadas que laboran en unidades económicas no registradas (sector informal); ii) las trabajadoras del servicio doméstico remunerado que no tienen seguridad social; iii) las ocupadas por cuenta propia en la agricultura de subsistencia; iv) las trabajadoras no remuneradas; v) las trabajadoras subordinadas y remuneradas cuyos servicios son utilizados por unidades económicas registradas y laboran sin la protección de la seguridad social. La tasa se calcula teniendo como referente a la población de mujeres ocupada total.</t>
   </si>
   <si>
-    <t>Consulta interactiva de indicadores estratégicos (InfoLaboral), con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras preliminares del primer trimestre de 2026.</t>
+    <t>Consulta interactiva de indicadores estratégicos (InfoLaboral), con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el total de mujeres ocupada laboralmente vulnerable Jalisco,  y se divide entre la población de mujeres ocupada total en Jalisco.</t>
   </si>
   <si>
     <t>Tasa de mortalidad infantil por cada mil recién nacidos menores de 1 año</t>
   </si>
   <si>
     <t>Este indicador mide el total de defunciones de niños menores de un año dividido entre el número de recién nacidos estimados para ese año en el mismo lugar, por mil.</t>
   </si>
   <si>
     <t>En enero del 2026, se actualizó la cifra definitiva 2024. A finales de octubre de 2026, se tendrá disponible la información correspondiente al año 2025.
 En el mes de agosto 2023 se actualizaron los valores 2020 y 2022. La fecha de cierre de captura de los Subsistemas oficiales de información requeridos para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED) y el Subsistema de Información sobre Nacimientos (SINAC)) son diferentes a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualiza la información preliminar.  No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros de: "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Secretaría de Salud Jalisco, DGIS Cubos Dinámicos de Información con base en información del INEGI y el Subsistema de Información de Nacimientos (SINAC) 2024. (Última actualización marzo 2025).</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes en menores de 1 año y en el denominador el total de nacidos. La tasa de mortalidad infantil es la estimación utilizada para dar cuenta del "número de defunciones de menores de 1 año durante un periodo de tiempo determinado" por cada 1,000 nacidos.
 Así se lee: el riesgo de morir de las niñas y niños antes de cumplir un año de edad (la cantidad del valor de la tasa), por cada mil nacidos vivos durante ese tiempo y lugar definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad materna por cien mil nacidos vivos</t>
   </si>
   <si>
     <t>Es el número de defunciones maternas por 100,000 nacidos vivos.</t>
   </si>
   <si>
     <t>Información correspondiente al cierre preliminar 2024. Con corte al día 12 de febrero del 2026 (Semana Epidemiológica 53). Se calcula con base en los boletines de mortalidad materna y en los nacimientos estimados, tal como se establece en los Informes Semanales de Notificación Inmediata de Muerte Materna.
 Los valores de 2018 a 2022 se actualizaron en agosto de 2023.  Esta información es la que arroja las cifras finales de las defunciones maternas totales. No se incluyen las muertes maternas tardías, secuelas, coriocarcinomas, las defunciones residentes en el extranjero y los registros extemporáneos.</t>
   </si>
   <si>
-    <t>Secretaría de Salud, Sistema de Notificación Inmediata de Muerte Materna y Dirección General de Epidemiología (DGE), cifras preliminares a diciembre de 2024.</t>
+    <t>Secretaría de Salud, Sistema de Notificación Inmediata de Muerte Materna y Dirección General de Epidemiología (DGE), cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos de diferente naturaleza; en el numerador el grupo de mujeres que se embarazan y fallecen; en el denominador el grupo de recién nacidos vivos, considerando que estos últimos son una estimación indirecta de las mujeres que están en riesgo de fallecer por estas causas (las que se embarazan). Para facilitar su lectura se multiplica por una constante (en este caso por cada cien mil nacidos vivos).
 Así se lee: el riesgo de morir por causas maternas (la cantidad del valor de la tasa), por cada cien mil nacidos vivos durante ese tiempo y lugar definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer cérvico uterino por cien mil mujeres</t>
   </si>
   <si>
     <t>Mide el número de defunciones por cáncer cervicouterino por cien mil mujeres (tasa) en el lapso de un año.</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
-Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2015 a 2022. La información del año 2022 se encuentra en proceso de confronta entre Secretaría Salud y el INEGI y una vez terminada se registrarán los datos definitivos; mientras tanto -en atención a la normativa vigente relacionada a la materia- la información es preliminar y sujeta a modificaciones. La información incluye las defunciones en mujeres de 25 años y más por Tumor maligno del cuello uterino (Código CIE-10: C53). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
+Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2015 a 2022. La información incluye las defunciones en mujeres de 25 años y más por Tumor maligno del cuello uterino (Código CIE-10: C53). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Defunciones INEGI/SS) con base en información del INEGI y proyecciones de población de CONAPO 2016 - 2050. (Última actualización marzo 2025).</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno del Cuello Uterino en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer cérvico uterino es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer Cérvico Uterino durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno del cuello uterino (cáncer cérvico uterino), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco)</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer de mama por cien mil mujeres</t>
   </si>
   <si>
     <t>Mide el número de defunciones por cáncer de mama por cien mil mujeres (tasa) en el lapso de un año.</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
 Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2017 y 2020 a 2022. La información del año 2022 se encuentra en proceso de confronta entre Secretaría Salud y el INEGI y una vez terminada se registrarán los datos definitivos; mientras tanto -en atención a la normativa vigente relacionada a la materia- la información es preliminar y sujeta a modificaciones. La información incluye las defunciones en mujeres de 25 años y más por Tumor Maligno de la Mama (Código CIE-10: C50). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno de Mama en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer de Mama es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer de Mama durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno (cáncer de mama), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer de ovario por cien mil mujeres</t>
   </si>
   <si>
     <t>Mide el número de defunciones por cáncer de ovario en mujeres de 25 años y más, por cada cien mil mujeres de 25 años y más (tasa), en el lapso de un año.</t>
   </si>
   <si>
     <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Defunciones INEGI/SS) con base en información del INEGI y proyecciones de población de CONAPO 2016 - 2050. (Última actualización 30 de abril de 2026).</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno de Ovario en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer de ovario es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer de ovario durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno de ovario (cáncer de ovario), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco)</t>
   </si>
   <si>
     <t>Tasa de mortalidad por diabetes mellitus por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Mide el número de defunciones ocasionadas por la diabetes mellitus por cada cien mil habitantes (tasa).</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
-Se modificó el valor del año 2020, por lo cual no coincide con el valor de línea base del Plan Estatal de Gobernanza y Desarrollo 2021-2024.establecido con valor de 84.59. Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2020 a 2022. La información del año 2022 se encuentra en proceso de confronta entre Secretaría Salud y el INEGI y una vez terminada se registrarán los datos definitivos; mientras tanto -en atención a la normativa vigente relacionada a la materia- la información es preliminar y sujeta a modificaciones. La información incluye las defunciones en personas de cualquier edad, cuya causa básica fue Diabetes Mellitus (Códigos CIE-10: E10 a E14). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
+ Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2020 a 2022. La información incluye las defunciones en personas de cualquier edad, cuya causa básica fue Diabetes Mellitus (Códigos CIE-10: E10 a E14). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Diabetes Mellitus en cualquier edad (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por Diabetes Mellitus es la estimación utilizada para dar cuenta del "número de defunciones por Diabetes Mellitus durante un periodo de tiempo determinado" por cada 100,000 habitantes. Para facilitar su lectura se multiplica por una constante (en este caso por cada cien mil habitantes). Así se lee: el riesgo de morir por Diabetes Mellitus (la cantidad del valor de la tasa), por cada cien mil habitantes en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad por suicidios en adolescentes de 10 a 17 años por cien mil habitantes</t>
   </si>
   <si>
     <t>Este indicador mide el número de muertes por lesiones autoinfligidas intencionalmente (suicidios) en adolescentes de 10 a 17 años, en un periodo determinado</t>
   </si>
   <si>
     <t>En abril del 2026 se ajusto el valor de 2023 por cierre de cifras definitivas.  El valor anterior era de 9.04.
 A finales de octubre de 2026, se tendrá disponible la información correspondiente al año 2025</t>
   </si>
   <si>
     <t>Secretaría de Salud/DGIS/SEED/CUBOS SEED, 2024. (Última actualización marzo 2025).</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Lesión Autoinflingida Intencionalmente (Suicidio) en adolescentes de 10 a 17 años (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de adolescentes de 10 a 17 años (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de Suicidios es la estimación utilizada para dar cuenta del "número de defunciones por Suicidio durante un periodo de tiempo determinado" por cada 100,000 adolescentes de 10 a 17 años. Así se lee: el riesgo de morir por Lesión Autoinflingida Intencionalmente (Suicidio), por cada cien mil adolescentes de 10 a 17 años, en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de participación económica de las mujeres</t>
   </si>
   <si>
     <t>El indicador mide el grado de participación de las mujeres de 15 años o más en el mercado laboral.</t>
   </si>
   <si>
-    <t>Este indicador cuenta con información al primer trimestre de 2026 con cifras de la Encuesta Nacional de Ocupación y Empleo (ENOE).</t>
-[...2 lines deleted...]
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres con datos de INEGI, Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras al primer trimestre 2026.</t>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres con datos de INEGI, Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras del segundo trimestre 2026.</t>
   </si>
   <si>
     <t>Tasa de prevalencia de corrupción por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Se refiere a la proporción de la población que tuvo alguna experiencia de corrupción al realizar un trámite respecto del total, y multiplicado por 100 mil habitantes.</t>
   </si>
   <si>
     <t xml:space="preserve">El valor reportado en 2026 corresponde a la (ENCIG) 2025. Publicado en mayo 2026.
 </t>
   </si>
   <si>
     <t>Elaboración propia con datos de INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), 2025.</t>
   </si>
   <si>
     <t>La información sobre los valores observados en 2021, 2019, 2017, 2015 y 2013 descartan los trámites federales  con el objetivo de generar una relación más fuerte entre el indicador y los esfuerzos realizados por el gobierno estatal y municipal respecto a los actos de corrupción.</t>
   </si>
   <si>
     <t>Tasa de prevalencia delictiva por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Total de víctimas en la entidad federativa, entre la población de 18 años y más residente en ella por cien mil habitantes.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE). 2025.</t>
   </si>
   <si>
     <t>La tasa se calcula dividiendo el total de víctimas en la entidad federativa, entre la población de 18 años y más residente en ella por 100 000 habitantes.</t>
   </si>
   <si>
     <t>Tasa de subocupación</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población ocupada que tiene la necesidad y disponibilidad de ofertar más tiempo de trabajo de lo que su ocupación actual le permite.</t>
   </si>
   <si>
     <t>Tasa de suicidios por cada 100 mil habitantes</t>
   </si>
   <si>
     <t>Este indicador mide el número de muertes por lesiones autoinfligidas intencionalmente (suicidios) en un periodo determinado.</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
-Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2019 a 2022. La información del año 2022 se encuentra en proceso de confronta entre Secretaría Salud y el INEGI y una vez terminada se registrarán los datos definitivos; mientras tanto -en atención a la normativa vigente relacionada a la materia- la información es preliminar y sujeta a modificaciones. La información incluye las defunciones en personas de cualquier edad, cuya causa básica fueron las Lesiones Autoinfligidas Intencionalmente (Códigos CIE-10: X60 a X84). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
+Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2019 a 2022. La información incluye las defunciones en personas de cualquier edad, cuya causa básica fueron las Lesiones Autoinfligidas Intencionalmente (Códigos CIE-10: X60 a X84). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Lesión Autoinflingida Intencionalmente (Suicidio) en cualquier edad (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de Suicidios es la estimación utilizada para dar cuenta del "número de defunciones por Suicidio durante un periodo de tiempo determinado" por cada 100,000 habitantes. Así se lee: el riesgo de morir por Lesión Autoinflingida Intencionalmente (Suicidio), por cada cien mil habitantes en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de víctimas de homicidio doloso por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Número de víctimas de homicidio doloso por cada cien mil habitantes.</t>
   </si>
   <si>
     <t>Cifras preliminares  2026, mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
   </si>
   <si>
     <t>Secretario Ejecutivo del Sistema Nacional de Seguridad Pública (SESNSP). Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador, se consideran las víctimas registradas por homicidio doloso basados en la clasificación de delitos establecida en la "Norma Técnica de Clasificación de delitos con fines estadísticos", elaborada por el INEGI.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=41899</t>
   </si>
   <si>
     <t>Tasa de víctimas del delito de feminicidios por cada cien mil mujeres</t>
   </si>
@@ -5552,236 +5518,235 @@
   <si>
     <t>Trabajadores registrados ante el IMSS</t>
   </si>
   <si>
     <t>Trabajadores</t>
   </si>
   <si>
     <t>Este indicador se refiere al registro del total de trabajadores asegurados por entidad federativa, emitido por el Instituto Mexicano del Seguro Social (IMSS).</t>
   </si>
   <si>
     <t>Captación de la información mediante registros administrativos proporcionados por el IMSS</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=13548</t>
   </si>
   <si>
     <t>Trasplantes de órganos y tejidos realizados</t>
   </si>
   <si>
     <t>Trasplantes</t>
   </si>
   <si>
     <t>Registro de trasplantes de órganos y tejidos realizados en Jalisco en instituciones públicas y privadas.</t>
   </si>
   <si>
-    <t>Datos preliminares al 31 de diciembre de 2025. 
-[...2 lines deleted...]
-Los trasplantes de órganos y tejidos se suspendieron por la Pandemia del Covid-19 en el año 2020.</t>
+    <t>En septiembre de 2023, se ajustaron los valores de los trasplantes correspondientes a los meses de abril, agosto y diciembre de los años 2018, 2019 y 2020. Asimismo, en 2023 se ajustó el valor correspondiente a abril; en 2024, el de agosto; y en 2025, el de abril.</t>
   </si>
   <si>
     <t>Coordinación del Registro Estatal de Trasplantes del Centro de Trasplantes de Órganos y Tejidos del Estado de Jalisco (CETRAJAL). Cifras al corte del 30 de abril del 2026.</t>
   </si>
   <si>
     <t>Sumatoria de los Trasplantes de Órganos y Tejidos realizados en el estado de Jalisco; los cuales incluyen la siguiente tipología: Hígado, Riñón, Córnea, Corazón, Páncreas, Hígado-Riñón, Hueso, Riñón-Páncreas, Multivisceral y Riñón-Riñón.</t>
   </si>
   <si>
     <t>http://www.gob.mx/cenatra/documentos/estadisticas-50060?idiom=es</t>
   </si>
   <si>
     <t>Unidades rurales económicas apoyadas</t>
   </si>
   <si>
     <t>Unidades</t>
   </si>
   <si>
     <t>El presente indicador cuantifica las unidades productivas apoyadas con los programas de la SADER del Estado de Jalisco. El objetivo del programa es capitalizar a los productores con maquinaria, equipo, material genético e infraestructura.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor de 0 se mantendrá aproximadamente hasta el 3er bimestre del año 2026 obedeciendo a que tiene que pasar el proceso de recepción y dictaminación de las solicitudes de los productores para que puedan ser apoyadas.
+    <t xml:space="preserve">Cifras preliminares Julio 2026.
 </t>
   </si>
   <si>
-    <t>Secretaría de Agricultura y Desarrollo Rural del Estado de Jalisco. 2026.
+    <t>Secretaría de Agricultura y Desarrollo Rural del Estado de Jalisco. Cifras preliminares 2026.
 .</t>
   </si>
   <si>
     <t>Las unidades productivas apoyadas se refieren al número de proyectos o solicitudes apoyados mediante los programas de la SADER del Estado de Jalisco. Los proyectos se seleccionan de acuerdo a la calificación que obtienen en el proceso de dictamen de acuerdo a los criterios establecidos: tipología, ubicación, personas beneficiadas, valor agregado, solicitud individual o grupal, documentación e indicadores económico-financieros de la actividad solicitada.</t>
   </si>
   <si>
     <t>Valor de la producción agrícola</t>
   </si>
   <si>
     <t>Miles de pesos</t>
   </si>
   <si>
     <t>Este dato estadístico mide el valor de la producción anual agrícola en el estado de Jalisco en pesos, a precios corrientes. El valor de producción refleja, para la suma de los productos agrícolas cíclicos y perennes, el precio promedio multiplicado por el volumen producido.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor reportado corresponde al cierre de producción agrícola 2024, último dato disponible del Servicio de Información Agroalimentaria y Pesquera (SIAP). Los datos de 2025 se publicarán aproximadamente a mediados de 2026.  El valor de la producción agrícola es una estadística y no un indicador de la gestión gubernamental. </t>
-[...2 lines deleted...]
-    <t>SADER, Federal. Anuarios Estadísticos, 2024; publicados por el Servicio de Información Agroalimentaria y Pesquera (último dato publicado en 2025).</t>
+    <t xml:space="preserve">El valor reportado corresponde al cierre de producción agrícola 2025, último dato disponible del Servicio de Información Agroalimentaria y Pesquera (SIAP). Los datos de 2026 se publicarán aproximadamente a mediados de 2027.  El valor de la producción agrícola es una estadística y no un indicador de la gestión gubernamental. </t>
+  </si>
+  <si>
+    <t>SADER, Federal. Anuarios Estadísticos, 2025; publicados por el Servicio de Información Agroalimentaria y Pesquera (último dato publicado en 2026).</t>
   </si>
   <si>
     <t>Se descarga la base de datos del SIAP y se realiza la sumatoria de valor de producción de todos los cultivos correspondientes a cada uno de los estados.</t>
   </si>
   <si>
     <t>Valor de la producción pecuaria</t>
   </si>
   <si>
     <t>Este dato estadístico mide el valor de la producción pecuaria anual en pesos, en el estado de Jalisco, a precios corrientes. El valor de producción refleja la suma de los productos pecuarios: el precio promedio multiplicado por el volumen de producción de los distintos productos de origen animal.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor reportado corresponde al último dato publicado por el Servicio de Información Agroalimentaria y Pesquera (SIAP) 2024; considerando el valor de la producción carne en canal, leche y otros productos. El valor de la producción es una estadística y no un indicador de la gestión gubernamental. La actividad pecuaria en la entidad es la más importante a nivel nacional, ocupando el primer lugar en la producción de leche, huevo para plato, carne en canal de ave, porcinos y segundo lugar de carne en canal de bovino. </t>
-[...2 lines deleted...]
-    <t>SADER, Federal. Anuarios Estadísticos 2024; publicados en 2025 por el Servicio de Información Agroalimentaria y Pesquera.</t>
+    <t xml:space="preserve">El valor reportado corresponde al último dato publicado por el Servicio de Información Agroalimentaria y Pesquera (SIAP) 2025; considerando el valor de la producción carne en canal, leche y otros productos. El valor de la producción es una estadística y no un indicador de la gestión gubernamental. La actividad pecuaria en la entidad es la más importante a nivel nacional, ocupando el primer lugar en la producción de leche, huevo para plato, carne en canal de ave, porcinos y segundo lugar de carne en canal de bovino. </t>
+  </si>
+  <si>
+    <t>SADER, Federal. Anuarios Estadísticos 2025; publicados en 2026 por el Servicio de Información Agroalimentaria y Pesquera.</t>
   </si>
   <si>
     <t>La información se deriva l Servicio de Información Agroalimentaria y Pesquera (SIAP) con información de las delegaciones estatales de la SADER, México.</t>
   </si>
   <si>
     <t>https://nube.agricultura.gob.mx/cierre_pecuario/</t>
   </si>
   <si>
     <t>Variación de trabajadores registrados en el IMSS</t>
   </si>
   <si>
     <t>Número de nuevos trabajadores registrados en el Instituto Mexicano del Seguro Social (IMSS) en un periodo determinado.</t>
   </si>
   <si>
-    <t>Cifras preliminares 2026.</t>
+    <t>Cifras preliminares 2026.
+La evolución del empleo formal responde a diversos factores económicos que influyen en la actividad productiva y la inversión. Asimismo, las cifras pueden presentar variaciones derivadas de procesos de actualización y depuración de los registros administrativos, por lo que su análisis debe considerar la tendencia general y el contexto económico.
+Ante este escenario, el Gobierno de Jalisco, a través de la Secretaría de Desarrollo Económico, impulsa acciones continuas para fortalecer la competitividad del estado y favorecer la generación de empleo formal, mediante la atracción de inversiones, el fortalecimiento de sectores estratégicos y cadenas de proveeduría, el apoyo a las MiPyMEs, la promoción de la innovación, la vinculación con el sector productivo para fortalecer la disponibilidad de talento y programas públicos de incentivos que contribuyan al desarrollo económico</t>
   </si>
   <si>
     <t>Instituto Mexicano del Seguro Social. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Variación en el número de trabajadores asegurados en Jalisco este año respecto al año pasado.</t>
   </si>
   <si>
     <t>Viajes de pasajeros en el sistema Macrobús</t>
   </si>
   <si>
     <t>Millones de viajes de pasajeros</t>
   </si>
   <si>
     <t>Número de  viajes de pasajeros transportados en el sistema Macrobús.</t>
   </si>
   <si>
     <t xml:space="preserve">El 10 de marzo de 2009 se inauguró el primer sistema integrado de transporte tipo BRT en la ciudad de Guadalajara: Macrobús.
 El valor se reporta de manera mensual y corresponde al acumulado anual de personas transportadas en en el sistema Macrobús durante el ejercicio 2026. 
 </t>
   </si>
   <si>
     <t>Operadora Macrobús, S.A. de C.V. Peribus Metropolitano, S.A. de C.V., Ruta 380, S.A. de C.V. Secretaría de Transporte. Gobierno de Jalisco, Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Suma la cantidad diaria de viajes de pasajeros  transportados en el sistema Macrobús, presentándolos de forma mensual y acumulada. El cual incluye Mi Macro Calzada y a partir de marzo 2022, Mi Macro Periférico.</t>
   </si>
   <si>
     <t>Viajes de pasajeros en el sistema SITREN</t>
   </si>
   <si>
     <t>Sistema de Tren Eléctrico Urbano</t>
   </si>
   <si>
     <t>Miles de viajes de pasajeros</t>
   </si>
   <si>
-    <t>Viajes de pasajeros en el sistema SITREN. Número de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R09), las cuales reportan de manera mensual y acumulada.</t>
-[...3 lines deleted...]
-El valor se reporta de manera mensual y corresponde al acumulado anual de viajes de pasajeros realizados durante el ejercicio 2026.</t>
+    <t>Viajes de pasajeros en el sistema SITREN. Número de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R08, R09), las cuales reportan de manera mensual y acumulada.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viajes de pasajeros en el sistema SITREN (L1, 2, 3, 4 y 5). A partir del mes de julio se puso en funcionamiento la Ruta 08 Belisario que se integra a la contabilización de este indicador.
+El valor se reporta de manera mensual y corresponde al acumulado anual de viajes de pasajeros realizados durante el ejercicio 2026. </t>
   </si>
   <si>
     <t>Dirección de Transporte Multimodal (SITREN) /Sistema de Tren Eléctrico Urbano. Cifras preliminares 2026.</t>
   </si>
   <si>
-    <t>Suma de la cantidad diaria de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R09), las cuales reportan de manera mensual y acumulada.</t>
+    <t>Suma de la cantidad diaria de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R08, R09), las cuales reportan de manera mensual y acumulada.</t>
   </si>
   <si>
     <t>https://www.siteur.gob.mx/index.php/sistemas-de-transporte/mi-transporte-tren-ligero</t>
   </si>
   <si>
     <t>Viajes de pasajeros en Tren Ligero</t>
   </si>
   <si>
     <t>Viajes de pasajeros en Tren Ligero. Número de viajes de pasajeros transportados en el Sistema de Tren Ligero líneas (L1, L2, L3, L4 y L5).</t>
   </si>
   <si>
     <t xml:space="preserve">Viajes de Tren Eléctrico (L1, L2, L3, L4 y L5).
 Se actualizan las cifras de enero y febrero 2026 para integrar los pasajeros de transferencia omitidos en el reporte inicial. Esta rectificación normaliza el indicador, reflejando el volumen real de usuarios y garantizando la precisión estadística del periodo.
 Se integra la línea 5 (Chapala) a partir del 01 de junio.
 El valor se reporta de manera mensual y corresponde al acumulado anual de los viajes de pasajeros realizados en el sistema de Tren Ligero durante el ejercicio 2026.
 </t>
   </si>
   <si>
     <t>Gerencia de Operación de Tren Ligero/Sistema de Tren Eléctrico Urbano. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Suma la cantidad de viajes  realizados  en el sistema de Tren Ligero. Estos se regulan por medio de un sistema de cómputo en donde se mide viaje por persona y con boleto pagado.</t>
   </si>
   <si>
     <t>https://siteur.gob.mx/</t>
   </si>
   <si>
     <t>Víctimas mortales relacionadas con el transporte público</t>
   </si>
   <si>
     <t>Víctimas</t>
   </si>
   <si>
     <t>Se refiere al número de muertes ocurridas en personas de cualquier edad en donde se ve involucrado el transporte público.</t>
   </si>
   <si>
-    <t xml:space="preserve">El último valor  disponible al 31 de diciembre de 2025 
+    <t xml:space="preserve">Último valor  disponible al 31 de diciembre de 2025.
 </t>
   </si>
   <si>
     <t>Reportes de accidentes viales en donde participaron unidades de transporte público, Dirección General de Supervisión al Transporte Público de la Secretaría del Transporte y cotejada con el Instituto Jalisciense de Ciencias Forenses. Cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>La información se obtiene a través de los reportes de accidentes viales en donde participaron unidades de transporte público, Dirección General de Supervisión al Transporte Público de la Secretaría del Transporte y cotejada con el Instituto Jalisciense de Ciencias Forenses y se incorpora a una base de datos de la Siniestralidad Vial en general.</t>
   </si>
   <si>
     <t>Volumen de la producción pesquera</t>
   </si>
   <si>
     <t>Toneladas</t>
   </si>
   <si>
     <t>Este dato estadístico mide el valor de la producción pesquera anual en peso vivo en toneladas, en el estado de Jalisco. El valor de producción refleja la suma de los productos pesqueros: el peso de todos los productos reflejado en toneladas.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor reportado en 2024 se actualizó en mayo de 2025 por corte estadístico de la fuente original. Falta que CONAPESCA consolide el modelo para presentar los datos, en 2021 no se han reportado datos de “pesquería acuacultural” y para 2022, 2023 y 2024 no se reportaron datos para “captura” . El valor de volumen de la producción pesquera es una estadística y no un indicador de la gestión gubernamental.
+    <t xml:space="preserve">El valor reportado en 2026 se actualizó en mayo de 2026 por corte estadístico de la fuente original. 
 </t>
   </si>
   <si>
-    <t>Producción Pesquera por Estado, Servicio de Información Agroalimentaria y Pesquera (SIAP) y CONAPESCA. México: 2024 (Última publicación 2025).</t>
+    <t>Producción Pesquera por Estado, Servicio de Información Agroalimentaria y Pesquera (SIAP) y CONAPESCA. México: 2025 (Última publicación 2026).</t>
   </si>
   <si>
     <t>La información se deriva de los Anuarios Estadísticos publicados por el Servicio de Información Agroalimentaria y Pesquera (SIAP) con información de las delegaciones estatales de SADER, México.</t>
   </si>
   <si>
     <t>https://www.gob.mx/conapesca/documentos/anuario-estadistico-de-acuacultura-y-pesca</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -5957,51 +5922,51 @@
       <c r="Q2" t="n">
         <v>325.0</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>31</v>
       </c>
       <c r="U2" t="s">
         <v>31</v>
       </c>
       <c r="V2" t="n">
         <v>81.0</v>
       </c>
       <c r="W2" t="n">
         <v>110.0</v>
       </c>
       <c r="X2" t="n">
         <v>294.0</v>
       </c>
       <c r="Y2" t="n">
-        <v>260.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1521.0</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>41</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>43</v>
       </c>
       <c r="G3" t="s">
         <v>44</v>
       </c>
       <c r="H3" t="s">
@@ -6034,51 +5999,51 @@
       <c r="Q3" t="n">
         <v>208000.0</v>
       </c>
       <c r="R3" t="s">
         <v>49</v>
       </c>
       <c r="S3" t="n">
         <v>2030273.0</v>
       </c>
       <c r="T3" t="n">
         <v>212802.0</v>
       </c>
       <c r="U3" t="n">
         <v>190496.0</v>
       </c>
       <c r="V3" t="n">
         <v>194331.0</v>
       </c>
       <c r="W3" t="n">
         <v>207961.0</v>
       </c>
       <c r="X3" t="n">
         <v>199689.0</v>
       </c>
       <c r="Y3" t="n">
-        <v>77606.0</v>
+        <v>96282.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2173.0</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>51</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4" t="s">
         <v>53</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" t="s">
@@ -6111,51 +6076,51 @@
       <c r="Q4" t="n">
         <v>509085.0</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
       <c r="S4" t="n">
         <v>131116.0</v>
       </c>
       <c r="T4" t="n">
         <v>196375.0</v>
       </c>
       <c r="U4" t="n">
         <v>230385.0</v>
       </c>
       <c r="V4" t="n">
         <v>20.0</v>
       </c>
       <c r="W4" t="n">
         <v>381290.0</v>
       </c>
       <c r="X4" t="n">
         <v>282825.0</v>
       </c>
       <c r="Y4" t="n">
-        <v>281438.0</v>
+        <v>355184.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1542.0</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" t="s">
         <v>61</v>
       </c>
       <c r="E5" t="s">
         <v>62</v>
       </c>
       <c r="F5" t="s">
         <v>63</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
@@ -6188,51 +6153,51 @@
       <c r="Q5" t="n">
         <v>3.5382924E7</v>
       </c>
       <c r="R5" t="s">
         <v>31</v>
       </c>
       <c r="S5" t="s">
         <v>31</v>
       </c>
       <c r="T5" t="s">
         <v>31</v>
       </c>
       <c r="U5" t="s">
         <v>31</v>
       </c>
       <c r="V5" t="s">
         <v>31</v>
       </c>
       <c r="W5" t="n">
         <v>3.3226718E7</v>
       </c>
       <c r="X5" t="n">
         <v>3.3882924E7</v>
       </c>
       <c r="Y5" t="n">
-        <v>1.2801403E7</v>
+        <v>1.9052993E7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>147.0</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" t="s">
         <v>61</v>
       </c>
       <c r="E6" t="s">
         <v>62</v>
       </c>
       <c r="F6" t="s">
         <v>69</v>
       </c>
       <c r="G6" t="s">
         <v>44</v>
       </c>
       <c r="H6" t="s">
@@ -6265,51 +6230,51 @@
       <c r="Q6" t="n">
         <v>3616434.0</v>
       </c>
       <c r="R6" t="s">
         <v>31</v>
       </c>
       <c r="S6" t="n">
         <v>1913954.0</v>
       </c>
       <c r="T6" t="n">
         <v>2183088.0</v>
       </c>
       <c r="U6" t="n">
         <v>3100450.0</v>
       </c>
       <c r="V6" t="n">
         <v>3360280.0</v>
       </c>
       <c r="W6" t="n">
         <v>3740893.0</v>
       </c>
       <c r="X6" t="n">
         <v>3338222.0</v>
       </c>
       <c r="Y6" t="n">
-        <v>1330156.0</v>
+        <v>2018464.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>146.0</v>
       </c>
       <c r="B7" t="s">
         <v>74</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" t="s">
         <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>62</v>
       </c>
       <c r="F7" t="s">
         <v>69</v>
       </c>
       <c r="G7" t="s">
         <v>44</v>
       </c>
       <c r="H7" t="s">
@@ -6342,51 +6307,51 @@
       <c r="Q7" t="n">
         <v>3.176649E7</v>
       </c>
       <c r="R7" t="s">
         <v>31</v>
       </c>
       <c r="S7" t="n">
         <v>1.1385934E7</v>
       </c>
       <c r="T7" t="n">
         <v>1.5820772E7</v>
       </c>
       <c r="U7" t="n">
         <v>2.7408135E7</v>
       </c>
       <c r="V7" t="n">
         <v>3.091674E7</v>
       </c>
       <c r="W7" t="n">
         <v>2.9485827E7</v>
       </c>
       <c r="X7" t="n">
         <v>3.0544702E7</v>
       </c>
       <c r="Y7" t="n">
-        <v>1.1471247E7</v>
+        <v>1.7034529E7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>221.0</v>
       </c>
       <c r="B8" t="s">
         <v>78</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>79</v>
       </c>
       <c r="E8" t="s">
         <v>80</v>
       </c>
       <c r="F8" t="s">
         <v>81</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
@@ -6573,51 +6538,51 @@
       <c r="Q10" t="n">
         <v>104669.0</v>
       </c>
       <c r="R10" t="s">
         <v>31</v>
       </c>
       <c r="S10" t="n">
         <v>58371.0</v>
       </c>
       <c r="T10" t="n">
         <v>80065.0</v>
       </c>
       <c r="U10" t="n">
         <v>94632.0</v>
       </c>
       <c r="V10" t="n">
         <v>94600.0</v>
       </c>
       <c r="W10" t="n">
         <v>93986.0</v>
       </c>
       <c r="X10" t="n">
         <v>96916.0</v>
       </c>
       <c r="Y10" t="n">
-        <v>48095.0</v>
+        <v>48257.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1099.0</v>
       </c>
       <c r="B11" t="s">
         <v>102</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>103</v>
       </c>
       <c r="E11" t="s">
         <v>104</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11" t="s">
@@ -6650,51 +6615,51 @@
       <c r="Q11" t="n">
         <v>356529.0</v>
       </c>
       <c r="R11" t="s">
         <v>109</v>
       </c>
       <c r="S11" t="n">
         <v>62924.0</v>
       </c>
       <c r="T11" t="n">
         <v>210620.0</v>
       </c>
       <c r="U11" t="n">
         <v>203723.0</v>
       </c>
       <c r="V11" t="n">
         <v>321904.0</v>
       </c>
       <c r="W11" t="n">
         <v>294889.0</v>
       </c>
       <c r="X11" t="n">
         <v>349538.0</v>
       </c>
       <c r="Y11" t="n">
-        <v>9118.0</v>
+        <v>44964.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1107.0</v>
       </c>
       <c r="B12" t="s">
         <v>110</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>103</v>
       </c>
       <c r="E12" t="s">
         <v>104</v>
       </c>
       <c r="F12" t="s">
         <v>69</v>
       </c>
       <c r="G12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
@@ -6727,51 +6692,51 @@
       <c r="Q12" t="n">
         <v>1237403.0</v>
       </c>
       <c r="R12" t="s">
         <v>113</v>
       </c>
       <c r="S12" t="n">
         <v>489341.0</v>
       </c>
       <c r="T12" t="n">
         <v>529387.0</v>
       </c>
       <c r="U12" t="n">
         <v>1152768.0</v>
       </c>
       <c r="V12" t="n">
         <v>1365742.0</v>
       </c>
       <c r="W12" t="n">
         <v>1385473.0</v>
       </c>
       <c r="X12" t="n">
         <v>1225151.0</v>
       </c>
       <c r="Y12" t="n">
-        <v>431872.0</v>
+        <v>605751.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1400.0</v>
       </c>
       <c r="B13" t="s">
         <v>114</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>103</v>
       </c>
       <c r="E13" t="s">
         <v>104</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" t="s">
         <v>44</v>
       </c>
       <c r="H13" t="s">
@@ -6804,51 +6769,51 @@
       <c r="Q13" t="n">
         <v>1756226.0</v>
       </c>
       <c r="R13" t="s">
         <v>118</v>
       </c>
       <c r="S13" t="n">
         <v>558679.0</v>
       </c>
       <c r="T13" t="n">
         <v>1692691.0</v>
       </c>
       <c r="U13" t="n">
         <v>2073812.0</v>
       </c>
       <c r="V13" t="n">
         <v>2266166.0</v>
       </c>
       <c r="W13" t="n">
         <v>1973060.0</v>
       </c>
       <c r="X13" t="n">
         <v>1738838.0</v>
       </c>
       <c r="Y13" t="n">
-        <v>558589.0</v>
+        <v>863869.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2107.0</v>
       </c>
       <c r="B14" t="s">
         <v>119</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>120</v>
       </c>
       <c r="E14" t="s">
         <v>121</v>
       </c>
       <c r="F14" t="s">
         <v>69</v>
       </c>
       <c r="G14" t="s">
         <v>30</v>
       </c>
       <c r="H14" t="s">
@@ -7035,51 +7000,51 @@
       <c r="Q16" t="n">
         <v>306.0</v>
       </c>
       <c r="R16" t="s">
         <v>143</v>
       </c>
       <c r="S16" t="n">
         <v>256.0</v>
       </c>
       <c r="T16" t="n">
         <v>280.0</v>
       </c>
       <c r="U16" t="n">
         <v>302.0</v>
       </c>
       <c r="V16" t="n">
         <v>303.0</v>
       </c>
       <c r="W16" t="n">
         <v>304.0</v>
       </c>
       <c r="X16" t="n">
         <v>305.0</v>
       </c>
       <c r="Y16" t="n">
-        <v>361.0</v>
+        <v>401.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1919.0</v>
       </c>
       <c r="B17" t="s">
         <v>144</v>
       </c>
       <c r="C17" t="s">
         <v>145</v>
       </c>
       <c r="D17" t="s">
         <v>146</v>
       </c>
       <c r="E17" t="s">
         <v>147</v>
       </c>
       <c r="F17" t="s">
         <v>148</v>
       </c>
       <c r="G17" t="s">
         <v>44</v>
       </c>
       <c r="H17" t="s">
@@ -7112,51 +7077,51 @@
       <c r="Q17" t="n">
         <v>76.0</v>
       </c>
       <c r="R17" t="s">
         <v>31</v>
       </c>
       <c r="S17" t="n">
         <v>71.77</v>
       </c>
       <c r="T17" t="n">
         <v>67.97</v>
       </c>
       <c r="U17" t="n">
         <v>68.49</v>
       </c>
       <c r="V17" t="n">
         <v>74.82</v>
       </c>
       <c r="W17" t="n">
         <v>76.68</v>
       </c>
       <c r="X17" t="n">
         <v>76.6</v>
       </c>
       <c r="Y17" t="n">
-        <v>74.17</v>
+        <v>84.83</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2123.0</v>
       </c>
       <c r="B18" t="s">
         <v>154</v>
       </c>
       <c r="C18" t="s">
         <v>134</v>
       </c>
       <c r="D18" t="s">
         <v>155</v>
       </c>
       <c r="E18" t="s">
         <v>156</v>
       </c>
       <c r="F18" t="s">
         <v>157</v>
       </c>
       <c r="G18" t="s">
         <v>30</v>
       </c>
       <c r="H18" t="s">
@@ -7342,52 +7307,52 @@
       </c>
       <c r="Q20" t="n">
         <v>1.868535452E7</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
       <c r="S20" t="n">
         <v>1.073353182E7</v>
       </c>
       <c r="T20" t="n">
         <v>1.257089282E7</v>
       </c>
       <c r="U20" t="n">
         <v>1.387599282E7</v>
       </c>
       <c r="V20" t="n">
         <v>1.467055882E7</v>
       </c>
       <c r="W20" t="n">
         <v>1.553260052E7</v>
       </c>
       <c r="X20" t="n">
         <v>1.687941252E7</v>
       </c>
-      <c r="Y20" t="s">
-        <v>31</v>
+      <c r="Y20" t="n">
+        <v>1.93077269E7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1735.0</v>
       </c>
       <c r="B21" t="s">
         <v>181</v>
       </c>
       <c r="C21" t="s">
         <v>26</v>
       </c>
       <c r="D21" t="s">
         <v>103</v>
       </c>
       <c r="E21" t="s">
         <v>104</v>
       </c>
       <c r="F21" t="s">
         <v>182</v>
       </c>
       <c r="G21" t="s">
         <v>30</v>
       </c>
       <c r="H21" t="s">
@@ -7497,51 +7462,51 @@
       <c r="Q22" t="n">
         <v>1316.0</v>
       </c>
       <c r="R22" t="s">
         <v>193</v>
       </c>
       <c r="S22" t="n">
         <v>5105.0</v>
       </c>
       <c r="T22" t="n">
         <v>181.0</v>
       </c>
       <c r="U22" t="n">
         <v>68.0</v>
       </c>
       <c r="V22" t="n">
         <v>941.0</v>
       </c>
       <c r="W22" t="n">
         <v>20907.0</v>
       </c>
       <c r="X22" t="n">
         <v>2317.0</v>
       </c>
       <c r="Y22" t="n">
-        <v>87.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1609.0</v>
       </c>
       <c r="B23" t="s">
         <v>194</v>
       </c>
       <c r="C23" t="s">
         <v>26</v>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>188</v>
       </c>
       <c r="G23" t="s">
         <v>44</v>
       </c>
       <c r="H23" t="s">
@@ -7574,51 +7539,51 @@
       <c r="Q23" t="n">
         <v>454.0</v>
       </c>
       <c r="R23" t="s">
         <v>193</v>
       </c>
       <c r="S23" t="n">
         <v>361.0</v>
       </c>
       <c r="T23" t="n">
         <v>7.0</v>
       </c>
       <c r="U23" t="n">
         <v>412.0</v>
       </c>
       <c r="V23" t="n">
         <v>169.0</v>
       </c>
       <c r="W23" t="n">
         <v>451.0</v>
       </c>
       <c r="X23" t="n">
         <v>468.0</v>
       </c>
       <c r="Y23" t="n">
-        <v>206.0</v>
+        <v>212.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1466.0</v>
       </c>
       <c r="B24" t="s">
         <v>199</v>
       </c>
       <c r="C24" t="s">
         <v>26</v>
       </c>
       <c r="D24" t="s">
         <v>51</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>188</v>
       </c>
       <c r="G24" t="s">
         <v>44</v>
       </c>
       <c r="H24" t="s">
@@ -7651,51 +7616,51 @@
       <c r="Q24" t="n">
         <v>1010.0</v>
       </c>
       <c r="R24" t="s">
         <v>31</v>
       </c>
       <c r="S24" t="n">
         <v>1296.0</v>
       </c>
       <c r="T24" t="n">
         <v>1351.0</v>
       </c>
       <c r="U24" t="n">
         <v>1409.0</v>
       </c>
       <c r="V24" t="n">
         <v>1096.0</v>
       </c>
       <c r="W24" t="n">
         <v>1114.0</v>
       </c>
       <c r="X24" t="n">
         <v>1015.0</v>
       </c>
       <c r="Y24" t="n">
-        <v>459.0</v>
+        <v>512.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1527.0</v>
       </c>
       <c r="B25" t="s">
         <v>204</v>
       </c>
       <c r="C25" t="s">
         <v>145</v>
       </c>
       <c r="D25" t="s">
         <v>205</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25" t="s">
         <v>188</v>
       </c>
       <c r="G25" t="s">
         <v>44</v>
       </c>
       <c r="H25" t="s">
@@ -8113,51 +8078,51 @@
       <c r="Q30" t="n">
         <v>0.29</v>
       </c>
       <c r="R30" t="s">
         <v>249</v>
       </c>
       <c r="S30" t="n">
         <v>0.31</v>
       </c>
       <c r="T30" t="n">
         <v>0.313</v>
       </c>
       <c r="U30" t="n">
         <v>0.307</v>
       </c>
       <c r="V30" t="n">
         <v>0.286</v>
       </c>
       <c r="W30" t="n">
         <v>0.296</v>
       </c>
       <c r="X30" t="n">
         <v>0.293</v>
       </c>
       <c r="Y30" t="n">
-        <v>0.289</v>
+        <v>0.279</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1967.0</v>
       </c>
       <c r="B31" t="s">
         <v>250</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31" t="s">
         <v>251</v>
       </c>
       <c r="E31" t="s">
         <v>252</v>
       </c>
       <c r="F31" t="s">
         <v>253</v>
       </c>
       <c r="G31" t="s">
         <v>44</v>
       </c>
       <c r="H31" t="s">
@@ -8190,51 +8155,51 @@
       <c r="Q31" t="n">
         <v>44954.0</v>
       </c>
       <c r="R31" t="s">
         <v>257</v>
       </c>
       <c r="S31" t="s">
         <v>31</v>
       </c>
       <c r="T31" t="s">
         <v>31</v>
       </c>
       <c r="U31" t="s">
         <v>31</v>
       </c>
       <c r="V31" t="n">
         <v>35619.0</v>
       </c>
       <c r="W31" t="n">
         <v>37976.0</v>
       </c>
       <c r="X31" t="n">
         <v>41601.0</v>
       </c>
       <c r="Y31" t="n">
-        <v>22905.0</v>
+        <v>25874.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2147.0</v>
       </c>
       <c r="B32" t="s">
         <v>258</v>
       </c>
       <c r="C32" t="s">
         <v>40</v>
       </c>
       <c r="D32" t="s">
         <v>259</v>
       </c>
       <c r="E32" t="s">
         <v>260</v>
       </c>
       <c r="F32" t="s">
         <v>253</v>
       </c>
       <c r="G32" t="s">
         <v>30</v>
       </c>
       <c r="H32" t="s">
@@ -8344,51 +8309,51 @@
       <c r="Q33" t="n">
         <v>1.2023E7</v>
       </c>
       <c r="R33" t="s">
         <v>31</v>
       </c>
       <c r="S33" t="n">
         <v>9342750.0</v>
       </c>
       <c r="T33" t="n">
         <v>8722270.0</v>
       </c>
       <c r="U33" t="n">
         <v>1.033805E7</v>
       </c>
       <c r="V33" t="n">
         <v>9407000.0</v>
       </c>
       <c r="W33" t="n">
         <v>9804000.0</v>
       </c>
       <c r="X33" t="n">
         <v>1.1993033E7</v>
       </c>
       <c r="Y33" t="n">
-        <v>4027400.0</v>
+        <v>6332900.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>1417.0</v>
       </c>
       <c r="B34" t="s">
         <v>270</v>
       </c>
       <c r="C34" t="s">
         <v>211</v>
       </c>
       <c r="D34" t="s">
         <v>271</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>272</v>
       </c>
       <c r="G34" t="s">
         <v>44</v>
       </c>
       <c r="H34" t="s">
@@ -8421,51 +8386,51 @@
       <c r="Q34" t="n">
         <v>605.0</v>
       </c>
       <c r="R34" t="s">
         <v>277</v>
       </c>
       <c r="S34" t="n">
         <v>1137.0</v>
       </c>
       <c r="T34" t="n">
         <v>1005.0</v>
       </c>
       <c r="U34" t="n">
         <v>786.0</v>
       </c>
       <c r="V34" t="n">
         <v>671.0</v>
       </c>
       <c r="W34" t="n">
         <v>534.0</v>
       </c>
       <c r="X34" t="n">
         <v>624.0</v>
       </c>
       <c r="Y34" t="n">
-        <v>303.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>785.0</v>
       </c>
       <c r="B35" t="s">
         <v>278</v>
       </c>
       <c r="C35" t="s">
         <v>40</v>
       </c>
       <c r="D35" t="s">
         <v>259</v>
       </c>
       <c r="E35" t="s">
         <v>279</v>
       </c>
       <c r="F35" t="s">
         <v>280</v>
       </c>
       <c r="G35" t="s">
         <v>44</v>
       </c>
       <c r="H35" t="s">
@@ -8498,51 +8463,51 @@
       <c r="Q35" t="n">
         <v>113281.0</v>
       </c>
       <c r="R35" t="s">
         <v>285</v>
       </c>
       <c r="S35" t="n">
         <v>126599.0</v>
       </c>
       <c r="T35" t="n">
         <v>128588.0</v>
       </c>
       <c r="U35" t="n">
         <v>128398.0</v>
       </c>
       <c r="V35" t="n">
         <v>131694.0</v>
       </c>
       <c r="W35" t="n">
         <v>124089.0</v>
       </c>
       <c r="X35" t="n">
         <v>114427.0</v>
       </c>
       <c r="Y35" t="n">
-        <v>56579.0</v>
+        <v>66780.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>1647.0</v>
       </c>
       <c r="B36" t="s">
         <v>286</v>
       </c>
       <c r="C36" t="s">
         <v>40</v>
       </c>
       <c r="D36" t="s">
         <v>259</v>
       </c>
       <c r="E36" t="s">
         <v>279</v>
       </c>
       <c r="F36" t="s">
         <v>280</v>
       </c>
       <c r="G36" t="s">
         <v>44</v>
       </c>
       <c r="H36" t="s">
@@ -8575,51 +8540,51 @@
       <c r="Q36" t="n">
         <v>4800.0</v>
       </c>
       <c r="R36" t="s">
         <v>291</v>
       </c>
       <c r="S36" t="n">
         <v>4850.0</v>
       </c>
       <c r="T36" t="n">
         <v>4653.0</v>
       </c>
       <c r="U36" t="n">
         <v>4495.0</v>
       </c>
       <c r="V36" t="n">
         <v>4524.0</v>
       </c>
       <c r="W36" t="n">
         <v>4401.0</v>
       </c>
       <c r="X36" t="n">
         <v>4871.0</v>
       </c>
       <c r="Y36" t="n">
-        <v>2860.0</v>
+        <v>3294.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>621.0</v>
       </c>
       <c r="B37" t="s">
         <v>292</v>
       </c>
       <c r="C37" t="s">
         <v>145</v>
       </c>
       <c r="D37" t="s">
         <v>205</v>
       </c>
       <c r="E37" t="s">
         <v>279</v>
       </c>
       <c r="F37" t="s">
         <v>280</v>
       </c>
       <c r="G37" t="s">
         <v>44</v>
       </c>
       <c r="H37" t="s">
@@ -8652,51 +8617,51 @@
       <c r="Q37" t="n">
         <v>11700.0</v>
       </c>
       <c r="R37" t="s">
         <v>285</v>
       </c>
       <c r="S37" t="n">
         <v>11892.0</v>
       </c>
       <c r="T37" t="n">
         <v>12620.0</v>
       </c>
       <c r="U37" t="n">
         <v>13747.0</v>
       </c>
       <c r="V37" t="n">
         <v>16903.0</v>
       </c>
       <c r="W37" t="n">
         <v>14550.0</v>
       </c>
       <c r="X37" t="n">
         <v>12316.0</v>
       </c>
       <c r="Y37" t="n">
-        <v>6442.0</v>
+        <v>7610.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2117.0</v>
       </c>
       <c r="B38" t="s">
         <v>297</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38" t="s">
         <v>298</v>
       </c>
       <c r="E38" t="s">
         <v>299</v>
       </c>
       <c r="F38" t="s">
         <v>300</v>
       </c>
       <c r="G38" t="s">
         <v>30</v>
       </c>
       <c r="H38" t="s">
@@ -8805,52 +8770,52 @@
       </c>
       <c r="Q39" t="n">
         <v>8.30684986E8</v>
       </c>
       <c r="R39" t="s">
         <v>31</v>
       </c>
       <c r="S39" t="s">
         <v>31</v>
       </c>
       <c r="T39" t="s">
         <v>31</v>
       </c>
       <c r="U39" t="s">
         <v>31</v>
       </c>
       <c r="V39" t="s">
         <v>31</v>
       </c>
       <c r="W39" t="n">
         <v>9.5E8</v>
       </c>
       <c r="X39" t="n">
         <v>8.265522246E8</v>
       </c>
-      <c r="Y39" t="s">
-        <v>31</v>
+      <c r="Y39" t="n">
+        <v>3.98398172E8</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2129.0</v>
       </c>
       <c r="B40" t="s">
         <v>312</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40" t="s">
         <v>61</v>
       </c>
       <c r="E40" t="s">
         <v>62</v>
       </c>
       <c r="F40" t="s">
         <v>313</v>
       </c>
       <c r="G40" t="s">
         <v>30</v>
       </c>
       <c r="H40" t="s">
@@ -8883,51 +8848,51 @@
       <c r="Q40" t="n">
         <v>80010.88</v>
       </c>
       <c r="R40" t="s">
         <v>31</v>
       </c>
       <c r="S40" t="s">
         <v>31</v>
       </c>
       <c r="T40" t="s">
         <v>31</v>
       </c>
       <c r="U40" t="s">
         <v>31</v>
       </c>
       <c r="V40" t="s">
         <v>31</v>
       </c>
       <c r="W40" t="n">
         <v>76495.0</v>
       </c>
       <c r="X40" t="n">
         <v>76618.95</v>
       </c>
       <c r="Y40" t="n">
-        <v>29016.0</v>
+        <v>42902.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2131.0</v>
       </c>
       <c r="B41" t="s">
         <v>317</v>
       </c>
       <c r="C41" t="s">
         <v>40</v>
       </c>
       <c r="D41" t="s">
         <v>41</v>
       </c>
       <c r="E41" t="s">
         <v>42</v>
       </c>
       <c r="F41" t="s">
         <v>318</v>
       </c>
       <c r="G41" t="s">
         <v>30</v>
       </c>
       <c r="H41" t="s">
@@ -9013,80 +8978,80 @@
       <c r="I42" t="s">
         <v>32</v>
       </c>
       <c r="J42" t="s">
         <v>33</v>
       </c>
       <c r="K42" t="s">
         <v>325</v>
       </c>
       <c r="L42" t="s">
         <v>326</v>
       </c>
       <c r="M42" t="s">
         <v>327</v>
       </c>
       <c r="N42" t="s">
         <v>328</v>
       </c>
       <c r="O42" t="s">
         <v>218</v>
       </c>
       <c r="P42" t="s">
         <v>31</v>
       </c>
       <c r="Q42" t="n">
-        <v>40.0</v>
+        <v>60.0</v>
       </c>
       <c r="R42" t="s">
         <v>329</v>
       </c>
       <c r="S42" t="n">
         <v>101.0</v>
       </c>
       <c r="T42" t="n">
         <v>120.0</v>
       </c>
       <c r="U42" t="n">
         <v>88.0</v>
       </c>
       <c r="V42" t="n">
         <v>57.0</v>
       </c>
       <c r="W42" t="n">
         <v>80.0</v>
       </c>
       <c r="X42" t="n">
-        <v>39.0</v>
+        <v>59.0</v>
       </c>
       <c r="Y42" t="n">
-        <v>8.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>1730.0</v>
+        <v>2180.0</v>
       </c>
       <c r="B43" t="s">
         <v>330</v>
       </c>
       <c r="C43" t="s">
         <v>211</v>
       </c>
       <c r="D43" t="s">
         <v>323</v>
       </c>
       <c r="E43" t="s">
         <v>230</v>
       </c>
       <c r="F43" t="s">
         <v>324</v>
       </c>
       <c r="G43" t="s">
         <v>30</v>
       </c>
       <c r="H43" t="s">
         <v>31</v>
       </c>
       <c r="I43" t="s">
         <v>32</v>
       </c>
@@ -9096,74 +9061,74 @@
       <c r="K43" t="s">
         <v>331</v>
       </c>
       <c r="L43" t="s">
         <v>332</v>
       </c>
       <c r="M43" t="s">
         <v>333</v>
       </c>
       <c r="N43" t="s">
         <v>334</v>
       </c>
       <c r="O43" t="s">
         <v>218</v>
       </c>
       <c r="P43" t="s">
         <v>31</v>
       </c>
       <c r="Q43" t="n">
         <v>230.0</v>
       </c>
       <c r="R43" t="s">
         <v>329</v>
       </c>
       <c r="S43" t="n">
-        <v>305.0</v>
+        <v>287.0</v>
       </c>
       <c r="T43" t="n">
-        <v>307.0</v>
+        <v>300.0</v>
       </c>
       <c r="U43" t="n">
-        <v>294.0</v>
+        <v>284.0</v>
       </c>
       <c r="V43" t="n">
-        <v>291.0</v>
+        <v>259.0</v>
       </c>
       <c r="W43" t="n">
-        <v>280.0</v>
+        <v>258.0</v>
       </c>
       <c r="X43" t="n">
-        <v>229.0</v>
+        <v>210.0</v>
       </c>
       <c r="Y43" t="n">
-        <v>116.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>1577.0</v>
+        <v>2181.0</v>
       </c>
       <c r="B44" t="s">
         <v>335</v>
       </c>
       <c r="C44" t="s">
         <v>211</v>
       </c>
       <c r="D44" t="s">
         <v>323</v>
       </c>
       <c r="E44" t="s">
         <v>230</v>
       </c>
       <c r="F44" t="s">
         <v>324</v>
       </c>
       <c r="G44" t="s">
         <v>44</v>
       </c>
       <c r="H44" t="s">
         <v>31</v>
       </c>
       <c r="I44" t="s">
         <v>32</v>
       </c>
@@ -9173,69 +9138,69 @@
       <c r="K44" t="s">
         <v>336</v>
       </c>
       <c r="L44" t="s">
         <v>332</v>
       </c>
       <c r="M44" t="s">
         <v>337</v>
       </c>
       <c r="N44" t="s">
         <v>338</v>
       </c>
       <c r="O44" t="s">
         <v>218</v>
       </c>
       <c r="P44" t="s">
         <v>31</v>
       </c>
       <c r="Q44" t="n">
         <v>145.0</v>
       </c>
       <c r="R44" t="s">
         <v>329</v>
       </c>
       <c r="S44" t="n">
-        <v>158.0</v>
+        <v>162.0</v>
       </c>
       <c r="T44" t="n">
-        <v>129.0</v>
+        <v>131.0</v>
       </c>
       <c r="U44" t="n">
-        <v>145.0</v>
+        <v>118.0</v>
       </c>
       <c r="V44" t="n">
-        <v>133.0</v>
+        <v>108.0</v>
       </c>
       <c r="W44" t="n">
-        <v>140.0</v>
+        <v>103.0</v>
       </c>
       <c r="X44" t="n">
-        <v>144.0</v>
+        <v>100.0</v>
       </c>
       <c r="Y44" t="n">
-        <v>8.0</v>
+        <v>61.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2153.0</v>
       </c>
       <c r="B45" t="s">
         <v>339</v>
       </c>
       <c r="C45" t="s">
         <v>26</v>
       </c>
       <c r="D45" t="s">
         <v>79</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
         <v>340</v>
       </c>
       <c r="G45" t="s">
         <v>30</v>
       </c>
       <c r="H45" t="s">
@@ -9422,51 +9387,51 @@
       <c r="Q47" t="n">
         <v>2913.0</v>
       </c>
       <c r="R47" t="s">
         <v>31</v>
       </c>
       <c r="S47" t="n">
         <v>2219.0</v>
       </c>
       <c r="T47" t="n">
         <v>2670.0</v>
       </c>
       <c r="U47" t="n">
         <v>2300.0</v>
       </c>
       <c r="V47" t="n">
         <v>2876.0</v>
       </c>
       <c r="W47" t="n">
         <v>2995.0</v>
       </c>
       <c r="X47" t="n">
         <v>2916.0</v>
       </c>
       <c r="Y47" t="n">
-        <v>1731.0</v>
+        <v>1815.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2047.0</v>
       </c>
       <c r="B48" t="s">
         <v>354</v>
       </c>
       <c r="C48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48" t="s">
         <v>136</v>
       </c>
       <c r="F48" t="s">
         <v>355</v>
       </c>
       <c r="G48" t="s">
         <v>30</v>
       </c>
       <c r="H48" t="s">
@@ -9555,1843 +9520,1843 @@
       <c r="J49" t="s">
         <v>82</v>
       </c>
       <c r="K49" t="s">
         <v>361</v>
       </c>
       <c r="L49" t="s">
         <v>362</v>
       </c>
       <c r="M49" t="s">
         <v>363</v>
       </c>
       <c r="N49" t="s">
         <v>364</v>
       </c>
       <c r="O49" t="s">
         <v>58</v>
       </c>
       <c r="P49" t="s">
         <v>31</v>
       </c>
       <c r="Q49" t="n">
         <v>76.39</v>
       </c>
       <c r="R49" t="s">
-        <v>31</v>
+        <v>365</v>
       </c>
       <c r="S49" t="n">
         <v>71.2</v>
       </c>
       <c r="T49" t="n">
         <v>69.4</v>
       </c>
       <c r="U49" t="n">
         <v>75.7</v>
       </c>
       <c r="V49" t="n">
         <v>75.8</v>
       </c>
       <c r="W49" t="n">
         <v>76.02</v>
       </c>
       <c r="X49" t="n">
         <v>76.19</v>
       </c>
       <c r="Y49" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2141.0</v>
       </c>
       <c r="B50" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C50" t="s">
         <v>60</v>
       </c>
       <c r="D50" t="s">
         <v>173</v>
       </c>
       <c r="E50" t="s">
         <v>174</v>
       </c>
       <c r="F50" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G50" t="s">
         <v>30</v>
       </c>
       <c r="H50" t="s">
         <v>31</v>
       </c>
       <c r="I50" t="s">
         <v>32</v>
       </c>
       <c r="J50" t="s">
         <v>129</v>
       </c>
       <c r="K50" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="L50" t="s">
         <v>31</v>
       </c>
       <c r="M50" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="N50" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="O50" t="s">
         <v>180</v>
       </c>
       <c r="P50" t="s">
         <v>31</v>
       </c>
       <c r="Q50" t="n">
         <v>52.0</v>
       </c>
       <c r="R50" t="s">
         <v>31</v>
       </c>
       <c r="S50" t="s">
         <v>31</v>
       </c>
       <c r="T50" t="s">
         <v>31</v>
       </c>
       <c r="U50" t="s">
         <v>31</v>
       </c>
       <c r="V50" t="s">
         <v>31</v>
       </c>
       <c r="W50" t="s">
         <v>31</v>
       </c>
       <c r="X50" t="n">
         <v>52.0</v>
       </c>
       <c r="Y50" t="n">
         <v>52.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2163.0</v>
       </c>
       <c r="B51" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C51" t="s">
         <v>211</v>
       </c>
       <c r="D51" t="s">
         <v>271</v>
       </c>
       <c r="E51" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F51" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G51" t="s">
         <v>30</v>
       </c>
       <c r="H51" t="s">
         <v>31</v>
       </c>
       <c r="I51" t="s">
         <v>32</v>
       </c>
       <c r="J51" t="s">
         <v>82</v>
       </c>
       <c r="K51" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="L51" t="s">
         <v>31</v>
       </c>
       <c r="M51" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="N51" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="O51" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P51" t="s">
         <v>31</v>
       </c>
       <c r="Q51" t="n">
         <v>470.0</v>
       </c>
       <c r="R51" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="S51" t="n">
         <v>300.0</v>
       </c>
       <c r="T51" t="n">
         <v>300.0</v>
       </c>
       <c r="U51" t="n">
         <v>300.0</v>
       </c>
       <c r="V51" t="n">
         <v>360.0</v>
       </c>
       <c r="W51" t="n">
         <v>368.0</v>
       </c>
       <c r="X51" t="n">
         <v>370.0</v>
       </c>
       <c r="Y51" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2108.0</v>
       </c>
       <c r="B52" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C52" t="s">
         <v>60</v>
       </c>
       <c r="D52" t="s">
         <v>120</v>
       </c>
       <c r="E52" t="s">
         <v>121</v>
       </c>
       <c r="F52" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G52" t="s">
         <v>30</v>
       </c>
       <c r="H52" t="s">
         <v>31</v>
       </c>
       <c r="I52" t="s">
         <v>32</v>
       </c>
       <c r="J52" t="s">
         <v>129</v>
       </c>
       <c r="K52" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L52" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M52" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="N52" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="O52" t="s">
         <v>67</v>
       </c>
       <c r="P52" t="s">
         <v>31</v>
       </c>
       <c r="Q52" t="n">
         <v>18.0</v>
       </c>
       <c r="R52" t="s">
         <v>31</v>
       </c>
       <c r="S52" t="s">
         <v>31</v>
       </c>
       <c r="T52" t="s">
         <v>31</v>
       </c>
       <c r="U52" t="s">
         <v>31</v>
       </c>
       <c r="V52" t="s">
         <v>31</v>
       </c>
       <c r="W52" t="n">
         <v>3.0</v>
       </c>
       <c r="X52" t="n">
         <v>12.0</v>
       </c>
       <c r="Y52" t="n">
         <v>7.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2066.0</v>
       </c>
       <c r="B53" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C53" t="s">
         <v>60</v>
       </c>
       <c r="D53" t="s">
         <v>126</v>
       </c>
       <c r="E53" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F53" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G53" t="s">
         <v>128</v>
       </c>
       <c r="H53" t="s">
         <v>31</v>
       </c>
       <c r="I53" t="s">
         <v>32</v>
       </c>
       <c r="J53" t="s">
         <v>82</v>
       </c>
       <c r="K53" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="L53" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M53" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="N53" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="O53" t="s">
         <v>67</v>
       </c>
       <c r="P53" t="s">
         <v>31</v>
       </c>
       <c r="Q53" t="n">
         <v>47580.0</v>
       </c>
       <c r="R53" t="s">
-        <v>31</v>
+        <v>391</v>
       </c>
       <c r="S53" t="n">
         <v>25695.33</v>
       </c>
       <c r="T53" t="n">
         <v>30464.08</v>
       </c>
       <c r="U53" t="n">
         <v>34596.43</v>
       </c>
       <c r="V53" t="n">
         <v>36403.67</v>
       </c>
       <c r="W53" t="n">
         <v>42540.0</v>
       </c>
       <c r="X53" t="s">
         <v>31</v>
       </c>
       <c r="Y53" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>2138.0</v>
       </c>
       <c r="B54" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C54" t="s">
         <v>60</v>
       </c>
       <c r="D54" t="s">
         <v>173</v>
       </c>
       <c r="E54" t="s">
         <v>174</v>
       </c>
       <c r="F54" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G54" t="s">
         <v>30</v>
       </c>
       <c r="H54" t="s">
         <v>31</v>
       </c>
       <c r="I54" t="s">
         <v>32</v>
       </c>
       <c r="J54" t="s">
         <v>129</v>
       </c>
       <c r="K54" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="L54" t="s">
-        <v>392</v>
+        <v>31</v>
       </c>
       <c r="M54" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="N54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="O54" t="s">
         <v>180</v>
       </c>
       <c r="P54" t="s">
         <v>31</v>
       </c>
       <c r="Q54" t="n">
         <v>4030.0</v>
       </c>
       <c r="R54" t="s">
         <v>31</v>
       </c>
       <c r="S54" t="s">
         <v>31</v>
       </c>
       <c r="T54" t="s">
         <v>31</v>
       </c>
       <c r="U54" t="s">
         <v>31</v>
       </c>
       <c r="V54" t="s">
         <v>31</v>
       </c>
       <c r="W54" t="n">
         <v>3679.0</v>
       </c>
       <c r="X54" t="n">
         <v>3153.0</v>
       </c>
       <c r="Y54" t="n">
-        <v>956.0</v>
+        <v>1753.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>1244.0</v>
       </c>
       <c r="B55" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C55" t="s">
         <v>40</v>
       </c>
       <c r="D55" t="s">
         <v>259</v>
       </c>
       <c r="E55" t="s">
         <v>279</v>
       </c>
       <c r="F55" t="s">
         <v>280</v>
       </c>
       <c r="G55" t="s">
         <v>44</v>
       </c>
       <c r="H55" t="s">
         <v>31</v>
       </c>
       <c r="I55" t="s">
         <v>149</v>
       </c>
       <c r="J55" t="s">
         <v>33</v>
       </c>
       <c r="K55" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="L55" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M55" t="s">
         <v>283</v>
       </c>
       <c r="N55" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="O55" t="s">
         <v>48</v>
       </c>
       <c r="P55" t="s">
         <v>31</v>
       </c>
       <c r="Q55" t="n">
         <v>324.0</v>
       </c>
       <c r="R55" t="s">
         <v>285</v>
       </c>
       <c r="S55" t="n">
         <v>488.0</v>
       </c>
       <c r="T55" t="n">
         <v>430.0</v>
       </c>
       <c r="U55" t="n">
         <v>542.0</v>
       </c>
       <c r="V55" t="n">
         <v>480.0</v>
       </c>
       <c r="W55" t="n">
         <v>416.0</v>
       </c>
       <c r="X55" t="n">
         <v>337.0</v>
       </c>
       <c r="Y55" t="n">
-        <v>97.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>1178.0</v>
       </c>
       <c r="B56" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C56" t="s">
         <v>60</v>
       </c>
       <c r="D56" t="s">
         <v>221</v>
       </c>
       <c r="E56" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F56" t="s">
         <v>313</v>
       </c>
       <c r="G56" t="s">
         <v>30</v>
       </c>
       <c r="H56" t="s">
         <v>31</v>
       </c>
       <c r="I56" t="s">
         <v>32</v>
       </c>
       <c r="J56" t="s">
         <v>33</v>
       </c>
       <c r="K56" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="L56" t="s">
         <v>31</v>
       </c>
       <c r="M56" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="N56" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="O56" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P56" t="s">
         <v>31</v>
       </c>
       <c r="Q56" t="n">
         <v>170.0</v>
       </c>
       <c r="R56" t="s">
         <v>31</v>
       </c>
       <c r="S56" t="n">
         <v>207.0</v>
       </c>
       <c r="T56" t="n">
         <v>150.52</v>
       </c>
       <c r="U56" t="n">
         <v>153.25</v>
       </c>
       <c r="V56" t="n">
         <v>200.47</v>
       </c>
       <c r="W56" t="n">
         <v>122.67</v>
       </c>
       <c r="X56" t="n">
         <v>155.58</v>
       </c>
       <c r="Y56" t="n">
-        <v>138.3</v>
+        <v>213.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>1031.0</v>
       </c>
       <c r="B57" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C57" t="s">
         <v>40</v>
       </c>
       <c r="D57" t="s">
         <v>259</v>
       </c>
       <c r="E57" t="s">
         <v>279</v>
       </c>
       <c r="F57" t="s">
         <v>280</v>
       </c>
       <c r="G57" t="s">
         <v>44</v>
       </c>
       <c r="H57" t="s">
         <v>31</v>
       </c>
       <c r="I57" t="s">
         <v>149</v>
       </c>
       <c r="J57" t="s">
         <v>33</v>
       </c>
       <c r="K57" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="L57" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M57" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="N57" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="O57" t="s">
         <v>48</v>
       </c>
       <c r="P57" t="s">
         <v>31</v>
       </c>
       <c r="Q57" t="n">
         <v>10486.0</v>
       </c>
       <c r="R57" t="s">
         <v>285</v>
       </c>
       <c r="S57" t="n">
         <v>7205.0</v>
       </c>
       <c r="T57" t="n">
         <v>8013.0</v>
       </c>
       <c r="U57" t="n">
         <v>8783.0</v>
       </c>
       <c r="V57" t="n">
         <v>10120.0</v>
       </c>
       <c r="W57" t="n">
         <v>11885.0</v>
       </c>
       <c r="X57" t="n">
         <v>10646.0</v>
       </c>
       <c r="Y57" t="n">
-        <v>5462.0</v>
+        <v>6459.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>1654.0</v>
       </c>
       <c r="B58" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C58" t="s">
         <v>60</v>
       </c>
       <c r="D58" t="s">
         <v>221</v>
       </c>
       <c r="E58" t="s">
         <v>222</v>
       </c>
       <c r="F58" t="s">
         <v>148</v>
       </c>
       <c r="G58" t="s">
         <v>30</v>
       </c>
       <c r="H58" t="s">
         <v>31</v>
       </c>
       <c r="I58" t="s">
         <v>32</v>
       </c>
       <c r="J58" t="s">
         <v>82</v>
       </c>
       <c r="K58" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="L58" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="M58" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="N58" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="O58" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P58" t="s">
         <v>31</v>
       </c>
       <c r="Q58" t="n">
         <v>0.74</v>
       </c>
       <c r="R58" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="S58" t="n">
         <v>0.57</v>
       </c>
       <c r="T58" t="n">
         <v>0.76</v>
       </c>
       <c r="U58" t="n">
         <v>0.93</v>
       </c>
       <c r="V58" t="n">
         <v>0.98</v>
       </c>
       <c r="W58" t="n">
         <v>0.72</v>
       </c>
       <c r="X58" t="n">
         <v>0.74</v>
       </c>
       <c r="Y58" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>163.0</v>
       </c>
       <c r="B59" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C59" t="s">
         <v>26</v>
       </c>
       <c r="D59" t="s">
         <v>79</v>
       </c>
       <c r="E59" t="s">
         <v>80</v>
       </c>
       <c r="F59" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="G59" t="s">
         <v>44</v>
       </c>
       <c r="H59" t="s">
         <v>31</v>
       </c>
       <c r="I59" t="s">
         <v>32</v>
       </c>
       <c r="J59" t="s">
         <v>82</v>
       </c>
       <c r="K59" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="L59" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M59" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="N59" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O59" t="s">
         <v>38</v>
       </c>
       <c r="P59" t="s">
         <v>31</v>
       </c>
       <c r="Q59" t="n">
         <v>10.6</v>
       </c>
       <c r="R59" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="S59" t="n">
         <v>9.8</v>
       </c>
       <c r="T59" t="n">
         <v>9.9</v>
       </c>
       <c r="U59" t="n">
         <v>10.0</v>
       </c>
       <c r="V59" t="n">
         <v>10.2</v>
       </c>
       <c r="W59" t="n">
         <v>10.3</v>
       </c>
       <c r="X59" t="n">
         <v>10.4</v>
       </c>
       <c r="Y59" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2159.0</v>
       </c>
       <c r="B60" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C60" t="s">
         <v>211</v>
       </c>
       <c r="D60" t="s">
         <v>212</v>
       </c>
       <c r="E60" t="s">
         <v>213</v>
       </c>
       <c r="F60" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G60" t="s">
         <v>30</v>
       </c>
       <c r="H60" t="s">
         <v>31</v>
       </c>
       <c r="I60" t="s">
         <v>32</v>
       </c>
       <c r="J60" t="s">
         <v>82</v>
       </c>
       <c r="K60" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="L60" t="s">
         <v>31</v>
       </c>
       <c r="M60" t="s">
         <v>216</v>
       </c>
       <c r="N60" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="O60" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P60" t="s">
         <v>31</v>
       </c>
       <c r="Q60" t="n">
         <v>66560.0</v>
       </c>
       <c r="R60" t="s">
         <v>219</v>
       </c>
       <c r="S60" t="s">
         <v>31</v>
       </c>
       <c r="T60" t="s">
         <v>31</v>
       </c>
       <c r="U60" t="s">
         <v>31</v>
       </c>
       <c r="V60" t="s">
         <v>31</v>
       </c>
       <c r="W60" t="n">
         <v>48000.0</v>
       </c>
       <c r="X60" t="n">
         <v>60560.0</v>
       </c>
       <c r="Y60" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>1279.0</v>
       </c>
       <c r="B61" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C61" t="s">
         <v>60</v>
       </c>
       <c r="D61" t="s">
         <v>173</v>
       </c>
       <c r="E61" t="s">
         <v>174</v>
       </c>
       <c r="F61" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G61" t="s">
         <v>44</v>
       </c>
       <c r="H61" t="s">
         <v>31</v>
       </c>
       <c r="I61" t="s">
         <v>32</v>
       </c>
       <c r="J61" t="s">
         <v>82</v>
       </c>
       <c r="K61" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="L61" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M61" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="N61" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="O61" t="s">
         <v>180</v>
       </c>
       <c r="P61" t="s">
         <v>31</v>
       </c>
       <c r="Q61" t="n">
         <v>13816.26</v>
       </c>
       <c r="R61" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="S61" t="n">
         <v>9041.31</v>
       </c>
       <c r="T61" t="n">
         <v>9116.86</v>
       </c>
       <c r="U61" t="n">
         <v>11975.46</v>
       </c>
       <c r="V61" t="n">
         <v>12410.66</v>
       </c>
       <c r="W61" t="n">
         <v>13413.84</v>
       </c>
-      <c r="X61" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="X61" t="n">
+        <v>13279.29</v>
+      </c>
+      <c r="Y61" t="n">
+        <v>13279.29</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>1146.0</v>
       </c>
       <c r="B62" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C62" t="s">
         <v>60</v>
       </c>
       <c r="D62" t="s">
         <v>173</v>
       </c>
       <c r="E62" t="s">
         <v>174</v>
       </c>
       <c r="F62" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G62" t="s">
         <v>44</v>
       </c>
       <c r="H62" t="s">
         <v>31</v>
       </c>
       <c r="I62" t="s">
         <v>32</v>
       </c>
       <c r="J62" t="s">
         <v>82</v>
       </c>
       <c r="K62" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="L62" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M62" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="N62" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="O62" t="s">
         <v>180</v>
       </c>
       <c r="P62" t="s">
         <v>31</v>
       </c>
       <c r="Q62" t="n">
         <v>138842.26</v>
       </c>
       <c r="R62" t="s">
         <v>31</v>
       </c>
       <c r="S62" t="n">
         <v>127942.37</v>
       </c>
       <c r="T62" t="n">
         <v>130288.8</v>
       </c>
       <c r="U62" t="n">
         <v>131647.8</v>
       </c>
       <c r="V62" t="n">
         <v>133895.55</v>
       </c>
       <c r="W62" t="n">
         <v>134467.98</v>
       </c>
       <c r="X62" t="n">
         <v>137222.26</v>
       </c>
       <c r="Y62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>2139.0</v>
       </c>
       <c r="B63" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C63" t="s">
         <v>60</v>
       </c>
       <c r="D63" t="s">
         <v>173</v>
       </c>
       <c r="E63" t="s">
         <v>174</v>
       </c>
       <c r="F63" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G63" t="s">
         <v>30</v>
       </c>
       <c r="H63" t="s">
         <v>31</v>
       </c>
       <c r="I63" t="s">
         <v>32</v>
       </c>
       <c r="J63" t="s">
         <v>307</v>
       </c>
       <c r="K63" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="L63" t="s">
         <v>31</v>
       </c>
       <c r="M63" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="N63" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O63" t="s">
         <v>180</v>
       </c>
       <c r="P63" t="s">
         <v>31</v>
       </c>
       <c r="Q63" t="n">
         <v>19200.0</v>
       </c>
       <c r="R63" t="s">
         <v>31</v>
       </c>
       <c r="S63" t="s">
         <v>31</v>
       </c>
       <c r="T63" t="s">
         <v>31</v>
       </c>
       <c r="U63" t="s">
         <v>31</v>
       </c>
       <c r="V63" t="s">
         <v>31</v>
       </c>
       <c r="W63" t="n">
         <v>10284.0</v>
       </c>
       <c r="X63" t="n">
         <v>15600.0</v>
       </c>
       <c r="Y63" t="n">
         <v>18000.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>1126.0</v>
       </c>
       <c r="B64" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C64" t="s">
         <v>211</v>
       </c>
       <c r="D64" t="s">
         <v>323</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G64" t="s">
         <v>44</v>
       </c>
       <c r="H64" t="s">
         <v>31</v>
       </c>
       <c r="I64" t="s">
         <v>149</v>
       </c>
       <c r="J64" t="s">
         <v>33</v>
       </c>
       <c r="K64" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="L64" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M64" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="N64" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="O64" t="s">
         <v>218</v>
       </c>
       <c r="P64" t="s">
         <v>31</v>
       </c>
       <c r="Q64" t="n">
         <v>921.0</v>
       </c>
       <c r="R64" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="S64" t="n">
         <v>629.0</v>
       </c>
       <c r="T64" t="n">
         <v>1052.0</v>
       </c>
       <c r="U64" t="n">
         <v>980.0</v>
       </c>
       <c r="V64" t="n">
         <v>1347.0</v>
       </c>
       <c r="W64" t="n">
         <v>978.0</v>
       </c>
       <c r="X64" t="n">
         <v>930.0</v>
       </c>
       <c r="Y64" t="n">
-        <v>679.0</v>
+        <v>683.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>1751.0</v>
       </c>
       <c r="B65" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C65" t="s">
         <v>60</v>
       </c>
       <c r="D65" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E65" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F65" t="s">
         <v>148</v>
       </c>
       <c r="G65" t="s">
         <v>44</v>
       </c>
       <c r="H65" t="s">
         <v>31</v>
       </c>
       <c r="I65" t="s">
         <v>32</v>
       </c>
       <c r="J65" t="s">
         <v>82</v>
       </c>
       <c r="K65" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L65" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M65" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="N65" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="O65" t="s">
         <v>67</v>
       </c>
       <c r="P65" t="s">
         <v>31</v>
       </c>
       <c r="Q65" t="n">
         <v>65.0</v>
       </c>
       <c r="R65" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="S65" t="n">
         <v>65.0</v>
       </c>
       <c r="T65" t="n">
         <v>73.0</v>
       </c>
       <c r="U65" t="n">
         <v>76.77</v>
       </c>
       <c r="V65" t="n">
         <v>74.0</v>
       </c>
       <c r="W65" t="n">
         <v>78.0</v>
       </c>
       <c r="X65" t="n">
         <v>64.0</v>
       </c>
       <c r="Y65" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2172.0</v>
       </c>
       <c r="B66" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C66" t="s">
         <v>145</v>
       </c>
       <c r="D66" t="s">
         <v>146</v>
       </c>
       <c r="E66" t="s">
         <v>147</v>
       </c>
       <c r="F66" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G66" t="s">
         <v>44</v>
       </c>
       <c r="H66" t="s">
         <v>31</v>
       </c>
       <c r="I66" t="s">
         <v>32</v>
       </c>
       <c r="J66" t="s">
         <v>82</v>
       </c>
       <c r="K66" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="L66" t="s">
         <v>31</v>
       </c>
       <c r="M66" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="N66" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="O66" t="s">
         <v>153</v>
       </c>
       <c r="P66" t="s">
         <v>31</v>
       </c>
       <c r="Q66" t="n">
         <v>0.82</v>
       </c>
       <c r="R66" t="s">
         <v>31</v>
       </c>
       <c r="S66" t="s">
         <v>31</v>
       </c>
       <c r="T66" t="n">
         <v>0.28</v>
       </c>
       <c r="U66" t="n">
         <v>0.77</v>
       </c>
       <c r="V66" t="n">
         <v>0.8</v>
       </c>
       <c r="W66" t="n">
         <v>0.87</v>
       </c>
       <c r="X66" t="n">
         <v>0.8</v>
       </c>
       <c r="Y66" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>1948.0</v>
       </c>
       <c r="B67" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C67" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D67" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E67" t="s">
         <v>147</v>
       </c>
       <c r="F67" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G67" t="s">
         <v>44</v>
       </c>
       <c r="H67" t="s">
         <v>31</v>
       </c>
       <c r="I67" t="s">
         <v>149</v>
       </c>
       <c r="J67" t="s">
         <v>82</v>
       </c>
       <c r="K67" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L67" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M67" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="N67" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="O67" t="s">
         <v>48</v>
       </c>
       <c r="P67" t="s">
         <v>31</v>
       </c>
       <c r="Q67" t="n">
         <v>41.5</v>
       </c>
       <c r="R67" t="s">
         <v>31</v>
       </c>
       <c r="S67" t="n">
         <v>54.3</v>
       </c>
       <c r="T67" t="n">
         <v>39.8</v>
       </c>
       <c r="U67" t="n">
         <v>42.14</v>
       </c>
       <c r="V67" t="n">
         <v>42.77</v>
       </c>
       <c r="W67" t="n">
         <v>40.1</v>
       </c>
       <c r="X67" t="n">
         <v>42.72</v>
       </c>
       <c r="Y67" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>2124.0</v>
       </c>
       <c r="B68" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C68" t="s">
         <v>134</v>
       </c>
       <c r="D68" t="s">
         <v>155</v>
       </c>
       <c r="E68" t="s">
         <v>156</v>
       </c>
       <c r="F68" t="s">
         <v>148</v>
       </c>
       <c r="G68" t="s">
         <v>30</v>
       </c>
       <c r="H68" t="s">
         <v>31</v>
       </c>
       <c r="I68" t="s">
         <v>149</v>
       </c>
       <c r="J68" t="s">
         <v>82</v>
       </c>
       <c r="K68" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="L68" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="M68" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="N68" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="O68" t="s">
         <v>142</v>
       </c>
       <c r="P68" t="s">
         <v>31</v>
       </c>
       <c r="Q68" t="n">
         <v>0.65</v>
       </c>
       <c r="R68" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="S68" t="s">
         <v>31</v>
       </c>
       <c r="T68" t="s">
         <v>31</v>
       </c>
       <c r="U68" t="s">
         <v>31</v>
       </c>
       <c r="V68" t="s">
         <v>31</v>
       </c>
       <c r="W68" t="n">
         <v>1.06</v>
       </c>
       <c r="X68" t="n">
         <v>0.66</v>
       </c>
       <c r="Y68" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>1583.0</v>
       </c>
       <c r="B69" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C69" t="s">
         <v>26</v>
       </c>
       <c r="D69" t="s">
         <v>51</v>
       </c>
       <c r="E69" t="s">
         <v>52</v>
       </c>
       <c r="F69" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G69" t="s">
         <v>44</v>
       </c>
       <c r="H69" t="s">
         <v>31</v>
       </c>
       <c r="I69" t="s">
         <v>32</v>
       </c>
       <c r="J69" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="K69" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="L69" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="M69" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="N69" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="O69" t="s">
         <v>58</v>
       </c>
       <c r="P69" t="s">
         <v>31</v>
       </c>
       <c r="Q69" t="n">
         <v>95.12</v>
       </c>
       <c r="R69" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="S69" t="n">
         <v>93.67</v>
       </c>
       <c r="T69" t="n">
         <v>95.33</v>
       </c>
       <c r="U69" t="n">
         <v>94.56</v>
       </c>
       <c r="V69" t="n">
         <v>94.64</v>
       </c>
       <c r="W69" t="n">
         <v>95.1</v>
       </c>
       <c r="X69" t="n">
         <v>95.12</v>
       </c>
       <c r="Y69" t="n">
-        <v>95.12</v>
+        <v>94.23</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>1584.0</v>
       </c>
       <c r="B70" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C70" t="s">
         <v>26</v>
       </c>
       <c r="D70" t="s">
         <v>51</v>
       </c>
       <c r="E70" t="s">
         <v>52</v>
       </c>
       <c r="F70" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G70" t="s">
         <v>44</v>
       </c>
       <c r="H70" t="s">
         <v>31</v>
       </c>
       <c r="I70" t="s">
         <v>32</v>
       </c>
       <c r="J70" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="K70" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="L70" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="M70" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="N70" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="O70" t="s">
         <v>58</v>
       </c>
       <c r="P70" t="s">
         <v>31</v>
       </c>
       <c r="Q70" t="n">
         <v>90.3</v>
       </c>
       <c r="R70" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="S70" t="n">
         <v>92.29</v>
       </c>
       <c r="T70" t="n">
         <v>88.54</v>
       </c>
       <c r="U70" t="n">
         <v>88.04</v>
       </c>
       <c r="V70" t="n">
         <v>92.18</v>
       </c>
       <c r="W70" t="n">
         <v>90.3</v>
       </c>
       <c r="X70" t="n">
         <v>90.3</v>
       </c>
       <c r="Y70" t="n">
-        <v>90.3</v>
+        <v>89.84</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>1806.0</v>
       </c>
       <c r="B71" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C71" t="s">
         <v>145</v>
       </c>
       <c r="D71" t="s">
         <v>146</v>
       </c>
       <c r="E71" t="s">
         <v>147</v>
       </c>
       <c r="F71" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G71" t="s">
         <v>44</v>
       </c>
       <c r="H71" t="s">
         <v>31</v>
       </c>
       <c r="I71" t="s">
         <v>32</v>
       </c>
       <c r="J71" t="s">
         <v>82</v>
       </c>
       <c r="K71" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="L71" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M71" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="N71" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="O71" t="s">
         <v>153</v>
       </c>
       <c r="P71" t="s">
         <v>31</v>
       </c>
       <c r="Q71" t="n">
         <v>0.84</v>
       </c>
       <c r="R71" t="s">
         <v>31</v>
       </c>
       <c r="S71" t="n">
         <v>0.83</v>
       </c>
       <c r="T71" t="n">
         <v>0.78</v>
       </c>
       <c r="U71" t="n">
         <v>1.04</v>
       </c>
       <c r="V71" t="n">
         <v>0.81</v>
       </c>
       <c r="W71" t="n">
         <v>0.81</v>
       </c>
       <c r="X71" t="n">
         <v>0.83</v>
       </c>
       <c r="Y71" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>1492.0</v>
       </c>
       <c r="B72" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C72" t="s">
         <v>145</v>
       </c>
       <c r="D72" t="s">
         <v>146</v>
       </c>
       <c r="E72" t="s">
         <v>147</v>
       </c>
       <c r="F72" t="s">
         <v>306</v>
       </c>
       <c r="G72" t="s">
         <v>128</v>
       </c>
       <c r="H72" t="s">
         <v>31</v>
       </c>
       <c r="I72" t="s">
         <v>32</v>
       </c>
       <c r="J72" t="s">
         <v>129</v>
       </c>
       <c r="K72" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="L72" t="s">
-        <v>493</v>
+        <v>31</v>
       </c>
       <c r="M72" t="s">
         <v>494</v>
       </c>
       <c r="N72" t="s">
         <v>495</v>
       </c>
       <c r="O72" t="s">
         <v>153</v>
       </c>
       <c r="P72" t="s">
         <v>31</v>
       </c>
       <c r="Q72" t="n">
         <v>62.78</v>
       </c>
       <c r="R72" t="s">
         <v>496</v>
       </c>
       <c r="S72" t="n">
         <v>45.58</v>
       </c>
       <c r="T72" t="n">
         <v>44.82</v>
       </c>
       <c r="U72" t="n">
         <v>48.62</v>
       </c>
       <c r="V72" t="n">
         <v>53.89</v>
       </c>
       <c r="W72" t="n">
         <v>54.73</v>
       </c>
       <c r="X72" t="n">
         <v>62.45</v>
       </c>
       <c r="Y72" t="n">
-        <v>65.9</v>
+        <v>64.22</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>1462.0</v>
       </c>
       <c r="B73" t="s">
         <v>497</v>
       </c>
       <c r="C73" t="s">
         <v>60</v>
       </c>
       <c r="D73" t="s">
         <v>251</v>
       </c>
       <c r="E73" t="s">
         <v>238</v>
       </c>
       <c r="F73" t="s">
         <v>306</v>
       </c>
       <c r="G73" t="s">
         <v>44</v>
       </c>
       <c r="H73" t="s">
@@ -11518,131 +11483,131 @@
       </c>
       <c r="W74" t="n">
         <v>13663.0</v>
       </c>
       <c r="X74" t="n">
         <v>13663.0</v>
       </c>
       <c r="Y74" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>1761.0</v>
       </c>
       <c r="B75" t="s">
         <v>509</v>
       </c>
       <c r="C75" t="s">
         <v>60</v>
       </c>
       <c r="D75" t="s">
         <v>221</v>
       </c>
       <c r="E75" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F75" t="s">
         <v>510</v>
       </c>
       <c r="G75" t="s">
         <v>44</v>
       </c>
       <c r="H75" t="s">
         <v>31</v>
       </c>
       <c r="I75" t="s">
         <v>32</v>
       </c>
       <c r="J75" t="s">
         <v>33</v>
       </c>
       <c r="K75" t="s">
         <v>511</v>
       </c>
       <c r="L75" t="s">
         <v>31</v>
       </c>
       <c r="M75" t="s">
         <v>512</v>
       </c>
       <c r="N75" t="s">
         <v>513</v>
       </c>
       <c r="O75" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P75" t="s">
         <v>31</v>
       </c>
       <c r="Q75" t="n">
         <v>285.0</v>
       </c>
       <c r="R75" t="s">
         <v>31</v>
       </c>
       <c r="S75" t="n">
         <v>295.0</v>
       </c>
       <c r="T75" t="n">
         <v>284.0</v>
       </c>
       <c r="U75" t="n">
         <v>286.0</v>
       </c>
       <c r="V75" t="n">
         <v>295.0</v>
       </c>
       <c r="W75" t="n">
         <v>256.0</v>
       </c>
       <c r="X75" t="n">
         <v>282.0</v>
       </c>
       <c r="Y75" t="n">
-        <v>113.0</v>
+        <v>268.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>1465.0</v>
       </c>
       <c r="B76" t="s">
         <v>514</v>
       </c>
       <c r="C76" t="s">
         <v>60</v>
       </c>
       <c r="D76" t="s">
         <v>126</v>
       </c>
       <c r="E76" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F76" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G76" t="s">
         <v>128</v>
       </c>
       <c r="H76" t="s">
         <v>31</v>
       </c>
       <c r="I76" t="s">
         <v>32</v>
       </c>
       <c r="J76" t="s">
         <v>129</v>
       </c>
       <c r="K76" t="s">
         <v>515</v>
       </c>
       <c r="L76" t="s">
         <v>516</v>
       </c>
       <c r="M76" t="s">
         <v>517</v>
       </c>
       <c r="N76" t="s">
         <v>518</v>
       </c>
@@ -11809,51 +11774,51 @@
       <c r="Q78" t="n">
         <v>18261.0</v>
       </c>
       <c r="R78" t="s">
         <v>31</v>
       </c>
       <c r="S78" t="n">
         <v>7270.0</v>
       </c>
       <c r="T78" t="n">
         <v>6481.0</v>
       </c>
       <c r="U78" t="n">
         <v>6633.0</v>
       </c>
       <c r="V78" t="n">
         <v>9557.0</v>
       </c>
       <c r="W78" t="n">
         <v>5822.0</v>
       </c>
       <c r="X78" t="n">
         <v>16323.0</v>
       </c>
       <c r="Y78" t="n">
-        <v>7822.0</v>
+        <v>9729.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>2111.0</v>
       </c>
       <c r="B79" t="s">
         <v>534</v>
       </c>
       <c r="C79" t="s">
         <v>26</v>
       </c>
       <c r="D79" t="s">
         <v>535</v>
       </c>
       <c r="E79" t="s">
         <v>536</v>
       </c>
       <c r="F79" t="s">
         <v>530</v>
       </c>
       <c r="G79" t="s">
         <v>30</v>
       </c>
       <c r="H79" t="s">
@@ -11886,51 +11851,51 @@
       <c r="Q79" t="n">
         <v>22720.0</v>
       </c>
       <c r="R79" t="s">
         <v>31</v>
       </c>
       <c r="S79" t="s">
         <v>31</v>
       </c>
       <c r="T79" t="s">
         <v>31</v>
       </c>
       <c r="U79" t="s">
         <v>31</v>
       </c>
       <c r="V79" t="s">
         <v>31</v>
       </c>
       <c r="W79" t="n">
         <v>7800.0</v>
       </c>
       <c r="X79" t="n">
         <v>22715.0</v>
       </c>
       <c r="Y79" t="n">
-        <v>10878.0</v>
+        <v>14589.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>1947.0</v>
       </c>
       <c r="B80" t="s">
         <v>540</v>
       </c>
       <c r="C80" t="s">
         <v>60</v>
       </c>
       <c r="D80" t="s">
         <v>173</v>
       </c>
       <c r="E80" t="s">
         <v>174</v>
       </c>
       <c r="F80" t="s">
         <v>541</v>
       </c>
       <c r="G80" t="s">
         <v>44</v>
       </c>
       <c r="H80" t="s">
@@ -11963,139 +11928,139 @@
       <c r="Q80" t="n">
         <v>3000.0</v>
       </c>
       <c r="R80" t="s">
         <v>31</v>
       </c>
       <c r="S80" t="n">
         <v>20990.25</v>
       </c>
       <c r="T80" t="n">
         <v>13000.004</v>
       </c>
       <c r="U80" t="n">
         <v>17503.99</v>
       </c>
       <c r="V80" t="n">
         <v>18431.19</v>
       </c>
       <c r="W80" t="n">
         <v>15215.39</v>
       </c>
       <c r="X80" t="n">
         <v>2640.48</v>
       </c>
       <c r="Y80" t="n">
-        <v>1729.52</v>
+        <v>1942.85</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>1331.0</v>
       </c>
       <c r="B81" t="s">
         <v>545</v>
       </c>
       <c r="C81" t="s">
         <v>211</v>
       </c>
       <c r="D81" t="s">
         <v>546</v>
       </c>
       <c r="E81" t="s">
         <v>547</v>
       </c>
       <c r="F81" t="s">
         <v>541</v>
       </c>
       <c r="G81" t="s">
         <v>30</v>
       </c>
       <c r="H81" t="s">
         <v>31</v>
       </c>
       <c r="I81" t="s">
         <v>32</v>
       </c>
       <c r="J81" t="s">
         <v>33</v>
       </c>
       <c r="K81" t="s">
         <v>548</v>
       </c>
       <c r="L81" t="s">
         <v>549</v>
       </c>
       <c r="M81" t="s">
         <v>550</v>
       </c>
       <c r="N81" t="s">
         <v>551</v>
       </c>
       <c r="O81" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P81" t="s">
         <v>31</v>
       </c>
       <c r="Q81" t="n">
         <v>3968.22</v>
       </c>
       <c r="R81" t="s">
         <v>552</v>
       </c>
       <c r="S81" t="n">
         <v>4492.98</v>
       </c>
       <c r="T81" t="n">
         <v>4588.48</v>
       </c>
       <c r="U81" t="n">
         <v>4610.47</v>
       </c>
       <c r="V81" t="n">
         <v>4597.7</v>
       </c>
       <c r="W81" t="n">
         <v>3558.36</v>
       </c>
       <c r="X81" t="n">
         <v>3876.99</v>
       </c>
       <c r="Y81" t="n">
-        <v>1711.57</v>
+        <v>2445.84</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>1596.0</v>
       </c>
       <c r="B82" t="s">
         <v>553</v>
       </c>
       <c r="C82" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D82" t="s">
         <v>554</v>
       </c>
       <c r="E82" t="s">
         <v>213</v>
       </c>
       <c r="F82" t="s">
         <v>214</v>
       </c>
       <c r="G82" t="s">
         <v>44</v>
       </c>
       <c r="H82" t="s">
         <v>31</v>
       </c>
       <c r="I82" t="s">
         <v>32</v>
       </c>
       <c r="J82" t="s">
         <v>33</v>
       </c>
       <c r="K82" t="s">
         <v>555</v>
       </c>
@@ -12117,51 +12082,51 @@
       <c r="Q82" t="n">
         <v>10200.0</v>
       </c>
       <c r="R82" t="s">
         <v>559</v>
       </c>
       <c r="S82" t="n">
         <v>8381.0</v>
       </c>
       <c r="T82" t="n">
         <v>8789.0</v>
       </c>
       <c r="U82" t="n">
         <v>8972.0</v>
       </c>
       <c r="V82" t="n">
         <v>8798.0</v>
       </c>
       <c r="W82" t="n">
         <v>8858.0</v>
       </c>
       <c r="X82" t="n">
         <v>9837.0</v>
       </c>
       <c r="Y82" t="n">
-        <v>8351.0</v>
+        <v>8509.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>2044.0</v>
       </c>
       <c r="B83" t="s">
         <v>560</v>
       </c>
       <c r="C83" t="s">
         <v>60</v>
       </c>
       <c r="D83" t="s">
         <v>61</v>
       </c>
       <c r="E83" t="s">
         <v>62</v>
       </c>
       <c r="F83" t="s">
         <v>69</v>
       </c>
       <c r="G83" t="s">
         <v>44</v>
       </c>
       <c r="H83" t="s">
@@ -12194,51 +12159,51 @@
       <c r="Q83" t="n">
         <v>1.3685637E7</v>
       </c>
       <c r="R83" t="s">
         <v>31</v>
       </c>
       <c r="S83" t="n">
         <v>5294002.0</v>
       </c>
       <c r="T83" t="n">
         <v>8134285.0</v>
       </c>
       <c r="U83" t="n">
         <v>1.0850652E7</v>
       </c>
       <c r="V83" t="n">
         <v>1.2170993E7</v>
       </c>
       <c r="W83" t="n">
         <v>1.2245569E7</v>
       </c>
       <c r="X83" t="n">
         <v>1.2790315E7</v>
       </c>
       <c r="Y83" t="n">
-        <v>5148979.0</v>
+        <v>6159048.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>2104.0</v>
       </c>
       <c r="B84" t="s">
         <v>564</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84" t="s">
         <v>205</v>
       </c>
       <c r="E84" t="s">
         <v>565</v>
       </c>
       <c r="F84" t="s">
         <v>566</v>
       </c>
       <c r="G84" t="s">
         <v>128</v>
       </c>
       <c r="H84" t="s">
@@ -12472,137 +12437,137 @@
       <c r="G87" t="s">
         <v>128</v>
       </c>
       <c r="H87" t="s">
         <v>31</v>
       </c>
       <c r="I87" t="s">
         <v>32</v>
       </c>
       <c r="J87" t="s">
         <v>82</v>
       </c>
       <c r="K87" t="s">
         <v>585</v>
       </c>
       <c r="L87" t="s">
         <v>31</v>
       </c>
       <c r="M87" t="s">
         <v>586</v>
       </c>
       <c r="N87" t="s">
         <v>587</v>
       </c>
       <c r="O87" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P87" t="s">
         <v>31</v>
       </c>
       <c r="Q87" t="n">
         <v>317336.0</v>
       </c>
       <c r="R87" t="s">
         <v>31</v>
       </c>
       <c r="S87" t="n">
         <v>287786.0</v>
       </c>
       <c r="T87" t="n">
         <v>286039.0</v>
       </c>
       <c r="U87" t="n">
         <v>285423.0</v>
       </c>
       <c r="V87" t="n">
         <v>299139.0</v>
       </c>
       <c r="W87" t="n">
         <v>305353.0</v>
       </c>
       <c r="X87" t="n">
         <v>315286.0</v>
       </c>
       <c r="Y87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>1752.0</v>
       </c>
       <c r="B88" t="s">
         <v>588</v>
       </c>
       <c r="C88" t="s">
         <v>60</v>
       </c>
       <c r="D88" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E88" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F88" t="s">
         <v>589</v>
       </c>
       <c r="G88" t="s">
         <v>44</v>
       </c>
       <c r="H88" t="s">
         <v>31</v>
       </c>
       <c r="I88" t="s">
         <v>32</v>
       </c>
       <c r="J88" t="s">
         <v>82</v>
       </c>
       <c r="K88" t="s">
         <v>590</v>
       </c>
       <c r="L88" t="s">
         <v>591</v>
       </c>
       <c r="M88" t="s">
         <v>592</v>
       </c>
       <c r="N88" t="s">
         <v>593</v>
       </c>
       <c r="O88" t="s">
         <v>218</v>
       </c>
       <c r="P88" t="s">
         <v>31</v>
       </c>
       <c r="Q88" t="n">
         <v>1.95</v>
       </c>
       <c r="R88" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="S88" t="n">
         <v>2.72</v>
       </c>
       <c r="T88" t="n">
         <v>3.44</v>
       </c>
       <c r="U88" t="n">
         <v>0.93</v>
       </c>
       <c r="V88" t="n">
         <v>1.0</v>
       </c>
       <c r="W88" t="n">
         <v>2.25</v>
       </c>
       <c r="X88" t="n">
         <v>1.94</v>
       </c>
       <c r="Y88" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
@@ -12656,51 +12621,51 @@
       <c r="Q89" t="n">
         <v>995.0</v>
       </c>
       <c r="R89" t="s">
         <v>31</v>
       </c>
       <c r="S89" t="s">
         <v>31</v>
       </c>
       <c r="T89" t="s">
         <v>31</v>
       </c>
       <c r="U89" t="s">
         <v>31</v>
       </c>
       <c r="V89" t="s">
         <v>31</v>
       </c>
       <c r="W89" t="s">
         <v>31</v>
       </c>
       <c r="X89" t="n">
         <v>76.66</v>
       </c>
       <c r="Y89" t="n">
-        <v>75.5</v>
+        <v>87.34</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>173.0</v>
       </c>
       <c r="B90" t="s">
         <v>601</v>
       </c>
       <c r="C90" t="s">
         <v>26</v>
       </c>
       <c r="D90" t="s">
         <v>51</v>
       </c>
       <c r="E90" t="s">
         <v>52</v>
       </c>
       <c r="F90" t="s">
         <v>272</v>
       </c>
       <c r="G90" t="s">
         <v>44</v>
       </c>
       <c r="H90" t="s">
@@ -13272,51 +13237,51 @@
       <c r="Q97" t="n">
         <v>500.0</v>
       </c>
       <c r="R97" t="s">
         <v>31</v>
       </c>
       <c r="S97" t="n">
         <v>183.0</v>
       </c>
       <c r="T97" t="n">
         <v>376.0</v>
       </c>
       <c r="U97" t="n">
         <v>453.0</v>
       </c>
       <c r="V97" t="n">
         <v>545.0</v>
       </c>
       <c r="W97" t="n">
         <v>391.0</v>
       </c>
       <c r="X97" t="n">
         <v>517.0</v>
       </c>
       <c r="Y97" t="n">
-        <v>171.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>2106.0</v>
       </c>
       <c r="B98" t="s">
         <v>645</v>
       </c>
       <c r="C98" t="s">
         <v>60</v>
       </c>
       <c r="D98" t="s">
         <v>595</v>
       </c>
       <c r="E98" t="s">
         <v>596</v>
       </c>
       <c r="F98" t="s">
         <v>646</v>
       </c>
       <c r="G98" t="s">
         <v>30</v>
       </c>
       <c r="H98" t="s">
@@ -13349,71 +13314,71 @@
       <c r="Q98" t="n">
         <v>750.0</v>
       </c>
       <c r="R98" t="s">
         <v>31</v>
       </c>
       <c r="S98" t="s">
         <v>31</v>
       </c>
       <c r="T98" t="s">
         <v>31</v>
       </c>
       <c r="U98" t="s">
         <v>31</v>
       </c>
       <c r="V98" t="s">
         <v>31</v>
       </c>
       <c r="W98" t="s">
         <v>31</v>
       </c>
       <c r="X98" t="n">
         <v>589.0</v>
       </c>
       <c r="Y98" t="n">
-        <v>48.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>1942.0</v>
       </c>
       <c r="B99" t="s">
         <v>650</v>
       </c>
       <c r="C99" t="s">
         <v>145</v>
       </c>
       <c r="D99" t="s">
         <v>229</v>
       </c>
       <c r="E99" t="s">
         <v>238</v>
       </c>
       <c r="F99" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G99" t="s">
         <v>44</v>
       </c>
       <c r="H99" t="s">
         <v>31</v>
       </c>
       <c r="I99" t="s">
         <v>149</v>
       </c>
       <c r="J99" t="s">
         <v>82</v>
       </c>
       <c r="K99" t="s">
         <v>651</v>
       </c>
       <c r="L99" t="s">
         <v>652</v>
       </c>
       <c r="M99" t="s">
         <v>653</v>
       </c>
       <c r="N99" t="s">
         <v>654</v>
       </c>
@@ -13503,128 +13468,128 @@
       <c r="Q100" t="n">
         <v>5851.0</v>
       </c>
       <c r="R100" t="s">
         <v>31</v>
       </c>
       <c r="S100" t="n">
         <v>3117.0</v>
       </c>
       <c r="T100" t="n">
         <v>3375.0</v>
       </c>
       <c r="U100" t="n">
         <v>3093.0</v>
       </c>
       <c r="V100" t="n">
         <v>3268.0</v>
       </c>
       <c r="W100" t="n">
         <v>4002.0</v>
       </c>
       <c r="X100" t="n">
         <v>5331.0</v>
       </c>
       <c r="Y100" t="n">
-        <v>2968.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>855.0</v>
       </c>
       <c r="B101" t="s">
         <v>662</v>
       </c>
       <c r="C101" t="s">
         <v>211</v>
       </c>
       <c r="D101" t="s">
         <v>546</v>
       </c>
       <c r="E101" t="s">
         <v>213</v>
       </c>
       <c r="F101" t="s">
         <v>663</v>
       </c>
       <c r="G101" t="s">
         <v>44</v>
       </c>
       <c r="H101" t="s">
         <v>31</v>
       </c>
       <c r="I101" t="s">
         <v>32</v>
       </c>
       <c r="J101" t="s">
         <v>33</v>
       </c>
       <c r="K101" t="s">
         <v>664</v>
       </c>
       <c r="L101" t="s">
         <v>665</v>
       </c>
       <c r="M101" t="s">
         <v>666</v>
       </c>
       <c r="N101" t="s">
         <v>667</v>
       </c>
       <c r="O101" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P101" t="s">
         <v>31</v>
       </c>
       <c r="Q101" t="n">
         <v>28.0</v>
       </c>
       <c r="R101" t="s">
         <v>219</v>
       </c>
       <c r="S101" t="n">
         <v>53.0</v>
       </c>
       <c r="T101" t="n">
         <v>70.0</v>
       </c>
       <c r="U101" t="n">
         <v>34.0</v>
       </c>
       <c r="V101" t="n">
         <v>53.0</v>
       </c>
       <c r="W101" t="n">
         <v>15.0</v>
       </c>
       <c r="X101" t="n">
         <v>24.0</v>
       </c>
-      <c r="Y101" t="s">
-        <v>31</v>
+      <c r="Y101" t="n">
+        <v>4.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>10.0</v>
       </c>
       <c r="B102" t="s">
         <v>668</v>
       </c>
       <c r="C102" t="s">
         <v>60</v>
       </c>
       <c r="D102" t="s">
         <v>669</v>
       </c>
       <c r="E102" t="s">
         <v>238</v>
       </c>
       <c r="F102" t="s">
         <v>148</v>
       </c>
       <c r="G102" t="s">
         <v>44</v>
       </c>
       <c r="H102" t="s">
@@ -13651,54 +13616,54 @@
       <c r="O102" t="s">
         <v>67</v>
       </c>
       <c r="P102" t="s">
         <v>31</v>
       </c>
       <c r="Q102" t="n">
         <v>8.7</v>
       </c>
       <c r="R102" t="s">
         <v>674</v>
       </c>
       <c r="S102" t="n">
         <v>5.4</v>
       </c>
       <c r="T102" t="n">
         <v>5.3</v>
       </c>
       <c r="U102" t="n">
         <v>5.2</v>
       </c>
       <c r="V102" t="n">
         <v>5.1</v>
       </c>
       <c r="W102" t="n">
-        <v>5.5</v>
+        <v>5.65</v>
       </c>
       <c r="X102" t="n">
-        <v>8.7</v>
+        <v>8.73</v>
       </c>
       <c r="Y102" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>2142.0</v>
       </c>
       <c r="B103" t="s">
         <v>675</v>
       </c>
       <c r="C103" t="s">
         <v>60</v>
       </c>
       <c r="D103" t="s">
         <v>676</v>
       </c>
       <c r="E103" t="s">
         <v>677</v>
       </c>
       <c r="F103" t="s">
         <v>678</v>
       </c>
       <c r="G103" t="s">
@@ -13811,51 +13776,51 @@
       <c r="Q104" t="n">
         <v>104400.0</v>
       </c>
       <c r="R104" t="s">
         <v>689</v>
       </c>
       <c r="S104" t="n">
         <v>98067.0</v>
       </c>
       <c r="T104" t="n">
         <v>103251.0</v>
       </c>
       <c r="U104" t="n">
         <v>105675.0</v>
       </c>
       <c r="V104" t="n">
         <v>107522.0</v>
       </c>
       <c r="W104" t="n">
         <v>105903.0</v>
       </c>
       <c r="X104" t="n">
         <v>104301.0</v>
       </c>
       <c r="Y104" t="n">
-        <v>102794.0</v>
+        <v>102294.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>2053.0</v>
       </c>
       <c r="B105" t="s">
         <v>690</v>
       </c>
       <c r="C105" t="s">
         <v>26</v>
       </c>
       <c r="D105" t="s">
         <v>88</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
       <c r="F105" t="s">
         <v>69</v>
       </c>
       <c r="G105" t="s">
         <v>44</v>
       </c>
       <c r="H105" t="s">
@@ -13965,51 +13930,51 @@
       <c r="Q106" t="n">
         <v>61200.0</v>
       </c>
       <c r="R106" t="s">
         <v>31</v>
       </c>
       <c r="S106" t="n">
         <v>53024.0</v>
       </c>
       <c r="T106" t="n">
         <v>62712.0</v>
       </c>
       <c r="U106" t="n">
         <v>62236.0</v>
       </c>
       <c r="V106" t="n">
         <v>65063.0</v>
       </c>
       <c r="W106" t="n">
         <v>64337.0</v>
       </c>
       <c r="X106" t="n">
         <v>59767.0</v>
       </c>
       <c r="Y106" t="n">
-        <v>33763.0</v>
+        <v>45025.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>1411.0</v>
       </c>
       <c r="B107" t="s">
         <v>701</v>
       </c>
       <c r="C107" t="s">
         <v>26</v>
       </c>
       <c r="D107" t="s">
         <v>535</v>
       </c>
       <c r="E107" t="s">
         <v>536</v>
       </c>
       <c r="F107" t="s">
         <v>696</v>
       </c>
       <c r="G107" t="s">
         <v>30</v>
       </c>
       <c r="H107" t="s">
@@ -14042,68 +14007,68 @@
       <c r="Q107" t="n">
         <v>26700.0</v>
       </c>
       <c r="R107" t="s">
         <v>31</v>
       </c>
       <c r="S107" t="n">
         <v>24830.0</v>
       </c>
       <c r="T107" t="n">
         <v>27319.0</v>
       </c>
       <c r="U107" t="n">
         <v>23411.0</v>
       </c>
       <c r="V107" t="n">
         <v>23122.0</v>
       </c>
       <c r="W107" t="n">
         <v>17849.0</v>
       </c>
       <c r="X107" t="n">
         <v>26678.0</v>
       </c>
       <c r="Y107" t="n">
-        <v>14236.0</v>
+        <v>19009.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>1760.0</v>
       </c>
       <c r="B108" t="s">
         <v>706</v>
       </c>
       <c r="C108" t="s">
         <v>60</v>
       </c>
       <c r="D108" t="s">
         <v>221</v>
       </c>
       <c r="E108" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F108" t="s">
         <v>69</v>
       </c>
       <c r="G108" t="s">
         <v>44</v>
       </c>
       <c r="H108" t="s">
         <v>31</v>
       </c>
       <c r="I108" t="s">
         <v>32</v>
       </c>
       <c r="J108" t="s">
         <v>33</v>
       </c>
       <c r="K108" t="s">
         <v>707</v>
       </c>
       <c r="L108" t="s">
         <v>31</v>
       </c>
       <c r="M108" t="s">
         <v>708</v>
       </c>
@@ -14119,51 +14084,51 @@
       <c r="Q108" t="n">
         <v>175000.0</v>
       </c>
       <c r="R108" t="s">
         <v>31</v>
       </c>
       <c r="S108" t="n">
         <v>78549.0</v>
       </c>
       <c r="T108" t="n">
         <v>143043.0</v>
       </c>
       <c r="U108" t="n">
         <v>162171.0</v>
       </c>
       <c r="V108" t="n">
         <v>155832.0</v>
       </c>
       <c r="W108" t="n">
         <v>107536.0</v>
       </c>
       <c r="X108" t="n">
         <v>173140.0</v>
       </c>
       <c r="Y108" t="n">
-        <v>55146.0</v>
+        <v>64584.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>2143.0</v>
       </c>
       <c r="B109" t="s">
         <v>710</v>
       </c>
       <c r="C109" t="s">
         <v>60</v>
       </c>
       <c r="D109" t="s">
         <v>676</v>
       </c>
       <c r="E109" t="s">
         <v>711</v>
       </c>
       <c r="F109" t="s">
         <v>69</v>
       </c>
       <c r="G109" t="s">
         <v>30</v>
       </c>
       <c r="H109" t="s">
@@ -14273,51 +14238,51 @@
       <c r="Q110" t="n">
         <v>239000.0</v>
       </c>
       <c r="R110" t="s">
         <v>719</v>
       </c>
       <c r="S110" t="n">
         <v>29455.0</v>
       </c>
       <c r="T110" t="n">
         <v>25258.0</v>
       </c>
       <c r="U110" t="n">
         <v>22186.0</v>
       </c>
       <c r="V110" t="n">
         <v>22750.0</v>
       </c>
       <c r="W110" t="n">
         <v>156000.0</v>
       </c>
       <c r="X110" t="n">
         <v>235960.0</v>
       </c>
       <c r="Y110" t="n">
-        <v>50837.0</v>
+        <v>55634.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>2050.0</v>
       </c>
       <c r="B111" t="s">
         <v>720</v>
       </c>
       <c r="C111" t="s">
         <v>26</v>
       </c>
       <c r="D111" t="s">
         <v>88</v>
       </c>
       <c r="E111" t="s">
         <v>89</v>
       </c>
       <c r="F111" t="s">
         <v>69</v>
       </c>
       <c r="G111" t="s">
         <v>44</v>
       </c>
       <c r="H111" t="s">
@@ -14427,51 +14392,51 @@
       <c r="Q112" t="n">
         <v>10700.0</v>
       </c>
       <c r="R112" t="s">
         <v>31</v>
       </c>
       <c r="S112" t="n">
         <v>8548.0</v>
       </c>
       <c r="T112" t="n">
         <v>2164.0</v>
       </c>
       <c r="U112" t="n">
         <v>2947.0</v>
       </c>
       <c r="V112" t="n">
         <v>2926.0</v>
       </c>
       <c r="W112" t="n">
         <v>3585.0</v>
       </c>
       <c r="X112" t="n">
         <v>10609.0</v>
       </c>
       <c r="Y112" t="n">
-        <v>2133.0</v>
+        <v>2444.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>2109.0</v>
       </c>
       <c r="B113" t="s">
         <v>729</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113" t="s">
         <v>730</v>
       </c>
       <c r="E113" t="s">
         <v>731</v>
       </c>
       <c r="F113" t="s">
         <v>69</v>
       </c>
       <c r="G113" t="s">
         <v>30</v>
       </c>
       <c r="H113" t="s">
@@ -14504,62 +14469,62 @@
       <c r="Q113" t="n">
         <v>1328.0</v>
       </c>
       <c r="R113" t="s">
         <v>31</v>
       </c>
       <c r="S113" t="s">
         <v>31</v>
       </c>
       <c r="T113" t="s">
         <v>31</v>
       </c>
       <c r="U113" t="s">
         <v>31</v>
       </c>
       <c r="V113" t="s">
         <v>31</v>
       </c>
       <c r="W113" t="n">
         <v>1209.0</v>
       </c>
       <c r="X113" t="n">
         <v>1327.0</v>
       </c>
       <c r="Y113" t="n">
-        <v>641.0</v>
+        <v>624.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>2051.0</v>
       </c>
       <c r="B114" t="s">
         <v>735</v>
       </c>
       <c r="C114" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D114" t="s">
         <v>736</v>
       </c>
       <c r="E114" t="s">
         <v>89</v>
       </c>
       <c r="F114" t="s">
         <v>69</v>
       </c>
       <c r="G114" t="s">
         <v>44</v>
       </c>
       <c r="H114" t="s">
         <v>31</v>
       </c>
       <c r="I114" t="s">
         <v>32</v>
       </c>
       <c r="J114" t="s">
         <v>82</v>
       </c>
       <c r="K114" t="s">
         <v>737</v>
       </c>
@@ -14658,62 +14623,62 @@
       <c r="Q115" t="n">
         <v>26900.0</v>
       </c>
       <c r="R115" t="s">
         <v>31</v>
       </c>
       <c r="S115" t="n">
         <v>15631.0</v>
       </c>
       <c r="T115" t="n">
         <v>21133.0</v>
       </c>
       <c r="U115" t="n">
         <v>22984.0</v>
       </c>
       <c r="V115" t="n">
         <v>25312.0</v>
       </c>
       <c r="W115" t="n">
         <v>25653.0</v>
       </c>
       <c r="X115" t="n">
         <v>25709.0</v>
       </c>
       <c r="Y115" t="n">
-        <v>13687.0</v>
+        <v>16187.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>2060.0</v>
       </c>
       <c r="B116" t="s">
         <v>744</v>
       </c>
       <c r="C116" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D116" t="s">
         <v>736</v>
       </c>
       <c r="E116" t="s">
         <v>279</v>
       </c>
       <c r="F116" t="s">
         <v>69</v>
       </c>
       <c r="G116" t="s">
         <v>128</v>
       </c>
       <c r="H116" t="s">
         <v>31</v>
       </c>
       <c r="I116" t="s">
         <v>32</v>
       </c>
       <c r="J116" t="s">
         <v>33</v>
       </c>
       <c r="K116" t="s">
         <v>745</v>
       </c>
@@ -14735,51 +14700,51 @@
       <c r="Q116" t="n">
         <v>117.0</v>
       </c>
       <c r="R116" t="s">
         <v>31</v>
       </c>
       <c r="S116" t="n">
         <v>239.0</v>
       </c>
       <c r="T116" t="n">
         <v>269.0</v>
       </c>
       <c r="U116" t="n">
         <v>229.0</v>
       </c>
       <c r="V116" t="n">
         <v>242.0</v>
       </c>
       <c r="W116" t="n">
         <v>198.0</v>
       </c>
       <c r="X116" t="n">
         <v>116.0</v>
       </c>
       <c r="Y116" t="n">
-        <v>57.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>1642.0</v>
       </c>
       <c r="B117" t="s">
         <v>749</v>
       </c>
       <c r="C117" t="s">
         <v>26</v>
       </c>
       <c r="D117" t="s">
         <v>88</v>
       </c>
       <c r="E117" t="s">
         <v>750</v>
       </c>
       <c r="F117" t="s">
         <v>69</v>
       </c>
       <c r="G117" t="s">
         <v>44</v>
       </c>
       <c r="H117" t="s">
@@ -14811,129 +14776,129 @@
       </c>
       <c r="Q117" t="n">
         <v>74865.0</v>
       </c>
       <c r="R117" t="s">
         <v>755</v>
       </c>
       <c r="S117" t="n">
         <v>112109.0</v>
       </c>
       <c r="T117" t="n">
         <v>84761.0</v>
       </c>
       <c r="U117" t="n">
         <v>119064.0</v>
       </c>
       <c r="V117" t="n">
         <v>108712.0</v>
       </c>
       <c r="W117" t="n">
         <v>103780.0</v>
       </c>
       <c r="X117" t="n">
         <v>74865.0</v>
       </c>
-      <c r="Y117" t="s">
-        <v>31</v>
+      <c r="Y117" t="n">
+        <v>45820.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>2086.0</v>
       </c>
       <c r="B118" t="s">
         <v>756</v>
       </c>
       <c r="C118" t="s">
         <v>211</v>
       </c>
       <c r="D118" t="s">
         <v>126</v>
       </c>
       <c r="E118" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F118" t="s">
         <v>69</v>
       </c>
       <c r="G118" t="s">
         <v>128</v>
       </c>
       <c r="H118" t="s">
         <v>31</v>
       </c>
       <c r="I118" t="s">
         <v>32</v>
       </c>
       <c r="J118" t="s">
         <v>33</v>
       </c>
       <c r="K118" t="s">
         <v>757</v>
       </c>
       <c r="L118" t="s">
         <v>758</v>
       </c>
       <c r="M118" t="s">
         <v>759</v>
       </c>
       <c r="N118" t="s">
         <v>760</v>
       </c>
       <c r="O118" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P118" t="s">
         <v>31</v>
       </c>
       <c r="Q118" t="n">
         <v>3.34167139E8</v>
       </c>
       <c r="R118" t="s">
         <v>761</v>
       </c>
       <c r="S118" t="n">
         <v>1.07329615E8</v>
       </c>
       <c r="T118" t="n">
         <v>1.5666888E8</v>
       </c>
       <c r="U118" t="n">
         <v>2.53969288E8</v>
       </c>
       <c r="V118" t="n">
         <v>3.22788868E8</v>
       </c>
       <c r="W118" t="n">
         <v>3.34893862E8</v>
       </c>
       <c r="X118" t="n">
         <v>3.30858554E8</v>
       </c>
       <c r="Y118" t="n">
-        <v>1.05364847E8</v>
+        <v>1.59955931E8</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>2152.0</v>
       </c>
       <c r="B119" t="s">
         <v>762</v>
       </c>
       <c r="C119" t="s">
         <v>26</v>
       </c>
       <c r="D119" t="s">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>28</v>
       </c>
       <c r="F119" t="s">
         <v>69</v>
       </c>
       <c r="G119" t="s">
         <v>30</v>
       </c>
       <c r="H119" t="s">
@@ -14966,51 +14931,51 @@
       <c r="Q119" t="n">
         <v>2480648.0</v>
       </c>
       <c r="R119" t="s">
         <v>31</v>
       </c>
       <c r="S119" t="s">
         <v>31</v>
       </c>
       <c r="T119" t="s">
         <v>31</v>
       </c>
       <c r="U119" t="s">
         <v>31</v>
       </c>
       <c r="V119" t="n">
         <v>1360000.0</v>
       </c>
       <c r="W119" t="n">
         <v>1360972.0</v>
       </c>
       <c r="X119" t="n">
         <v>3907247.0</v>
       </c>
       <c r="Y119" t="n">
-        <v>1673797.0</v>
+        <v>1759218.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>2133.0</v>
       </c>
       <c r="B120" t="s">
         <v>766</v>
       </c>
       <c r="C120" t="s">
         <v>40</v>
       </c>
       <c r="D120" t="s">
         <v>657</v>
       </c>
       <c r="E120" t="s">
         <v>279</v>
       </c>
       <c r="F120" t="s">
         <v>69</v>
       </c>
       <c r="G120" t="s">
         <v>30</v>
       </c>
       <c r="H120" t="s">
@@ -15043,51 +15008,51 @@
       <c r="Q120" t="n">
         <v>9465.0</v>
       </c>
       <c r="R120" t="s">
         <v>31</v>
       </c>
       <c r="S120" t="n">
         <v>4172.0</v>
       </c>
       <c r="T120" t="n">
         <v>5060.0</v>
       </c>
       <c r="U120" t="n">
         <v>6659.0</v>
       </c>
       <c r="V120" t="n">
         <v>6946.0</v>
       </c>
       <c r="W120" t="n">
         <v>7627.0</v>
       </c>
       <c r="X120" t="n">
         <v>9289.0</v>
       </c>
       <c r="Y120" t="n">
-        <v>4815.0</v>
+        <v>5653.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>1105.0</v>
       </c>
       <c r="B121" t="s">
         <v>769</v>
       </c>
       <c r="C121" t="s">
         <v>26</v>
       </c>
       <c r="D121" t="s">
         <v>103</v>
       </c>
       <c r="E121" t="s">
         <v>104</v>
       </c>
       <c r="F121" t="s">
         <v>69</v>
       </c>
       <c r="G121" t="s">
         <v>44</v>
       </c>
       <c r="H121" t="s">
@@ -15120,51 +15085,51 @@
       <c r="Q121" t="n">
         <v>712966.0</v>
       </c>
       <c r="R121" t="s">
         <v>109</v>
       </c>
       <c r="S121" t="n">
         <v>255808.0</v>
       </c>
       <c r="T121" t="n">
         <v>275337.0</v>
       </c>
       <c r="U121" t="n">
         <v>473594.0</v>
       </c>
       <c r="V121" t="n">
         <v>572336.0</v>
       </c>
       <c r="W121" t="n">
         <v>673678.0</v>
       </c>
       <c r="X121" t="n">
         <v>698986.0</v>
       </c>
       <c r="Y121" t="n">
-        <v>224952.0</v>
+        <v>344538.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>1785.0</v>
       </c>
       <c r="B122" t="s">
         <v>772</v>
       </c>
       <c r="C122" t="s">
         <v>60</v>
       </c>
       <c r="D122" t="s">
         <v>126</v>
       </c>
       <c r="E122" t="s">
         <v>62</v>
       </c>
       <c r="F122" t="s">
         <v>313</v>
       </c>
       <c r="G122" t="s">
         <v>128</v>
       </c>
       <c r="H122" t="s">
@@ -15274,51 +15239,51 @@
       <c r="Q123" t="n">
         <v>996.0</v>
       </c>
       <c r="R123" t="s">
         <v>783</v>
       </c>
       <c r="S123" t="n">
         <v>527.0</v>
       </c>
       <c r="T123" t="n">
         <v>979.0</v>
       </c>
       <c r="U123" t="n">
         <v>842.0</v>
       </c>
       <c r="V123" t="n">
         <v>730.0</v>
       </c>
       <c r="W123" t="n">
         <v>418.0</v>
       </c>
       <c r="X123" t="n">
         <v>996.0</v>
       </c>
       <c r="Y123" t="n">
-        <v>447.0</v>
+        <v>552.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>2072.0</v>
       </c>
       <c r="B124" t="s">
         <v>784</v>
       </c>
       <c r="C124" t="s">
         <v>145</v>
       </c>
       <c r="D124" t="s">
         <v>521</v>
       </c>
       <c r="E124" t="s">
         <v>136</v>
       </c>
       <c r="F124" t="s">
         <v>148</v>
       </c>
       <c r="G124" t="s">
         <v>128</v>
       </c>
       <c r="H124" t="s">
@@ -15389,4517 +15354,4517 @@
       <c r="D125" t="s">
         <v>633</v>
       </c>
       <c r="E125" t="s">
         <v>634</v>
       </c>
       <c r="F125" t="s">
         <v>148</v>
       </c>
       <c r="G125" t="s">
         <v>44</v>
       </c>
       <c r="H125" t="s">
         <v>31</v>
       </c>
       <c r="I125" t="s">
         <v>32</v>
       </c>
       <c r="J125" t="s">
         <v>33</v>
       </c>
       <c r="K125" t="s">
         <v>791</v>
       </c>
       <c r="L125" t="s">
+        <v>31</v>
+      </c>
+      <c r="M125" t="s">
         <v>792</v>
       </c>
-      <c r="M125" t="s">
+      <c r="N125" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
       <c r="O125" t="s">
         <v>67</v>
       </c>
       <c r="P125" t="s">
         <v>31</v>
       </c>
       <c r="Q125" t="n">
         <v>70.7</v>
       </c>
       <c r="R125" t="s">
         <v>639</v>
       </c>
       <c r="S125" t="n">
         <v>65.44</v>
       </c>
       <c r="T125" t="n">
         <v>68.54</v>
       </c>
       <c r="U125" t="n">
         <v>66.0</v>
       </c>
       <c r="V125" t="n">
         <v>66.53</v>
       </c>
       <c r="W125" t="n">
         <v>61.06</v>
       </c>
       <c r="X125" t="n">
         <v>69.82</v>
       </c>
       <c r="Y125" t="n">
-        <v>51.3</v>
+        <v>52.94</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>1291.0</v>
       </c>
       <c r="B126" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C126" t="s">
         <v>26</v>
       </c>
       <c r="D126" t="s">
         <v>79</v>
       </c>
       <c r="E126" t="s">
         <v>80</v>
       </c>
       <c r="F126" t="s">
         <v>148</v>
       </c>
       <c r="G126" t="s">
         <v>44</v>
       </c>
       <c r="H126" t="s">
         <v>31</v>
       </c>
       <c r="I126" t="s">
         <v>149</v>
       </c>
       <c r="J126" t="s">
         <v>82</v>
       </c>
       <c r="K126" t="s">
+        <v>795</v>
+      </c>
+      <c r="L126" t="s">
         <v>796</v>
       </c>
-      <c r="L126" t="s">
+      <c r="M126" t="s">
         <v>797</v>
       </c>
-      <c r="M126" t="s">
+      <c r="N126" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
       <c r="O126" t="s">
         <v>38</v>
       </c>
       <c r="P126" t="s">
         <v>31</v>
       </c>
       <c r="Q126" t="n">
         <v>11.78</v>
       </c>
       <c r="R126" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S126" t="n">
         <v>1.53</v>
       </c>
       <c r="T126" t="n">
         <v>1.05</v>
       </c>
       <c r="U126" t="n">
         <v>0.0</v>
       </c>
       <c r="V126" t="n">
         <v>12.79</v>
       </c>
       <c r="W126" t="n">
         <v>12.67</v>
       </c>
       <c r="X126" t="n">
         <v>11.81</v>
       </c>
       <c r="Y126" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>1282.0</v>
       </c>
       <c r="B127" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C127" t="s">
         <v>26</v>
       </c>
       <c r="D127" t="s">
         <v>79</v>
       </c>
       <c r="E127" t="s">
         <v>80</v>
       </c>
       <c r="F127" t="s">
         <v>148</v>
       </c>
       <c r="G127" t="s">
         <v>44</v>
       </c>
       <c r="H127" t="s">
         <v>31</v>
       </c>
       <c r="I127" t="s">
         <v>149</v>
       </c>
       <c r="J127" t="s">
         <v>82</v>
       </c>
       <c r="K127" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="L127" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="M127" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="N127" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="O127" t="s">
         <v>38</v>
       </c>
       <c r="P127" t="s">
         <v>31</v>
       </c>
       <c r="Q127" t="n">
         <v>0.18</v>
       </c>
       <c r="R127" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S127" t="n">
         <v>0.22</v>
       </c>
       <c r="T127" t="n">
         <v>-0.43</v>
       </c>
       <c r="U127" t="n">
         <v>1.24</v>
       </c>
       <c r="V127" t="n">
         <v>0.53</v>
       </c>
       <c r="W127" t="n">
         <v>0.58</v>
       </c>
       <c r="X127" t="n">
         <v>0.27</v>
       </c>
       <c r="Y127" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>1287.0</v>
       </c>
       <c r="B128" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="C128" t="s">
         <v>26</v>
       </c>
       <c r="D128" t="s">
         <v>79</v>
       </c>
       <c r="E128" t="s">
         <v>80</v>
       </c>
       <c r="F128" t="s">
         <v>148</v>
       </c>
       <c r="G128" t="s">
         <v>44</v>
       </c>
       <c r="H128" t="s">
         <v>31</v>
       </c>
       <c r="I128" t="s">
         <v>149</v>
       </c>
       <c r="J128" t="s">
         <v>82</v>
       </c>
       <c r="K128" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="L128" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="M128" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="N128" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="O128" t="s">
         <v>38</v>
       </c>
       <c r="P128" t="s">
         <v>31</v>
       </c>
       <c r="Q128" t="n">
         <v>3.67</v>
       </c>
       <c r="R128" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S128" t="n">
         <v>2.79</v>
       </c>
       <c r="T128" t="n">
         <v>2.13</v>
       </c>
       <c r="U128" t="n">
         <v>4.74</v>
       </c>
       <c r="V128" t="n">
         <v>4.62</v>
       </c>
       <c r="W128" t="n">
         <v>4.18</v>
       </c>
       <c r="X128" t="n">
         <v>3.95</v>
       </c>
       <c r="Y128" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>1297.0</v>
       </c>
       <c r="B129" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="C129" t="s">
         <v>60</v>
       </c>
       <c r="D129" t="s">
         <v>573</v>
       </c>
       <c r="E129" t="s">
         <v>222</v>
       </c>
       <c r="F129" t="s">
         <v>148</v>
       </c>
       <c r="G129" t="s">
         <v>30</v>
       </c>
       <c r="H129" t="s">
         <v>31</v>
       </c>
       <c r="I129" t="s">
         <v>149</v>
       </c>
       <c r="J129" t="s">
         <v>82</v>
       </c>
       <c r="K129" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="L129" t="s">
+        <v>806</v>
+      </c>
+      <c r="M129" t="s">
+        <v>807</v>
+      </c>
+      <c r="N129" t="s">
         <v>808</v>
-      </c>
-[...4 lines deleted...]
-        <v>810</v>
       </c>
       <c r="O129" t="s">
         <v>38</v>
       </c>
       <c r="P129" t="s">
         <v>31</v>
       </c>
       <c r="Q129" t="n">
         <v>-4.46</v>
       </c>
       <c r="R129" t="s">
         <v>31</v>
       </c>
       <c r="S129" t="n">
         <v>-1.62</v>
       </c>
       <c r="T129" t="n">
         <v>3.22</v>
       </c>
       <c r="U129" t="n">
         <v>-0.23</v>
       </c>
       <c r="V129" t="n">
         <v>-4.47</v>
       </c>
       <c r="W129" t="n">
         <v>-4.46</v>
       </c>
       <c r="X129" t="n">
         <v>-4.44</v>
       </c>
       <c r="Y129" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>1290.0</v>
       </c>
       <c r="B130" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="C130" t="s">
         <v>26</v>
       </c>
       <c r="D130" t="s">
         <v>79</v>
       </c>
       <c r="E130" t="s">
         <v>80</v>
       </c>
       <c r="F130" t="s">
         <v>148</v>
       </c>
       <c r="G130" t="s">
         <v>44</v>
       </c>
       <c r="H130" t="s">
         <v>31</v>
       </c>
       <c r="I130" t="s">
         <v>32</v>
       </c>
       <c r="J130" t="s">
         <v>82</v>
       </c>
       <c r="K130" t="s">
+        <v>810</v>
+      </c>
+      <c r="L130" t="s">
+        <v>811</v>
+      </c>
+      <c r="M130" t="s">
+        <v>797</v>
+      </c>
+      <c r="N130" t="s">
         <v>812</v>
-      </c>
-[...7 lines deleted...]
-        <v>814</v>
       </c>
       <c r="O130" t="s">
         <v>38</v>
       </c>
       <c r="P130" t="s">
         <v>31</v>
       </c>
       <c r="Q130" t="n">
         <v>106.91</v>
       </c>
       <c r="R130" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S130" t="n">
         <v>73.47</v>
       </c>
       <c r="T130" t="n">
         <v>67.76</v>
       </c>
       <c r="U130" t="n">
         <v>92.1</v>
       </c>
       <c r="V130" t="n">
         <v>105.55</v>
       </c>
       <c r="W130" t="n">
         <v>105.11</v>
       </c>
       <c r="X130" t="n">
         <v>106.68</v>
       </c>
       <c r="Y130" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>1286.0</v>
       </c>
       <c r="B131" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="C131" t="s">
         <v>26</v>
       </c>
       <c r="D131" t="s">
         <v>79</v>
       </c>
       <c r="E131" t="s">
         <v>80</v>
       </c>
       <c r="F131" t="s">
         <v>148</v>
       </c>
       <c r="G131" t="s">
         <v>44</v>
       </c>
       <c r="H131" t="s">
         <v>31</v>
       </c>
       <c r="I131" t="s">
         <v>32</v>
       </c>
       <c r="J131" t="s">
         <v>82</v>
       </c>
       <c r="K131" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="L131" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="M131" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="N131" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="O131" t="s">
         <v>38</v>
       </c>
       <c r="P131" t="s">
         <v>31</v>
       </c>
       <c r="Q131" t="n">
         <v>95.73</v>
       </c>
       <c r="R131" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S131" t="n">
         <v>95.15</v>
       </c>
       <c r="T131" t="n">
         <v>93.69</v>
       </c>
       <c r="U131" t="n">
         <v>95.78</v>
       </c>
       <c r="V131" t="n">
         <v>94.81</v>
       </c>
       <c r="W131" t="n">
         <v>95.1</v>
       </c>
       <c r="X131" t="n">
         <v>95.57</v>
       </c>
       <c r="Y131" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>1296.0</v>
       </c>
       <c r="B132" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="C132" t="s">
         <v>60</v>
       </c>
       <c r="D132" t="s">
         <v>573</v>
       </c>
       <c r="E132" t="s">
         <v>222</v>
       </c>
       <c r="F132" t="s">
         <v>148</v>
       </c>
       <c r="G132" t="s">
         <v>30</v>
       </c>
       <c r="H132" t="s">
         <v>31</v>
       </c>
       <c r="I132" t="s">
         <v>32</v>
       </c>
       <c r="J132" t="s">
         <v>82</v>
       </c>
       <c r="K132" t="s">
+        <v>810</v>
+      </c>
+      <c r="L132" t="s">
+        <v>817</v>
+      </c>
+      <c r="M132" t="s">
+        <v>818</v>
+      </c>
+      <c r="N132" t="s">
         <v>812</v>
-      </c>
-[...7 lines deleted...]
-        <v>814</v>
       </c>
       <c r="O132" t="s">
         <v>38</v>
       </c>
       <c r="P132" t="s">
         <v>31</v>
       </c>
       <c r="Q132" t="n">
         <v>64.35</v>
       </c>
       <c r="R132" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="S132" t="n">
         <v>51.5</v>
       </c>
       <c r="T132" t="n">
         <v>49.22</v>
       </c>
       <c r="U132" t="n">
         <v>58.21</v>
       </c>
       <c r="V132" t="n">
         <v>48.66</v>
       </c>
       <c r="W132" t="n">
         <v>50.41</v>
       </c>
       <c r="X132" t="n">
         <v>64.3</v>
       </c>
       <c r="Y132" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>2113.0</v>
       </c>
       <c r="B133" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="C133" t="s">
         <v>134</v>
       </c>
       <c r="D133" t="s">
         <v>164</v>
       </c>
       <c r="E133" t="s">
         <v>165</v>
       </c>
       <c r="F133" t="s">
         <v>148</v>
       </c>
       <c r="G133" t="s">
         <v>30</v>
       </c>
       <c r="H133" t="s">
         <v>31</v>
       </c>
       <c r="I133" t="s">
         <v>32</v>
       </c>
       <c r="J133" t="s">
         <v>129</v>
       </c>
       <c r="K133" t="s">
+        <v>821</v>
+      </c>
+      <c r="L133" t="s">
+        <v>31</v>
+      </c>
+      <c r="M133" t="s">
+        <v>822</v>
+      </c>
+      <c r="N133" t="s">
         <v>823</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
       <c r="O133" t="s">
         <v>142</v>
       </c>
       <c r="P133" t="s">
         <v>31</v>
       </c>
       <c r="Q133" t="n">
         <v>100.0</v>
       </c>
       <c r="R133" t="s">
         <v>31</v>
       </c>
       <c r="S133" t="s">
         <v>31</v>
       </c>
       <c r="T133" t="s">
         <v>31</v>
       </c>
       <c r="U133" t="s">
         <v>31</v>
       </c>
       <c r="V133" t="s">
         <v>31</v>
       </c>
       <c r="W133" t="n">
         <v>100.0</v>
       </c>
       <c r="X133" t="n">
         <v>100.0</v>
       </c>
       <c r="Y133" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>717.0</v>
       </c>
       <c r="B134" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="C134" t="s">
         <v>134</v>
       </c>
       <c r="D134" t="s">
         <v>298</v>
       </c>
       <c r="E134" t="s">
         <v>299</v>
       </c>
       <c r="F134" t="s">
         <v>148</v>
       </c>
       <c r="G134" t="s">
         <v>44</v>
       </c>
       <c r="H134" t="s">
         <v>31</v>
       </c>
       <c r="I134" t="s">
         <v>32</v>
       </c>
       <c r="J134" t="s">
         <v>33</v>
       </c>
       <c r="K134" t="s">
+        <v>825</v>
+      </c>
+      <c r="L134" t="s">
+        <v>31</v>
+      </c>
+      <c r="M134" t="s">
+        <v>826</v>
+      </c>
+      <c r="N134" t="s">
         <v>827</v>
-      </c>
-[...7 lines deleted...]
-        <v>829</v>
       </c>
       <c r="O134" t="s">
         <v>142</v>
       </c>
       <c r="P134" t="s">
         <v>31</v>
       </c>
       <c r="Q134" t="n">
         <v>95.0</v>
       </c>
       <c r="R134" t="s">
         <v>304</v>
       </c>
       <c r="S134" t="n">
         <v>98.0</v>
       </c>
       <c r="T134" t="n">
         <v>97.3</v>
       </c>
       <c r="U134" t="n">
         <v>97.12</v>
       </c>
       <c r="V134" t="n">
         <v>99.0</v>
       </c>
       <c r="W134" t="n">
         <v>98.08</v>
       </c>
       <c r="X134" t="n">
         <v>90.83</v>
       </c>
       <c r="Y134" t="n">
-        <v>97.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>160.0</v>
       </c>
       <c r="B135" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135" t="s">
         <v>126</v>
       </c>
       <c r="E135" t="s">
         <v>213</v>
       </c>
       <c r="F135" t="s">
         <v>148</v>
       </c>
       <c r="G135" t="s">
         <v>128</v>
       </c>
       <c r="H135" t="s">
         <v>31</v>
       </c>
       <c r="I135" t="s">
         <v>32</v>
       </c>
       <c r="J135" t="s">
         <v>33</v>
       </c>
       <c r="K135" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="L135" t="s">
         <v>31</v>
       </c>
       <c r="M135" t="s">
         <v>557</v>
       </c>
       <c r="N135" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="O135" t="s">
         <v>218</v>
       </c>
       <c r="P135" t="s">
         <v>31</v>
       </c>
       <c r="Q135" t="n">
         <v>71.34</v>
       </c>
       <c r="R135" t="s">
         <v>559</v>
       </c>
       <c r="S135" t="n">
         <v>64.4</v>
       </c>
       <c r="T135" t="n">
         <v>69.4</v>
       </c>
       <c r="U135" t="n">
         <v>70.5</v>
       </c>
       <c r="V135" t="n">
         <v>70.73</v>
       </c>
       <c r="W135" t="n">
         <v>70.36</v>
       </c>
       <c r="X135" t="n">
         <v>71.34</v>
       </c>
       <c r="Y135" t="n">
-        <v>71.56</v>
+        <v>71.45</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>1502.0</v>
       </c>
       <c r="B136" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="C136" t="s">
         <v>26</v>
       </c>
       <c r="D136" t="s">
         <v>79</v>
       </c>
       <c r="E136" t="s">
         <v>238</v>
       </c>
       <c r="F136" t="s">
         <v>148</v>
       </c>
       <c r="G136" t="s">
         <v>44</v>
       </c>
       <c r="H136" t="s">
         <v>31</v>
       </c>
       <c r="I136" t="s">
         <v>32</v>
       </c>
       <c r="J136" t="s">
+        <v>832</v>
+      </c>
+      <c r="K136" t="s">
+        <v>833</v>
+      </c>
+      <c r="L136" t="s">
         <v>834</v>
       </c>
-      <c r="K136" t="s">
+      <c r="M136" t="s">
         <v>835</v>
       </c>
-      <c r="L136" t="s">
+      <c r="N136" t="s">
         <v>836</v>
-      </c>
-[...4 lines deleted...]
-        <v>838</v>
       </c>
       <c r="O136" t="s">
         <v>38</v>
       </c>
       <c r="P136" t="s">
         <v>31</v>
       </c>
       <c r="Q136" t="n">
         <v>96.35</v>
       </c>
       <c r="R136" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="S136" t="n">
         <v>96.33</v>
       </c>
       <c r="T136" t="s">
         <v>31</v>
       </c>
       <c r="U136" t="s">
         <v>31</v>
       </c>
       <c r="V136" t="s">
         <v>31</v>
       </c>
       <c r="W136" t="s">
         <v>31</v>
       </c>
       <c r="X136" t="s">
         <v>31</v>
       </c>
       <c r="Y136" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>1724.0</v>
       </c>
       <c r="B137" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="C137" t="s">
         <v>26</v>
       </c>
       <c r="D137" t="s">
         <v>79</v>
       </c>
       <c r="E137" t="s">
         <v>80</v>
       </c>
       <c r="F137" t="s">
         <v>148</v>
       </c>
       <c r="G137" t="s">
         <v>44</v>
       </c>
       <c r="H137" t="s">
         <v>31</v>
       </c>
       <c r="I137" t="s">
         <v>149</v>
       </c>
       <c r="J137" t="s">
         <v>82</v>
       </c>
       <c r="K137" t="s">
+        <v>839</v>
+      </c>
+      <c r="L137" t="s">
+        <v>840</v>
+      </c>
+      <c r="M137" t="s">
         <v>841</v>
       </c>
-      <c r="L137" t="s">
+      <c r="N137" t="s">
         <v>842</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
       <c r="O137" t="s">
         <v>38</v>
       </c>
       <c r="P137" t="s">
         <v>31</v>
       </c>
       <c r="Q137" t="n">
         <v>2.5</v>
       </c>
       <c r="R137" t="s">
         <v>31</v>
       </c>
       <c r="S137" t="n">
         <v>2.8</v>
       </c>
       <c r="T137" t="n">
         <v>2.8</v>
       </c>
       <c r="U137" t="n">
         <v>2.7</v>
       </c>
       <c r="V137" t="n">
         <v>2.65</v>
       </c>
       <c r="W137" t="n">
         <v>2.59</v>
       </c>
       <c r="X137" t="n">
         <v>2.5</v>
       </c>
       <c r="Y137" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>1493.0</v>
       </c>
       <c r="B138" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="C138" t="s">
         <v>145</v>
       </c>
       <c r="D138" t="s">
         <v>146</v>
       </c>
       <c r="E138" t="s">
         <v>147</v>
       </c>
       <c r="F138" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G138" t="s">
         <v>44</v>
       </c>
       <c r="H138" t="s">
         <v>31</v>
       </c>
       <c r="I138" t="s">
         <v>149</v>
       </c>
       <c r="J138" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="K138" t="s">
+        <v>845</v>
+      </c>
+      <c r="L138" t="s">
+        <v>846</v>
+      </c>
+      <c r="M138" t="s">
         <v>847</v>
       </c>
-      <c r="L138" t="s">
+      <c r="N138" t="s">
         <v>848</v>
-      </c>
-[...4 lines deleted...]
-        <v>850</v>
       </c>
       <c r="O138" t="s">
         <v>153</v>
       </c>
       <c r="P138" t="s">
         <v>31</v>
       </c>
       <c r="Q138" t="n">
         <v>3.0</v>
       </c>
       <c r="R138" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="S138" t="n">
         <v>3.0</v>
       </c>
       <c r="T138" t="s">
         <v>31</v>
       </c>
       <c r="U138" t="s">
         <v>31</v>
       </c>
       <c r="V138" t="s">
         <v>31</v>
       </c>
       <c r="W138" t="s">
         <v>31</v>
       </c>
       <c r="X138" t="s">
         <v>31</v>
       </c>
       <c r="Y138" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>2085.0</v>
       </c>
       <c r="B139" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="C139" t="s">
         <v>26</v>
       </c>
       <c r="D139" t="s">
         <v>126</v>
       </c>
       <c r="E139" t="s">
         <v>104</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
       <c r="G139" t="s">
         <v>128</v>
       </c>
       <c r="H139" t="s">
         <v>31</v>
       </c>
       <c r="I139" t="s">
         <v>32</v>
       </c>
       <c r="J139" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="K139" t="s">
+        <v>851</v>
+      </c>
+      <c r="L139" t="s">
+        <v>852</v>
+      </c>
+      <c r="M139" t="s">
         <v>853</v>
       </c>
-      <c r="L139" t="s">
+      <c r="N139" t="s">
         <v>854</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
       <c r="O139" t="s">
         <v>108</v>
       </c>
       <c r="P139" t="s">
         <v>31</v>
       </c>
       <c r="Q139" t="s">
         <v>31</v>
       </c>
       <c r="R139" t="s">
         <v>31</v>
       </c>
       <c r="S139" t="s">
         <v>31</v>
       </c>
       <c r="T139" t="s">
         <v>31</v>
       </c>
       <c r="U139" t="s">
         <v>31</v>
       </c>
       <c r="V139" t="s">
         <v>31</v>
       </c>
       <c r="W139" t="n">
         <v>1.75</v>
       </c>
       <c r="X139" t="s">
         <v>31</v>
       </c>
       <c r="Y139" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>1293.0</v>
       </c>
       <c r="B140" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C140" t="s">
         <v>26</v>
       </c>
       <c r="D140" t="s">
         <v>79</v>
       </c>
       <c r="E140" t="s">
         <v>80</v>
       </c>
       <c r="F140" t="s">
         <v>148</v>
       </c>
       <c r="G140" t="s">
         <v>44</v>
       </c>
       <c r="H140" t="s">
         <v>31</v>
       </c>
       <c r="I140" t="s">
         <v>32</v>
       </c>
       <c r="J140" t="s">
         <v>82</v>
       </c>
       <c r="K140" t="s">
+        <v>856</v>
+      </c>
+      <c r="L140" t="s">
+        <v>857</v>
+      </c>
+      <c r="M140" t="s">
+        <v>797</v>
+      </c>
+      <c r="N140" t="s">
         <v>858</v>
-      </c>
-[...7 lines deleted...]
-        <v>860</v>
       </c>
       <c r="O140" t="s">
         <v>38</v>
       </c>
       <c r="P140" t="s">
         <v>31</v>
       </c>
       <c r="Q140" t="n">
         <v>91.36</v>
       </c>
       <c r="R140" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S140" t="n">
         <v>89.24</v>
       </c>
       <c r="T140" t="n">
         <v>87.43</v>
       </c>
       <c r="U140" t="n">
         <v>96.96</v>
       </c>
       <c r="V140" t="n">
         <v>90.53</v>
       </c>
       <c r="W140" t="n">
         <v>90.34</v>
       </c>
       <c r="X140" t="n">
         <v>91.27</v>
       </c>
       <c r="Y140" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>1340.0</v>
       </c>
       <c r="B141" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="C141" t="s">
         <v>26</v>
       </c>
       <c r="D141" t="s">
         <v>79</v>
       </c>
       <c r="E141" t="s">
         <v>80</v>
       </c>
       <c r="F141" t="s">
         <v>148</v>
       </c>
       <c r="G141" t="s">
         <v>44</v>
       </c>
       <c r="H141" t="s">
         <v>31</v>
       </c>
       <c r="I141" t="s">
         <v>32</v>
       </c>
       <c r="J141" t="s">
         <v>82</v>
       </c>
       <c r="K141" t="s">
+        <v>856</v>
+      </c>
+      <c r="L141" t="s">
+        <v>860</v>
+      </c>
+      <c r="M141" t="s">
+        <v>797</v>
+      </c>
+      <c r="N141" t="s">
         <v>858</v>
-      </c>
-[...7 lines deleted...]
-        <v>860</v>
       </c>
       <c r="O141" t="s">
         <v>38</v>
       </c>
       <c r="P141" t="s">
         <v>31</v>
       </c>
       <c r="Q141" t="n">
         <v>94.93</v>
       </c>
       <c r="R141" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S141" t="n">
         <v>95.7</v>
       </c>
       <c r="T141" t="n">
         <v>95.78</v>
       </c>
       <c r="U141" t="n">
         <v>94.04</v>
       </c>
       <c r="V141" t="n">
         <v>93.89</v>
       </c>
       <c r="W141" t="n">
         <v>94.41</v>
       </c>
       <c r="X141" t="n">
         <v>94.62</v>
       </c>
       <c r="Y141" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>2079.0</v>
       </c>
       <c r="B142" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="C142" t="s">
         <v>145</v>
       </c>
       <c r="D142" t="s">
         <v>146</v>
       </c>
       <c r="E142" t="s">
         <v>147</v>
       </c>
       <c r="F142" t="s">
         <v>148</v>
       </c>
       <c r="G142" t="s">
         <v>128</v>
       </c>
       <c r="H142" t="s">
         <v>31</v>
       </c>
       <c r="I142" t="s">
         <v>149</v>
       </c>
       <c r="J142" t="s">
         <v>129</v>
       </c>
       <c r="K142" t="s">
+        <v>862</v>
+      </c>
+      <c r="L142" t="s">
+        <v>31</v>
+      </c>
+      <c r="M142" t="s">
+        <v>863</v>
+      </c>
+      <c r="N142" t="s">
         <v>864</v>
-      </c>
-[...7 lines deleted...]
-        <v>866</v>
       </c>
       <c r="O142" t="s">
         <v>153</v>
       </c>
       <c r="P142" t="s">
         <v>31</v>
       </c>
       <c r="Q142" t="n">
         <v>118.5</v>
       </c>
       <c r="R142" t="s">
         <v>31</v>
       </c>
       <c r="S142" t="n">
         <v>245.08</v>
       </c>
       <c r="T142" t="n">
         <v>103.1</v>
       </c>
       <c r="U142" t="n">
         <v>201.13</v>
       </c>
       <c r="V142" t="n">
         <v>91.75</v>
       </c>
       <c r="W142" t="n">
         <v>115.14</v>
       </c>
       <c r="X142" t="n">
         <v>122.18</v>
       </c>
       <c r="Y142" t="n">
-        <v>209.13</v>
+        <v>143.29</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>1781.0</v>
       </c>
       <c r="B143" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="C143" t="s">
         <v>145</v>
       </c>
       <c r="D143" t="s">
         <v>146</v>
       </c>
       <c r="E143" t="s">
         <v>147</v>
       </c>
       <c r="F143" t="s">
         <v>148</v>
       </c>
       <c r="G143" t="s">
         <v>128</v>
       </c>
       <c r="H143" t="s">
         <v>31</v>
       </c>
       <c r="I143" t="s">
         <v>149</v>
       </c>
       <c r="J143" t="s">
         <v>129</v>
       </c>
       <c r="K143" t="s">
+        <v>866</v>
+      </c>
+      <c r="L143" t="s">
+        <v>31</v>
+      </c>
+      <c r="M143" t="s">
+        <v>867</v>
+      </c>
+      <c r="N143" t="s">
         <v>868</v>
-      </c>
-[...7 lines deleted...]
-        <v>871</v>
       </c>
       <c r="O143" t="s">
         <v>153</v>
       </c>
       <c r="P143" t="s">
         <v>31</v>
       </c>
       <c r="Q143" t="n">
         <v>27.76</v>
       </c>
       <c r="R143" t="s">
         <v>496</v>
       </c>
       <c r="S143" t="n">
         <v>31.47</v>
       </c>
       <c r="T143" t="n">
         <v>32.29</v>
       </c>
       <c r="U143" t="n">
         <v>28.16</v>
       </c>
       <c r="V143" t="n">
         <v>28.71</v>
       </c>
       <c r="W143" t="n">
         <v>29.01</v>
       </c>
       <c r="X143" t="n">
         <v>29.04</v>
       </c>
       <c r="Y143" t="n">
-        <v>30.63</v>
+        <v>29.78</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>1949.0</v>
       </c>
       <c r="B144" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="C144" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D144" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E144" t="s">
         <v>147</v>
       </c>
       <c r="F144" t="s">
         <v>148</v>
       </c>
       <c r="G144" t="s">
         <v>128</v>
       </c>
       <c r="H144" t="s">
         <v>31</v>
       </c>
       <c r="I144" t="s">
         <v>32</v>
       </c>
       <c r="J144" t="s">
         <v>307</v>
       </c>
       <c r="K144" t="s">
+        <v>870</v>
+      </c>
+      <c r="L144" t="s">
+        <v>871</v>
+      </c>
+      <c r="M144" t="s">
+        <v>872</v>
+      </c>
+      <c r="N144" t="s">
         <v>873</v>
-      </c>
-[...7 lines deleted...]
-        <v>876</v>
       </c>
       <c r="O144" t="s">
         <v>48</v>
       </c>
       <c r="P144" t="s">
         <v>31</v>
       </c>
       <c r="Q144" t="n">
         <v>18.6</v>
       </c>
       <c r="R144" t="s">
         <v>31</v>
       </c>
       <c r="S144" t="n">
         <v>18.0</v>
       </c>
       <c r="T144" t="n">
         <v>21.5</v>
       </c>
       <c r="U144" t="n">
         <v>21.0</v>
       </c>
       <c r="V144" t="n">
         <v>17.0</v>
       </c>
       <c r="W144" t="n">
         <v>17.27</v>
       </c>
       <c r="X144" t="n">
         <v>17.2</v>
       </c>
       <c r="Y144" t="n">
         <v>21.1</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>1950.0</v>
       </c>
       <c r="B145" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="C145" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D145" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E145" t="s">
         <v>147</v>
       </c>
       <c r="F145" t="s">
         <v>148</v>
       </c>
       <c r="G145" t="s">
         <v>128</v>
       </c>
       <c r="H145" t="s">
         <v>31</v>
       </c>
       <c r="I145" t="s">
         <v>32</v>
       </c>
       <c r="J145" t="s">
         <v>307</v>
       </c>
       <c r="K145" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="L145" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="M145" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="N145" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="O145" t="s">
         <v>48</v>
       </c>
       <c r="P145" t="s">
         <v>31</v>
       </c>
       <c r="Q145" t="n">
         <v>19.05</v>
       </c>
       <c r="R145" t="s">
         <v>31</v>
       </c>
       <c r="S145" t="n">
         <v>35.5</v>
       </c>
       <c r="T145" t="n">
         <v>21.0</v>
       </c>
       <c r="U145" t="n">
         <v>30.0</v>
       </c>
       <c r="V145" t="n">
         <v>16.0</v>
       </c>
       <c r="W145" t="n">
         <v>12.24</v>
       </c>
       <c r="X145" t="n">
         <v>18.1</v>
       </c>
       <c r="Y145" t="n">
         <v>18.5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>1118.0</v>
       </c>
       <c r="B146" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="C146" t="s">
         <v>26</v>
       </c>
       <c r="D146" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="E146" t="s">
         <v>89</v>
       </c>
       <c r="F146" t="s">
         <v>148</v>
       </c>
       <c r="G146" t="s">
         <v>44</v>
       </c>
       <c r="H146" t="s">
         <v>31</v>
       </c>
       <c r="I146" t="s">
         <v>32</v>
       </c>
       <c r="J146" t="s">
         <v>82</v>
       </c>
       <c r="K146" t="s">
+        <v>880</v>
+      </c>
+      <c r="L146" t="s">
+        <v>881</v>
+      </c>
+      <c r="M146" t="s">
+        <v>882</v>
+      </c>
+      <c r="N146" t="s">
         <v>883</v>
-      </c>
-[...7 lines deleted...]
-        <v>886</v>
       </c>
       <c r="O146" t="s">
         <v>58</v>
       </c>
       <c r="P146" t="s">
         <v>31</v>
       </c>
       <c r="Q146" t="n">
         <v>115.24</v>
       </c>
       <c r="R146" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="S146" t="n">
         <v>89.33</v>
       </c>
       <c r="T146" t="n">
         <v>89.49</v>
       </c>
       <c r="U146" t="n">
         <v>69.83</v>
       </c>
       <c r="V146" t="n">
         <v>95.47</v>
       </c>
       <c r="W146" t="n">
         <v>95.33</v>
       </c>
       <c r="X146" t="n">
         <v>96.07</v>
       </c>
       <c r="Y146" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>2098.0</v>
       </c>
       <c r="B147" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="C147" t="s">
         <v>26</v>
       </c>
       <c r="D147" t="s">
         <v>126</v>
       </c>
       <c r="E147" t="s">
         <v>52</v>
       </c>
       <c r="F147" t="s">
         <v>148</v>
       </c>
       <c r="G147" t="s">
         <v>128</v>
       </c>
       <c r="H147" t="s">
         <v>31</v>
       </c>
       <c r="I147" t="s">
         <v>32</v>
       </c>
       <c r="J147" t="s">
         <v>129</v>
       </c>
       <c r="K147" t="s">
+        <v>886</v>
+      </c>
+      <c r="L147" t="s">
+        <v>887</v>
+      </c>
+      <c r="M147" t="s">
+        <v>888</v>
+      </c>
+      <c r="N147" t="s">
         <v>889</v>
-      </c>
-[...7 lines deleted...]
-        <v>892</v>
       </c>
       <c r="O147" t="s">
         <v>58</v>
       </c>
       <c r="P147" t="s">
         <v>31</v>
       </c>
       <c r="Q147" t="n">
         <v>85.0</v>
       </c>
       <c r="R147" t="s">
         <v>31</v>
       </c>
       <c r="S147" t="s">
         <v>31</v>
       </c>
       <c r="T147" t="s">
         <v>31</v>
       </c>
       <c r="U147" t="s">
         <v>31</v>
       </c>
       <c r="V147" t="s">
         <v>31</v>
       </c>
       <c r="W147" t="n">
         <v>78.9</v>
       </c>
       <c r="X147" t="n">
         <v>84.3</v>
       </c>
       <c r="Y147" t="n">
-        <v>79.57</v>
+        <v>84.31</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>1474.0</v>
       </c>
       <c r="B148" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="C148" t="s">
         <v>211</v>
       </c>
       <c r="D148" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="E148" t="s">
         <v>238</v>
       </c>
       <c r="F148" t="s">
         <v>148</v>
       </c>
       <c r="G148" t="s">
         <v>44</v>
       </c>
       <c r="H148" t="s">
         <v>31</v>
       </c>
       <c r="I148" t="s">
         <v>32</v>
       </c>
       <c r="J148" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="K148" t="s">
+        <v>892</v>
+      </c>
+      <c r="L148" t="s">
+        <v>893</v>
+      </c>
+      <c r="M148" t="s">
+        <v>894</v>
+      </c>
+      <c r="N148" t="s">
         <v>895</v>
       </c>
-      <c r="L148" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O148" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P148" t="s">
         <v>31</v>
       </c>
       <c r="Q148" t="n">
         <v>97.95</v>
       </c>
       <c r="R148" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="S148" t="n">
         <v>97.9</v>
       </c>
       <c r="T148" t="s">
         <v>31</v>
       </c>
       <c r="U148" t="s">
         <v>31</v>
       </c>
       <c r="V148" t="s">
         <v>31</v>
       </c>
       <c r="W148" t="s">
         <v>31</v>
       </c>
       <c r="X148" t="s">
         <v>31</v>
       </c>
       <c r="Y148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>1631.0</v>
       </c>
       <c r="B149" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="C149" t="s">
         <v>26</v>
       </c>
       <c r="D149" t="s">
         <v>79</v>
       </c>
       <c r="E149" t="s">
         <v>80</v>
       </c>
       <c r="F149" t="s">
         <v>148</v>
       </c>
       <c r="G149" t="s">
         <v>44</v>
       </c>
       <c r="H149" t="s">
         <v>31</v>
       </c>
       <c r="I149" t="s">
         <v>32</v>
       </c>
       <c r="J149" t="s">
         <v>82</v>
       </c>
       <c r="K149" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="L149" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="M149" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="N149" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="O149" t="s">
         <v>38</v>
       </c>
       <c r="P149" t="s">
         <v>31</v>
       </c>
       <c r="Q149" t="n">
         <v>75.29</v>
       </c>
       <c r="R149" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S149" t="n">
         <v>71.22</v>
       </c>
       <c r="T149" t="n">
         <v>71.13</v>
       </c>
       <c r="U149" t="n">
         <v>72.67</v>
       </c>
       <c r="V149" t="n">
         <v>74.0</v>
       </c>
       <c r="W149" t="n">
         <v>74.16</v>
       </c>
       <c r="X149" t="n">
         <v>74.67</v>
       </c>
       <c r="Y149" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>1630.0</v>
       </c>
       <c r="B150" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="C150" t="s">
         <v>26</v>
       </c>
       <c r="D150" t="s">
         <v>79</v>
       </c>
       <c r="E150" t="s">
         <v>80</v>
       </c>
       <c r="F150" t="s">
         <v>148</v>
       </c>
       <c r="G150" t="s">
         <v>44</v>
       </c>
       <c r="H150" t="s">
         <v>31</v>
       </c>
       <c r="I150" t="s">
         <v>32</v>
       </c>
       <c r="J150" t="s">
         <v>82</v>
       </c>
       <c r="K150" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="L150" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="M150" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="N150" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="O150" t="s">
         <v>38</v>
       </c>
       <c r="P150" t="s">
         <v>31</v>
       </c>
       <c r="Q150" t="n">
         <v>100.75</v>
       </c>
       <c r="R150" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S150" t="n">
         <v>104.03</v>
       </c>
       <c r="T150" t="n">
         <v>104.78</v>
       </c>
       <c r="U150" t="n">
         <v>103.64</v>
       </c>
       <c r="V150" t="n">
         <v>102.46</v>
       </c>
       <c r="W150" t="n">
         <v>100.87</v>
       </c>
       <c r="X150" t="n">
         <v>101.3</v>
       </c>
       <c r="Y150" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>1633.0</v>
       </c>
       <c r="B151" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="C151" t="s">
         <v>26</v>
       </c>
       <c r="D151" t="s">
         <v>79</v>
       </c>
       <c r="E151" t="s">
         <v>80</v>
       </c>
       <c r="F151" t="s">
         <v>148</v>
       </c>
       <c r="G151" t="s">
         <v>44</v>
       </c>
       <c r="H151" t="s">
         <v>31</v>
       </c>
       <c r="I151" t="s">
         <v>32</v>
       </c>
       <c r="J151" t="s">
         <v>82</v>
       </c>
       <c r="K151" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="L151" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="M151" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="N151" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="O151" t="s">
         <v>38</v>
       </c>
       <c r="P151" t="s">
         <v>31</v>
       </c>
       <c r="Q151" t="n">
         <v>94.64</v>
       </c>
       <c r="R151" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S151" t="n">
         <v>92.32</v>
       </c>
       <c r="T151" t="n">
         <v>91.93</v>
       </c>
       <c r="U151" t="n">
         <v>90.78</v>
       </c>
       <c r="V151" t="n">
         <v>92.08</v>
       </c>
       <c r="W151" t="n">
         <v>93.59</v>
       </c>
       <c r="X151" t="n">
         <v>94.09</v>
       </c>
       <c r="Y151" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>197.0</v>
       </c>
       <c r="B152" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C152" t="s">
         <v>26</v>
       </c>
       <c r="D152" t="s">
         <v>79</v>
       </c>
       <c r="E152" t="s">
         <v>80</v>
       </c>
       <c r="F152" t="s">
         <v>148</v>
       </c>
       <c r="G152" t="s">
         <v>44</v>
       </c>
       <c r="H152" t="s">
         <v>31</v>
       </c>
       <c r="I152" t="s">
         <v>32</v>
       </c>
       <c r="J152" t="s">
         <v>82</v>
       </c>
       <c r="K152" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="L152" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="M152" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="N152" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="O152" t="s">
         <v>38</v>
       </c>
       <c r="P152" t="s">
         <v>31</v>
       </c>
       <c r="Q152" t="n">
         <v>63.82</v>
       </c>
       <c r="R152" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S152" t="n">
         <v>66.25</v>
       </c>
       <c r="T152" t="n">
         <v>65.62</v>
       </c>
       <c r="U152" t="n">
         <v>67.03</v>
       </c>
       <c r="V152" t="n">
         <v>65.52</v>
       </c>
       <c r="W152" t="n">
         <v>62.21</v>
       </c>
       <c r="X152" t="n">
         <v>63.21</v>
       </c>
       <c r="Y152" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>1646.0</v>
       </c>
       <c r="B153" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="C153" t="s">
         <v>60</v>
       </c>
       <c r="D153" t="s">
         <v>573</v>
       </c>
       <c r="E153" t="s">
         <v>222</v>
       </c>
       <c r="F153" t="s">
         <v>148</v>
       </c>
       <c r="G153" t="s">
         <v>30</v>
       </c>
       <c r="H153" t="s">
         <v>31</v>
       </c>
       <c r="I153" t="s">
         <v>32</v>
       </c>
       <c r="J153" t="s">
         <v>82</v>
       </c>
       <c r="K153" t="s">
+        <v>912</v>
+      </c>
+      <c r="L153" t="s">
+        <v>913</v>
+      </c>
+      <c r="M153" t="s">
+        <v>914</v>
+      </c>
+      <c r="N153" t="s">
         <v>915</v>
-      </c>
-[...7 lines deleted...]
-        <v>918</v>
       </c>
       <c r="O153" t="s">
         <v>38</v>
       </c>
       <c r="P153" t="s">
         <v>31</v>
       </c>
       <c r="Q153" t="n">
         <v>41.0</v>
       </c>
       <c r="R153" t="s">
         <v>31</v>
       </c>
       <c r="S153" t="n">
         <v>36.9</v>
       </c>
       <c r="T153" t="n">
         <v>36.55</v>
       </c>
       <c r="U153" t="n">
         <v>36.53</v>
       </c>
       <c r="V153" t="n">
         <v>37.8</v>
       </c>
       <c r="W153" t="n">
         <v>38.83</v>
       </c>
       <c r="X153" t="n">
         <v>40.16</v>
       </c>
       <c r="Y153" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>2043.0</v>
       </c>
       <c r="B154" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="C154" t="s">
         <v>60</v>
       </c>
       <c r="D154" t="s">
         <v>251</v>
       </c>
       <c r="E154" t="s">
         <v>252</v>
       </c>
       <c r="F154" t="s">
         <v>148</v>
       </c>
       <c r="G154" t="s">
         <v>30</v>
       </c>
       <c r="H154" t="s">
         <v>31</v>
       </c>
       <c r="I154" t="s">
         <v>32</v>
       </c>
       <c r="J154" t="s">
         <v>33</v>
       </c>
       <c r="K154" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="L154" t="s">
         <v>31</v>
       </c>
       <c r="M154" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="N154" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="O154" t="s">
         <v>48</v>
       </c>
       <c r="P154" t="s">
         <v>31</v>
       </c>
       <c r="Q154" t="n">
         <v>73.62</v>
       </c>
       <c r="R154" t="s">
         <v>257</v>
       </c>
       <c r="S154" t="s">
         <v>31</v>
       </c>
       <c r="T154" t="s">
         <v>31</v>
       </c>
       <c r="U154" t="s">
         <v>31</v>
       </c>
       <c r="V154" t="s">
         <v>31</v>
       </c>
       <c r="W154" t="n">
         <v>73.62</v>
       </c>
       <c r="X154" t="n">
         <v>70.66</v>
       </c>
       <c r="Y154" t="n">
-        <v>69.25</v>
+        <v>69.15</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>2122.0</v>
       </c>
       <c r="B155" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="C155" t="s">
         <v>134</v>
       </c>
       <c r="D155" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="E155" t="s">
         <v>565</v>
       </c>
       <c r="F155" t="s">
         <v>148</v>
       </c>
       <c r="G155" t="s">
         <v>30</v>
       </c>
       <c r="H155" t="s">
         <v>31</v>
       </c>
       <c r="I155" t="s">
         <v>32</v>
       </c>
       <c r="J155" t="s">
         <v>82</v>
       </c>
       <c r="K155" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="L155" t="s">
         <v>31</v>
       </c>
       <c r="M155" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="N155" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="O155" t="s">
         <v>142</v>
       </c>
       <c r="P155" t="s">
         <v>31</v>
       </c>
       <c r="Q155" t="n">
         <v>100.0</v>
       </c>
       <c r="R155" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="S155" t="s">
         <v>31</v>
       </c>
       <c r="T155" t="s">
         <v>31</v>
       </c>
       <c r="U155" t="s">
         <v>31</v>
       </c>
       <c r="V155" t="s">
         <v>31</v>
       </c>
       <c r="W155" t="n">
         <v>29.4</v>
       </c>
       <c r="X155" t="n">
         <v>100.0</v>
       </c>
       <c r="Y155" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>1776.0</v>
       </c>
       <c r="B156" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="C156" t="s">
         <v>211</v>
       </c>
       <c r="D156" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="E156" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="F156" t="s">
         <v>148</v>
       </c>
       <c r="G156" t="s">
         <v>30</v>
       </c>
       <c r="H156" t="s">
         <v>31</v>
       </c>
       <c r="I156" t="s">
         <v>32</v>
       </c>
       <c r="J156" t="s">
         <v>129</v>
       </c>
       <c r="K156" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="L156" t="s">
         <v>31</v>
       </c>
       <c r="M156" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="N156" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="O156" t="s">
         <v>218</v>
       </c>
       <c r="P156" t="s">
         <v>31</v>
       </c>
       <c r="Q156" t="n">
         <v>58.0</v>
       </c>
       <c r="R156" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="S156" t="n">
         <v>29.5</v>
       </c>
       <c r="T156" t="n">
         <v>47.0</v>
       </c>
       <c r="U156" t="n">
         <v>39.7</v>
       </c>
       <c r="V156" t="n">
         <v>60.4</v>
       </c>
       <c r="W156" t="n">
         <v>55.6</v>
       </c>
       <c r="X156" t="n">
         <v>80.0</v>
       </c>
       <c r="Y156" t="n">
         <v>65.07</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>1780.0</v>
       </c>
       <c r="B157" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="C157" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D157" t="s">
         <v>554</v>
       </c>
       <c r="E157" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="F157" t="s">
         <v>148</v>
       </c>
       <c r="G157" t="s">
         <v>44</v>
       </c>
       <c r="H157" t="s">
         <v>31</v>
       </c>
       <c r="I157" t="s">
         <v>32</v>
       </c>
       <c r="J157" t="s">
         <v>129</v>
       </c>
       <c r="K157" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="L157" t="s">
         <v>31</v>
       </c>
       <c r="M157" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="N157" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="O157" t="s">
         <v>218</v>
       </c>
       <c r="P157" t="s">
         <v>31</v>
       </c>
       <c r="Q157" t="n">
         <v>62.5</v>
       </c>
       <c r="R157" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="S157" t="n">
         <v>26.5</v>
       </c>
       <c r="T157" t="n">
         <v>46.4</v>
       </c>
       <c r="U157" t="n">
         <v>46.5</v>
       </c>
       <c r="V157" t="n">
         <v>59.6</v>
       </c>
       <c r="W157" t="n">
         <v>61.8</v>
       </c>
       <c r="X157" t="n">
         <v>75.0</v>
       </c>
       <c r="Y157" t="n">
         <v>64.92</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>1779.0</v>
       </c>
       <c r="B158" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="C158" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D158" t="s">
         <v>554</v>
       </c>
       <c r="E158" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="F158" t="s">
         <v>148</v>
       </c>
       <c r="G158" t="s">
         <v>44</v>
       </c>
       <c r="H158" t="s">
         <v>31</v>
       </c>
       <c r="I158" t="s">
         <v>32</v>
       </c>
       <c r="J158" t="s">
         <v>129</v>
       </c>
       <c r="K158" t="s">
+        <v>938</v>
+      </c>
+      <c r="L158" t="s">
+        <v>31</v>
+      </c>
+      <c r="M158" t="s">
+        <v>939</v>
+      </c>
+      <c r="N158" t="s">
         <v>940</v>
-      </c>
-[...7 lines deleted...]
-        <v>941</v>
       </c>
       <c r="O158" t="s">
         <v>218</v>
       </c>
       <c r="P158" t="s">
         <v>31</v>
       </c>
       <c r="Q158" t="n">
         <v>54.0</v>
       </c>
       <c r="R158" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="S158" t="n">
         <v>29.1</v>
       </c>
       <c r="T158" t="n">
         <v>46.6</v>
       </c>
       <c r="U158" t="n">
         <v>44.4</v>
       </c>
       <c r="V158" t="n">
         <v>63.5</v>
       </c>
       <c r="W158" t="n">
         <v>52.1</v>
       </c>
       <c r="X158" t="n">
         <v>73.8</v>
       </c>
       <c r="Y158" t="n">
         <v>68.55</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>2119.0</v>
       </c>
       <c r="B159" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="C159" t="s">
         <v>134</v>
       </c>
       <c r="D159" t="s">
         <v>633</v>
       </c>
       <c r="E159" t="s">
         <v>634</v>
       </c>
       <c r="F159" t="s">
         <v>148</v>
       </c>
       <c r="G159" t="s">
         <v>30</v>
       </c>
       <c r="H159" t="s">
         <v>31</v>
       </c>
       <c r="I159" t="s">
         <v>32</v>
       </c>
       <c r="J159" t="s">
         <v>82</v>
       </c>
       <c r="K159" t="s">
+        <v>942</v>
+      </c>
+      <c r="L159" t="s">
         <v>943</v>
       </c>
-      <c r="L159" t="s">
+      <c r="M159" t="s">
         <v>944</v>
       </c>
-      <c r="M159" t="s">
+      <c r="N159" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
       <c r="O159" t="s">
         <v>142</v>
       </c>
       <c r="P159" t="s">
         <v>31</v>
       </c>
       <c r="Q159" t="n">
         <v>98.5</v>
       </c>
       <c r="R159" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="S159" t="s">
         <v>31</v>
       </c>
       <c r="T159" t="n">
         <v>69.2</v>
       </c>
       <c r="U159" t="n">
         <v>88.2</v>
       </c>
       <c r="V159" t="n">
         <v>93.2</v>
       </c>
       <c r="W159" t="n">
         <v>98.0</v>
       </c>
       <c r="X159" t="n">
         <v>98.13</v>
       </c>
-      <c r="Y159" t="s">
-        <v>31</v>
+      <c r="Y159" t="n">
+        <v>88.25</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>797.0</v>
       </c>
       <c r="B160" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="C160" t="s">
         <v>134</v>
       </c>
       <c r="D160" t="s">
         <v>126</v>
       </c>
       <c r="E160" t="s">
         <v>565</v>
       </c>
       <c r="F160" t="s">
         <v>148</v>
       </c>
       <c r="G160" t="s">
         <v>128</v>
       </c>
       <c r="H160" t="s">
         <v>31</v>
       </c>
       <c r="I160" t="s">
         <v>32</v>
       </c>
       <c r="J160" t="s">
         <v>82</v>
       </c>
       <c r="K160" t="s">
+        <v>948</v>
+      </c>
+      <c r="L160" t="s">
+        <v>31</v>
+      </c>
+      <c r="M160" t="s">
         <v>949</v>
       </c>
-      <c r="L160" t="s">
-[...2 lines deleted...]
-      <c r="M160" t="s">
+      <c r="N160" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
       <c r="O160" t="s">
         <v>142</v>
       </c>
       <c r="P160" t="s">
         <v>31</v>
       </c>
       <c r="Q160" t="n">
         <v>92.97</v>
       </c>
       <c r="R160" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="S160" t="n">
         <v>85.43</v>
       </c>
       <c r="T160" t="n">
         <v>88.01</v>
       </c>
       <c r="U160" t="n">
         <v>85.48</v>
       </c>
       <c r="V160" t="n">
         <v>90.67</v>
       </c>
       <c r="W160" t="n">
         <v>86.42</v>
       </c>
       <c r="X160" t="n">
         <v>92.97</v>
       </c>
       <c r="Y160" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>2082.0</v>
       </c>
       <c r="B161" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="C161" t="s">
         <v>60</v>
       </c>
       <c r="D161" t="s">
         <v>126</v>
       </c>
       <c r="E161" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="F161" t="s">
         <v>148</v>
       </c>
       <c r="G161" t="s">
         <v>128</v>
       </c>
       <c r="H161" t="s">
         <v>31</v>
       </c>
       <c r="I161" t="s">
         <v>149</v>
       </c>
       <c r="J161" t="s">
         <v>82</v>
       </c>
       <c r="K161" t="s">
+        <v>954</v>
+      </c>
+      <c r="L161" t="s">
+        <v>31</v>
+      </c>
+      <c r="M161" t="s">
         <v>955</v>
       </c>
-      <c r="L161" t="s">
-[...2 lines deleted...]
-      <c r="M161" t="s">
+      <c r="N161" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
       <c r="O161" t="s">
         <v>67</v>
       </c>
       <c r="P161" t="s">
         <v>31</v>
       </c>
       <c r="Q161" t="n">
         <v>-38.0</v>
       </c>
       <c r="R161" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="S161" t="s">
         <v>31</v>
       </c>
       <c r="T161" t="s">
         <v>31</v>
       </c>
       <c r="U161" t="s">
         <v>31</v>
       </c>
       <c r="V161" t="s">
         <v>31</v>
       </c>
       <c r="W161" t="n">
         <v>-41.0</v>
       </c>
       <c r="X161" t="n">
         <v>-38.17</v>
       </c>
       <c r="Y161" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>2057.0</v>
       </c>
       <c r="B162" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="C162" t="s">
         <v>40</v>
       </c>
       <c r="D162" t="s">
         <v>126</v>
       </c>
       <c r="E162" t="s">
         <v>279</v>
       </c>
       <c r="F162" t="s">
         <v>148</v>
       </c>
       <c r="G162" t="s">
         <v>128</v>
       </c>
       <c r="H162" t="s">
         <v>31</v>
       </c>
       <c r="I162" t="s">
         <v>149</v>
       </c>
       <c r="J162" t="s">
         <v>82</v>
       </c>
       <c r="K162" t="s">
+        <v>959</v>
+      </c>
+      <c r="L162" t="s">
         <v>960</v>
       </c>
-      <c r="L162" t="s">
+      <c r="M162" t="s">
         <v>961</v>
       </c>
-      <c r="M162" t="s">
+      <c r="N162" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="O162" t="s">
         <v>48</v>
       </c>
       <c r="P162" t="s">
         <v>31</v>
       </c>
       <c r="Q162" t="n">
         <v>90.3</v>
       </c>
       <c r="R162" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="S162" t="n">
         <v>91.2</v>
       </c>
       <c r="T162" t="n">
         <v>92.9</v>
       </c>
       <c r="U162" t="n">
         <v>93.0</v>
       </c>
       <c r="V162" t="n">
         <v>89.5</v>
       </c>
       <c r="W162" t="n">
         <v>91.6</v>
       </c>
       <c r="X162" t="n">
         <v>91.7</v>
       </c>
       <c r="Y162" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>1923.0</v>
       </c>
       <c r="B163" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="C163" t="s">
         <v>26</v>
       </c>
       <c r="D163" t="s">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>28</v>
       </c>
       <c r="F163" t="s">
         <v>148</v>
       </c>
       <c r="G163" t="s">
         <v>44</v>
       </c>
       <c r="H163" t="s">
         <v>31</v>
       </c>
       <c r="I163" t="s">
         <v>32</v>
       </c>
       <c r="J163" t="s">
         <v>82</v>
       </c>
       <c r="K163" t="s">
+        <v>965</v>
+      </c>
+      <c r="L163" t="s">
         <v>966</v>
       </c>
-      <c r="L163" t="s">
+      <c r="M163" t="s">
         <v>967</v>
       </c>
-      <c r="M163" t="s">
+      <c r="N163" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
       <c r="O163" t="s">
         <v>38</v>
       </c>
       <c r="P163" t="s">
         <v>31</v>
       </c>
       <c r="Q163" t="n">
         <v>55.0</v>
       </c>
       <c r="R163" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="S163" t="n">
         <v>0.0</v>
       </c>
       <c r="T163" t="n">
         <v>34.3</v>
       </c>
       <c r="U163" t="n">
         <v>47.9</v>
       </c>
       <c r="V163" t="n">
         <v>48.0</v>
       </c>
       <c r="W163" t="n">
         <v>59.0</v>
       </c>
       <c r="X163" t="n">
         <v>53.0</v>
       </c>
       <c r="Y163" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>1283.0</v>
       </c>
       <c r="B164" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="C164" t="s">
         <v>26</v>
       </c>
       <c r="D164" t="s">
         <v>79</v>
       </c>
       <c r="E164" t="s">
         <v>80</v>
       </c>
       <c r="F164" t="s">
         <v>148</v>
       </c>
       <c r="G164" t="s">
         <v>30</v>
       </c>
       <c r="H164" t="s">
         <v>31</v>
       </c>
       <c r="I164" t="s">
         <v>32</v>
       </c>
       <c r="J164" t="s">
         <v>82</v>
       </c>
       <c r="K164" t="s">
+        <v>971</v>
+      </c>
+      <c r="L164" t="s">
         <v>972</v>
       </c>
-      <c r="L164" t="s">
+      <c r="M164" t="s">
+        <v>797</v>
+      </c>
+      <c r="N164" t="s">
         <v>973</v>
-      </c>
-[...4 lines deleted...]
-        <v>974</v>
       </c>
       <c r="O164" t="s">
         <v>38</v>
       </c>
       <c r="P164" t="s">
         <v>31</v>
       </c>
       <c r="Q164" t="n">
         <v>97.16</v>
       </c>
       <c r="R164" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S164" t="n">
         <v>94.83</v>
       </c>
       <c r="T164" t="n">
         <v>96.91</v>
       </c>
       <c r="U164" t="n">
         <v>95.95</v>
       </c>
       <c r="V164" t="n">
         <v>98.53</v>
       </c>
       <c r="W164" t="n">
         <v>96.81</v>
       </c>
       <c r="X164" t="n">
         <v>97.07</v>
       </c>
       <c r="Y164" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>1790.0</v>
       </c>
       <c r="B165" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="C165" t="s">
         <v>60</v>
       </c>
       <c r="D165" t="s">
         <v>573</v>
       </c>
       <c r="E165" t="s">
         <v>222</v>
       </c>
       <c r="F165" t="s">
         <v>148</v>
       </c>
       <c r="G165" t="s">
         <v>44</v>
       </c>
       <c r="H165" t="s">
         <v>31</v>
       </c>
       <c r="I165" t="s">
         <v>32</v>
       </c>
       <c r="J165" t="s">
         <v>82</v>
       </c>
       <c r="K165" t="s">
+        <v>975</v>
+      </c>
+      <c r="L165" t="s">
         <v>976</v>
       </c>
-      <c r="L165" t="s">
+      <c r="M165" t="s">
         <v>977</v>
       </c>
-      <c r="M165" t="s">
+      <c r="N165" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="O165" t="s">
         <v>38</v>
       </c>
       <c r="P165" t="s">
         <v>31</v>
       </c>
       <c r="Q165" t="n">
         <v>65.53</v>
       </c>
       <c r="R165" t="s">
         <v>31</v>
       </c>
       <c r="S165" t="n">
         <v>48.0</v>
       </c>
       <c r="T165" t="n">
         <v>48.0</v>
       </c>
       <c r="U165" t="n">
         <v>48.0</v>
       </c>
       <c r="V165" t="n">
         <v>61.13</v>
       </c>
       <c r="W165" t="n">
         <v>61.13</v>
       </c>
       <c r="X165" t="n">
         <v>62.5</v>
       </c>
       <c r="Y165" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165.0</v>
       </c>
       <c r="B166" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="C166" t="s">
         <v>26</v>
       </c>
       <c r="D166" t="s">
         <v>126</v>
       </c>
       <c r="E166" t="s">
         <v>80</v>
       </c>
       <c r="F166" t="s">
         <v>148</v>
       </c>
       <c r="G166" t="s">
         <v>128</v>
       </c>
       <c r="H166" t="s">
         <v>31</v>
       </c>
       <c r="I166" t="s">
         <v>32</v>
       </c>
       <c r="J166" t="s">
         <v>82</v>
       </c>
       <c r="K166" t="s">
+        <v>980</v>
+      </c>
+      <c r="L166" t="s">
         <v>981</v>
       </c>
-      <c r="L166" t="s">
+      <c r="M166" t="s">
+        <v>797</v>
+      </c>
+      <c r="N166" t="s">
         <v>982</v>
-      </c>
-[...4 lines deleted...]
-        <v>983</v>
       </c>
       <c r="O166" t="s">
         <v>38</v>
       </c>
       <c r="P166" t="s">
         <v>31</v>
       </c>
       <c r="Q166" t="n">
         <v>89.1</v>
       </c>
       <c r="R166" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S166" t="n">
         <v>87.4</v>
       </c>
       <c r="T166" t="n">
         <v>90.94</v>
       </c>
       <c r="U166" t="n">
         <v>90.32</v>
       </c>
       <c r="V166" t="n">
         <v>87.86</v>
       </c>
       <c r="W166" t="n">
         <v>88.26</v>
       </c>
       <c r="X166" t="n">
         <v>89.08</v>
       </c>
       <c r="Y166" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>1088.0</v>
       </c>
       <c r="B167" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="C167" t="s">
         <v>26</v>
       </c>
       <c r="D167" t="s">
         <v>79</v>
       </c>
       <c r="E167" t="s">
         <v>80</v>
       </c>
       <c r="F167" t="s">
         <v>148</v>
       </c>
       <c r="G167" t="s">
         <v>44</v>
       </c>
       <c r="H167" t="s">
         <v>31</v>
       </c>
       <c r="I167" t="s">
         <v>32</v>
       </c>
       <c r="J167" t="s">
         <v>82</v>
       </c>
       <c r="K167" t="s">
+        <v>984</v>
+      </c>
+      <c r="L167" t="s">
         <v>985</v>
       </c>
-      <c r="L167" t="s">
+      <c r="M167" t="s">
+        <v>797</v>
+      </c>
+      <c r="N167" t="s">
         <v>986</v>
-      </c>
-[...4 lines deleted...]
-        <v>987</v>
       </c>
       <c r="O167" t="s">
         <v>38</v>
       </c>
       <c r="P167" t="s">
         <v>31</v>
       </c>
       <c r="Q167" t="n">
         <v>97.64</v>
       </c>
       <c r="R167" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S167" t="n">
         <v>69.01</v>
       </c>
       <c r="T167" t="n">
         <v>56.21</v>
       </c>
       <c r="U167" t="n">
         <v>93.52</v>
       </c>
       <c r="V167" t="n">
         <v>87.97</v>
       </c>
       <c r="W167" t="n">
         <v>96.28</v>
       </c>
       <c r="X167" t="n">
         <v>97.51</v>
       </c>
       <c r="Y167" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>1513.0</v>
       </c>
       <c r="B168" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="C168" t="s">
         <v>145</v>
       </c>
       <c r="D168" t="s">
         <v>626</v>
       </c>
       <c r="E168" t="s">
         <v>52</v>
       </c>
       <c r="F168" t="s">
         <v>148</v>
       </c>
       <c r="G168" t="s">
         <v>128</v>
       </c>
       <c r="H168" t="s">
         <v>31</v>
       </c>
       <c r="I168" t="s">
         <v>149</v>
       </c>
       <c r="J168" t="s">
         <v>33</v>
       </c>
       <c r="K168" t="s">
+        <v>988</v>
+      </c>
+      <c r="L168" t="s">
         <v>989</v>
       </c>
-      <c r="L168" t="s">
+      <c r="M168" t="s">
         <v>990</v>
       </c>
-      <c r="M168" t="s">
+      <c r="N168" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="O168" t="s">
         <v>58</v>
       </c>
       <c r="P168" t="s">
         <v>31</v>
       </c>
       <c r="Q168" t="n">
         <v>14.09</v>
       </c>
       <c r="R168" t="s">
         <v>31</v>
       </c>
       <c r="S168" t="n">
         <v>15.67</v>
       </c>
       <c r="T168" t="n">
         <v>14.8</v>
       </c>
       <c r="U168" t="n">
         <v>14.22</v>
       </c>
       <c r="V168" t="n">
         <v>14.39</v>
       </c>
       <c r="W168" t="n">
         <v>14.49</v>
       </c>
       <c r="X168" t="n">
         <v>14.14</v>
       </c>
       <c r="Y168" t="n">
-        <v>13.29</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>1715.0</v>
       </c>
       <c r="B169" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="C169" t="s">
         <v>60</v>
       </c>
       <c r="D169" t="s">
         <v>669</v>
       </c>
       <c r="E169" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F169" t="s">
         <v>148</v>
       </c>
       <c r="G169" t="s">
         <v>44</v>
       </c>
       <c r="H169" t="s">
         <v>31</v>
       </c>
       <c r="I169" t="s">
         <v>32</v>
       </c>
       <c r="J169" t="s">
         <v>33</v>
       </c>
       <c r="K169" t="s">
+        <v>993</v>
+      </c>
+      <c r="L169" t="s">
+        <v>31</v>
+      </c>
+      <c r="M169" t="s">
         <v>994</v>
       </c>
-      <c r="L169" t="s">
-[...2 lines deleted...]
-      <c r="M169" t="s">
+      <c r="N169" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="O169" t="s">
         <v>67</v>
       </c>
       <c r="P169" t="s">
         <v>31</v>
       </c>
       <c r="Q169" t="n">
         <v>24.5</v>
       </c>
       <c r="R169" t="s">
         <v>31</v>
       </c>
       <c r="S169" t="n">
         <v>23.09</v>
       </c>
       <c r="T169" t="n">
         <v>23.54</v>
       </c>
       <c r="U169" t="n">
         <v>23.59</v>
       </c>
       <c r="V169" t="n">
         <v>23.18</v>
       </c>
       <c r="W169" t="n">
         <v>23.22</v>
       </c>
       <c r="X169" t="n">
         <v>22.77</v>
       </c>
       <c r="Y169" t="n">
-        <v>22.65</v>
+        <v>22.44</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>23.0</v>
       </c>
       <c r="B170" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="C170" t="s">
         <v>60</v>
       </c>
       <c r="D170" t="s">
         <v>251</v>
       </c>
       <c r="E170" t="s">
         <v>238</v>
       </c>
       <c r="F170" t="s">
         <v>148</v>
       </c>
       <c r="G170" t="s">
         <v>44</v>
       </c>
       <c r="H170" t="s">
         <v>31</v>
       </c>
       <c r="I170" t="s">
         <v>32</v>
       </c>
       <c r="J170" t="s">
         <v>33</v>
       </c>
       <c r="K170" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="L170" t="s">
         <v>31</v>
       </c>
       <c r="M170" t="s">
         <v>687</v>
       </c>
       <c r="N170" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="O170" t="s">
         <v>67</v>
       </c>
       <c r="P170" t="s">
         <v>31</v>
       </c>
       <c r="Q170" t="n">
         <v>1.4</v>
       </c>
       <c r="R170" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="S170" t="n">
         <v>-1.78</v>
       </c>
       <c r="T170" t="n">
         <v>3.9</v>
       </c>
       <c r="U170" t="n">
         <v>4.5</v>
       </c>
       <c r="V170" t="n">
         <v>3.2</v>
       </c>
       <c r="W170" t="n">
         <v>1.5</v>
       </c>
       <c r="X170" t="n">
         <v>1.37</v>
       </c>
       <c r="Y170" t="n">
-        <v>1.18</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>2103.0</v>
       </c>
       <c r="B171" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="C171" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D171" t="s">
         <v>554</v>
       </c>
       <c r="E171" t="s">
         <v>52</v>
       </c>
       <c r="F171" t="s">
         <v>148</v>
       </c>
       <c r="G171" t="s">
         <v>128</v>
       </c>
       <c r="H171" t="s">
         <v>31</v>
       </c>
       <c r="I171" t="s">
         <v>32</v>
       </c>
       <c r="J171" t="s">
         <v>129</v>
       </c>
       <c r="K171" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L171" t="s">
         <v>1002</v>
       </c>
-      <c r="L171" t="s">
+      <c r="M171" t="s">
         <v>1003</v>
       </c>
-      <c r="M171" t="s">
+      <c r="N171" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="O171" t="s">
         <v>218</v>
       </c>
       <c r="P171" t="s">
         <v>31</v>
       </c>
       <c r="Q171" t="n">
         <v>84.0</v>
       </c>
       <c r="R171" t="s">
         <v>31</v>
       </c>
       <c r="S171" t="s">
         <v>31</v>
       </c>
       <c r="T171" t="s">
         <v>31</v>
       </c>
       <c r="U171" t="s">
         <v>31</v>
       </c>
       <c r="V171" t="s">
         <v>31</v>
       </c>
       <c r="W171" t="n">
         <v>61.0</v>
       </c>
       <c r="X171" t="n">
         <v>83.7</v>
       </c>
       <c r="Y171" t="n">
         <v>69.68</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>2154.0</v>
       </c>
       <c r="B172" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="C172" t="s">
         <v>26</v>
       </c>
       <c r="D172" t="s">
         <v>79</v>
       </c>
       <c r="E172" t="s">
         <v>80</v>
       </c>
       <c r="F172" t="s">
         <v>148</v>
       </c>
       <c r="G172" t="s">
         <v>30</v>
       </c>
       <c r="H172" t="s">
         <v>31</v>
       </c>
       <c r="I172" t="s">
         <v>32</v>
       </c>
       <c r="J172" t="s">
         <v>82</v>
       </c>
       <c r="K172" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L172" t="s">
+        <v>31</v>
+      </c>
+      <c r="M172" t="s">
         <v>1007</v>
       </c>
-      <c r="L172" t="s">
-[...2 lines deleted...]
-      <c r="M172" t="s">
+      <c r="N172" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="O172" t="s">
         <v>38</v>
       </c>
       <c r="P172" t="s">
         <v>31</v>
       </c>
       <c r="Q172" t="n">
         <v>43.0</v>
       </c>
       <c r="R172" t="s">
         <v>31</v>
       </c>
       <c r="S172" t="s">
         <v>31</v>
       </c>
       <c r="T172" t="s">
         <v>31</v>
       </c>
       <c r="U172" t="s">
         <v>31</v>
       </c>
       <c r="V172" t="s">
         <v>31</v>
       </c>
       <c r="W172" t="n">
         <v>45.0</v>
       </c>
       <c r="X172" t="n">
         <v>42.0</v>
       </c>
       <c r="Y172" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>428.0</v>
       </c>
       <c r="B173" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C173" t="s">
         <v>134</v>
       </c>
       <c r="D173" t="s">
         <v>633</v>
       </c>
       <c r="E173" t="s">
         <v>634</v>
       </c>
       <c r="F173" t="s">
         <v>148</v>
       </c>
       <c r="G173" t="s">
         <v>44</v>
       </c>
       <c r="H173" t="s">
         <v>31</v>
       </c>
       <c r="I173" t="s">
         <v>32</v>
       </c>
       <c r="J173" t="s">
         <v>33</v>
       </c>
       <c r="K173" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L173" t="s">
+        <v>31</v>
+      </c>
+      <c r="M173" t="s">
         <v>1011</v>
       </c>
-      <c r="L173" t="s">
-[...2 lines deleted...]
-      <c r="M173" t="s">
+      <c r="N173" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="O173" t="s">
         <v>67</v>
       </c>
       <c r="P173" t="s">
         <v>31</v>
       </c>
       <c r="Q173" t="n">
         <v>12.72</v>
       </c>
       <c r="R173" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="S173" t="n">
         <v>10.3</v>
       </c>
       <c r="T173" t="n">
         <v>11.6</v>
       </c>
       <c r="U173" t="n">
         <v>12.1</v>
       </c>
       <c r="V173" t="n">
         <v>16.8</v>
       </c>
       <c r="W173" t="n">
         <v>12.8</v>
       </c>
       <c r="X173" t="n">
         <v>9.4</v>
       </c>
       <c r="Y173" t="n">
-        <v>7.7</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>2166.0</v>
       </c>
       <c r="B174" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="C174" t="s">
         <v>211</v>
       </c>
       <c r="D174" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="E174" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="F174" t="s">
         <v>148</v>
       </c>
       <c r="G174" t="s">
         <v>30</v>
       </c>
       <c r="H174" t="s">
         <v>31</v>
       </c>
       <c r="I174" t="s">
         <v>149</v>
       </c>
       <c r="J174" t="s">
         <v>166</v>
       </c>
       <c r="K174" t="s">
+        <v>1016</v>
+      </c>
+      <c r="L174" t="s">
+        <v>31</v>
+      </c>
+      <c r="M174" t="s">
         <v>1017</v>
       </c>
-      <c r="L174" t="s">
-[...2 lines deleted...]
-      <c r="M174" t="s">
+      <c r="N174" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
       <c r="O174" t="s">
         <v>95</v>
       </c>
       <c r="P174" t="s">
         <v>31</v>
       </c>
       <c r="Q174" t="s">
         <v>31</v>
       </c>
       <c r="R174" t="s">
         <v>31</v>
       </c>
       <c r="S174" t="n">
         <v>1.65</v>
       </c>
       <c r="T174" t="s">
         <v>31</v>
       </c>
       <c r="U174" t="n">
         <v>2.69</v>
       </c>
       <c r="V174" t="s">
         <v>31</v>
       </c>
       <c r="W174" t="n">
         <v>1.73</v>
       </c>
       <c r="X174" t="n">
         <v>1.73</v>
       </c>
       <c r="Y174" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>2048.0</v>
       </c>
       <c r="B175" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="C175" t="s">
         <v>145</v>
       </c>
       <c r="D175" t="s">
         <v>521</v>
       </c>
       <c r="E175" t="s">
         <v>136</v>
       </c>
       <c r="F175" t="s">
         <v>148</v>
       </c>
       <c r="G175" t="s">
         <v>128</v>
       </c>
       <c r="H175" t="s">
         <v>31</v>
       </c>
       <c r="I175" t="s">
         <v>32</v>
       </c>
       <c r="J175" t="s">
         <v>82</v>
       </c>
       <c r="K175" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L175" t="s">
         <v>1021</v>
       </c>
-      <c r="L175" t="s">
+      <c r="M175" t="s">
         <v>1022</v>
       </c>
-      <c r="M175" t="s">
+      <c r="N175" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="O175" t="s">
         <v>142</v>
       </c>
       <c r="P175" t="s">
         <v>31</v>
       </c>
       <c r="Q175" t="n">
         <v>96.5</v>
       </c>
       <c r="R175" t="s">
         <v>143</v>
       </c>
       <c r="S175" t="s">
         <v>31</v>
       </c>
       <c r="T175" t="s">
         <v>31</v>
       </c>
       <c r="U175" t="s">
         <v>31</v>
       </c>
       <c r="V175" t="s">
         <v>31</v>
       </c>
       <c r="W175" t="n">
         <v>95.12</v>
       </c>
       <c r="X175" t="n">
         <v>96.5</v>
       </c>
       <c r="Y175" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>427.0</v>
       </c>
       <c r="B176" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="C176" t="s">
         <v>134</v>
       </c>
       <c r="D176" t="s">
         <v>633</v>
       </c>
       <c r="E176" t="s">
         <v>634</v>
       </c>
       <c r="F176" t="s">
         <v>148</v>
       </c>
       <c r="G176" t="s">
         <v>44</v>
       </c>
       <c r="H176" t="s">
         <v>31</v>
       </c>
       <c r="I176" t="s">
         <v>32</v>
       </c>
       <c r="J176" t="s">
         <v>33</v>
       </c>
       <c r="K176" t="s">
+        <v>1025</v>
+      </c>
+      <c r="L176" t="s">
+        <v>31</v>
+      </c>
+      <c r="M176" t="s">
         <v>1026</v>
       </c>
-      <c r="L176" t="s">
-[...2 lines deleted...]
-      <c r="M176" t="s">
+      <c r="N176" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="O176" t="s">
         <v>67</v>
       </c>
       <c r="P176" t="s">
         <v>31</v>
       </c>
       <c r="Q176" t="n">
         <v>21.14</v>
       </c>
       <c r="R176" t="s">
         <v>639</v>
       </c>
       <c r="S176" t="n">
         <v>10.55</v>
       </c>
       <c r="T176" t="n">
         <v>12.38</v>
       </c>
       <c r="U176" t="n">
         <v>13.56</v>
       </c>
       <c r="V176" t="n">
         <v>16.36</v>
       </c>
       <c r="W176" t="n">
         <v>14.24</v>
       </c>
       <c r="X176" t="n">
         <v>20.07</v>
       </c>
       <c r="Y176" t="n">
-        <v>10.26</v>
+        <v>12.12</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>1744.0</v>
       </c>
       <c r="B177" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="C177" t="s">
         <v>40</v>
       </c>
       <c r="D177" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="E177" t="s">
         <v>505</v>
       </c>
       <c r="F177" t="s">
         <v>148</v>
       </c>
       <c r="G177" t="s">
         <v>30</v>
       </c>
       <c r="H177" t="s">
         <v>31</v>
       </c>
       <c r="I177" t="s">
         <v>32</v>
       </c>
       <c r="J177" t="s">
         <v>33</v>
       </c>
       <c r="K177" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L177" t="s">
         <v>1031</v>
       </c>
-      <c r="L177" t="s">
+      <c r="M177" t="s">
         <v>1032</v>
       </c>
-      <c r="M177" t="s">
+      <c r="N177" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="O177" t="s">
         <v>38</v>
       </c>
       <c r="P177" t="s">
         <v>31</v>
       </c>
       <c r="Q177" t="n">
         <v>59.28</v>
       </c>
       <c r="R177" t="s">
         <v>31</v>
       </c>
       <c r="S177" t="n">
         <v>62.21</v>
       </c>
       <c r="T177" t="n">
         <v>69.08</v>
       </c>
       <c r="U177" t="n">
         <v>64.34</v>
       </c>
       <c r="V177" t="n">
         <v>48.5</v>
       </c>
       <c r="W177" t="n">
         <v>57.66</v>
       </c>
       <c r="X177" t="n">
         <v>55.18</v>
       </c>
       <c r="Y177" t="n">
-        <v>57.21</v>
+        <v>60.64</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>2110.0</v>
       </c>
       <c r="B178" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="C178" t="s">
         <v>40</v>
       </c>
       <c r="D178" t="s">
         <v>730</v>
       </c>
       <c r="E178" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="F178" t="s">
         <v>148</v>
       </c>
       <c r="G178" t="s">
         <v>30</v>
       </c>
       <c r="H178" t="s">
         <v>31</v>
       </c>
       <c r="I178" t="s">
         <v>32</v>
       </c>
       <c r="J178" t="s">
         <v>82</v>
       </c>
       <c r="K178" t="s">
+        <v>1036</v>
+      </c>
+      <c r="L178" t="s">
         <v>1037</v>
       </c>
-      <c r="L178" t="s">
+      <c r="M178" t="s">
         <v>1038</v>
       </c>
-      <c r="M178" t="s">
+      <c r="N178" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="O178" t="s">
         <v>48</v>
       </c>
       <c r="P178" t="s">
         <v>31</v>
       </c>
       <c r="Q178" t="n">
         <v>40.0</v>
       </c>
       <c r="R178" t="s">
         <v>31</v>
       </c>
       <c r="S178" t="s">
         <v>31</v>
       </c>
       <c r="T178" t="s">
         <v>31</v>
       </c>
       <c r="U178" t="s">
         <v>31</v>
       </c>
       <c r="V178" t="s">
         <v>31</v>
       </c>
       <c r="W178" t="s">
         <v>31</v>
       </c>
       <c r="X178" t="n">
         <v>10.0</v>
       </c>
       <c r="Y178" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>2135.0</v>
       </c>
       <c r="B179" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="C179" t="s">
         <v>60</v>
       </c>
       <c r="D179" t="s">
         <v>669</v>
       </c>
       <c r="E179" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F179" t="s">
         <v>148</v>
       </c>
       <c r="G179" t="s">
         <v>30</v>
       </c>
       <c r="H179" t="s">
         <v>31</v>
       </c>
       <c r="I179" t="s">
         <v>32</v>
       </c>
       <c r="J179" t="s">
         <v>129</v>
       </c>
       <c r="K179" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L179" t="s">
+        <v>31</v>
+      </c>
+      <c r="M179" t="s">
         <v>1042</v>
       </c>
-      <c r="L179" t="s">
-[...2 lines deleted...]
-      <c r="M179" t="s">
+      <c r="N179" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="O179" t="s">
         <v>67</v>
       </c>
       <c r="P179" t="s">
         <v>31</v>
       </c>
       <c r="Q179" t="n">
         <v>47.5</v>
       </c>
       <c r="R179" t="s">
         <v>31</v>
       </c>
       <c r="S179" t="s">
         <v>31</v>
       </c>
       <c r="T179" t="n">
         <v>25.0</v>
       </c>
       <c r="U179" t="n">
         <v>55.0</v>
       </c>
       <c r="V179" t="n">
         <v>56.0</v>
       </c>
       <c r="W179" t="n">
         <v>44.0</v>
       </c>
       <c r="X179" t="n">
         <v>33.0</v>
       </c>
       <c r="Y179" t="n">
         <v>36.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>1553.0</v>
       </c>
       <c r="B180" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="C180" t="s">
         <v>26</v>
       </c>
       <c r="D180" t="s">
         <v>88</v>
       </c>
       <c r="E180" t="s">
         <v>165</v>
       </c>
       <c r="F180" t="s">
         <v>148</v>
       </c>
       <c r="G180" t="s">
         <v>44</v>
       </c>
       <c r="H180" t="s">
         <v>31</v>
       </c>
       <c r="I180" t="s">
         <v>32</v>
       </c>
       <c r="J180" t="s">
         <v>129</v>
       </c>
       <c r="K180" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L180" t="s">
         <v>1046</v>
       </c>
-      <c r="L180" t="s">
+      <c r="M180" t="s">
         <v>1047</v>
       </c>
-      <c r="M180" t="s">
+      <c r="N180" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="O180" t="s">
         <v>67</v>
       </c>
       <c r="P180" t="s">
         <v>31</v>
       </c>
       <c r="Q180" t="n">
         <v>27.5</v>
       </c>
       <c r="R180" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="S180" t="n">
         <v>30.02</v>
       </c>
       <c r="T180" t="n">
         <v>31.64</v>
       </c>
       <c r="U180" t="n">
         <v>31.06</v>
       </c>
       <c r="V180" t="n">
         <v>28.82</v>
       </c>
       <c r="W180" t="n">
         <v>29.77</v>
       </c>
       <c r="X180" t="n">
         <v>26.83</v>
       </c>
       <c r="Y180" t="n">
         <v>26.08</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>1468.0</v>
       </c>
       <c r="B181" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="C181" t="s">
         <v>26</v>
       </c>
       <c r="D181" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="E181" t="s">
         <v>238</v>
       </c>
       <c r="F181" t="s">
         <v>148</v>
       </c>
       <c r="G181" t="s">
         <v>44</v>
       </c>
       <c r="H181" t="s">
         <v>31</v>
       </c>
       <c r="I181" t="s">
         <v>149</v>
       </c>
       <c r="J181" t="s">
         <v>166</v>
       </c>
       <c r="K181" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L181" t="s">
         <v>1052</v>
       </c>
-      <c r="L181" t="s">
+      <c r="M181" t="s">
         <v>1053</v>
       </c>
-      <c r="M181" t="s">
+      <c r="N181" t="s">
         <v>1054</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
       <c r="O181" t="s">
         <v>95</v>
       </c>
       <c r="P181" t="s">
         <v>31</v>
       </c>
       <c r="Q181" t="s">
         <v>31</v>
       </c>
       <c r="R181" t="s">
-        <v>1056</v>
+        <v>31</v>
       </c>
       <c r="S181" t="n">
         <v>14.8</v>
       </c>
       <c r="T181" t="s">
         <v>31</v>
       </c>
       <c r="U181" t="n">
         <v>13.8</v>
       </c>
       <c r="V181" t="s">
         <v>31</v>
       </c>
       <c r="W181" t="n">
         <v>8.0</v>
       </c>
       <c r="X181" t="s">
         <v>31</v>
       </c>
       <c r="Y181" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>1476.0</v>
       </c>
       <c r="B182" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="C182" t="s">
         <v>211</v>
       </c>
       <c r="D182" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="E182" t="s">
         <v>238</v>
       </c>
       <c r="F182" t="s">
         <v>148</v>
       </c>
       <c r="G182" t="s">
         <v>44</v>
       </c>
       <c r="H182" t="s">
         <v>31</v>
       </c>
       <c r="I182" t="s">
         <v>149</v>
       </c>
       <c r="J182" t="s">
         <v>166</v>
       </c>
       <c r="K182" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L182" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M182" t="s">
         <v>1058</v>
       </c>
-      <c r="L182" t="s">
+      <c r="N182" t="s">
         <v>1059</v>
-      </c>
-[...4 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="O182" t="s">
         <v>95</v>
       </c>
       <c r="P182" t="s">
         <v>31</v>
       </c>
       <c r="Q182" t="s">
         <v>31</v>
       </c>
       <c r="R182" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="S182" t="n">
         <v>6.3</v>
       </c>
       <c r="T182" t="s">
         <v>31</v>
       </c>
       <c r="U182" t="n">
         <v>5.3</v>
       </c>
       <c r="V182" t="s">
         <v>31</v>
       </c>
       <c r="W182" t="n">
         <v>3.2</v>
       </c>
       <c r="X182" t="s">
         <v>31</v>
       </c>
       <c r="Y182" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>2077.0</v>
       </c>
       <c r="B183" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="C183" t="s">
         <v>134</v>
       </c>
       <c r="D183" t="s">
         <v>126</v>
       </c>
       <c r="E183" t="s">
         <v>565</v>
       </c>
       <c r="F183" t="s">
         <v>148</v>
       </c>
       <c r="G183" t="s">
         <v>128</v>
       </c>
       <c r="H183" t="s">
         <v>31</v>
       </c>
       <c r="I183" t="s">
         <v>32</v>
       </c>
       <c r="J183" t="s">
         <v>166</v>
       </c>
       <c r="K183" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L183" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
       <c r="M183" t="s">
         <v>1064</v>
       </c>
       <c r="N183" t="s">
         <v>1065</v>
       </c>
       <c r="O183" t="s">
         <v>142</v>
       </c>
       <c r="P183" t="s">
         <v>31</v>
       </c>
       <c r="Q183" t="n">
         <v>43.4</v>
       </c>
       <c r="R183" t="s">
         <v>789</v>
       </c>
       <c r="S183" t="s">
         <v>31</v>
       </c>
       <c r="T183" t="n">
         <v>38.0</v>
       </c>
@@ -19950,51 +19915,51 @@
       <c r="J184" t="s">
         <v>82</v>
       </c>
       <c r="K184" t="s">
         <v>1067</v>
       </c>
       <c r="L184" t="s">
         <v>1068</v>
       </c>
       <c r="M184" t="s">
         <v>1069</v>
       </c>
       <c r="N184" t="s">
         <v>1070</v>
       </c>
       <c r="O184" t="s">
         <v>48</v>
       </c>
       <c r="P184" t="s">
         <v>31</v>
       </c>
       <c r="Q184" t="n">
         <v>36.1</v>
       </c>
       <c r="R184" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="S184" t="n">
         <v>62.1</v>
       </c>
       <c r="T184" t="n">
         <v>41.8</v>
       </c>
       <c r="U184" t="n">
         <v>42.0</v>
       </c>
       <c r="V184" t="n">
         <v>38.6</v>
       </c>
       <c r="W184" t="n">
         <v>37.7</v>
       </c>
       <c r="X184" t="n">
         <v>37.2</v>
       </c>
       <c r="Y184" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
@@ -20003,113 +19968,113 @@
       <c r="B185" t="s">
         <v>1071</v>
       </c>
       <c r="C185" t="s">
         <v>26</v>
       </c>
       <c r="D185" t="s">
         <v>51</v>
       </c>
       <c r="E185" t="s">
         <v>238</v>
       </c>
       <c r="F185" t="s">
         <v>148</v>
       </c>
       <c r="G185" t="s">
         <v>44</v>
       </c>
       <c r="H185" t="s">
         <v>31</v>
       </c>
       <c r="I185" t="s">
         <v>32</v>
       </c>
       <c r="J185" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="K185" t="s">
         <v>1072</v>
       </c>
       <c r="L185" t="s">
         <v>1073</v>
       </c>
       <c r="M185" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="N185" t="s">
         <v>1074</v>
       </c>
       <c r="O185" t="s">
         <v>58</v>
       </c>
       <c r="P185" t="s">
         <v>31</v>
       </c>
       <c r="Q185" t="n">
         <v>69.95</v>
       </c>
       <c r="R185" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="S185" t="n">
         <v>69.9</v>
       </c>
       <c r="T185" t="s">
         <v>31</v>
       </c>
       <c r="U185" t="s">
         <v>31</v>
       </c>
       <c r="V185" t="s">
         <v>31</v>
       </c>
       <c r="W185" t="s">
         <v>31</v>
       </c>
       <c r="X185" t="s">
         <v>31</v>
       </c>
       <c r="Y185" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>1677.0</v>
       </c>
       <c r="B186" t="s">
         <v>1075</v>
       </c>
       <c r="C186" t="s">
         <v>211</v>
       </c>
       <c r="D186" t="s">
         <v>126</v>
       </c>
       <c r="E186" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F186" t="s">
         <v>148</v>
       </c>
       <c r="G186" t="s">
         <v>128</v>
       </c>
       <c r="H186" t="s">
         <v>31</v>
       </c>
       <c r="I186" t="s">
         <v>149</v>
       </c>
       <c r="J186" t="s">
         <v>166</v>
       </c>
       <c r="K186" t="s">
         <v>1076</v>
       </c>
       <c r="L186" t="s">
         <v>1077</v>
       </c>
       <c r="M186" t="s">
         <v>1078</v>
       </c>
@@ -20145,10651 +20110,10651 @@
       </c>
       <c r="X186" t="s">
         <v>31</v>
       </c>
       <c r="Y186" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>1498.0</v>
       </c>
       <c r="B187" t="s">
         <v>1081</v>
       </c>
       <c r="C187" t="s">
         <v>145</v>
       </c>
       <c r="D187" t="s">
         <v>146</v>
       </c>
       <c r="E187" t="s">
         <v>147</v>
       </c>
       <c r="F187" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G187" t="s">
         <v>44</v>
       </c>
       <c r="H187" t="s">
         <v>31</v>
       </c>
       <c r="I187" t="s">
         <v>32</v>
       </c>
       <c r="J187" t="s">
         <v>129</v>
       </c>
       <c r="K187" t="s">
         <v>1082</v>
       </c>
       <c r="L187" t="s">
+        <v>31</v>
+      </c>
+      <c r="M187" t="s">
         <v>1083</v>
       </c>
-      <c r="M187" t="s">
+      <c r="N187" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
       <c r="O187" t="s">
         <v>153</v>
       </c>
       <c r="P187" t="s">
         <v>31</v>
       </c>
       <c r="Q187" t="n">
         <v>98.0</v>
       </c>
       <c r="R187" t="s">
         <v>496</v>
       </c>
       <c r="S187" t="n">
         <v>95.35</v>
       </c>
       <c r="T187" t="n">
         <v>96.99</v>
       </c>
       <c r="U187" t="n">
         <v>98.01</v>
       </c>
       <c r="V187" t="n">
         <v>98.38</v>
       </c>
       <c r="W187" t="n">
         <v>98.05</v>
       </c>
       <c r="X187" t="n">
         <v>97.48</v>
       </c>
       <c r="Y187" t="n">
-        <v>98.73</v>
+        <v>98.35</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>1090.0</v>
       </c>
       <c r="B188" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="C188" t="s">
         <v>26</v>
       </c>
       <c r="D188" t="s">
         <v>79</v>
       </c>
       <c r="E188" t="s">
         <v>80</v>
       </c>
       <c r="F188" t="s">
         <v>148</v>
       </c>
       <c r="G188" t="s">
         <v>44</v>
       </c>
       <c r="H188" t="s">
         <v>31</v>
       </c>
       <c r="I188" t="s">
         <v>149</v>
       </c>
       <c r="J188" t="s">
         <v>82</v>
       </c>
       <c r="K188" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L188" t="s">
         <v>1087</v>
       </c>
-      <c r="L188" t="s">
+      <c r="M188" t="s">
         <v>1088</v>
       </c>
-      <c r="M188" t="s">
+      <c r="N188" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
       <c r="O188" t="s">
         <v>38</v>
       </c>
       <c r="P188" t="s">
         <v>31</v>
       </c>
       <c r="Q188" t="n">
         <v>27.1</v>
       </c>
       <c r="R188" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="S188" t="n">
         <v>29.4</v>
       </c>
       <c r="T188" t="n">
         <v>29.1</v>
       </c>
       <c r="U188" t="n">
         <v>28.5</v>
       </c>
       <c r="V188" t="n">
         <v>27.78</v>
       </c>
       <c r="W188" t="n">
         <v>27.5</v>
       </c>
       <c r="X188" t="n">
         <v>27.1</v>
       </c>
       <c r="Y188" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>1555.0</v>
       </c>
       <c r="B189" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="C189" t="s">
         <v>60</v>
       </c>
       <c r="D189" t="s">
         <v>173</v>
       </c>
       <c r="E189" t="s">
         <v>238</v>
       </c>
       <c r="F189" t="s">
         <v>148</v>
       </c>
       <c r="G189" t="s">
         <v>44</v>
       </c>
       <c r="H189" t="s">
         <v>31</v>
       </c>
       <c r="I189" t="s">
         <v>32</v>
       </c>
       <c r="J189" t="s">
         <v>82</v>
       </c>
       <c r="K189" t="s">
+        <v>1092</v>
+      </c>
+      <c r="L189" t="s">
         <v>1093</v>
       </c>
-      <c r="L189" t="s">
+      <c r="M189" t="s">
         <v>1094</v>
       </c>
-      <c r="M189" t="s">
+      <c r="N189" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
       <c r="O189" t="s">
         <v>67</v>
       </c>
       <c r="P189" t="s">
         <v>31</v>
       </c>
       <c r="Q189" t="n">
         <v>1.35</v>
       </c>
       <c r="R189" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="S189" t="n">
         <v>5.1</v>
       </c>
       <c r="T189" t="n">
         <v>4.8</v>
       </c>
       <c r="U189" t="n">
         <v>2.2</v>
       </c>
       <c r="V189" t="n">
         <v>1.6</v>
       </c>
       <c r="W189" t="n">
         <v>1.88</v>
       </c>
       <c r="X189" t="n">
         <v>1.35</v>
       </c>
       <c r="Y189" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>1471.0</v>
       </c>
       <c r="B190" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="C190" t="s">
         <v>26</v>
       </c>
       <c r="D190" t="s">
         <v>126</v>
       </c>
       <c r="E190" t="s">
         <v>750</v>
       </c>
       <c r="F190" t="s">
         <v>148</v>
       </c>
       <c r="G190" t="s">
         <v>128</v>
       </c>
       <c r="H190" t="s">
         <v>31</v>
       </c>
       <c r="I190" t="s">
         <v>149</v>
       </c>
       <c r="J190" t="s">
         <v>166</v>
       </c>
       <c r="K190" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L190" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M190" t="s">
+        <v>1058</v>
+      </c>
+      <c r="N190" t="s">
         <v>1098</v>
-      </c>
-[...7 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="O190" t="s">
         <v>95</v>
       </c>
       <c r="P190" t="s">
         <v>31</v>
       </c>
       <c r="Q190" t="s">
         <v>31</v>
       </c>
       <c r="R190" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="S190" t="n">
         <v>28.4</v>
       </c>
       <c r="T190" t="s">
         <v>31</v>
       </c>
       <c r="U190" t="n">
         <v>37.8</v>
       </c>
       <c r="V190" t="s">
         <v>31</v>
       </c>
       <c r="W190" t="n">
         <v>35.78</v>
       </c>
       <c r="X190" t="s">
         <v>31</v>
       </c>
       <c r="Y190" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>2097.0</v>
       </c>
       <c r="B191" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="C191" t="s">
         <v>26</v>
       </c>
       <c r="D191" t="s">
         <v>126</v>
       </c>
       <c r="E191" t="s">
         <v>750</v>
       </c>
       <c r="F191" t="s">
         <v>148</v>
       </c>
       <c r="G191" t="s">
         <v>128</v>
       </c>
       <c r="H191" t="s">
         <v>31</v>
       </c>
       <c r="I191" t="s">
         <v>149</v>
       </c>
       <c r="J191" t="s">
         <v>166</v>
       </c>
       <c r="K191" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="L191" t="s">
-        <v>31</v>
+        <v>1057</v>
       </c>
       <c r="M191" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="N191" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="O191" t="s">
         <v>95</v>
       </c>
       <c r="P191" t="s">
         <v>31</v>
       </c>
       <c r="Q191" t="s">
         <v>31</v>
       </c>
       <c r="R191" t="s">
-        <v>31</v>
+        <v>1103</v>
       </c>
       <c r="S191" t="n">
         <v>9.8</v>
       </c>
       <c r="T191" t="s">
         <v>31</v>
       </c>
       <c r="U191" t="n">
         <v>7.32</v>
       </c>
       <c r="V191" t="s">
         <v>31</v>
       </c>
       <c r="W191" t="n">
         <v>5.44</v>
       </c>
       <c r="X191" t="s">
         <v>31</v>
       </c>
       <c r="Y191" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>1442.0</v>
       </c>
       <c r="B192" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="C192" t="s">
         <v>26</v>
       </c>
       <c r="D192" t="s">
         <v>126</v>
       </c>
       <c r="E192" t="s">
         <v>750</v>
       </c>
       <c r="F192" t="s">
         <v>148</v>
       </c>
       <c r="G192" t="s">
         <v>128</v>
       </c>
       <c r="H192" t="s">
         <v>31</v>
       </c>
       <c r="I192" t="s">
         <v>149</v>
       </c>
       <c r="J192" t="s">
         <v>166</v>
       </c>
       <c r="K192" t="s">
+        <v>1105</v>
+      </c>
+      <c r="L192" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M192" t="s">
+        <v>1058</v>
+      </c>
+      <c r="N192" t="s">
         <v>1106</v>
-      </c>
-[...7 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="O192" t="s">
         <v>95</v>
       </c>
       <c r="P192" t="s">
         <v>31</v>
       </c>
       <c r="Q192" t="s">
         <v>31</v>
       </c>
       <c r="R192" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="S192" t="n">
         <v>31.4</v>
       </c>
       <c r="T192" t="s">
         <v>31</v>
       </c>
       <c r="U192" t="n">
         <v>21.8</v>
       </c>
       <c r="V192" t="s">
         <v>31</v>
       </c>
       <c r="W192" t="n">
         <v>18.63</v>
       </c>
       <c r="X192" t="s">
         <v>31</v>
       </c>
       <c r="Y192" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>1469.0</v>
       </c>
       <c r="B193" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="C193" t="s">
         <v>26</v>
       </c>
       <c r="D193" t="s">
         <v>126</v>
       </c>
       <c r="E193" t="s">
         <v>750</v>
       </c>
       <c r="F193" t="s">
         <v>148</v>
       </c>
       <c r="G193" t="s">
         <v>128</v>
       </c>
       <c r="H193" t="s">
         <v>31</v>
       </c>
       <c r="I193" t="s">
         <v>149</v>
       </c>
       <c r="J193" t="s">
         <v>166</v>
       </c>
       <c r="K193" t="s">
-        <v>1110</v>
+        <v>1108</v>
       </c>
       <c r="L193" t="s">
-        <v>1111</v>
+        <v>1057</v>
       </c>
       <c r="M193" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="N193" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="O193" t="s">
         <v>95</v>
       </c>
       <c r="P193" t="s">
         <v>31</v>
       </c>
       <c r="Q193" t="s">
         <v>31</v>
       </c>
       <c r="R193" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="S193" t="n">
         <v>3.0</v>
       </c>
       <c r="T193" t="s">
         <v>31</v>
       </c>
       <c r="U193" t="n">
         <v>2.1</v>
       </c>
       <c r="V193" t="s">
         <v>31</v>
       </c>
       <c r="W193" t="n">
         <v>1.31</v>
       </c>
       <c r="X193" t="s">
         <v>31</v>
       </c>
       <c r="Y193" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>1678.0</v>
       </c>
       <c r="B194" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="C194" t="s">
         <v>134</v>
       </c>
       <c r="D194" t="s">
         <v>164</v>
       </c>
       <c r="E194" t="s">
         <v>165</v>
       </c>
       <c r="F194" t="s">
         <v>148</v>
       </c>
       <c r="G194" t="s">
         <v>44</v>
       </c>
       <c r="H194" t="s">
         <v>31</v>
       </c>
       <c r="I194" t="s">
         <v>149</v>
       </c>
       <c r="J194" t="s">
         <v>166</v>
       </c>
       <c r="K194" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="L194" t="s">
         <v>168</v>
       </c>
       <c r="M194" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="N194" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="O194" t="s">
         <v>142</v>
       </c>
       <c r="P194" t="s">
         <v>31</v>
       </c>
       <c r="Q194" t="n">
         <v>14.5</v>
       </c>
       <c r="R194" t="s">
         <v>171</v>
       </c>
       <c r="S194" t="s">
         <v>31</v>
       </c>
       <c r="T194" t="n">
         <v>14.2</v>
       </c>
       <c r="U194" t="s">
         <v>31</v>
       </c>
       <c r="V194" t="n">
         <v>15.0</v>
       </c>
       <c r="W194" t="s">
         <v>31</v>
       </c>
       <c r="X194" t="n">
         <v>16.4</v>
       </c>
       <c r="Y194" t="n">
         <v>16.4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>2101.0</v>
       </c>
       <c r="B195" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="C195" t="s">
         <v>211</v>
       </c>
       <c r="D195" t="s">
         <v>126</v>
       </c>
       <c r="E195" t="s">
         <v>547</v>
       </c>
       <c r="F195" t="s">
         <v>148</v>
       </c>
       <c r="G195" t="s">
         <v>128</v>
       </c>
       <c r="H195" t="s">
         <v>31</v>
       </c>
       <c r="I195" t="s">
         <v>32</v>
       </c>
       <c r="J195" t="s">
         <v>33</v>
       </c>
       <c r="K195" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L195" t="s">
+        <v>1116</v>
+      </c>
+      <c r="M195" t="s">
+        <v>1117</v>
+      </c>
+      <c r="N195" t="s">
         <v>1118</v>
       </c>
-      <c r="L195" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O195" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P195" t="s">
         <v>31</v>
       </c>
       <c r="Q195" t="n">
         <v>87.0</v>
       </c>
       <c r="R195" t="s">
         <v>31</v>
       </c>
       <c r="S195" t="s">
         <v>31</v>
       </c>
       <c r="T195" t="s">
         <v>31</v>
       </c>
       <c r="U195" t="s">
         <v>31</v>
       </c>
       <c r="V195" t="s">
         <v>31</v>
       </c>
       <c r="W195" t="n">
         <v>78.0</v>
       </c>
       <c r="X195" t="n">
         <v>85.0</v>
       </c>
       <c r="Y195" t="n">
-        <v>37.52</v>
+        <v>53.62</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>2167.0</v>
       </c>
       <c r="B196" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="C196" t="s">
         <v>211</v>
       </c>
       <c r="D196" t="s">
         <v>323</v>
       </c>
       <c r="E196" t="s">
         <v>230</v>
       </c>
       <c r="F196" t="s">
         <v>148</v>
       </c>
       <c r="G196" t="s">
         <v>30</v>
       </c>
       <c r="H196" t="s">
         <v>31</v>
       </c>
       <c r="I196" t="s">
         <v>32</v>
       </c>
       <c r="J196" t="s">
         <v>82</v>
       </c>
       <c r="K196" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L196" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M196" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N196" t="s">
         <v>1123</v>
-      </c>
-[...7 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="O196" t="s">
         <v>218</v>
       </c>
       <c r="P196" t="s">
         <v>31</v>
       </c>
       <c r="Q196" t="n">
         <v>100.0</v>
       </c>
       <c r="R196" t="s">
         <v>236</v>
       </c>
       <c r="S196" t="s">
         <v>31</v>
       </c>
       <c r="T196" t="s">
         <v>31</v>
       </c>
       <c r="U196" t="s">
         <v>31</v>
       </c>
       <c r="V196" t="s">
         <v>31</v>
       </c>
       <c r="W196" t="s">
         <v>31</v>
       </c>
       <c r="X196" t="n">
         <v>104.44</v>
       </c>
       <c r="Y196" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>1613.0</v>
       </c>
       <c r="B197" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
       <c r="C197" t="s">
         <v>26</v>
       </c>
       <c r="D197" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="E197" t="s">
         <v>89</v>
       </c>
       <c r="F197" t="s">
         <v>148</v>
       </c>
       <c r="G197" t="s">
         <v>44</v>
       </c>
       <c r="H197" t="s">
         <v>31</v>
       </c>
       <c r="I197" t="s">
         <v>32</v>
       </c>
       <c r="J197" t="s">
         <v>82</v>
       </c>
       <c r="K197" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L197" t="s">
+        <v>1126</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1127</v>
+      </c>
+      <c r="N197" t="s">
         <v>1128</v>
-      </c>
-[...7 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="O197" t="s">
         <v>95</v>
       </c>
       <c r="P197" t="s">
         <v>31</v>
       </c>
       <c r="Q197" t="n">
         <v>56.3</v>
       </c>
       <c r="R197" t="s">
         <v>31</v>
       </c>
       <c r="S197" t="n">
         <v>46.18</v>
       </c>
       <c r="T197" t="n">
         <v>31.75</v>
       </c>
       <c r="U197" t="n">
         <v>33.28</v>
       </c>
       <c r="V197" t="n">
         <v>45.45</v>
       </c>
       <c r="W197" t="n">
         <v>45.45</v>
       </c>
       <c r="X197" t="n">
         <v>33.14</v>
       </c>
       <c r="Y197" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>2059.0</v>
       </c>
       <c r="B198" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="C198" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D198" t="s">
         <v>736</v>
       </c>
       <c r="E198" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="F198" t="s">
         <v>148</v>
       </c>
       <c r="G198" t="s">
         <v>128</v>
       </c>
       <c r="H198" t="s">
         <v>31</v>
       </c>
       <c r="I198" t="s">
         <v>32</v>
       </c>
       <c r="J198" t="s">
         <v>33</v>
       </c>
       <c r="K198" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="L198" t="s">
         <v>31</v>
       </c>
       <c r="M198" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="N198" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="O198" t="s">
         <v>48</v>
       </c>
       <c r="P198" t="s">
         <v>31</v>
       </c>
       <c r="Q198" t="n">
         <v>63.83</v>
       </c>
       <c r="R198" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="S198" t="n">
         <v>54.8</v>
       </c>
       <c r="T198" t="n">
         <v>53.84</v>
       </c>
       <c r="U198" t="n">
         <v>49.8</v>
       </c>
       <c r="V198" t="n">
         <v>51.11</v>
       </c>
       <c r="W198" t="n">
         <v>58.55</v>
       </c>
       <c r="X198" t="n">
         <v>61.98</v>
       </c>
       <c r="Y198" t="n">
-        <v>59.57</v>
+        <v>66.8</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>2075.0</v>
       </c>
       <c r="B199" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="C199" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D199" t="s">
         <v>554</v>
       </c>
       <c r="E199" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="F199" t="s">
         <v>148</v>
       </c>
       <c r="G199" t="s">
         <v>128</v>
       </c>
       <c r="H199" t="s">
         <v>31</v>
       </c>
       <c r="I199" t="s">
         <v>32</v>
       </c>
       <c r="J199" t="s">
         <v>82</v>
       </c>
       <c r="K199" t="s">
+        <v>1137</v>
+      </c>
+      <c r="L199" t="s">
+        <v>1138</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1139</v>
+      </c>
+      <c r="N199" t="s">
         <v>1140</v>
-      </c>
-[...7 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="O199" t="s">
         <v>218</v>
       </c>
       <c r="P199" t="s">
         <v>31</v>
       </c>
       <c r="Q199" t="n">
         <v>33.33</v>
       </c>
       <c r="R199" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="S199" t="s">
         <v>31</v>
       </c>
       <c r="T199" t="s">
         <v>31</v>
       </c>
       <c r="U199" t="s">
         <v>31</v>
       </c>
       <c r="V199" t="s">
         <v>31</v>
       </c>
       <c r="W199" t="s">
         <v>31</v>
       </c>
       <c r="X199" t="n">
         <v>33.33</v>
       </c>
       <c r="Y199" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>1494.0</v>
       </c>
       <c r="B200" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="C200" t="s">
         <v>145</v>
       </c>
       <c r="D200" t="s">
         <v>146</v>
       </c>
       <c r="E200" t="s">
         <v>147</v>
       </c>
       <c r="F200" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G200" t="s">
         <v>128</v>
       </c>
       <c r="H200" t="s">
         <v>31</v>
       </c>
       <c r="I200" t="s">
         <v>149</v>
       </c>
       <c r="J200" t="s">
         <v>129</v>
       </c>
       <c r="K200" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="L200" t="s">
-        <v>1147</v>
+        <v>31</v>
       </c>
       <c r="M200" t="s">
         <v>494</v>
       </c>
       <c r="N200" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="O200" t="s">
         <v>153</v>
       </c>
       <c r="P200" t="s">
         <v>31</v>
       </c>
       <c r="Q200" t="n">
         <v>2.06</v>
       </c>
       <c r="R200" t="s">
         <v>496</v>
       </c>
       <c r="S200" t="n">
         <v>3.65</v>
       </c>
       <c r="T200" t="n">
         <v>3.01</v>
       </c>
       <c r="U200" t="n">
         <v>1.99</v>
       </c>
       <c r="V200" t="n">
         <v>1.62</v>
       </c>
       <c r="W200" t="n">
         <v>1.95</v>
       </c>
       <c r="X200" t="n">
         <v>2.52</v>
       </c>
       <c r="Y200" t="n">
-        <v>1.27</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>2168.0</v>
       </c>
       <c r="B201" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="C201" t="s">
         <v>211</v>
       </c>
       <c r="D201" t="s">
         <v>323</v>
       </c>
       <c r="E201" t="s">
         <v>230</v>
       </c>
       <c r="F201" t="s">
         <v>148</v>
       </c>
       <c r="G201" t="s">
         <v>30</v>
       </c>
       <c r="H201" t="s">
         <v>31</v>
       </c>
       <c r="I201" t="s">
         <v>32</v>
       </c>
       <c r="J201" t="s">
         <v>82</v>
       </c>
       <c r="K201" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="L201" t="s">
         <v>31</v>
       </c>
       <c r="M201" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="N201" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="O201" t="s">
         <v>218</v>
       </c>
       <c r="P201" t="s">
         <v>31</v>
       </c>
       <c r="Q201" t="n">
         <v>8.0</v>
       </c>
       <c r="R201" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="S201" t="s">
         <v>31</v>
       </c>
       <c r="T201" t="s">
         <v>31</v>
       </c>
       <c r="U201" t="s">
         <v>31</v>
       </c>
       <c r="V201" t="s">
         <v>31</v>
       </c>
       <c r="W201" t="n">
         <v>7.2</v>
       </c>
       <c r="X201" t="n">
         <v>7.2</v>
       </c>
       <c r="Y201" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>2127.0</v>
       </c>
       <c r="B202" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="C202" t="s">
         <v>211</v>
       </c>
       <c r="D202" t="s">
         <v>546</v>
       </c>
       <c r="E202" t="s">
         <v>547</v>
       </c>
       <c r="F202" t="s">
         <v>148</v>
       </c>
       <c r="G202" t="s">
         <v>30</v>
       </c>
       <c r="H202" t="s">
         <v>31</v>
       </c>
       <c r="I202" t="s">
         <v>32</v>
       </c>
       <c r="J202" t="s">
         <v>307</v>
       </c>
       <c r="K202" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="L202" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="M202" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="N202" t="s">
-        <v>1158</v>
+        <v>1154</v>
       </c>
       <c r="O202" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P202" t="s">
         <v>31</v>
       </c>
       <c r="Q202" t="n">
         <v>90.0</v>
       </c>
       <c r="R202" t="s">
         <v>31</v>
       </c>
       <c r="S202" t="s">
         <v>31</v>
       </c>
       <c r="T202" t="s">
         <v>31</v>
       </c>
       <c r="U202" t="s">
         <v>31</v>
       </c>
       <c r="V202" t="s">
         <v>31</v>
       </c>
       <c r="W202" t="n">
         <v>10.0</v>
       </c>
       <c r="X202" t="n">
         <v>82.0</v>
       </c>
-      <c r="Y202" t="s">
-        <v>31</v>
+      <c r="Y202" t="n">
+        <v>20.0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>1732.0</v>
       </c>
       <c r="B203" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
       <c r="C203" t="s">
         <v>211</v>
       </c>
       <c r="D203" t="s">
         <v>323</v>
       </c>
       <c r="E203" t="s">
         <v>230</v>
       </c>
       <c r="F203" t="s">
         <v>148</v>
       </c>
       <c r="G203" t="s">
         <v>44</v>
       </c>
       <c r="H203" t="s">
         <v>31</v>
       </c>
       <c r="I203" t="s">
         <v>32</v>
       </c>
       <c r="J203" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="K203" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
       <c r="L203" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
       <c r="M203" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="N203" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="O203" t="s">
         <v>218</v>
       </c>
       <c r="P203" t="s">
         <v>31</v>
       </c>
       <c r="Q203" t="n">
         <v>22.6</v>
       </c>
       <c r="R203" t="s">
         <v>236</v>
       </c>
       <c r="S203" t="n">
         <v>37.0</v>
       </c>
       <c r="T203" t="n">
         <v>29.0</v>
       </c>
       <c r="U203" t="n">
         <v>34.4</v>
       </c>
       <c r="V203" t="n">
         <v>23.2</v>
       </c>
       <c r="W203" t="n">
         <v>25.6</v>
       </c>
       <c r="X203" t="n">
         <v>20.8</v>
       </c>
       <c r="Y203" t="n">
         <v>19.2</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>1767.0</v>
       </c>
       <c r="B204" t="s">
-        <v>1164</v>
+        <v>1160</v>
       </c>
       <c r="C204" t="s">
         <v>211</v>
       </c>
       <c r="D204" t="s">
         <v>126</v>
       </c>
       <c r="E204" t="s">
         <v>230</v>
       </c>
       <c r="F204" t="s">
         <v>148</v>
       </c>
       <c r="G204" t="s">
         <v>128</v>
       </c>
       <c r="H204" t="s">
         <v>31</v>
       </c>
       <c r="I204" t="s">
         <v>32</v>
       </c>
       <c r="J204" t="s">
         <v>82</v>
       </c>
       <c r="K204" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="L204" t="s">
-        <v>436</v>
+        <v>31</v>
       </c>
       <c r="M204" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="N204" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="O204" t="s">
         <v>218</v>
       </c>
       <c r="P204" t="s">
         <v>31</v>
       </c>
       <c r="Q204" t="n">
         <v>53.6</v>
       </c>
       <c r="R204" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="S204" t="n">
         <v>12.0</v>
       </c>
       <c r="T204" t="n">
         <v>27.2</v>
       </c>
       <c r="U204" t="n">
         <v>27.2</v>
       </c>
       <c r="V204" t="n">
         <v>40.8</v>
       </c>
       <c r="W204" t="n">
         <v>59.2</v>
       </c>
       <c r="X204" t="n">
         <v>52.0</v>
       </c>
       <c r="Y204" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>2134.0</v>
       </c>
       <c r="B205" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="C205" t="s">
         <v>60</v>
       </c>
       <c r="D205" t="s">
         <v>669</v>
       </c>
       <c r="E205" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F205" t="s">
         <v>148</v>
       </c>
       <c r="G205" t="s">
         <v>30</v>
       </c>
       <c r="H205" t="s">
         <v>31</v>
       </c>
       <c r="I205" t="s">
         <v>32</v>
       </c>
       <c r="J205" t="s">
         <v>307</v>
       </c>
       <c r="K205" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="L205" t="s">
         <v>31</v>
       </c>
       <c r="M205" t="s">
-        <v>1171</v>
+        <v>1167</v>
       </c>
       <c r="N205" t="s">
-        <v>1172</v>
+        <v>1168</v>
       </c>
       <c r="O205" t="s">
         <v>67</v>
       </c>
       <c r="P205" t="s">
         <v>31</v>
       </c>
       <c r="Q205" t="n">
         <v>43.0</v>
       </c>
       <c r="R205" t="s">
         <v>31</v>
       </c>
       <c r="S205" t="s">
         <v>31</v>
       </c>
       <c r="T205" t="s">
         <v>31</v>
       </c>
       <c r="U205" t="s">
         <v>31</v>
       </c>
       <c r="V205" t="s">
         <v>31</v>
       </c>
       <c r="W205" t="s">
         <v>31</v>
       </c>
       <c r="X205" t="n">
         <v>43.0</v>
       </c>
       <c r="Y205" t="n">
         <v>45.6</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>2178.0</v>
       </c>
       <c r="B206" t="s">
-        <v>1173</v>
+        <v>1169</v>
       </c>
       <c r="C206" t="s">
         <v>26</v>
       </c>
       <c r="D206" t="s">
         <v>51</v>
       </c>
       <c r="E206" t="s">
         <v>52</v>
       </c>
       <c r="F206" t="s">
         <v>148</v>
       </c>
       <c r="G206" t="s">
         <v>44</v>
       </c>
       <c r="H206" t="s">
         <v>31</v>
       </c>
       <c r="I206" t="s">
         <v>32</v>
       </c>
       <c r="J206" t="s">
         <v>82</v>
       </c>
       <c r="K206" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
       <c r="L206" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="M206" t="s">
-        <v>1176</v>
+        <v>1172</v>
       </c>
       <c r="N206" t="s">
-        <v>1177</v>
+        <v>1173</v>
       </c>
       <c r="O206" t="s">
         <v>58</v>
       </c>
       <c r="P206" t="s">
         <v>31</v>
       </c>
       <c r="Q206" t="n">
         <v>85.0</v>
       </c>
       <c r="R206" t="s">
         <v>31</v>
       </c>
       <c r="S206" t="n">
         <v>81.72</v>
       </c>
       <c r="T206" t="n">
         <v>81.54</v>
       </c>
       <c r="U206" t="n">
         <v>82.24</v>
       </c>
       <c r="V206" t="n">
         <v>83.34</v>
       </c>
       <c r="W206" t="n">
         <v>84.37</v>
       </c>
-      <c r="X206" t="s">
-        <v>31</v>
+      <c r="X206" t="n">
+        <v>84.95</v>
       </c>
       <c r="Y206" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>1666.0</v>
       </c>
       <c r="B207" t="s">
-        <v>1178</v>
+        <v>1174</v>
       </c>
       <c r="C207" t="s">
         <v>145</v>
       </c>
       <c r="D207" t="s">
         <v>626</v>
       </c>
       <c r="E207" t="s">
         <v>165</v>
       </c>
       <c r="F207" t="s">
         <v>148</v>
       </c>
       <c r="G207" t="s">
         <v>44</v>
       </c>
       <c r="H207" t="s">
         <v>31</v>
       </c>
       <c r="I207" t="s">
         <v>149</v>
       </c>
       <c r="J207" t="s">
+        <v>1175</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1176</v>
+      </c>
+      <c r="L207" t="s">
+        <v>1177</v>
+      </c>
+      <c r="M207" t="s">
+        <v>1178</v>
+      </c>
+      <c r="N207" t="s">
         <v>1179</v>
-      </c>
-[...10 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="O207" t="s">
         <v>95</v>
       </c>
       <c r="P207" t="s">
         <v>31</v>
       </c>
       <c r="Q207" t="n">
         <v>9.5</v>
       </c>
       <c r="R207" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
       <c r="S207" t="s">
         <v>31</v>
       </c>
       <c r="T207" t="s">
         <v>31</v>
       </c>
       <c r="U207" t="n">
         <v>9.58</v>
       </c>
       <c r="V207" t="s">
         <v>31</v>
       </c>
       <c r="W207" t="s">
         <v>31</v>
       </c>
       <c r="X207" t="s">
         <v>31</v>
       </c>
       <c r="Y207" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>1463.0</v>
       </c>
       <c r="B208" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="C208" t="s">
         <v>60</v>
       </c>
       <c r="D208" t="s">
         <v>251</v>
       </c>
       <c r="E208" t="s">
         <v>238</v>
       </c>
       <c r="F208" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G208" t="s">
         <v>44</v>
       </c>
       <c r="H208" t="s">
         <v>31</v>
       </c>
       <c r="I208" t="s">
         <v>149</v>
       </c>
       <c r="J208" t="s">
         <v>129</v>
       </c>
       <c r="K208" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="L208" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="M208" t="s">
         <v>500</v>
       </c>
       <c r="N208" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
       <c r="O208" t="s">
         <v>67</v>
       </c>
       <c r="P208" t="s">
         <v>31</v>
       </c>
       <c r="Q208" t="n">
         <v>25.6</v>
       </c>
       <c r="R208" t="s">
         <v>655</v>
       </c>
       <c r="S208" t="n">
         <v>23.5</v>
       </c>
       <c r="T208" t="n">
         <v>23.6</v>
       </c>
       <c r="U208" t="n">
         <v>23.5</v>
       </c>
       <c r="V208" t="n">
         <v>23.2</v>
       </c>
       <c r="W208" t="n">
         <v>25.8</v>
       </c>
       <c r="X208" t="n">
         <v>25.6</v>
       </c>
       <c r="Y208" t="n">
         <v>26.1</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>1410.0</v>
       </c>
       <c r="B209" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="C209" t="s">
         <v>60</v>
       </c>
       <c r="D209" t="s">
         <v>61</v>
       </c>
       <c r="E209" t="s">
         <v>62</v>
       </c>
       <c r="F209" t="s">
         <v>148</v>
       </c>
       <c r="G209" t="s">
         <v>30</v>
       </c>
       <c r="H209" t="s">
         <v>31</v>
       </c>
       <c r="I209" t="s">
         <v>32</v>
       </c>
       <c r="J209" t="s">
         <v>33</v>
       </c>
       <c r="K209" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="L209" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="M209" t="s">
         <v>72</v>
       </c>
       <c r="N209" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="O209" t="s">
         <v>67</v>
       </c>
       <c r="P209" t="s">
         <v>31</v>
       </c>
       <c r="Q209" t="n">
         <v>58.0</v>
       </c>
       <c r="R209" t="s">
         <v>31</v>
       </c>
       <c r="S209" t="n">
         <v>27.2</v>
       </c>
       <c r="T209" t="n">
         <v>41.7</v>
       </c>
       <c r="U209" t="n">
         <v>53.6</v>
       </c>
       <c r="V209" t="n">
         <v>57.8</v>
       </c>
       <c r="W209" t="n">
         <v>56.3</v>
       </c>
       <c r="X209" t="n">
         <v>57.6</v>
       </c>
       <c r="Y209" t="n">
-        <v>53.0</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>2150.0</v>
       </c>
       <c r="B210" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="C210" t="s">
         <v>40</v>
       </c>
       <c r="D210" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="E210" t="s">
         <v>505</v>
       </c>
       <c r="F210" t="s">
         <v>148</v>
       </c>
       <c r="G210" t="s">
         <v>30</v>
       </c>
       <c r="H210" t="s">
         <v>31</v>
       </c>
       <c r="I210" t="s">
         <v>149</v>
       </c>
       <c r="J210" t="s">
         <v>33</v>
       </c>
       <c r="K210" t="s">
-        <v>1194</v>
+        <v>1190</v>
       </c>
       <c r="L210" t="s">
         <v>31</v>
       </c>
       <c r="M210" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="N210" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
       <c r="O210" t="s">
         <v>48</v>
       </c>
       <c r="P210" t="s">
         <v>31</v>
       </c>
       <c r="Q210" t="n">
         <v>97.88</v>
       </c>
       <c r="R210" t="s">
         <v>31</v>
       </c>
       <c r="S210" t="s">
         <v>31</v>
       </c>
       <c r="T210" t="s">
         <v>31</v>
       </c>
       <c r="U210" t="s">
         <v>31</v>
       </c>
       <c r="V210" t="s">
         <v>31</v>
       </c>
       <c r="W210" t="n">
         <v>96.1</v>
       </c>
       <c r="X210" t="n">
         <v>101.76</v>
       </c>
       <c r="Y210" t="n">
-        <v>105.86</v>
+        <v>107.64</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>2046.0</v>
       </c>
       <c r="B211" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="C211" t="s">
         <v>211</v>
       </c>
       <c r="D211" t="s">
         <v>271</v>
       </c>
       <c r="E211" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F211" t="s">
         <v>148</v>
       </c>
       <c r="G211" t="s">
         <v>30</v>
       </c>
       <c r="H211" t="s">
         <v>31</v>
       </c>
       <c r="I211" t="s">
         <v>32</v>
       </c>
       <c r="J211" t="s">
         <v>129</v>
       </c>
       <c r="K211" t="s">
-        <v>1198</v>
+        <v>1194</v>
       </c>
       <c r="L211" t="s">
         <v>31</v>
       </c>
       <c r="M211" t="s">
-        <v>1199</v>
+        <v>1195</v>
       </c>
       <c r="N211" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="O211" t="s">
         <v>142</v>
       </c>
       <c r="P211" t="s">
         <v>31</v>
       </c>
       <c r="Q211" t="n">
         <v>58.0</v>
       </c>
       <c r="R211" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="S211" t="s">
         <v>31</v>
       </c>
       <c r="T211" t="s">
         <v>31</v>
       </c>
       <c r="U211" t="s">
         <v>31</v>
       </c>
       <c r="V211" t="s">
         <v>31</v>
       </c>
       <c r="W211" t="n">
         <v>54.0</v>
       </c>
       <c r="X211" t="n">
         <v>54.7</v>
       </c>
       <c r="Y211" t="n">
         <v>59.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>2136.0</v>
       </c>
       <c r="B212" t="s">
-        <v>1202</v>
+        <v>1198</v>
       </c>
       <c r="C212" t="s">
         <v>60</v>
       </c>
       <c r="D212" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E212" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="F212" t="s">
         <v>148</v>
       </c>
       <c r="G212" t="s">
         <v>30</v>
       </c>
       <c r="H212" t="s">
         <v>31</v>
       </c>
       <c r="I212" t="s">
         <v>32</v>
       </c>
       <c r="J212" t="s">
         <v>82</v>
       </c>
       <c r="K212" t="s">
-        <v>1203</v>
+        <v>1199</v>
       </c>
       <c r="L212" t="s">
         <v>31</v>
       </c>
       <c r="M212" t="s">
-        <v>1204</v>
+        <v>1200</v>
       </c>
       <c r="N212" t="s">
-        <v>1205</v>
+        <v>1201</v>
       </c>
       <c r="O212" t="s">
         <v>67</v>
       </c>
       <c r="P212" t="s">
         <v>31</v>
       </c>
       <c r="Q212" t="n">
         <v>42.1</v>
       </c>
       <c r="R212" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="S212" t="s">
         <v>31</v>
       </c>
       <c r="T212" t="s">
         <v>31</v>
       </c>
       <c r="U212" t="s">
         <v>31</v>
       </c>
       <c r="V212" t="s">
         <v>31</v>
       </c>
       <c r="W212" t="n">
         <v>40.0</v>
       </c>
       <c r="X212" t="n">
         <v>40.36</v>
       </c>
       <c r="Y212" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>424.0</v>
       </c>
       <c r="B213" t="s">
-        <v>1207</v>
+        <v>1203</v>
       </c>
       <c r="C213" t="s">
         <v>145</v>
       </c>
       <c r="D213" t="s">
         <v>146</v>
       </c>
       <c r="E213" t="s">
         <v>147</v>
       </c>
       <c r="F213" t="s">
         <v>148</v>
       </c>
       <c r="G213" t="s">
         <v>44</v>
       </c>
       <c r="H213" t="s">
         <v>31</v>
       </c>
       <c r="I213" t="s">
         <v>32</v>
       </c>
       <c r="J213" t="s">
         <v>82</v>
       </c>
       <c r="K213" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
       <c r="L213" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="M213" t="s">
-        <v>1210</v>
+        <v>1206</v>
       </c>
       <c r="N213" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="O213" t="s">
         <v>153</v>
       </c>
       <c r="P213" t="s">
         <v>31</v>
       </c>
       <c r="Q213" t="n">
         <v>42.5</v>
       </c>
       <c r="R213" t="s">
         <v>31</v>
       </c>
       <c r="S213" t="n">
         <v>26.5</v>
       </c>
       <c r="T213" t="n">
         <v>44.08</v>
       </c>
       <c r="U213" t="n">
         <v>43.88</v>
       </c>
       <c r="V213" t="n">
         <v>31.79</v>
       </c>
       <c r="W213" t="n">
         <v>41.0</v>
       </c>
       <c r="X213" t="n">
         <v>41.93</v>
       </c>
       <c r="Y213" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>2114.0</v>
       </c>
       <c r="B214" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="C214" t="s">
         <v>134</v>
       </c>
       <c r="D214" t="s">
         <v>164</v>
       </c>
       <c r="E214" t="s">
         <v>165</v>
       </c>
       <c r="F214" t="s">
         <v>148</v>
       </c>
       <c r="G214" t="s">
         <v>30</v>
       </c>
       <c r="H214" t="s">
         <v>31</v>
       </c>
       <c r="I214" t="s">
         <v>32</v>
       </c>
       <c r="J214" t="s">
         <v>307</v>
       </c>
       <c r="K214" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="L214" t="s">
         <v>31</v>
       </c>
       <c r="M214" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="N214" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="O214" t="s">
         <v>142</v>
       </c>
       <c r="P214" t="s">
         <v>31</v>
       </c>
       <c r="Q214" t="n">
         <v>98.4</v>
       </c>
       <c r="R214" t="s">
         <v>31</v>
       </c>
       <c r="S214" t="s">
         <v>31</v>
       </c>
       <c r="T214" t="s">
         <v>31</v>
       </c>
       <c r="U214" t="s">
         <v>31</v>
       </c>
       <c r="V214" t="s">
         <v>31</v>
       </c>
       <c r="W214" t="n">
         <v>80.0</v>
       </c>
       <c r="X214" t="n">
         <v>98.4</v>
       </c>
-      <c r="Y214" t="s">
-        <v>31</v>
+      <c r="Y214" t="n">
+        <v>81.6</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>1420.0</v>
       </c>
       <c r="B215" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="C215" t="s">
         <v>60</v>
       </c>
       <c r="D215" t="s">
         <v>126</v>
       </c>
       <c r="E215" t="s">
         <v>238</v>
       </c>
       <c r="F215" t="s">
         <v>148</v>
       </c>
       <c r="G215" t="s">
         <v>128</v>
       </c>
       <c r="H215" t="s">
         <v>31</v>
       </c>
       <c r="I215" t="s">
         <v>32</v>
       </c>
       <c r="J215" t="s">
         <v>82</v>
       </c>
       <c r="K215" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="L215" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="M215" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="N215" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="O215" t="s">
         <v>180</v>
       </c>
       <c r="P215" t="s">
         <v>31</v>
       </c>
       <c r="Q215" t="n">
         <v>13.08</v>
       </c>
       <c r="R215" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="S215" t="n">
         <v>12.86</v>
       </c>
       <c r="T215" t="n">
         <v>12.44</v>
       </c>
       <c r="U215" t="n">
         <v>12.77</v>
       </c>
       <c r="V215" t="n">
         <v>12.83</v>
       </c>
       <c r="W215" t="n">
         <v>13.08</v>
       </c>
       <c r="X215" t="s">
         <v>31</v>
       </c>
       <c r="Y215" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>2054.0</v>
       </c>
       <c r="B216" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="C216" t="s">
         <v>40</v>
       </c>
       <c r="D216" t="s">
         <v>126</v>
       </c>
       <c r="E216" t="s">
         <v>279</v>
       </c>
       <c r="F216" t="s">
         <v>148</v>
       </c>
       <c r="G216" t="s">
         <v>128</v>
       </c>
       <c r="H216" t="s">
         <v>31</v>
       </c>
       <c r="I216" t="s">
         <v>32</v>
       </c>
       <c r="J216" t="s">
         <v>82</v>
       </c>
       <c r="K216" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="L216" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="M216" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
       <c r="N216" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="O216" t="s">
         <v>48</v>
       </c>
       <c r="P216" t="s">
         <v>31</v>
       </c>
       <c r="Q216" t="n">
         <v>62.1</v>
       </c>
       <c r="R216" t="s">
         <v>31</v>
       </c>
       <c r="S216" t="n">
         <v>60.7</v>
       </c>
       <c r="T216" t="n">
         <v>61.7</v>
       </c>
       <c r="U216" t="n">
         <v>59.6</v>
       </c>
       <c r="V216" t="n">
         <v>61.4</v>
       </c>
       <c r="W216" t="n">
         <v>61.8</v>
       </c>
       <c r="X216" t="n">
         <v>59.9</v>
       </c>
       <c r="Y216" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>347.0</v>
       </c>
       <c r="B217" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
       <c r="C217" t="s">
         <v>40</v>
       </c>
       <c r="D217" t="s">
         <v>126</v>
       </c>
       <c r="E217" t="s">
         <v>505</v>
       </c>
       <c r="F217" t="s">
         <v>148</v>
       </c>
       <c r="G217" t="s">
         <v>128</v>
       </c>
       <c r="H217" t="s">
         <v>31</v>
       </c>
       <c r="I217" t="s">
         <v>149</v>
       </c>
       <c r="J217" t="s">
         <v>82</v>
       </c>
       <c r="K217" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="L217" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="M217" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="N217" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
       <c r="O217" t="s">
         <v>48</v>
       </c>
       <c r="P217" t="s">
         <v>31</v>
       </c>
       <c r="Q217" t="n">
         <v>74.7</v>
       </c>
       <c r="R217" t="s">
         <v>285</v>
       </c>
       <c r="S217" t="n">
         <v>83.1</v>
       </c>
       <c r="T217" t="n">
         <v>76.0</v>
       </c>
       <c r="U217" t="n">
         <v>79.1</v>
       </c>
       <c r="V217" t="n">
         <v>78.7</v>
       </c>
       <c r="W217" t="n">
         <v>74.6</v>
       </c>
       <c r="X217" t="n">
         <v>77.4</v>
       </c>
       <c r="Y217" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>2081.0</v>
       </c>
       <c r="B218" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="C218" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D218" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E218" t="s">
         <v>147</v>
       </c>
       <c r="F218" t="s">
         <v>148</v>
       </c>
       <c r="G218" t="s">
         <v>128</v>
       </c>
       <c r="H218" t="s">
         <v>31</v>
       </c>
       <c r="I218" t="s">
         <v>149</v>
       </c>
       <c r="J218" t="s">
         <v>82</v>
       </c>
       <c r="K218" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="L218" t="s">
         <v>31</v>
       </c>
       <c r="M218" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="N218" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="O218" t="s">
         <v>48</v>
       </c>
       <c r="P218" t="s">
         <v>31</v>
       </c>
       <c r="Q218" t="n">
         <v>79.75</v>
       </c>
       <c r="R218" t="s">
         <v>31</v>
       </c>
       <c r="S218" t="n">
         <v>85.4</v>
       </c>
       <c r="T218" t="n">
         <v>81.1</v>
       </c>
       <c r="U218" t="n">
         <v>83.0</v>
       </c>
       <c r="V218" t="n">
         <v>83.2</v>
       </c>
       <c r="W218" t="n">
         <v>78.1</v>
       </c>
       <c r="X218" t="n">
         <v>82.5</v>
       </c>
       <c r="Y218" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>1517.0</v>
       </c>
       <c r="B219" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="C219" t="s">
         <v>26</v>
       </c>
       <c r="D219" t="s">
         <v>88</v>
       </c>
       <c r="E219" t="s">
         <v>89</v>
       </c>
       <c r="F219" t="s">
         <v>148</v>
       </c>
       <c r="G219" t="s">
         <v>44</v>
       </c>
       <c r="H219" t="s">
         <v>31</v>
       </c>
       <c r="I219" t="s">
         <v>32</v>
       </c>
       <c r="J219" t="s">
         <v>33</v>
       </c>
       <c r="K219" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="L219" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="M219" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="N219" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="O219" t="s">
         <v>142</v>
       </c>
       <c r="P219" t="s">
         <v>31</v>
       </c>
       <c r="Q219" t="n">
         <v>46.3</v>
       </c>
       <c r="R219" t="s">
         <v>31</v>
       </c>
       <c r="S219" t="n">
         <v>29.94</v>
       </c>
       <c r="T219" t="n">
         <v>26.77</v>
       </c>
       <c r="U219" t="n">
         <v>28.67</v>
       </c>
       <c r="V219" t="n">
         <v>28.79</v>
       </c>
       <c r="W219" t="n">
         <v>28.99</v>
       </c>
       <c r="X219" t="n">
         <v>28.84</v>
       </c>
       <c r="Y219" t="n">
         <v>45.05</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>2144.0</v>
       </c>
       <c r="B220" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="C220" t="s">
         <v>60</v>
       </c>
       <c r="D220" t="s">
         <v>221</v>
       </c>
       <c r="E220" t="s">
         <v>222</v>
       </c>
       <c r="F220" t="s">
         <v>148</v>
       </c>
       <c r="G220" t="s">
         <v>30</v>
       </c>
       <c r="H220" t="s">
         <v>31</v>
       </c>
       <c r="I220" t="s">
         <v>32</v>
       </c>
       <c r="J220" t="s">
         <v>82</v>
       </c>
       <c r="K220" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
       <c r="L220" t="s">
         <v>31</v>
       </c>
       <c r="M220" t="s">
-        <v>1243</v>
+        <v>1239</v>
       </c>
       <c r="N220" t="s">
-        <v>1244</v>
+        <v>1240</v>
       </c>
       <c r="O220" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P220" t="s">
         <v>31</v>
       </c>
       <c r="Q220" t="n">
         <v>0.72</v>
       </c>
       <c r="R220" t="s">
         <v>31</v>
       </c>
       <c r="S220" t="n">
         <v>0.53</v>
       </c>
       <c r="T220" t="n">
         <v>0.53</v>
       </c>
       <c r="U220" t="n">
         <v>0.53</v>
       </c>
       <c r="V220" t="n">
         <v>0.64</v>
       </c>
       <c r="W220" t="n">
         <v>0.59</v>
       </c>
       <c r="X220" t="n">
         <v>0.71</v>
       </c>
       <c r="Y220" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>2093.0</v>
       </c>
       <c r="B221" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
       <c r="C221" t="s">
         <v>26</v>
       </c>
       <c r="D221" t="s">
         <v>126</v>
       </c>
       <c r="E221" t="s">
         <v>80</v>
       </c>
       <c r="F221" t="s">
         <v>148</v>
       </c>
       <c r="G221" t="s">
         <v>128</v>
       </c>
       <c r="H221" t="s">
         <v>31</v>
       </c>
       <c r="I221" t="s">
         <v>32</v>
       </c>
       <c r="J221" t="s">
         <v>82</v>
       </c>
       <c r="K221" t="s">
-        <v>1246</v>
+        <v>1242</v>
       </c>
       <c r="L221" t="s">
         <v>31</v>
       </c>
       <c r="M221" t="s">
-        <v>1247</v>
+        <v>1243</v>
       </c>
       <c r="N221" t="s">
-        <v>1248</v>
+        <v>1244</v>
       </c>
       <c r="O221" t="s">
         <v>38</v>
       </c>
       <c r="P221" t="s">
         <v>31</v>
       </c>
       <c r="Q221" t="n">
         <v>35.0</v>
       </c>
       <c r="R221" t="s">
         <v>31</v>
       </c>
       <c r="S221" t="s">
         <v>31</v>
       </c>
       <c r="T221" t="s">
         <v>31</v>
       </c>
       <c r="U221" t="s">
         <v>31</v>
       </c>
       <c r="V221" t="s">
         <v>31</v>
       </c>
       <c r="W221" t="n">
         <v>17.0</v>
       </c>
       <c r="X221" t="n">
         <v>25.0</v>
       </c>
       <c r="Y221" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>2157.0</v>
       </c>
       <c r="B222" t="s">
-        <v>1249</v>
+        <v>1245</v>
       </c>
       <c r="C222" t="s">
         <v>26</v>
       </c>
       <c r="D222" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="E222" t="s">
         <v>750</v>
       </c>
       <c r="F222" t="s">
         <v>148</v>
       </c>
       <c r="G222" t="s">
         <v>30</v>
       </c>
       <c r="H222" t="s">
         <v>31</v>
       </c>
       <c r="I222" t="s">
         <v>149</v>
       </c>
       <c r="J222" t="s">
         <v>166</v>
       </c>
       <c r="K222" t="s">
-        <v>1250</v>
+        <v>1246</v>
       </c>
       <c r="L222" t="s">
-        <v>31</v>
+        <v>1057</v>
       </c>
       <c r="M222" t="s">
-        <v>1251</v>
+        <v>1247</v>
       </c>
       <c r="N222" t="s">
-        <v>1252</v>
+        <v>1248</v>
       </c>
       <c r="O222" t="s">
         <v>95</v>
       </c>
       <c r="P222" t="s">
         <v>31</v>
       </c>
       <c r="Q222" t="s">
         <v>31</v>
       </c>
       <c r="R222" t="s">
         <v>31</v>
       </c>
       <c r="S222" t="n">
         <v>59.8</v>
       </c>
       <c r="T222" t="s">
         <v>31</v>
       </c>
       <c r="U222" t="n">
         <v>59.6</v>
       </c>
       <c r="V222" t="s">
         <v>31</v>
       </c>
       <c r="W222" t="n">
         <v>54.4</v>
       </c>
       <c r="X222" t="s">
         <v>31</v>
       </c>
       <c r="Y222" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>1665.0</v>
       </c>
       <c r="B223" t="s">
-        <v>1253</v>
+        <v>1249</v>
       </c>
       <c r="C223" t="s">
         <v>26</v>
       </c>
       <c r="D223" t="s">
         <v>51</v>
       </c>
       <c r="E223" t="s">
         <v>52</v>
       </c>
       <c r="F223" t="s">
         <v>148</v>
       </c>
       <c r="G223" t="s">
         <v>44</v>
       </c>
       <c r="H223" t="s">
         <v>31</v>
       </c>
       <c r="I223" t="s">
         <v>149</v>
       </c>
       <c r="J223" t="s">
         <v>166</v>
       </c>
       <c r="K223" t="s">
-        <v>1254</v>
+        <v>1250</v>
       </c>
       <c r="L223" t="s">
-        <v>1255</v>
+        <v>1057</v>
       </c>
       <c r="M223" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="N223" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
       <c r="O223" t="s">
         <v>58</v>
       </c>
       <c r="P223" t="s">
         <v>31</v>
       </c>
       <c r="Q223" t="s">
         <v>31</v>
       </c>
       <c r="R223" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="S223" t="n">
         <v>32.1</v>
       </c>
       <c r="T223" t="s">
         <v>31</v>
       </c>
       <c r="U223" t="n">
         <v>37.1</v>
       </c>
       <c r="V223" t="s">
         <v>31</v>
       </c>
       <c r="W223" t="n">
         <v>32.0</v>
       </c>
       <c r="X223" t="s">
         <v>31</v>
       </c>
       <c r="Y223" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>2155.0</v>
       </c>
       <c r="B224" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="C224" t="s">
         <v>26</v>
       </c>
       <c r="D224" t="s">
         <v>88</v>
       </c>
       <c r="E224" t="s">
         <v>89</v>
       </c>
       <c r="F224" t="s">
         <v>148</v>
       </c>
       <c r="G224" t="s">
         <v>30</v>
       </c>
       <c r="H224" t="s">
         <v>31</v>
       </c>
       <c r="I224" t="s">
         <v>32</v>
       </c>
       <c r="J224" t="s">
         <v>82</v>
       </c>
       <c r="K224" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="L224" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="M224" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="N224" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="O224" t="s">
         <v>95</v>
       </c>
       <c r="P224" t="s">
         <v>31</v>
       </c>
       <c r="Q224" t="n">
         <v>100.0</v>
       </c>
       <c r="R224" t="s">
         <v>31</v>
       </c>
       <c r="S224" t="n">
         <v>52.0</v>
       </c>
       <c r="T224" t="n">
         <v>47.0</v>
       </c>
       <c r="U224" t="n">
         <v>61.0</v>
       </c>
       <c r="V224" t="n">
         <v>64.0</v>
       </c>
       <c r="W224" t="n">
         <v>65.0</v>
       </c>
       <c r="X224" t="n">
         <v>100.0</v>
       </c>
       <c r="Y224" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>1782.0</v>
       </c>
       <c r="B225" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="C225" t="s">
         <v>26</v>
       </c>
       <c r="D225" t="s">
         <v>88</v>
       </c>
       <c r="E225" t="s">
         <v>238</v>
       </c>
       <c r="F225" t="s">
         <v>148</v>
       </c>
       <c r="G225" t="s">
         <v>44</v>
       </c>
       <c r="H225" t="s">
         <v>31</v>
       </c>
       <c r="I225" t="s">
         <v>149</v>
       </c>
       <c r="J225" t="s">
         <v>166</v>
       </c>
       <c r="K225" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="L225" t="s">
-        <v>31</v>
+        <v>1052</v>
       </c>
       <c r="M225" t="s">
-        <v>1264</v>
+        <v>1053</v>
       </c>
       <c r="N225" t="s">
-        <v>1265</v>
+        <v>1259</v>
       </c>
       <c r="O225" t="s">
         <v>95</v>
       </c>
       <c r="P225" t="s">
         <v>31</v>
       </c>
       <c r="Q225" t="s">
         <v>31</v>
       </c>
       <c r="R225" t="s">
-        <v>1266</v>
+        <v>1260</v>
       </c>
       <c r="S225" t="n">
         <v>39.75</v>
       </c>
       <c r="T225" t="s">
         <v>31</v>
       </c>
       <c r="U225" t="n">
         <v>29.96</v>
       </c>
       <c r="V225" t="s">
         <v>31</v>
       </c>
       <c r="W225" t="n">
         <v>22.72</v>
       </c>
       <c r="X225" t="s">
         <v>31</v>
       </c>
       <c r="Y225" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>1783.0</v>
       </c>
       <c r="B226" t="s">
-        <v>1267</v>
+        <v>1261</v>
       </c>
       <c r="C226" t="s">
         <v>26</v>
       </c>
       <c r="D226" t="s">
         <v>88</v>
       </c>
       <c r="E226" t="s">
         <v>238</v>
       </c>
       <c r="F226" t="s">
         <v>148</v>
       </c>
       <c r="G226" t="s">
         <v>44</v>
       </c>
       <c r="H226" t="s">
         <v>31</v>
       </c>
       <c r="I226" t="s">
         <v>149</v>
       </c>
       <c r="J226" t="s">
         <v>166</v>
       </c>
       <c r="K226" t="s">
-        <v>1268</v>
+        <v>1262</v>
       </c>
       <c r="L226" t="s">
-        <v>31</v>
+        <v>1263</v>
       </c>
       <c r="M226" t="s">
+        <v>1053</v>
+      </c>
+      <c r="N226" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
       <c r="O226" t="s">
         <v>95</v>
       </c>
       <c r="P226" t="s">
         <v>31</v>
       </c>
       <c r="Q226" t="s">
         <v>31</v>
       </c>
       <c r="R226" t="s">
-        <v>1266</v>
+        <v>1260</v>
       </c>
       <c r="S226" t="n">
         <v>6.1</v>
       </c>
       <c r="T226" t="s">
         <v>31</v>
       </c>
       <c r="U226" t="n">
         <v>2.7</v>
       </c>
       <c r="V226" t="s">
         <v>31</v>
       </c>
       <c r="W226" t="n">
         <v>2.9</v>
       </c>
       <c r="X226" t="s">
         <v>31</v>
       </c>
       <c r="Y226" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>2061.0</v>
       </c>
       <c r="B227" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="C227" t="s">
         <v>40</v>
       </c>
       <c r="D227" t="s">
         <v>126</v>
       </c>
       <c r="E227" t="s">
         <v>505</v>
       </c>
       <c r="F227" t="s">
         <v>148</v>
       </c>
       <c r="G227" t="s">
         <v>128</v>
       </c>
       <c r="H227" t="s">
         <v>31</v>
       </c>
       <c r="I227" t="s">
         <v>32</v>
       </c>
       <c r="J227" t="s">
         <v>82</v>
       </c>
       <c r="K227" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="L227" t="s">
         <v>1068</v>
       </c>
       <c r="M227" t="s">
-        <v>1272</v>
+        <v>1267</v>
       </c>
       <c r="N227" t="s">
-        <v>1273</v>
+        <v>1268</v>
       </c>
       <c r="O227" t="s">
         <v>48</v>
       </c>
       <c r="P227" t="s">
         <v>31</v>
       </c>
       <c r="Q227" t="n">
         <v>61.85</v>
       </c>
       <c r="R227" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="S227" t="n">
         <v>60.1</v>
       </c>
       <c r="T227" t="n">
         <v>62.9</v>
       </c>
       <c r="U227" t="n">
         <v>60.7</v>
       </c>
       <c r="V227" t="n">
         <v>58.6</v>
       </c>
       <c r="W227" t="n">
         <v>64.2</v>
       </c>
       <c r="X227" t="n">
         <v>58.3</v>
       </c>
       <c r="Y227" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>1773.0</v>
       </c>
       <c r="B228" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="C228" t="s">
         <v>145</v>
       </c>
       <c r="D228" t="s">
         <v>205</v>
       </c>
       <c r="E228" t="s">
         <v>505</v>
       </c>
       <c r="F228" t="s">
         <v>148</v>
       </c>
       <c r="G228" t="s">
         <v>128</v>
       </c>
       <c r="H228" t="s">
         <v>31</v>
       </c>
       <c r="I228" t="s">
         <v>32</v>
       </c>
       <c r="J228" t="s">
         <v>82</v>
       </c>
       <c r="K228" t="s">
-        <v>1275</v>
+        <v>1270</v>
       </c>
       <c r="L228" t="s">
         <v>1068</v>
       </c>
       <c r="M228" t="s">
         <v>1069</v>
       </c>
       <c r="N228" t="s">
-        <v>1276</v>
+        <v>1271</v>
       </c>
       <c r="O228" t="s">
         <v>48</v>
       </c>
       <c r="P228" t="s">
         <v>31</v>
       </c>
       <c r="Q228" t="n">
         <v>36.85</v>
       </c>
       <c r="R228" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="S228" t="n">
         <v>35.4</v>
       </c>
       <c r="T228" t="n">
         <v>36.2</v>
       </c>
       <c r="U228" t="n">
         <v>33.4</v>
       </c>
       <c r="V228" t="n">
         <v>34.2</v>
       </c>
       <c r="W228" t="n">
         <v>35.8</v>
       </c>
       <c r="X228" t="n">
         <v>35.7</v>
       </c>
       <c r="Y228" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>1943.0</v>
       </c>
       <c r="B229" t="s">
-        <v>1277</v>
+        <v>1272</v>
       </c>
       <c r="C229" t="s">
         <v>26</v>
       </c>
       <c r="D229" t="s">
         <v>88</v>
       </c>
       <c r="E229" t="s">
         <v>238</v>
       </c>
       <c r="F229" t="s">
         <v>148</v>
       </c>
       <c r="G229" t="s">
         <v>44</v>
       </c>
       <c r="H229" t="s">
         <v>31</v>
       </c>
       <c r="I229" t="s">
         <v>149</v>
       </c>
       <c r="J229" t="s">
         <v>166</v>
       </c>
       <c r="K229" t="s">
-        <v>1278</v>
+        <v>1273</v>
       </c>
       <c r="L229" t="s">
-        <v>31</v>
+        <v>1274</v>
       </c>
       <c r="M229" t="s">
-        <v>1054</v>
+        <v>1275</v>
       </c>
       <c r="N229" t="s">
-        <v>1279</v>
+        <v>1276</v>
       </c>
       <c r="O229" t="s">
         <v>95</v>
       </c>
       <c r="P229" t="s">
         <v>31</v>
       </c>
       <c r="Q229" t="s">
         <v>31</v>
       </c>
       <c r="R229" t="s">
-        <v>1266</v>
+        <v>1260</v>
       </c>
       <c r="S229" t="n">
         <v>27.9</v>
       </c>
       <c r="T229" t="s">
         <v>31</v>
       </c>
       <c r="U229" t="n">
         <v>20.1</v>
       </c>
       <c r="V229" t="s">
         <v>31</v>
       </c>
       <c r="W229" t="n">
         <v>16.3</v>
       </c>
       <c r="X229" t="s">
         <v>31</v>
       </c>
       <c r="Y229" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>2004.0</v>
       </c>
       <c r="B230" t="s">
-        <v>1280</v>
+        <v>1277</v>
       </c>
       <c r="C230" t="s">
         <v>211</v>
       </c>
       <c r="D230" t="s">
         <v>323</v>
       </c>
       <c r="E230" t="s">
         <v>230</v>
       </c>
       <c r="F230" t="s">
         <v>148</v>
       </c>
       <c r="G230" t="s">
         <v>44</v>
       </c>
       <c r="H230" t="s">
         <v>31</v>
       </c>
       <c r="I230" t="s">
         <v>32</v>
       </c>
       <c r="J230" t="s">
         <v>307</v>
       </c>
       <c r="K230" t="s">
-        <v>1281</v>
+        <v>1278</v>
       </c>
       <c r="L230" t="s">
-        <v>1282</v>
+        <v>31</v>
       </c>
       <c r="M230" t="s">
-        <v>1283</v>
+        <v>1279</v>
       </c>
       <c r="N230" t="s">
-        <v>1284</v>
+        <v>1280</v>
       </c>
       <c r="O230" t="s">
         <v>218</v>
       </c>
       <c r="P230" t="s">
         <v>31</v>
       </c>
       <c r="Q230" t="n">
         <v>62.0</v>
       </c>
       <c r="R230" t="s">
         <v>236</v>
       </c>
       <c r="S230" t="n">
         <v>73.34</v>
       </c>
       <c r="T230" t="n">
         <v>73.34</v>
       </c>
       <c r="U230" t="n">
         <v>66.49</v>
       </c>
       <c r="V230" t="n">
         <v>73.21</v>
       </c>
       <c r="W230" t="n">
         <v>73.21</v>
       </c>
       <c r="X230" t="n">
         <v>59.58</v>
       </c>
-      <c r="Y230" t="s">
-        <v>31</v>
+      <c r="Y230" t="n">
+        <v>56.69</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>2067.0</v>
       </c>
       <c r="B231" t="s">
-        <v>1285</v>
+        <v>1281</v>
       </c>
       <c r="C231" t="s">
         <v>60</v>
       </c>
       <c r="D231" t="s">
         <v>126</v>
       </c>
       <c r="E231" t="s">
         <v>238</v>
       </c>
       <c r="F231" t="s">
         <v>148</v>
       </c>
       <c r="G231" t="s">
         <v>128</v>
       </c>
       <c r="H231" t="s">
         <v>31</v>
       </c>
       <c r="I231" t="s">
         <v>149</v>
       </c>
       <c r="J231" t="s">
         <v>129</v>
       </c>
       <c r="K231" t="s">
-        <v>1286</v>
+        <v>1282</v>
       </c>
       <c r="L231" t="s">
-        <v>1287</v>
+        <v>1283</v>
       </c>
       <c r="M231" t="s">
-        <v>1288</v>
+        <v>1284</v>
       </c>
       <c r="N231" t="s">
-        <v>1289</v>
+        <v>1285</v>
       </c>
       <c r="O231" t="s">
         <v>67</v>
       </c>
       <c r="P231" t="s">
         <v>31</v>
       </c>
       <c r="Q231" t="n">
         <v>23.5</v>
       </c>
       <c r="R231" t="s">
-        <v>1290</v>
+        <v>1286</v>
       </c>
       <c r="S231" t="n">
         <v>26.0</v>
       </c>
       <c r="T231" t="n">
         <v>25.75</v>
       </c>
       <c r="U231" t="n">
         <v>24.54</v>
       </c>
       <c r="V231" t="n">
         <v>22.03</v>
       </c>
       <c r="W231" t="n">
         <v>24.7</v>
       </c>
       <c r="X231" t="n">
         <v>23.91</v>
       </c>
       <c r="Y231" t="n">
-        <v>22.5</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>1582.0</v>
       </c>
       <c r="B232" t="s">
-        <v>1291</v>
+        <v>1287</v>
       </c>
       <c r="C232" t="s">
         <v>211</v>
       </c>
       <c r="D232" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="E232" t="s">
         <v>238</v>
       </c>
       <c r="F232" t="s">
         <v>148</v>
       </c>
       <c r="G232" t="s">
         <v>44</v>
       </c>
       <c r="H232" t="s">
         <v>31</v>
       </c>
       <c r="I232" t="s">
         <v>149</v>
       </c>
       <c r="J232" t="s">
         <v>166</v>
       </c>
       <c r="K232" t="s">
-        <v>1292</v>
+        <v>1288</v>
       </c>
       <c r="L232" t="s">
-        <v>31</v>
+        <v>1289</v>
       </c>
       <c r="M232" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="N232" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="O232" t="s">
         <v>95</v>
       </c>
       <c r="P232" t="s">
         <v>31</v>
       </c>
       <c r="Q232" t="s">
         <v>31</v>
       </c>
       <c r="R232" t="s">
-        <v>1056</v>
+        <v>31</v>
       </c>
       <c r="S232" t="n">
         <v>4.86</v>
       </c>
       <c r="T232" t="s">
         <v>31</v>
       </c>
       <c r="U232" t="n">
         <v>3.6</v>
       </c>
       <c r="V232" t="s">
         <v>31</v>
       </c>
       <c r="W232" t="n">
         <v>2.1</v>
       </c>
       <c r="X232" t="s">
         <v>31</v>
       </c>
       <c r="Y232" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>2062.0</v>
       </c>
       <c r="B233" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="C233" t="s">
         <v>40</v>
       </c>
       <c r="D233" t="s">
         <v>126</v>
       </c>
       <c r="E233" t="s">
         <v>505</v>
       </c>
       <c r="F233" t="s">
         <v>148</v>
       </c>
       <c r="G233" t="s">
         <v>128</v>
       </c>
       <c r="H233" t="s">
         <v>31</v>
       </c>
       <c r="I233" t="s">
         <v>32</v>
       </c>
       <c r="J233" t="s">
         <v>33</v>
       </c>
       <c r="K233" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="L233" t="s">
         <v>31</v>
       </c>
       <c r="M233" t="s">
-        <v>1297</v>
+        <v>1191</v>
       </c>
       <c r="N233" t="s">
-        <v>1298</v>
+        <v>1294</v>
       </c>
       <c r="O233" t="s">
         <v>48</v>
       </c>
       <c r="P233" t="s">
         <v>31</v>
       </c>
       <c r="Q233" t="n">
         <v>80.0</v>
       </c>
       <c r="R233" t="s">
         <v>31</v>
       </c>
       <c r="S233" t="n">
         <v>66.08</v>
       </c>
       <c r="T233" t="n">
         <v>78.28</v>
       </c>
       <c r="U233" t="n">
         <v>83.97</v>
       </c>
       <c r="V233" t="n">
         <v>88.21</v>
       </c>
       <c r="W233" t="n">
         <v>86.17</v>
       </c>
       <c r="X233" t="n">
         <v>78.6</v>
       </c>
       <c r="Y233" t="n">
-        <v>78.35</v>
+        <v>77.13</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>1497.0</v>
       </c>
       <c r="B234" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="C234" t="s">
         <v>60</v>
       </c>
       <c r="D234" t="s">
         <v>251</v>
       </c>
       <c r="E234" t="s">
         <v>238</v>
       </c>
       <c r="F234" t="s">
         <v>148</v>
       </c>
       <c r="G234" t="s">
         <v>44</v>
       </c>
       <c r="H234" t="s">
         <v>31</v>
       </c>
       <c r="I234" t="s">
         <v>32</v>
       </c>
       <c r="J234" t="s">
         <v>129</v>
       </c>
       <c r="K234" t="s">
-        <v>1300</v>
+        <v>1296</v>
       </c>
       <c r="L234" t="s">
-        <v>1301</v>
+        <v>1297</v>
       </c>
       <c r="M234" t="s">
         <v>500</v>
       </c>
       <c r="N234" t="s">
-        <v>1302</v>
+        <v>1298</v>
       </c>
       <c r="O234" t="s">
         <v>67</v>
       </c>
       <c r="P234" t="s">
         <v>31</v>
       </c>
       <c r="Q234" t="n">
         <v>97.1</v>
       </c>
       <c r="R234" t="s">
         <v>655</v>
       </c>
       <c r="S234" t="n">
         <v>95.9</v>
       </c>
       <c r="T234" t="n">
         <v>96.9</v>
       </c>
       <c r="U234" t="n">
         <v>97.6</v>
       </c>
       <c r="V234" t="n">
         <v>97.8</v>
       </c>
       <c r="W234" t="n">
         <v>97.9</v>
       </c>
       <c r="X234" t="n">
         <v>96.9</v>
       </c>
       <c r="Y234" t="n">
         <v>98.4</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>2102.0</v>
       </c>
       <c r="B235" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="C235" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D235" t="s">
         <v>554</v>
       </c>
       <c r="E235" t="s">
         <v>52</v>
       </c>
       <c r="F235" t="s">
         <v>148</v>
       </c>
       <c r="G235" t="s">
         <v>128</v>
       </c>
       <c r="H235" t="s">
         <v>31</v>
       </c>
       <c r="I235" t="s">
         <v>32</v>
       </c>
       <c r="J235" t="s">
         <v>82</v>
       </c>
       <c r="K235" t="s">
-        <v>1304</v>
+        <v>1300</v>
       </c>
       <c r="L235" t="s">
         <v>31</v>
       </c>
       <c r="M235" t="s">
-        <v>1305</v>
+        <v>1301</v>
       </c>
       <c r="N235" t="s">
-        <v>1306</v>
+        <v>1302</v>
       </c>
       <c r="O235" t="s">
         <v>58</v>
       </c>
       <c r="P235" t="s">
         <v>31</v>
       </c>
       <c r="Q235" t="n">
         <v>15.0</v>
       </c>
       <c r="R235" t="s">
         <v>31</v>
       </c>
       <c r="S235" t="s">
         <v>31</v>
       </c>
       <c r="T235" t="s">
         <v>31</v>
       </c>
       <c r="U235" t="s">
         <v>31</v>
       </c>
       <c r="V235" t="s">
         <v>31</v>
       </c>
       <c r="W235" t="n">
         <v>2.0</v>
       </c>
       <c r="X235" t="n">
         <v>6.0</v>
       </c>
       <c r="Y235" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>2149.0</v>
       </c>
       <c r="B236" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="C236" t="s">
         <v>40</v>
       </c>
       <c r="D236" t="s">
         <v>504</v>
       </c>
       <c r="E236" t="s">
         <v>505</v>
       </c>
       <c r="F236" t="s">
         <v>148</v>
       </c>
       <c r="G236" t="s">
         <v>30</v>
       </c>
       <c r="H236" t="s">
         <v>31</v>
       </c>
       <c r="I236" t="s">
         <v>32</v>
       </c>
       <c r="J236" t="s">
         <v>82</v>
       </c>
       <c r="K236" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="L236" t="s">
         <v>31</v>
       </c>
       <c r="M236" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="N236" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="O236" t="s">
         <v>48</v>
       </c>
       <c r="P236" t="s">
         <v>31</v>
       </c>
       <c r="Q236" t="n">
         <v>16.35</v>
       </c>
       <c r="R236" t="s">
         <v>31</v>
       </c>
       <c r="S236" t="s">
         <v>31</v>
       </c>
       <c r="T236" t="s">
         <v>31</v>
       </c>
       <c r="U236" t="s">
         <v>31</v>
       </c>
       <c r="V236" t="s">
         <v>31</v>
       </c>
       <c r="W236" t="n">
         <v>9.76</v>
       </c>
       <c r="X236" t="n">
         <v>14.92</v>
       </c>
       <c r="Y236" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>2125.0</v>
       </c>
       <c r="B237" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="C237" t="s">
         <v>134</v>
       </c>
       <c r="D237" t="s">
         <v>155</v>
       </c>
       <c r="E237" t="s">
         <v>156</v>
       </c>
       <c r="F237" t="s">
         <v>148</v>
       </c>
       <c r="G237" t="s">
         <v>30</v>
       </c>
       <c r="H237" t="s">
         <v>31</v>
       </c>
       <c r="I237" t="s">
         <v>32</v>
       </c>
       <c r="J237" t="s">
         <v>82</v>
       </c>
       <c r="K237" t="s">
-        <v>1312</v>
+        <v>1308</v>
       </c>
       <c r="L237" t="s">
         <v>31</v>
       </c>
       <c r="M237" t="s">
-        <v>1313</v>
+        <v>1309</v>
       </c>
       <c r="N237" t="s">
-        <v>1314</v>
+        <v>1310</v>
       </c>
       <c r="O237" t="s">
         <v>142</v>
       </c>
       <c r="P237" t="s">
         <v>31</v>
       </c>
       <c r="Q237" t="n">
         <v>100.0</v>
       </c>
       <c r="R237" t="s">
-        <v>1315</v>
+        <v>1311</v>
       </c>
       <c r="S237" t="s">
         <v>31</v>
       </c>
       <c r="T237" t="s">
         <v>31</v>
       </c>
       <c r="U237" t="s">
         <v>31</v>
       </c>
       <c r="V237" t="s">
         <v>31</v>
       </c>
       <c r="W237" t="s">
         <v>31</v>
       </c>
       <c r="X237" t="n">
         <v>100.0</v>
       </c>
       <c r="Y237" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>1386.0</v>
       </c>
       <c r="B238" t="s">
-        <v>1316</v>
+        <v>1312</v>
       </c>
       <c r="C238" t="s">
         <v>40</v>
       </c>
       <c r="D238" t="s">
         <v>657</v>
       </c>
       <c r="E238" t="s">
         <v>52</v>
       </c>
       <c r="F238" t="s">
         <v>148</v>
       </c>
       <c r="G238" t="s">
         <v>44</v>
       </c>
       <c r="H238" t="s">
         <v>31</v>
       </c>
       <c r="I238" t="s">
         <v>32</v>
       </c>
       <c r="J238" t="s">
         <v>33</v>
       </c>
       <c r="K238" t="s">
-        <v>1317</v>
+        <v>1313</v>
       </c>
       <c r="L238" t="s">
-        <v>1318</v>
+        <v>1314</v>
       </c>
       <c r="M238" t="s">
-        <v>1319</v>
+        <v>1315</v>
       </c>
       <c r="N238" t="s">
-        <v>1320</v>
+        <v>1316</v>
       </c>
       <c r="O238" t="s">
         <v>48</v>
       </c>
       <c r="P238" t="s">
         <v>31</v>
       </c>
       <c r="Q238" t="n">
         <v>89.0</v>
       </c>
       <c r="R238" t="s">
-        <v>1321</v>
+        <v>1317</v>
       </c>
       <c r="S238" t="n">
         <v>86.0</v>
       </c>
       <c r="T238" t="n">
         <v>100.0</v>
       </c>
       <c r="U238" t="n">
         <v>118.0</v>
       </c>
       <c r="V238" t="n">
         <v>89.5</v>
       </c>
       <c r="W238" t="n">
         <v>87.5</v>
       </c>
       <c r="X238" t="n">
         <v>118.0</v>
       </c>
       <c r="Y238" t="n">
-        <v>100.8</v>
+        <v>86.3</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>2162.0</v>
       </c>
       <c r="B239" t="s">
-        <v>1322</v>
+        <v>1318</v>
       </c>
       <c r="C239" t="s">
         <v>211</v>
       </c>
       <c r="D239" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="E239" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="F239" t="s">
         <v>148</v>
       </c>
       <c r="G239" t="s">
         <v>30</v>
       </c>
       <c r="H239" t="s">
         <v>31</v>
       </c>
       <c r="I239" t="s">
         <v>32</v>
       </c>
       <c r="J239" t="s">
         <v>82</v>
       </c>
       <c r="K239" t="s">
-        <v>1323</v>
+        <v>1319</v>
       </c>
       <c r="L239" t="s">
         <v>31</v>
       </c>
       <c r="M239" t="s">
-        <v>1324</v>
+        <v>1320</v>
       </c>
       <c r="N239" t="s">
-        <v>1325</v>
+        <v>1321</v>
       </c>
       <c r="O239" t="s">
         <v>218</v>
       </c>
       <c r="P239" t="s">
         <v>31</v>
       </c>
       <c r="Q239" t="n">
         <v>80.0</v>
       </c>
       <c r="R239" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="S239" t="s">
         <v>31</v>
       </c>
       <c r="T239" t="s">
         <v>31</v>
       </c>
       <c r="U239" t="s">
         <v>31</v>
       </c>
       <c r="V239" t="s">
         <v>31</v>
       </c>
       <c r="W239" t="n">
         <v>78.0</v>
       </c>
       <c r="X239" t="n">
         <v>78.0</v>
       </c>
       <c r="Y239" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>349.0</v>
       </c>
       <c r="B240" t="s">
-        <v>1326</v>
+        <v>1322</v>
       </c>
       <c r="C240" t="s">
         <v>40</v>
       </c>
       <c r="D240" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="E240" t="s">
         <v>505</v>
       </c>
       <c r="F240" t="s">
         <v>148</v>
       </c>
       <c r="G240" t="s">
         <v>44</v>
       </c>
       <c r="H240" t="s">
         <v>31</v>
       </c>
       <c r="I240" t="s">
         <v>149</v>
       </c>
       <c r="J240" t="s">
         <v>33</v>
       </c>
       <c r="K240" t="s">
-        <v>1327</v>
+        <v>1323</v>
       </c>
       <c r="L240" t="s">
-        <v>1328</v>
+        <v>1324</v>
       </c>
       <c r="M240" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="N240" t="s">
-        <v>1329</v>
+        <v>1325</v>
       </c>
       <c r="O240" t="s">
         <v>48</v>
       </c>
       <c r="P240" t="s">
         <v>31</v>
       </c>
       <c r="Q240" t="n">
         <v>1.44</v>
       </c>
       <c r="R240" t="s">
         <v>31</v>
       </c>
       <c r="S240" t="n">
         <v>0.064</v>
       </c>
       <c r="T240" t="n">
         <v>0.105</v>
       </c>
       <c r="U240" t="n">
         <v>0.135</v>
       </c>
       <c r="V240" t="n">
         <v>0.109</v>
       </c>
       <c r="W240" t="n">
         <v>0.094</v>
       </c>
       <c r="X240" t="n">
         <v>1.7</v>
       </c>
       <c r="Y240" t="n">
-        <v>1.82</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>1292.0</v>
       </c>
       <c r="B241" t="s">
-        <v>1330</v>
+        <v>1326</v>
       </c>
       <c r="C241" t="s">
         <v>26</v>
       </c>
       <c r="D241" t="s">
         <v>79</v>
       </c>
       <c r="E241" t="s">
         <v>80</v>
       </c>
       <c r="F241" t="s">
         <v>148</v>
       </c>
       <c r="G241" t="s">
         <v>44</v>
       </c>
       <c r="H241" t="s">
         <v>31</v>
       </c>
       <c r="I241" t="s">
         <v>149</v>
       </c>
       <c r="J241" t="s">
         <v>82</v>
       </c>
       <c r="K241" t="s">
-        <v>1331</v>
+        <v>1327</v>
       </c>
       <c r="L241" t="s">
-        <v>1332</v>
+        <v>1328</v>
       </c>
       <c r="M241" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="N241" t="s">
-        <v>1333</v>
+        <v>1329</v>
       </c>
       <c r="O241" t="s">
         <v>38</v>
       </c>
       <c r="P241" t="s">
         <v>31</v>
       </c>
       <c r="Q241" t="n">
         <v>10.44</v>
       </c>
       <c r="R241" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S241" t="n">
         <v>10.49</v>
       </c>
       <c r="T241" t="n">
         <v>18.72</v>
       </c>
       <c r="U241" t="n">
         <v>18.0</v>
       </c>
       <c r="V241" t="n">
         <v>14.65</v>
       </c>
       <c r="W241" t="n">
         <v>12.88</v>
       </c>
       <c r="X241" t="n">
         <v>11.48</v>
       </c>
       <c r="Y241" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>1284.0</v>
       </c>
       <c r="B242" t="s">
-        <v>1334</v>
+        <v>1330</v>
       </c>
       <c r="C242" t="s">
         <v>26</v>
       </c>
       <c r="D242" t="s">
         <v>79</v>
       </c>
       <c r="E242" t="s">
         <v>80</v>
       </c>
       <c r="F242" t="s">
         <v>148</v>
       </c>
       <c r="G242" t="s">
         <v>44</v>
       </c>
       <c r="H242" t="s">
         <v>31</v>
       </c>
       <c r="I242" t="s">
         <v>149</v>
       </c>
       <c r="J242" t="s">
         <v>82</v>
       </c>
       <c r="K242" t="s">
-        <v>1335</v>
+        <v>1331</v>
       </c>
       <c r="L242" t="s">
-        <v>1336</v>
+        <v>1332</v>
       </c>
       <c r="M242" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="N242" t="s">
-        <v>1337</v>
+        <v>1333</v>
       </c>
       <c r="O242" t="s">
         <v>38</v>
       </c>
       <c r="P242" t="s">
         <v>31</v>
       </c>
       <c r="Q242" t="n">
         <v>0.34</v>
       </c>
       <c r="R242" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S242" t="n">
         <v>0.32</v>
       </c>
       <c r="T242" t="n">
         <v>0.09</v>
       </c>
       <c r="U242" t="n">
         <v>0.11</v>
       </c>
       <c r="V242" t="n">
         <v>0.4</v>
       </c>
       <c r="W242" t="n">
         <v>0.66</v>
       </c>
       <c r="X242" t="n">
         <v>0.35</v>
       </c>
       <c r="Y242" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>1288.0</v>
       </c>
       <c r="B243" t="s">
-        <v>1338</v>
+        <v>1334</v>
       </c>
       <c r="C243" t="s">
         <v>26</v>
       </c>
       <c r="D243" t="s">
         <v>79</v>
       </c>
       <c r="E243" t="s">
         <v>80</v>
       </c>
       <c r="F243" t="s">
         <v>148</v>
       </c>
       <c r="G243" t="s">
         <v>44</v>
       </c>
       <c r="H243" t="s">
         <v>31</v>
       </c>
       <c r="I243" t="s">
         <v>149</v>
       </c>
       <c r="J243" t="s">
         <v>82</v>
       </c>
       <c r="K243" t="s">
-        <v>1331</v>
+        <v>1327</v>
       </c>
       <c r="L243" t="s">
-        <v>1339</v>
+        <v>1335</v>
       </c>
       <c r="M243" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="N243" t="s">
-        <v>1337</v>
+        <v>1333</v>
       </c>
       <c r="O243" t="s">
         <v>38</v>
       </c>
       <c r="P243" t="s">
         <v>31</v>
       </c>
       <c r="Q243" t="n">
         <v>1.27</v>
       </c>
       <c r="R243" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="S243" t="n">
         <v>1.94</v>
       </c>
       <c r="T243" t="n">
         <v>0.6</v>
       </c>
       <c r="U243" t="n">
         <v>0.12</v>
       </c>
       <c r="V243" t="n">
         <v>1.74</v>
       </c>
       <c r="W243" t="n">
         <v>1.85</v>
       </c>
       <c r="X243" t="n">
         <v>1.54</v>
       </c>
       <c r="Y243" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>1746.0</v>
       </c>
       <c r="B244" t="s">
-        <v>1340</v>
+        <v>1336</v>
       </c>
       <c r="C244" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D244" t="s">
         <v>554</v>
       </c>
       <c r="E244" t="s">
         <v>213</v>
       </c>
       <c r="F244" t="s">
         <v>148</v>
       </c>
       <c r="G244" t="s">
         <v>128</v>
       </c>
       <c r="H244" t="s">
         <v>31</v>
       </c>
       <c r="I244" t="s">
         <v>32</v>
       </c>
       <c r="J244" t="s">
         <v>82</v>
       </c>
       <c r="K244" t="s">
-        <v>1341</v>
+        <v>1337</v>
       </c>
       <c r="L244" t="s">
-        <v>1342</v>
+        <v>1338</v>
       </c>
       <c r="M244" t="s">
-        <v>1343</v>
+        <v>1339</v>
       </c>
       <c r="N244" t="s">
-        <v>1344</v>
+        <v>1340</v>
       </c>
       <c r="O244" t="s">
         <v>218</v>
       </c>
       <c r="P244" t="s">
         <v>31</v>
       </c>
       <c r="Q244" t="n">
         <v>77.5</v>
       </c>
       <c r="R244" t="s">
         <v>219</v>
       </c>
       <c r="S244" t="n">
         <v>69.1</v>
       </c>
       <c r="T244" t="n">
         <v>71.0</v>
       </c>
       <c r="U244" t="n">
         <v>71.95</v>
       </c>
       <c r="V244" t="n">
         <v>71.1</v>
       </c>
       <c r="W244" t="n">
         <v>70.66</v>
       </c>
       <c r="X244" t="n">
         <v>77.5</v>
       </c>
       <c r="Y244" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>1758.0</v>
       </c>
       <c r="B245" t="s">
-        <v>1345</v>
+        <v>1341</v>
       </c>
       <c r="C245" t="s">
         <v>134</v>
       </c>
       <c r="D245" t="s">
         <v>298</v>
       </c>
       <c r="E245" t="s">
         <v>299</v>
       </c>
       <c r="F245" t="s">
         <v>148</v>
       </c>
       <c r="G245" t="s">
         <v>30</v>
       </c>
       <c r="H245" t="s">
         <v>31</v>
       </c>
       <c r="I245" t="s">
         <v>32</v>
       </c>
       <c r="J245" t="s">
         <v>33</v>
       </c>
       <c r="K245" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="L245" t="s">
-        <v>1347</v>
+        <v>1343</v>
       </c>
       <c r="M245" t="s">
-        <v>1348</v>
+        <v>1344</v>
       </c>
       <c r="N245" t="s">
-        <v>1349</v>
+        <v>1345</v>
       </c>
       <c r="O245" t="s">
         <v>142</v>
       </c>
       <c r="P245" t="s">
         <v>31</v>
       </c>
       <c r="Q245" t="n">
         <v>36.46</v>
       </c>
       <c r="R245" t="s">
         <v>304</v>
       </c>
       <c r="S245" t="n">
         <v>8.64</v>
       </c>
       <c r="T245" t="n">
         <v>7.25</v>
       </c>
       <c r="U245" t="n">
         <v>63.35</v>
       </c>
       <c r="V245" t="n">
         <v>36.46</v>
       </c>
       <c r="W245" t="n">
         <v>36.46</v>
       </c>
       <c r="X245" t="n">
         <v>35.08</v>
       </c>
       <c r="Y245" t="n">
-        <v>23.13</v>
+        <v>25.22</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>2121.0</v>
       </c>
       <c r="B246" t="s">
-        <v>1350</v>
+        <v>1346</v>
       </c>
       <c r="C246" t="s">
         <v>134</v>
       </c>
       <c r="D246" t="s">
         <v>633</v>
       </c>
       <c r="E246" t="s">
         <v>634</v>
       </c>
       <c r="F246" t="s">
         <v>148</v>
       </c>
       <c r="G246" t="s">
         <v>30</v>
       </c>
       <c r="H246" t="s">
         <v>31</v>
       </c>
       <c r="I246" t="s">
         <v>32</v>
       </c>
       <c r="J246" t="s">
         <v>82</v>
       </c>
       <c r="K246" t="s">
-        <v>1351</v>
+        <v>1347</v>
       </c>
       <c r="L246" t="s">
-        <v>1352</v>
+        <v>1348</v>
       </c>
       <c r="M246" t="s">
-        <v>1353</v>
+        <v>1349</v>
       </c>
       <c r="N246" t="s">
-        <v>1354</v>
+        <v>1350</v>
       </c>
       <c r="O246" t="s">
         <v>142</v>
       </c>
       <c r="P246" t="s">
         <v>31</v>
       </c>
       <c r="Q246" t="n">
         <v>85.0</v>
       </c>
       <c r="R246" t="s">
-        <v>1355</v>
+        <v>1351</v>
       </c>
       <c r="S246" t="s">
         <v>31</v>
       </c>
       <c r="T246" t="s">
         <v>31</v>
       </c>
       <c r="U246" t="s">
         <v>31</v>
       </c>
       <c r="V246" t="s">
         <v>31</v>
       </c>
       <c r="W246" t="s">
         <v>31</v>
       </c>
       <c r="X246" t="n">
         <v>81.82</v>
       </c>
       <c r="Y246" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>2126.0</v>
       </c>
       <c r="B247" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="C247" t="s">
         <v>134</v>
       </c>
       <c r="D247" t="s">
         <v>155</v>
       </c>
       <c r="E247" t="s">
         <v>156</v>
       </c>
       <c r="F247" t="s">
         <v>148</v>
       </c>
       <c r="G247" t="s">
         <v>30</v>
       </c>
       <c r="H247" t="s">
         <v>31</v>
       </c>
       <c r="I247" t="s">
         <v>32</v>
       </c>
       <c r="J247" t="s">
         <v>82</v>
       </c>
       <c r="K247" t="s">
-        <v>1357</v>
+        <v>1353</v>
       </c>
       <c r="L247" t="s">
-        <v>1358</v>
+        <v>1354</v>
       </c>
       <c r="M247" t="s">
-        <v>1359</v>
+        <v>1355</v>
       </c>
       <c r="N247" t="s">
-        <v>1360</v>
+        <v>1356</v>
       </c>
       <c r="O247" t="s">
         <v>142</v>
       </c>
       <c r="P247" t="s">
         <v>31</v>
       </c>
       <c r="Q247" t="n">
         <v>93.0</v>
       </c>
       <c r="R247" t="s">
-        <v>1361</v>
+        <v>1357</v>
       </c>
       <c r="S247" t="s">
         <v>31</v>
       </c>
       <c r="T247" t="s">
         <v>31</v>
       </c>
       <c r="U247" t="s">
         <v>31</v>
       </c>
       <c r="V247" t="s">
         <v>31</v>
       </c>
       <c r="W247" t="s">
         <v>31</v>
       </c>
       <c r="X247" t="n">
         <v>92.0</v>
       </c>
       <c r="Y247" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>1791.0</v>
       </c>
       <c r="B248" t="s">
-        <v>1362</v>
+        <v>1358</v>
       </c>
       <c r="C248" t="s">
         <v>211</v>
       </c>
       <c r="D248" t="s">
         <v>323</v>
       </c>
       <c r="E248" t="s">
         <v>230</v>
       </c>
       <c r="F248" t="s">
         <v>148</v>
       </c>
       <c r="G248" t="s">
         <v>44</v>
       </c>
       <c r="H248" t="s">
         <v>31</v>
       </c>
       <c r="I248" t="s">
         <v>32</v>
       </c>
       <c r="J248" t="s">
         <v>82</v>
       </c>
       <c r="K248" t="s">
-        <v>1363</v>
+        <v>1359</v>
       </c>
       <c r="L248" t="s">
-        <v>1364</v>
+        <v>1360</v>
       </c>
       <c r="M248" t="s">
-        <v>1365</v>
+        <v>1361</v>
       </c>
       <c r="N248" t="s">
-        <v>1366</v>
+        <v>1362</v>
       </c>
       <c r="O248" t="s">
         <v>218</v>
       </c>
       <c r="P248" t="s">
         <v>31</v>
       </c>
       <c r="Q248" t="n">
         <v>11.77</v>
       </c>
       <c r="R248" t="s">
-        <v>1367</v>
+        <v>1363</v>
       </c>
       <c r="S248" t="n">
         <v>3.74</v>
       </c>
       <c r="T248" t="n">
         <v>3.74</v>
       </c>
       <c r="U248" t="n">
         <v>3.74</v>
       </c>
       <c r="V248" t="n">
         <v>7.57</v>
       </c>
       <c r="W248" t="n">
         <v>11.05</v>
       </c>
       <c r="X248" t="n">
         <v>11.05</v>
       </c>
       <c r="Y248" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>2088.0</v>
       </c>
       <c r="B249" t="s">
-        <v>1368</v>
+        <v>1364</v>
       </c>
       <c r="C249" t="s">
         <v>211</v>
       </c>
       <c r="D249" t="s">
         <v>126</v>
       </c>
       <c r="E249" t="s">
         <v>230</v>
       </c>
       <c r="F249" t="s">
         <v>148</v>
       </c>
       <c r="G249" t="s">
         <v>128</v>
       </c>
       <c r="H249" t="s">
         <v>31</v>
       </c>
       <c r="I249" t="s">
         <v>32</v>
       </c>
       <c r="J249" t="s">
         <v>82</v>
       </c>
       <c r="K249" t="s">
-        <v>1369</v>
+        <v>1365</v>
       </c>
       <c r="L249" t="s">
         <v>31</v>
       </c>
       <c r="M249" t="s">
-        <v>1370</v>
+        <v>1366</v>
       </c>
       <c r="N249" t="s">
-        <v>1366</v>
+        <v>1362</v>
       </c>
       <c r="O249" t="s">
         <v>218</v>
       </c>
       <c r="P249" t="s">
         <v>31</v>
       </c>
       <c r="Q249" t="n">
         <v>20.38</v>
       </c>
       <c r="R249" t="s">
-        <v>1371</v>
+        <v>1367</v>
       </c>
       <c r="S249" t="s">
         <v>31</v>
       </c>
       <c r="T249" t="s">
         <v>31</v>
       </c>
       <c r="U249" t="s">
         <v>31</v>
       </c>
       <c r="V249" t="s">
         <v>31</v>
       </c>
       <c r="W249" t="n">
         <v>19.3</v>
       </c>
       <c r="X249" t="n">
         <v>19.3</v>
       </c>
       <c r="Y249" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>2094.0</v>
       </c>
       <c r="B250" t="s">
-        <v>1372</v>
+        <v>1368</v>
       </c>
       <c r="C250" t="s">
         <v>60</v>
       </c>
       <c r="D250" t="s">
         <v>126</v>
       </c>
       <c r="E250" t="s">
         <v>222</v>
       </c>
       <c r="F250" t="s">
         <v>148</v>
       </c>
       <c r="G250" t="s">
         <v>128</v>
       </c>
       <c r="H250" t="s">
         <v>31</v>
       </c>
       <c r="I250" t="s">
         <v>32</v>
       </c>
       <c r="J250" t="s">
         <v>82</v>
       </c>
       <c r="K250" t="s">
-        <v>1373</v>
+        <v>1369</v>
       </c>
       <c r="L250" t="s">
         <v>31</v>
       </c>
       <c r="M250" t="s">
-        <v>1374</v>
+        <v>1370</v>
       </c>
       <c r="N250" t="s">
-        <v>1375</v>
+        <v>1371</v>
       </c>
       <c r="O250" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P250" t="s">
         <v>31</v>
       </c>
       <c r="Q250" t="n">
         <v>28.5</v>
       </c>
       <c r="R250" t="s">
         <v>31</v>
       </c>
       <c r="S250" t="s">
         <v>31</v>
       </c>
       <c r="T250" t="s">
         <v>31</v>
       </c>
       <c r="U250" t="s">
         <v>31</v>
       </c>
       <c r="V250" t="s">
         <v>31</v>
       </c>
       <c r="W250" t="n">
         <v>25.0</v>
       </c>
       <c r="X250" t="n">
         <v>25.0</v>
       </c>
       <c r="Y250" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>1094.0</v>
       </c>
       <c r="B251" t="s">
-        <v>1376</v>
+        <v>1372</v>
       </c>
       <c r="C251" t="s">
         <v>60</v>
       </c>
       <c r="D251" t="s">
         <v>573</v>
       </c>
       <c r="E251" t="s">
         <v>222</v>
       </c>
       <c r="F251" t="s">
         <v>148</v>
       </c>
       <c r="G251" t="s">
         <v>44</v>
       </c>
       <c r="H251" t="s">
         <v>31</v>
       </c>
       <c r="I251" t="s">
         <v>32</v>
       </c>
       <c r="J251" t="s">
         <v>82</v>
       </c>
       <c r="K251" t="s">
-        <v>1377</v>
+        <v>1373</v>
       </c>
       <c r="L251" t="s">
-        <v>1378</v>
+        <v>1374</v>
       </c>
       <c r="M251" t="s">
-        <v>1379</v>
+        <v>1375</v>
       </c>
       <c r="N251" t="s">
-        <v>1380</v>
+        <v>1376</v>
       </c>
       <c r="O251" t="s">
         <v>38</v>
       </c>
       <c r="P251" t="s">
         <v>31</v>
       </c>
       <c r="Q251" t="n">
         <v>78.61</v>
       </c>
       <c r="R251" t="s">
         <v>31</v>
       </c>
       <c r="S251" t="n">
         <v>63.14</v>
       </c>
       <c r="T251" t="n">
         <v>46.9</v>
       </c>
       <c r="U251" t="n">
         <v>70.85</v>
       </c>
       <c r="V251" t="n">
         <v>73.93</v>
       </c>
       <c r="W251" t="n">
         <v>72.85</v>
       </c>
       <c r="X251" t="n">
         <v>77.77</v>
       </c>
       <c r="Y251" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>2115.0</v>
       </c>
       <c r="B252" t="s">
-        <v>1381</v>
+        <v>1377</v>
       </c>
       <c r="C252" t="s">
         <v>134</v>
       </c>
       <c r="D252" t="s">
         <v>164</v>
       </c>
       <c r="E252" t="s">
         <v>165</v>
       </c>
       <c r="F252" t="s">
         <v>148</v>
       </c>
       <c r="G252" t="s">
         <v>30</v>
       </c>
       <c r="H252" t="s">
         <v>31</v>
       </c>
       <c r="I252" t="s">
         <v>32</v>
       </c>
       <c r="J252" t="s">
         <v>307</v>
       </c>
       <c r="K252" t="s">
-        <v>1382</v>
+        <v>1378</v>
       </c>
       <c r="L252" t="s">
         <v>31</v>
       </c>
       <c r="M252" t="s">
-        <v>1383</v>
+        <v>1379</v>
       </c>
       <c r="N252" t="s">
-        <v>1384</v>
+        <v>1380</v>
       </c>
       <c r="O252" t="s">
         <v>142</v>
       </c>
       <c r="P252" t="s">
         <v>31</v>
       </c>
       <c r="Q252" t="n">
         <v>15.0</v>
       </c>
       <c r="R252" t="s">
         <v>31</v>
       </c>
       <c r="S252" t="s">
         <v>31</v>
       </c>
       <c r="T252" t="s">
         <v>31</v>
       </c>
       <c r="U252" t="s">
         <v>31</v>
       </c>
       <c r="V252" t="s">
         <v>31</v>
       </c>
       <c r="W252" t="n">
         <v>5.0</v>
       </c>
       <c r="X252" t="n">
         <v>7.0</v>
       </c>
-      <c r="Y252" t="s">
-        <v>31</v>
+      <c r="Y252" t="n">
+        <v>29.0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>2074.0</v>
       </c>
       <c r="B253" t="s">
-        <v>1385</v>
+        <v>1381</v>
       </c>
       <c r="C253" t="s">
         <v>134</v>
       </c>
       <c r="D253" t="s">
         <v>126</v>
       </c>
       <c r="E253" t="s">
         <v>165</v>
       </c>
       <c r="F253" t="s">
         <v>148</v>
       </c>
       <c r="G253" t="s">
         <v>128</v>
       </c>
       <c r="H253" t="s">
         <v>31</v>
       </c>
       <c r="I253" t="s">
         <v>32</v>
       </c>
       <c r="J253" t="s">
         <v>129</v>
       </c>
       <c r="K253" t="s">
-        <v>1386</v>
+        <v>1382</v>
       </c>
       <c r="L253" t="s">
-        <v>1387</v>
+        <v>1383</v>
       </c>
       <c r="M253" t="s">
-        <v>1388</v>
+        <v>1384</v>
       </c>
       <c r="N253" t="s">
-        <v>1389</v>
+        <v>1385</v>
       </c>
       <c r="O253" t="s">
         <v>142</v>
       </c>
       <c r="P253" t="s">
         <v>31</v>
       </c>
       <c r="Q253" t="n">
         <v>15.0</v>
       </c>
       <c r="R253" t="s">
         <v>31</v>
       </c>
       <c r="S253" t="s">
         <v>31</v>
       </c>
       <c r="T253" t="s">
         <v>31</v>
       </c>
       <c r="U253" t="s">
         <v>31</v>
       </c>
       <c r="V253" t="s">
         <v>31</v>
       </c>
       <c r="W253" t="n">
         <v>10.0</v>
       </c>
       <c r="X253" t="n">
         <v>13.0</v>
       </c>
       <c r="Y253" t="n">
         <v>13.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>1656.0</v>
       </c>
       <c r="B254" t="s">
-        <v>1390</v>
+        <v>1386</v>
       </c>
       <c r="C254" t="s">
         <v>60</v>
       </c>
       <c r="D254" t="s">
         <v>669</v>
       </c>
       <c r="E254" t="s">
         <v>238</v>
       </c>
       <c r="F254" t="s">
         <v>148</v>
       </c>
       <c r="G254" t="s">
         <v>44</v>
       </c>
       <c r="H254" t="s">
         <v>31</v>
       </c>
       <c r="I254" t="s">
         <v>32</v>
       </c>
       <c r="J254" t="s">
         <v>129</v>
       </c>
       <c r="K254" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="L254" t="s">
-        <v>1392</v>
+        <v>1388</v>
       </c>
       <c r="M254" t="s">
-        <v>1393</v>
+        <v>1389</v>
       </c>
       <c r="N254" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
       <c r="O254" t="s">
         <v>67</v>
       </c>
       <c r="P254" t="s">
         <v>31</v>
       </c>
       <c r="Q254" t="n">
         <v>1.8</v>
       </c>
       <c r="R254" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
       <c r="S254" t="n">
         <v>-1.1</v>
       </c>
       <c r="T254" t="n">
         <v>1.3</v>
       </c>
       <c r="U254" t="n">
         <v>6.5</v>
       </c>
       <c r="V254" t="n">
         <v>0.8</v>
       </c>
       <c r="W254" t="n">
         <v>-1.4</v>
       </c>
       <c r="X254" t="n">
         <v>1.8</v>
       </c>
-      <c r="Y254" t="s">
-        <v>31</v>
+      <c r="Y254" t="n">
+        <v>-1.1</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>2068.0</v>
       </c>
       <c r="B255" t="s">
-        <v>1396</v>
+        <v>1392</v>
       </c>
       <c r="C255" t="s">
         <v>60</v>
       </c>
       <c r="D255" t="s">
         <v>126</v>
       </c>
       <c r="E255" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F255" t="s">
         <v>148</v>
       </c>
       <c r="G255" t="s">
         <v>128</v>
       </c>
       <c r="H255" t="s">
         <v>31</v>
       </c>
       <c r="I255" t="s">
         <v>32</v>
       </c>
       <c r="J255" t="s">
         <v>82</v>
       </c>
       <c r="K255" t="s">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="L255" t="s">
-        <v>1398</v>
+        <v>1394</v>
       </c>
       <c r="M255" t="s">
-        <v>1399</v>
+        <v>1395</v>
       </c>
       <c r="N255" t="s">
-        <v>1400</v>
+        <v>1396</v>
       </c>
       <c r="O255" t="s">
         <v>67</v>
       </c>
       <c r="P255" t="s">
         <v>31</v>
       </c>
       <c r="Q255" t="n">
         <v>2.0</v>
       </c>
       <c r="R255" t="s">
         <v>31</v>
       </c>
       <c r="S255" t="n">
         <v>-8.1</v>
       </c>
       <c r="T255" t="n">
         <v>5.4</v>
       </c>
       <c r="U255" t="n">
         <v>5.0</v>
       </c>
       <c r="V255" t="n">
         <v>2.1</v>
       </c>
       <c r="W255" t="n">
         <v>0.8</v>
       </c>
       <c r="X255" t="n">
         <v>1.0</v>
       </c>
       <c r="Y255" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>2076.0</v>
       </c>
       <c r="B256" t="s">
-        <v>1401</v>
+        <v>1397</v>
       </c>
       <c r="C256" t="s">
         <v>134</v>
       </c>
       <c r="D256" t="s">
         <v>126</v>
       </c>
       <c r="E256" t="s">
         <v>634</v>
       </c>
       <c r="F256" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G256" t="s">
         <v>128</v>
       </c>
       <c r="H256" t="s">
         <v>31</v>
       </c>
       <c r="I256" t="s">
         <v>32</v>
       </c>
       <c r="J256" t="s">
         <v>82</v>
       </c>
       <c r="K256" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
       <c r="L256" t="s">
         <v>31</v>
       </c>
       <c r="M256" t="s">
-        <v>1403</v>
+        <v>1399</v>
       </c>
       <c r="N256" t="s">
-        <v>1404</v>
+        <v>1400</v>
       </c>
       <c r="O256" t="s">
         <v>142</v>
       </c>
       <c r="P256" t="s">
         <v>31</v>
       </c>
       <c r="Q256" t="n">
         <v>9.33</v>
       </c>
       <c r="R256" t="s">
         <v>639</v>
       </c>
       <c r="S256" t="s">
         <v>31</v>
       </c>
       <c r="T256" t="s">
         <v>31</v>
       </c>
       <c r="U256" t="s">
         <v>31</v>
       </c>
       <c r="V256" t="s">
         <v>31</v>
       </c>
       <c r="W256" t="n">
         <v>2.0</v>
       </c>
       <c r="X256" t="n">
         <v>13.76</v>
       </c>
       <c r="Y256" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>1731.0</v>
       </c>
       <c r="B257" t="s">
-        <v>1405</v>
+        <v>1401</v>
       </c>
       <c r="C257" t="s">
         <v>211</v>
       </c>
       <c r="D257" t="s">
         <v>323</v>
       </c>
       <c r="E257" t="s">
         <v>230</v>
       </c>
       <c r="F257" t="s">
         <v>148</v>
       </c>
       <c r="G257" t="s">
         <v>44</v>
       </c>
       <c r="H257" t="s">
         <v>31</v>
       </c>
       <c r="I257" t="s">
         <v>32</v>
       </c>
       <c r="J257" t="s">
         <v>82</v>
       </c>
       <c r="K257" t="s">
-        <v>1406</v>
+        <v>1402</v>
       </c>
       <c r="L257" t="s">
         <v>31</v>
       </c>
       <c r="M257" t="s">
-        <v>1407</v>
+        <v>1403</v>
       </c>
       <c r="N257" t="s">
-        <v>1408</v>
+        <v>1404</v>
       </c>
       <c r="O257" t="s">
         <v>218</v>
       </c>
       <c r="P257" t="s">
         <v>31</v>
       </c>
       <c r="Q257" t="n">
         <v>30.45</v>
       </c>
       <c r="R257" t="s">
         <v>236</v>
       </c>
       <c r="S257" t="n">
         <v>0.13</v>
       </c>
       <c r="T257" t="n">
         <v>0.38</v>
       </c>
       <c r="U257" t="n">
         <v>7.4</v>
       </c>
       <c r="V257" t="n">
         <v>16.64</v>
       </c>
       <c r="W257" t="n">
         <v>9.58</v>
       </c>
       <c r="X257" t="n">
         <v>27.31</v>
       </c>
       <c r="Y257" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>2078.0</v>
       </c>
       <c r="B258" t="s">
-        <v>1409</v>
+        <v>1405</v>
       </c>
       <c r="C258" t="s">
         <v>211</v>
       </c>
       <c r="D258" t="s">
         <v>126</v>
       </c>
       <c r="E258" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="F258" t="s">
         <v>148</v>
       </c>
       <c r="G258" t="s">
         <v>128</v>
       </c>
       <c r="H258" t="s">
         <v>31</v>
       </c>
       <c r="I258" t="s">
         <v>149</v>
       </c>
       <c r="J258" t="s">
         <v>166</v>
       </c>
       <c r="K258" t="s">
+        <v>1406</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1407</v>
+      </c>
+      <c r="M258" t="s">
+        <v>1408</v>
+      </c>
+      <c r="N258" t="s">
+        <v>1409</v>
+      </c>
+      <c r="O258" t="s">
+        <v>376</v>
+      </c>
+      <c r="P258" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>31</v>
+      </c>
+      <c r="R258" t="s">
         <v>1410</v>
-      </c>
-[...19 lines deleted...]
-        <v>1414</v>
       </c>
       <c r="S258" t="n">
         <v>9.52</v>
       </c>
       <c r="T258" t="s">
         <v>31</v>
       </c>
       <c r="U258" t="n">
         <v>8.79</v>
       </c>
       <c r="V258" t="s">
         <v>31</v>
       </c>
       <c r="W258" t="n">
         <v>7.49</v>
       </c>
       <c r="X258" t="n">
         <v>7.49</v>
       </c>
       <c r="Y258" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>1477.0</v>
       </c>
       <c r="B259" t="s">
-        <v>1415</v>
+        <v>1411</v>
       </c>
       <c r="C259" t="s">
         <v>211</v>
       </c>
       <c r="D259" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="E259" t="s">
         <v>238</v>
       </c>
       <c r="F259" t="s">
         <v>148</v>
       </c>
       <c r="G259" t="s">
         <v>44</v>
       </c>
       <c r="H259" t="s">
         <v>31</v>
       </c>
       <c r="I259" t="s">
         <v>32</v>
       </c>
       <c r="J259" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="K259" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
       <c r="L259" t="s">
-        <v>1417</v>
+        <v>1413</v>
       </c>
       <c r="M259" t="s">
-        <v>1418</v>
+        <v>1414</v>
       </c>
       <c r="N259" t="s">
-        <v>1419</v>
+        <v>1415</v>
       </c>
       <c r="O259" t="s">
         <v>67</v>
       </c>
       <c r="P259" t="s">
         <v>31</v>
       </c>
       <c r="Q259" t="n">
         <v>58.7</v>
       </c>
       <c r="R259" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="S259" t="n">
         <v>58.68</v>
       </c>
       <c r="T259" t="s">
         <v>31</v>
       </c>
       <c r="U259" t="s">
         <v>31</v>
       </c>
       <c r="V259" t="s">
         <v>31</v>
       </c>
       <c r="W259" t="s">
         <v>31</v>
       </c>
       <c r="X259" t="s">
         <v>31</v>
       </c>
       <c r="Y259" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>1495.0</v>
       </c>
       <c r="B260" t="s">
-        <v>1420</v>
+        <v>1416</v>
       </c>
       <c r="C260" t="s">
         <v>211</v>
       </c>
       <c r="D260" t="s">
-        <v>1421</v>
+        <v>1417</v>
       </c>
       <c r="E260" t="s">
         <v>238</v>
       </c>
       <c r="F260" t="s">
         <v>566</v>
       </c>
       <c r="G260" t="s">
         <v>44</v>
       </c>
       <c r="H260" t="s">
         <v>31</v>
       </c>
       <c r="I260" t="s">
         <v>149</v>
       </c>
       <c r="J260" t="s">
         <v>166</v>
       </c>
       <c r="K260" t="s">
-        <v>1422</v>
+        <v>1418</v>
       </c>
       <c r="L260" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="M260" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="N260" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="O260" t="s">
         <v>142</v>
       </c>
       <c r="P260" t="s">
         <v>31</v>
       </c>
       <c r="Q260" t="n">
         <v>4.0</v>
       </c>
       <c r="R260" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="S260" t="n">
         <v>7.0</v>
       </c>
       <c r="T260" t="n">
         <v>2.0</v>
       </c>
       <c r="U260" t="n">
         <v>3.0</v>
       </c>
       <c r="V260" t="n">
         <v>4.0</v>
       </c>
       <c r="W260" t="n">
         <v>4.0</v>
       </c>
       <c r="X260" t="s">
         <v>31</v>
       </c>
       <c r="Y260" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>1937.0</v>
       </c>
       <c r="B261" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
       <c r="C261" t="s">
         <v>134</v>
       </c>
       <c r="D261" t="s">
         <v>126</v>
       </c>
       <c r="E261" t="s">
         <v>634</v>
       </c>
       <c r="F261" t="s">
         <v>566</v>
       </c>
       <c r="G261" t="s">
         <v>128</v>
       </c>
       <c r="H261" t="s">
         <v>31</v>
       </c>
       <c r="I261" t="s">
         <v>149</v>
       </c>
       <c r="J261" t="s">
         <v>82</v>
       </c>
       <c r="K261" t="s">
-        <v>1428</v>
+        <v>1424</v>
       </c>
       <c r="L261" t="s">
         <v>31</v>
       </c>
       <c r="M261" t="s">
-        <v>1429</v>
+        <v>1425</v>
       </c>
       <c r="N261" t="s">
-        <v>1430</v>
+        <v>1426</v>
       </c>
       <c r="O261" t="s">
         <v>142</v>
       </c>
       <c r="P261" t="s">
         <v>31</v>
       </c>
       <c r="Q261" t="n">
         <v>2.0</v>
       </c>
       <c r="R261" t="s">
-        <v>1431</v>
+        <v>1427</v>
       </c>
       <c r="S261" t="n">
         <v>19.0</v>
       </c>
       <c r="T261" t="n">
         <v>5.0</v>
       </c>
       <c r="U261" t="n">
         <v>4.0</v>
       </c>
       <c r="V261" t="n">
         <v>3.0</v>
       </c>
       <c r="W261" t="n">
         <v>3.0</v>
       </c>
       <c r="X261" t="n">
         <v>3.0</v>
       </c>
-      <c r="Y261" t="s">
-        <v>31</v>
+      <c r="Y261" t="n">
+        <v>4.0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>1753.0</v>
       </c>
       <c r="B262" t="s">
-        <v>1432</v>
+        <v>1428</v>
       </c>
       <c r="C262" t="s">
         <v>134</v>
       </c>
       <c r="D262" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="E262" t="s">
         <v>565</v>
       </c>
       <c r="F262" t="s">
         <v>566</v>
       </c>
       <c r="G262" t="s">
         <v>30</v>
       </c>
       <c r="H262" t="s">
         <v>31</v>
       </c>
       <c r="I262" t="s">
         <v>149</v>
       </c>
       <c r="J262" t="s">
         <v>166</v>
       </c>
       <c r="K262" t="s">
-        <v>1433</v>
+        <v>1429</v>
       </c>
       <c r="L262" t="s">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="M262" t="s">
-        <v>1435</v>
+        <v>1431</v>
       </c>
       <c r="N262" t="s">
-        <v>1436</v>
+        <v>1432</v>
       </c>
       <c r="O262" t="s">
         <v>142</v>
       </c>
       <c r="P262" t="s">
         <v>31</v>
       </c>
       <c r="Q262" t="n">
         <v>17.0</v>
       </c>
       <c r="R262" t="s">
-        <v>1437</v>
+        <v>1433</v>
       </c>
       <c r="S262" t="s">
         <v>31</v>
       </c>
       <c r="T262" t="n">
         <v>17.0</v>
       </c>
       <c r="U262" t="s">
         <v>31</v>
       </c>
       <c r="V262" t="n">
         <v>17.0</v>
       </c>
       <c r="W262" t="s">
         <v>31</v>
       </c>
       <c r="X262" t="s">
         <v>31</v>
       </c>
       <c r="Y262" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>1784.0</v>
       </c>
       <c r="B263" t="s">
-        <v>1438</v>
+        <v>1434</v>
       </c>
       <c r="C263" t="s">
         <v>60</v>
       </c>
       <c r="D263" t="s">
         <v>669</v>
       </c>
       <c r="E263" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F263" t="s">
         <v>566</v>
       </c>
       <c r="G263" t="s">
         <v>30</v>
       </c>
       <c r="H263" t="s">
         <v>31</v>
       </c>
       <c r="I263" t="s">
         <v>149</v>
       </c>
       <c r="J263" t="s">
         <v>82</v>
       </c>
       <c r="K263" t="s">
-        <v>1439</v>
+        <v>1435</v>
       </c>
       <c r="L263" t="s">
-        <v>1440</v>
+        <v>1436</v>
       </c>
       <c r="M263" t="s">
-        <v>1441</v>
+        <v>1437</v>
       </c>
       <c r="N263" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
       <c r="O263" t="s">
         <v>67</v>
       </c>
       <c r="P263" t="s">
         <v>31</v>
       </c>
       <c r="Q263" t="n">
         <v>5.0</v>
       </c>
       <c r="R263" t="s">
         <v>31</v>
       </c>
       <c r="S263" t="n">
         <v>11.0</v>
       </c>
       <c r="T263" t="s">
         <v>31</v>
       </c>
       <c r="U263" t="n">
         <v>7.0</v>
       </c>
       <c r="V263" t="n">
         <v>6.0</v>
       </c>
       <c r="W263" t="s">
         <v>31</v>
       </c>
       <c r="X263" t="s">
         <v>31</v>
       </c>
       <c r="Y263" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>1.0</v>
       </c>
       <c r="B264" t="s">
-        <v>1443</v>
+        <v>1439</v>
       </c>
       <c r="C264" t="s">
         <v>60</v>
       </c>
       <c r="D264" t="s">
         <v>669</v>
       </c>
       <c r="E264" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F264" t="s">
         <v>566</v>
       </c>
       <c r="G264" t="s">
         <v>30</v>
       </c>
       <c r="H264" t="s">
         <v>31</v>
       </c>
       <c r="I264" t="s">
         <v>149</v>
       </c>
       <c r="J264" t="s">
         <v>166</v>
       </c>
       <c r="K264" t="s">
-        <v>1444</v>
+        <v>1440</v>
       </c>
       <c r="L264" t="s">
-        <v>1445</v>
+        <v>1441</v>
       </c>
       <c r="M264" t="s">
-        <v>1446</v>
+        <v>1442</v>
       </c>
       <c r="N264" t="s">
-        <v>1447</v>
+        <v>1443</v>
       </c>
       <c r="O264" t="s">
         <v>67</v>
       </c>
       <c r="P264" t="s">
         <v>31</v>
       </c>
       <c r="Q264" t="n">
         <v>4.0</v>
       </c>
       <c r="R264" t="s">
-        <v>1448</v>
+        <v>1444</v>
       </c>
       <c r="S264" t="s">
         <v>31</v>
       </c>
       <c r="T264" t="n">
         <v>5.0</v>
       </c>
       <c r="U264" t="n">
         <v>5.0</v>
       </c>
       <c r="V264" t="n">
         <v>6.0</v>
       </c>
       <c r="W264" t="n">
         <v>10.0</v>
       </c>
       <c r="X264" t="n">
         <v>4.0</v>
       </c>
       <c r="Y264" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>1486.0</v>
       </c>
       <c r="B265" t="s">
-        <v>1449</v>
+        <v>1445</v>
       </c>
       <c r="C265" t="s">
         <v>134</v>
       </c>
       <c r="D265" t="s">
         <v>126</v>
       </c>
       <c r="E265" t="s">
         <v>165</v>
       </c>
       <c r="F265" t="s">
         <v>566</v>
       </c>
       <c r="G265" t="s">
         <v>128</v>
       </c>
       <c r="H265" t="s">
         <v>31</v>
       </c>
       <c r="I265" t="s">
         <v>149</v>
       </c>
       <c r="J265" t="s">
         <v>82</v>
       </c>
       <c r="K265" t="s">
-        <v>1450</v>
+        <v>1446</v>
       </c>
       <c r="L265" t="s">
-        <v>1451</v>
+        <v>1447</v>
       </c>
       <c r="M265" t="s">
-        <v>1452</v>
+        <v>1448</v>
       </c>
       <c r="N265" t="s">
-        <v>1453</v>
+        <v>1449</v>
       </c>
       <c r="O265" t="s">
         <v>142</v>
       </c>
       <c r="P265" t="s">
         <v>31</v>
       </c>
       <c r="Q265" t="n">
         <v>5.0</v>
       </c>
       <c r="R265" t="s">
-        <v>1454</v>
+        <v>1450</v>
       </c>
       <c r="S265" t="n">
         <v>13.0</v>
       </c>
       <c r="T265" t="n">
         <v>14.0</v>
       </c>
       <c r="U265" t="n">
         <v>12.0</v>
       </c>
       <c r="V265" t="n">
         <v>9.0</v>
       </c>
       <c r="W265" t="n">
         <v>5.0</v>
       </c>
       <c r="X265" t="n">
         <v>5.0</v>
       </c>
       <c r="Y265" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>1479.0</v>
       </c>
       <c r="B266" t="s">
-        <v>1455</v>
+        <v>1451</v>
       </c>
       <c r="C266" t="s">
         <v>26</v>
       </c>
       <c r="D266" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="E266" t="s">
         <v>750</v>
       </c>
       <c r="F266" t="s">
         <v>566</v>
       </c>
       <c r="G266" t="s">
         <v>30</v>
       </c>
       <c r="H266" t="s">
         <v>31</v>
       </c>
       <c r="I266" t="s">
         <v>32</v>
       </c>
       <c r="J266" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="K266" t="s">
-        <v>1456</v>
+        <v>1452</v>
       </c>
       <c r="L266" t="s">
-        <v>1457</v>
+        <v>1453</v>
       </c>
       <c r="M266" t="s">
-        <v>1458</v>
+        <v>1454</v>
       </c>
       <c r="N266" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
       <c r="O266" t="s">
         <v>95</v>
       </c>
       <c r="P266" t="s">
         <v>31</v>
       </c>
       <c r="Q266" t="s">
         <v>31</v>
       </c>
       <c r="R266" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
       <c r="S266" t="n">
         <v>24.0</v>
       </c>
       <c r="T266" t="s">
         <v>31</v>
       </c>
       <c r="U266" t="s">
         <v>31</v>
       </c>
       <c r="V266" t="s">
         <v>31</v>
       </c>
       <c r="W266" t="s">
         <v>31</v>
       </c>
       <c r="X266" t="s">
         <v>31</v>
       </c>
       <c r="Y266" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>1446.0</v>
       </c>
       <c r="B267" t="s">
-        <v>1461</v>
+        <v>1457</v>
       </c>
       <c r="C267" t="s">
         <v>60</v>
       </c>
       <c r="D267" t="s">
         <v>669</v>
       </c>
       <c r="E267" t="s">
         <v>238</v>
       </c>
       <c r="F267" t="s">
         <v>566</v>
       </c>
       <c r="G267" t="s">
         <v>44</v>
       </c>
       <c r="H267" t="s">
         <v>31</v>
       </c>
       <c r="I267" t="s">
         <v>149</v>
       </c>
       <c r="J267" t="s">
         <v>82</v>
       </c>
       <c r="K267" t="s">
-        <v>1462</v>
+        <v>1458</v>
       </c>
       <c r="L267" t="s">
-        <v>1463</v>
+        <v>1459</v>
       </c>
       <c r="M267" t="s">
-        <v>1464</v>
+        <v>1460</v>
       </c>
       <c r="N267" t="s">
-        <v>1465</v>
+        <v>1461</v>
       </c>
       <c r="O267" t="s">
         <v>67</v>
       </c>
       <c r="P267" t="s">
         <v>31</v>
       </c>
       <c r="Q267" t="n">
         <v>4.0</v>
       </c>
       <c r="R267" t="s">
-        <v>1466</v>
+        <v>1462</v>
       </c>
       <c r="S267" t="n">
         <v>4.0</v>
       </c>
       <c r="T267" t="n">
         <v>4.0</v>
       </c>
       <c r="U267" t="n">
         <v>4.0</v>
       </c>
       <c r="V267" t="n">
         <v>4.0</v>
       </c>
       <c r="W267" t="n">
         <v>4.0</v>
       </c>
       <c r="X267" t="s">
         <v>31</v>
       </c>
       <c r="Y267" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>3.0</v>
       </c>
       <c r="B268" t="s">
-        <v>1467</v>
+        <v>1463</v>
       </c>
       <c r="C268" t="s">
         <v>60</v>
       </c>
       <c r="D268" t="s">
         <v>669</v>
       </c>
       <c r="E268" t="s">
         <v>238</v>
       </c>
       <c r="F268" t="s">
         <v>566</v>
       </c>
       <c r="G268" t="s">
         <v>44</v>
       </c>
       <c r="H268" t="s">
         <v>31</v>
       </c>
       <c r="I268" t="s">
         <v>149</v>
       </c>
       <c r="J268" t="s">
         <v>82</v>
       </c>
       <c r="K268" t="s">
-        <v>1468</v>
+        <v>1464</v>
       </c>
       <c r="L268" t="s">
-        <v>1469</v>
+        <v>1465</v>
       </c>
       <c r="M268" t="s">
-        <v>1470</v>
+        <v>1466</v>
       </c>
       <c r="N268" t="s">
-        <v>1471</v>
+        <v>1467</v>
       </c>
       <c r="O268" t="s">
         <v>67</v>
       </c>
       <c r="P268" t="s">
         <v>31</v>
       </c>
       <c r="Q268" t="n">
         <v>11.0</v>
       </c>
       <c r="R268" t="s">
         <v>655</v>
       </c>
       <c r="S268" t="n">
         <v>12.0</v>
       </c>
       <c r="T268" t="n">
         <v>12.0</v>
       </c>
       <c r="U268" t="n">
         <v>12.0</v>
       </c>
       <c r="V268" t="n">
         <v>12.0</v>
       </c>
       <c r="W268" t="n">
         <v>11.0</v>
       </c>
       <c r="X268" t="s">
         <v>31</v>
       </c>
       <c r="Y268" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>1684.0</v>
       </c>
       <c r="B269" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="C269" t="s">
         <v>60</v>
       </c>
       <c r="D269" t="s">
         <v>669</v>
       </c>
       <c r="E269" t="s">
         <v>238</v>
       </c>
       <c r="F269" t="s">
         <v>306</v>
       </c>
       <c r="G269" t="s">
         <v>44</v>
       </c>
       <c r="H269" t="s">
         <v>31</v>
       </c>
       <c r="I269" t="s">
         <v>32</v>
       </c>
       <c r="J269" t="s">
         <v>129</v>
       </c>
       <c r="K269" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
       <c r="L269" t="s">
-        <v>1474</v>
+        <v>1470</v>
       </c>
       <c r="M269" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
       <c r="N269" t="s">
-        <v>1476</v>
+        <v>1472</v>
       </c>
       <c r="O269" t="s">
         <v>67</v>
       </c>
       <c r="P269" t="s">
         <v>31</v>
       </c>
       <c r="Q269" t="n">
         <v>261.0</v>
       </c>
       <c r="R269" t="s">
-        <v>1477</v>
+        <v>1473</v>
       </c>
       <c r="S269" t="n">
         <v>163.0</v>
       </c>
       <c r="T269" t="n">
         <v>146.0</v>
       </c>
       <c r="U269" t="n">
         <v>228.0</v>
       </c>
       <c r="V269" t="n">
         <v>237.0</v>
       </c>
       <c r="W269" t="n">
         <v>239.0</v>
       </c>
       <c r="X269" t="n">
-        <v>245.0</v>
+        <v>244.0</v>
       </c>
       <c r="Y269" t="n">
-        <v>245.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>2137.0</v>
       </c>
       <c r="B270" t="s">
-        <v>1478</v>
+        <v>1474</v>
       </c>
       <c r="C270" t="s">
         <v>60</v>
       </c>
       <c r="D270" t="s">
         <v>676</v>
       </c>
       <c r="E270" t="s">
         <v>711</v>
       </c>
       <c r="F270" t="s">
-        <v>1479</v>
+        <v>1475</v>
       </c>
       <c r="G270" t="s">
         <v>30</v>
       </c>
       <c r="H270" t="s">
         <v>31</v>
       </c>
       <c r="I270" t="s">
         <v>32</v>
       </c>
       <c r="J270" t="s">
         <v>129</v>
       </c>
       <c r="K270" t="s">
-        <v>1480</v>
+        <v>1476</v>
       </c>
       <c r="L270" t="s">
         <v>31</v>
       </c>
       <c r="M270" t="s">
         <v>713</v>
       </c>
       <c r="N270" t="s">
-        <v>1481</v>
+        <v>1477</v>
       </c>
       <c r="O270" t="s">
         <v>38</v>
       </c>
       <c r="P270" t="s">
         <v>31</v>
       </c>
       <c r="Q270" t="n">
         <v>130.0</v>
       </c>
       <c r="R270" t="s">
         <v>31</v>
       </c>
       <c r="S270" t="n">
         <v>49.0</v>
       </c>
       <c r="T270" t="n">
         <v>89.0</v>
       </c>
       <c r="U270" t="n">
         <v>51.0</v>
       </c>
       <c r="V270" t="n">
         <v>74.0</v>
       </c>
       <c r="W270" t="n">
         <v>82.0</v>
       </c>
       <c r="X270" t="n">
         <v>83.0</v>
       </c>
       <c r="Y270" t="n">
         <v>73.0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>2070.0</v>
       </c>
       <c r="B271" t="s">
-        <v>1482</v>
+        <v>1478</v>
       </c>
       <c r="C271" t="s">
         <v>134</v>
       </c>
       <c r="D271" t="s">
         <v>126</v>
       </c>
       <c r="E271" t="s">
         <v>156</v>
       </c>
       <c r="F271" t="s">
-        <v>1483</v>
+        <v>1479</v>
       </c>
       <c r="G271" t="s">
         <v>128</v>
       </c>
       <c r="H271" t="s">
         <v>31</v>
       </c>
       <c r="I271" t="s">
         <v>32</v>
       </c>
       <c r="J271" t="s">
         <v>82</v>
       </c>
       <c r="K271" t="s">
-        <v>1484</v>
+        <v>1480</v>
       </c>
       <c r="L271" t="s">
         <v>31</v>
       </c>
       <c r="M271" t="s">
-        <v>1485</v>
+        <v>1481</v>
       </c>
       <c r="N271" t="s">
-        <v>1486</v>
+        <v>1482</v>
       </c>
       <c r="O271" t="s">
         <v>142</v>
       </c>
       <c r="P271" t="s">
         <v>31</v>
       </c>
       <c r="Q271" t="n">
         <v>91.75</v>
       </c>
       <c r="R271" t="s">
-        <v>1487</v>
+        <v>1483</v>
       </c>
       <c r="S271" t="s">
         <v>31</v>
       </c>
       <c r="T271" t="s">
         <v>31</v>
       </c>
       <c r="U271" t="s">
         <v>31</v>
       </c>
       <c r="V271" t="s">
         <v>31</v>
       </c>
       <c r="W271" t="n">
         <v>88.99</v>
       </c>
       <c r="X271" t="n">
         <v>91.5</v>
       </c>
       <c r="Y271" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>1456.0</v>
       </c>
       <c r="B272" t="s">
-        <v>1488</v>
+        <v>1484</v>
       </c>
       <c r="C272" t="s">
         <v>211</v>
       </c>
       <c r="D272" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="E272" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="F272" t="s">
-        <v>1489</v>
+        <v>1485</v>
       </c>
       <c r="G272" t="s">
         <v>30</v>
       </c>
       <c r="H272" t="s">
         <v>31</v>
       </c>
       <c r="I272" t="s">
         <v>149</v>
       </c>
       <c r="J272" t="s">
         <v>129</v>
       </c>
       <c r="K272" t="s">
-        <v>1490</v>
+        <v>1486</v>
       </c>
       <c r="L272" t="s">
         <v>31</v>
       </c>
       <c r="M272" t="s">
-        <v>1491</v>
+        <v>939</v>
       </c>
       <c r="N272" t="s">
-        <v>1492</v>
+        <v>1487</v>
       </c>
       <c r="O272" t="s">
         <v>218</v>
       </c>
       <c r="P272" t="s">
         <v>31</v>
       </c>
       <c r="Q272" t="n">
         <v>13.0</v>
       </c>
       <c r="R272" t="s">
-        <v>1493</v>
+        <v>1488</v>
       </c>
       <c r="S272" t="n">
         <v>15.0</v>
       </c>
       <c r="T272" t="n">
         <v>11.0</v>
       </c>
       <c r="U272" t="n">
         <v>15.0</v>
       </c>
       <c r="V272" t="n">
         <v>14.0</v>
       </c>
       <c r="W272" t="n">
         <v>15.0</v>
       </c>
       <c r="X272" t="n">
         <v>14.0</v>
       </c>
       <c r="Y272" t="n">
         <v>14.0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>1939.0</v>
       </c>
       <c r="B273" t="s">
-        <v>1494</v>
+        <v>1489</v>
       </c>
       <c r="C273" t="s">
         <v>211</v>
       </c>
       <c r="D273" t="s">
         <v>323</v>
       </c>
       <c r="E273" t="s">
         <v>42</v>
       </c>
       <c r="F273" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G273" t="s">
         <v>44</v>
       </c>
       <c r="H273" t="s">
         <v>31</v>
       </c>
       <c r="I273" t="s">
         <v>149</v>
       </c>
       <c r="J273" t="s">
         <v>33</v>
       </c>
       <c r="K273" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="L273" t="s">
-        <v>1496</v>
+        <v>1491</v>
       </c>
       <c r="M273" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="N273" t="s">
-        <v>1498</v>
+        <v>1493</v>
       </c>
       <c r="O273" t="s">
         <v>218</v>
       </c>
       <c r="P273" t="s">
         <v>31</v>
       </c>
       <c r="Q273" t="n">
         <v>108.37</v>
       </c>
       <c r="R273" t="s">
         <v>31</v>
       </c>
       <c r="S273" t="n">
         <v>50.12</v>
       </c>
       <c r="T273" t="n">
         <v>117.0</v>
       </c>
       <c r="U273" t="n">
         <v>49.17</v>
       </c>
       <c r="V273" t="n">
         <v>134.8</v>
       </c>
       <c r="W273" t="n">
         <v>112.07</v>
       </c>
       <c r="X273" t="n">
         <v>109.47</v>
       </c>
       <c r="Y273" t="n">
-        <v>93.96</v>
+        <v>84.72</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>2156.0</v>
       </c>
       <c r="B274" t="s">
-        <v>1499</v>
+        <v>1494</v>
       </c>
       <c r="C274" t="s">
         <v>26</v>
       </c>
       <c r="D274" t="s">
         <v>103</v>
       </c>
       <c r="E274" t="s">
         <v>104</v>
       </c>
       <c r="F274" t="s">
-        <v>1483</v>
+        <v>1479</v>
       </c>
       <c r="G274" t="s">
         <v>30</v>
       </c>
       <c r="H274" t="s">
         <v>31</v>
       </c>
       <c r="I274" t="s">
         <v>32</v>
       </c>
       <c r="J274" t="s">
         <v>82</v>
       </c>
       <c r="K274" t="s">
-        <v>1500</v>
+        <v>1495</v>
       </c>
       <c r="L274" t="s">
         <v>31</v>
       </c>
       <c r="M274" t="s">
-        <v>1501</v>
+        <v>1496</v>
       </c>
       <c r="N274" t="s">
-        <v>1502</v>
+        <v>1497</v>
       </c>
       <c r="O274" t="s">
         <v>108</v>
       </c>
       <c r="P274" t="s">
         <v>31</v>
       </c>
       <c r="Q274" t="n">
         <v>0.487</v>
       </c>
       <c r="R274" t="s">
         <v>31</v>
       </c>
       <c r="S274" t="s">
         <v>31</v>
       </c>
       <c r="T274" t="s">
         <v>31</v>
       </c>
       <c r="U274" t="s">
         <v>31</v>
       </c>
       <c r="V274" t="s">
         <v>31</v>
       </c>
       <c r="W274" t="n">
         <v>0.482</v>
       </c>
       <c r="X274" t="n">
         <v>0.482</v>
       </c>
       <c r="Y274" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>2164.0</v>
       </c>
       <c r="B275" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
       <c r="C275" t="s">
         <v>211</v>
       </c>
       <c r="D275" t="s">
         <v>271</v>
       </c>
       <c r="E275" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F275" t="s">
         <v>148</v>
       </c>
       <c r="G275" t="s">
         <v>30</v>
       </c>
       <c r="H275" t="s">
         <v>31</v>
       </c>
       <c r="I275" t="s">
         <v>32</v>
       </c>
       <c r="J275" t="s">
         <v>82</v>
       </c>
       <c r="K275" t="s">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="L275" t="s">
-        <v>1505</v>
+        <v>1500</v>
       </c>
       <c r="M275" t="s">
-        <v>1506</v>
+        <v>1501</v>
       </c>
       <c r="N275" t="s">
-        <v>1507</v>
+        <v>1502</v>
       </c>
       <c r="O275" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P275" t="s">
         <v>31</v>
       </c>
       <c r="Q275" t="n">
         <v>8.05</v>
       </c>
       <c r="R275" t="s">
-        <v>1508</v>
+        <v>1503</v>
       </c>
       <c r="S275" t="s">
         <v>31</v>
       </c>
       <c r="T275" t="s">
         <v>31</v>
       </c>
       <c r="U275" t="s">
         <v>31</v>
       </c>
       <c r="V275" t="s">
         <v>31</v>
       </c>
       <c r="W275" t="n">
         <v>8.1</v>
       </c>
       <c r="X275" t="n">
         <v>8.04</v>
       </c>
       <c r="Y275" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>7.0</v>
       </c>
       <c r="B276" t="s">
-        <v>1509</v>
+        <v>1504</v>
       </c>
       <c r="C276" t="s">
         <v>60</v>
       </c>
       <c r="D276" t="s">
         <v>251</v>
       </c>
       <c r="E276" t="s">
         <v>238</v>
       </c>
       <c r="F276" t="s">
         <v>306</v>
       </c>
       <c r="G276" t="s">
         <v>44</v>
       </c>
       <c r="H276" t="s">
         <v>31</v>
       </c>
       <c r="I276" t="s">
         <v>32</v>
       </c>
       <c r="J276" t="s">
         <v>33</v>
       </c>
       <c r="K276" t="s">
-        <v>1510</v>
+        <v>1505</v>
       </c>
       <c r="L276" t="s">
-        <v>1511</v>
+        <v>31</v>
       </c>
       <c r="M276" t="s">
-        <v>1512</v>
+        <v>1506</v>
       </c>
       <c r="N276" t="s">
-        <v>1513</v>
+        <v>1507</v>
       </c>
       <c r="O276" t="s">
         <v>67</v>
       </c>
       <c r="P276" t="s">
         <v>31</v>
       </c>
       <c r="Q276" t="n">
         <v>645.0</v>
       </c>
       <c r="R276" t="s">
         <v>655</v>
       </c>
       <c r="S276" t="n">
         <v>398.34</v>
       </c>
       <c r="T276" t="n">
         <v>428.93</v>
       </c>
       <c r="U276" t="n">
         <v>479.91</v>
       </c>
       <c r="V276" t="n">
         <v>529.11</v>
       </c>
       <c r="W276" t="n">
         <v>567.43</v>
       </c>
       <c r="X276" t="n">
         <v>613.39</v>
       </c>
       <c r="Y276" t="n">
-        <v>656.12</v>
+        <v>658.55</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>2118.0</v>
       </c>
       <c r="B277" t="s">
-        <v>1514</v>
+        <v>1508</v>
       </c>
       <c r="C277" t="s">
         <v>134</v>
       </c>
       <c r="D277" t="s">
         <v>135</v>
       </c>
       <c r="E277" t="s">
         <v>136</v>
       </c>
       <c r="F277" t="s">
-        <v>1483</v>
+        <v>1479</v>
       </c>
       <c r="G277" t="s">
         <v>30</v>
       </c>
       <c r="H277" t="s">
         <v>31</v>
       </c>
       <c r="I277" t="s">
         <v>32</v>
       </c>
       <c r="J277" t="s">
         <v>82</v>
       </c>
       <c r="K277" t="s">
-        <v>1515</v>
+        <v>1509</v>
       </c>
       <c r="L277" t="s">
-        <v>31</v>
+        <v>1510</v>
       </c>
       <c r="M277" t="s">
-        <v>1516</v>
+        <v>1511</v>
       </c>
       <c r="N277" t="s">
-        <v>1517</v>
+        <v>1512</v>
       </c>
       <c r="O277" t="s">
         <v>142</v>
       </c>
       <c r="P277" t="s">
         <v>31</v>
       </c>
       <c r="Q277" t="n">
         <v>85.0</v>
       </c>
       <c r="R277" t="s">
         <v>143</v>
       </c>
       <c r="S277" t="s">
         <v>31</v>
       </c>
       <c r="T277" t="s">
         <v>31</v>
       </c>
       <c r="U277" t="s">
         <v>31</v>
       </c>
       <c r="V277" t="s">
         <v>31</v>
       </c>
       <c r="W277" t="s">
         <v>31</v>
       </c>
       <c r="X277" t="n">
         <v>84.2</v>
       </c>
       <c r="Y277" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>1737.0</v>
       </c>
       <c r="B278" t="s">
-        <v>1518</v>
+        <v>1513</v>
       </c>
       <c r="C278" t="s">
         <v>26</v>
       </c>
       <c r="D278" t="s">
         <v>103</v>
       </c>
       <c r="E278" t="s">
         <v>104</v>
       </c>
       <c r="F278" t="s">
         <v>148</v>
       </c>
       <c r="G278" t="s">
         <v>30</v>
       </c>
       <c r="H278" t="s">
         <v>31</v>
       </c>
       <c r="I278" t="s">
         <v>32</v>
       </c>
       <c r="J278" t="s">
         <v>82</v>
       </c>
       <c r="K278" t="s">
-        <v>1519</v>
+        <v>1514</v>
       </c>
       <c r="L278" t="s">
         <v>31</v>
       </c>
       <c r="M278" t="s">
         <v>185</v>
       </c>
       <c r="N278" t="s">
-        <v>1520</v>
+        <v>1515</v>
       </c>
       <c r="O278" t="s">
         <v>108</v>
       </c>
       <c r="P278" t="s">
         <v>31</v>
       </c>
       <c r="Q278" t="n">
         <v>33.91</v>
       </c>
       <c r="R278" t="s">
         <v>31</v>
       </c>
       <c r="S278" t="n">
         <v>26.0</v>
       </c>
       <c r="T278" t="n">
         <v>18.0</v>
       </c>
       <c r="U278" t="n">
         <v>20.0</v>
       </c>
       <c r="V278" t="n">
         <v>26.0</v>
       </c>
       <c r="W278" t="n">
         <v>29.66</v>
       </c>
       <c r="X278" t="n">
         <v>33.57</v>
       </c>
       <c r="Y278" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>1922.0</v>
       </c>
       <c r="B279" t="s">
-        <v>1521</v>
+        <v>1516</v>
       </c>
       <c r="C279" t="s">
         <v>60</v>
       </c>
       <c r="D279" t="s">
         <v>221</v>
       </c>
       <c r="E279" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F279" t="s">
-        <v>1522</v>
+        <v>1517</v>
       </c>
       <c r="G279" t="s">
         <v>44</v>
       </c>
       <c r="H279" t="s">
         <v>31</v>
       </c>
       <c r="I279" t="s">
         <v>32</v>
       </c>
       <c r="J279" t="s">
         <v>33</v>
       </c>
       <c r="K279" t="s">
-        <v>1523</v>
+        <v>1518</v>
       </c>
       <c r="L279" t="s">
         <v>31</v>
       </c>
       <c r="M279" t="s">
         <v>708</v>
       </c>
       <c r="N279" t="s">
-        <v>1524</v>
+        <v>1519</v>
       </c>
       <c r="O279" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P279" t="s">
         <v>31</v>
       </c>
       <c r="Q279" t="n">
         <v>275.0</v>
       </c>
       <c r="R279" t="s">
         <v>31</v>
       </c>
       <c r="S279" t="n">
         <v>175.0</v>
       </c>
       <c r="T279" t="n">
         <v>178.0</v>
       </c>
       <c r="U279" t="n">
         <v>153.0</v>
       </c>
       <c r="V279" t="n">
         <v>187.0</v>
       </c>
       <c r="W279" t="n">
         <v>262.0</v>
       </c>
       <c r="X279" t="n">
         <v>274.0</v>
       </c>
       <c r="Y279" t="n">
-        <v>83.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>618.0</v>
       </c>
       <c r="B280" t="s">
-        <v>1525</v>
+        <v>1520</v>
       </c>
       <c r="C280" t="s">
         <v>145</v>
       </c>
       <c r="D280" t="s">
-        <v>1526</v>
+        <v>1521</v>
       </c>
       <c r="E280" t="s">
         <v>165</v>
       </c>
       <c r="F280" t="s">
-        <v>1527</v>
+        <v>1522</v>
       </c>
       <c r="G280" t="s">
         <v>128</v>
       </c>
       <c r="H280" t="s">
         <v>31</v>
       </c>
       <c r="I280" t="s">
         <v>149</v>
       </c>
       <c r="J280" t="s">
         <v>33</v>
       </c>
       <c r="K280" t="s">
-        <v>1528</v>
+        <v>1523</v>
       </c>
       <c r="L280" t="s">
-        <v>1529</v>
+        <v>1524</v>
       </c>
       <c r="M280" t="s">
-        <v>1530</v>
+        <v>1525</v>
       </c>
       <c r="N280" t="s">
-        <v>1531</v>
+        <v>1526</v>
       </c>
       <c r="O280" t="s">
         <v>142</v>
       </c>
       <c r="P280" t="s">
         <v>31</v>
       </c>
       <c r="Q280" t="n">
         <v>30.0</v>
       </c>
       <c r="R280" t="s">
-        <v>1532</v>
+        <v>1527</v>
       </c>
       <c r="S280" t="n">
         <v>31.0</v>
       </c>
       <c r="T280" t="n">
         <v>26.0</v>
       </c>
       <c r="U280" t="n">
         <v>24.0</v>
       </c>
       <c r="V280" t="n">
         <v>21.0</v>
       </c>
       <c r="W280" t="n">
         <v>24.0</v>
       </c>
       <c r="X280" t="n">
         <v>36.0</v>
       </c>
       <c r="Y280" t="n">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>353.0</v>
       </c>
       <c r="B281" t="s">
-        <v>1533</v>
+        <v>1528</v>
       </c>
       <c r="C281" t="s">
         <v>145</v>
       </c>
       <c r="D281" t="s">
-        <v>1526</v>
+        <v>1521</v>
       </c>
       <c r="E281" t="s">
         <v>165</v>
       </c>
       <c r="F281" t="s">
-        <v>1527</v>
+        <v>1522</v>
       </c>
       <c r="G281" t="s">
         <v>44</v>
       </c>
       <c r="H281" t="s">
         <v>31</v>
       </c>
       <c r="I281" t="s">
         <v>149</v>
       </c>
       <c r="J281" t="s">
         <v>33</v>
       </c>
       <c r="K281" t="s">
-        <v>1534</v>
+        <v>1529</v>
       </c>
       <c r="L281" t="s">
         <v>31</v>
       </c>
       <c r="M281" t="s">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="N281" t="s">
-        <v>1536</v>
+        <v>1531</v>
       </c>
       <c r="O281" t="s">
         <v>142</v>
       </c>
       <c r="P281" t="s">
         <v>31</v>
       </c>
       <c r="Q281" t="n">
         <v>35.0</v>
       </c>
       <c r="R281" t="s">
-        <v>1532</v>
+        <v>1527</v>
       </c>
       <c r="S281" t="n">
         <v>190.0</v>
       </c>
       <c r="T281" t="n">
         <v>283.0</v>
       </c>
       <c r="U281" t="n">
         <v>37.0</v>
       </c>
       <c r="V281" t="n">
         <v>40.0</v>
       </c>
       <c r="W281" t="n">
         <v>41.0</v>
       </c>
       <c r="X281" t="n">
         <v>41.0</v>
       </c>
       <c r="Y281" t="n">
-        <v>11.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>759.0</v>
       </c>
       <c r="B282" t="s">
-        <v>1537</v>
+        <v>1532</v>
       </c>
       <c r="C282" t="s">
         <v>40</v>
       </c>
       <c r="D282" t="s">
         <v>259</v>
       </c>
       <c r="E282" t="s">
         <v>279</v>
       </c>
       <c r="F282" t="s">
         <v>280</v>
       </c>
       <c r="G282" t="s">
         <v>44</v>
       </c>
       <c r="H282" t="s">
         <v>31</v>
       </c>
       <c r="I282" t="s">
         <v>149</v>
       </c>
       <c r="J282" t="s">
         <v>33</v>
       </c>
       <c r="K282" t="s">
-        <v>1538</v>
+        <v>1533</v>
       </c>
       <c r="L282" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="M282" t="s">
         <v>283</v>
       </c>
       <c r="N282" t="s">
-        <v>1540</v>
+        <v>1535</v>
       </c>
       <c r="O282" t="s">
         <v>48</v>
       </c>
       <c r="P282" t="s">
         <v>31</v>
       </c>
       <c r="Q282" t="n">
         <v>1.0</v>
       </c>
       <c r="R282" t="s">
         <v>285</v>
       </c>
       <c r="S282" t="n">
         <v>26.0</v>
       </c>
       <c r="T282" t="n">
         <v>24.0</v>
       </c>
       <c r="U282" t="n">
         <v>11.0</v>
       </c>
       <c r="V282" t="n">
         <v>12.0</v>
       </c>
       <c r="W282" t="n">
         <v>7.0</v>
       </c>
       <c r="X282" t="n">
         <v>1.0</v>
       </c>
       <c r="Y282" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>1419.0</v>
       </c>
       <c r="B283" t="s">
-        <v>1541</v>
+        <v>1536</v>
       </c>
       <c r="C283" t="s">
         <v>40</v>
       </c>
       <c r="D283" t="s">
         <v>259</v>
       </c>
       <c r="E283" t="s">
         <v>279</v>
       </c>
       <c r="F283" t="s">
         <v>280</v>
       </c>
       <c r="G283" t="s">
         <v>44</v>
       </c>
       <c r="H283" t="s">
         <v>31</v>
       </c>
       <c r="I283" t="s">
         <v>149</v>
       </c>
       <c r="J283" t="s">
         <v>33</v>
       </c>
       <c r="K283" t="s">
-        <v>1542</v>
+        <v>1537</v>
       </c>
       <c r="L283" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M283" t="s">
-        <v>1543</v>
+        <v>1538</v>
       </c>
       <c r="N283" t="s">
-        <v>1544</v>
+        <v>1539</v>
       </c>
       <c r="O283" t="s">
         <v>48</v>
       </c>
       <c r="P283" t="s">
         <v>31</v>
       </c>
       <c r="Q283" t="n">
         <v>2051.0</v>
       </c>
       <c r="R283" t="s">
         <v>285</v>
       </c>
       <c r="S283" t="n">
         <v>4834.0</v>
       </c>
       <c r="T283" t="n">
         <v>3672.0</v>
       </c>
       <c r="U283" t="n">
         <v>3028.0</v>
       </c>
       <c r="V283" t="n">
         <v>2726.0</v>
       </c>
       <c r="W283" t="n">
         <v>2248.0</v>
       </c>
       <c r="X283" t="n">
         <v>2110.0</v>
       </c>
       <c r="Y283" t="n">
-        <v>835.0</v>
+        <v>971.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>1418.0</v>
       </c>
       <c r="B284" t="s">
-        <v>1545</v>
+        <v>1540</v>
       </c>
       <c r="C284" t="s">
         <v>40</v>
       </c>
       <c r="D284" t="s">
         <v>259</v>
       </c>
       <c r="E284" t="s">
         <v>279</v>
       </c>
       <c r="F284" t="s">
         <v>280</v>
       </c>
       <c r="G284" t="s">
         <v>44</v>
       </c>
       <c r="H284" t="s">
         <v>31</v>
       </c>
       <c r="I284" t="s">
         <v>149</v>
       </c>
       <c r="J284" t="s">
         <v>33</v>
       </c>
       <c r="K284" t="s">
-        <v>1546</v>
+        <v>1541</v>
       </c>
       <c r="L284" t="s">
-        <v>1547</v>
+        <v>1542</v>
       </c>
       <c r="M284" t="s">
         <v>283</v>
       </c>
       <c r="N284" t="s">
-        <v>1548</v>
+        <v>1543</v>
       </c>
       <c r="O284" t="s">
         <v>48</v>
       </c>
       <c r="P284" t="s">
         <v>31</v>
       </c>
       <c r="Q284" t="n">
         <v>3022.0</v>
       </c>
       <c r="R284" t="s">
         <v>285</v>
       </c>
       <c r="S284" t="n">
         <v>10125.0</v>
       </c>
       <c r="T284" t="n">
         <v>7557.0</v>
       </c>
       <c r="U284" t="n">
         <v>5299.0</v>
       </c>
       <c r="V284" t="n">
         <v>4347.0</v>
       </c>
       <c r="W284" t="n">
         <v>3928.0</v>
       </c>
       <c r="X284" t="n">
         <v>3148.0</v>
       </c>
       <c r="Y284" t="n">
-        <v>1377.0</v>
+        <v>1607.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>758.0</v>
       </c>
       <c r="B285" t="s">
-        <v>1549</v>
+        <v>1544</v>
       </c>
       <c r="C285" t="s">
         <v>40</v>
       </c>
       <c r="D285" t="s">
         <v>259</v>
       </c>
       <c r="E285" t="s">
         <v>279</v>
       </c>
       <c r="F285" t="s">
         <v>280</v>
       </c>
       <c r="G285" t="s">
         <v>44</v>
       </c>
       <c r="H285" t="s">
         <v>31</v>
       </c>
       <c r="I285" t="s">
         <v>149</v>
       </c>
       <c r="J285" t="s">
         <v>33</v>
       </c>
       <c r="K285" t="s">
-        <v>1550</v>
+        <v>1545</v>
       </c>
       <c r="L285" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="M285" t="s">
         <v>283</v>
       </c>
       <c r="N285" t="s">
-        <v>1551</v>
+        <v>1546</v>
       </c>
       <c r="O285" t="s">
         <v>48</v>
       </c>
       <c r="P285" t="s">
         <v>31</v>
       </c>
       <c r="Q285" t="n">
         <v>4812.0</v>
       </c>
       <c r="R285" t="s">
         <v>285</v>
       </c>
       <c r="S285" t="n">
         <v>11131.0</v>
       </c>
       <c r="T285" t="n">
         <v>8988.0</v>
       </c>
       <c r="U285" t="n">
         <v>9496.0</v>
       </c>
       <c r="V285" t="n">
         <v>7568.0</v>
       </c>
       <c r="W285" t="n">
         <v>6632.0</v>
       </c>
       <c r="X285" t="n">
         <v>5065.0</v>
       </c>
       <c r="Y285" t="n">
-        <v>1975.0</v>
+        <v>2339.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>753.0</v>
       </c>
       <c r="B286" t="s">
-        <v>1552</v>
+        <v>1547</v>
       </c>
       <c r="C286" t="s">
         <v>40</v>
       </c>
       <c r="D286" t="s">
         <v>259</v>
       </c>
       <c r="E286" t="s">
         <v>279</v>
       </c>
       <c r="F286" t="s">
         <v>280</v>
       </c>
       <c r="G286" t="s">
         <v>44</v>
       </c>
       <c r="H286" t="s">
         <v>31</v>
       </c>
       <c r="I286" t="s">
         <v>149</v>
       </c>
       <c r="J286" t="s">
         <v>33</v>
       </c>
       <c r="K286" t="s">
-        <v>1553</v>
+        <v>1548</v>
       </c>
       <c r="L286" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="M286" t="s">
         <v>283</v>
       </c>
       <c r="N286" t="s">
-        <v>1554</v>
+        <v>1549</v>
       </c>
       <c r="O286" t="s">
         <v>48</v>
       </c>
       <c r="P286" t="s">
         <v>31</v>
       </c>
       <c r="Q286" t="n">
         <v>97.0</v>
       </c>
       <c r="R286" t="s">
         <v>285</v>
       </c>
       <c r="S286" t="n">
         <v>413.0</v>
       </c>
       <c r="T286" t="n">
         <v>365.0</v>
       </c>
       <c r="U286" t="n">
         <v>318.0</v>
       </c>
       <c r="V286" t="n">
         <v>246.0</v>
       </c>
       <c r="W286" t="n">
         <v>170.0</v>
       </c>
       <c r="X286" t="n">
         <v>102.0</v>
       </c>
       <c r="Y286" t="n">
-        <v>50.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>60.0</v>
       </c>
       <c r="B287" t="s">
-        <v>1555</v>
+        <v>1550</v>
       </c>
       <c r="C287" t="s">
         <v>40</v>
       </c>
       <c r="D287" t="s">
         <v>259</v>
       </c>
       <c r="E287" t="s">
         <v>279</v>
       </c>
       <c r="F287" t="s">
         <v>280</v>
       </c>
       <c r="G287" t="s">
         <v>44</v>
       </c>
       <c r="H287" t="s">
         <v>31</v>
       </c>
       <c r="I287" t="s">
         <v>149</v>
       </c>
       <c r="J287" t="s">
         <v>33</v>
       </c>
       <c r="K287" t="s">
-        <v>1556</v>
+        <v>1551</v>
       </c>
       <c r="L287" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="M287" t="s">
         <v>283</v>
       </c>
       <c r="N287" t="s">
-        <v>1557</v>
+        <v>1552</v>
       </c>
       <c r="O287" t="s">
         <v>48</v>
       </c>
       <c r="P287" t="s">
         <v>31</v>
       </c>
       <c r="Q287" t="n">
         <v>5572.0</v>
       </c>
       <c r="R287" t="s">
         <v>285</v>
       </c>
       <c r="S287" t="n">
         <v>9956.0</v>
       </c>
       <c r="T287" t="n">
         <v>10148.0</v>
       </c>
       <c r="U287" t="n">
         <v>9415.0</v>
       </c>
       <c r="V287" t="n">
         <v>8400.0</v>
       </c>
       <c r="W287" t="n">
         <v>7204.0</v>
       </c>
       <c r="X287" t="n">
         <v>5700.0</v>
       </c>
       <c r="Y287" t="n">
-        <v>2996.0</v>
+        <v>3572.0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>754.0</v>
       </c>
       <c r="B288" t="s">
-        <v>1558</v>
+        <v>1553</v>
       </c>
       <c r="C288" t="s">
         <v>40</v>
       </c>
       <c r="D288" t="s">
         <v>259</v>
       </c>
       <c r="E288" t="s">
         <v>279</v>
       </c>
       <c r="F288" t="s">
         <v>280</v>
       </c>
       <c r="G288" t="s">
         <v>44</v>
       </c>
       <c r="H288" t="s">
         <v>31</v>
       </c>
       <c r="I288" t="s">
         <v>149</v>
       </c>
       <c r="J288" t="s">
         <v>33</v>
       </c>
       <c r="K288" t="s">
-        <v>1559</v>
+        <v>1554</v>
       </c>
       <c r="L288" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="M288" t="s">
         <v>283</v>
       </c>
       <c r="N288" t="s">
-        <v>1560</v>
+        <v>1555</v>
       </c>
       <c r="O288" t="s">
         <v>48</v>
       </c>
       <c r="P288" t="s">
         <v>31</v>
       </c>
       <c r="Q288" t="n">
         <v>14.0</v>
       </c>
       <c r="R288" t="s">
         <v>285</v>
       </c>
       <c r="S288" t="n">
         <v>13.0</v>
       </c>
       <c r="T288" t="n">
         <v>19.0</v>
       </c>
       <c r="U288" t="n">
         <v>22.0</v>
       </c>
       <c r="V288" t="n">
         <v>16.0</v>
       </c>
       <c r="W288" t="n">
         <v>16.0</v>
       </c>
       <c r="X288" t="n">
         <v>15.0</v>
       </c>
       <c r="Y288" t="n">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>452.0</v>
       </c>
       <c r="B289" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="C289" t="s">
         <v>134</v>
       </c>
       <c r="D289" t="s">
         <v>126</v>
       </c>
       <c r="E289" t="s">
         <v>299</v>
       </c>
       <c r="F289" t="s">
-        <v>1562</v>
+        <v>1557</v>
       </c>
       <c r="G289" t="s">
         <v>128</v>
       </c>
       <c r="H289" t="s">
         <v>31</v>
       </c>
       <c r="I289" t="s">
         <v>32</v>
       </c>
       <c r="J289" t="s">
         <v>33</v>
       </c>
       <c r="K289" t="s">
-        <v>1563</v>
+        <v>1558</v>
       </c>
       <c r="L289" t="s">
         <v>31</v>
       </c>
       <c r="M289" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="N289" t="s">
-        <v>1564</v>
+        <v>1559</v>
       </c>
       <c r="O289" t="s">
         <v>142</v>
       </c>
       <c r="P289" t="s">
         <v>31</v>
       </c>
       <c r="Q289" t="n">
         <v>209.0</v>
       </c>
       <c r="R289" t="s">
         <v>304</v>
       </c>
       <c r="S289" t="n">
         <v>164.0</v>
       </c>
       <c r="T289" t="n">
         <v>166.0</v>
       </c>
       <c r="U289" t="n">
         <v>175.0</v>
       </c>
       <c r="V289" t="n">
         <v>182.0</v>
       </c>
       <c r="W289" t="n">
         <v>189.0</v>
       </c>
       <c r="X289" t="n">
         <v>198.0</v>
       </c>
       <c r="Y289" t="n">
-        <v>202.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>2045.0</v>
       </c>
       <c r="B290" t="s">
-        <v>1565</v>
+        <v>1560</v>
       </c>
       <c r="C290" t="s">
         <v>134</v>
       </c>
       <c r="D290" t="s">
         <v>155</v>
       </c>
       <c r="E290" t="s">
         <v>156</v>
       </c>
       <c r="F290" t="s">
-        <v>1566</v>
+        <v>1561</v>
       </c>
       <c r="G290" t="s">
         <v>44</v>
       </c>
       <c r="H290" t="s">
         <v>31</v>
       </c>
       <c r="I290" t="s">
         <v>32</v>
       </c>
       <c r="J290" t="s">
         <v>307</v>
       </c>
       <c r="K290" t="s">
-        <v>1567</v>
+        <v>1562</v>
       </c>
       <c r="L290" t="s">
-        <v>1568</v>
+        <v>1563</v>
       </c>
       <c r="M290" t="s">
-        <v>1569</v>
+        <v>1564</v>
       </c>
       <c r="N290" t="s">
-        <v>1570</v>
+        <v>1565</v>
       </c>
       <c r="O290" t="s">
         <v>142</v>
       </c>
       <c r="P290" t="s">
         <v>31</v>
       </c>
       <c r="Q290" t="n">
         <v>3302.0</v>
       </c>
       <c r="R290" t="s">
-        <v>1361</v>
+        <v>1357</v>
       </c>
       <c r="S290" t="s">
         <v>31</v>
       </c>
       <c r="T290" t="s">
         <v>31</v>
       </c>
       <c r="U290" t="s">
         <v>31</v>
       </c>
       <c r="V290" t="s">
         <v>31</v>
       </c>
       <c r="W290" t="n">
         <v>2718.0</v>
       </c>
       <c r="X290" t="n">
         <v>3237.0</v>
       </c>
       <c r="Y290" t="n">
         <v>3096.0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>20.0</v>
       </c>
       <c r="B291" t="s">
-        <v>1571</v>
+        <v>1566</v>
       </c>
       <c r="C291" t="s">
         <v>60</v>
       </c>
       <c r="D291" t="s">
         <v>126</v>
       </c>
       <c r="E291" t="s">
         <v>222</v>
       </c>
       <c r="F291" t="s">
         <v>231</v>
       </c>
       <c r="G291" t="s">
         <v>128</v>
       </c>
       <c r="H291" t="s">
         <v>31</v>
       </c>
       <c r="I291" t="s">
         <v>32</v>
       </c>
       <c r="J291" t="s">
         <v>82</v>
       </c>
       <c r="K291" t="s">
-        <v>1572</v>
+        <v>1567</v>
       </c>
       <c r="L291" t="s">
         <v>31</v>
       </c>
       <c r="M291" t="s">
-        <v>1573</v>
+        <v>1568</v>
       </c>
       <c r="N291" t="s">
-        <v>1574</v>
+        <v>1569</v>
       </c>
       <c r="O291" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P291" t="s">
         <v>31</v>
       </c>
       <c r="Q291" t="n">
         <v>23.21</v>
       </c>
       <c r="R291" t="s">
-        <v>1575</v>
+        <v>1570</v>
       </c>
       <c r="S291" t="n">
         <v>27.12</v>
       </c>
       <c r="T291" t="n">
         <v>27.02</v>
       </c>
       <c r="U291" t="n">
         <v>21.78</v>
       </c>
       <c r="V291" t="n">
         <v>22.73</v>
       </c>
       <c r="W291" t="n">
         <v>28.8</v>
       </c>
       <c r="X291" t="n">
         <v>23.0</v>
       </c>
       <c r="Y291" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>2058.0</v>
       </c>
       <c r="B292" t="s">
-        <v>1576</v>
+        <v>1571</v>
       </c>
       <c r="C292" t="s">
         <v>40</v>
       </c>
       <c r="D292" t="s">
         <v>126</v>
       </c>
       <c r="E292" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="F292" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G292" t="s">
         <v>128</v>
       </c>
       <c r="H292" t="s">
         <v>31</v>
       </c>
       <c r="I292" t="s">
         <v>149</v>
       </c>
       <c r="J292" t="s">
         <v>33</v>
       </c>
       <c r="K292" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
       <c r="L292" t="s">
         <v>31</v>
       </c>
       <c r="M292" t="s">
-        <v>1578</v>
+        <v>1573</v>
       </c>
       <c r="N292" t="s">
-        <v>1579</v>
+        <v>1574</v>
       </c>
       <c r="O292" t="s">
         <v>48</v>
       </c>
       <c r="P292" t="s">
         <v>31</v>
       </c>
       <c r="Q292" t="n">
         <v>28.23</v>
       </c>
       <c r="R292" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="S292" t="n">
         <v>49.7</v>
       </c>
       <c r="T292" t="n">
         <v>50.82</v>
       </c>
       <c r="U292" t="n">
         <v>46.16</v>
       </c>
       <c r="V292" t="n">
         <v>38.26</v>
       </c>
       <c r="W292" t="n">
         <v>35.39</v>
       </c>
       <c r="X292" t="n">
         <v>29.57</v>
       </c>
       <c r="Y292" t="n">
-        <v>14.02</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>1789.0</v>
       </c>
       <c r="B293" t="s">
-        <v>1580</v>
+        <v>1575</v>
       </c>
       <c r="C293" t="s">
         <v>40</v>
       </c>
       <c r="D293" t="s">
         <v>126</v>
       </c>
       <c r="E293" t="s">
         <v>279</v>
       </c>
       <c r="F293" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G293" t="s">
         <v>128</v>
       </c>
       <c r="H293" t="s">
         <v>31</v>
       </c>
       <c r="I293" t="s">
         <v>149</v>
       </c>
       <c r="J293" t="s">
         <v>33</v>
       </c>
       <c r="K293" t="s">
-        <v>1581</v>
+        <v>1576</v>
       </c>
       <c r="L293" t="s">
-        <v>1582</v>
+        <v>1577</v>
       </c>
       <c r="M293" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="N293" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="O293" t="s">
         <v>48</v>
       </c>
       <c r="P293" t="s">
         <v>31</v>
       </c>
       <c r="Q293" t="n">
         <v>1261.19</v>
       </c>
       <c r="R293" t="s">
         <v>285</v>
       </c>
       <c r="S293" t="n">
         <v>1505.76</v>
       </c>
       <c r="T293" t="n">
         <v>1514.4</v>
       </c>
       <c r="U293" t="n">
         <v>1498.4</v>
       </c>
       <c r="V293" t="n">
         <v>1523.38</v>
       </c>
       <c r="W293" t="n">
         <v>1406.8</v>
       </c>
       <c r="X293" t="n">
         <v>1285.22</v>
       </c>
       <c r="Y293" t="n">
-        <v>630.95</v>
+        <v>744.71</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>4.0</v>
       </c>
       <c r="B294" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
       <c r="C294" t="s">
         <v>60</v>
       </c>
       <c r="D294" t="s">
         <v>251</v>
       </c>
       <c r="E294" t="s">
         <v>238</v>
       </c>
       <c r="F294" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G294" t="s">
         <v>44</v>
       </c>
       <c r="H294" t="s">
         <v>31</v>
       </c>
       <c r="I294" t="s">
         <v>149</v>
       </c>
       <c r="J294" t="s">
         <v>129</v>
       </c>
       <c r="K294" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
       <c r="L294" t="s">
-        <v>1587</v>
+        <v>1582</v>
       </c>
       <c r="M294" t="s">
         <v>500</v>
       </c>
       <c r="N294" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="O294" t="s">
         <v>67</v>
       </c>
       <c r="P294" t="s">
         <v>31</v>
       </c>
       <c r="Q294" t="n">
         <v>2.9</v>
       </c>
       <c r="R294" t="s">
         <v>655</v>
       </c>
       <c r="S294" t="n">
         <v>4.1</v>
       </c>
       <c r="T294" t="n">
         <v>3.1</v>
       </c>
       <c r="U294" t="n">
         <v>2.4</v>
       </c>
       <c r="V294" t="n">
         <v>2.2</v>
       </c>
       <c r="W294" t="n">
         <v>2.1</v>
       </c>
       <c r="X294" t="n">
         <v>3.1</v>
       </c>
       <c r="Y294" t="n">
         <v>1.6</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>1599.0</v>
       </c>
       <c r="B295" t="s">
-        <v>1588</v>
+        <v>1583</v>
       </c>
       <c r="C295" t="s">
         <v>145</v>
       </c>
       <c r="D295" t="s">
         <v>521</v>
       </c>
       <c r="E295" t="s">
-        <v>1589</v>
+        <v>1584</v>
       </c>
       <c r="F295" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G295" t="s">
         <v>44</v>
       </c>
       <c r="H295" t="s">
         <v>31</v>
       </c>
       <c r="I295" t="s">
         <v>149</v>
       </c>
       <c r="J295" t="s">
         <v>166</v>
       </c>
       <c r="K295" t="s">
-        <v>1590</v>
+        <v>1585</v>
       </c>
       <c r="L295" t="s">
-        <v>1591</v>
+        <v>1586</v>
       </c>
       <c r="M295" t="s">
         <v>1064</v>
       </c>
       <c r="N295" t="s">
-        <v>1592</v>
+        <v>1587</v>
       </c>
       <c r="O295" t="s">
         <v>142</v>
       </c>
       <c r="P295" t="s">
         <v>31</v>
       </c>
       <c r="Q295" t="n">
         <v>21464.0</v>
       </c>
       <c r="R295" t="s">
-        <v>1593</v>
+        <v>1588</v>
       </c>
       <c r="S295" t="s">
         <v>31</v>
       </c>
       <c r="T295" t="n">
         <v>16497.0</v>
       </c>
       <c r="U295" t="s">
         <v>31</v>
       </c>
       <c r="V295" t="n">
         <v>24391.0</v>
       </c>
       <c r="W295" t="s">
         <v>31</v>
       </c>
       <c r="X295" t="n">
         <v>18306.0</v>
       </c>
       <c r="Y295" t="n">
         <v>18306.0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>1688.0</v>
       </c>
       <c r="B296" t="s">
-        <v>1594</v>
+        <v>1589</v>
       </c>
       <c r="C296" t="s">
         <v>60</v>
       </c>
       <c r="D296" t="s">
         <v>251</v>
       </c>
       <c r="E296" t="s">
         <v>529</v>
       </c>
       <c r="F296" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G296" t="s">
         <v>30</v>
       </c>
       <c r="H296" t="s">
         <v>31</v>
       </c>
       <c r="I296" t="s">
         <v>149</v>
       </c>
       <c r="J296" t="s">
         <v>129</v>
       </c>
       <c r="K296" t="s">
-        <v>1595</v>
+        <v>1590</v>
       </c>
       <c r="L296" t="s">
         <v>31</v>
       </c>
       <c r="M296" t="s">
-        <v>1596</v>
+        <v>1591</v>
       </c>
       <c r="N296" t="s">
-        <v>1597</v>
+        <v>1592</v>
       </c>
       <c r="O296" t="s">
         <v>67</v>
       </c>
       <c r="P296" t="s">
         <v>31</v>
       </c>
       <c r="Q296" t="n">
         <v>47.36</v>
       </c>
       <c r="R296" t="s">
-        <v>1598</v>
+        <v>1593</v>
       </c>
       <c r="S296" t="n">
         <v>47.1</v>
       </c>
       <c r="T296" t="n">
         <v>46.8</v>
       </c>
       <c r="U296" t="n">
         <v>46.5</v>
       </c>
       <c r="V296" t="n">
         <v>47.0</v>
       </c>
       <c r="W296" t="n">
         <v>46.48</v>
       </c>
       <c r="X296" t="n">
         <v>48.96</v>
       </c>
       <c r="Y296" t="n">
-        <v>48.61</v>
+        <v>46.53</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>2080.0</v>
       </c>
       <c r="B297" t="s">
-        <v>1599</v>
+        <v>1594</v>
       </c>
       <c r="C297" t="s">
         <v>145</v>
       </c>
       <c r="D297" t="s">
         <v>146</v>
       </c>
       <c r="E297" t="s">
         <v>147</v>
       </c>
       <c r="F297" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G297" t="s">
         <v>128</v>
       </c>
       <c r="H297" t="s">
         <v>31</v>
       </c>
       <c r="I297" t="s">
         <v>149</v>
       </c>
       <c r="J297" t="s">
         <v>129</v>
       </c>
       <c r="K297" t="s">
-        <v>1600</v>
+        <v>1595</v>
       </c>
       <c r="L297" t="s">
         <v>31</v>
       </c>
       <c r="M297" t="s">
-        <v>1601</v>
+        <v>1596</v>
       </c>
       <c r="N297" t="s">
-        <v>1602</v>
+        <v>1597</v>
       </c>
       <c r="O297" t="s">
         <v>153</v>
       </c>
       <c r="P297" t="s">
         <v>31</v>
       </c>
       <c r="Q297" t="n">
         <v>50.0</v>
       </c>
       <c r="R297" t="s">
         <v>31</v>
       </c>
       <c r="S297" t="n">
         <v>49.1</v>
       </c>
       <c r="T297" t="n">
         <v>48.0</v>
       </c>
       <c r="U297" t="n">
         <v>46.7</v>
       </c>
       <c r="V297" t="n">
         <v>49.2</v>
       </c>
       <c r="W297" t="n">
         <v>48.2</v>
       </c>
       <c r="X297" t="n">
         <v>51.0</v>
       </c>
       <c r="Y297" t="n">
-        <v>49.7</v>
+        <v>48.3</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>172.0</v>
       </c>
       <c r="B298" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="C298" t="s">
         <v>145</v>
       </c>
       <c r="D298" t="s">
         <v>626</v>
       </c>
       <c r="E298" t="s">
         <v>52</v>
       </c>
       <c r="F298" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G298" t="s">
         <v>128</v>
       </c>
       <c r="H298" t="s">
         <v>31</v>
       </c>
       <c r="I298" t="s">
         <v>149</v>
       </c>
       <c r="J298" t="s">
         <v>82</v>
       </c>
       <c r="K298" t="s">
-        <v>1604</v>
+        <v>1599</v>
       </c>
       <c r="L298" t="s">
-        <v>1605</v>
+        <v>1600</v>
       </c>
       <c r="M298" t="s">
-        <v>1606</v>
+        <v>1601</v>
       </c>
       <c r="N298" t="s">
-        <v>1607</v>
+        <v>1602</v>
       </c>
       <c r="O298" t="s">
         <v>58</v>
       </c>
       <c r="P298" t="s">
         <v>31</v>
       </c>
       <c r="Q298" t="n">
         <v>11.34</v>
       </c>
       <c r="R298" t="s">
         <v>31</v>
       </c>
       <c r="S298" t="n">
         <v>10.94</v>
       </c>
       <c r="T298" t="n">
         <v>10.89</v>
       </c>
       <c r="U298" t="n">
         <v>11.01</v>
       </c>
       <c r="V298" t="n">
         <v>11.76</v>
       </c>
       <c r="W298" t="n">
         <v>11.44</v>
       </c>
       <c r="X298" t="n">
         <v>11.44</v>
       </c>
       <c r="Y298" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>1409.0</v>
       </c>
       <c r="B299" t="s">
-        <v>1608</v>
+        <v>1603</v>
       </c>
       <c r="C299" t="s">
         <v>26</v>
       </c>
       <c r="D299" t="s">
         <v>126</v>
       </c>
       <c r="E299" t="s">
         <v>52</v>
       </c>
       <c r="F299" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G299" t="s">
         <v>128</v>
       </c>
       <c r="H299" t="s">
         <v>31</v>
       </c>
       <c r="I299" t="s">
         <v>149</v>
       </c>
       <c r="J299" t="s">
         <v>82</v>
       </c>
       <c r="K299" t="s">
-        <v>1609</v>
+        <v>1604</v>
       </c>
       <c r="L299" t="s">
-        <v>1610</v>
+        <v>1605</v>
       </c>
       <c r="M299" t="s">
-        <v>1611</v>
+        <v>1606</v>
       </c>
       <c r="N299" t="s">
-        <v>1612</v>
+        <v>1607</v>
       </c>
       <c r="O299" t="s">
         <v>58</v>
       </c>
       <c r="P299" t="s">
         <v>31</v>
       </c>
       <c r="Q299" t="n">
         <v>23.0</v>
       </c>
       <c r="R299" t="s">
         <v>31</v>
       </c>
       <c r="S299" t="n">
         <v>39.1</v>
       </c>
       <c r="T299" t="n">
         <v>50.9</v>
       </c>
       <c r="U299" t="n">
         <v>31.2</v>
       </c>
       <c r="V299" t="n">
         <v>24.11</v>
       </c>
       <c r="W299" t="n">
         <v>34.5</v>
       </c>
       <c r="X299" t="n">
         <v>23.3</v>
       </c>
       <c r="Y299" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>1075.0</v>
       </c>
       <c r="B300" t="s">
-        <v>1613</v>
+        <v>1608</v>
       </c>
       <c r="C300" t="s">
         <v>26</v>
       </c>
       <c r="D300" t="s">
         <v>51</v>
       </c>
       <c r="E300" t="s">
         <v>52</v>
       </c>
       <c r="F300" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G300" t="s">
         <v>44</v>
       </c>
       <c r="H300" t="s">
         <v>31</v>
       </c>
       <c r="I300" t="s">
         <v>149</v>
       </c>
       <c r="J300" t="s">
         <v>82</v>
       </c>
       <c r="K300" t="s">
-        <v>1614</v>
+        <v>1609</v>
       </c>
       <c r="L300" t="s">
-        <v>1615</v>
+        <v>1610</v>
       </c>
       <c r="M300" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="N300" t="s">
-        <v>1617</v>
+        <v>1612</v>
       </c>
       <c r="O300" t="s">
         <v>58</v>
       </c>
       <c r="P300" t="s">
         <v>31</v>
       </c>
       <c r="Q300" t="n">
         <v>9.36</v>
       </c>
       <c r="R300" t="s">
         <v>31</v>
       </c>
       <c r="S300" t="n">
         <v>9.09</v>
       </c>
       <c r="T300" t="n">
         <v>9.5</v>
       </c>
       <c r="U300" t="n">
         <v>8.21</v>
       </c>
       <c r="V300" t="n">
         <v>9.04</v>
       </c>
       <c r="W300" t="n">
         <v>9.44</v>
       </c>
       <c r="X300" t="s">
         <v>31</v>
       </c>
       <c r="Y300" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>1076.0</v>
       </c>
       <c r="B301" t="s">
-        <v>1618</v>
+        <v>1613</v>
       </c>
       <c r="C301" t="s">
         <v>26</v>
       </c>
       <c r="D301" t="s">
         <v>51</v>
       </c>
       <c r="E301" t="s">
         <v>52</v>
       </c>
       <c r="F301" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G301" t="s">
         <v>30</v>
       </c>
       <c r="H301" t="s">
         <v>31</v>
       </c>
       <c r="I301" t="s">
         <v>149</v>
       </c>
       <c r="J301" t="s">
         <v>82</v>
       </c>
       <c r="K301" t="s">
-        <v>1619</v>
+        <v>1614</v>
       </c>
       <c r="L301" t="s">
-        <v>1620</v>
+        <v>1615</v>
       </c>
       <c r="M301" t="s">
+        <v>1611</v>
+      </c>
+      <c r="N301" t="s">
         <v>1616</v>
-      </c>
-[...1 lines deleted...]
-        <v>1621</v>
       </c>
       <c r="O301" t="s">
         <v>58</v>
       </c>
       <c r="P301" t="s">
         <v>31</v>
       </c>
       <c r="Q301" t="n">
         <v>24.39</v>
       </c>
       <c r="R301" t="s">
         <v>31</v>
       </c>
       <c r="S301" t="n">
         <v>24.38</v>
       </c>
       <c r="T301" t="n">
         <v>25.01</v>
       </c>
       <c r="U301" t="n">
         <v>22.52</v>
       </c>
       <c r="V301" t="n">
         <v>24.99</v>
       </c>
       <c r="W301" t="n">
         <v>24.04</v>
       </c>
       <c r="X301" t="n">
         <v>24.04</v>
       </c>
       <c r="Y301" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>2179.0</v>
       </c>
       <c r="B302" t="s">
-        <v>1622</v>
+        <v>1617</v>
       </c>
       <c r="C302" t="s">
         <v>26</v>
       </c>
       <c r="D302" t="s">
         <v>51</v>
       </c>
       <c r="E302" t="s">
         <v>52</v>
       </c>
       <c r="F302" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G302" t="s">
         <v>44</v>
       </c>
       <c r="H302" t="s">
         <v>31</v>
       </c>
       <c r="I302" t="s">
         <v>149</v>
       </c>
       <c r="J302" t="s">
         <v>82</v>
       </c>
       <c r="K302" t="s">
-        <v>1623</v>
+        <v>1618</v>
       </c>
       <c r="L302" t="s">
         <v>31</v>
       </c>
       <c r="M302" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="N302" t="s">
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="O302" t="s">
         <v>58</v>
       </c>
       <c r="P302" t="s">
         <v>31</v>
       </c>
       <c r="Q302" t="n">
         <v>7.4</v>
       </c>
       <c r="R302" t="s">
         <v>31</v>
       </c>
       <c r="S302" t="n">
         <v>7.76</v>
       </c>
       <c r="T302" t="n">
         <v>8.19</v>
       </c>
       <c r="U302" t="n">
         <v>8.6</v>
       </c>
       <c r="V302" t="n">
         <v>7.59</v>
       </c>
       <c r="W302" t="n">
         <v>7.79</v>
       </c>
       <c r="X302" t="s">
         <v>31</v>
       </c>
       <c r="Y302" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>1074.0</v>
       </c>
       <c r="B303" t="s">
-        <v>1626</v>
+        <v>1621</v>
       </c>
       <c r="C303" t="s">
         <v>26</v>
       </c>
       <c r="D303" t="s">
         <v>51</v>
       </c>
       <c r="E303" t="s">
         <v>52</v>
       </c>
       <c r="F303" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G303" t="s">
         <v>44</v>
       </c>
       <c r="H303" t="s">
         <v>31</v>
       </c>
       <c r="I303" t="s">
         <v>149</v>
       </c>
       <c r="J303" t="s">
         <v>82</v>
       </c>
       <c r="K303" t="s">
-        <v>1627</v>
+        <v>1622</v>
       </c>
       <c r="L303" t="s">
-        <v>1628</v>
+        <v>1623</v>
       </c>
       <c r="M303" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="N303" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="O303" t="s">
         <v>58</v>
       </c>
       <c r="P303" t="s">
         <v>31</v>
       </c>
       <c r="Q303" t="n">
         <v>62.85</v>
       </c>
       <c r="R303" t="s">
         <v>31</v>
       </c>
       <c r="S303" t="n">
         <v>83.6</v>
       </c>
       <c r="T303" t="n">
         <v>81.87</v>
       </c>
       <c r="U303" t="n">
         <v>67.75</v>
       </c>
       <c r="V303" t="n">
         <v>63.53</v>
       </c>
       <c r="W303" t="n">
         <v>64.48</v>
       </c>
       <c r="X303" t="s">
         <v>31</v>
       </c>
       <c r="Y303" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>2100.0</v>
       </c>
       <c r="B304" t="s">
-        <v>1630</v>
+        <v>1625</v>
       </c>
       <c r="C304" t="s">
         <v>145</v>
       </c>
       <c r="D304" t="s">
         <v>626</v>
       </c>
       <c r="E304" t="s">
         <v>52</v>
       </c>
       <c r="F304" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G304" t="s">
         <v>128</v>
       </c>
       <c r="H304" t="s">
         <v>31</v>
       </c>
       <c r="I304" t="s">
         <v>149</v>
       </c>
       <c r="J304" t="s">
         <v>82</v>
       </c>
       <c r="K304" t="s">
-        <v>1631</v>
+        <v>1626</v>
       </c>
       <c r="L304" t="s">
-        <v>1632</v>
+        <v>1627</v>
       </c>
       <c r="M304" t="s">
-        <v>1633</v>
+        <v>1628</v>
       </c>
       <c r="N304" t="s">
-        <v>1634</v>
+        <v>1629</v>
       </c>
       <c r="O304" t="s">
         <v>58</v>
       </c>
       <c r="P304" t="s">
         <v>31</v>
       </c>
       <c r="Q304" t="n">
         <v>3.92</v>
       </c>
       <c r="R304" t="s">
         <v>31</v>
       </c>
       <c r="S304" t="n">
         <v>3.49</v>
       </c>
       <c r="T304" t="n">
         <v>3.41</v>
       </c>
       <c r="U304" t="n">
         <v>3.91</v>
       </c>
       <c r="V304" t="n">
         <v>5.41</v>
       </c>
       <c r="W304" t="n">
         <v>3.92</v>
       </c>
       <c r="X304" t="n">
         <v>3.92</v>
       </c>
       <c r="Y304" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>1689.0</v>
       </c>
       <c r="B305" t="s">
-        <v>1635</v>
+        <v>1630</v>
       </c>
       <c r="C305" t="s">
         <v>145</v>
       </c>
       <c r="D305" t="s">
         <v>146</v>
       </c>
       <c r="E305" t="s">
         <v>147</v>
       </c>
       <c r="F305" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G305" t="s">
         <v>44</v>
       </c>
       <c r="H305" t="s">
         <v>31</v>
       </c>
       <c r="I305" t="s">
         <v>32</v>
       </c>
       <c r="J305" t="s">
         <v>129</v>
       </c>
       <c r="K305" t="s">
-        <v>1636</v>
+        <v>1631</v>
       </c>
       <c r="L305" t="s">
-        <v>1637</v>
+        <v>31</v>
       </c>
       <c r="M305" t="s">
-        <v>1638</v>
+        <v>1632</v>
       </c>
       <c r="N305" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="O305" t="s">
         <v>153</v>
       </c>
       <c r="P305" t="s">
         <v>31</v>
       </c>
       <c r="Q305" t="n">
         <v>48.65</v>
       </c>
       <c r="R305" t="s">
         <v>496</v>
       </c>
       <c r="S305" t="n">
         <v>44.74</v>
       </c>
       <c r="T305" t="n">
         <v>46.62</v>
       </c>
       <c r="U305" t="n">
         <v>49.3</v>
       </c>
       <c r="V305" t="n">
         <v>47.13</v>
       </c>
       <c r="W305" t="n">
         <v>44.55</v>
       </c>
       <c r="X305" t="n">
         <v>47.97</v>
       </c>
       <c r="Y305" t="n">
-        <v>41.57</v>
+        <v>42.28</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>1750.0</v>
       </c>
       <c r="B306" t="s">
-        <v>1639</v>
+        <v>1633</v>
       </c>
       <c r="C306" t="s">
         <v>145</v>
       </c>
       <c r="D306" t="s">
         <v>521</v>
       </c>
       <c r="E306" t="s">
-        <v>1589</v>
+        <v>1584</v>
       </c>
       <c r="F306" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G306" t="s">
         <v>128</v>
       </c>
       <c r="H306" t="s">
         <v>31</v>
       </c>
       <c r="I306" t="s">
         <v>149</v>
       </c>
       <c r="J306" t="s">
         <v>166</v>
       </c>
       <c r="K306" t="s">
-        <v>1640</v>
+        <v>1634</v>
       </c>
       <c r="L306" t="s">
-        <v>1641</v>
+        <v>1635</v>
       </c>
       <c r="M306" t="s">
-        <v>1642</v>
+        <v>1636</v>
       </c>
       <c r="N306" t="s">
-        <v>1643</v>
+        <v>1637</v>
       </c>
       <c r="O306" t="s">
         <v>142</v>
       </c>
       <c r="P306" t="s">
         <v>31</v>
       </c>
       <c r="Q306" t="n">
         <v>13040.0</v>
       </c>
       <c r="R306" t="s">
         <v>789</v>
       </c>
       <c r="S306" t="s">
         <v>31</v>
       </c>
       <c r="T306" t="n">
         <v>12193.0</v>
       </c>
       <c r="U306" t="s">
         <v>31</v>
       </c>
       <c r="V306" t="n">
         <v>14580.0</v>
       </c>
       <c r="W306" t="s">
         <v>31</v>
       </c>
       <c r="X306" t="n">
         <v>13514.0</v>
       </c>
       <c r="Y306" t="n">
         <v>13514.0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>1449.0</v>
       </c>
       <c r="B307" t="s">
-        <v>1644</v>
+        <v>1638</v>
       </c>
       <c r="C307" t="s">
         <v>40</v>
       </c>
       <c r="D307" t="s">
         <v>126</v>
       </c>
       <c r="E307" t="s">
         <v>279</v>
       </c>
       <c r="F307" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G307" t="s">
         <v>128</v>
       </c>
       <c r="H307" t="s">
         <v>31</v>
       </c>
       <c r="I307" t="s">
         <v>149</v>
       </c>
       <c r="J307" t="s">
         <v>82</v>
       </c>
       <c r="K307" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
       <c r="L307" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="M307" t="s">
-        <v>1646</v>
+        <v>1640</v>
       </c>
       <c r="N307" t="s">
-        <v>1647</v>
+        <v>1641</v>
       </c>
       <c r="O307" t="s">
         <v>48</v>
       </c>
       <c r="P307" t="s">
         <v>31</v>
       </c>
       <c r="Q307" t="n">
         <v>23695.0</v>
       </c>
       <c r="R307" t="s">
         <v>285</v>
       </c>
       <c r="S307" t="n">
         <v>27293.0</v>
       </c>
       <c r="T307" t="n">
         <v>25764.0</v>
       </c>
       <c r="U307" t="n">
         <v>25223.0</v>
       </c>
       <c r="V307" t="n">
         <v>23594.0</v>
       </c>
       <c r="W307" t="n">
         <v>24793.0</v>
       </c>
       <c r="X307" t="n">
         <v>24179.0</v>
       </c>
       <c r="Y307" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>1690.0</v>
       </c>
       <c r="B308" t="s">
-        <v>1648</v>
+        <v>1642</v>
       </c>
       <c r="C308" t="s">
         <v>60</v>
       </c>
       <c r="D308" t="s">
         <v>251</v>
       </c>
       <c r="E308" t="s">
         <v>529</v>
       </c>
       <c r="F308" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G308" t="s">
         <v>30</v>
       </c>
       <c r="H308" t="s">
         <v>31</v>
       </c>
       <c r="I308" t="s">
         <v>149</v>
       </c>
       <c r="J308" t="s">
         <v>129</v>
       </c>
       <c r="K308" t="s">
-        <v>1649</v>
+        <v>1643</v>
       </c>
       <c r="L308" t="s">
         <v>31</v>
       </c>
       <c r="M308" t="s">
-        <v>1596</v>
+        <v>1591</v>
       </c>
       <c r="N308" t="s">
-        <v>1649</v>
+        <v>1643</v>
       </c>
       <c r="O308" t="s">
         <v>67</v>
       </c>
       <c r="P308" t="s">
         <v>31</v>
       </c>
       <c r="Q308" t="n">
         <v>1.93</v>
       </c>
       <c r="R308" t="s">
-        <v>1598</v>
+        <v>1593</v>
       </c>
       <c r="S308" t="n">
         <v>10.2</v>
       </c>
       <c r="T308" t="n">
         <v>6.4</v>
       </c>
       <c r="U308" t="n">
         <v>4.4</v>
       </c>
       <c r="V308" t="n">
         <v>3.0</v>
       </c>
       <c r="W308" t="n">
         <v>2.2</v>
       </c>
       <c r="X308" t="n">
         <v>2.56</v>
       </c>
       <c r="Y308" t="n">
-        <v>2.78</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>191.0</v>
       </c>
       <c r="B309" t="s">
-        <v>1650</v>
+        <v>1644</v>
       </c>
       <c r="C309" t="s">
         <v>26</v>
       </c>
       <c r="D309" t="s">
         <v>51</v>
       </c>
       <c r="E309" t="s">
         <v>52</v>
       </c>
       <c r="F309" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G309" t="s">
         <v>44</v>
       </c>
       <c r="H309" t="s">
         <v>31</v>
       </c>
       <c r="I309" t="s">
         <v>149</v>
       </c>
       <c r="J309" t="s">
         <v>82</v>
       </c>
       <c r="K309" t="s">
-        <v>1651</v>
+        <v>1645</v>
       </c>
       <c r="L309" t="s">
-        <v>1652</v>
+        <v>1646</v>
       </c>
       <c r="M309" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="N309" t="s">
-        <v>1653</v>
+        <v>1647</v>
       </c>
       <c r="O309" t="s">
         <v>58</v>
       </c>
       <c r="P309" t="s">
         <v>31</v>
       </c>
       <c r="Q309" t="n">
         <v>7.81</v>
       </c>
       <c r="R309" t="s">
         <v>31</v>
       </c>
       <c r="S309" t="n">
         <v>7.69</v>
       </c>
       <c r="T309" t="n">
         <v>8.51</v>
       </c>
       <c r="U309" t="n">
         <v>7.47</v>
       </c>
       <c r="V309" t="n">
         <v>8.2</v>
       </c>
       <c r="W309" t="n">
         <v>7.94</v>
       </c>
       <c r="X309" t="s">
         <v>31</v>
       </c>
       <c r="Y309" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>2055.0</v>
       </c>
       <c r="B310" t="s">
-        <v>1654</v>
+        <v>1648</v>
       </c>
       <c r="C310" t="s">
         <v>40</v>
       </c>
       <c r="D310" t="s">
         <v>126</v>
       </c>
       <c r="E310" t="s">
         <v>279</v>
       </c>
       <c r="F310" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G310" t="s">
         <v>128</v>
       </c>
       <c r="H310" t="s">
         <v>31</v>
       </c>
       <c r="I310" t="s">
         <v>149</v>
       </c>
       <c r="J310" t="s">
         <v>33</v>
       </c>
       <c r="K310" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="L310" t="s">
-        <v>1656</v>
+        <v>1650</v>
       </c>
       <c r="M310" t="s">
-        <v>1657</v>
+        <v>1651</v>
       </c>
       <c r="N310" t="s">
-        <v>1658</v>
+        <v>1652</v>
       </c>
       <c r="O310" t="s">
         <v>48</v>
       </c>
       <c r="P310" t="s">
         <v>31</v>
       </c>
       <c r="Q310" t="n">
         <v>12.42</v>
       </c>
       <c r="R310" t="s">
-        <v>1659</v>
+        <v>1653</v>
       </c>
       <c r="S310" t="n">
         <v>30.82</v>
       </c>
       <c r="T310" t="n">
         <v>27.64</v>
       </c>
       <c r="U310" t="n">
         <v>23.9</v>
       </c>
       <c r="V310" t="n">
         <v>22.45</v>
       </c>
       <c r="W310" t="n">
         <v>20.41</v>
       </c>
       <c r="X310" t="n">
         <v>13.44</v>
       </c>
       <c r="Y310" t="n">
-        <v>4.59</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>2056.0</v>
       </c>
       <c r="B311" t="s">
-        <v>1660</v>
+        <v>1654</v>
       </c>
       <c r="C311" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D311" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E311" t="s">
         <v>279</v>
       </c>
       <c r="F311" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="G311" t="s">
         <v>128</v>
       </c>
       <c r="H311" t="s">
         <v>31</v>
       </c>
       <c r="I311" t="s">
         <v>149</v>
       </c>
       <c r="J311" t="s">
         <v>33</v>
       </c>
       <c r="K311" t="s">
-        <v>1661</v>
+        <v>1655</v>
       </c>
       <c r="L311" t="s">
-        <v>1662</v>
+        <v>1656</v>
       </c>
       <c r="M311" t="s">
-        <v>1663</v>
+        <v>1657</v>
       </c>
       <c r="N311" t="s">
-        <v>1664</v>
+        <v>1658</v>
       </c>
       <c r="O311" t="s">
         <v>48</v>
       </c>
       <c r="P311" t="s">
         <v>31</v>
       </c>
       <c r="Q311" t="n">
         <v>0.749</v>
       </c>
       <c r="R311" t="s">
         <v>31</v>
       </c>
       <c r="S311" t="n">
         <v>1.67</v>
       </c>
       <c r="T311" t="n">
         <v>1.82</v>
       </c>
       <c r="U311" t="n">
         <v>0.94</v>
       </c>
       <c r="V311" t="n">
         <v>0.88</v>
       </c>
       <c r="W311" t="n">
         <v>0.806</v>
       </c>
       <c r="X311" t="n">
         <v>0.82</v>
       </c>
       <c r="Y311" t="n">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>2091.0</v>
       </c>
       <c r="B312" t="s">
-        <v>1665</v>
+        <v>1659</v>
       </c>
       <c r="C312" t="s">
         <v>145</v>
       </c>
       <c r="D312" t="s">
         <v>229</v>
       </c>
       <c r="E312" t="s">
         <v>230</v>
       </c>
       <c r="F312" t="s">
-        <v>1666</v>
+        <v>1660</v>
       </c>
       <c r="G312" t="s">
         <v>128</v>
       </c>
       <c r="H312" t="s">
         <v>31</v>
       </c>
       <c r="I312" t="s">
         <v>32</v>
       </c>
       <c r="J312" t="s">
         <v>82</v>
       </c>
       <c r="K312" t="s">
-        <v>1667</v>
+        <v>1661</v>
       </c>
       <c r="L312" t="s">
-        <v>1668</v>
+        <v>1662</v>
       </c>
       <c r="M312" t="s">
-        <v>1669</v>
+        <v>1663</v>
       </c>
       <c r="N312" t="s">
-        <v>1670</v>
+        <v>1664</v>
       </c>
       <c r="O312" t="s">
         <v>218</v>
       </c>
       <c r="P312" t="s">
         <v>31</v>
       </c>
       <c r="Q312" t="n">
         <v>46000.0</v>
       </c>
       <c r="R312" t="s">
         <v>236</v>
       </c>
       <c r="S312" t="s">
         <v>31</v>
       </c>
       <c r="T312" t="s">
         <v>31</v>
       </c>
       <c r="U312" t="s">
         <v>31</v>
       </c>
       <c r="V312" t="s">
         <v>31</v>
       </c>
       <c r="W312" t="n">
         <v>45525.0</v>
       </c>
       <c r="X312" t="s">
         <v>31</v>
       </c>
       <c r="Y312" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>2140.0</v>
       </c>
       <c r="B313" t="s">
-        <v>1671</v>
+        <v>1665</v>
       </c>
       <c r="C313" t="s">
         <v>60</v>
       </c>
       <c r="D313" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E313" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="F313" t="s">
-        <v>1672</v>
+        <v>1666</v>
       </c>
       <c r="G313" t="s">
         <v>30</v>
       </c>
       <c r="H313" t="s">
         <v>31</v>
       </c>
       <c r="I313" t="s">
         <v>32</v>
       </c>
       <c r="J313" t="s">
         <v>82</v>
       </c>
       <c r="K313" t="s">
-        <v>1673</v>
+        <v>1667</v>
       </c>
       <c r="L313" t="s">
         <v>31</v>
       </c>
       <c r="M313" t="s">
-        <v>1204</v>
+        <v>1200</v>
       </c>
       <c r="N313" t="s">
-        <v>1674</v>
+        <v>1668</v>
       </c>
       <c r="O313" t="s">
         <v>67</v>
       </c>
       <c r="P313" t="s">
         <v>31</v>
       </c>
       <c r="Q313" t="n">
         <v>1.32</v>
       </c>
       <c r="R313" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="S313" t="s">
         <v>31</v>
       </c>
       <c r="T313" t="s">
         <v>31</v>
       </c>
       <c r="U313" t="s">
         <v>31</v>
       </c>
       <c r="V313" t="s">
         <v>31</v>
       </c>
       <c r="W313" t="n">
         <v>0.72</v>
       </c>
       <c r="X313" t="n">
         <v>1.23</v>
       </c>
       <c r="Y313" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>781.0</v>
       </c>
       <c r="B314" t="s">
-        <v>1675</v>
+        <v>1669</v>
       </c>
       <c r="C314" t="s">
         <v>60</v>
       </c>
       <c r="D314" t="s">
         <v>251</v>
       </c>
       <c r="E314" t="s">
         <v>238</v>
       </c>
       <c r="F314" t="s">
-        <v>1676</v>
+        <v>1670</v>
       </c>
       <c r="G314" t="s">
         <v>44</v>
       </c>
       <c r="H314" t="s">
         <v>31</v>
       </c>
       <c r="I314" t="s">
         <v>32</v>
       </c>
       <c r="J314" t="s">
         <v>33</v>
       </c>
       <c r="K314" t="s">
-        <v>1677</v>
+        <v>1671</v>
       </c>
       <c r="L314" t="s">
         <v>31</v>
       </c>
       <c r="M314" t="s">
         <v>687</v>
       </c>
       <c r="N314" t="s">
-        <v>1678</v>
+        <v>1672</v>
       </c>
       <c r="O314" t="s">
         <v>67</v>
       </c>
       <c r="P314" t="s">
         <v>31</v>
       </c>
       <c r="Q314" t="n">
         <v>2085000.0</v>
       </c>
       <c r="R314" t="s">
-        <v>1679</v>
+        <v>1673</v>
       </c>
       <c r="S314" t="n">
         <v>1780367.0</v>
       </c>
       <c r="T314" t="n">
         <v>1849999.0</v>
       </c>
       <c r="U314" t="n">
         <v>1932962.0</v>
       </c>
       <c r="V314" t="n">
         <v>1995357.0</v>
       </c>
       <c r="W314" t="n">
         <v>2026081.0</v>
       </c>
       <c r="X314" t="n">
         <v>2053875.0</v>
       </c>
       <c r="Y314" t="n">
-        <v>2078086.0</v>
+        <v>2058578.0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>1694.0</v>
       </c>
       <c r="B315" t="s">
-        <v>1680</v>
+        <v>1674</v>
       </c>
       <c r="C315" t="s">
         <v>26</v>
       </c>
       <c r="D315" t="s">
         <v>51</v>
       </c>
       <c r="E315" t="s">
         <v>52</v>
       </c>
       <c r="F315" t="s">
-        <v>1681</v>
+        <v>1675</v>
       </c>
       <c r="G315" t="s">
         <v>44</v>
       </c>
       <c r="H315" t="s">
         <v>31</v>
       </c>
       <c r="I315" t="s">
         <v>32</v>
       </c>
       <c r="J315" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="K315" t="s">
-        <v>1682</v>
+        <v>1676</v>
       </c>
       <c r="L315" t="s">
-        <v>1683</v>
+        <v>1677</v>
       </c>
       <c r="M315" t="s">
-        <v>1684</v>
+        <v>1678</v>
       </c>
       <c r="N315" t="s">
-        <v>1685</v>
+        <v>1679</v>
       </c>
       <c r="O315" t="s">
         <v>58</v>
       </c>
       <c r="P315" t="s">
         <v>31</v>
       </c>
       <c r="Q315" t="n">
         <v>1300.0</v>
       </c>
       <c r="R315" t="s">
-        <v>1686</v>
+        <v>1680</v>
       </c>
       <c r="S315" t="n">
         <v>460.0</v>
       </c>
       <c r="T315" t="n">
         <v>769.0</v>
       </c>
       <c r="U315" t="n">
         <v>917.0</v>
       </c>
       <c r="V315" t="n">
         <v>1077.0</v>
       </c>
       <c r="W315" t="n">
         <v>996.0</v>
       </c>
       <c r="X315" t="n">
         <v>1105.0</v>
       </c>
       <c r="Y315" t="n">
         <v>357.0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>1117.0</v>
       </c>
       <c r="B316" t="s">
-        <v>1687</v>
+        <v>1681</v>
       </c>
       <c r="C316" t="s">
         <v>60</v>
       </c>
       <c r="D316" t="s">
         <v>173</v>
       </c>
       <c r="E316" t="s">
         <v>174</v>
       </c>
       <c r="F316" t="s">
-        <v>1688</v>
+        <v>1682</v>
       </c>
       <c r="G316" t="s">
         <v>44</v>
       </c>
       <c r="H316" t="s">
         <v>31</v>
       </c>
       <c r="I316" t="s">
         <v>32</v>
       </c>
       <c r="J316" t="s">
         <v>33</v>
       </c>
       <c r="K316" t="s">
-        <v>1689</v>
+        <v>1683</v>
       </c>
       <c r="L316" t="s">
-        <v>1690</v>
+        <v>1684</v>
       </c>
       <c r="M316" t="s">
-        <v>1691</v>
+        <v>1685</v>
       </c>
       <c r="N316" t="s">
-        <v>1692</v>
+        <v>1686</v>
       </c>
       <c r="O316" t="s">
         <v>180</v>
       </c>
       <c r="P316" t="s">
         <v>31</v>
       </c>
       <c r="Q316" t="n">
         <v>8185.0</v>
       </c>
       <c r="R316" t="s">
         <v>31</v>
       </c>
       <c r="S316" t="n">
         <v>2692.0</v>
       </c>
       <c r="T316" t="n">
         <v>4576.0</v>
       </c>
       <c r="U316" t="n">
         <v>4355.0</v>
       </c>
       <c r="V316" t="n">
         <v>4573.0</v>
       </c>
       <c r="W316" t="n">
         <v>4885.0</v>
       </c>
       <c r="X316" t="n">
         <v>7795.0</v>
       </c>
-      <c r="Y316" t="s">
-        <v>31</v>
+      <c r="Y316" t="n">
+        <v>39.0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>39.0</v>
       </c>
       <c r="B317" t="s">
-        <v>1693</v>
+        <v>1687</v>
       </c>
       <c r="C317" t="s">
         <v>60</v>
       </c>
       <c r="D317" t="s">
         <v>173</v>
       </c>
       <c r="E317" t="s">
         <v>174</v>
       </c>
       <c r="F317" t="s">
-        <v>1694</v>
+        <v>1688</v>
       </c>
       <c r="G317" t="s">
         <v>44</v>
       </c>
       <c r="H317" t="s">
         <v>31</v>
       </c>
       <c r="I317" t="s">
         <v>32</v>
       </c>
       <c r="J317" t="s">
         <v>82</v>
       </c>
       <c r="K317" t="s">
-        <v>1695</v>
+        <v>1689</v>
       </c>
       <c r="L317" t="s">
-        <v>1696</v>
+        <v>1690</v>
       </c>
       <c r="M317" t="s">
-        <v>1697</v>
+        <v>1691</v>
       </c>
       <c r="N317" t="s">
-        <v>1698</v>
+        <v>1692</v>
       </c>
       <c r="O317" t="s">
         <v>180</v>
       </c>
       <c r="P317" t="s">
         <v>31</v>
       </c>
       <c r="Q317" t="n">
         <v>1.2230944598E8</v>
       </c>
       <c r="R317" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="S317" t="n">
         <v>8.0000321E7</v>
       </c>
       <c r="T317" t="n">
         <v>8.6091759E7</v>
       </c>
       <c r="U317" t="n">
         <v>1.0610732043E8</v>
       </c>
       <c r="V317" t="n">
         <v>1.1233457384E8</v>
       </c>
       <c r="W317" t="n">
         <v>1.1721595241E8</v>
       </c>
-      <c r="X317" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="X317" t="n">
+        <v>8.266954547E7</v>
+      </c>
+      <c r="Y317" t="n">
+        <v>8.266954547E7</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>38.0</v>
       </c>
       <c r="B318" t="s">
-        <v>1699</v>
+        <v>1693</v>
       </c>
       <c r="C318" t="s">
         <v>60</v>
       </c>
       <c r="D318" t="s">
         <v>173</v>
       </c>
       <c r="E318" t="s">
         <v>174</v>
       </c>
       <c r="F318" t="s">
-        <v>1694</v>
+        <v>1688</v>
       </c>
       <c r="G318" t="s">
         <v>44</v>
       </c>
       <c r="H318" t="s">
         <v>31</v>
       </c>
       <c r="I318" t="s">
         <v>32</v>
       </c>
       <c r="J318" t="s">
         <v>82</v>
       </c>
       <c r="K318" t="s">
-        <v>1700</v>
+        <v>1694</v>
       </c>
       <c r="L318" t="s">
-        <v>1701</v>
+        <v>1695</v>
       </c>
       <c r="M318" t="s">
-        <v>1702</v>
+        <v>1696</v>
       </c>
       <c r="N318" t="s">
-        <v>1703</v>
+        <v>1697</v>
       </c>
       <c r="O318" t="s">
         <v>180</v>
       </c>
       <c r="P318" t="s">
         <v>31</v>
       </c>
       <c r="Q318" t="n">
         <v>1.5158380051E8</v>
       </c>
       <c r="R318" t="s">
-        <v>1704</v>
+        <v>1698</v>
       </c>
       <c r="S318" t="n">
         <v>1.00806936E8</v>
       </c>
       <c r="T318" t="n">
         <v>1.08719168E8</v>
       </c>
       <c r="U318" t="n">
         <v>1.2260339274E8</v>
       </c>
       <c r="V318" t="n">
         <v>1.3345237349E8</v>
       </c>
       <c r="W318" t="n">
         <v>1.4480683615E8</v>
       </c>
-      <c r="X318" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="X318" t="n">
+        <v>1.7169889743E8</v>
+      </c>
+      <c r="Y318" t="n">
+        <v>1.7169889743E8</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>2069.0</v>
       </c>
       <c r="B319" t="s">
-        <v>1705</v>
+        <v>1699</v>
       </c>
       <c r="C319" t="s">
         <v>60</v>
       </c>
       <c r="D319" t="s">
         <v>126</v>
       </c>
       <c r="E319" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F319" t="s">
-        <v>1676</v>
+        <v>1670</v>
       </c>
       <c r="G319" t="s">
         <v>128</v>
       </c>
       <c r="H319" t="s">
         <v>31</v>
       </c>
       <c r="I319" t="s">
         <v>32</v>
       </c>
       <c r="J319" t="s">
         <v>33</v>
       </c>
       <c r="K319" t="s">
-        <v>1706</v>
+        <v>1700</v>
       </c>
       <c r="L319" t="s">
-        <v>1707</v>
+        <v>1701</v>
       </c>
       <c r="M319" t="s">
-        <v>1708</v>
+        <v>1702</v>
       </c>
       <c r="N319" t="s">
-        <v>1709</v>
+        <v>1703</v>
       </c>
       <c r="O319" t="s">
         <v>67</v>
       </c>
       <c r="P319" t="s">
         <v>31</v>
       </c>
       <c r="Q319" t="n">
         <v>47500.0</v>
       </c>
       <c r="R319" t="s">
         <v>31</v>
       </c>
       <c r="S319" t="n">
         <v>-32332.0</v>
       </c>
       <c r="T319" t="n">
         <v>69632.0</v>
       </c>
       <c r="U319" t="n">
         <v>82963.0</v>
       </c>
       <c r="V319" t="n">
         <v>62395.0</v>
       </c>
       <c r="W319" t="n">
         <v>30724.0</v>
       </c>
       <c r="X319" t="n">
         <v>27794.0</v>
       </c>
       <c r="Y319" t="n">
-        <v>5585.0</v>
+        <v>4703.0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>1358.0</v>
       </c>
       <c r="B320" t="s">
-        <v>1710</v>
+        <v>1704</v>
       </c>
       <c r="C320" t="s">
         <v>211</v>
       </c>
       <c r="D320" t="s">
         <v>271</v>
       </c>
       <c r="E320" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F320" t="s">
-        <v>1711</v>
+        <v>1705</v>
       </c>
       <c r="G320" t="s">
         <v>44</v>
       </c>
       <c r="H320" t="s">
         <v>31</v>
       </c>
       <c r="I320" t="s">
         <v>32</v>
       </c>
       <c r="J320" t="s">
         <v>33</v>
       </c>
       <c r="K320" t="s">
-        <v>1712</v>
+        <v>1706</v>
       </c>
       <c r="L320" t="s">
-        <v>1713</v>
+        <v>1707</v>
       </c>
       <c r="M320" t="s">
-        <v>1714</v>
+        <v>1708</v>
       </c>
       <c r="N320" t="s">
-        <v>1715</v>
+        <v>1709</v>
       </c>
       <c r="O320" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P320" t="s">
         <v>31</v>
       </c>
       <c r="Q320" t="n">
         <v>170.04</v>
       </c>
       <c r="R320" t="s">
         <v>761</v>
       </c>
       <c r="S320" t="n">
         <v>26.99</v>
       </c>
       <c r="T320" t="n">
         <v>33.8</v>
       </c>
       <c r="U320" t="n">
         <v>99.9</v>
       </c>
       <c r="V320" t="n">
         <v>152.4</v>
       </c>
       <c r="W320" t="n">
         <v>158.1</v>
       </c>
       <c r="X320" t="n">
         <v>156.4</v>
       </c>
       <c r="Y320" t="n">
-        <v>61.0</v>
+        <v>82.8</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>1607.0</v>
       </c>
       <c r="B321" t="s">
-        <v>1716</v>
+        <v>1710</v>
       </c>
       <c r="C321" t="s">
         <v>211</v>
       </c>
       <c r="D321" t="s">
         <v>271</v>
       </c>
       <c r="E321" t="s">
-        <v>1717</v>
+        <v>1711</v>
       </c>
       <c r="F321" t="s">
-        <v>1718</v>
+        <v>1712</v>
       </c>
       <c r="G321" t="s">
         <v>44</v>
       </c>
       <c r="H321" t="s">
         <v>31</v>
       </c>
       <c r="I321" t="s">
         <v>32</v>
       </c>
       <c r="J321" t="s">
         <v>33</v>
       </c>
       <c r="K321" t="s">
-        <v>1719</v>
+        <v>1713</v>
       </c>
       <c r="L321" t="s">
-        <v>1720</v>
+        <v>1714</v>
       </c>
       <c r="M321" t="s">
-        <v>1721</v>
+        <v>1715</v>
       </c>
       <c r="N321" t="s">
-        <v>1722</v>
+        <v>1716</v>
       </c>
       <c r="O321" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P321" t="s">
         <v>31</v>
       </c>
       <c r="Q321" t="n">
         <v>9469.28</v>
       </c>
       <c r="R321" t="s">
-        <v>1723</v>
+        <v>1717</v>
       </c>
       <c r="S321" t="n">
         <v>6079.09</v>
       </c>
       <c r="T321" t="n">
         <v>7110.61</v>
       </c>
       <c r="U321" t="n">
         <v>9062.64</v>
       </c>
       <c r="V321" t="n">
         <v>9687.71</v>
       </c>
       <c r="W321" t="n">
         <v>8479.06</v>
       </c>
       <c r="X321" t="n">
         <v>6659.17</v>
       </c>
       <c r="Y321" t="n">
-        <v>5248.4</v>
+        <v>6287.71</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>1432.0</v>
       </c>
       <c r="B322" t="s">
-        <v>1724</v>
+        <v>1718</v>
       </c>
       <c r="C322" t="s">
         <v>211</v>
       </c>
       <c r="D322" t="s">
         <v>271</v>
       </c>
       <c r="E322" t="s">
-        <v>1717</v>
+        <v>1711</v>
       </c>
       <c r="F322" t="s">
-        <v>1711</v>
+        <v>1705</v>
       </c>
       <c r="G322" t="s">
         <v>44</v>
       </c>
       <c r="H322" t="s">
         <v>31</v>
       </c>
       <c r="I322" t="s">
         <v>32</v>
       </c>
       <c r="J322" t="s">
         <v>33</v>
       </c>
       <c r="K322" t="s">
-        <v>1725</v>
+        <v>1719</v>
       </c>
       <c r="L322" t="s">
-        <v>1726</v>
+        <v>1720</v>
       </c>
       <c r="M322" t="s">
-        <v>1727</v>
+        <v>1721</v>
       </c>
       <c r="N322" t="s">
-        <v>1728</v>
+        <v>1722</v>
       </c>
       <c r="O322" t="s">
         <v>142</v>
       </c>
       <c r="P322" t="s">
         <v>31</v>
       </c>
       <c r="Q322" t="n">
         <v>182.65</v>
       </c>
       <c r="R322" t="s">
-        <v>1729</v>
+        <v>1723</v>
       </c>
       <c r="S322" t="n">
         <v>74.25</v>
       </c>
       <c r="T322" t="n">
         <v>114.52</v>
       </c>
       <c r="U322" t="n">
         <v>135.93</v>
       </c>
       <c r="V322" t="n">
         <v>157.72</v>
       </c>
       <c r="W322" t="n">
         <v>168.6</v>
       </c>
       <c r="X322" t="n">
         <v>167.72</v>
       </c>
       <c r="Y322" t="n">
-        <v>86.33</v>
+        <v>100.5</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>1770.0</v>
       </c>
       <c r="B323" t="s">
-        <v>1730</v>
+        <v>1724</v>
       </c>
       <c r="C323" t="s">
         <v>211</v>
       </c>
       <c r="D323" t="s">
         <v>271</v>
       </c>
       <c r="E323" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F323" t="s">
-        <v>1731</v>
+        <v>1725</v>
       </c>
       <c r="G323" t="s">
         <v>30</v>
       </c>
       <c r="H323" t="s">
         <v>31</v>
       </c>
       <c r="I323" t="s">
         <v>149</v>
       </c>
       <c r="J323" t="s">
         <v>82</v>
       </c>
       <c r="K323" t="s">
-        <v>1732</v>
+        <v>1726</v>
       </c>
       <c r="L323" t="s">
-        <v>1733</v>
+        <v>1727</v>
       </c>
       <c r="M323" t="s">
-        <v>1734</v>
+        <v>1728</v>
       </c>
       <c r="N323" t="s">
-        <v>1735</v>
+        <v>1729</v>
       </c>
       <c r="O323" t="s">
         <v>48</v>
       </c>
       <c r="P323" t="s">
         <v>31</v>
       </c>
       <c r="Q323" t="n">
         <v>29.0</v>
       </c>
       <c r="R323" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="S323" t="n">
         <v>25.0</v>
       </c>
       <c r="T323" t="n">
         <v>23.0</v>
       </c>
       <c r="U323" t="n">
         <v>31.0</v>
       </c>
       <c r="V323" t="n">
         <v>26.0</v>
       </c>
       <c r="W323" t="n">
         <v>38.0</v>
       </c>
       <c r="X323" t="n">
         <v>30.0</v>
       </c>
       <c r="Y323" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>1693.0</v>
       </c>
       <c r="B324" t="s">
-        <v>1736</v>
+        <v>1730</v>
       </c>
       <c r="C324" t="s">
         <v>60</v>
       </c>
       <c r="D324" t="s">
         <v>173</v>
       </c>
       <c r="E324" t="s">
         <v>174</v>
       </c>
       <c r="F324" t="s">
-        <v>1737</v>
+        <v>1731</v>
       </c>
       <c r="G324" t="s">
         <v>44</v>
       </c>
       <c r="H324" t="s">
         <v>31</v>
       </c>
       <c r="I324" t="s">
         <v>32</v>
       </c>
       <c r="J324" t="s">
         <v>82</v>
       </c>
       <c r="K324" t="s">
-        <v>1738</v>
+        <v>1732</v>
       </c>
       <c r="L324" t="s">
-        <v>1739</v>
+        <v>1733</v>
       </c>
       <c r="M324" t="s">
-        <v>1740</v>
+        <v>1734</v>
       </c>
       <c r="N324" t="s">
-        <v>1741</v>
+        <v>1735</v>
       </c>
       <c r="O324" t="s">
         <v>180</v>
       </c>
       <c r="P324" t="s">
         <v>31</v>
       </c>
       <c r="Q324" t="n">
         <v>14576.6</v>
       </c>
       <c r="R324" t="s">
-        <v>1742</v>
+        <v>1736</v>
       </c>
       <c r="S324" t="n">
         <v>23564.74</v>
       </c>
       <c r="T324" t="n">
         <v>13768.64</v>
       </c>
       <c r="U324" t="n">
         <v>9738.44</v>
       </c>
       <c r="V324" t="n">
         <v>17293.37</v>
       </c>
       <c r="W324" t="n">
         <v>13806.21</v>
       </c>
-      <c r="X324" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="X324" t="n">
+        <v>16799.93</v>
+      </c>
+      <c r="Y324" t="n">
+        <v>16799.93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>