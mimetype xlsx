--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5788" uniqueCount="1737">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5435" uniqueCount="1733">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del indicador</t>
   </si>
   <si>
     <t>Eje PEDG</t>
   </si>
   <si>
     <t>Temática PEDG</t>
   </si>
   <si>
     <t>Dependencia o entidad que reporta</t>
   </si>
   <si>
     <t>Unidad de medida</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
@@ -98,3552 +98,3454 @@
   <si>
     <t>Valor 2022</t>
   </si>
   <si>
     <t>Valor 2023</t>
   </si>
   <si>
     <t>Valor 2024</t>
   </si>
   <si>
     <t>Valor 2025</t>
   </si>
   <si>
     <t>Valor 2026</t>
   </si>
   <si>
     <t>Academias Deportivas constituidas en los municipios del Estado de Jalisco</t>
   </si>
   <si>
     <t>Jalisco crece para todas y todos</t>
   </si>
   <si>
     <t>Deporte y activación física para una vida saludable</t>
   </si>
   <si>
-    <t>Consejo Estatal del Deporte</t>
+    <t>Consejo Estatal para el Fomento Deportivo</t>
   </si>
   <si>
     <t>Academias</t>
   </si>
   <si>
     <t>Sectorial</t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Ascendente</t>
+  </si>
+  <si>
+    <t>Mensual</t>
+  </si>
+  <si>
+    <t>Se refiere al total de Academias Deportivas integradas en los municipios del Estado de Jalisco por parte del CODE</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>Ascendente</t>
-[...12 lines deleted...]
-    <t>Consejo Estatal para el Fomento Deportivo (CODE), cifras preliminares julio 2026.</t>
+    <t>Consejo Estatal para el Fomento Deportivo (CODE), cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se realiza el cálculo del total de las Academias Deportivas constituidas en los municipios del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Educación</t>
   </si>
   <si>
     <t>Acciones preventivas en sitios de riesgo ante los fenómenos naturales o antropogénicos</t>
   </si>
   <si>
     <t>Jalisco tranquilo y en paz</t>
   </si>
   <si>
     <t>Gestión integral de riesgos y protección civil</t>
   </si>
   <si>
     <t>Unidad Estatal de Protección Civil y Bomberos</t>
   </si>
   <si>
     <t>Acciones</t>
   </si>
   <si>
     <t>Complementario</t>
   </si>
   <si>
     <t>Acciones preventivas realizadas en los municipios, ante los diferentes fenómenos naturales o antropogénicos del estado.</t>
   </si>
   <si>
-    <t>Unidad Estatal de Protección Civil y Bomberos, Gobierno de Jalisco. Cifras preliminares 2026.</t>
+    <t>Unidad Estatal de Protección Civil y Bomberos, Gobierno de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se reportan las acciones preventivas realizadas por Base Central y las Bases Regionales de esta UEPCB, como son: recorridos, monitoreos, fenómenos analizados, revisiones en campo, exposiciones en materia de protección civil, reuniones de coordinación interinstitucional, verificaciones y acciones en operativos preventivos, en eventos de concentración masiva, entre otros.</t>
   </si>
   <si>
     <t>Seguridad</t>
   </si>
   <si>
     <t>http://proteccioncivil.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Adolescentes que participan en acciones de prevención para la salud mental y adicciones en el Estado</t>
   </si>
   <si>
     <t>Salud que protege y acompaña</t>
   </si>
   <si>
     <t>Secretaría de Salud Jalisco</t>
   </si>
   <si>
     <t>Adolescentes</t>
   </si>
   <si>
     <t>Son acciones preventivas en las que participan los menores de 12 a 17 años entre las que se encuentran: sesiones informativas y de orientación, actividades culturales, deportivas, artísticas, concursos y talleres, etcétera</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 31 de julio de 2026.
+    <t>Se actualiza el valor de cierre 2023.
+&lt;Br&gt;
 Los meses inmediatos subsecuentes a los cierres trimestrales, incluyen información extemporánea reportada por diversas instituciones del sector.
 Se realizaron adecuaciones al alza en la meta anual y en los desagregados del indicador, para el ejercicio  2026. Toda vez que este año el CESMA fortaleció las acciones  interinstitucionales mediante mecanismos de vinculación,  para incrementar de manera extraordinaria  el número de espacios en los que se realizan acciones de prevención  para la salud mental y las adicciones.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Salud Mental y Adicciones (CESMA). julio 2026.</t>
+    <t>Consejo Estatal de Salud Mental y Adicciones (CESMA). Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Programas de prevención, tratamiento e investigación de la salud mental y las adicciones implementados en la entidad, por dependencias de los 3 niveles de gobierno y diversos actores sociales</t>
   </si>
   <si>
     <t>Salud</t>
   </si>
   <si>
     <t>Afluencia turística en Jalisco</t>
   </si>
   <si>
     <t>Jalisco, economía que avanza</t>
   </si>
   <si>
     <t>Turismo que celebra y proyecta nuestra esencia</t>
   </si>
   <si>
     <t>Secretaría de Turismo</t>
   </si>
   <si>
     <t>Turistas</t>
   </si>
   <si>
     <t>El indicador mide el incremento del total de visitantes nacionales y extranjeros que arriban al estado de Jalisco por cualquier medio de transporte.</t>
   </si>
   <si>
-    <t>Secretaria de
-Turismo Jalisco, cifras preliminares 2026.</t>
+    <t>Secretaria de Turismo Jalisco, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>A través de la investigación del cuestionario hotelero y de la investigación del perfil del visitante se generan varios factores de medición y variables que a través de una fórmula específica se genera la afluencia turística.
 Metodología para el cálculo de la afluencia:
 Componentes:
 •	Capacidad de hospedaje
 •	Coeficiente de ocupación hotelero
 •	Índice de personas cuarto
 •	Estancia 
 •	Gasto promedio diario
 •	Porcentaje de turistas extranjeros
 Porcentajes: (estos varían de acuerdo al mercado nacional ó extranjero, así como al destino).
 Turismo hospedado = 28%.
 Turismo casa particular  = 54%.
 Turismo en Tránsito  =  18%.
 Fórmula 
 Por cada porcentaje hay una fórmula específica cuyo resultado van a formar parte de la fórmula para la afluencia turística extranjera:
 AFLUENCIA TUR.
  HOSP. EN CASA 
 PARTICULAR  Y 
 VISITANTES  EN 
       TRANSITO: (No de cuartos (% ocupación) (tiempo) (Índice de personas cuarto) entre (estancia)</t>
   </si>
   <si>
     <t>Economía</t>
   </si>
   <si>
     <t>Afluencia turística extranjera</t>
   </si>
   <si>
     <t>Personas</t>
   </si>
   <si>
     <t>La afluencia turística extranjera es el número de turistas que visitaron Jalisco procedentes de otros países del mundo.</t>
   </si>
   <si>
     <t>Se reporta el avance acumulado al mes de referencia. Solo se consideran los siguientes destinos: Puerto Vallarta, ZMG, Costalegre, Chapala y San Juan de los Lagos.</t>
   </si>
   <si>
-    <t>Secretaría de Turismo, Gobierno de Jalisco. Cifras preliminares 2026.</t>
+    <t>Secretaría de Turismo, Gobierno de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>A través de la investigación del cuestionario hotelero y de la investigación del perfil del visitante se generan varios factores de medición y variables que a través de una fórmula específica se genera la afluencia turística extranjera.
 Metodología para el cálculo de la afluencia:
 Componentes:
 •	Capacidad de hospedaje
 •	Coeficiente de ocupación hotelero
 •	Índice de personas cuarto
 •	Estancia 
 •	Gasto promedio diario
 •	Porcentaje de turistas extranjeros
 Porcentajes: (estos varían de acuerdo al mercado nacional ó extranjero, así como al destino).
 Turismo hospedado = 28%.
 Turismo casa particular  = 54%.
 Turismo en Tránsito  =  18%.
 Fórmula 
 Por cada porcentaje hay una fórmula específica cuyo resultado van a formar parte de la fórmula para la afluencia turística extranjera:
 AFLUENCIA TUR.
  HOSP. EN CASA 
 PARTICULAR  Y 
 VISITANTES  EN 
       TRANSITO: (No de cuartos (% ocupación) (tiempo) (Índice de personas cuarto) entre (estancia)</t>
   </si>
   <si>
     <t>Afluencia turística nacional</t>
   </si>
   <si>
     <t>La afluencia turística nacional es el número de turistas de origen nacional que se desplazan por algún motivo de su lugar de origen hacia alguno de los destinos turísticos de la entidad.</t>
   </si>
   <si>
-    <t>Secretaría de Turismo, Gobierno de Jalisco, Cifras preliminares 2026.</t>
+    <t>Secretaría de Turismo, Gobierno de Jalisco, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>A través de la investigación del cuestionario hotelero y de la investigación del perfil del visitante se generan varios factores de medición y variables que a través de una fórmula específica se genera la afluencia turística nacional.
 Metodología para el cálculo de la afluencia:
 Componentes
 •	Capacidad de hospedaje
 •	Coeficiente de ocupación hotelero
 •	Índice de personas cuarto
 •	Estancia 
 •	Gasto promedio diario
 •	Porcentaje de turistas nacionales
 Porcentajes: (estos porcentajes varían de acuerdo al mercado nacional ó extranjero, así como en el destino).
 Turismo hospedado = 28%.
 Turismo casa particular  = 54%.
 Turismo en Tránsito  =  18%.
 Fórmula 
 Por cada porcentaje hay una fórmula específica cuyo resultado van a formar parte de la fórmula para el cálculo de la afluencia turística nacional:
 AFLUENCIA TUR.
  HOSP. EN CASA 
 PARTICULAR  Y 
 VISITANTES  EN 
       TRANSITO: (No de cuartos (% ocupación) (tiempo) (Índice de personas cuarto) entre (estancia)</t>
   </si>
   <si>
     <t>Alumnos atendidos en educación especial</t>
   </si>
   <si>
     <t>Educación para crecer en libertad</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco</t>
   </si>
   <si>
     <t>Alumnos</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
-    <t>Este indicador contabiliza el número de alumnos atendidos en educación especial, tanto en los Centros de Atención Múltiple (CAM) como en los Unidades de Servicio y Apoyo a la Educación Regular (USAER).</t>
-[...9 lines deleted...]
-    <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco, cifras preliminares 2025.</t>
+    <t>Este indicador contabiliza el número de alumnos atendidos en educación especial, tanto en los Centros de Atención Múltiple (CAM) como en las Unidades de Servicio y Apoyo a la Educación Regular (USAER).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El valor 2025 corresponde a la información oficial del ciclo escolar 2025-2026 oficializado en abril 2026. 
+El valor 2026 es una estimación generada por la Dirección de Estadística y Sistemas de Información para el ciclo escolar 2026-2027 y corresponde a 32,658 alumnos con necesidades educativas especiales atendidos en los Centros de Atención Múltiple (CAM) y en las Unidades de Servicio y Apoyo a la Educación Regular (USAER). El valor 2025 se actualizó en septiembre de 2026. 
+</t>
+  </si>
+  <si>
+    <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco, cifras oficiales 2025-2026.</t>
   </si>
   <si>
     <t>Es la suma de los alumnos inscritos de todas las escuelas de educación especial, tanto de CAM  como de USAER</t>
   </si>
   <si>
     <t>Apoyos en especie otorgados a personas en situación de calle y/o movilidad en el Estado a través de DIF Jalisco</t>
   </si>
   <si>
     <t>Hacia el desarrollo de todas y todos</t>
   </si>
   <si>
     <t>DIF Jalisco</t>
   </si>
   <si>
     <t>Apoyos</t>
   </si>
   <si>
     <t>Este indicador muestra el  total de apoyos en especie que son otorgados a la población que se encuentra en los albergues para personas en situación de calle, esto para contribuir a la restitución de sus derechos humanos fundamentales</t>
   </si>
   <si>
-    <t>De los 376,750 apoyos asistenciales programados para personas en situación de calle y/o movilidad en Jalisco, se entregaron durante los meses de enero, a junio la cantidad de 187,441  equivalente al 49.75% de la meta total.</t>
-[...2 lines deleted...]
-    <t>Informes de centros asistenciales a cargo de la Dirección de Ayuda Humanitaria del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, junio 2026.</t>
+    <t>Informes de centros asistenciales a cargo de la Dirección de Ayuda Humanitaria del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Es la suma total de apoyos entregados a personas en situación de calle atendidos en DIF Jalisco</t>
   </si>
   <si>
     <t>Pobreza</t>
   </si>
   <si>
     <t>Arribos por actividad aeroportuaria</t>
   </si>
   <si>
     <t>Arribos</t>
   </si>
   <si>
     <t>La actividad aeroportuaria corresponde al total de llegadas de vuelos nacionales e internacionales que arriban a los aeropuertos de la AMG y Puerto Vallarta.</t>
   </si>
   <si>
     <t xml:space="preserve">Se reporta el avance acumulado al mes de referencia. Incluye vuelos de llegada a los aeropuertos internacionales de Puerto Vallarta y Guadalajara. </t>
   </si>
   <si>
-    <t>Grupo Aeroportuario del Pacífico (GAP), cifras preliminares 2026.</t>
+    <t>Grupo Aeroportuario del Pacífico (GAP), cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Registro de llegadas de vuelos y pasajeros de las líneas aéreas comerciales y privadas.</t>
   </si>
   <si>
     <t>Asistentes a adiestramientos y estudios culturales</t>
   </si>
   <si>
     <t>La cultura que nos une</t>
   </si>
   <si>
     <t>Secretaría de Cultura</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas asistentes a talleres, cursos, conferencias, seminarios y diplomados realizados por las áreas y organismos de la Secretaría de Cultura.</t>
   </si>
   <si>
-    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares julio 2026.</t>
+    <t>Secretaría de Cultura, cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Cálculo con base a los registros administrativos de las áreas y organismos sectorizados a la Secretaría de Cultura, se recopilan los asistentes a adiestramientos y estudios culturales.</t>
   </si>
   <si>
     <t>Cultura</t>
   </si>
   <si>
     <t>http://sc.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Asistentes a bibliotecas públicas</t>
   </si>
   <si>
     <t>Este indicador se refiere a los usuarios de las bibliotecas públicas que forman parte de la Red Estatal.</t>
   </si>
   <si>
     <t>Cuenta del total de visitas en cada una de las bibliotecas públicas del estado de Jalisco.</t>
   </si>
   <si>
     <t>http://reb.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Asistentes a eventos culturales</t>
   </si>
   <si>
     <t>Este indicador se refiere a los asistentes a las presentaciones realizadas en el estado de Jalisco de las diferentes disciplinas artísticas.</t>
   </si>
   <si>
-    <t>Secretaría de Cultura. Gobierno de Jalisco. cifras preliminares julio  2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cálculo con base a los registros administrativos de las áreas y organismos sectorizados a la Secretaría de Cultura, se reportan las actividades realizadas en espacios públicos y/o escénicos de todo el estado de Jalisco.</t>
   </si>
   <si>
     <t>http://cultura.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Asistentes a las Fiestas de Octubre</t>
   </si>
   <si>
     <t>De fiesta en Jalisco</t>
   </si>
   <si>
     <t>Agencia Estatal de Entretenimiento Jalisco</t>
   </si>
   <si>
+    <t>03/12/2025</t>
+  </si>
+  <si>
     <t>Mide el número total de personas que asisten a las Fiestas de Octubre de Guadalajara durante el periodo de su realización en el año fiscal corriente. Este indicador refleja el alcance social del evento y la capacidad de convocatoria de la oferta de entretenimiento estatal.</t>
   </si>
   <si>
     <t>Dirección General de la Agencia Estatal de Entretenimiento de Jalisco; Informe de Resultados de la edición de Fiestas de Octubre (Reporte final de taquilla y control de accesos). Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Se realiza mediante la sumatoria simple de todos los registros de ingreso al recinto ferial (Auditorio Benito Juárez) contabilizados a través de los sistemas de taquilla y control de accesos durante todos los días de operación de la feria en el año actual.</t>
   </si>
   <si>
     <t>Atletas de alto rendimiento que reciben apoyo para garantizar su participación en las competencias del ciclo olímpico</t>
   </si>
   <si>
     <t>Indicador de eje</t>
   </si>
   <si>
     <t>Atletas</t>
   </si>
   <si>
     <t>Indicador estratégico</t>
   </si>
   <si>
     <t>Trimestral</t>
   </si>
   <si>
     <t>Se refiere al total de atletas de selección Jalisco y TOP Jalisco que reciben apoyos económicos  para su participación dentro del ciclo olímpico  por parte del CODE Jalisco.</t>
   </si>
   <si>
-    <t>Consejo Estatal para el Fomento Deportivo (CODE), cifras preliminares 2026.</t>
+    <t>Consejo Estatal para el Fomento Deportivo (CODE), cifras preliminares tercer trimestre 2026.</t>
   </si>
   <si>
     <t>Se realiza el cálculo del total de los atletas de selección Jalisco y Top Jalisco que participaran en el ciclo olímpico.</t>
   </si>
   <si>
     <t>Auditorías a la administración pública estatal</t>
   </si>
   <si>
     <t>Jalisco cercano y transparente</t>
   </si>
   <si>
     <t>Gobernar con integridad y transparencia</t>
   </si>
   <si>
     <t>Contraloría del Estado</t>
   </si>
   <si>
     <t>Auditorías</t>
   </si>
   <si>
     <t>Este indicador muestra el número de auditorías practicadas a la administración pública estatal por el personal adscrito a la Contraloría del Estado. Lo anterior, con el fin de programar, coordinar, dirigir y aplicar auditorías a todas las dependencias y entidades de la administración pública del Estado para comprobar que se cumplan con lo establecido en las disposiciones legales y administrativas aplicables, tendientes a mejorar el servicio.</t>
   </si>
   <si>
     <t xml:space="preserve">El valor se reporta de manera mensual y refleja el acumulado anual de auditorías realizadas a la Administración Pública Estatal en 2026. </t>
   </si>
   <si>
-    <t>Dirección General de Control y Evaluación a Dependencias del Ejecutivo. Dirección General de Control y Evaluación a Organismos Paraestatales y Dirección General de Verificación y Control de Obra. Contraloría del Estado. Gobierno de Jalisco. Cifras preliminares al 31 de agosto de 2026.</t>
+    <t>Dirección General de Control y Evaluación a Dependencias del Ejecutivo. Dirección General de Control y Evaluación a Organismos Paraestatales y Dirección General de Verificación y Control de Obra. Contraloría del Estado. Gobierno de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de auditorias a la administración pública Estatal.</t>
   </si>
   <si>
     <t>Gobierno</t>
   </si>
   <si>
     <t>https://ce.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Brecha de género en personas generadoras de empleos</t>
   </si>
   <si>
     <t>Temas que nos acompañan en cada paso del camino</t>
   </si>
   <si>
     <t>Igualdad sustantiva entre mujeres y hombres</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
     <t>Descendente</t>
   </si>
   <si>
     <t>Este indicador muestra la disparidad entre hombres y mujeres en cuanto a la capacidad que tienen como empleadores o patrones para emplear a personas a cambio de una remuneración económica en dinero o en especie.  Representa la proporción de hombres que superan a las mujeres generadoras de empleos, con respecto al total de hombres generadores de empleos.</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se recurre al valor trimestral correspondiente de la ENOE respecto a personas empleadoras. La brecha se obtiene de la sustracción de los hombres generadores de empleos y las mujeres generadores de empleos. Del total se divide entre el total de hombres empleadores y se multiplica por cien.</t>
   </si>
   <si>
     <t>Igualdad</t>
   </si>
   <si>
     <t>Calificación en el índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas</t>
   </si>
   <si>
     <t>Derecho a la información y respeto a la privacidad</t>
   </si>
   <si>
     <t>Coordinación General de Transparencia</t>
   </si>
   <si>
     <t>Calificación</t>
   </si>
   <si>
     <t>El Índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas (ITDIF) es un instrumento estadístico que cuantifica la disponibilidad y calidad de la información financiera y fiscal generada por los poderes ejecutivos en la Entidades Federativas. Dicho instrumento es aplicado por la Consultora Aregional.</t>
   </si>
   <si>
-    <t>No se advierte evaluación realizada por parte de Aregional durante el ejercicio 2022.</t>
-[...2 lines deleted...]
-    <t>Resultados del índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas publicados en el Portal Oficial y/o redes sociales de la  Consultora Aregional, 2025.</t>
+    <t>No se advierte evaluación realizada por parte de Aregional durante el ejercicio 2022. El 17 de septiembre de 2026, fueron difundidos los resultados de la edición 2026 del Índice.</t>
+  </si>
+  <si>
+    <t>Resultados del índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas publicados en el Portal Oficial o redes sociales de la  Consultora Aregional, 2026.</t>
   </si>
   <si>
     <t>La implementación del índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas consta de 04 etapas: 
 Etapa 1: Definición de las variables a evaluar (metodología).
 Etapa 2: Búsqueda  y recopilación de la información publicada en los Micrositios especializados que dan atención al ITDIF.
 Etapa 3: Análisis y evaluación de la información recopilada en función de las características con las que debe de contar de acuerdo a la Metodología. 
 Etapa 4: Difusión de los resultados del índice a nivel nacional.</t>
   </si>
   <si>
     <t>https://aregionalmx.com/reportes-especiales/</t>
   </si>
   <si>
     <t>Calificación según la confianza que le otorga la población al gobierno estatal</t>
   </si>
   <si>
     <t>Un gobierno que da certeza, actúa y responde</t>
   </si>
   <si>
     <t>Secretaría General de Gobierno</t>
   </si>
   <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
     <t>Bienal</t>
   </si>
   <si>
     <t>Se refiere a la calificación que le otorga al Gobierno estatal, según la confianza, la población de 18 años y más que habita en áreas urbanas de cien mil habitantes y más por entidad federativa.</t>
   </si>
   <si>
-    <t>El valor reportado en 2026 corresponde a la Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) 2025 publicada el pasado 21de mayo de 2026.</t>
+    <t>El valor reportado en 2026 corresponde a la Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) 2025 publicada el pasado 21 de mayo de 2026.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG.), 2025. Tabulados básicos.</t>
   </si>
   <si>
     <t>Calificación que le otorga la población de 18 años y más que habita en áreas urbanas de cien mil habitantes y más por entidad federativa a diversas instituciones y sectores del gobierno estatal</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/encig/2025/#tabulados</t>
   </si>
   <si>
     <t>Capacidad de almacenamiento de agua en metros cúbicos para fines pecuarios</t>
   </si>
   <si>
     <t>Campo próspero y tecnificado</t>
   </si>
   <si>
     <t>Secretaría de Agricultura y Desarrollo Rural</t>
   </si>
   <si>
     <t>Metros cúbicos</t>
   </si>
   <si>
     <t>El indicador se refiere a la capacidad de almacenamiento de agua en metros cúbicos por medio de la construcción de bordos abrevaderos, los cuales proporcionan el líquido vital para el sector agropecuario.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cifras preliminares a Julio 2026.
+    <t xml:space="preserve">Cifras preliminares a septiembre 2026.
 Para este indicador se tomó 2007 como año base y, a partir de ese valor, la capacidad de almacenamiento se refleja mediante acumulados en los años subsecuentes. Este no es un inventario estatal de bordos; se refiere a los construidos en el periodo referido y a su capacidad de almacenamiento. Actualmente el programa se encuentra en ejecución del programa de trabajo. </t>
   </si>
   <si>
-    <t>Coordinación de Equipamiento Rural. Secretaría de Agricultura y Desarrollo Rural, Cifras preliminares a Julio 2026..</t>
+    <t>Coordinación de Equipamiento Rural. Secretaría de Agricultura y Desarrollo Rural, Cifras preliminares a septiembre 2026.</t>
   </si>
   <si>
     <t>Evaluación regional productiva, levantamiento topográfico para la formación de la cortina, secciones transversales, trazas, perfil, almacenamiento de agua (m³), calculo de vertedor de demasías y volúmenes de obra.</t>
   </si>
   <si>
     <t>Campo</t>
   </si>
   <si>
     <t>Capital humano artístico ocupado y empleado</t>
   </si>
   <si>
     <t>Artistas</t>
   </si>
   <si>
     <t>Este indicador es resultado del análisis realizado a la Encuesta Nacional de Ocupación y Empleo (ENOE) para identificar el número de personas que conforman el sector cultural artístico en el estado de Jalisco.</t>
   </si>
   <si>
-    <t xml:space="preserve">El cálculo del valor 2020 se realizó con base en el tercer trimestre de la ENOE llamada ENOEN, la cual aplicó entrevistas cara a cara y telefónicas. </t>
-[...2 lines deleted...]
-    <t>Secretaría de Cultura. Gobierno de Jalisco. Cifras 2025.</t>
+    <t>Secretaría de Cultura, cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Cálculo a partir de los resultados del segundo trimestre de la Encuesta Nacional de Ocupación y Empleo (ENOE) del INEGI. Con base al Sistema Nacional de Clasificación de Ocupaciones se seleccionan las que conforman el Sector Cultural Artístico.</t>
   </si>
   <si>
     <t>Casos de Dengue</t>
   </si>
   <si>
     <t>Casos</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de casos de dengue confirmados por pruebas de laboratorio durante el año.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 31 de julio del 2026. Corresponden a las semanas epidemiológicas 1 a la 30 del 2026.
-[...5 lines deleted...]
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares julio 2026.</t>
+    <t>En 2024, se ajustaron los valores de julio a diciembre de 2023; mientras que, en 2025, se ajustaron los correspondientes al periodo de febrero a diciembre de 2024.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud del Estado de Jalisco, Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Número de casos de dengue notificados en el Sistema Único de Información para la Vigilancia Epidemiológica.</t>
   </si>
   <si>
     <t>https://www.gob.mx/salud/acciones-y-programas/historico-boletin-epidemiologico</t>
   </si>
   <si>
     <t>Casos de Influenza</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de pacientes en el estado de Jalisco que solicitaron atención médica por presentar influenza humana, los cuales fueron confirmados con pruebas de laboratorio.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 31 de julio del 2026. Corresponden a las semanas epidemiológicas 1 a la 30 del 2026.
-En 2024 se actualizaron los valores de julio a diciembre de 2023.
+    <t>En 2024 se actualizaron los valores de julio a diciembre de 2023.
 En 2022 se actualizaron los valores 2021.</t>
   </si>
   <si>
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública con datos que fueron extraídos del boletín epidemiológico federal. Cifras preliminares julio de 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Total de casos confirmados por Influenza en la Plataforma Única de Información para la Influenza.</t>
   </si>
   <si>
     <t>Casos de VIH en la población en general</t>
   </si>
   <si>
     <t>Mide el número de casos con VIH en la población general.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 31 de julio del 2026. Corresponden a las semanas epidemiológicas 1 a la 30 del 2026. Se consideran únicamente casos nuevos notificados al SVEVIH dejando fuera aquellos casos que tienen fecha de diagnóstico en años anteriores.
-[...7 lines deleted...]
-    <t>Secretaría de Salud, Sistema de Vigilancia Epidemiológica de la Infección por Virus de la Inmunodeficiencia Humana (SVEVIH) / Registro Estatal de casos de VIH. Cifras preliminares julio de 2026.</t>
+    <t xml:space="preserve">En 2026 se consideran únicamente casos nuevos notificados al SVEVIH, por fecha de diagnóstico y sitio de residencia, y se dejan fuera los casos con diagnóstico en años anteriores. En 2025 se ajustaron los valores de enero a diciembre de 2024. 
+Debido a la actualización del Manual de procesos estandarizados para la vigilancia epidemiológica de la infección por el virus de la inmunodeficiencia humana, el término VIH/SIDA ya no es aplicable, por lo que se estandariza el nombre del indicador a "Casos de VIH en la población en general".
+Existe un desfase de 2 semanas con relación a la calendarización del indicador MIDE vs. la evaluación por semanas epidemiológicas, por lo que la información se reportará como preliminar y al corte correspondiente.
+</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud, Sistema de Vigilancia Epidemiológica de la Infección por Virus de la Inmunodeficiencia Humana (SVEVIH), Registro Estatal de casos de VIH. Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Número de casos de VIH en la población en general.</t>
   </si>
   <si>
     <t>Casos de violencia entre iguales en el ámbito escolar registrados en las escuelas de educación básica</t>
   </si>
   <si>
     <t>Gobernanza y Cultura de Paz</t>
   </si>
   <si>
     <t>Mide el total de casos de violencia y acoso escolar en escuelas públicas de educación básica atendidos con la activación de protocolos de actuación escolar para la prevención, detección, y atención en casos de violencia contra niñas, niños y adolescentes del Estado de Jalisco.</t>
   </si>
   <si>
     <t>En el mes de junio se modificó el valor debido a un proceso de revisión y conciliación de la información del indicador, se identificó que en el valor reportado previamente se integraron registros correspondientes al mes de mayo de los municipios de Guadalajara, Tlajomulco de Zúñiga, Tlaquepaque, Tonalá y Zapopan, lo que incidió en el acumulado del periodo.  Una vez concluido el análisis de la información, se confirmó que durante el mes de junio se registraron 12 casos que ya habían sido reportados durante el mes de mayo, por lo que el valor acumulado al cierre del mes de junio corresponde a 63 casos.
 El valor del indicador corresponde a 63 casos de violencia entre iguales en el ámbito escolar registrado en las escuelas de educación básica y denunciados ante la Secretaría de Educación Jalisco (SEJ) del 1 de enero al 31 de julio de 2026.  
 Se ajustó el valor de junio de 2022 por actualización.</t>
   </si>
   <si>
-    <t>Secretaría de Educación Jalisco, cifras preliminares julio de 2026.</t>
+    <t>Secretaría de Educación Jalisco. Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Suma el número de casos de violencia y acoso escolar en escuelas públicas de educación básica que han sido atendidos con la activación de protocolos de actuación escolar para la prevención, detección, y atención en casos de violencia contra niñas, niños y adolescentes del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Caudal de agua residual tratada reusada</t>
   </si>
   <si>
     <t>Jalisco cuida su tierra</t>
   </si>
   <si>
     <t>Gestión responsable y sostenible del agua</t>
   </si>
   <si>
     <t>Secretaría de Gestión Integral del Agua</t>
   </si>
   <si>
     <t>Litros por segundo</t>
   </si>
   <si>
     <t>Mide el caudal de agua residual tratada destinada para reúso directo mediante líneas de conducción.</t>
   </si>
   <si>
-    <t>Secretaría de Gestión Integral del Agua, 2025.</t>
+    <t>Secretaría de Gestión Integral del Agua, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Identificar las plantas de tratamiento que entregan agua para reúso. Registrar el caudal promedio entregado para reúso a partir de medidores o reportes. Integrar el volumen total del periodo.</t>
   </si>
   <si>
     <t>Medio Ambiente</t>
   </si>
   <si>
     <t>https://agua.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Centros para el desarrollo de cultura de emprendimiento innovador</t>
   </si>
   <si>
     <t>Innovar para prosperar</t>
   </si>
   <si>
     <t>Secretaría de Innovación, Ciencia y Tecnología</t>
   </si>
   <si>
     <t>Centros</t>
   </si>
   <si>
     <t>Se refiere a la puesta en marcha de Centros de Innovación que fortalecen el desarrollo económico de las regiones potencializando sus sectores estratégicos a través de impulso al desarrollo tecnológico y la innovación en diferentes áreas de la empresa.</t>
   </si>
   <si>
-    <t>Secretaría de Innovación, Ciencia y Tecnología, Cifras a diciembre de 2025.</t>
+    <t>Secretaría de Innovación, Ciencia y Tecnología, cifras septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Centros de Innovación puestos en marcha  a través de impulso al desarrollo tecnológico y la innovación en diferentes áreas de la empresa de los 125 municipios de Jalisco.</t>
   </si>
   <si>
-    <t>https:// https://redi.jalisco.gob.mx/</t>
+    <t>https://redi.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Coeficiente de capacidades institucionales para la acción climática</t>
   </si>
   <si>
     <t>Desarrollo sustentable y acción ante el cambio climático</t>
   </si>
   <si>
     <t>Secretaría de Medio Ambiente y Desarrollo Territorial</t>
   </si>
   <si>
     <t>Coeficiente</t>
   </si>
   <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
     <t>El indicador mide el nivel de implementación de los instrumentos de acción climática que se manejan por los gobiernos subnacionales en México, alineados a las metodologías nacionales e internacionales aceptadas por la comunidad científica internacional. Toma como referencia los Acuerdos de París y las metodologías del Panel Intergubernamental de Cambio Climático, la Comisión de Naciones Unidas para el Cambio Climático y las Contribuciones Nacionalmente Determinadas (NDC).</t>
   </si>
   <si>
-    <t xml:space="preserve">La meta prevista para este indicador era alcanzar un valor de 90; sin embargo, al cierre de 2024, el coeficiente registrado fue de 84.69. Esta diferencia no obedece a una falta de logros o esfuerzos por parte del Estado, ya que Jalisco ha continuado fortaleciendo sus capacidades institucionales en acción climática. Entre los avances más destacados se encuentran la publicación del PEACC.
-La razón principal por la que no se alcanzó la meta establecida radica en una actualización de la metodología del DCIAC (Diagnóstico de Capacidades Institucionales para la Acción Climática), la cual incluyó ajustes en las ponderaciones de los instrumentos evaluados. Es importante subrayar que, a pesar de este cambio metodológico, Jalisco evidenció un progreso significativo, pasando de un coeficiente de 79.1 al actual 84.69.
+    <t xml:space="preserve">El Coeficiente de Capacidades Institucionales para la Acción Climática es un indicador de periodicidad bienal, cuyo resultado deriva de una evaluación externa realizada por la Comunidad Climática Mexicana.
+Por su naturaleza externa, no es posible generar un valor preliminar o estimado para los ejercicios 2025 y 2026. El resultado correspondiente al periodo de evaluación estará disponible una vez que la institución responsable concluya el proceso y publique el informe bienal respectivo.
+En consecuencia, el indicador podrá ser reportado oficialmente una vez que se cuente con dicha publicación, preservando así su carácter de evaluación independiente y la consistencia metodológica del resultado.
 </t>
   </si>
   <si>
     <t>Asociación Nacional de Autoridades Ambientales Estatales (ANAEE), Comunidad Climática Mexicana (CCM), 2024.</t>
   </si>
   <si>
     <t>El valor del indicador oscila entre 0 y 1 (o entre 0 y 100 visto como porcentaje), siendo 1 la implementación total de los 22 instrumentos de planeación y política para la acción climática organizados en 5 categorías: marco legal, arreglos institucionales, instrumentos de política ambiental, instrumentos financieros y mecanismos para incrementar la ambición de las NDC desde el ámbito estatal.</t>
   </si>
   <si>
     <t>https://semadet.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Coeficiente de GINI</t>
   </si>
   <si>
     <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco</t>
   </si>
   <si>
     <t>El Coeficiente de GINI mide la desigualdad económica de una sociedad, mediante la exploración del nivel de concentración que existe en la distribución de los ingresos entre la población. Además, toma valores entre 0 y 1; un valor que tiende a uno refleja mayor desigualdad en la distribución del ingreso. Por el contrario, si el valor tiende a cero, existen mayores condiciones de equidad en la distribución del ingreso.</t>
-  </si>
-[...2 lines deleted...]
-Dada la extinción del CONEVAL,  a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
   </si>
   <si>
     <t>INEGI, estimaciones con base en la ENIGH 2024.</t>
   </si>
   <si>
     <t>El índice de Gini permite cuantificar “lo alejada” que una distribución se encuentra de la distribución perfectamente igualitaria. En este sentido, es ampliamente conocida su interpretación en términos de la curva de Lorenz, según la cual nos permite medir el área entre la curva de Lorenz y la línea de 45 grados en proporción del área total situada por debajo de la mencionada línea de equidad perfecta. Es sencillo comprobar que para rentas no negativas sólo puede tomar valores entre cero y uno. Si es igual a 0 nos indica que estamos ante la distribución perfectamente igualitaria, mientras que un Gini igual a la  unidad refleja una distribución donde la desigualdad es máxima. El gozar de una interpretación muy intuitiva y el verificar las cuatro propiedades consideradas básicas junto a la invarianza ante incrementos proporcionales en las rentas explica que sea el índice que tradicionalmente más se ha utilizado en la literatura empírica de desigualdad. Sin embargo, existen otros índices que, además de las anteriores, verifican propiedades normativas añadidas que los hacen más atractivos que el índice de Gini. 
 Nota: Para mayores referencias para el cálculo del coeficiente Gini, consultar Atkinson y Bourguignon (2000)
 http://decon.edu.uy/~mito/nip/desigualdad.pdf (Pág.-16).</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/contenidos/saladeprensa/boletines/2025/enigh/ENIGH2024_RR.pdf</t>
   </si>
   <si>
     <t>Coeficiente GINI con ingresos laborales, desigualdad laboral</t>
   </si>
   <si>
     <t>Mide la desigualdad en la distribución de los ingresos laborales entre los trabajadores de una población, variando entre 0 (igualdad total) y 1 (desigualdad extrema). Un valor más bajo indica una distribución más equitativa, mientras que un valor cercano a 1 señala una mayor concentración de los ingresos laborales.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor de cierre al cuarto trimestre del año 2024 de 0.296. Difiere del valor de Línea base año 2024 establecido en el Plan Estatal de Desarrollo y Gobernanza de 0.304, valor disponible por la fuente original al tercer trimestre de 2024. </t>
-[...2 lines deleted...]
-    <t>Elaborado por México, ¿cómo vamos? con datos de la ENOE del INEGI, Ingresos laborales calculados de acuerdo a la metodología del CONEVAL (extinto). Cifras preliminares al segundo trimestre de 2026.</t>
+    <t xml:space="preserve">El valor de cierre al cuarto trimestre del año 2024 de 0.296, difiere del valor de línea base del año 2024 establecido en el Plan Estatal de Desarrollo y Gobernanza, el cuál es de 0.304, debido a que era el valor reportado por la fuente original al tercer trimestre de 2024. </t>
+  </si>
+  <si>
+    <t>Elaborado por México, ¿cómo vamos? con datos de la ENOE del INEGI, Ingresos laborales calculados de acuerdo con la metodología del CONEVAL (extinto). Cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Coeficiente de Gini de los ingresos laborales, donde 1 es perfecta desigualdad y 0 perfecta igualdad.</t>
   </si>
   <si>
     <t>https://mexicocomovamos.mx/semaforos-estatales/indicador-por-estado/desigualdad/JAL/</t>
   </si>
   <si>
     <t>Convenios de conciliación laboral celebrados</t>
   </si>
   <si>
     <t>Paz laboral</t>
   </si>
   <si>
     <t>Centro de Conciliación Laboral del Estado de Jalisco</t>
   </si>
   <si>
     <t>Convenios</t>
   </si>
   <si>
     <t>Registra la cantidad de convenios de conciliación laboral celebrados y ratificados entre la parte trabajadora y la empleadora. Esto refleja la efectividad de los mecanismos alternativos para solucionar conflictos laborales de mutuo acuerdo, en tiempo y forma, evitando llegar a instancias judiciales.</t>
   </si>
   <si>
-    <t>Sistema Nacional de Conciliación Laboral (SINACOL). Cifras preliminares 2026.</t>
+    <t>Sistema Nacional de Conciliación Laboral (SINACOL). Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Convenios derivados de audiencias de conciliación + Ratificación de Convenios.</t>
   </si>
   <si>
     <t>https://ccl.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Convenios de prevención social con municipios</t>
   </si>
   <si>
     <t>Prevención para una vida en paz</t>
   </si>
   <si>
     <t>Consejo Estatal de Seguridad Pública</t>
   </si>
   <si>
-    <t>Refiere al número de convenios de Prevención Social, los cuales son un instrumento legal que establece los compromisos del  municipio y del Centro de Prevención Social; éste último proporcionará asistencia técnica, jurídica, de planeación operativa y donde los municipios se comprometen a la conformación de un órgano técnico municipal dotado de facultades para llevar a cabo acciones para la implementación del Modelo Municipal de Prevención Social de la Violencia y la Delincuencia con el objetivo de establecer los elementos de organización y operación de la política pública de prevención social  a nivel municipal bajo los principios de focalización, corresponsabilidad, integralidad y transversalidad, lo que permitirá diseñar implementar y evaluar acciones estratégicas en la reducción de factores de riesgo que favorezcan la generación de violencia y delincuencia y fortalecer los factores de protección en las comunidades.
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>Refiere al número de convenios de Prevención Social, los cuales son un instrumento legal que establece los compromisos del  municipio y del Centro de Prevención Social; este último proporcionará asistencia técnica, jurídica, de planeación operativa y donde los municipios se comprometen a la conformación de un órgano técnico municipal dotado de facultades para llevar a cabo acciones para la implementación del Modelo Municipal de Prevención Social de la Violencia y la Delincuencia con el objetivo de establecer los elementos de organización y operación de la política pública de prevención social  a nivel municipal bajo los principios de focalización, corresponsabilidad, integralidad y transversalidad, lo que permitirá diseñar implementar y evaluar acciones estratégicas en la reducción de factores de riesgo que favorezcan la generación de violencia y delincuencia y fortalecer los factores de protección en las comunidades.
 Estos convenios establecen criterios de organización, operación y evaluación de políticas públicas locales, bajo principios de focalización, corresponsabilidad, integralidad y transversalidad, lo que permite orientar las acciones hacia la reducción de factores de riesgo y el fortalecimiento de los entornos comunitarios.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Seguridad Pública, cifras preliminares II trimestre 2026.</t>
+    <t>Consejo Estatal de Seguridad Pública, cifras preliminares III trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Convenios de prevención social con municipios</t>
   </si>
   <si>
     <t>Crías de peces dulceacuícolas producidas en centros que administra el gobierno del estado</t>
   </si>
   <si>
     <t>Crías de peces</t>
   </si>
   <si>
     <t>El indicador refleja la producción de crías de peces dulceacuícolas a través de las unidades piscícolas que administra el Gobierno del Estado en Huejúcar, Mazamitla, Tapalpa, Teocaltiche, Tuxpan, Yahualica de González Gallo y Tizapán el Alto. Dicha producción tiene la finalidad de satisfacer las necesidades de los pescadores en el repoblamiento de los embalses, así como de los acuicultores en el abastecimiento de insumos biológicos a proyectos productivos.</t>
   </si>
   <si>
-    <t>Jalisco cuenta con 6 unidades de producción piscícola (UPP) en todo el estado, dedicadas a la producción de crías de peces dulceacuícolas destinadas al repoblamiento de bordos y presas, facilitando el insumo biológico a granjas acuícolas. El valor de cero en los primeros meses del año obedece, a que las especies con las que cuentan las Unidades de Producción Piscícolas del Estado de Jalisco, durante el invierno no están en condiciones de comenzar su proceso de reproducción, una vez que las condiciones climáticas sean favorables comenzara el proceso de reproducción y producción de crías.</t>
-[...2 lines deleted...]
-    <t>Base de datos de la Dirección de Área de Acuacultura y Pesca de la Secretaría de Agricultura y Desarrollo Rural (SADER) del Estado de Jalisco. Cifras preliminares 2026.</t>
+    <t>Jalisco cuenta con seis unidades de producción piscícola (UPP) en todo el estado, dedicadas a la producción de crías de peces dulceacuícolas destinadas al repoblamiento de bordos y presas, facilitando el insumo biológico a granjas acuícolas. El valor de cero en los primeros meses del año obedece, a que las especies con las que cuentan las Unidades de Producción Piscícolas del Estado de Jalisco, durante el invierno no están en condiciones de comenzar su proceso de reproducción, una vez que las condiciones climáticas sean favorables comenzara el proceso de reproducción y producción de crías.</t>
+  </si>
+  <si>
+    <t>Base de datos de la Dirección de Área de Acuacultura y Pesca de la Secretaría de Agricultura y Desarrollo Rural (SADER) del Estado de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de crías de peces producidas, por parte de los 6 centros acuícolas administrados por la SADER Jalisco, en base a las solicitudes viables ingresadas por los acuicultores y pescadores.</t>
   </si>
   <si>
     <t>Defunciones por accidente de tráfico de vehículo de motor</t>
   </si>
   <si>
     <t>Movilidad digna y accesible para todas y todos</t>
   </si>
   <si>
     <t>Defunciones</t>
   </si>
   <si>
     <t>Se define como el número de muertes de personas de cualquier edad ocasionadas por algún accidente de tráfico de vehículo de motor, según lugar de ocurrencia.</t>
   </si>
   <si>
-    <t>Información preliminar con corte al 31 de julio de 2026.
-[...6 lines deleted...]
-    <t>Secretaría de Salud del Estado de Jalisco con base en información proporcionada por el Consejo Estatal para la Prevención de Accidentes (CEPAJ).                                       Cifras preliminares julio de 2026.</t>
+    <t>Información preliminar y actualizada al corte de 2026, con base en los datos reportados por el CEPAJ, relacionada con las defunciones ocasionadas por accidentes de tránsito de vehículos de motor, atropellamientos, choques y volcaduras, ocurridos en los municipios del estado de Jalisco. En 2023 se actualizaron los valores correspondientes a 2022; en 2024, los correspondientes a 2023; y en 2025, los correspondientes a 2024.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud del Estado de Jalisco con base en información proporcionada por el Consejo Estatal para la Prevención de Accidentes (CEPAJ).                                       Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>El Consejo Estatal para la Prevención de Accidentes (CEPAJ) Secretaría de Salud del Estado de Jalisco.                                                    La información preliminar se obtiene por parte del Servicio Médico Forense (SEMEFO) y las Delegaciones del Instituto Jalisciense de Ciencias Forenses del Gobierno del Estado de Jalisco.</t>
   </si>
   <si>
     <t>https://cepaj.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Delitos del fuero común</t>
   </si>
   <si>
     <t>Fiscalía del Estado</t>
   </si>
   <si>
     <t>Averiguaciones previas / carpetas de investigación</t>
   </si>
   <si>
     <t>Se refiere al número de denuncias (averiguaciones previas y carpetas de investigación) sobre ilícitos que se encuentran tipificados en el Código Penal del Estado. Los delitos del fuero común son los que afectan directamente a las personas en lo individual, estos se organizan por el tipo de bien jurídico afectado: la vida y la integridad corporal, la libertad personal, la libertad y la seguridad sexual, el patrimonio, la familia, la sociedad y otros. Los que se cometen con mayor frecuencia son Robo a personas y Robo a vehículos automotores, siendo delitos de alto impacto; el de Homicidio doloso y Feminicidio, entre otros.</t>
   </si>
   <si>
-    <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017, 2018, 2019 y 2020, como resultado de la auditoría efectuada.
-Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+    <t>Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+Se realizaron ajustes extraordinarios a los valores históricos 2025, 2024, 2023 como resultado de la auditoría efectuada.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
-    <t>Dirección de Planeación y Estadística, Fiscalía del Estado de Jalisco. Cifras preliminares 2026.</t>
+    <t>Dirección de Planeación y Estadística, Fiscalía del Estado de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Con base a la sumatoria del total de registros de Averiguaciones Previas y/o Carpetas de Investigación por delitos del fuero común.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/plataforma_seguridad/#/home</t>
   </si>
   <si>
     <t>Delitos del Fuero Federal</t>
   </si>
   <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
     <t>Se refiere a la ocurrencia de delitos registrados en averiguaciones previas iniciadas o carpetas de investigación, reportadas por la Fiscalía General de la República. Los delitos del fuero federal pueden ser clasificados como financieros, fiscales, contra la salud, patrimoniales, relacionados con armas de fuego y explosivos, de delincuencia organizada, y; en materia de hidrocarburos, entre otros.</t>
   </si>
   <si>
     <t>La incidencia delictiva se refiere a la ocurrencia de presuntos delitos registrados en averiguaciones previas o carpetas de investigación iniciadas, reportadas por la Fiscalía General de la República, instancia responsable de la veracidad y actualización de los datos.</t>
   </si>
   <si>
-    <t>Secretariado Ejecutivo del Sistema Nacional de Seguridad Pública, con datos de la Fiscalía General de la República (FGR), Incidencia Delictiva del Fuero Federal. Cifras preliminares 2026.</t>
+    <t>Secretariado Ejecutivo del Sistema Nacional de Seguridad Pública, con datos de la Fiscalía General de la República (FGR), Incidencia Delictiva del Fuero Federal. Cifras preliminares agosto 2026.</t>
   </si>
   <si>
     <t>Se hace la sumatoria de las averiguaciones previas iniciadas o carpetas de investigación, en base a la clasificación del delito conforme a los Códigos y a las diferentes Leyes Federales</t>
   </si>
   <si>
     <t>https://www.gob.mx/sesnsp/acciones-y-programas/incidencia-delictiva-del-fuero-federal?idiom=es</t>
   </si>
   <si>
     <t>Denuncias por violencia intrafamiliar</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de Investigación) registradas por el delito de violencia intrafamiliar.
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de violencia intrafamiliar se refiere a: ejercer por acción u omisión, cualquier tipo de violencia física, psicoemocional sexual o patrimonial, dentro o fuera del domicilio familiar, en contra del o la cónyuge, la concubina o el concubinario, el pariente consanguíneo en línea recta ascendente o descendente sin límite de grado, o el pariente colateral consanguíneo o afín hasta el cuarto grado, el adoptante o adoptado, o sobre el incapaz por el que es tutor.</t>
   </si>
   <si>
-    <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017, 2018, 2019 y 2020, como resultado de la auditoria efectuada
-Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido a que en el proceso las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Estas cifras pudieran no necesariamente coincidir en el informe.
+    <t>Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido a que en el proceso las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Estas cifras pudieran no necesariamente coincidir en el informe.
+Se realizaron ajustes extraordinarios a los valores históricos 2025, 2024, 2023 y 2021, como resultado de la auditoria efectuada.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
-    <t>Dirección de Planeación y Estadística. Fiscalía del Estado de Jalisco. Cifras preliminares 2026.</t>
+    <t>Dirección de Planeación y Estadística. Fiscalía del Estado de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación de las denuncias de violencia intrafamiliar.</t>
   </si>
   <si>
     <t>Depósitos vehiculares con los que cuenta el Estado de Jalisco</t>
   </si>
   <si>
     <t>Administrar lo que es de todas y todos con responsabilidad y cercanía</t>
   </si>
   <si>
     <t>Secretaría de Administración</t>
   </si>
   <si>
     <t>Depósitos vehiculares</t>
   </si>
   <si>
     <t>Este indicador mide el número de depósitos vehiculares a cargo de la Secretaría de Administración puestos en marcha y en funcionamiento en el interior del Estado cumpliendo las disposiciones legales aplicables.</t>
   </si>
   <si>
     <t>Secretaría de Administración, Gobierno de Jalisco, cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Para construir este indicador, se contempla únicamente el total de depósitos vehiculares puestos en marcha para operar en el interior del Estado de Jalisco,</t>
   </si>
   <si>
     <t>https://administracion.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Derrama económica de la industria fílmica (FILMA)</t>
   </si>
   <si>
     <t>Pesos</t>
   </si>
   <si>
     <t>Semestral</t>
   </si>
   <si>
-    <t>Se refiere al monto de la derrama económica de la industria fílmica (FILMA)</t>
-[...5 lines deleted...]
-    <t>Registro de filmaciones para solicitud de permisos Filma en Jalisco, cifras preliminares 1er semestre 2026.</t>
+    <t>Se refiere al monto de la derrama económica de la industria fílmica (FILMA).</t>
+  </si>
+  <si>
+    <t>Cifras preliminares septiembre 2026.
+Las cifras de cierre 2025 se actualizaron recientemente, dado que el área responsable de estadísticas realizo ajustes al cierre, por lo que las cifras pueden diferir de informes anteriores.</t>
+  </si>
+  <si>
+    <t>Registro de filmaciones para solicitud de permisos Filma en Jalisco, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>A traves de la encuesta de producciones filmicas en Jalisco, se reporta cuanta inversión tiene cada una de ellas.</t>
   </si>
   <si>
     <t>Derrama turística en Jalisco</t>
   </si>
   <si>
     <t>Millones de pesos</t>
   </si>
   <si>
-    <t>Se refiere al monto de la derrama  económica turística en Jalisco</t>
-[...2 lines deleted...]
-    <t>Sistema de Información Turística del Estado de Jalisco, cifras preliminares 2026.</t>
+    <t>Se refiere al monto de la derrama  económica turística en Jalisco.</t>
+  </si>
+  <si>
+    <t>Sistema de Información Turística del Estado de Jalisco, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>La derrama económica se calcula a partir de la afluencia turística que son la cantidad de personas que visitaron Jalisco al mes.
 Dichos turistas son multiplicados por un gasto promedio que varia si son nacionales, extranjeros, si llegaron a una casa particular, son excursionitas, etc.</t>
   </si>
   <si>
     <t>Diagnósticos municipales de riesgos actualizados</t>
   </si>
   <si>
     <t>Diagnósticos</t>
   </si>
   <si>
     <t>Instrumento Técnico para identificar, evaluar y jerarquizar los peligros, vulnerabilidades y niveles de exposición de cada uno de los municipios, con la finalidad de orientar la planeación urbana, la Gestión Integral del riesgo y la resiliencia comunitaria.  Los diagnósticos municipales de riesgo son elementos esenciales para iniciar la elaboración de los Atlas Municipales de Riesgos. Requiriendo visitas de campo, intervención de especialistas por los diferentes fenómenos a identificar, con la finalidad de identificar el nivel de riesgo en el lugar, además requiere la interacción con la población.</t>
   </si>
   <si>
-    <t>Sistema de Información Estatal para la Gestión de Riesgos de Desastre. Unidad Estatal de Protección Civil y Bomberos de Jalisco, cifras preliminares 2026.</t>
+    <t>Sistema de Información Estatal para la Gestión de Riesgos de Desastre. Unidad Estatal de Protección Civil y Bomberos de Jalisco, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Es una sumatoria de los diagnósticos municipales actualizados.</t>
   </si>
   <si>
     <t>Días con buena calidad del aire, acorde al índice Aire y Salud (IAS)</t>
   </si>
   <si>
     <t>Territorio en equilibrio</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Este indicador muestra el número de días en los cuales la calidad del aire se encontró dentro del intervalo definido como buena o aceptable de acuerdo al Índice Aire y Salud (NOM-172-SEMARNAT-2023) para los contaminantes criterio: Ozono (O3), Óxido de Nitrógeno (NO2), Monóxido de Carbono (CO), Partículas menores a 10 micrómetros (PM10) y Partículas menores a 2.5 micrómetros.</t>
   </si>
   <si>
-    <t>El valor reportado es el acumulado anual de días con buena y aceptable calidad del aire, 2026.                                                    
-[...3 lines deleted...]
-    <t>Secretaría de Medio Ambiente y Desarrollo Territorial, cifras preliminares año 2026.</t>
+    <t>El valor de cierre reportado para 2025 fue actualizado de 39 a 59 días, derivado de una revisión técnica de la información y de la validación de los datos conforme a la metodología vigente del Índice Aire y Salud (IAS). Esta actualización permite presentar información más precisa y consistente sobre los días con buena calidad del aire registrados durante el año.</t>
+  </si>
+  <si>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial, cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>La información se obtiene de los registros horarios generados por las estaciones que integran el Sistema de Monitoreo Atmosférico de Jalisco (SIMAJ), los cuales son validados conforme a los procedimientos internos de aseguramiento y control de calidad de datos.
 El Cálculo de concentraciones diarias es a partir de los datos horarios validados, se determinan los valores diarios de los contaminantes criterio de conformidad con lo establecido en la NOM-172-SEMARNAT-2023, considerando los siguientes criterios de agregación:
 •	Ozono (O₃): valor máximo de los promedios horarios registrados durante el día.
 •	Dióxido de Nitrógeno (NO₂): valor máximo de los promedios horarios registrados durante el día.
 •	Dióxido de Azufre (SO₂): valor máximo de los promedios horarios registrados durante el día.
 •	Monóxido de Carbono (CO): valor máximo de los promedios móviles de 8 horas registrados durante el día.
 •	PM₁₀: promedio de 24 horas.
 •	PM₂.₅: promedio de 24 horas.
 Su Determinación de la categoría diaria es con base en los valores diarios obtenidos, se identifica el mayor valor registrado entre todos los contaminantes y estaciones ubicadas en el Área Metropolitana de Guadalajara.
 Dicho valor determina la categoría de calidad del aire del día conforme a los rangos establecidos por el Índice Aire y Salud (IAS).
 Y para la Integración del indicador de manera mensual, se realiza el conteo acumulado de los días clasificados en categoría Buena y Aceptable, desde el 1 de enero hasta el mes de corte correspondiente.
 El valor reportado en plataforma corresponde al acumulado anual al periodo informado, por lo que en el mes de diciembre se reporta el total de días con calidad del aire dentro de dichas categorías durante el año calendario.</t>
   </si>
   <si>
     <t>https://aire.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Días en que se cumple con la norma al O3</t>
   </si>
   <si>
     <t>Este indicador muestra el número de días en los que la calidad del aire por Ozono (O3) se encontró dentro del intervalo definido como buena o aceptable, de acuerdo con el Índice Aire y Salud, derivado de la NOM-172-SEMARNAT-2023.</t>
   </si>
   <si>
     <t xml:space="preserve">El valor histórico del indicador fue recalculado, aplicando de manera homogénea a toda la serie los criterios vigentes del Índice Aire y Salud establecidos en la NOM-172-SEMARNAT-2023. Con esta actualización, se homologa al criterio oficial utilizado para la evaluación y comunicación de la calidad del aire.
 </t>
   </si>
   <si>
-    <t>Secretaría de Medio Ambiente y Desarrollo Territorial, Jalisco, cifras preliminares al 31 de julio de 2026.</t>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial, Jalisco, cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>Para su cálculo, se revisan los registros horarios de Ozono de todas las estaciones del Sistema de Monitoreo Atmosférico de Jalisco (SIMAJ), se toma el valor más alto registrado en el día y se contabilizan si quedan en Buena o Aceptable de acuerdo al índice Aire y Salud.</t>
   </si>
   <si>
     <t>Días que se cumple con la norma de PM10</t>
   </si>
   <si>
     <t>Este indicador muestra el número de días en los que la calidad del aire por partículas menores a 10 micrómetros (PM10) se encontró dentro del intervalo definido como Buena o Aceptable, de acuerdo con el Índice Aire y Salud, derivado de la NOM-172-SEMARNAT-2023.</t>
   </si>
   <si>
-    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Jalisco, cifras preliminares 2026.</t>
-[...2 lines deleted...]
-    <t>Para su cálculo, se consideran los promedios diarios de 24 horas de PM10 que cumplen con el 75% de registros horarios válidos. Luego se toma el valor más alto entre las estaciones del Sistema de Monitoreo Atmosférico de Jalisco (SIMAJ) y se contabilizan si quedan en Buena o Aceptable de acuerdo al índice Aire y Salud.</t>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Jalisco, cifras preliminares septiembre de 2026.</t>
+  </si>
+  <si>
+    <t>Para su cálculo, se consideran los promedios diarios de 24 horas de PM10 que cumplen con el 75% de registros horarios válidos. Luego se toma el valor más alto entre las estaciones del Sistema de Monitoreo Atmosférico de Jalisco (SIMAJ) y se contabilizan si quedan en Buena o Aceptable de acuerdo al Índice Aire y Salud.</t>
   </si>
   <si>
     <t>Docentes de educación básica formados</t>
   </si>
   <si>
     <t>Docentes</t>
   </si>
   <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
     <t>Este indicador identifica el alcance de las acciones de capacitación implementadas por la Dirección de Formación Continua de la Subsecretaría de Formación y Atención al Magisterio, para la contribución del desarrollo profesional de las y los docentes.</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco 2025.</t>
   </si>
   <si>
     <t>El indicador cuantifica el número de docentes de educación básica (preescolar, primaria y secundaria) que participan y concluyen un programa de formación continua, de acuerdo con lo establecido por la Dirección de Formación Continua de la Subsecretaría de Formación y Atención al Magisterio.</t>
   </si>
   <si>
     <t>Edad promedio a la muerte por diabetes mellitus</t>
   </si>
   <si>
     <t>Años</t>
   </si>
   <si>
     <t>Se define como la ganancia o aumento promedio en meses de vida de las personas residentes en el estado que murieron a causa de la diabetes mellitus, con respecto a la edad promedio de las personas enfermas residentes en el estado que por la misma causa fallecieron el año inmediato anterior.</t>
   </si>
   <si>
-    <t>Se actualizó el valor de cierre definitivo 2023.</t>
-[...2 lines deleted...]
-    <t>Dirección de Información Estadística y Cobertura de Aseguramiento / Dirección General de Planeación y Evaluación Sectorial / Dirección General de Desarrollo Estratégico del Sector Salud, Secretaría de Salud del Estado de Jalisco,  2024.</t>
+    <t>Dirección de Información Estadística y Cobertura de Aseguramiento, Dirección General de Planeación y Evaluación Sectorial, Dirección General de Desarrollo Estratégico del Sector Salud, Secretaría de Salud del Estado de Jalisco,  2024.</t>
   </si>
   <si>
     <t>Calculo que se realiza con información que arrojan las muertes por diabetes mellitus</t>
   </si>
   <si>
     <t>Emergencias causadas por fenómenos antropogénicos</t>
   </si>
   <si>
     <t>Emergencias</t>
   </si>
   <si>
     <t>Este indicador mide las emergencias causadas por fenómenos antropogénicos en el estado de Jalisco que son atendidas por la Unidad Estatal de Protección Civil y Bomberos.</t>
   </si>
   <si>
     <t>Las emergencias o eventos de atención se pueden entender como cualquier fenómeno que
 afecta y cambia a una población o un lugar y que requiere algún grado de intervención para subsanar los efectos adversos, pudiendo ser de origen natural o por la acción humana. Estos últimos que son de origen antropogénico son los medidos por este indicador agregando los casos de atención registrados por la  Unidad Estatal de Protección Civil y Bomberos de Jalisco de manera acumulativa a lo largo del año en curso.</t>
   </si>
   <si>
     <t>Empresas que concluyen el proceso de reacreditación del Distintivo Pro Integridad</t>
   </si>
   <si>
     <t>Empresas</t>
   </si>
   <si>
     <t>Refiere a las empresas que continúan practicando la cultura de integridad con los lineamientos del Distintivo Pro Integridad.</t>
   </si>
   <si>
-    <t>Cifras preliminares septiembre 2025.</t>
-[...2 lines deleted...]
-    <t>Dirección General de Promoción y Seguimiento al Combate a la Corrupción, Contraloría del Estado, Gobierno de Jalisco, Cifras preliminares diciembre 2025.</t>
+    <t>Dirección General de Promoción y Seguimiento al Combate a la Corrupción, Contraloría del Estado, Gobierno de Jalisco, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Las empresas que obtienen la acreditación de Distintivo C posteriormente consiguen la renovación de la misma habiendo solventado que continúan fomentando la Cultura de Integridad</t>
   </si>
   <si>
     <t>Esperanza de vida al nacimiento</t>
   </si>
   <si>
-    <t>Número de años que en promedio se espera viva una persona al momento de su nacimiento, suponiendo que la tendencia de la mortalidad no variará, dado que, el cálculo de este indicador toma como base las tasas de mortalidad para un determinado año.</t>
-[...6 lines deleted...]
-    <t>Instituto Nacional de Estadística y Geografía (INEGI) en base a datos del Consejo Nacional de Población (CONAPO), cifras preliminares a diciembre de 2025.</t>
+    <t>Número de años que en promedio se espera viva una persona al momento de su nacimiento, suponiendo que la tendencia de la mortalidad no variará, dado que el cálculo de este indicador toma como base las tasas de mortalidad para un determinado año.</t>
+  </si>
+  <si>
+    <t>En abril de 2026 se actualizaron los valores de cierre definitivo 2024 y 2025.</t>
+  </si>
+  <si>
+    <t>Instituto Nacional de Estadística y Geografía (INEGI) con base a datos del Consejo Nacional de Población (CONAPO), cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>De acuerdo al Banco mundial, http://blogs.worldbank.org/opendata/es/qu-significa-en-realidad-esperanza-de-vida-al-nacer</t>
   </si>
   <si>
     <t>https://www.gob.mx/conapo/documentos/bases-de-datos-de-la-conciliacion-demografica-1950-a-2019-y-proyecciones-de-la-poblacion-de-mexico-2020-a-2070</t>
   </si>
   <si>
     <t>Estaciones agroclimáticas instaladas en red</t>
   </si>
   <si>
     <t>Estaciones</t>
   </si>
   <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
     <t>Medir el avance en la instalación y operación efectiva de infraestructura de monitoreo agroclimático en red para la toma de decisiones en agricultura de precisión, alertas tempranas y adaptación al cambio climático en los 125 municipios de Jalisco.</t>
   </si>
   <si>
-    <t>Secretaria de Agricultura y Desarrollo Rural. Dirección General de Desarrollo Económico, cifras preliminares II Trimestre 2026.</t>
+    <t>Secretaria de Agricultura y Desarrollo Rural. Dirección General de Desarrollo Económico, cifras preliminares III Trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Estaciones agroclimáticas instaladas en red en Jalisco.
 Se contabilizan únicamente las estaciones agroclimáticas instaladas en Jalisco que cumplen al mismo tiempo las dos condiciones siguientes:
 Que estén operando y generan datos confiables: la estación cuenta con sensores de suelo, atmosféricos e hídricos funcionando correctamente y entrega información útil y de calidad que el productor puede usar para tomar decisiones técnicas (riego, fertilización, manejo de cultivos, etc.) de forma precisa y sostenible.
 Están conectadas al Centro de Inteligencia Productiva y Ambiental del Gobierno de Jalisco (plataforma estatal que recibe, almacena y analiza los datos en tiempo real).</t>
   </si>
   <si>
     <t>Estaciones de bicicletas públicas instaladas</t>
   </si>
   <si>
     <t>Secretaría del Transporte</t>
   </si>
   <si>
     <t>Este indicador mide el número de estaciones de bicicletas públicas instaladas en el Área Metropolitana de Guadalajara.</t>
   </si>
   <si>
-    <t>Agencia Metropolitana de Servicios de Infraestructura para la Movilidad del Área Metropolitana de Guadalajara, 2025.</t>
+    <t>Agencia Metropolitana de Servicios de Infraestructura para la Movilidad del Área Metropolitana de Guadalajara, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Análisis cuantitativo interno del Sistema de Bicicletas Públicas MiBici.</t>
   </si>
   <si>
     <t>Infraestructura</t>
   </si>
   <si>
     <t>https://www.mibici.net/</t>
   </si>
   <si>
     <t>Eventos de entretenimiento en el estado</t>
   </si>
   <si>
     <t>Eventos</t>
   </si>
   <si>
     <t>Se refiere al número de eventos de entretenimiento que el Gobierno del Estado acerca a las personas.</t>
   </si>
   <si>
-    <t>"Eventos de entretenimiento en el Estado" del 01 de enero al 30 de junio del 2026:
-[...9 lines deleted...]
-    <t>Agencia Estatal de Entretenimiento Jalisco, Cifras preliminares II trimestre 2026.</t>
+    <t>Eventos de entretenimiento en el Estado; del 1 de enero al 30 de septiembre de 2026: 
+Fiesta Internacional del Caballo y la Charrería (FICC), Tlajomulco de Zuñiga;  21 febrero, 4,200 asistentes.
+Festival de las Niñas y los Niños; 02 y 03 mayo, Guadalajara, 10,000 - 4,200 asistentes.
+Festival de las Mamás; 09 mayo, Zapopan, 7,500 - 4,200 asistentes.
+Gira del Mariachi 2026; 20 mayo al 31 de diciembre, Puerto Vallarta, Zapopan, Guadalajara, Tequila,	32,100 asistentes.
+Leyendas México; 14 junio, Puerto Vallarta, Zapopan, 1,700 - 4,200 asistentes.
+Arriba Jalisco" ESCENARIO Alejandro Fernández (AF) / MANA;	17 (AF) y 25 (MANA) de junio,	Guadalajara, 440,000 asistentes.
+Vibra Jalisco; 11 de junio al 19 julio, Zapopan 288,912 asistentes.
+Diversity Week, 30 de julio Puerto Vallarta 2,000 asistentes.
+Grito de Independencia 15 de septiembre en Guadalajara con 60,000 asistentes, Caravana Itinerante agosto-septiembre en Ocotlán, Tlajomulco, Lagos de Moreno, San Miguel el Alto, Tepatitlán de Morelos, Cocula, Tequila, Puerto Vallarta, Chapala  con 10,500 asistentes.</t>
+  </si>
+  <si>
+    <t>Agencia Estatal de Entretenimiento Jalisco, Cifras preliminares III trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de eventos de entretenimiento en el estado de Jalisco en el año actual.</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Económico</t>
   </si>
   <si>
     <t>Millones de dólares</t>
   </si>
   <si>
     <t>Monto total en millones de dólares de las ventas internacionales (exportaciones) realizadas por empresas establecidas en Jalisco hacia el extranjero.</t>
   </si>
   <si>
-    <t>Cifras preliminares 2024, DATA México, Secretaría de Economía.</t>
-[...2 lines deleted...]
-    <t>DATA México, Secretaría de Economía, 2024.</t>
+    <t>Cifras 2025, DATA México, Secretaría de Economía.</t>
+  </si>
+  <si>
+    <t>DATA México, Secretaría de Economía, 2025.</t>
   </si>
   <si>
     <t>Sumatoria de ventas internacionales de Jalisco en un periodo determinado.</t>
   </si>
   <si>
     <t>https://www.economia.gob.mx/datamexico/es/profile/geo/jalisco-jc?redirect=true</t>
   </si>
   <si>
     <t>Exportaciones agrícolas</t>
   </si>
   <si>
     <t>Representa el valor total de las exportaciones de productos del sector agrícola del estado de Jalisco al mercado internacional, expresado en dólares estadounidenses.</t>
   </si>
   <si>
     <t>DataMexico, cifras preliminares al II trimestre de 2026.</t>
   </si>
   <si>
     <t>Se suman todos los montos en dólares de las ventas internacionales de productos vegetales realizadas por empresas y productores de Jalisco.
 Data México para calcular las exportaciones se basa en la integración y análisis de datos provenientes de registros administrativos oficiales, principalmente del Servicio de Administración Tributaria (SAT), el Instituto Nacional de Estadística y Geografía (INEGI), el Banco de México (Banxico) y la Secretaría de Economía (SE).</t>
   </si>
   <si>
     <t>Extorsiones telefónicas</t>
   </si>
   <si>
     <t>Se refiere al número de extorsiones denunciadas, cometidas en el estado vía telefónica y que dieron origen a una averiguación previa o carpeta de investigación.</t>
   </si>
   <si>
     <t xml:space="preserve">Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017 y 2018, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre. </t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación de las denuncias de extorsión telefónica.</t>
   </si>
   <si>
     <t>Fondos concurrentes a la inversión estatal en investigación, desarrollo tecnológico e innovación (I+d+i)</t>
   </si>
   <si>
     <t>Consejo Estatal de Ciencia y Tecnología</t>
   </si>
   <si>
     <t>Este indicador reporta los fondos adicionales (a los fondos estatales) aplicados a los proyectos y actividades de investigación, desarrollo tecnológico e innovación apoyados en Jalisco.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, cifras preliminares julio de 2026.</t>
+    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se consideran cada una de las aportaciones adicionales por los sectores de la academia, productivo y otros fondos de gobierno (estatales y federales), así como inversión adicional aportada por terceros (Ejem. Recursos aportados por las empresas por cada empleo generado)</t>
   </si>
   <si>
     <t>Innovación</t>
   </si>
   <si>
     <t>Fraudes</t>
   </si>
   <si>
     <t>Muestra el número de  denuncias (averiguaciones previas y carpetas de investigación) registradas por el delito de fraude.
-De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de fraude se refiere a: engaño o acción de mala fe, a fin de obtener de manera ilícita para beneficio propio o de un tercero, alguna cosa o alcanzar un lucro indebido en perjuicio o menoscabo  del ofendido, aprovechándose del error en el que éste se encuentra.</t>
-[...3 lines deleted...]
-Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de fraude se refiere a: engaño o acción de mala fe, a fin de obtener de manera ilícita para beneficio propio o de un tercero, alguna cosa o alcanzar un lucro indebido en perjuicio o menoscabo  del ofendido, aprovechándose del error en el que este se encuentra.</t>
+  </si>
+  <si>
+    <t>Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+Se realizaron ajustes extraordinarios a los valores históricos 2024, 2023, 2022 y 2021, como resultado de la auditoría efectuada.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
-    <t>Dirección de Planeación y Estadística. Fiscalía del Estado de Jalisco. Cifras preliminares  2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación de las denuncias de fraude.</t>
   </si>
   <si>
     <t>Gasto público estatal destinado a ciencia y tecnología como porcentaje del presupuesto estatal</t>
   </si>
   <si>
     <t>Este indicador muestra el gasto público estatal destinado a ciencia y tecnología como porcentaje del presupuesto estatal.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor de 2025, se actualizó en abril del 2026.
-[...3 lines deleted...]
-    <t>Secretaría de Innovación, Ciencia y Tecnología. Secretaría de la Hacienda Pública, Cifras 2025.</t>
+    <t>Secretaría de Innovación, Ciencia y Tecnología, Secretaría de la Hacienda Pública, cifras 2026.</t>
   </si>
   <si>
     <t>Se considera el presupuesto asignado a la Secretaría de Innovación, Ciencia y Tecnología incluyendo los Organismos sectorizados y el Consejo Estatal de Ciencia y Tecnología sobre el presupuesto Estatal.</t>
   </si>
   <si>
     <t>https://periodicooficial.jalisco.gob.mx/periodicos/presupuesto-de-egresos</t>
   </si>
   <si>
     <t>Grado promedio de escolaridad</t>
   </si>
   <si>
     <t>Grado promedio</t>
   </si>
   <si>
     <t>Este indicador se refiere al número promedio de grados escolares aprobados por la población de 15 años y más. Puede considerarse como un patrón de medida, ya que fue diseñado de tal forma que permite una comparación internacional.</t>
   </si>
   <si>
-    <t>Los valores 2024 y 2025 corresponden a la estimación de los ciclos escolares 2023-2024 y 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. Los valores corresponden a indicador de fin de ciclo escolar.
-[...4 lines deleted...]
-    <t>Secretaría de Educación Pública (SEP), Sistema Nacional de Información Estadística Educativa (SNIEE), septiembre 2025.</t>
+    <t xml:space="preserve">Los valores 2025 y 2026 corresponden a la estimación de los ciclos escolares 2024-2025 y 2025-2026 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. Los valores corresponden a indicador de fin de ciclo escolar.
+</t>
+  </si>
+  <si>
+    <t>Secretaría de Educación Pública (SEP), Sistema Nacional de Información Estadística Educativa (SNIEE), cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Se multiplican los máximos grados de escolares alcanzados por la población de 15 años o más que los logró, la suma de estos valores se dividen entre el número de pobladores de 15 años en adelante del ciclo escolar que se calcule</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/app/tabulados/interactivos/?pxq=Educacion_Educacion_05_2f6d2a08-babc-442f-b4e0-25f7d324dfe0</t>
   </si>
   <si>
     <t>Habitantes abastecidos de agua con sistemas alternativos</t>
   </si>
   <si>
     <t>Habitantes</t>
   </si>
   <si>
     <t>Numero de habitantes del estado que cuentan con acceso a agua mediante un sistema de abastecimiento alternativo (distintos a la red convencional) ya sea personal o comunitario.</t>
   </si>
   <si>
     <t>Identificar localidades o zonas atendidas mediante sistemas alternativos. Sumar el total de habitantes de la localidad con acceso a sistema alternativo.</t>
   </si>
   <si>
     <t>Hectáreas bajo esquema de cultivo protegido</t>
   </si>
   <si>
     <t>Hectáreas</t>
   </si>
   <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
     <t>Este indicador refleja el número de hectáreas establecidas bajo el esquema de cultivo protegido en el estado de Jalisco en el año, de acuerdo con el último padrón de invernaderos publicado y a la estrategia estatal de construcción de agroparques, así como datos de programas de apoyo para el equipamiento e infraestructura para la agricultura protegida.</t>
   </si>
   <si>
-    <t>El valor reportado corresponde al cierre de producción agrícola 2025, último dato disponible del Servicio de Información Agroalimentaria y Pesquera (SIAP). Los datos de 2026 se publicarán aproximadamente a mediados de 2027.</t>
+    <t>El dato de 2026 corresponde al cierre de producción 2025 del SIAP (último disponible). La cifra de 2026 se publicará a mediados de 2027.</t>
   </si>
   <si>
     <t>Servicio de Información Agroalimentaria y Pesquera (SIAP); Dirección General de Fomento Agropecuario Hortofrutícola, Secretaría Estatal de Agricultura y Desarrollo Rural (SADER Jalisco) y Fideicomiso de Riesgo Compartido (Firco). Cifras preliminares del Padrón de Invernaderos 2025.</t>
   </si>
   <si>
     <t>Se descarga la base de datos del SIAP y se realiza la sumatoria de Agricultura protegida de todos los cultivos correspondientes a cada uno de los estados</t>
   </si>
   <si>
     <t>https://nube.agricultura.gob.mx/cierre_agricola/</t>
   </si>
   <si>
     <t>Hectáreas con riego tecnificado</t>
   </si>
   <si>
     <t>Este indicador refleja el total acumulado de superficie con riego tecnificado en el estado, en hectáreas. La tecnificación se realiza mediante el establecimiento de equipos para riego (alta y baja presión, presurizado, semipresurizado, por goteo, aspersión, microaspersión, tubería y válvula, entre otros) e incluye equipamiento de la fuente de abastecimiento en proyectos integrales. Las acciones se realizan con recursos estatales y programas en conjunto con la federación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
-    <t>Dirección General de Infraestructura Rural, Secretaría de Agricultura y Desarrollo Rural (SADER Jalisco) 2025.</t>
+    <t>Dirección General de Infraestructura Rural, Secretaría de Agricultura y Desarrollo Rural (SADER Jalisco) 2026.</t>
   </si>
   <si>
     <t>Elaboración de estudios y proyectos así como el análisis de su estado actual; dando como resultado de la optimización de las zonas altamente productivas de los municipios. Asimismo se calcula la superficie que requiere de riego tecnificado.</t>
   </si>
   <si>
     <t>Hectáreas de caña cosechadas en verde</t>
   </si>
   <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
     <t>Este indicador muestra cuántas hectáreas de caña de azúcar se cosecharon en el estado de Jalisco utilizando el sistema “en verde".</t>
   </si>
   <si>
     <t>Secretaría de Agricultura y Desarrollo Rural, cifras preliminares primer semestre 2026.</t>
   </si>
   <si>
     <t>El indicador se calcula multiplicando la capacidad promedio de cosecha expresada en hectáreas por máquina al año (cosechadoras en verde) por el número total de cosechadoras en verde registradas y en operación en el estado de Jalisco durante el periodo de referencia.</t>
   </si>
   <si>
     <t>Incendios forestales atendidos en coordinación con otras instancias</t>
   </si>
   <si>
     <t>Incendios</t>
   </si>
   <si>
     <t>El indicador primario refleja el número de incendios atendidos en el estado por parte de las brigadas municipales y estatales en Jalisco para el control y combate de incendios forestales.</t>
   </si>
   <si>
-    <t>Derivado de la revisión permanente de los polígonos de las áreas afectadas por incendios, realizada mediante el modelo de severidad diseñado para tal efecto por la Unidad Estatal de Protección Civil y Bomberos Jalisco, se llevaron a cabo ajustes en los valores reportados durante los meses de enero a noviembre 2025 en los indicadores correspondientes al programa de incendios forestales.</t>
-[...2 lines deleted...]
-    <t>Unidad Estatal de Protección Civil y Bomberos Jalisco (UEPCyB), Comisión Nacional Forestal (CONAFOR) y Secretaría de Medio Ambiente y Desarrollo Territorial (SEMADET). Cifras preliminares 2026.</t>
+    <t xml:space="preserve">Los valores en los indicadores de forestal se consideran preliminares, ya que la elaboración de polígonos de incendios continúa para sustituir  la superficie preliminar por la superficie real. Diariamente se sigue actualizando la información y sustituyendo datos, por lo que constantemente se dan variaciones; la cifra puede aumentar o disminuir dependiendo de los análisis realizados por el personal técnico del Centro Estatal de Manejo de Fuego. </t>
+  </si>
+  <si>
+    <t>Unidad Estatal de Protección Civil y Bomberos Jalisco (UEPCyB), Comisión Nacional Forestal (CONAFOR) y Secretaría de Medio Ambiente y Desarrollo Territorial (SEMADET). Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se recopila información de los incendios ocurridos y atendidos a través de las brigadas.</t>
   </si>
   <si>
     <t>https://snif.cnf.gob.mx/incendios/</t>
   </si>
   <si>
     <t>Incremento de la generación eléctrica</t>
   </si>
   <si>
     <t>Energía para el futuro</t>
   </si>
   <si>
     <t>Agencia de Energía del Estado de Jalisco</t>
   </si>
   <si>
     <t>Muestra el porcentaje de generación de energía eléctrica en función a la demanda.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cifras preliminares al cierre del 2025. </t>
-[...2 lines deleted...]
-    <t>Elaboración propia, a partir de permisos de generación de la Comisión Reguladora de Energía (CRE) y del PRODESEN publicado por la Secretaria de Energía (SENER), 2025.</t>
+    <t>Elaboración propia, a partir de permisos de generación de la Comisión Reguladora de Energía (CRE) y del PRODESEN publicado por la Secretaria de Energía (SENER), cifras preliminares al cierre de 2025.</t>
   </si>
   <si>
     <t>Basado en el registro de proyectos de generación eléctrica en el Estado de Jalisco, con datos del CENACE.</t>
   </si>
   <si>
     <t>https://aeej.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Índice de Fortalecimiento Institucional para la Igualdad de Género en la Administración Pública Estatal</t>
   </si>
   <si>
     <t>Índice</t>
   </si>
   <si>
     <t>Mide los avances que presentan las dependencias del gobierno estatal en sentar bases institucionales que propicien un trato igualitario a las mujeres en relación con los hombres, que vaya de acuerdo con sus capacidades y no a su condición de género. 
 Para medir este índice se consideran dos aspectos: las Unidades de Género instaladas, el Programa Anual de Trabajo de las Unidades de Igualdad de Género. El valor 1 refleja que las 94 dependencias de la administración pública estatal cuentan con estos instrumentos y, 0 es igual a que no existe ninguna de las condiciones antes mencionadas.</t>
   </si>
   <si>
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres. Cifras diciembre de 2025.</t>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres. Cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>El índice se construye a partir del promedio de dos dimensiones clave: la presencia estructural y la capacidad operativa. Primero, se calcula el porcentaje de Unidades de Género instaladas respecto al total de dependencias de la administración estatal. Posteriormente, se determina la proporción de dependencias que cuentan con un Plan Anual de Trabajo aprobado. El IFIIG resulta de la suma de ambos valores dividida entre dos, permitiendo observar el nivel de avance y la variación en la institucionalización de la perspectiva de género en la gestión pública.</t>
   </si>
   <si>
     <t>Índice de percepción de inseguridad para mujeres mayores de 18 años (comprende la falta de castigo a delincuentes e inseguridad)</t>
   </si>
   <si>
     <t>Temas Especiales</t>
   </si>
   <si>
     <t>Mujeres libres de violencia</t>
   </si>
   <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
     <t>Este indicador mide la  percepción de inseguridad de las mujeres jaliscienses. Para medir este índice se consideran dos variables: la percepción de las mujeres respecto a la falta de castigo a delincuentes y la percepción de mujeres respecto a la inseguridad.</t>
   </si>
   <si>
-    <t>La información más reciente corresponde a la decimoquinta edición de la ENVIPE 2025 que fue publicada en septiembre.</t>
-[...2 lines deleted...]
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) del INEGI. Cifras 2025.</t>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) del INEGI. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el total de mujeres de 18 y más años que se sienten o se perciben inseguras más la sumatoria de la percepción de mujeres en la falta de castigo entre la población de mujeres de 18 y más años jaliscienses encuestadas por 100. El resultado se divide entre 2.</t>
   </si>
   <si>
+    <t>https://www.inegi.org.mx/programas/envipe/2026/</t>
+  </si>
+  <si>
     <t>Índice de recurrencia en materia de acceso a la información de la Administración Pública Centralizada del Gobierno del Estado de Jalisco</t>
   </si>
   <si>
     <t>El indicador medirá el número de recursos de revisión admitidos  en el año en curso por los Sujetos Obligados de la Administración Pública Centralizada del Gobierno del Estado de Jalisco respecto a la cantidad total de solicitudes de acceso a la información resueltas por estos durante el año actual.</t>
   </si>
   <si>
-    <t xml:space="preserve">El presente indicador es de nueva creación,  por lo cual no se dispone de datos históricos para los ejercicios 2019-2023. </t>
-[...2 lines deleted...]
-    <t>Sistema SIRES administrado por el ITEI y/o información solicitada a las Unidades de Transparencia de la Administración Pública Centralizada del  Gobierno del Estado de Jalisco, 2025</t>
+    <t>El presente indicador es de nueva creación,  por lo cual no se dispone de datos históricos para los ejercicios 2019-2023.
+Se hace de su conocimiento el ajuste del dato histórico reportado para el cierre del ejercicio 2025, con el objetivo de garantizar la consistencia en el cálculo de la fórmula del indicador que nos ocupa, contemplando para ello únicamente las solicitudes de acceso a la información resueltas competencia de los Sujetos Obligados de la Administración Pública Centralizada del Gobierno del Estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Sistema SIRES administrado por el ITEI o información solicitada a las Unidades de Transparencia de la Administración Pública Centralizada del  Gobierno del Estado de Jalisco, 2025.</t>
   </si>
   <si>
     <t>La Coordinación General de Transparencia verificará si la nueva Autoridad Garante publica la información concerniente a las solicitudes de acceso a la información  resueltas y  a los recursos de revisión admitidos por los Sujetos Obligados de la Administración Pública Centralizada del Gobierno del Estado de Jalisco, de lo contrario, solicitará reportes detallados a las 09 Unidades de Transparencia de la Administración Pública Centralizada con la intención de contar con esta información y estar en condiciones de realizar la medición de este índice.</t>
   </si>
   <si>
     <t>https://www.itei.org.mx/reportes/menu_principal/consulta_2017_fecha</t>
   </si>
   <si>
     <t>Índice de trato digno en primer nivel de salud</t>
   </si>
   <si>
     <t>Cuatrimestral</t>
   </si>
   <si>
-    <t>Es un indicador compuesto que mide la satisfacción por la calidad de la atención en cuatro dominios (oportunidad de la atención, información proporcionada por el médico, surtimiento de medicamentos y por el trato recibido).</t>
+    <t>Es un indicador que recopila información estructurada mediante cuestionarios que abordan diversos dominios, como la oportunidad de la atención, información médica, el tiempo de espera y el trato recibido. Su aplicación se realiza en el primer nivel de atención, que comprende los centros de salud, las Clínicas de Medicina Familiar (UMF) y los centros comunitarios; es decir, el primer punto de contacto con el paciente.</t>
   </si>
   <si>
     <t xml:space="preserve">En 2025 se ajustaron los valores de 2024.
 </t>
   </si>
   <si>
-    <t>Sistema de la Encuesta de Satisfacción Trato Adecuado y Digno. Secretaría de Salud. Cifras abril de 2026.</t>
+    <t>Sistema de la Encuesta de Satisfacción Trato Adecuado y Digno. Secretaría de Salud. Cifras preliminares segundo cuatrimestre 2026.</t>
   </si>
   <si>
     <t>La información que utiliza la Secretaría de Salud Federal para construir los indicadores es mediante la recolección de encuestas de salida (Monitoreo de Aval Ciudadano), a los usuarios que reciben los servicios de salud a través de una serie de preguntas orientadas en dos dimensiones: la calidad Interpersonal (calidad percibida) y la calidad en las organizaciones (organización de los servicios).
 El indicador corresponde únicamente a los organismos que prestan servicios de atención médica a la población y están sectorizados a la Secretaría de Salud del Estado de Jalisco</t>
   </si>
   <si>
     <t>http://dgces.salud.gob.mx/INDICASII/consulta.php</t>
   </si>
   <si>
     <t>Índice de trato digno en segundo nivel de salud</t>
   </si>
   <si>
+    <t>Es un indicador que recopila información estructurada mediante cuestionarios que abordan diversos dominios, como la oportunidad de la atención, la información médica, el tiempo de espera y el respeto recibido. Su aplicación se realiza en el segundo nivel de atención, que comprende los Hospitales Comunitarios, Hospitales Regionales y Hospitales Generales de Zona (HGZ), son establecimientos receptores de referencias del primer nivel, para atención de padecimientos de baja y/o mediana complejidad que superan la capacidad resolutiva del primer nivel.</t>
+  </si>
+  <si>
     <t>En 2025 se ajustaron los valores 2024.</t>
   </si>
   <si>
     <t>http://desdgces.salud.gob.mx/sestad/index.php/publico/numeralia/rpt_tabla</t>
   </si>
   <si>
     <t>Índice sobre derechos de participación y propiedad de la tierra por mujeres</t>
   </si>
   <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
     <t>Se refiere al índice sobre Derechos de Participación y Propiedad de la Tierra considerando mujeres ejidatarias, mujeres comuneras y mujeres en órganos de representación de núcleos agrarios.</t>
   </si>
   <si>
-    <t>En agosto del 2025 se actualizó el valor del 2024
-[...3 lines deleted...]
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres con información del Registro Agrario Nacional, cifras a diciembre de 2025.</t>
+    <t xml:space="preserve">En agosto de 2025 se actualizó el valor de 2024.
+</t>
+  </si>
+  <si>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres con información del Registro Agrario Nacional. Cifras preliminares abril 2026.</t>
   </si>
   <si>
     <t>Se obtiene el porcentaje de las tres variables: Mujeres ejidatarias, mujeres comuneras y mujeres en órganos de representación de núcleos agrarios; se suman los tres valores y se divide entre tres que son las variables involucradas, de esta manera se obtiene el índice el cual nos permite observar la variación sobre los derechos de participación y propiedad de la tierra.</t>
   </si>
   <si>
     <t>Ingreso por hora trabajada de la población femenina ocupada</t>
   </si>
   <si>
     <t>Es el ingreso medio obtenido de la población femenina ocupada por hora trabajada.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras del segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Se refiere al ingreso medio obtenido por el total de las ocupadas dividido entre el número de horas trabajadas.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/</t>
   </si>
   <si>
     <t>Ingreso por hora trabajada de la población ocupada</t>
   </si>
   <si>
     <t>Ingreso medio obtenido por la población ocupada por hora trabajada.</t>
   </si>
   <si>
     <t>A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 &lt;br&gt;
-En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.
-&lt;br&gt;
 Se ajustaron los valores históricos de los años 2010, 2012, 2013, 2014, 2016, 2017, 2018, 2019 y 2020.</t>
   </si>
   <si>
-    <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), cifras preliminares al primer trimestre de 2026.</t>
+    <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Sumatoria de los ingresos del trabajo, entre la sumatoria de horas trabajadas; dividido entre la población ocupada</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/default.html#Tabulados</t>
   </si>
   <si>
     <t>Ingreso promedio salarial a policías estatales (escala básica)</t>
   </si>
   <si>
     <t>Fortalecimiento a las corporaciones de seguridad</t>
   </si>
   <si>
     <t>Secretaría de Seguridad</t>
   </si>
   <si>
     <t>Se refiere al Ingreso promedio salarial a policías estatales. Lo que permite evaluar la competitividad del salario y monitorear avances en la dignificación de las condiciones laborales del personal policial.</t>
   </si>
   <si>
-    <t>Secretaría de Seguridad Jalisco, Cifras preliminares 2025.</t>
+    <t>Secretaría de Seguridad Jalisco, Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se obtiene dividiendo el total de percepciones mensuales pagadas al personal policial de escala básica entre el número total de policías activos en esa categoría. La información proviene de registros administrativos de la Secretaría de Seguridad Jalisco.</t>
   </si>
   <si>
     <t>Instituciones, Centros de Investigación, Asociaciones, Sociedades  y Personas físicas apoyados con Proyectos de Ciencia, Tecnología e Innovación</t>
   </si>
   <si>
     <t>Instituciones</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de Instituciones, Centros de Investigación, Asociaciones, Sociedades y Personas Físicas cuyos proyectos de ciencia, tecnología e innovación han sido apoyados.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco. Cifras preliminares julio 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Se consideran cada una de las personas físicas y morales que fueron apoyadas con recursos para desarrollar Proyectos de Ciencia, Tecnología e Innovación.</t>
   </si>
   <si>
     <t>Inversión extranjera directa</t>
   </si>
   <si>
     <t>Este indicador contempla el monto total del valor de la inversión extranjera directa captada en el estado de Jalisco.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cifras preliminares al I Trimestre de 2026. </t>
-[...2 lines deleted...]
-    <t>Dirección General de Inversión Extranjera de la Secretaría de Economía, Estadística oficial de los flujos de Inversión Extranjera Directa hacia México, Cifras al I Trimestre 2026.</t>
+    <t xml:space="preserve">Cifras preliminares al II Trimestre de 2026. </t>
+  </si>
+  <si>
+    <t>Dirección General de Inversión Extranjera de la Secretaría de Economía, Estadística oficial de los flujos de Inversión Extranjera Directa hacia México, cifras al segundo trimestre 2026.</t>
   </si>
   <si>
     <t>Para medir y dar a conocer los montos de IED en México fue elaborada de manera conjunta por la Secretaría de Economía (SE) y el Banco de México (Banxico), siguiendo las recomendaciones de dos organismos internacionales y sus respectivos documentos:
 1) Organización para la Cooperación y el Desarrollo Económicos (OCDE): Benchmark Definition of Foreign Direct Investment. Tercera Edición (BD3), editado en 1996.
 2) Fondo Monetario Internacional (FMI): Manual de Balanza de Pagos, Quinta Edición (MBP5) Capítulo XVIII, editado en 1993.
 De acuerdo con los artículos 32 y 33 de la Ley de Inversión Extranjera y 38 del Reglamento de la Ley de Inversión Extranjera y del Registro Nacional de Inversiones Extranjeras, los movimientos de IED deben ser reportados al Registro Nacional de Inversiones Extranjeras (RNIE), dependiente de la Dirección General de Inversión Extranjera de la SE.</t>
   </si>
   <si>
     <t>http://www.gob.mx/se/acciones-y-programas/competitividad-y-normatividad-inversion-extranjera-directa</t>
   </si>
   <si>
     <t>Investigaciones concluidas por la presunta responsabilidad de faltas administrativas cometidas por el personal de las instituciones de la Administración Pública</t>
   </si>
   <si>
     <t>Transparencia, rendición de cuentas y combate a la corrupción</t>
   </si>
   <si>
     <t>Investigaciones</t>
   </si>
   <si>
     <t>Busca cuantificar el número de investigaciones que han finalizado relacionadas con presuntas faltas administrativas supuestamente cometidas por el personal que labora en instituciones de la Administración Pública en Jalisco</t>
   </si>
   <si>
-    <t>Información del Censo Nacional de Gobiernos Estatales, 2025, con cifras del año 2024.
-Dado el cambio de administración estatal en 2024, es probable que el indicador haya presentado un comportamiento atípico al cierre del informe vinculado con INEGI, correspondiente al año de referencia.</t>
+    <t>Dado el cambio de administración estatal en 2024, es probable que el indicador haya presentado un comportamiento atípico al cierre del informe vinculado con INEGI, correspondiente al año de referencia.</t>
   </si>
   <si>
     <t>INEGI. Censo Nacional de Gobiernos Estatales, 2025, con cifras del año 2024.</t>
   </si>
   <si>
     <t>Sumatoria del número de investigaciones que han finalizado en el año inmediato anterior relacionadas con presuntas faltas administrativas supuestamente cometidas por el personal que labora en instituciones de la Administración Pública en Jalisco</t>
   </si>
   <si>
     <t>https://inegi.org.mx/programas/cnge/2025/#tabulados</t>
   </si>
   <si>
     <t>Juicios individuales resueltos en la Junta Local de Conciliación y Arbitraje</t>
   </si>
   <si>
     <t>Secretaría de Trabajo y Previsión Social</t>
   </si>
   <si>
     <t>Juicios</t>
   </si>
   <si>
     <t>Este indicador se refiere a los juicios laborales individuales resueltos entre trabajador y patrón o fuente de trabajo, mediante cualquier vía y de cualquier año, en el presente periodo.</t>
   </si>
   <si>
-    <t>Secretaría del Trabajo y Previsión Social del Gobierno del Estado de Jalisco. Cifras preliminares 2026.</t>
+    <t>Secretaría del Trabajo y Previsión Social del Gobierno del Estado de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de resoluciones de juicios laborales en el presente año.</t>
   </si>
   <si>
     <t>Juicios patrocinados por la Procuraduría Social, de materia familiar, civil, mercantil, laboral burocrático y penal</t>
   </si>
   <si>
     <t>Acompañamiento jurídico a personas en situación de vulnerabilidad</t>
   </si>
   <si>
     <t>Procuraduría Social</t>
   </si>
   <si>
     <t>Este indicador cuantifica el número de juicios patrocinados por la Procuraduría Social del Estado de Jalisco en materias familiar, civil, mercantil, laboral burocrático y penal, brindados de manera gratuita a personas en situación de vulnerabilidad económica. Su propósito es medir el alcance institucional en materia de acompañamiento jurídico y garantizar el acceso a la justicia.</t>
   </si>
   <si>
-    <t>Informes internos de la Procuraduría Social del Estado de Jalisco, cifras preliminares agosto 2026.</t>
+    <t>Informes internos de la Procuraduría Social del Estado de Jalisco, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de juicios iniciados durante el periodo de medición, registrados por las áreas familiar, civil, mercantil, laboral burocrático y penal de la Procuraduría Social.</t>
   </si>
   <si>
     <t>Kilómetros de caminos rurales rehabilitados</t>
   </si>
   <si>
     <t>Kilómetros</t>
   </si>
   <si>
     <t>Se refiere a los Kilómetros de caminos rurales rehabilitados o modernizados por el Gobierno del Estado de Jalisco, a través de la Secretaría de Agricultura y Desarrollo Rural.</t>
   </si>
   <si>
-    <t>Dirección General de Infraestructura Rural. Secretaría de Agricultura y Desarrollo Rural del Gobierno de Jalisco. Información preliminar 2026.</t>
+    <t>Dirección General de Infraestructura Rural. Secretaría de Agricultura y Desarrollo Rural del Gobierno de Jalisco. Información preliminar septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de kilómetros de caminos rehabilitados y/o modernizados, en base a las solicitudes viables ingresadas por los municipios de Jalisco.</t>
   </si>
   <si>
     <t>Kilómetros de carretera conservados o reconstruidos</t>
   </si>
   <si>
     <t>Espacios, caminos y servicios que nos conectan</t>
   </si>
   <si>
     <t>Secretaría de Infraestructura y Obra Pública</t>
   </si>
   <si>
     <t>Este indicador da razón de la longitud de kilómetros de carretera conservados (de forma rutinaria o periódica), reconstruidos  y construidos de la red carretera estatal, en el periodo del tiempo a reportar.</t>
   </si>
   <si>
     <t>Cifras preliminares 2026.
 El valor de la línea base correspondiente al mes de diciembre de 2024 se modifica de 4,616.6 a 3,558.36 kilómetros con base en la actualización estimada del estado físico de la infraestructura carretera. La actualización considera el deterioro de la infraestructura en el derecho de vía de toda la red carretera estatal; entre el final del periodo de acciones de conservación (periódica y rutinaria) y el reinicio de las mismas.</t>
   </si>
   <si>
-    <t>Secretaría de Infraestructura y Obra Pública. Cifras preliminares 2026.</t>
+    <t>Secretaría de Infraestructura y Obra Pública. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>A) Se consideran kilómetros de carretera conservados, reconstruidos y construidos, cuando su avance físico reportado oficialmente por el supervisor es del 100%, lo cual permite su operación, es decir la posibilidad de transitar a través de ella.
 B) Los datos se presentan de forma desagregada a nivel municipal y se ajustan a la distribución administrativa definida por la Dirección de Infraestructura Carretera de la Secretaría de Infraestructura y Obra Pública.
 C) Debido a la naturaleza de los trabajos de conservación, un porcentaje de avance igual al total de la red por municipio implica que se continúan realizando trabajos rutinarios en la extensión municipal.</t>
   </si>
   <si>
     <t>https://siop.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Litros por segundo de agua saneada en la Cuenca del Río Santiago</t>
   </si>
   <si>
     <t>Río Santiago</t>
   </si>
   <si>
     <t>Agua residual tratada en la cuenca del río Santiago.</t>
   </si>
   <si>
     <t xml:space="preserve">Se ajustaron los valores históricos anuales para 2016, 2017, 2018 y 2019. </t>
   </si>
   <si>
-    <t>Secretaría de Gestión Integral del Agua. Gobierno de Jalisco. Cifras preliminares 2026.</t>
+    <t>Secretaría de Gestión Integral del Agua. Gobierno de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria total de agua residual tratada de la Cuenca del Río Santiago; el valor reportado es con relación al promedio mensual.</t>
   </si>
   <si>
     <t>http://www.ceajalisco.gob.mx/</t>
   </si>
   <si>
     <t>Llegada de pasajeros por vía aérea nacional e internacional</t>
   </si>
   <si>
     <t>La llegada de pasajeros nacionales e internacionales es el número de personas nacionales e internacionales que arribaron a los aeropuertos de la AMG y Puerto Vallarta.</t>
   </si>
   <si>
-    <t xml:space="preserve">Llegada de pasajeros nacionales e internacionales cifras preliminares 2026.
-[...1 lines deleted...]
-Internacionales  (Acumulado) 2,311,589
+    <t xml:space="preserve">Llegada de pasajeros nacionales e internacionales cifras preliminares septiembre 2026.
+Nacionales (Acumulado)	  5,982,186 
+Internacionales  (Acumulado) 3,285,808
 </t>
   </si>
   <si>
     <t>Registro de llegadas de pasajeros nacionales e internacionales de las líneas aéreas comerciales</t>
   </si>
   <si>
     <t>Lugar que ocupa Jalisco en el Índice de Paz Positiva México</t>
   </si>
   <si>
     <t>Secretaría de Planeación y Participación Ciudadana</t>
   </si>
   <si>
     <t>Posición</t>
   </si>
   <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
     <t>El Índice de Paz Positiva México (IPPM) se calcula utilizando una versión adaptada de la metodología global del Índice de Paz Positiva (IPP). Utiliza datos económicos, de gobernanza, sociales y de actitud a nivel estatal provenientes principalmente de estadísticas del gobierno mexicano y encuestas nacionales, junto con otras fuentes diversas, incluido el Índice de Desarrollo Democrático de México (IDD-Mex), el Programa de las Naciones Unidas para el Desarrollo (PNUD), Artículo 19, Impunidad Cero y el Índice de Competitividad Estatal (ICE)</t>
   </si>
   <si>
-    <t>Los valores registrados para los años 2022 y 2023, corresponden a los informes del Índice de Paz México 2022 y  2023, con datos del año 2020.</t>
-[...2 lines deleted...]
-    <t>Instituto para la Economía y la Paz. Índice de Paz México 2025.</t>
+    <t>Debido a limitaciones presupuestarias y logísticas relacionadas con la elaboración de la edición 2026 del Índice de Paz México, este fue publicado en un formato más conciso, por ello, no incluye el Índice de Paz Positiva México a nivel subnacional. En el 2027, el IEP, tiene previsto actualizar y publicar nuevamente el Índice de Paz Positiva México. &lt;br&gt;
+Los valores registrados para los años 2022 y 2023, corresponden a los informes del Índice de Paz México 2022 y  2023, con datos del año 2020.</t>
+  </si>
+  <si>
+    <t>Instituto para la Economía y la Paz, (IEP). Índice de Paz México, 2025.</t>
   </si>
   <si>
     <t>Al igual que la metodología del Índice de Paz Positiva global, las calificaciones de los indicadores del IPPM están armonizadas, lo que significa que las calificaciones cercanas a 5 indican menos resiliencia socioeconómica y las calificaciones cercanas a 1 indican más resiliencia socioeconómica</t>
   </si>
   <si>
     <t>https://www.indicedepazmexico.org/</t>
   </si>
   <si>
     <t>Matrícula de estudiantes de posgrado académico</t>
   </si>
   <si>
     <t>Educación innovadora y formación de talento</t>
   </si>
   <si>
     <t>Es el total de alumnos inscritos en posgrados de la modalidad escolarizada.</t>
   </si>
   <si>
     <t>Todos estos datos se encuentran el formato 911 de la SEP y la información definitiva 2025 se tiene en el mes de marzo de 2026 y es concerniente al ciclo escolar 24-25.
-En febrero del 2025 se actualizó el valor de 2024.
+En febrero de 2025 se actualizó el valor de 2024.
 En septiembre de 2024 se ajustaron los valores de 2020 y 2021 por modificación en la fuente original de la SEP.
 La matrícula en los posgrados es de manera generacional y el número de estudiantes admitidos no varía significativamente de un ciclo a otro. De esta manera, la matrícula anual en los posgrados mantiene una cobertura similar año con año y no es ascendente.</t>
   </si>
   <si>
-    <t>Asociación Nacional de Universidades e Instituciones de Educación Superior (ANUIES). Ciclo escolar 2024-2025 y Forma 911, cifras preliminares 2025.</t>
+    <t>Asociación Nacional de Universidades e Instituciones de Educación Superior (ANUIES). Ciclo escolar 2024-2025 y Forma 911, cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Suma de las matrículas de  todos los alumnos de posgrados</t>
   </si>
   <si>
     <t>http://www.anuies.mx/</t>
   </si>
   <si>
     <t>Matrícula de estudiantes en educación superior en modalidades no escolarizadas y mixta</t>
   </si>
   <si>
     <t>Es el total de alumnos inscritos en educación superior, de la modalidad no escolarizada y mixta que, por motivos de ocupación o por falta de tiempo, no pudieron incorporarse a la educación regularizada; para ingresar es requisito haber concluido el bachillerato. Incluye posgrado y licenciatura universitaria y tecnológica.</t>
   </si>
   <si>
     <t>El indicador es calculado por la Secretaría de Educación Pública (SEP).  En febrero de 2025 se ajustaron los valores de los años 2018 y 2020 por cambios en la fuente original.
 La matrícula de educación superior de la modalidad no escolarizada ya se encuentra incluida en la matrícula de educación superior.</t>
   </si>
   <si>
-    <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco. Cifras preliminares 2025.</t>
+    <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco, cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Para el cálculo del indicadore se entiende a la matrícula de estudiantes en educación superior en modalidades no escolarizadas como a la sumatoría del número de alumnos inscritos en educación superior en modalidades no escolarizadas</t>
   </si>
   <si>
     <t>Matriculados en educación superior</t>
   </si>
   <si>
     <t>Total de alumnos matriculados en educación superior del estado de Jalisco.</t>
   </si>
   <si>
-    <t>Secretaría de Innovación, Ciencia y Tecnología, Secretaría de Educación Jalisco, cifras preliminares 2025.</t>
+    <t>Secretaría de Innovación, Ciencia y Tecnología, Secretaría de Educación Jalisco, cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Suma de las matriculas de Técnico Superior Universitario, Licenciatura y Posgrado de educación superior.</t>
   </si>
   <si>
     <t>Mitigación de emisiones por generación de energía limpia y medidas de eficiencia energética</t>
   </si>
   <si>
     <t>Mt de CO2</t>
   </si>
   <si>
     <t>Presenta las Mt CO2 mitigadas con respecto a las emisiones generadas por una central convencional.</t>
   </si>
   <si>
-    <t>Cifras preliminares al cierre de 2025.</t>
-[...2 lines deleted...]
-    <t>Elaboración propia, a partir de información proporcionada por el registro nacional de emisiones de la Secretaría de Medio Ambiente y Recursos Naturales, 2025.</t>
+    <t>Elaboración propia, a partir de información proporcionada por el registro nacional de emisiones de la Secretaría de Medio Ambiente y Recursos Naturales, cifras preliminares al cierre de 2025.</t>
   </si>
   <si>
     <t>IPCC 2006 Release 2019.
 Corresponde al Factor de Emisión de la Actividad * el Monto (MW) de la Actividad.
 Será restada la generación a partir De Fuentes Limpias, de las emisiones generadas por fuentes convencionales para la misma generación eléctrica.</t>
   </si>
   <si>
     <t>Monto de financiamientos generados a través de estrategias de PROJAL</t>
   </si>
   <si>
     <t>Financiamiento que impulsa sueños emprendedores</t>
   </si>
   <si>
     <t>Promotora del Financiamiento para el Desarrollo de Jalisco</t>
   </si>
   <si>
     <t>Corresponde al monto de financiamiento generados a través de estrategias de la Promotora del Financiamiento para el Desarrollo de Jalisco para impulsar el desarrollo económico de Mipymes de Jalisco.</t>
   </si>
   <si>
-    <t>"El ejercicio 2025 se define como un año de reestructuración de capital humano y cimentación normativa del Fideicomiso. La administración priorizó la certeza jurídica, presupuestal y operativa. Esta decisión garantiza que, para el próximo ciclo, el Fideicomiso cuente con procesos auditables, personal capacitado y una base jurídica sólida que permita escalar la colocación de manera segura y eficiente. 
-[...3 lines deleted...]
-    <t>Información de la Dirección de Promoción, PROJAL. Cifras preliminares 2026.</t>
+    <t>El ejercicio 2025 se define como un año de reestructuración de capital humano y cimentación normativa del Fideicomiso. La administración priorizó la certeza jurídica, presupuestal y operativa. Esta decisión garantiza que, para el próximo ciclo, el Fideicomiso cuente con procesos auditables, personal capacitado y una base jurídica sólida que permita escalar la colocación de manera segura y eficiente. 
+Derivado de lo anterior, se hace constar que no se alcanzaron las metas proyectadas para el ejercicio 2025 debido a la complejidad inherente al proceso de reestructuración integral del Fideicomiso.</t>
+  </si>
+  <si>
+    <t>Información de la Dirección de Promoción, PROJAL, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria del monto de financiamientos generados por cada una de las estrategias de Financiamiento del PROJAL al mes.</t>
   </si>
   <si>
     <t>Muertes maternas</t>
   </si>
   <si>
-    <t>Este indicador se define como el número de defunciones ocurridas en las mujeres por las complicaciones del embarazo, atención del parto y posparto durante el año.</t>
-[...13 lines deleted...]
-    <t>Secretaría de Salud del Estado de Jalisco / Dirección General de Salud Pública. Cifras preliminares julio de 2026.</t>
+    <t>Este indicador se define como la muerte de una mujer mientras está embarazada o dentro de los 42 días siguientes a la terminación del embarazo, independientemente de la duración y sitio del embarazo, debida a cualquier causa relacionada con o agravada por el embarazo mismo o su atención, pero no por causas externas.&lt;br/&gt;
+Las defunciones maternas se clasifican en: Defunciones obstétricas directas y Defunciones obstétricas indirectas.
+Entre ellas se consideran la Defunción Materna Tardía: es la muerte de una mujer por causas obstétricas directas o indirectas después de los 42 días, pero antes de un año de la terminación del embarazo y la Defunción Materna por Secuelas: es la muerte de una mujer por causas obstétricas directas que ocurre un año o más después del parto o aborto. Esto según lo establecido en el Manual de procedimientos estandarizados para la Vigilancia Epidemiológica de la notificación inmediata de muertes maternas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Considere que en cifras históricas publicadas ha habido ajustes debido a los cierres y actualizaciones de las plataformas federales, específicamente en lo que va de 2026 se actualizaron valores del año 2025.
+</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud del Estado de Jalisco, Dirección General de Salud Pública. Cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>La información se obtiene a través de los certificados de defunción de muertes ocurridas en mujeres por causas directas o relacionadas al embarazo, atención del parto y hasta 40 días posteriores a este; los cuales son recolectados en el Registro Civil y se incorporan a una base de datos del Sistema de Información Dinámica (Cubos Dinámicos en línea) del Sistema Nacional de Información en Salud.</t>
   </si>
   <si>
     <t>Municipios con diagnósticos de factores de riesgo</t>
   </si>
   <si>
     <t>Municipios</t>
   </si>
   <si>
     <t>Se refiere al número de diagnósticos locales, los cuales son una herramienta necesaria para identificar la naturaleza y magnitud de la problemática de violencia y delincuencia que se presenta en el municipio, detectar factores de riesgo o detonadores, determinar qué recursos son necesarios para abordar los problemas identificados, con cuales ya se cuenta (factores de protección) y tener una línea base de evaluación para la posterior implementación de diversas estrategias y acciones integrales en materia de prevención social.
 El diagnóstico permite identificar y focalizar los problemas en un escenario trazando una línea de tiempo. Si bien las problemáticas en una comunidad se pueden visualizar y analizar desde diferentes perspectivas, un diagnóstico ayuda a resolver esto proporcionando información objetiva sobre los focos rojos en los cuales se deberá priorizar la atención, para posteriormente realizar un Programa Municipal.</t>
   </si>
   <si>
     <t>Consejo Estatal de Seguridad Pública, cifras preliminares II Trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Municipios con diagnósticos de factores de riesgo</t>
   </si>
   <si>
     <t>Municipios con programa de prevención social de las violencias</t>
   </si>
   <si>
-    <t>El indicador refiere a los Municipios que cuentan con un Programa Municipal de Prevención Social el cual constituye un instrumento de planeación local que orienta las estrategias, líneas de acción y proyectos encaminados a disminuir los factores de riesgo y fortalecer los factores de protección en el territorio municipal. Su objeto es promover la corresponsabilidad institucional y ciudadana para construir entornos seguros, cohesionados y con cultura de paz, en alineación con el Programa Estatal de Prevención Social de las Violencias y la Delincuencia en Gobernanza.</t>
+    <t>El indicador se refiere a los Municipios que cuentan con un Programa Municipal de Prevención Social el cual constituye un instrumento de planeación local que orienta las estrategias, líneas de acción y proyectos encaminados a disminuir los factores de riesgo y fortalecer los factores de protección en el territorio municipal. Su objeto es promover la corresponsabilidad institucional y ciudadana para construir entornos seguros, cohesionados y con cultura de paz, en alineación con el Programa Estatal de Prevención Social de las Violencias y la Delincuencia en Gobernanza.</t>
+  </si>
+  <si>
+    <t>Consejo Estatal de Seguridad Pública, cifras preliminares III Trimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Municipios con programa de prevención social de las violencias.</t>
   </si>
   <si>
     <t>Municipios incorporados al Visor Urbano</t>
   </si>
   <si>
-    <t>Es el número de municipios usuarios de la plataforma Visor Urbano Jalisco gestionan trámites.</t>
-[...5 lines deleted...]
-    <t>Conteo de los municipios usuarios de la plataforma.</t>
+    <t>Este indicador mide el número acumulado de municipios del Estado de Jalisco incorporados a la plataforma Visor Urbano Jalisco mediante la suscripción de un convenio de colaboración, y que cuentan con acompañamiento técnico y accesos activos para la gestión digital, georreferenciada y consulta de trámites de licencias de giro y construcción.</t>
+  </si>
+  <si>
+    <t>Secretaría de Administración, Gobierno de Jalisco, cifras preliminares al tercer trimestre de 2026.</t>
+  </si>
+  <si>
+    <t>Conteo acumulado de los municipios incorporados a la plataforma Visor Urbano Jalisco.</t>
   </si>
   <si>
     <t>https://visorurbano.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes que participan en actividades que promueven la Cultura de Integridad</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes</t>
   </si>
   <si>
     <t>Mide el alcance en las infancias respecto a las actividades que promueven la Cultura de Integridad</t>
   </si>
   <si>
-    <t>Cifras preliminares I semestre de 2026.</t>
-[...5 lines deleted...]
-    <t>Niñas, niños y adolescentes informados por las acciones de promoción de la Cultura de integridad</t>
+    <t>Dirección General de Contraloría Social y Vinculación Institucional de la Contraloría del Estado, Gobierno del Estado de Jalisco, cifras preliminares, 2026.</t>
+  </si>
+  <si>
+    <t>Niñas, niños y adolescentes informados por las acciones de promoción de la Cultura de integridad.</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes reintegrados a una familia de origen o adoptiva</t>
   </si>
   <si>
     <t>Desarrollo integral de niñas, niños y adolescentes</t>
   </si>
   <si>
     <t>Este indicador muestra el número de niñas, niños y adolescentes reintegrados a una familia de origen o adoptiva en el año, además da muestra del trabajo coordinado de la Procuraduría de Protección de Niñas, Niños y Adolescentes en conjunto con las delegaciones institucionales, con el fin de proteger el derecho de las niñas, niños y adolescentes a vivir en familia reintegrándolos a sus familias de origen, extensa o adoptiva.</t>
   </si>
   <si>
     <t>De los 1,580 niñas, niños y adolescentes programados a reintegrarse a una familia de origen o adoptiva, durante los meses de enero a junio, la cantidad lograda fue de 625 reintegrados, lo cual equivale al 39.55% de la meta total.</t>
   </si>
   <si>
-    <t>Sistema DIF Jalisco con datos de la Dirección de Adopciones y Familia de Acogida, adscrita a la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco. Cifras preliminares a junio 2026.</t>
+    <t>Sistema DIF Jalisco con datos de la Dirección de Adopciones y Familia de Acogida, adscrita a la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco. Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>El indicador es creado a partir de la sumatoria de los pupilos reintegrados por la Dirección de Adopciones y Familia de Acogida de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco, a través de custodias, y de las Delegaciones Institucionales de la PPNNA en Jalisco.</t>
   </si>
   <si>
     <t>http://programas.app.jalisco.gob.mx/programas/apoyo/Tutela-de-derechos/515</t>
   </si>
   <si>
     <t>Nivel de calidad crediticia de las finanzas públicas</t>
   </si>
   <si>
     <t>Hacienda pública sólida y eficiente</t>
   </si>
   <si>
     <t>Secretaría de la Hacienda Pública</t>
   </si>
   <si>
     <t>Este indicador muestra el nivel de calificación crediticia de las finanzas públicas de Jalisco. Son considerados 21 niveles(1=mejor, 21=peor) de calificación homologados para las tres calificadoras autorizadas por la Comisión Nacional Bancaria y de Valores que evalúan a la Entidad en forma definitiva y pública.</t>
   </si>
   <si>
     <t xml:space="preserve">Con base en la información recién consultada correspondiente al año 2025, las finanzas públicas del Estado de Jalisco continúan reflejando una mejora en la gestión fiscal responsable, proporcionando confianza en las instituciones bancarias y financieras para el otorgamiento de mejores condiciones crediticias y un ambiente de seguridad que perciben las empresas tanto nacionales como extranjeras. 
 De acuerdo con la agencia calificadora Fitch Ratings, los niveles de las finanzas públicas se modificaron de Estable a Positiva, logrando mejoras presupuestarias e incrementando la prospectiva de cobertura real del servicio de la deuda con horizonte 2025-2029. 
 Por otro lado, la agencia calificadora Verum, incrementó la calificación de AA+/M a AAA/M, con perspectiva Estable para el Estado de Jalisco, lo que significa que el Estado cuenta con un buen desempeño presupuestal derivado de las apropiadas políticas públicas de recaudación, robusteciendo la generación de los ingresos propios y la estabilización de los niveles de endeudamiento. 
 Por último, la agencia calificadora HR Rating, mantuvo su calificación de HR AA+ para 2025, lo cual, se debe a que el nivel de endeudamiento del Estado de Jalisco estuvo en línea con lo proyecto con respecto a la revisión durante 2024 aunado a la expectativa de que Jalisco mantenga una tendencia decreciente en los niveles de endeudamiento durante los próximos años. 
 En conclusión, las buenas prácticas financieras, la sólida liquidez del Estado de Jalisco y su fortaleza en el perfil crediticio del Estado, son la base para continuar manteniendo las finanzas sanas en el Estado. </t>
   </si>
   <si>
-    <t>Secretaría de la Hacienda Pública. Gobierno de Jalisco, avances preliminares al 31 de diciembre de 2025.</t>
+    <t>Secretaría de la Hacienda Pública. Gobierno de Jalisco, cifras preliminares al 31 de diciembre de 2025.</t>
   </si>
   <si>
     <t>Las escalas de las calificaciones varían para los diferentes tipos de
 instrumentos financieros. Las calificaciones para los bonos son las que cuentan con la mayor difusión en el mercado.
 En términos generales, los bonos de largo plazo reciben calificaciones
 que van desde AAA (Standard &amp; Poor’s y Fitch) y Aaa (Moody’s), hasta C
 (Moody’s) y D (Standard &amp; Poor’s y Fitch). Las calificaciones AAA y Aaa
 indican que la capacidad de pago del emisor es extremadamente fuerte.
 Al contrario, C y D son calificaciones asignadas a valores de muy alto
 riesgo y para los cuales en muchos casos el valor de la emisión no supera
 al valor de recuperación en una situación de liquidación o suspensión de
 pagos.
 Las Calificaciones de Moody´s para la deuda de largo plazo (mayor un año) son:
 Aaa.mx= Los emisores o las emisiones calificadas como Aaa.mx muestran la capacidad crediticia más fuerte y la menor probabilidad de pérdida de crédito con respecto a otros emisores mexicanos.
 Aa.mx=Los emisores o las emisiones calificadas como Aa.mx muestran una capacidad crediticia muy fuerte y poca probabilidad de pérdida de crédito con relación a otros emisores mexicanos.
 A.mx=Los emisores o las emisiones calificadas como A.mx presentan una capacidad crediticia por arriba del promedio con relación a otros emisores mexicanos
 Baa.mx=Los emisores o las emisiones calificadas como Baa.mx representan una capacidad crediticia promedio con relación a otros emisores mexicanos.
 Ba.mx=Los emisores o las emisiones calificadas como Ba.mx muestran una capacidad crediticia por debajo del promedio con relación a otros emisores mexicanos
 B.mx=Los emisores o las emisiones calificadas como B.mx muestran una capacidad crediticia débil con relación a otros emisores mexicanos.
 Caa.mx=Los emisores o las emisiones calificadas como Caa.mx son especulativas y muestran una capacidad crediticia muy débil con relación a otros emisores mexicanos.
 Ca.mx=Los emisores o las emisiones calificadas como Ca.mx son muy especulativas y muestran una capacidad crediticia extremadamente débil con relación a otros emisores mexicanos
 C.mx=Los emisores o las emisiones calificadas como C.mx son extremadamente especulativas y muestran la capacidad crediticia más débil con relación a otros emisores mexicanos.</t>
   </si>
   <si>
     <t>https://hacienda.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Número de atletas jaliscienses que se integran a la selección nacional</t>
   </si>
   <si>
     <t>Este indicador muestra el número de los atletas jaliscienses que se integran a la selección nacional y representan al país en competencias internacionales.</t>
   </si>
   <si>
-    <t>El año 2023 se reanudaron muchos eventos internacionales por lo que fue atípico en el ciclo olímpico. Los atletas jaliscienses tuvieron participación en:
-[...8 lines deleted...]
-    <t>CODE Jalisco, Dirección de Deporte Competitivo. Cifras preliminares julio de 2026.</t>
+    <t>CODE Jalisco, Dirección de Deporte Competitivo. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>El indicador muestra el número de atletas de alto rendimiento que pertenecen a la selección jalisco y que a su vez son integrados a la selección nacional para participar en justas internacionales que forman parte del ciclo olímpico.</t>
   </si>
   <si>
     <t>Número de financiamientos generados a través de estrategias de PROJAL</t>
   </si>
   <si>
     <t>Créditos</t>
   </si>
   <si>
     <t>Corresponde a la cantidad de financiamientos generados a través de estrategias de la Promotora del Financiamiento para el Desarrollo de Jalisco para impulsar el desarrollo económico de Mipymes de Jalisco.</t>
   </si>
   <si>
-    <t>Información de la Dirección de Promoción, PROJAL, Cifras preliminares  2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Sumatoria de la cantidad de financiamientos generados por cada una de las estrategias de Financiamiento del PROJAL al mes.</t>
   </si>
   <si>
     <t>Número de hectáreas afectadas por la sequía</t>
   </si>
   <si>
     <t>El indicador mide la superficie en hectáreas dedicada a actividades agrícolas afectada por la sequía con el propósito de analizar el comportamiento y tendencia de la sequía a largo plazo, para que los tomadores de decisiones ejecuten proyectos orientados a disminuir el indicador, aumentando los recursos hídricos en el suelo, para satisfacer las necesidades presentes y futuras de los seres vivos. Se realiza por medio del Índice de Sequía de Diferencia Normalizada (NDDI), el cual es un indicador que describe la intensidad de sequía en un área determinada a partir de la diferencia normalizada del índice de Vegetación de Diferencia Normalizada (NDVI) e Índice Diferencial de Agua Normalizado (NDWI).</t>
   </si>
   <si>
     <t xml:space="preserve">El atraso que presenta la actualización del indicador, se debe a que el insumo principal es un análisis compuesto del Índice de Vegetación de Diferencia Normalizada (NDVI por sus siglas en inglés) derivado de imágenes satelitales Landsat de 28 días; este componente estuvo, hasta 2023, como un producto libre, global y descargable desde la plataforma de Google llamada Earth Engine, y fue descontinuado. Se ha buscado otra entidad, organismo o universidad en el mundo que brinde este servicio de manera global; al momento no se ha encontrado reemplazo para este recurso, por lo que se ha optado por realizarlo con los recursos disponibles en el Instituto de Información Estadística y Geográfica de Jalisco. Esta es una tarea compleja ya que representa descargar y procesar 36 imágenes Landsat para la temporada de estiaje y otro tanto una vez concluido el temporal de lluvia. Actualizar este indicador cada año requiere 72 imágenes tomadas en distintas épocas del año. </t>
   </si>
   <si>
     <t>Elaborado por el Instituto de Información Estadística y Geográfica de Jalisco con base en imágenes de satélite Landsat 8 obtenidas del google earth engine.  Collection 1 Tier 1 32-Day NDVI Composite y Collection 1 Tier 1 32-Day NDWI Composite. Marzo y diciembre 2025.</t>
   </si>
   <si>
     <t>Se utilizan los compuestos de los índices NDVI y NDWI (30m) de 32 días de imágenes Landsat de dos fechas: una de temporada seca y la otra de temporada húmeda. El cálculo se realiza para ambas fechas utilizando la fórmula: NDDI=(NDVI-NDWI)/(NDVI+NDWI). Donde NDVI=(Infrarrojo cercano−rojo)/(Infrarrojo cercano + rojo) y NDWI=(Infrarrojo cercano−Infrarrojo medio)/(Infrarrojo cercano + Infrarrojo medio). De esta manera se tiene un NDDI para temporada seca y otro de temporada húmeda. Posteriormente para obtener el cálculo de sequía anual se combinan ambos períodos por medio de la fórmula: NDDI Anual=NDDI Temporada Seca+NDDI Temporada Húmeda/2. El resultado es una imagen de Jalisco con valores de sequía que se reclasifica y se le asigna una categoría de la siguiente manera: (Insertar tabla). Para el cálculo de sequía del área agrícola, a la imagen de sequía anual del Estado se le hace un recorte conforme a la delimitación de Frontera Agrícola del SIAP (Servicio de Información Agroalimentaria y Pesquera). El cual es un insumo cartográfico que permite identificar la distribución territorial de la superficie ocupada por las actividades agrícolas en nuestro país, generado a partir de imágenes satelitales. Una vez que se tienen el área agrícola se realiza el cálculo de la superficie afectada por la sequía con la siguiente expresión: (ancho de pixel 30 m*alto de pixel 30m)*Núm de píxeles en capa. El resultado de la superficie obtenido da en m2 por lo que se divide entre 10,000 para proporcionar el dato en hectáreas.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/</t>
   </si>
   <si>
     <t>Número de Mandamientos cumplimentados</t>
   </si>
   <si>
     <t>Justicia cercana que escucha y actúa</t>
   </si>
   <si>
     <t>Mandamientos</t>
   </si>
   <si>
     <t>Es un indicador que mide los casos en los que los Jueces han dictado una orden de aprehensión, citación o comparecencia de algunas de las partes en conflicto.</t>
   </si>
   <si>
-    <t>Fiscalía del Estado, cifras preliminares 2026.</t>
+    <t>Fiscalía del Estado, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de mandamientos cumplimentados</t>
   </si>
   <si>
     <t>Obras concluidas de infraestructura hidráulica y de saneamiento</t>
   </si>
   <si>
     <t>Obras</t>
   </si>
   <si>
     <t>Este indicador da cuenta de la cantidad de obras finalizadas de infraestructura hidráulica y de saneamiento tales como construcción de colectores, redes de alcantarillado, redes de agua potable y construcción y rehabilitación de plantas de tratamiento de aguas residuales.</t>
   </si>
   <si>
     <t>El no registro de avances en el indicador no refleja ausencia de actividad o incumplimiento programático, sino que obedece a la naturaleza y escala de las obras actualmente en desarrollo.
 Los proyectos del programa de inversión vigente de la SGIA ejecutados por CEA, por su naturaleza técnica de mediana a larga duración, requieren un plazo de ejecución de entre 6 y 7 meses a partir de la fecha de inicio formal de cada contrato.</t>
   </si>
   <si>
-    <t>Secretaría de Gestión Integral del Agua, Gobierno de Jalisco. Cifras preliminares 2026.</t>
+    <t>Secretaría de Gestión Integral del Agua, Gobierno de Jalisco. Cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>Se consideran obras concluidas y por ende contabilizadas para el indicador, cuando su avance físico reportado oficialmente por el supervisor es del 100%. 
 Obras hidráulicas: Colocación de colectores suficientes para captar los escurrimientos pluviales de acuerdo a proyecto, en el menor tiempo posible al menor costo.</t>
   </si>
   <si>
     <t>Participación en exportaciones totales nacionales</t>
   </si>
   <si>
     <t>Impulso a la economía local y regional</t>
   </si>
   <si>
     <t>Este indicador se refiere a la participación porcentual de las exportaciones de Jalisco sobre las exportaciones a nivel nacional.</t>
   </si>
   <si>
-    <t>Se ajustaron los valores de los años 2013 al 2023. Se ajustaron los valores de 2024 y 2025 con base en los cambios aplicados por su fuente original.  Valores calculados con base al acumulado anual.</t>
-[...2 lines deleted...]
-    <t>INEGI. Exportaciones trimestrales por entidad federativa. IV Trimestre 2025.</t>
+    <t>Se ajustaron los valores de los años 2013 al 2025, con base en los cambios aplicados por su fuente original.  Valores calculados con base en el acumulado anual.</t>
+  </si>
+  <si>
+    <t>INEGI. Exportaciones trimestrales por entidad federativa, cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Las cifras de Exportaciones e Importaciones a nivel Estatal de Jalisco se emiten en base al estándar nacional partiendo de una ubicación de RFCs de empresas que están ubicadas físicamente en el Estado de Jalisco. Dicha relación de empresas se envía al SAT de SCHP quien manda los movimientos de cada una de estas empresas de acuerdo al SAIM3. Dichas información es enviada al IIEG (quien se encarga de la recolección de las empresas) y procesa los datos eliminando las claves de Documento que tienen que ver con movimientos virtuales y temporales. Para el cálculo se considera el acumulado anual del estado, dividido entre el acumulado anual nacional, multiplicado por cien para expresarlo en porcentaje.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/temas/exportacionesef/#tabulados</t>
   </si>
   <si>
     <t>Participantes en Incubación y capacitación a la industria creativa digital</t>
   </si>
   <si>
     <t>Fábrica de ideas</t>
   </si>
   <si>
     <t>Agencia para el Desarrollo de Industrias Creativas y Digitales del Estado de Jalisco</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Se refiere al número en participantes en eventos para la Incubación y capacitación a la industria creativa digital.</t>
   </si>
   <si>
-    <t>Agencia para el Desarrollo de Industrias Creativas y Digitales del Estado de Jalisco, 2025.</t>
+    <t>Agencia para el Desarrollo de Industrias Creativas y Digitales del Estado de Jalisco, cifras 2025.</t>
   </si>
   <si>
     <t>Sumatoria de participantes en Incubación y capacitación a la industria creativa digital en el año del reporte.</t>
   </si>
   <si>
     <t>https://ciudadcreativadigital.mx/</t>
   </si>
   <si>
     <t>Patrones registrados en el IMSS</t>
   </si>
   <si>
     <t>Patrones</t>
   </si>
   <si>
     <t>Este indicador exhibe el número de patrones por entidad federativa que están registrados en el Instituto Mexicano del Seguro Social (IMSS).</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...3 lines deleted...]
-    <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos del Instituto Mexicano del Seguro Social (IMSS). Registros administrativos, cifras preliminares al 31 de julio de 2026.</t>
+    <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos del Instituto Mexicano del Seguro Social (IMSS). Registros administrativos, cifras preliminares agosto 2026.</t>
   </si>
   <si>
     <t>La información se capta mediante el registro administrativo del Instituto Mexicano del Seguro Social.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=290</t>
   </si>
   <si>
     <t>Personas adultas mayores atendidas en centros de día que reciben apoyos asistenciales</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas adultas mayores que son atendidas en las casas de día del Sistema DIF Jalisco, con el objetivo de promover el envejecimiento saludable mediante actividades de integración y participación social. Los apoyos que se ofrecen son: raciones alimentarias, atención integral, terapia física, actividades productivas, sociales, deportivas, talleres formativos, de salud y encuentros intergeneracionales.</t>
   </si>
   <si>
-    <t>De las 4,115 personas adultas mayores programadas a atenderse con apoyos asistenciales en los centros de día, durante los meses de enero a junio, la cantidad lograda fue de 2,101 personas, lo cual equivale al 51.06% de la meta total.</t>
-[...2 lines deleted...]
-    <t>Dirección de atención a las personas adultas mayores  del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, junio 2026.</t>
+    <t>Dirección de atención a las personas adultas mayores  del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Es la suma de personas adultas mayores atendidas con apoyos asistenciales, tanto en los Centros de día CAPAM como el Centro de Día Eduardo Montaño.</t>
   </si>
   <si>
     <t>Personas asesoradas jurídicamente a través de la Procuraduría Social en los módulos de Atención ciudadana</t>
   </si>
   <si>
     <t>Usuarios</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de usuarios que recibieron el servicio de asesoría jurídica.</t>
   </si>
   <si>
     <t xml:space="preserve">El cumplimiento de la meta se encuentra sujeto al número de personas que acuden a la dependencia a solicitar los servicios que otorga la misma.
 </t>
   </si>
   <si>
-    <t>Subprocuraduría  de Servicios Jurídicos Asistenciales/ Coordinación General de Regiones. Procuraduría Social. Cifras preliminares  agosto 2026.</t>
+    <t>Subprocuraduría  de Servicios Jurídicos Asistenciales/ Coordinación General de Regiones. Procuraduría Social. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>sumatoria de registro de usuarios a los que se les brindo asesoría jurídica gratuita, en materia familiar, civil, mercantil y laboral.</t>
   </si>
   <si>
     <t>Personas asistidas en la etapa de atención temprana por defensoría de oficio en materia penal</t>
   </si>
   <si>
     <t>Es el número de inculpados, imputados y procesados que no cuentan con un defensor particular y son asistidos jurídicamente, desde la etapa de atención temprana hasta la sentencia, segunda instancia y amparo.
 Lo anterior, con el fin de que se respeten y protejan los derechos humanos de los inculpados, imputados y procesados que no cuentan con un defensor particular.</t>
   </si>
   <si>
     <t xml:space="preserve">El cumplimiento de la meta se encuentra sujeto al número de personas que solicitan el servicio de defensoría pública en materia penal, y se atiende el 100% de los imputados que solicitan el servicio.
-En el presente indicador se están reflejando los usuarios asistidos en materia penal, tanto en el Sistema Inquisitivo como en el Nuevo Sistema de Justicia Adversarial. </t>
-[...2 lines deleted...]
-    <t>Subprocuraduría de Defensoría de Oficio/  Coordinación General de Regiones. Procuraduría Social. Cifras preliminares agosto 2026.</t>
+En el presente indicador se reflejan los usuarios asistidos en materia penal, tanto en el Sistema Inquisitivo como en el Nuevo Sistema de Justicia Adversarial. </t>
+  </si>
+  <si>
+    <t>Subprocuraduría de Defensoría de Oficio/  Coordinación General de Regiones. Procuraduría Social. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se lleva el registro de los inculpados, imputados y procesados que se asisten desde la etapa de atención temprana y judicializados, contando además el registro que se sigue presentando por usuarios asistidos en averiguación previa y defensoría de oficio.</t>
   </si>
   <si>
     <t>Personas atendidas a través de proyectos de difusión y divulgación de la Ciencia, Tecnología e Innovación</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de personas que fueron atendidas o asistieron a los eventos, coloquios, proyectos, conferencias, ferias, etcétera, apoyados para la difusión y la divulgación de la Ciencia, Tecnología e Innovación.</t>
   </si>
   <si>
-    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, Cifras preliminares julio 2026.</t>
+    <t>Consejo Estatal de Ciencia y Tecnología de Jalisco, Gobierno de Jalisco, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de personas que fueron atendidas y/o asistieron a los eventos, coloquios, proyectos, conferencias, ferias, etcétera, apoyados para la difusión y la divulgación de la Ciencia, Tecnología e Innovación en los 125 municipios de Jalisco.</t>
   </si>
   <si>
     <t>Personas beneficiadas a través de servicios PLAi</t>
   </si>
   <si>
     <t>Plataforma Abierta de Innovación y Desarrollo de Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide las personas beneficiadas, a través de las actividades formativas, proyectos, eventos y servicios desarrollados por PLAi</t>
   </si>
   <si>
-    <t>Plataforma Abierta de Innovación, cifras junio 2026</t>
+    <t>Plataforma Abierta de Innovación, cifras preliminares III trimestre, 2026.</t>
   </si>
   <si>
     <t>Se realiza la sumatoria de las personas beneficiadas a través de actividades realizadas por PLAi</t>
   </si>
   <si>
     <t>Personas capacitadas en materia de protección civil</t>
   </si>
   <si>
     <t>Número de personas capacitadas por municipio en materia de autoprotección y protección civil, mediante los diferentes métodos de capacitación y enseñanza, así como la realización de eventos especiales de fortalecimiento de la cultura de la protección civil.</t>
   </si>
   <si>
-    <t>Las 235,960 personas capacitadas reportadas al 31/12/2025 se aumentó debido a que se actualizó la estrategia de trabajo en la que se incrementó la cantidad de cursos que la población ha solicitado hasta el periodo reportado.
-Se actualizó el valor de cierre 2024, dado a la actualización de cifras de cierre para ese año, por lo que puede diferir de cifras presentadas en informes anteriores.</t>
+    <t>La disminución en este indicador responde al periodo vacacional escolar de julio y agosto, una etapa que impacta de forma significativa la asistencia de este sector.
+Durante el siguiente trimestre se busca revertir esta tendencia aprovechando el inicio del ciclo escolar, la implementación de un aula virtual y el despliegue del personal de las comandancias regionales para reforzar las capacitaciones en el interior del Estado.</t>
   </si>
   <si>
     <t>Ejecutada la actividad, la coordinación del área realiza informe de novedades, integrándose en la tabla de acciones lo correspondiente, alimentándose del avance del Programa Operativo Anual 2014.</t>
   </si>
   <si>
     <t>http://proteccioncivil.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Personas con discapacidad atendidas en las Unidades Básicas de Rehabilitación</t>
   </si>
   <si>
-    <t>El indicador muestra el número total personas con discapacidad o en riesgo de tenerla, que son atendidas de primera vez en el año y de manera subsecuente con consultas médicas y psicológicas, terapias rehabilitatorias, de lenguaje y psicológica, apoyos funcionales, transporte adaptado y servicios de inclusión social, en las Unidades de Rehabilitación del Estado de Jalisco</t>
+    <t>El indicador muestra el número total de personas con discapacidad o en riesgo de tenerla, que son atendidas de primera vez en el año y de manera subsecuente con consultas médicas y psicológicas, terapias rehabilitatorias, de lenguaje y psicológica, apoyos funcionales, transporte adaptado y servicios de inclusión social, en las Unidades de Rehabilitación del Estado de Jalisco</t>
   </si>
   <si>
     <t>De las 17,500 personas con discapacidad programadas a atenderse en las Unidades Básicas de Rehabilitación, durante los meses de enero a junio la cantidad lograda fue de 9,900 personas atendidas, lo cual equivale al 56.57% de la meta total.</t>
   </si>
   <si>
-    <t>Sistema de información, DIF Jalisco y SMDIF, Dirección de atención a personas con discapacidad del Sistema para el Desarrollo Integral de la Familia del estado de Jalisco, junio 2026</t>
+    <t>Sistema de información, DIF Jalisco y SMDIF, Dirección de atención a personas con discapacidad del Sistema para el Desarrollo Integral de la Familia del estado de Jalisco, cifras septiembre, 2026</t>
   </si>
   <si>
     <t>Es la suma total de las personas con discapacidad atendidas en las Unidades de Rehabilitación del Estado de Jalisco</t>
   </si>
   <si>
     <t>Personas con discapacidad y adultos mayores beneficiados con acciones de fomento del empleo</t>
   </si>
   <si>
     <t>Este indicador mide el total de personas con discapacidad y adultos mayores apoyados para facilitar su colocación en un puesto de trabajo o actividad productiva mediante los servicios de vinculación laboral, así como apoyos económicos o en especie.</t>
   </si>
   <si>
-    <t>Secretaría del Trabajo y Previsión Social del Gobierno del Estado de Jalisco, con cifras del Servicio Nacional de Empleo. Cifras preliminares 2026.</t>
+    <t>El avance acumulado al cierre de septiembre se ha visto condicionado por factores que han reducido la capacidad operativa para ampliar la atención y vinculación de personas con discapacidad y adultas mayores.
+Por una parte, la atención de los compromisos institucionales derivados de que Jalisco fue sede de la Copa Mundial de la FIFA 2026, que incrementó las demandas de coordinación y operación institucional. Donde participó de manera activa el personal del Servicio Nacional de Empleo, Por lo anterior, el Servicio Nacional de Empleo Jalisco fortalecerá durante el último trimestre las acciones dirigidas a esta población, priorizando la atención directa, orientación, evaluación, vinculación laboral, concertación empresarial y coordinación interinstitucional, con el propósito de contribuir al cumplimiento de la meta establecida para el ejercicio 2026.</t>
+  </si>
+  <si>
+    <t>Secretaría del Trabajo y Previsión Social del Gobierno del Estado de Jalisco, con cifras del Servicio Nacional de Empleo. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se da apoyo a los buscadores de empleo con discapacidad y adultos mayores, para reducir las dificultades que enfrentan para insertarse en el mercado laboral. Se da atención personalizada a través de acciones de vinculación, orientación laboral, capacitación, ocupación por cuenta propia y en algunos casos evaluación de habilidades y competencias.</t>
   </si>
   <si>
     <t>Personas fallecidas sin identificar que ingresan al IJCF y fueron restituidas</t>
   </si>
   <si>
     <t>Inteligencia para la búsqueda de personas desaparecidas</t>
   </si>
   <si>
     <t>Instituto Jalisciense de Ciencias Forenses</t>
   </si>
   <si>
     <t>El indicador se refiere al número de personas fallecidas sin identificar que ingresan al IJCF y fueron restituidas.</t>
   </si>
   <si>
-    <t>Instituto Jalisciense de Ciencias Forenses, cifras preliminares 2026.</t>
+    <t>Instituto Jalisciense de Ciencias Forenses, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de personas fallecidas sin identificar que ingresan al IJCF y fueron restituidas.</t>
   </si>
   <si>
     <t>Personas familiares víctimas de una desaparición, atendidas por el Centro de Paz y la Red de comunidades solidarias</t>
   </si>
   <si>
     <t>Búsqueda integral y coordinada de personas desaparecidas</t>
   </si>
   <si>
     <t>Brindar atención con perspectiva psicosocial a las familias de las personas desaparecidas en el Estado de Jalisco, a través de un proyecto integral, que incluya atención psicológica, asesoría jurídica y asistencia social, con el fin de mejorar sus condiciones de vida así como restituir sus derechos como grupo prioritario</t>
-  </si>
-[...2 lines deleted...]
-En cuanto a los apoyos otorgados, se brindaron 21,669 apoyos en total, de los cuales 3,033 correspondieron a manutención (14.0 %), 6,054 a acciones de búsqueda (27.9 %) y 12,582 a despensas (58.1 %). Estos resultados reflejan una atención integral y un alcance superior a lo programado para las familias víctimas de desaparición.</t>
   </si>
   <si>
     <t>Dirección de CEPAVI del Sistema para el Desarrollo Integral de la Familia del Estado de Jalisco, cifras preliminares diciembre 2025.</t>
   </si>
   <si>
     <t>Es la suma total de las personas familias víctimas de un familiar desaparecido, que reciben apoyos a través del Centro de Paz como en la Red de comunidades Solidarias</t>
   </si>
   <si>
     <t>Personas Judicializadas</t>
   </si>
   <si>
     <t>Es un indicador que mide los asuntos que se llevan ante el Juez, para que se resuelvan.</t>
   </si>
   <si>
     <t>Sumatoria de personas Judicializadas</t>
   </si>
   <si>
     <t>Personas judicializadas por delitos relacionados con la desaparición de personas</t>
   </si>
   <si>
     <t>Este indicador mide el total de personas judicializadas por delitos relacionados con la desaparición de personas. 
 Luego de que una carpeta de investigación se inicia por la desaparición de una persona en Jalisco, la Autoridad de Ministerio Público integra investigaciones profesionales con la finalidad de identificar y acreditar la participación de las personas que llevan a cabo dichos antisociales.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cifras preliminares  2026.
+    <t xml:space="preserve">Cifras preliminares 2026.
 </t>
   </si>
   <si>
-    <t>Vicefiscalía en Personas Desaparecidas. Fiscalía del Estado. México: Cifras preliminares 2026.</t>
+    <t>Vicefiscalía en Personas Desaparecidas. Fiscalía del Estado. México: Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se utiliza la sumatoria del número de personas judicializadas por delitos relacionados con la desaparición de personas en el año que se informa.</t>
   </si>
   <si>
     <t>Personas mayores beneficiadas con algún programa social del Gobierno del Estado</t>
   </si>
   <si>
     <t>Secretaría del Sistema de Asistencia Social</t>
   </si>
   <si>
     <t>Muestra el número de adultos mayores de 65 años que reciben apoyo de por lo menos uno de los programas públicos del Gobierno del Estado de Jalisco.</t>
   </si>
   <si>
     <t>El indicador muestra todas las personas mayores de 65 años que reciben al menos un apoyo, bien o servicio de cualquiera de los programas o acciones del Gobierno estatal. Dicha información se obtiene de los registros en el Padrón Único de Beneficiarios (PUB), por tanto, solamente están contemplados los programas y acciones que se reportan en dicho sistema. El PUB se actualiza cuatro veces al año, en los meses de mayo (periodo A), agosto (periodo B), noviembre (periodo C) y febrero (periodo D). Por lo anterior, la información reportada en este indicador contiene un desfase de dos meses. Cabe mencionar que la lógica del indicador continúa en periodo semestral, debido a la operación de los Programas.</t>
   </si>
   <si>
     <t>Secretaría del Sistema de Asistencia Social (SSAS). Bases de datos del Padrón Único de Beneficiarios por Programa, (periodo 2026-A_B). Cifras preliminares junio 2026.</t>
   </si>
   <si>
     <t>El sistema del Padrón Único de Beneficiarios (PUB) se actualiza cada trimestre, en los meses de marzo, junio, septiembre y diciembre, por lo que la información se encuentra disponible hasta los meses de  mayo, agosto, noviembre y febrero. Por lo anterior, el Calendario A_B, correspondiente al periodo enero-junio, se notifica hasta el mes de agosto; y el Calendario C_D, que abarca el periodo julio-diciembre, se reporta a finales del mes de febrero.</t>
   </si>
   <si>
     <t>http://padronunico.jalisco.gob.mx</t>
   </si>
   <si>
     <t>Personas pasajeras transportadas en sistemas públicos de transporte urbano de pasajeros</t>
   </si>
   <si>
     <t>Número de personas pasajeras transportadas en sistemas públicos de transporte urbano masivo de pasajeros: Sistema de Tren Eléctrico urbano líneas 1, 2 y 3, SITREN, Ruta eléctrica, Trolebús, Sistema Mi Macro Periférico y Mi Macro Calzada troncales y alimentadoras.</t>
   </si>
   <si>
-    <t>En la publicación de INEGI no están contemplando al Trolebús para este enero 2026, a diferencia de lo reportado del año 2025. 
+    <t>En la publicación de INEGI no se contempla al Trolebús para este enero 2026, a diferencia de lo reportado del año 2025. 
 El valor se reporta de manera mensual y corresponde al acumulado anual de personas transportadas en sistemas públicos de transporte urbano durante el ejercicio 2026.</t>
   </si>
   <si>
-    <t>Instituto Nacional de Estadística y Geografía (INEGI), Cifras preliminares 2026.</t>
+    <t>Instituto Nacional de Estadística y Geografía (INEGI), cifras preliminares al 31 de julio de 2026.</t>
   </si>
   <si>
     <t>Suma de la cantidad diaria de viajes realizados en los sistemas de transporte urbano masivo de pasajeros.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/transporteurbano/#tabulados</t>
   </si>
   <si>
     <t>Personas que participan en los eventos de activación física y deporte del Programa RETO</t>
   </si>
   <si>
-    <t>Se refiere al total de la población jalisciense que se activan en los eventos del Programa RETO desarrollados por el CODE Jalisco</t>
-[...2 lines deleted...]
-    <t>Los eventos reportados durante el 2025 son el resultado de las mejoras implementadas en cuanto a colaboración institucional, ya que se incrementó el número de nuevos proyectos previstos para el año señalado.</t>
+    <t>Se refiere al total de la población jalisciense que se activa en los eventos del Programa RETO desarrollados por el CODE Jalisco</t>
   </si>
   <si>
     <t>Se realiza el cálculo del total de personas activadas por el Programa RETO en los municipios del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Personas Vinculadas</t>
   </si>
   <si>
     <t>Son aquellas personas a las que el Juez considera probables responsables de un delito, en atención a los datos de prueba presentados por el Ministerio Público.</t>
   </si>
   <si>
     <t>Sumatoria de vinculaciones por persona</t>
   </si>
   <si>
     <t>Personas visitantes a los museos de Jalisco que dependen de la Secretaría de Cultura</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de visitantes nacionales y extranjeros a los museos que dependen de la Secretaría de Cultura Jalisco.</t>
   </si>
   <si>
     <t>Cuenta de los visitantes que ingresan a los museos que dependen de la Secretaría de Cultura mediante el registro administrativo del museo.</t>
   </si>
   <si>
     <t>PIB Estatal del Sector Turístico</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
   </si>
   <si>
     <t>El PIBT es un indicador aproximado que representa el valor de todos los bienes, servicios y actividades finales específicamente del sector turismo, generados por el estado en un periodo de tiempo determinado. Tiene como objetivo reflejar crecimiento del sector turístico, siempre y cuando sea mayor el valor al registrado en el año base.</t>
   </si>
   <si>
     <t>Último valor 2022, cifras expresadas en Millones de pesos a precios constantes de 2018,
 Se actualizaron las cifras históricas dadas la nueva metodología de la Secretaría de Turismo del Gobierno de México https://www.datatur.sectur.gob.mx/SitePages/PibTuristicoEstatalMunicipal.aspx  por lo que difiere de las cifras publicadas en informes anteriores.
 Nota metodológica
 Para calcular el PIB Turístico primero se determinó el peso económico, se utilizó el valor del PIB por entidad federativa y se generó un ponderador para cada municipio con base en el Valor Agregado Censal Bruto, lo que permitió estimar un PIB municipal. 
 Para determinar el PIB turístico, se procedió de igual manera, pero con el VACB Turístico determinado por entidad federativa y ponderada por el número de unidades económicas en materia de turismo por municipio y complementado por el Valor Agregado Censal Bruto para las actividades características de cada municipio. Para el caso en que hubiera alguna inconsistencia en el dato, que el PIB Turístico fuera mayor que el PIB Municipal, se resolvió por medio del ingreso per cápita que establece el IDH, o por el peso de la población con base en el Censo de Población 2020. Estos problemas se presentaron en muy pocos municipios pequeños.</t>
   </si>
   <si>
     <t>Secretaría de Turismo Federal,  (SECTUR) con información del INEGI. Sistema de Cuentas Nacionales de México. Producto Interno Bruto por Entidad Federativa. México 2022.</t>
   </si>
   <si>
     <t>El PIBT es la suma del valor añadido (a precios básicos) generado en todas las industrias, en respuesta al consumo turístico interior, y el importe de los impuestos netos sobre los productos y sobre las importaciones incluido dentro del valor de este gasto. 
 Lea más: Web Eustat. Cuenta satélite del turismo 
 Eustat 
 Under Creative Commons License: Attribution</t>
   </si>
   <si>
     <t>https://datatur.sectur.gob.mx/SitePages/PibTuristicoEstatalMunicipal.aspx</t>
   </si>
   <si>
     <t>Población alfabetizada</t>
   </si>
   <si>
     <t>Es el número de personas que acreditan con examen final el módulo "La palabra", en la vertiente hispanohablante y los módulos MIBES 1, 2 y 4 en la vertiente indígena. Son capaces de comprender, producir y usar convenciones básicas del lenguaje escrito, y las nociones elementales de matemáticas.</t>
   </si>
   <si>
-    <t>A partir del año 2020 se amplía el concepto de alfabetización por parte del INEA, al considerar como alfabetizado aquel estudiante que concluya el nivel inicial..
-[...3 lines deleted...]
-    <t>Instituto Estatal para la Educación de los Jóvenes y Adultos (INEEJAD). Cifras preliminares julio de 2026.</t>
+    <t>A partir del año 2020 se amplía el concepto de alfabetización por parte del INEA, al considerar como alfabetizado a aquel estudiante que concluya el nivel inicial.</t>
+  </si>
+  <si>
+    <t>Instituto Estatal para la Educación de los Jóvenes y Adultos (INEEJAD). Cifras septiembre 2026.</t>
   </si>
   <si>
     <t>Es la suma de los educandos que acreditaron el conocimiento para ser considerados alfabetizados por el Instituto Estatal para la Educación de los Jóvenes y Adultos</t>
   </si>
   <si>
     <t>https://www.gob.mx/inea/</t>
   </si>
   <si>
     <t>Población de 18 años y más que tiene mucha confianza en el Gobierno Estatal de Jalisco</t>
   </si>
   <si>
     <t>Presenta el nivel de confianza institucional de la población de 18 años y más de áreas urbanas de 100,000 habitantes y más del estado de Jalisco</t>
   </si>
   <si>
     <t>Valor reportado conforme la Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Publicada el 21 de mayo de 2026.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental ENCIG, 2025.</t>
   </si>
   <si>
     <t>El INEGI cada dos años recaba información sobre las experiencias de la población con los servicios públicos y actos de corrupción. La encuesta se aplica a una muestra representativa de hogares y personas mayores de 18 años a nivel nacional y estatal.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/encig/2025/</t>
   </si>
   <si>
     <t>Porcentaje acumulado de contribuyentes cumplidos</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje de contribuyentes cumplidos (no omisos y/o no morosos) con respecto al total del padrón de contribuyentes, tomando como base la totalidad de vehículos registrados en el padrón, que comprende la recaudación de refrendo vehicular.</t>
   </si>
   <si>
-    <t>Dirección General de Recaudación. Servicio Estatal Tributario de la Secretaría de la Hacienda Pública. Cifras preliminares al 31 de julio de 2026.</t>
+    <t>Dirección General de Recaudación. Servicio Estatal Tributario de la Secretaría de la Hacienda Pública. Cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>Confronta padrón general de contribuyentes vs los cumplidos</t>
   </si>
   <si>
     <t>Porcentaje de abandono escolar en educación media superior</t>
   </si>
   <si>
     <t>Es el número de alumnos que abandonan las actividades escolares antes de concluir algún grado o nivel educativo, expresado como porcentaje, del total de alumnos inscritos en el ciclo escolar.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...5 lines deleted...]
-    <t>Secretaría de Educación Pública (SEP). Sistema Nacional de Información Estadística Educativa (SNIEE), cifras preliminares septiembre 2025.</t>
+    <t>El valor 2026 corresponde a una estimación para el ciclo escolar 2025-2026, elaborada por la Dirección de Estadística y Sistemas de Información de la Secretaría de Educación del Estado de Jalisco. El valor 2025 corresponde a las cifras oficiales del ciclo escolar 2024-2025, publicadas por la Secretaría de Educación Pública (SEP) en Principales Cifras del Sistema Educativo Nacional, consultadas el 2 de octubre de 2026. A septiembre de 2026, el Sistema Nacional de Información Estadística Educativa (SNIEE) aún no contaba con la actualización de las cifras oficiales correspondientes al cierre del ciclo escolar 2024-2025 y al inicio del ciclo 2025-2026; por ello, se utilizó la información oficial disponible para actualizar el valor 2025 y se estimó el valor 2026.</t>
+  </si>
+  <si>
+    <t>Secretaría de Educación del Estado de Jalisco. Dirección de Estadística y Sistemas de Información, valor estimado 2026.</t>
   </si>
   <si>
     <t>Se divide el total de alumnos desertores del ciclo escolar entre el total de alumnos inscritos al inicio del ciclo, ambos correspondientes al mismo nivel educativo.</t>
   </si>
   <si>
     <t>https://www.planeacion.sep.gob.mx/indicadores_pronosticos.aspx</t>
   </si>
   <si>
     <t>Porcentaje de abandono escolar en educación primaria</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...2 lines deleted...]
-Se actualizaron valores de 2018 y 2019.
+    <t xml:space="preserve">El valor 2026 corresponde a una estimación para el ciclo escolar 2025-2026, elaborada por la Dirección de Estadística y Sistemas de Información de la Secretaría de Educación del Estado de Jalisco. El valor 2025 corresponde a las cifras oficiales del ciclo escolar 2024-2025, publicadas por la Secretaría de Educación Pública (SEP) en Principales Cifras del Sistema Educativo Nacional, consultadas el 2 de octubre de 2026. A septiembre de 2026, el Sistema Nacional de Información Estadística Educativa (SNIEE) aún no contaba con la actualización de las cifras oficiales correspondientes al cierre del ciclo escolar 2024-2025 y al inicio del ciclo 2025-2026; por ello, se utilizó la información oficial disponible para actualizar el valor 2025 y se estimó el valor 2026.
 </t>
   </si>
   <si>
     <t>Porcentaje de abandono escolar en educación secundaria</t>
-  </si>
-[...7 lines deleted...]
-    <t>Secretaría de Educación Pública (SEP), Sistema Nacional de Información Estadística Educativa (SNIEE), cifras preliminares septiembre 2025.</t>
   </si>
   <si>
     <t>Porcentaje de abandono escolar en educación superior</t>
   </si>
   <si>
     <t xml:space="preserve"> El indicador es calculado por la Secretaría de Educación Pública (SEP).  Se ajustaron los valores de los ciclos escolares 2017 al 2023 de acuerdo con cifras de la fuente original.
 El porcentaje de abandono se realiza de manera generacional, por esta razón tiene un comportamiento variable. Además, se encuentra sujeto a factores económicos y sociales que determinan la permanencia de los estudiantes en las aulas. </t>
   </si>
   <si>
-    <t>Secretaría de Educación Pública (SEP), Dirección General de Planeación, Programación y Estadística Educativa, Sistema Educativo Nacional. Cifras preliminares 2025</t>
+    <t>Secretaría de Educación Pública (SEP), Dirección General de Planeación, Programación y Estadística Educativa, Sistema Educativo Nacional, cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Se divide el total de alumnos desertores del ciclo escolar entre el total de alumnos inscritos al inicio del ciclo, ambos correspondientes al mismo nivel educativo.
 El abandono escolar es la diferencia que hay entre los matriculados del año N1 y los matriculados en el año N2 expresado en porcentaje. Puede existir el caso de que N2&gt;N1 por reinserción escolar, reprobación o no egresar en el tiempo esperado, si sucede esto, se da el caso de que el indicador sea negativo. La tendencia de este indicador es mantenerla lo más cercano a 0 posible.</t>
   </si>
   <si>
     <t>Porcentaje de absorción en educación media superior</t>
   </si>
   <si>
     <t>Indica el porcentaje de alumnos que se inscriben en este nivel educativo, con respecto al número de alumnos que egresaron del nivel educativo inmediato anterior, cuyo ciclo recién terminó.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...1 lines deleted...]
-Los valores para años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en septiembre de 2022.  Se actualizaron valores de 2014 a 2019 y 2021.</t>
+    <t>El valor 2026 corresponde a una estimación para el ciclo escolar 2025-2026, elaborada por la Dirección de Estadística y Sistemas de Información de la Secretaría de Educación del Estado de Jalisco. El valor 2025 corresponde a las cifras oficiales del ciclo escolar 2024-2025, publicadas por la Secretaría de Educación Pública (SEP) en Principales Cifras del Sistema Educativo Nacional, consultadas el 2 de octubre de 2026. A septiembre de 2026, el Sistema Nacional de Información Estadística Educativa (SNIEE) aún no contaba con la actualización de las cifras oficiales correspondientes al cierre del ciclo escolar 2024-2025 y al inicio del ciclo 2025-2026; por ello, se utilizó la información oficial disponible para actualizar el valor 2025 y se estimó el valor 2026.
+Se actualizaron valores de 2020, 2021, 2022, 2023 y 2024.</t>
   </si>
   <si>
     <t>Se divide el número de alumnos de nuevo ingreso  registrados en inicio del curso en un nivel determinado entre el número de alumnos egresados del nivel y ciclo escolar inmediato anterior.</t>
   </si>
   <si>
     <t>Porcentaje de absorción en educación secundaria</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...4 lines deleted...]
-  <si>
     <t>Se divide el número de alumnos de nuevo ingreso  registrados en inicio del curso en un nivel determinado entre el número de alumnos egresados del nivel y ciclo escolar inmediatos anteriores.</t>
   </si>
   <si>
     <t>Porcentaje de absorción en educación superior</t>
   </si>
   <si>
     <t>Se ajustaron los valores de los ciclos 2017 a 2025 para homologar cifras con la metodología de la SEP.  El indicador es calculado por la Secretaría de Educación Pública (SEP).</t>
   </si>
   <si>
-    <t>Secretaría de Educación Pública (SEP), Dirección General de Planeación, Programación y Estadística Educativa, Sistema Educativo Nacional. Cifras preliminares 2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.planeacion.sep.gob.mx/estadisticaeducativas.aspx</t>
   </si>
   <si>
     <t>Porcentaje de acuerdos gubernamentales firmados</t>
   </si>
   <si>
     <t>El indicador se refiere a los acuerdos gubernamentales firmados respecto a los recibidos.</t>
   </si>
   <si>
-    <t>Dirección General de Estudios Legislativos y Acuerdos Gubernamentales, Secretaría General de Gobierno, cifras preliminares al II Trimestre 2026.</t>
+    <t>Dirección General de Estudios Legislativos y Acuerdos Gubernamentales, Secretaría General de Gobierno, cifras preliminares al III Trimestre 2026.</t>
   </si>
   <si>
     <t>Calcular el porcentaje dividiendo el número de acuerdos gubernamentales firmados entre el número de acuerdos gubernamentales recibidos y multiplicando el resultado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de adquisiciones a través de la Comisión de Adquisiciones</t>
   </si>
   <si>
     <t>Se refiere al porcentaje del monto de compras a través de la Comisión de Adquisiciones del Gobierno de Jalisco. Cuando las compras rebasan el millón 500 mil pesos son aprobadas por la Comisión de Adquisiciones.</t>
   </si>
   <si>
-    <t>Secretaría de Administración. Gobierno de Jalisco. Cifras preliminares julio, 2026.</t>
+    <t>Secretaría de Administración. Gobierno de Jalisco. Cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>Para construir este indicador se toma el monto de las compras procesadas en la Dirección General de Abastecimientos vía Comisión de Adquisiciones entre el monto total, arrojando un porcentaje de las compras. El registro base de la información se encuentra en el reporte mensual de la Dirección General. El dato del indicador es un estándar.</t>
   </si>
   <si>
     <t>Porcentaje de aguas residuales tratadas con respecto al total de aguas residuales generadas</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de aguas procesadas en plantas de tratamiento para satisfacer los requisitos de calidad con relación a la clase de cuerpo receptor al que serán descargadas.</t>
   </si>
   <si>
     <t>Población que cuenta con el servicio de saneamiento entre la población total del Estado.</t>
   </si>
   <si>
     <t>Porcentaje de alfabetización en 25 años y más</t>
   </si>
   <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
     <t>Quinquenal</t>
   </si>
   <si>
-    <t>Corresponde al porcentaje de la población mayor de 25 años que es capaz de leer y escribir.</t>
-[...3 lines deleted...]
-Se ajustó el valor del año 2015.
+    <t>Corresponde al porcentaje de la población de 25 años y más que es capaz de leer y escribir, respecto del total de la población de 25 años y más de edad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Se ajustó el valor del año 2015. 
+Valor reportado conforme la Encuesta Intercensal (EIC), 2025. Publicada en septiembre de 2026.
 </t>
   </si>
   <si>
-    <t>INEGI; Censo de Población y Vivienda 2020.
-.</t>
+    <t>INEGI. Encuesta Intercensal (EIC), 2025.</t>
   </si>
   <si>
     <t>Para calcular este indicador se divide el número de personas alfabetizadas de 25 años o más por la
 población del correspondiente grupo etario y se multiplica por 100.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/ccpv/2020/#Tabulados</t>
   </si>
   <si>
     <t>Porcentaje de analfabetismo</t>
   </si>
   <si>
     <t>Este indicador expresa el porcentaje de personas de 15 años y más que no son capaces de leer ni escribir una breve y sencilla exposición de hechos relativos a su vida cotidiana.</t>
   </si>
   <si>
     <t xml:space="preserve">Información estimada con base en el Censo de Población y vivienda 2020, INEGI; Proyecciones de Población 2020-2070, CONAPO; Estadística del Sistema de indicadores educativos (Diciembre  2025), SEP; logros del INEA.
-Las cifras están sujetas a modificación cada vez que exista un nuevo Censo, Conteo o Encuesta Intercensal, nueva estimación  y/o proyección de población del CONAPO o cambio en la metodología del cálculo del rezago educativo.
+Las cifras están sujetas a modificación cada vez que exista un nuevo Censo, Conteo o Encuesta Intercensal, nueva estimación o proyección de población del CONAPO o cambio en la metodología del cálculo del rezago educativo.
 Se ajustaron los valores de 2019 Y 2020.
 </t>
   </si>
   <si>
     <t>Instituto Nacional para la Educación de los Adultos (INEA), Instituto Estatal para la Educación de Jóvenes y Adultos (INEEJAD), cifras preliminares diciembre 2025.</t>
   </si>
   <si>
     <t>El porcentaje se calcula dividiendo el total de analfabetos de 15 años y más, entre la población total de 15 años y más, del ciclo escolar objeto de estudio.</t>
   </si>
   <si>
     <t>Porcentaje de analfabetismo en mujeres</t>
   </si>
   <si>
     <t>Tasa</t>
   </si>
   <si>
     <t>Es el porcentaje de la población femenina de 15 años y más que no sabe leer ni escribir un texto breve y sencillo sobre un tema relativo a su vida cotidiana, ni posee el dominio del cálculo básico.</t>
   </si>
   <si>
-    <t>Los datos actualizados por la fuente original (INEGI) corresponden al Conteo de Población y Vivienda 2005, al Censo de Población y Vivienda 2010, a la Encuesta intercensal 2015 y al Censo de Población y Vivienda 2020.
-[...3 lines deleted...]
-    <t>INEGI. Censo de Población y Vivienda 2020.</t>
+    <t>Los datos actualizados por la fuente original corresponden a la Encuesta Intercensal (EIC) 2025, INEGI, publicada en septiembre 2026.</t>
+  </si>
+  <si>
+    <t>INEGI, Encuesta Intercensal (EIC) 2025.</t>
   </si>
   <si>
     <t>El cálculo del porcentaje se obtiene de dividir el número total de la población femenina estatal analfabeta del grupo de edad de 15 años y más entre el número total de la población estatal en el mismo grupo de edad de 15 años y más; y multiplicando éste resultado por 100.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/ccpv/2020/default.html</t>
   </si>
   <si>
     <t>Porcentaje de aportación del sector cultural de Jalisco al PIB del estado</t>
   </si>
   <si>
-    <t>Este indicador tiene como objetivo evaluar la contribución del sector de la cultura a la economía del estado de Jalisco. Análisis realizado con base a los Censos Económicos elaborados por el Instituto Nacional de Estadística y Geografía (INEGI).</t>
-[...6 lines deleted...]
-    <t>Secretaría de Cultura Jalisco 2024 (última publicación, julio 2025).</t>
+    <t>Este indicador tiene como objetivo evaluar la contribución del sector de la cultura a la economía del estado de Jalisco. Análisis realizado con base en los Censos Económicos elaborados por el Instituto Nacional de Estadística y Geografía (INEGI).</t>
+  </si>
+  <si>
+    <t>Secretaría de Cultura, cifras 2024.</t>
   </si>
   <si>
     <t>Cálculo a partir de la suma del valor agregado censal bruto recabado del Censo Económico utilizando los códigos estadísticos de la Clasificación Industrial Internacional Uniforme (CIIU) y el Sistema de Clasificación Industrial de América del Norte (SCIAN), comparado con el producto interno bruto (PIB) local.</t>
   </si>
   <si>
     <t>Porcentaje de atención a la demanda potencial en educación media superior</t>
   </si>
   <si>
     <t>Es el porcentaje de la matrícula total de inicio de cursos de este nivel educativo (demanda atendida) entre la población en edad escolar del nivel en cuestión, que solicita la prestación de este servicio (demanda potencial).</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...2 lines deleted...]
-Los valores para años anteriores pueden diferir debido a la última actualización del Sistema Nacional de Información Estadística Educativa (SNIEE), realizada en septiembre de 2022. Se actualizaron valores de 2018, 2019 y 2021.</t>
+    <t xml:space="preserve">El valor 2026 corresponde a una estimación para el ciclo escolar 2026-2027, elaborada por la Dirección de Estadística y Sistemas de Información de la Secretaría de Educación del Estado de Jalisco. El valor 2025 corresponde a los datos del ciclo escolar 2025-2026, generados por la Dirección de Estadística y Sistemas de Información de la Secretaría de Educación del Estado de Jalisco. Su confirmación en el Sistema Nacional de Información Estadística Educativa (SNIEE) quedará sujeta a que la Secretaría de Educación Pública (SEP) actualice dicho sistema, el cual aún no incorpora las cifras oficiales de cierre del ciclo escolar 2024-2025 ni las de inicio del ciclo 2025-2026.
+</t>
   </si>
   <si>
     <t>Se divide el número de alumnos matriculados totales entre la población que solicita la prestación del servicio en cuestión.</t>
   </si>
   <si>
     <t>Porcentaje de atención a la demanda potencial en educación secundaria</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...4 lines deleted...]
-  <si>
     <t>Porcentaje de brecha de género en el trabajo no remunerado en los hogares jaliscienses</t>
   </si>
   <si>
     <t>Este indicador mide la diferencia absoluta entre mujeres y hombres al tiempo que dedican trabajo no remunerado (comprende el trabajo doméstico no remunerado para el propio hogar, trabajo no remunerado de cuidado a integrantes del hogar, trabajo no remunerado como apoyo a otros hogares y trabajo voluntario).</t>
   </si>
   <si>
-    <t>INEGI, Encuesta Nacional de Ocupación y Empleo, Cifras del segundo trimestre del 2026.</t>
+    <t>INEGI, Encuesta Nacional de Ocupación y Empleo, Cifras del segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador, se realiza una sustracción entre el total de la población femenina de 12 años y más que realiza trabajo no remunerado entre la masculina de 12 años y más que realiza trabajo no remunerado. El total se divide entre el total de la población masculina de 12 años y más que realiza trabajo no remunerado y se multiplica por 100 para sacar el porcentaje.</t>
   </si>
   <si>
     <t>Porcentaje de brecha de género en la tasa de participación laboral de Jalisco</t>
   </si>
   <si>
     <t>Mide la distancia entre la tasa de participación económica o laboral de mujeres y hombres. Dicha tasa es el porcentaje que representa la Población Económicamente Activa (PEA) respecto a la de 15 o más años, es decir, las personas que trabajan o están buscando empleo de forma activa.</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del segundo trimestre 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador, se realiza una sustracción entre la Tasa de Participación Laboral de Hombres y la Tasa de Participación Laboral de Mujeres. Para el cálculo de ambas tasas de participación laboral, se toma el valor de la población económicamente activa según sexo multiplicada por 100 y dividida entre la población de 15 años y más según sexo.</t>
   </si>
   <si>
     <t>Porcentaje de carpetas de investigación por el delito de abuso sexual infantil con víctima mujer, que han sido judicializadas</t>
   </si>
   <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
     <t>Este indicador mide el número de carpetas de investigación por abuso sexual infantil con víctima mujer que han sido judicializadas en función del total de las carpetas que se iniciaron por el mismo delito.  Luego de que una carpeta de investigación se inicia por la probable comisión del delito de abuso sexual infantil, el Ministerio Público (MP) debe reunir elementos y datos de prueba suficientes para justificar racionalmente que la o las personas imputadas (señaladas) probablemente participaron en la comisión del delito. Luego de que reúne los datos de prueba suficientes, el o la MP envía un oficio al juez o jueza de control donde le informa de ello y le solicita audiencia para formular la imputación, a este acto de manera formal se le denomina judicialización. En este sentido, este indicador nos permitiría observar cuántas carpetas de investigación por el delito de abuso sexual infantil con víctima mujer han llegado a esta etapa del proceso penal.</t>
   </si>
   <si>
-    <t>Cifras actualizadas al corte de junio de 2026. La fuente de información es la Fiscalía del Estado de Jalisco, encargada del registro de carpetas de investigación y su seguimiento jurídico.
-[...3 lines deleted...]
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Fiscalía del Estado. Cifras preliminares del primer semestre de 2026.</t>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, con datos de la Fiscalía del Estado. Cifras preliminares agosto 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el número de carpetas de investigación de abuso sexual infantil con víctima mujer judicializadas entre el producto del total de carpetas de investigación de abuso sexual infantil con víctima mujer, multiplicado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de carpetas de investigación por el delito de violación con víctima mujer, que han sido judicializadas</t>
   </si>
   <si>
     <t>Este indicador mide el número de carpetas de investigación por violación de mujeres que han sido judicializadas en función del total de las carpetas que se iniciaron por el mismo delito.  Luego de que una carpeta de investigación se inicia por la probable comisión del delito de violación, el Ministerio Público (MP) debe reunir elementos y datos de prueba suficientes para justificar racionalmente que la o las personas imputadas (señaladas) probablemente participaron en la comisión del delito. Luego de que reúne los datos de prueba suficientes, el o la MP envía un oficio al juez o jueza de control donde le informa de ello y le solicita audiencia para formular la imputación, a este acto de manera formal se le denomina judicialización. En este sentido, este indicador nos permitiría observar cuántas carpetas de investigación por el delito de violación de mujeres han llegado a esta etapa del proceso penal.</t>
   </si>
   <si>
-    <t>Cifras actualizadas al corte de junio de 2026. La fuente de información es la Fiscalía del Estado de Jalisco, encargada del registro de carpetas de investigación y su seguimiento jurídico.
-[...2 lines deleted...]
-  <si>
     <t>Para el cálculo de este indicador se contabiliza el número de carpetas de investigación del delito de violación de víctima mujer judicializadas entre el total de carpetas de investigación iniciadas por el delito de violación de víctima mujer, multiplicado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura de escuelas preescolares, primarias y secundarias en el Programa de Alimentación Escolar</t>
   </si>
   <si>
     <t>Menos desigualdad, más comunidad</t>
   </si>
   <si>
     <t>Mide el alcance del Programa de Alimentación Escolar en los planteles de educación básica del estado.</t>
   </si>
   <si>
-    <t>El programa Desayunos Escolares a escuelas públicas preescolares y primarias ubicadas en localidades de alta y muy alta marginación presenta resultados favorables en el periodo. De un total de 382 escuelas registradas en el padrón de la SEJ y CONAFE en localidades de alta y muy alta marginación, 367 escuelas fueron atendidas mediante el programa, lo que representa una cobertura del 96.07%. Este resultado supera la meta programada del 95.47%, reflejando un desempeño positivo en la atención alimentaria de la población escolar objetivo y un avance significativo en la cobertura del programa.</t>
+    <t>El programa Desayunos Escolares a escuelas públicas preescolares y primarias ubicadas en localidades de alta y muy alta marginación presenta resultados favorables en el periodo. De un total de 382 escuelas registradas en el padrón de la SEJ y CONAFE en localidades de alta y muy alta marginación, 367 escuelas fueron atendidas mediante el programa, lo que representa una cobertura del 96.07%. Este resultado supera la meta programada del 95.47%, y refleja un desempeño positivo en la atención alimentaria de la población escolar objetivo y un avance significativo en la cobertura del programa.</t>
   </si>
   <si>
     <t>Sistema DIF Jalisco con información de la Dirección de Aseguramiento de la Calidad Alimentaria, adscrita a la Subdirección General de Seguridad Alimentaria, con datos de la Secretaría de Educación Jalisco (SEJ) y del Consejo Nacional de Fomento Educativo (CONAFE): directorio de escuelas. Índice de marginación por localidades (CONAPO 2020), 2025.</t>
   </si>
   <si>
     <t>A partir del reporte de cobertura de la Subdirección General de Seguridad Alimentaria de escuelas en localidades de alto y muy alto grado de marginación se calcula la cobertura total en relación al padrón de escuelas en localidades de alto y muy alto grado de marginación de la SEJ y CONAFE</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/</t>
   </si>
   <si>
     <t>Porcentaje de cobertura de vacunación con esquema completo en menores de un año</t>
   </si>
   <si>
     <t>Este indicador mide la población menor de un año de edad con esquema de vacunación completo aplicado con oportunidad, en relación a la población total de menores de un año de edad estimada a vacunar, acorde al subsistema de información sobre nacimientos.</t>
   </si>
   <si>
-    <t>Datos sectoriales del Registro de Dosis Aplicadas (RDA). La información de cierre del segundo trimestre se encuentra en proceso de validación, por lo que, se reporta información preliminar al corte de 30 de junio de 2026.
-[...3 lines deleted...]
-    <t>Secretaría de Salud Jalisco, junio 2026</t>
+    <t>Datos sectoriales del Registro de Dosis Aplicadas (RDA). La información de cierre del segundo trimestre se encuentra en proceso de validación, por lo que se reporta información preliminar al corte de 30 de junio de 2026. En febrero de 2026 se modificaron las cifras de 2025.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud Jalisco, Cifras preliminares junio 2026.</t>
   </si>
   <si>
     <t>Proporción de menores de 1 año de edad que cuentan con: una dosis de vacuna BCG, tres dosis de Hexavalente,  dos dosis de rotavirus y dos dosis de vacuna antineumococcica Conjugada (13 valente), con relación al total de menores de un año de edad estimados de acuerdo con el Subsistema de Información sobre Nacimientos (SINAC), para el mismo período.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura de viviendas con servicios básicos</t>
   </si>
   <si>
     <t>Vivienda adecuada y asequible</t>
   </si>
   <si>
-    <t>Se refiere al porcentaje de viviendas particulares habitadas que cuentan con la cobertura de los servicios básicos (luz eléctrica, agua entubada de la red pública y drenaje).</t>
-[...5 lines deleted...]
-    <t>INEGI; Censo de Población y Vivienda 2020.</t>
+    <t>Se refiere al porcentaje de viviendas particulares habitadas que cuentan con los servicios básicos (luz eléctrica, agua entubada de la red pública y drenaje), respecto del total de viviendas particulares habitadas.</t>
+  </si>
+  <si>
+    <t>En el total de viviendas particulares habitadas en 2020 a nivel nacional, se excluyen 49,142 locales no construidos para habitación, 5,307 viviendas móviles y 7,795 refugios. 
+Valor reportado conforme la Encuesta Intercensal (EIC), 2025. Publicada en septiembre de 2026.</t>
   </si>
   <si>
     <t>Resulta del cociente entre las viviendas particulares habitadas que disponen de luz eléctrica, agua entubada de la red pública y drenaje, respecto de las viviendas particulares habitadas.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura en educación media superior de 15 a 17 años</t>
   </si>
   <si>
     <t>Es la proporción de la matrícula total de educación media superior, respecto a la población de 15 a 17 años, edad oficial para cursar este nivel.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...3 lines deleted...]
-Se modificó el valor del año 2020, por lo cual no coincide con el valor de línea base del Plan Estatal de Gobernanza y Desarrollo 2021-2024.establecido con valor de 73.44. En 2022 se actualizó el valor 2021.</t>
+    <t xml:space="preserve">El valor 2026 corresponde a una estimación para el ciclo escolar 2025-2026, elaborada por la Dirección de Estadística y Sistemas de Información de la Secretaría de Educación del Estado de Jalisco. El valor 2025 corresponde a las cifras oficiales del ciclo escolar 2024-2025, publicadas por la Secretaría de Educación Pública (SEP) en Principales Cifras del Sistema Educativo Nacional, consultadas el 2 de octubre de 2026. A septiembre de 2026, el Sistema Nacional de Información Estadística Educativa (SNIEE) aún no contaba con la actualización de las cifras oficiales correspondientes al cierre del ciclo escolar 2024-2025 y al inicio del ciclo 2025-2026; por ello, se utilizó la información oficial disponible para actualizar el valor 2025 y se estimó el valor 2026.
+</t>
   </si>
   <si>
     <t>Se divide la matrícula total de educación media superior del ciclo en estudio entre la población de 15 a 17 años de edad del mismo año y el resultado se multiplica por cien.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura en educación primaria de 6 a 11 años</t>
   </si>
   <si>
     <t>Es la proporción de la matrícula total de educación primaria respecto a la población de seis a once años, edad oficial para cursar este nivel.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2024-2025 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...4 lines deleted...]
-  <si>
     <t>Se divide la matrícula total de primaria del ciclo en estudio entre la población de 6 a 11 años de edad del mismo año y el resultado se multiplica por cien.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura en educación secundaria de 12 a 14 años</t>
   </si>
   <si>
     <t>Este indicador expresa la proporción entre el número de alumnos matriculados al inicio del ciclo escolar, con respecto de la población de Jalisco en el rango de edad de 12 a 14 años.</t>
   </si>
   <si>
     <t>Se divide la matrícula total de secundaria del ciclo en estudio entre la población de 12 a 14 años de edad del mismo año y el resultado se multiplica por cien.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura preescolar de 3 a 5 años</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos inscritos del nivel de preescolar respecto a la población de tres a cinco años.</t>
-  </si>
-[...4 lines deleted...]
-Los valores del 2006 al 2024 se modifican derivado de la proyección de población realizada por el CONAPO en la versión de agosto 2023 y reportada en el SNIE en septiembre 2024.</t>
   </si>
   <si>
     <t>Resulta de dividir la matrícula de preescolar entre el total de la población del rango de edad 3-5 años.</t>
   </si>
   <si>
     <t>Porcentaje de cobertura total superior sin posgrado de 18 a 22 años incluyendo todas las modalidades</t>
   </si>
   <si>
     <t>Es el porcentaje de la matrícula total del nivel técnico superior universitario y licenciatura de la modalidad escolarizada, respecto al total de población de 18 a 22 años.</t>
   </si>
   <si>
     <t xml:space="preserve"> En febrero de 2025 se actualizó el valor de cierre 2024.
 Se modificaron los valores de los años 2018 a 2024 para homologar cifras con la metodología de la SEP.
 En noviembre se comienza a procesar la información para generar los valores de los indicadores educativos, y normalmente éstos se publican durante marzo y abril del siguiente año al que se contabiliza</t>
   </si>
   <si>
-    <t>Secretaría de Educación Pública (SEP), Dirección de Estadísticas y Sistemas de Información, cifras preliminares 2025..</t>
+    <t>Secretaría de Educación Pública (SEP), Dirección de Estadísticas y Sistemas de Información, cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Resulta de dividir el total de la matrícula de técnico superior universitario y  licenciatura de la modalidad escolarizada del ciclo en estudio, entre el total de la población estimada del rango de 18 a 22 años de edad del mismo periodo.</t>
   </si>
   <si>
     <t>Porcentaje de conflictos laborales resueltos de manera prejudicial</t>
   </si>
   <si>
     <t>Este indicador refleja el porcentaje de conflictos laborales resueltos mediante la conciliación prejudicial, mismo que se refiere a un acuerdo o arreglo al cual llegan las partes (trabajadora y patronal) para dar por terminada la controversia entre ellas. El convenio se celebra por escrito y se ratifica por la autoridad conciliadora en presencia de las partes.</t>
   </si>
   <si>
-    <t>Sistema Nacional de Conciliación Laboral (SINACOL), Cifras preliminares 2026.</t>
+    <t>Sistema Nacional de Conciliación Laboral (SINACOL), cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>División de numero de Convenios (convenios y ratificaciones) entre el número de conflictos laborales que representa la suma total de convenios, ratificaciones y constancias de no conciliación, multiplicado por 100</t>
   </si>
   <si>
     <t>Porcentaje de consejos para la planeación participativa regional, sectorial y estatal instalados y operando conforme la normatividad establecida</t>
   </si>
   <si>
     <t>Participación que une, colaboración que transforma</t>
   </si>
   <si>
     <t>Este indicador mide el porcentaje de consejos de planeación y participación ciudadana previstos en la ley que están funcionando de acuerdo con el marco normativo.</t>
   </si>
   <si>
-    <t>Secretaría de Planeación y Participación Ciudadana, con datos de diciembre de 2025.</t>
+    <t>Secretaría de Planeación y Participación Ciudadana, 2025.</t>
   </si>
   <si>
     <t>La medición de este indicador se realiza de manera anual, asignando a cada uno de los 17 consejos previstos por la Ley de Planeación Participativa del Estado de Jalisco y sus municipios —un COPPLADE, cuatro Consejos Sectoriales y 12 Consejos Regionales— un peso equivalente a 1/17, es decir, 5.88%. Para el cálculo se verifica, a través de actas y documentación correspondiente, que cada consejo haya realizado al menos las sesiones ordinarias establecidas en la norma o reglamento aplicable. En los casos en que queden pendientes algunas sesiones al momento de la medición, se contabiliza de manera parcial el avance porcentual correspondiente.</t>
   </si>
   <si>
     <t>https://planeacion.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas</t>
   </si>
   <si>
     <t>Justicia para la tierra que nos da vida</t>
   </si>
   <si>
     <t>Procuraduría Estatal de Protección al Ambiente</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la PROEPA toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información gabinete y campo, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo.</t>
   </si>
   <si>
-    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco. Cifras preliminares al segundo trimestre de 2026.</t>
+    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco, cifras preliminares al tercer trimestre de 2026.</t>
   </si>
   <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete- y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
   <si>
     <t>https://semadet.jalisco.gob.mx/acerca-de/procuraduria-estatal-de-proteccion-al-ambiente-proepa</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de atención prioritaria del Río Santiago (Sólo municipios del Área Metropolitana de Guadalajara- 9 municipios)</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la Procuraduría Estatal de Protección al Ambiente (PROEPA) toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información -gabinete y campo-, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo. Este porcentaje se calcula para una cobertura geográfica de 9 municipios que forman parte del Área Metropolitana  y  corresponden a un subconjunto del  Área de Intervención Prioritaria del Río Santiago. Los municipios que conforman este subconjunto son los siguientes: El Salto, Guadalajara, Ixtlahuacán de los Membrillos, Juanacatlán,  San Pedro Tlaquepaque,  Tlajomulco de Zúñiga, Tonalá,  Zapopan  y Zapotlanejo.</t>
   </si>
   <si>
-    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco, cifras preliminares segundo trimestre de 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete- en los municipios del Área Metropolitana de Guadalajara y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de intervención prioritaria del Río Santiago (18 municipios)</t>
   </si>
   <si>
     <t>Para verificar el cumplimiento ambiental de una unidad económica, la Procuraduría Estatal de Protección al Ambiente (PROEPA)  toma como base la resolución del procedimiento jurídico instaurado que a su vez se realiza con base en dos diferentes fuentes de información. Por un lado, las pruebas aportadas durante el proceso, que acreditan el cumplimiento de las medidas técnicas correctivas determinadas durante el procedimiento administrativo. Por otro lado, en casos particulares, la PROEPA realiza verificaciones en campo para determinar el cumplimiento de dichas medidas. Tomando como base ambas fuentes de información -gabinete y campo-, este indicador mide el porcentaje de unidades económicas que en una visita de inspección se encontraron fuera de norma, y que posteriormente cumplieron las medidas dictadas durante el procedimiento administrativo. Este porcentaje se calcula para una cobertura geográfica de 18 municipios que  forman parte del Área de Intervención Prioritaria del Río Santiago. Los municipios que conforman este polígono son los siguientes: Arandas, Atotonilco El Alto, Chapala, El Salto, Guadalajara, Ixtlahuacán de los Membrillos, Juanacatlán, Ocotlán, Poncitlán, San Ignacio Cerro Gordo, San Pedro Tlaquepaque, Tepatitlán de Morelos, Tlajomulco de Zúñiga, Tonalá, Tototlán, Zapopan, Zapotlán del Rey y Zapotlanejo.</t>
   </si>
   <si>
-    <t>Registros administrativos de la Procuraduría Estatal de Protección al Ambiente (PROEPA). Gobierno de Jalisco, cifras preliminares al segundo trimestre de 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>El valor reportado en este indicador se obtiene de la división de la sumatoria de las unidades económicas que cumplieron las medidas técnicas correctivas determinadas durante el procedimiento administrativo durante el periodo de reporte sobre la sumatoria de las unidades económicas verificadas -tanto en campo como en gabinete-en los municipios del Área  de Intervención Prioritaria del Río Santiago y se multiplica por 100, obteniendo así el valor de porcentaje de unidades económicas que cumplieron con las medidas técnicas correctivas determinadas durante el procedimiento administrativo.</t>
   </si>
   <si>
-    <t>Porcentaje de cumplimiento de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP.</t>
+    <t>Porcentaje de cumplimiento de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
   </si>
   <si>
     <t>Mide el porcentaje de cumplimiento de los reactivos evaluados en los módulos de programación, presupuestación, seguimiento y evaluación del Diagnóstico de Presupuesto basado en Resultados y del Sistema de Evaluación del Desempeño (PbR-SED), aplicado por la Secretaría de Hacienda y Crédito Público (SHCP). Asimismo, refleja el nivel de avance, calidad y consistencia en la implementación de prácticas orientadas a resultados dentro del ciclo presupuestario, desde la planeación, programación hasta el monitoreo y la evaluación del desempeño.</t>
   </si>
   <si>
-    <t>La información vigente se basa en los Resultados del Diagnóstico PbR-SED 2026, con información referente al ejercicio fiscal 2025.</t>
+    <t xml:space="preserve">La información vigente se basa en los Resultados del Diagnóstico PbR-SED 2026, con información referente al ejercicio fiscal 2025. </t>
   </si>
   <si>
     <t>Informe de Resultados de la Evaluación PbR-SED de la Secretaría de Hacienda y Crédito Público, 2026.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador denominado “Porcentaje de cumplimiento de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP”, se requiere dividir la cantidad de reactivos cumplidos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP entre la cantidad total de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP y multiplicar por 100 el resultado para obtenerlo en porcentaje.</t>
   </si>
   <si>
     <t>https://www.transparenciapresupuestaria.gob.mx/Entidades-Federativas</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento promedio de las metas de MIDE Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide el cumplimiento promedio de las metas de los indicadores, que en el periodo específico de evaluación, se encuentren activos en el Sistema de Monitoreo de Indicadores de Desarrollo (MIDE) Jalisco, con valores actualizados, que posibiliten dicho cálculo.</t>
   </si>
   <si>
-    <t>Dirección General de Planeación y Evaluación Participativa. Secretaría de Planeación y Participación Ciudadana. Gobierno del Estado de Jalisco, Cifras preliminares 2025.</t>
+    <t>Dirección General de Planeación y Evaluación Participativa. Secretaría de Planeación y Participación Ciudadana. Gobierno del Estado de Jalisco, cifras preliminares 2025.</t>
   </si>
   <si>
     <t>El cumplimiento a las metas PED será a través de indicadores, desde el Tablero, a través de semáforos que notifican el grado de cumplimiento de la meta fijada por la Dependencia responsable durante un periodo de cálculo; dichos indicadores estarán asociados a rangos desde los cuales se determinará si el comportamiento es positivo, ligeramente desfavorable o negativo.</t>
   </si>
   <si>
     <t>https://mide.jalisco.gob.mx/mide/panelCiudadano/avanceCumplimientoMeta</t>
   </si>
   <si>
     <t>Porcentaje de déficit de energía producida y requerida en Jalisco</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Energético Sustentable</t>
   </si>
   <si>
     <t>Es un indicador que muestra qué tanto la generación local de energía eléctrica cubre la demanda de energía del estado. A nivel nacional, el Centro Nacional de Control de Energía equilibra los requerimientos energéticos de las diferentes regiones con relación a la energía producida, sin embargo, este indicador permitirá planear y gestionar los requerimientos de infraestructura para que el estado de Jalisco cuente con una política de autosuficiencia energética.</t>
   </si>
   <si>
     <t>Elaboración propia a partir de datos de la Comisión Reguladora de Energía (CRE). Secretaría de Desarrollo Energético Sustentable, Gobierno de Jalisco, 2025.</t>
   </si>
   <si>
     <t>El valor del total de energía eléctrica generada en Jalisco en TeraWatthora se obtiene de la suma del total de energía producida de manera convencional más el total de energía producida a partir de fuentes limpias más el total de energía eléctrica estimada con generación distribuida.
 El total de energía requerida se obtiene a partir del número de usuarios registrados en la Comisión Federal de Electricidad y el valor del consumo reportado (valor de las ventas a la entidad federativa). En esta variable no se incluyen usuarios de suministradores calificados (venta entre privados), debido a que no es información pública. Sin embargo, el estimado de energía requerida representa más del 90% del consumo del estado.</t>
   </si>
   <si>
     <t>https://www.gob.mx/cre/acciones-y-programas/micrositio-de-permisos-en-materia-de-generacion-de-energia-electrica</t>
   </si>
   <si>
     <t>Porcentaje de delitos ocurridos y no denunciados, cifra negra u oculta</t>
   </si>
   <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
     <t>Porcentaje de los delitos que no se denunciaron, aquellos delitos denunciados que no se inició carpeta de investigación y aquellos en los cuales no fue especificado si se denunció o si se inició carpeta de investigación.</t>
   </si>
   <si>
-    <t>Los valores son referentes a la ENVIPE 2025, con datos de enero a diciembre de 2024.</t>
-[...2 lines deleted...]
-    <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública. (ENVIPE) 2025.</t>
+    <t>Los valores son referentes a la ENVIPE 2026, con datos de enero a diciembre de 2025.</t>
+  </si>
+  <si>
+    <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública. (ENVIPE) 2026.</t>
   </si>
   <si>
     <t>Refiere el Porcentaje de delitos cometidos en los cuales no hubo denuncia o no se inició una carpeta de investigación.</t>
   </si>
   <si>
-    <t>https://www.inegi.org.mx/programas/envipe/2025/</t>
+    <t>Porcentaje de dependencias del poder ejecutivo del Estado que contempla en sus estrategias e indicadores acciones tendientes a garantizar los derechos humanos de grupos prioritarios</t>
+  </si>
+  <si>
+    <t>Garantía y protección efectiva de derechos humanos</t>
+  </si>
+  <si>
+    <t>Indica el porcentaje de dependencias del Poder Ejecutivo del Estado que contemplan acciones tendientes a garantizar los derechos humanos de grupos prioritarios.</t>
+  </si>
+  <si>
+    <t>Dada la naturaleza del indicador, durante 2025 no se prevén avances directos en el cumplimiento de la meta, sino el establecimiento de las condiciones operativas y las sinergias interinstitucionales necesarias para que los resultados se materialicen en 2026</t>
+  </si>
+  <si>
+    <t>Planes Institucionales vigentes de las Secretarías, Coordinaciones Estratégicas, Organismos Descentralizados y Desconcentrados en el Estado de Jalisco. Cifras preliminares agosto 2026.</t>
+  </si>
+  <si>
+    <t>Se contabilizarán las acciones tendientes a garantizar los derechos humanos de grupos prioritarios establecidas en los documentos de planeación estratégica de las Secretarías, Coordinaciones Estratégicas, Organismos Descentralizados y Desconcentrados en el Estado de Jalisco.</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia de la delegación Jalisco en los Juegos Nacionales CONADE</t>
   </si>
   <si>
     <t>Este indicador muestra el porcentaje de eficiencia que obtiene la delegación Jalisco en el evento Juegos Nacionales CONADE.</t>
   </si>
   <si>
-    <t>Durante 2025 la CONADE agregó categorías y pruebas que no habían sido contempladas durante 2024 por lo tanto creció el número de participantes, ampliando los resultados.
-[...4 lines deleted...]
-    <t>Comisión Nacional de Cultura Física y Deporte  (CONADE). Cifras preliminares diciembre 2025.</t>
+    <t>Comisión Nacional de Cultura Física y Deporte  (CONADE). Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>El indicador toma el valor del porcentaje de eficiencia en los Juegos Nacionales CONADE después de compararlo con el del resto de los estados. Sí el porcentaje se mantiene o incrementa, Jalisco sigue liderando dicha competencia deportiva a nivel nacional.</t>
   </si>
   <si>
     <t>https://nacionalesconade2022.conade.gob.mx/nacionales.html</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en educación primaria</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos que terminan el nivel educativo de primaria de manera regular dentro del tiempo ideal establecido.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...4 lines deleted...]
-  <si>
     <t>Se calcula relacionando los egresados de primaria del ciclo en estudio y el número de estudiantes de nuevo ingreso a primer grado de 5 ciclos anteriores al ciclo en estudio.</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en OPD de educación superior sectorizadas a la Secretaría de Innovación, Ciencia y Tecnología</t>
   </si>
   <si>
     <t>Es la relación porcentual ponderada de alumnos que termina el nivel de educación superior de manera regular dentro del tiempo ideal establecido en los Organismos Públicos Descentralizados de educación superior sectorizados a la Secretaría de Innovación, Ciencia y Tecnología.</t>
   </si>
   <si>
-    <t>En noviembre se comenzará a procesar la información para generar los valores de los indicadores educativos, y normalmente éstos se publican durante marzo y abril del siguiente año al que se contabiliza.</t>
-[...2 lines deleted...]
-    <t>Secretaría de Innovación, Ciencia y Tecnología, con base en la Forma 911 de la Secretaría de Educación Jalisco, cifras preliminares 2025.</t>
+    <t>Secretaría de Innovación, Ciencia y Tecnología, con base en la Forma 911 de la Secretaría de Educación Jalisco, cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Relación porcentual de alumnos que termina el nivel de educación superior de manera regular dentro del tiempo ideal establecido.</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en secundaria</t>
   </si>
   <si>
     <t>Este indicador se refiere a la relación porcentual entre los egresados de secundaria y el número de estudiantes de nuevo ingreso al primer grado de ese nivel educativo de los dos ciclos escolares anteriores al que se calcula.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...3 lines deleted...]
-  <si>
     <t>Se divide el número total de alumnos egresados de secundaria entre el número total de alumnos de nuevo ingreso al primer grado de secundaria de los dos ciclos escolares anteriores al que se calcula.</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal media superior</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos que termina el nivel de educación media superior de manera regular dentro del tiempo ideal establecido.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...4 lines deleted...]
-  <si>
     <t>Se calcula relacionando los egresados de media superior del ciclo en estudio y el número de estudiantes de nuevo ingreso a primer grado de 2 ciclos anteriores al ciclo en estudio.</t>
   </si>
   <si>
     <t>Porcentaje de embarazos en adolescentes</t>
   </si>
   <si>
     <t>Este indicador refiere a los nacidos vivos como producto de embarazos en mujeres de entre los 10 y los 19 años con residencia en Jalisco, con respecto al total de nacidos vivos en Jalisco en un periodo determinado.</t>
   </si>
   <si>
-    <t>1. En 2022 se ajustaron los valores 2021. 
-[...4 lines deleted...]
-Consultado en: http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_nacimientos_gobmx.html</t>
+    <t>En 2022 se ajustaron los valores correspondientes a 2021; en agosto de 2023 se actualizaron los valores correspondientes a 2020, 2022 y 2023.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud, DGIS, Cubos Dinámicos de Información, Subsistema de Información sobre Nacimientos (SINAC). Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de embarazos en mujeres de entre los 10-19 años de edad respecto del total de nacimientos. Es necesario considerar que las variables involucradas en la fórmula se refieren a un periodo y lugar determinado. Numerador: Nacimientos ocurridos (SINAC), nacidos vivos cuya edad de la madre se encontraba entre 10 y 19 años. Denominador: Nacimientos ocurridos (SINAC) total de nacidos vivos en la entidad.</t>
   </si>
   <si>
+    <t>http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_nacimientos_gobmx.html</t>
+  </si>
+  <si>
     <t>Porcentaje de empleo formal al interior del estado</t>
   </si>
   <si>
     <t>Proporción que representan los trabajadores asegurados fuera de la AMG con respecto al total de trabajadores asegurados de Jalisco.</t>
   </si>
   <si>
-    <t>Sedeco con datos del Instituto Mexicano del Seguro Social, México, Cifras preliminares 2026.</t>
+    <t>Sedeco con datos del Instituto Mexicano del Seguro Social, México, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Proporción de los trabajadores asegurados al interior de Jalisco con respecto al total de trabajadores asegurados de la entidad.</t>
   </si>
   <si>
     <t>Porcentaje de empleos generados de acuerdo a trabajadores asegurados en el IMSS</t>
   </si>
   <si>
     <t>Este indicador muestra la tasa de cambio porcentual del total de trabajadores asegurados registrados ante el Instituto Mexicano del Seguro Social (IMSS).</t>
   </si>
   <si>
     <t>Del total de trabajadores asegurados registrados en el IMSS por entidad federativa se calcula la variación porcentual del mes actual respecto a diciembre del año anterior.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=1159</t>
   </si>
   <si>
     <t>Porcentaje de escolares inscritos en planteles públicos tamizados para la detección temprana de  enfermedad renal crónica, en los municipios de El Salto, Juanacatlán, Poncitlán, Chapala y Ocotlán con respecto al total de escolares inscritos en planteles públicos</t>
   </si>
   <si>
     <t>Este indicador mide el número de personas en edad escolar a los que se les realizó tamizaje para detectar enfermedad renal crónica de manera temprana, en relación con el total de escolares inscritos en planteles públicos determinados como "en riesgo".</t>
   </si>
   <si>
-    <t>En el segundo trimestre del 2026, hubo baja participación de los padres, madres o tutores de los escolares lo que limitó la ventana operativa para la realización de los tamizajes, lo que impidió cumplir con la meta programada y se percibe un menor porcentaje con respecto al primer trimestre.. En 2026 se realizaron 1.039 muestras de un total de 1,491 alumnos inscritos.</t>
-[...2 lines deleted...]
-    <t>Secretaría de Salud, OPD SSJ, junio 2026</t>
+    <t>En el segundo trimestre de 2026 se registró una baja participación de padres, madres o tutores de los escolares, lo que limitó la ventana operativa para la realización de los tamizajes e impidió cumplir con la meta programada, por lo que se observa un menor porcentaje respecto al primer trimestre. En 2026 se realizaron 1,039 muestras de un total de 1,491 alumnos inscritos.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud, OPD SSJ. Cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Este indicador se construye al evaluar la cobertura alcanzada de albuminurias realizadas respecto al padrón de población escolar en las escuelas definidas como prioritarias o en riesgo, en el periodo expresado en porcentaje: en el numerador se contabiliza el total de lecturas de albúmina en orina de escolares en la Zona de Intervención Especial en Poncitlán (ZIE) y el Área de Intervención Prioritaria del Río Santiago (AIP), indistintamente del municipio y localidad de residencia del escolar, y en el denominador el total de escolares de planteles definidos como prioritarios.</t>
   </si>
   <si>
     <t>Porcentaje de escuelas que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), comunicación, inglés y lectura</t>
   </si>
   <si>
     <t>Mide la proporción de escuelas de educación básica y media superior que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), así como estrategias de comunicación, inglés y lectura en escuelas públicas de preescolar, primaria, secundaria y bachillerato en el Estado.</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco 2025</t>
   </si>
   <si>
     <t>El cálculo del indicador, identifica la cantidad de escuelas de educación básica y media superior que implementan, durante el periodo de referencia, programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas) o estrategias de comunicación, inglés y lectura. Este valor se divide entre el total de escuelas públicas de preescolar, primaria, secundaria y bachillerato del Estado, y el resultado se multiplica por 100.</t>
   </si>
   <si>
     <t>Porcentaje de gasto destinado a inversión pública</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje del presupuesto ejercido para inversión pública durante el ejercicio fiscal.</t>
   </si>
   <si>
-    <t>Secretaría de la Hacienda Pública, Gobierno de Jalisco. Cifras preliminares al 31 de julio de 2026.</t>
+    <t>Secretaría de la Hacienda Pública, Gobierno de Jalisco. Cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>Identificar el total de presupuesto vs. la Inversión del Estado.</t>
   </si>
   <si>
     <t>https://periodicooficial.jalisco.gob.mx/seccion/tipos/egresos/2025</t>
   </si>
   <si>
     <t>Porcentaje de hogares que requieren una vivienda porque comparten vivienda con otro hogar.</t>
   </si>
   <si>
     <t>Instituto Jalisciense de la Vivienda</t>
   </si>
   <si>
     <t>Mide la proporción de hogares que no cuentan con una vivienda independiente porque cohabitan (dos o más hogares en una misma vivienda). Es un proxy operativo del déficit cuantitativo de vivienda asociado a la necesidad de nuevas unidades habitacionales para que cada hogar disponga de una vivienda propia.</t>
   </si>
   <si>
-    <t>Comisión Nacional de Vivienda (CONAVI) con información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) INEGI 2025.</t>
+    <t>Comisión Nacional de Vivienda (CONAVI), con información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) INEGI, 2024.</t>
   </si>
   <si>
     <t>La metodología consiste en comparar el número total de hogares con el número total de viviendas particulares habitadas, con el fin de identificar aquellos hogares que comparten vivienda y, por tanto, requieren una unidad habitacional independiente. La diferencia entre ambos valores representa el déficit cuantitativo de vivienda asociado a la cohabitación. Para ello, se utiliza la información de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) del INEGI. Este indicador permite estimar la magnitud de hogares que necesitan una vivienda independiente.</t>
   </si>
   <si>
     <t>Porcentaje de implementación del mecanismo de Contraloría Social en Programas Estatales de Desarrollo Social</t>
   </si>
   <si>
     <t>Mide la implementación de la participación ciudadana para la vigilancia de los Programas Estatales de Desarrollo Social mediante el mecanismo de Contraloría Social.</t>
   </si>
   <si>
     <t>El indicador refleja la conclusión de las verificaciones de los Programas de Desarrollo Social de 2025. La actualización se registra en este periodo debido a que el análisis técnico y metodológico conlleva un tiempo de procesamiento prolongado tras la finalización operativa de los programas, garantizando la integridad de la información institucional.</t>
   </si>
   <si>
     <t>Dirección General de Contraloría Social y Vinculación Institucional de la Contraloría del Estado, Gobierno del Estado de Jalisco, cifras diciembre 2025.</t>
   </si>
   <si>
     <t>Son los mecanismos de participación social establecidos y aplicados a los programas sociales con base a las reglas de operación publicadas.</t>
   </si>
   <si>
     <t>Porcentaje de ingresos estatales que provienen de captación directa</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de los ingresos estatales provenientes de captación directa, los cuales comprenden impuestos, derechos, productos y aprovechamientos, respecto del ingreso total (se refiere al presupuesto autorizado del año).</t>
   </si>
   <si>
-    <t>Dirección General de Ingresos Coordinados. Secretaría de la Hacienda Pública. Cifras preliminares al 31 de julio de 2026.</t>
+    <t>Dirección General de Ingresos Coordinados. Secretaría de la Hacienda Pública. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Identificación de ingresos estatales recaudados</t>
   </si>
   <si>
     <t>Porcentaje de internos que se encuentran escolarmente activos en los reclusorios</t>
   </si>
   <si>
     <t>Reinserción social efectiva</t>
   </si>
   <si>
     <t>Se refiere a la proporción de internos que se encuentran escolarmente activos respecto del total de internos.</t>
   </si>
   <si>
-    <t>Se actualizaron de los valores de cierre para los años 2019, 2020 y 2022 debido a las actualizaciones de cortes estadísticos en los reclusorios.</t>
-[...2 lines deleted...]
-    <t>Dirección General de Reinserción Social, Secretaría de Seguridad, Gobierno de Jalisco. Cifras preliminares agosto 2026.</t>
+    <t>Se actualizaron los valores de cierre para los años 2019, 2020 y 2022 debido a las actualizaciones de cortes estadísticos en los reclusorios.</t>
+  </si>
+  <si>
+    <t>Dirección General de Reinserción Social, Secretaría de Seguridad, Gobierno de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>La proporción se obtiene de la división de los Internos escolarmente activos entre el total de los internos y se multiplica por cien.</t>
   </si>
   <si>
     <t>Porcentaje de interoperabilidad institucional alcanzado con respecto al total de dependencias vinculadas al sistema estatal de seguridad</t>
   </si>
   <si>
     <t>Secretaría de Inteligencia y Búsqueda de Personas</t>
   </si>
   <si>
-    <t>El indicador mide cuántas de las cinco dependencias esenciales (Comisión Estatal de Búsqueda de Personas, Seguridad Pública, Fiscalía del Estado, IJCF y C5) logran interoperar efectivamente con la SIBP mediante mecanismos funcionales de intercambio de información para alimentar la plataforma estatal de inteligencia en materia de búsqueda de personas, entre el total de las 5 dependencias consideradas para la interconexión dentro del sistema estatal de búsqueda de personas.</t>
+    <t>El indicador mide cuántas de las cinco dependencias esenciales (Comisión Estatal de Búsqueda de Personas, Seguridad Pública, Fiscalía del Estado, IJCF y C5) logran interoperar efectivamente con la SIBP mediante mecanismos funcionales de intercambio de información para alimentar la plataforma estatal de inteligencia en materia de búsqueda de personas, entre el total de las cinco dependencias consideradas para la interconexión dentro del sistema estatal de búsqueda de personas.</t>
   </si>
   <si>
     <t>La estimación de la meta se fundamenta en el carácter progresivo del proceso de interoperabilidad institucional, el cual depende de la formalización de convenios de colaboración, la revisión normativa, y la implementación técnica gradual de los mecanismos de intercambio de información entre la SIBP y las cinco dependencias vinculadas al sistema estatal de búsqueda de personas. 
 Durante el ejercicio 2026 se espera avanzar de manera sustantiva en el fortalecimiento técnico y operativo necesario para la interoperabilidad institucional, mediante acciones de coordinación, integración progresiva y habilitación de mecanismos que permitan consolidar la conectividad entre las dependencias involucradas, así como la realización de diagnósticos, el diseño de estándares, la definición de flujos de información, las adecuaciones normativas y la suscripción de acuerdos interinstitucionales.
 Para el ejercicio 2027, se contempla la integración técnica y operativa con las cinco dependencias previstas, lo que permitirá alcanzar un nivel sustantivo de conexión funcional y flujo de datos hacia la plataforma estatal. Este avance justifica establecer una meta del 90%, equivalente a la operación efectiva de mecanismos de interoperabilidad en la mayoría de las dependencias consideradas.</t>
   </si>
   <si>
-    <t>Secretaría de Inteligencia y Búsqueda de Personas 2025.</t>
-[...2 lines deleted...]
-    <t>Se contabiliza cuántas de las cinco dependencias previstas tienen interoperabilidad institucional efectiva con la SIBP al cierre del periodo. Ese número se divide entre 5 y el resultado se multiplica por 100 para obtener el porcentaje de avance del indicador.</t>
+    <t>Secretaría de Inteligencia y Búsqueda de Personas, cifras preliminares septiembre 2026.</t>
+  </si>
+  <si>
+    <t>Se contabiliza cuántas de las cinco dependencias previstas tienen interoperabilidad institucional efectiva con la SIBP al cierre del periodo. Ese número se divide entre cinco y el resultado se multiplica por 100 para obtener el porcentaje de avance del indicador.</t>
   </si>
   <si>
     <t>Porcentaje de inversión extranjera en sectores estratégicos</t>
   </si>
   <si>
     <t>Se busca reflejar el porcentaje de la Inversión Extranjera Directa (IED) que se destina a los sectores estratégicos dentro del total de IED captada por Jalisco. Los sectores estratégicos son aquellos considerados clave para el desarrollo económico, innovación y competitividad. Un valor alto indica una concentración significativa de inversión extranjera en actividades prioritarias, lo que puede potenciar el crecimiento económico y la generación de empleo.</t>
   </si>
   <si>
-    <t>Secretaría de Desarrollo Económico con datos de la Secretaría de Economía, Cifras preliminares I trimestre 2026.</t>
+    <t>Secretaría de Desarrollo Económico con datos de la Secretaría de Economía, Cifras preliminares II trimestre 2026.</t>
   </si>
   <si>
     <t>Se recopilan datos oficiales de la Secretaría de Economía sobre la Inversión Extranjera Directa captada por Jalisco, desglosada por sector económico. Se identifican los sectores considerados estratégicos según la agenda económica 2024 - 2030, es decir, se calcula el porcentaje que representa la suma de la IED en estos sectores respecto al total de la IED del estado.</t>
   </si>
   <si>
     <t>Porcentaje de jóvenes ocupados</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje de jóvenes de 15 a 29 años que se encuentran ocupados, con respecto al total de la población ocupada.</t>
   </si>
   <si>
-    <t xml:space="preserve">Se considera como "jóvenes ocupados" a la población ocupada en el rango de edad de 15 a 29 años. El dato presentado corresponde al I trimestre de 2026. </t>
-[...2 lines deleted...]
-    <t>Encuesta Nacional de Ocupación y Empleo (ENOE) I trimestre, 2026.</t>
+    <t xml:space="preserve">Se considera como "jóvenes ocupados" a la población ocupada en el rango de edad de 15 a 29 años. El dato presentado corresponde al II trimestre de 2026. </t>
+  </si>
+  <si>
+    <t>Encuesta Nacional de Ocupación y Empleo (ENOE) II trimestre, 2026.</t>
   </si>
   <si>
     <t>Es la sumatoria de personas de 15 y más años de edad que en la semana de referencia realizaron alguna actividad económica durante al menos una hora. Incluye a los ocupados que tenían trabajo, pero no lo desempeñaron temporalmente por alguna razón, sin que por ello perdieran el vínculo laboral con este; así como a quienes ayudaron en alguna actividad económica sin recibir un sueldo o salario.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/sistemas/olap/proyectos/bd/encuestas/hogares/enoe/2010_pe_ed15/po.asp?s=est&amp;proy=enoe_pe_ed15_po&amp;p=enoe_pe_ed15</t>
   </si>
   <si>
     <t>Porcentaje de la población con carencia de acceso a la alimentación nutritiva y de calidad</t>
   </si>
   <si>
     <t>Porcentaje de personas que presentan carencia en el acceso a la alimentación, si los hogares en los que residen tienen un grado de inseguridad alimentaria moderado o severo.
 Se define el grado de inseguridad alimentaria:
 1. Severo: son hogares en los cuales algún adulto o menor además de presentar poca variedad en la dieta y haberse saltado alguna comida, se fue a dormir alguna ocasión, durante los últimos tres meses, sin haber probado ningún alimento en el día por falta de recursos económicos.
 2. Moderado: son hogares con poca variedad en la dieta y que se saltaron alguna comida en alguna ocasión, durante los últimos tres meses, por falta de recursos económicos.</t>
   </si>
   <si>
     <t>Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+&lt;br&gt;
 Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
   </si>
   <si>
     <t>Información generada por el Instituto de Información Estadística y Geográfica (IIEG), con base en estimaciones de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024 del INEGI.</t>
   </si>
   <si>
     <t>Metodología del Consejo Nacional de Evaluación de la Política Social, CONEVAL.
 http://www.coneval.gob.mx/Medicion/MP/Paginas/Pobreza_2014.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población con carencia por calidad y espacios de la vivienda</t>
   </si>
   <si>
     <t>Porcentaje de personas que habitan en viviendas particulares en las que la resistencia de las paredes es precaria debido a su material (material de desecho o lámina de cartón; embarro o bajareque, lámina de asbesto o metálica, carrizo, bambú o palma; madera o adobe).</t>
+  </si>
+  <si>
+    <t>Información generada por el INEGI, con base en los resultados de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024.
+Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020, no son comparables de forma directa con los presentados previamente por el mismo CONEVAL. &lt;br&gt;
+Dada la extinción del CONEVAL,  a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
+  </si>
+  <si>
+    <t>INEGI. Medición de la pobreza 2024, estimaciones con base en la ENIGH 2024.</t>
+  </si>
+  <si>
+    <t>Se considera como población en situación de carencia por calidad y espacios de la vivienda a las personas que residan en viviendas que presenten, al menos, una de las siguientes características: a) El material de los pisos de la vivienda es de tierra. b) El material del techo de la vivienda es de lámina de cartón o desechos. c) El material de los muros de la vivienda es de embarro o bajareque; de carrizo, bambú o palma; de lámina de cartón, metálica o asbesto; o material de desecho. d) La razón de personas por cuarto (hacinamiento) es mayor de 2.5.</t>
+  </si>
+  <si>
+    <t>https://www.coneval.org.mx/Medicion/MP/Paginas/AE_pobreza_2022.aspx</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población de 18 años y más que habita en áreas urbanas de cien mil habitantes que confía en el Gobierno del estado</t>
+  </si>
+  <si>
+    <t>El indicador mide la población de 18 años y más que habita en áreas urbanas de cien mil habitantes; que presenta mucha o algo de confianza en el gobierno estatal.</t>
+  </si>
+  <si>
+    <t>Valor reportado conforme INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Publicada el 21 de mayo de 2026.</t>
+  </si>
+  <si>
+    <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), 2025.</t>
+  </si>
+  <si>
+    <t>Metodología: INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG). Tabulados básicos. Según nivel de confianza, que incluye los rubros mucha confianza y algo de confianza, en gobiernos estatales, considerando el valor relativo.</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población de 18 y más que considera que vivir en su entorno más cercano es inseguro</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>Se refiere al porcentaje de la población de 18 años y más que considera que vivir en su entorno más cercano es inseguro.</t>
+  </si>
+  <si>
+    <t>El valor actual corresponde al estudio ENVIPE 2026.</t>
+  </si>
+  <si>
+    <t>INEGI.  Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE), 2026.</t>
+  </si>
+  <si>
+    <t>Relación porcentual de la población de 18 y más que considera que vivir en su entorno más cercano es inseguro.</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población derechohabiente</t>
+  </si>
+  <si>
+    <t>Total de personas que tienen derecho a recibir servicios médicos en alguna institución de salud pública o privada como: el Instituto Mexicano del Seguro Social (IMSS), el Instituto de Seguridad y Servicios Sociales de los Trabajadores del Estado (ISSSTE e ISSSTE estatal), Petróleos Mexicanos (PEMEX), la Secretaría de la Defensa Nacional (SEDENA), la Secretaría de Marina Armada de México (SEMAR), el Sistema de Protección Social en Salud, o en otra.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Porcentaje de la población afiliada o inscrita, que ofrece a las personas el derecho a recibir servicios médicos en instituciones de seguridad social (IMSS, ISSSTE, PEMEX, Defensa, Marina), instituciones públicas (Instituto de Salud para el Bienestar creado en noviembre 2019, así como Seguro Médico Siglo XXI, e IMSS-BIENESTAR que hasta diciembre de 2018 se denominó IMSS-PROSPERA) y privadas; ello como resultado de una prestación laboral, por adscribirse a un programa público, adquirir un seguro médico, ser familiar de la beneficiaria(o) o por ser jubilada(o) o pensionada(o). Valor reportado conforme la Encuesta Intercensal (EIC), 2025. Publicada en septiembre de 2026.
+</t>
+  </si>
+  <si>
+    <t>Sumatoria de personas que tienen derecho a recibir servicios médicos en alguna institución de salud pública o privada como: el Instituto Mexicano del Seguro Social (IMSS), el Instituto de Seguridad y Servicios Sociales de los Trabajadores del Estado (ISSSTE e ISSSTE estatal), Petróleos Mexicanos (PEMEX), la Secretaría de la Defensa Nacional (SEDENA), la Secretaría de Marina Armada de México (SEMAR), el Sistema de Protección Social en Salud o en otra.</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población en el Área Metropolitana de Guadalajara que emplea el vehículo particular como medio principal de transporte</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población que utiliza vehículos particulares para transitar en las vialidades.</t>
+  </si>
+  <si>
+    <t>Observatorio Jalisco Cómo Vamos, Novena Encuesta de Percepción Ciudadana Sobre Calidad de Vida, Área Metropolitana de Guadalajara, 2024. Informe publicado en julio de 2025.</t>
+  </si>
+  <si>
+    <t>El número total de personas que usan el automóvil particular como medio principal para trasladarse entre el total de la población en el área metropolitana, considerando los siguientes 6 municipios del AMG, Guadalajara, Zapopan, San Pedro Tlaquepaque, Tlajomulco de Zúñiga, Tonalá y el Salto.</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1_0tcZ9uhc27fvvLi62ERVpiA8gnPCmVu/view</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población femenina ocupada</t>
+  </si>
+  <si>
+    <t>Mujeres de 15 y más años que en la semana de referencia realizaron alguna actividad económica durante al menos una hora. Incluye a las mujeres ocupadas que tenían trabajo, pero no lo desempeñaron temporalmente por alguna razón, sin que por ello perdieran el vínculo laboral con este; así como a quienes ayudaron en alguna actividad económica sin recibir un sueldo o salario.</t>
+  </si>
+  <si>
+    <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco (IIEG) con datos de INEGI. 
+Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras del segundo trimestre de 2026.</t>
+  </si>
+  <si>
+    <t>Representa el porcentaje de la población femenina ocupada respecto a la Población femenina económicamente activa.</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población mayor de 15 años con rezago educativo</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población mayor de 15 años (adultos) que no tienen desarrolladas las habilidades básicas para leer, escribir y hacer cuentas, o que no iniciaron o no concluyeron su educación primaria o secundaria.</t>
+  </si>
+  <si>
+    <t>Información estimada con base en el Censo de Población y vivienda 2020, INEGI; Proyecciones de Población 2020-2070, CONAPO; Estadística del Sistema de indicadores educativos (Diciembre  2025), SEP; logros del INEA.
+Las cifras están sujetas a modificación cada vez que exista un nuevo Censo, Conteo o Encuesta Intercensal, nueva estimación o proyección de población del CONAPO o cambio en la metodología del cálculo del rezago educativo.
+Se ajustaron los valores de 2019 y 2020.</t>
+  </si>
+  <si>
+    <t>Instituto Nacional para la Educación de los Adultos (INEA), Instituto Estatal para la Educación de Jóvenes y Adultos (INEEJAD). Cifras preliminares a diciembre de 2025.</t>
+  </si>
+  <si>
+    <t>El porcentaje se calcula dividiendo el número total de personas de 15 años y más en condiciones de rezago educativo entre el número total de la población estatal de 15 años y más.</t>
+  </si>
+  <si>
+    <t>https://www.gob.mx/inea/documentos/rezago-educativo</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población ocupada que labora en el sector primario que recibe más de tres salarios mínimos</t>
+  </si>
+  <si>
+    <t>Se refiere a la población ocupada de 15 años y más  dentro del sector primario, (agricultura, ganadería, silvicultura, caza y pesca) que recibe como ingreso más de tres salarios mínimos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
+  </t>
+  </si>
+  <si>
+    <t>INEGI. Encuesta Nacional de Ocupación y Empleo, México: (ENOE), IV trimestre 2025.</t>
+  </si>
+  <si>
+    <t>La ENOE presenta la población ocupada por sector de actividad y la población ocupada por nivel de ingresos.
+Se realiza cruce con esas dos categorías para obtener el dato.</t>
+  </si>
+  <si>
+    <t>Porcentaje de la población que es vulnerable por carencias sociales</t>
+  </si>
+  <si>
+    <t>Población que presenta una o más carencias sociales relacionadas con los siguientes indicadores: 1. Rezago educativo 2. Acceso a los servicios de salud. 3. Acceso a la seguridad social. 4. Calidad y espacios de la vivienda. 5. Acceso a los servicios básicos en la vivienda. 6. Acceso a la alimentación nutritiva y de calidad; pero cuyo ingreso es superior a la línea de bienestar.</t>
   </si>
   <si>
     <t>Información generada por el INEGI, con base en los resultados de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024.
 Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020, no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
 Dada la extinción del CONEVAL,  a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
   </si>
   <si>
-    <t>INEGI. Medición de la pobreza 2024, estimaciones con base en la ENIGH 2024.</t>
-[...126 lines deleted...]
-  <si>
     <t>Representa la proporción de la población vulnerable por carencias sociales con respecto al total de la población.</t>
   </si>
   <si>
     <t>https://www.coneval.org.mx/Medicion/MP/Paginas/Pobreza_2022.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población que es vulnerable por ingresos</t>
   </si>
   <si>
     <t>Considerando la combinación del ingreso y la privación social, la población vulnerable por ingresos, es aquella que no reporta carencias sociales y cuyo ingreso es inferior a la línea de pobreza por ingresos, es decir, que no cuenta con los recursos suficientes para adquirir los bienes y servicios que precisa para satisfacer sus necesidades (alimentarias y no alimentarias).</t>
   </si>
   <si>
     <t>Representa la proporción de la población vulnerable por ingresos con respecto al total de la población.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/desarrollosocial/pm/#tabulados</t>
   </si>
   <si>
     <t>Porcentaje de la población que vive en condición de pobreza</t>
   </si>
   <si>
     <t>Muestra el porcentaje de personas que se encuentra en situación de pobreza cuando: presenta al menos una carencia social y tiene un ingreso inferior al valor de la línea de pobreza por ingresos.</t>
   </si>
   <si>
     <t>Representa la proporción de la población en situación de pobreza con respecto al total de la población, de acuerdo a la metodología definida por el CONEVAL, para mayor detalle consulta en: http://www.coneval.org.mx/Medicion/MP/Paginas/Programas_BD_10_12_14.aspx</t>
@@ -3658,2092 +3560,2103 @@
     <t>Representa la proporción de la población en situación de pobreza extrema con respecto al total de la población, de acuerdo a la metodología definida por el CONEVAL, para mayor detalle consulta en: http://www.coneval.org.mx/Medicion/MP/Paginas/Programas_BD_10_12_14.aspx</t>
   </si>
   <si>
     <t>Porcentaje de la población urbana que considera que la falta de coordinación entre diferentes niveles de gobierno es uno de los principales problemas en Jalisco</t>
   </si>
   <si>
     <t>Este indicador muestra el porcentaje de la población urbana que considera que la falta de coordinación entre diferentes niveles de gobierno es uno de los principales problemas en Jalisco.</t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental 2025 (ENCIG).</t>
   </si>
   <si>
     <t>Se consulta la Encuesta Nacional de Calidad e Impacto Gubernamental, en su apartado número IV Corrupción, obteniendo el resultado del Total de la población adulta entre la población urbana que considera la falta de coordinación entre diferentes niveles de gobierno por cien.</t>
   </si>
   <si>
     <t>Porcentaje de la Red Carretera Estatal conservada o reconstruida con respecto al total de la Red Carretera Estatal</t>
   </si>
   <si>
     <t>Este indicador mide el porcentaje de cobertura de kilómetros intervenidos respecto al total de kilómetros que integran la Red Carretera Estatal.</t>
   </si>
   <si>
     <t>Cifras preliminares  2026.
 La información histórica del indicador no se encuentra disponible debido a cambios en la metodología de medición y a ajustes en la distribución administrativa de la red carretera estatal realizados entre los años 2019 y 2024.</t>
   </si>
   <si>
-    <t>Dirección General de Infraestructura Carretera de la Secretaría de Infraestructura y Obra Pública, cifras preliminares 2026.</t>
+    <t>Dirección General de Infraestructura Carretera de la Secretaría de Infraestructura y Obra Pública, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>A) El indicador reporta mensualmente los avances de trabajos realizados de reconstrucción y conservación en la Red Carretera Estatal respecto al total de kilómetros que la integran.
 B) Los datos se presentan de forma desagregada a nivel municipal y se ajustan a la distribución administrativa definida por la Dirección de Infraestructura Carretera de la Secretaría de Infraestructura y Obra Pública.
 C) Debido a la naturaleza de los trabajos de conservación, un porcentaje de avance del 100% implica que se continúan realizando trabajos rutinarios en la extensión municipal.</t>
   </si>
   <si>
     <t>Porcentaje de la superficie forestal intervenida con acciones de protección, conservación y restauración, en relación con la superficie programada en convenios y/o instrumentos establecidos</t>
   </si>
   <si>
     <t>Mide el porcentaje de la superficie forestal efectivamente intervenida mediante acciones de protección, conservación y restauración, respecto de la superficie programada en convenios y/o instrumentos de coordinación.</t>
   </si>
   <si>
-    <t>El valor de cierre vigente para 2025 fue de 104.44%, lo que indica que la superficie forestal intervenida superó la meta programada en los convenios establecidos. Se tenía prevista la intervención de 1'025,228 hectáreas; sin embargo, al cierre del periodo se intervinieron 1'70792.99 hectáreas. Este sobrecumplimiento, equivalente a 4.44 puntos porcentuales por encima de la meta obedece a la implementación de un mayor número de acciones de protección, conservación y restauración forestal respecto a las inicialmente programadas, lo que representa un resultado favorable en el fortalecimiento de la gestión sostenible del recurso forestal.</t>
-[...2 lines deleted...]
-    <t>Secretaría de Medio Ambiente y Desarrollo Territorial, 2025.</t>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial, cifras preliminares, 2026.</t>
   </si>
   <si>
     <t>1. Identificación de la superficie programada
  - Compilar los convenios y/o instrumentos de coordinación vigentes.
  - Extraer de cada documento la superficie forestal programada para intervención (hectáreas).
  - Integrar la información en una base consolidada.
  - Sumatoria de las superficies programadas para obtener el total correspondiente al periodo.
 2. Determinación de la superficie efectivamente intervenida
  - Recopilar reportes de campo, informes técnicos, fichas de actividades, registros GPS, fotografías georreferenciadas, actas o certificados de intervención.
  - Identificar las áreas donde se ejecutaron acciones de protección, conservación y restauración.
  - Validar los polígonos intervenidos mediante Sistemas de Información Gográfico (SIG) y/o verificaciones de campo.
  - Sumatoria las superficies ejecutadas para obtener el total intervenido en el periodo.</t>
   </si>
   <si>
     <t>Porcentaje de localidades con alto y muy alto grado de marginación atendidas con procesos de desarrollo comunitario y bienestar alimentario por el Sistema DIF Jalisco</t>
   </si>
   <si>
-    <t>Se refiere a la intervención del Sistema para el Desarrollo Integral de la Familia (DIF) mediante el abordaje comunitario de participación, organización y formación social bajo los ejes de Alimentación y Bienestar Comunitario. La atención se centra en localidades con alto y muy alto grado de marginación. De acuerdo con el índice de marginación obtenido por Consejo Nacional de Población (CONAPO) 2020, se tienen 682 localidades con alto y muy alto grado de marginación de las cuales se tienen focalizadas como prioritarias de atención a 227 localidades para incidir con procesos de desarrollo comunitario y bienestar alimentario.</t>
-[...2 lines deleted...]
-    <t>El indicador registró para 2025 una meta del 45.45%, alcanzando un logro del 33.14%. Este resultado deriva del cruce de información de cuatro programas: Alimentación Escolar, PAAVIC, 1000 Días y Apoyo Municipal, mediante los cuales se identificaron 334 localidades con alto y muy alto grado de marginación. No obstante, al contrastar esta información con el padrón de CONAPO 2020, que reconoce 682 localidades en dicha condición en el estado de Jalisco, únicamente 226 localidades coinciden plenamente en ambos registros. En consecuencia, el avance del indicador se calcula a partir de estas 226 localidades atendidas respecto al total estatal, lo que explica la diferencia entre la meta programada y el porcentaje efectivamente alcanzado.</t>
+    <t>Se refiere a la intervención del Sistema para el Desarrollo Integral de la Familia (DIF) mediante el abordaje comunitario de participación, organización y formación social bajo los ejes de Alimentación y Bienestar Comunitario. La atención se centra en localidades con alto y muy alto grado de marginación. De acuerdo con el índice de marginación obtenido por el Consejo Nacional de Población (CONAPO) 2020, se tienen 682 localidades con alto y muy alto grado de marginación de las cuales se tienen focalizadas como prioritarias de atención a 227 localidades para incidir con procesos de desarrollo comunitario y bienestar alimentario.</t>
+  </si>
+  <si>
+    <t>El indicador registró para 2025 una meta del 45.45%, alcanzó un logro del 33.14%. Este resultado deriva del cruce de información de cuatro programas: Alimentación Escolar, PAAVIC, 1000 Días y Apoyo Municipal, mediante los cuales se identificaron 334 localidades con alto y muy alto grado de marginación. No obstante, al contrastar esta información con el padrón de CONAPO 2020, que reconoce 682 localidades en dicha condición en el estado de Jalisco, únicamente 226 localidades coinciden plenamente en ambos registros. En consecuencia, el avance del indicador se calcula a partir de estas 226 localidades atendidas respecto al total estatal, lo que explica la diferencia entre la meta programada y el porcentaje efectivamente alcanzado.</t>
   </si>
   <si>
     <t>Sistema DIF Jalisco con información de la Dirección de Desarrollo Comunitario y Apoyo Municipal y la Dirección de Seguridad Alimentaria, adscritas a la Subdirección General de Fortalecimiento Municipal, y con datos del Índice de marginación por localidades (CONAPO 2020). Cifras 2025.</t>
   </si>
   <si>
     <t>Información notificada directamente por la Dirección de Fortalecimiento Municipal y por la Dirección de Aseguramiento de la Calidad Alimentaria, obtenida de los controles administrativos propios de sus programas. Número de localidades de alta y muy alta marginación atendidas; Y total de localidades de alta y muy alta marginación del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Porcentaje de localización de personas reportadas como desaparecidas en el estado de Jalisco</t>
   </si>
   <si>
     <t>Comisión de Búsqueda de Personas del Estado de Jalisco</t>
   </si>
   <si>
     <t>Mide la proporción de personas cuya desaparición y reporte ocurrieron entre el 1 de enero del año en curso y el último día del mes reportado, que fueron localizadas dentro de ese mismo periodo.</t>
   </si>
   <si>
-    <t>Registro Estatal de personas desaparecidas, Comisión de búsqueda de personas del estado de Jalisco. Cifras preliminares 2026.</t>
+    <t>Registro Estatal de personas desaparecidas, Comisión de búsqueda de personas del estado de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se calcula identificando todos los casos de personas cuya desaparición y reporte ocurrieron entre el 1 de enero del año de referencia y el último día del mes reportado y, de esas personas, cuántas fueron localizadas dentro de ese mismo periodo. El valor del índice resulta de dividir el número de personas localizadas en el periodo entre el total de personas desaparecidas y reportadas en ese mismo lapso, multiplicando el resultado por 100 para expresarlo en porcentaje.</t>
   </si>
   <si>
     <t>https://version-publica-repd.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Porcentaje de mecanismos de gobernanza y/o financiamiento implementados respecto a los planeados en el Área de Intervención Prioritaria (AIP) del río Santiago</t>
   </si>
   <si>
     <t>Coordinación General Estratégica de Gestión del Territorio</t>
   </si>
   <si>
     <t>Este indicador mide el grado de avance en la implementación de los mecanismos de gobernanza y/o financiamiento previstos en el Área de Intervención Prioritaria (AIP) del río Santiago, en relación con los mecanismos planeados en el instrumento de planeación correspondiente. Permite identificar el nivel de cumplimiento de los compromisos establecidos para fortalecer la coordinación interinstitucional, la participación social, así como la disponibilidad de recursos financieros destinados a la recuperación integral del río Santiago.</t>
   </si>
   <si>
-    <t>Debido a la naturaleza del indicador, el año 2025 estará dedicado a crear las condiciones y alianzas de colaboración, mientras que los resultados se prevén para 2027.</t>
-[...2 lines deleted...]
-    <t>Coordinación General Estratégica de Gestión del Territorio, 2025.</t>
+    <t>Los mecanismos establecidos en 2025 se mantienen durante el 2026.</t>
+  </si>
+  <si>
+    <t>Coordinación General Estratégica de Gestión del Territorio, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>El cálculo se realiza dividiendo el número de mecanismos de gobernanza y/o financiamiento efectivamente implementados en el AIP del río Santiago entre el total de mecanismos planeados en dicho instrumento, y multiplicando el resultado por 100 para obtener un porcentaje. Se entiende por mecanismos de gobernanza al conjunto de acciones, procesos, acuerdos o instrumentos que fortalecen la coordinación interinstitucional, la participación social y la toma de decisiones. Por su parte, los mecanismos de financiamiento son instrumentos, esquemas o acuerdos que garantizan la disponibilidad, gestión y asignación de recursos financieros para la recuperación integral del río Santiago. La información sobre mecanismos implementados se obtiene a partir de reportes de avance y registros administrativos concentrados por la Coordinación General Estratégica de Gestión del Territorio. El seguimiento se realiza de manera anual y se expresa como porcentaje, considerando únicamente aquellos mecanismos con evidencia documentada de su implementación. 
 Se entiende por mecanismos de gobernanza: Conjunto de acciones, procesos, acuerdos y herramientas institucionales que facilitan la toma de decisiones, la coordinación interinstitucional y la participación de actores clave en la gestión de un territorio, recurso o política pública. Mientras que por mecanismos de financiamiento: Instrumentos, esquemas o acuerdos
 destinados a garantizar la disponibilidad, gestión y asignación de recursos financieros para la implementación de acciones y proyectos.</t>
   </si>
   <si>
     <t>https://coordinacionterritorio.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de mujeres en condición de desempleo</t>
   </si>
   <si>
     <t>Porcentaje de la Población Económicamente Activa (PEA) femenina que se encuentra sin trabajar pero que está buscando trabajo.</t>
   </si>
   <si>
     <t>La tasa de desempleo es un indicador que forma parte de la Encuesta Nacional de Ocupación y Empleo (ENOE). La ENOE se aplica, sobre la base de una selección de viviendas, a los miembros de un hogar. Esto requiere que el personal de campo del INEGI (entrevistadores y supervisores) acuda a cada una de las viviendas que aparecen en muestra, identifique a los hogares y solicite una entrevista a sus residentes. Se realiza en distintos puntos a lo largo y ancho del territorio nacional durante todas las semanas del año, es decir, se trata de un operativo permanente, de una encuesta continua.</t>
   </si>
   <si>
     <t>Porcentaje de municipios asociados en Juntas Intermunicipales o instancias metropolitanas, que han homologado sus reglamentos o instrumentos de planeación territorial y ambiental con respecto a los municipios asociados</t>
   </si>
   <si>
     <t>Mide el grado de avance en la homologación de reglamentos e instrumentos de planeación territorial y ambiental entre los municipios que integran Juntas Intermunicipales o instancias metropolitanas, conforme al principio de coordinación intergubernamental establecido en la Ley de Planeación Participativa del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Secretaría de Medio Ambiente y Desarrollo Territorial/PRODEUR, 2025.</t>
   </si>
   <si>
     <t>1) Identificar los municipios asociados en cada Junta Intermunicipal o instancia metropolitana.
 2) Determinar los instrumentos a homologar según acuerdos intermunicipales y lineamientos de planeación estatal.
 3) Verificar documentalmente qué municipios cuentan con homologación aprobada.
 4) Registrar cumplimiento por municipio (sí/no).
 5) Calcular el porcentaje conforme a la fórmula.</t>
   </si>
   <si>
-    <t>https://mide.jalisco.gob.mx/mide/panelCiudadano/busqueda?dimension=4</t>
-[...1 lines deleted...]
-  <si>
     <t>Porcentaje de municipios de Jalisco con proyectos de infraestructura desarrollados por el Gobierno del Estado</t>
   </si>
   <si>
     <t>El indicador reporta el porcentaje de municipios del Estado de Jalisco con proyectos de infraestructura desarrollados a través del Gobierno del Estado respecto al total de municipios jaliscienses.</t>
   </si>
   <si>
-    <t>Cifras preliminares 2025.
-[...3 lines deleted...]
-    <t>Dirección de Vinculación, Gestión Metropolitana, Programas Especiales y Enlace de Programas Gubernamentales e Infraestructura de la Secretaría de Infraestructura y Obra Pública. Cifras preliminares 1er semestre 2026.</t>
+    <t>Cifras preliminares septiembre 2026.</t>
+  </si>
+  <si>
+    <t>Dirección de Vinculación, Gestión Metropolitana, Programas Especiales y Enlace de Programas Gubernamentales e Infraestructura de la Secretaría de Infraestructura y Obra Pública. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Relación de los municipios beneficiarios de programas de infraestructura adscritos a la Secretaría de Infraestructura y Obra Pública sobre el total de municipios del estado por 100</t>
   </si>
   <si>
     <t>Porcentaje de municipios del estado de Jalisco que depositan sus RSU en rellenos sanitarios conforme a la NOM-083-Sermarnat-2003</t>
   </si>
   <si>
     <t>Este indicador  da cuenta del porcentaje de municipios que cumplen con la normatividad de depositar sus residuos sólidos urbanos  de acuerdo con lo estipulado en la NOM-083-Semarnat-2003. Como parte de la política pública para la gestión integral de los residuos en el estado, la SEMADET verifica que los sitios de disposición final que se encuentran en los municipios de la entidad cumplan con la NOM-083-SEMARNAT-2003. Esta norma estipula los requerimientos de los rellenos sanitarios (RS) a diferencia de los tiraderos a cielo abierto, en cumplimiento con las atribuciones en materia de RSU, de acuerdo con el artículo 5, fracción XII de la Ley Estatal de  Equilibrio Ecológico y la Protección al Ambiente.</t>
   </si>
   <si>
-    <t>Cifras preliminares 1er cuatrimestre de 2026.
-[...3 lines deleted...]
-    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Registro de seguimientos de regularización de la Coordinación General de Gestión Integral de Residuos. Cifras preliminares 1er cuatrimestre de 2026.</t>
+    <t>Durante el 2026, se autorizó la operación de cinco nuevos rellenos sanitarios razón por la que aumentó el porcentaje de municipios de Jalisco que depositan sus residuos, conforme a la norma vigente.</t>
+  </si>
+  <si>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Registro de seguimientos de regularización de la Coordinación General de Gestión Integral de Residuos. Cifras preliminares al segundo cuatrimestre de 2026.</t>
   </si>
   <si>
     <t>Porcentaje de municipios que cumplen con la normatividad de depositar sus residuos sólidos urbanos  de acuerdo con la NOM-083-Semarnat-2003</t>
   </si>
   <si>
     <t>Porcentaje de municipios que cuentan con esquema completo de ordenamiento territorial</t>
   </si>
   <si>
     <t>Este indicador mide el porcentaje de municipios que tienen armonizados sus instrumentos de planeación territorial. De esta manera, los tomadores de decisiones encargados del ordenamiento territorial y el desarrollo urbano; de las autoridades estatales y municipales, cuentan con un referente conceptual y técnico que fundamenta los procesos de gestión para la elaboración, actualización, operación y seguimiento del Programa Estatal de Ordenamiento Territorial y Desarrollo Urbano, la Estrategia Estatal de Ordenamiento Territorial y Desarrollo Urbano, y los Programas Municipales de Desarrollo Urbano de Jalisco, basados en los conceptos teóricos de capacidad y aptitud territorial y de uso sustentable de recursos naturales.(político administrativa) y aplicación operativa, que homologue las políticas de ordenación del territorio, con base en los recursos naturales, artificiales y humanos, que se despliegan en la guía metodológica para la elaboración de planes de desarrollo urbano de la SEMARNAT y SEDATU 2017.</t>
   </si>
   <si>
-    <t>Dirección General de Ordenamiento Territorial. Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco, 2025.</t>
+    <t>Los municipios se encuentran en proceso de formulación y expedición de sus instrumentos de planeación. Aunque la SEMADET brinda acompañamiento y asesoría técnica, la aprobación final y su publicación en gacetas locales, son responsabilidad de los ayuntamientos. Cabe señalar que las actualizaciones de instrumentos realizadas por los municipios este año no impactan en el valor del indicador, ya que este mide cobertura y dichas demarcaciones ya contaban previamente con un esquema completo de ordenamiento territorial.</t>
+  </si>
+  <si>
+    <t>Dirección General de Ordenamiento Territorial. Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>De los 125 municipios que conforman el Estado de Jalisco, se contabilizan aquellos que cuentan con regulaciones ambientales y urbanísticas completas tanto para el suelo rural como el urbano, de manera que se pueda iniciar con una licencia urbanística.</t>
   </si>
   <si>
     <t>http://siga.jalisco.gob.mx/ordenamiento/</t>
   </si>
   <si>
     <t>Porcentaje de municipios que han implementado herramientas de mejora regulatoria</t>
   </si>
   <si>
     <t>Se mide el porcentaje de municipios que han adoptado herramientas de mejora regulatoria con el objetivo de optimizar y simplificar los procesos administrativos locales. Herramientas que facilitan la gestión pública y mejoran el entorno para los ciudadanos y las empresas. Un mayor porcentaje indica un avance hacia una administración pública más amigable, eficiente y favorable para el desarrollo económico y regional de Jalisco.​</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Económico, cifras preliminares I semestre 2026.</t>
   </si>
   <si>
     <t>Se realiza un levantamiento de información a través de la Dirección General de Mejora Regulatoria que indican cuáles municipios han implementado alguna herramienta de mejora regulatoria (como simplificación de trámites, ventanillas únicas, digitalización, etc.). Se calcula el porcentaje de municipios que han adoptado estas herramientas respecto al total de municipios en la entidad.</t>
   </si>
   <si>
     <t>Porcentaje de nacimientos con control prenatal iniciado en el primer trimestre</t>
   </si>
   <si>
     <t>Mide el porcentaje de nacimientos registrados de madres residentes en Jalisco en los que el control prenatal se inició durante el primer trimestre del embarazo en el lapso de un año.</t>
   </si>
   <si>
-    <t>No se incluyen nacimientos de mujeres no residentes en el estado de Jalisco, no se incluyen nacimientos en los que se ignora el municipio de residencia, ni nacimientos ocurridos en Jalisco cuyas madres residen en otra entidad federativa. Nota metodológica aclaratoria: La fuente de información (SINAC/Sistema de Información de Nacimientos) registra el trimestre de gestación en que inició el control prenatal, no la semana exacta. Por ello, el indicador aproxima el criterio de "inicio oportuno" establecido en la NOM-007-SSA2 (antes de la semana 12) utilizando como referencia el primer trimestre de gestación reportado.</t>
-[...2 lines deleted...]
-    <t>Secretaría de Salud Jalisco. 2025, DGIS Cubos Dinámicos de Información (Nacimientos INEGI/SS) (Última actualización agosto 2026).</t>
+    <t>No se incluyen nacimientos de mujeres no residentes en el estado de Jalisco, no se incluyen nacimientos en los que se ignora el municipio de residencia, ni nacimientos ocurridos en Jalisco cuyas madres residen en otra entidad federativa.
+La fuente de información (SINAC, Sistema de Información de Nacimientos) registra el trimestre de gestación en que inició el control prenatal, no la semana exacta. Por ello, el indicador aproxima el criterio de "inicio oportuno" establecido en la NOM-007-SSA2 (antes de la semana 12) y utiliza como referencia el primer trimestre de gestación reportado.</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud Jalisco. 2025. DGIS, Cubos Dinámicos de Información (Nacimientos INEGI/SS). Última actualización 2025.</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de nacimientos registrados de madres residentes en Jalisco en los que la atención prenatal se inició durante el primer trimestre del embarazo, según el trimestre de gestación reportado en el registro de nacimientos (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/nacimientos.html), y en el denominador el número total de nacimientos registrados de madres residentes en Jalisco, obtenido de la misma fuente. El Porcentaje de nacimientos con control prenatal iniciado en el primer trimestre es la estimación utilizada para dar cuenta de la proporción de nacimientos en los que el control prenatal inició durante el primer trimestre del embarazo, respecto del total de nacimientos ocurridos durante un periodo de tiempo determinado. gestación registrada 100 nacimientos de madres residentes en un lugar y tiempo definidos (por ejemplo, al año en Jalisco), el porcentaje que corresponde a nacimientos en los que, de acuerdo con el trimestre de gestación registrado, el control prenatal inició durante el primer trimestre del embarazo.</t>
   </si>
   <si>
     <t>Porcentaje de niños ocupados de 5 a 17 años</t>
   </si>
   <si>
     <t>Trienal</t>
   </si>
   <si>
     <t>Actividades económicas, domésticas y escolares que realizan los niños, las niñas y los adolescentes de 5 a 17 años de edad en el país y las entidades federativas.</t>
   </si>
   <si>
-    <t>Los valores presentados en 2023 corresponden a la Encuesta Nacional de Trabajo Infantil (ENTI) 2022, INEGI, publicados en octubre de 2023 por la fuente original.</t>
-[...1 lines deleted...]
-  <si>
     <t>Encuesta Nacional de Trabajo Infantil (ENTI) 2022, INEGI.</t>
   </si>
   <si>
     <t>Captación de la información mediante registros de INEGI.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enti/2022/#documentacion</t>
   </si>
   <si>
     <t>Porcentaje de ocupación en el sector informal</t>
   </si>
   <si>
     <t>Proporción de la población ocupada que trabaja para una unidad económica no agropecuaria que opera a partir de los recursos del hogar, pero sin constituirse como empresa, de modo que los ingresos, los materiales y equipos que se utilizan para el negocio no son independientes o distinguibles de los del propio hogar. Esta tasa se calcula teniendo como referente (denominador) a la población ocupada no agropecuaria.</t>
   </si>
   <si>
-    <t>El dato corresponde a la proporción de la población ocupada que trabaja para una unidad económica no agropecuaria que opera a partir de los recursos del hogar, pero sin constituirse como empresa.
-[...1 lines deleted...]
-En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.
+    <t>A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 Se ajustaron los valores históricos de los años 2009, 2014, 2019 y 2020.</t>
   </si>
   <si>
     <t>Porcentaje de la población ocupada en el sector informal</t>
   </si>
   <si>
     <t>Porcentaje de ocupación hotelera</t>
   </si>
   <si>
     <t>Es el porcentaje promedio de cuartos ocupados mensualmente en el estado.</t>
   </si>
   <si>
     <t>Se realizaron actualizaciones a los valores anuales 2019 al 2024 y mensuales del año en curso por motivo de corte estadístico del sector, por lo que las cifras pueden diferir de los valores publicados en el Informe de Gobierno.
 Solo se consideran los destinos integrados a DATATUR es decir Puerto Vallarta, ZMG, Ribera de Chapala, Costa Alegre y San Juan de los Lagos.
 Se reporta el porcentaje de ocupación hotelera promedio acumulado al mes de referencia.</t>
   </si>
   <si>
     <t>Promedio acumulado anual estimado con una muestra de 507 hoteles en el estado de todas categorías.</t>
   </si>
   <si>
     <t>Porcentaje de ocupación penitenciaria en reinserción social</t>
   </si>
   <si>
     <t>Se refiere a la proporción de personas privadas de la libertad con ocupación respecto a la cantidad total de espacios en los Centros Penitenciarios del Estado.</t>
   </si>
   <si>
-    <t>Dirección General de Prevención y Reinserción Social. (DIGPRES), Secretaría de Seguridad Jalisco. Cifras preliminares agosto 2026.</t>
+    <t>Dirección General de Prevención y Reinserción Social. (DIGPRES), Secretaría de Seguridad Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>La proporción se obtiene de la división del número de personas privadas de la libertad con ocupación entre el número de espacios y el resultado se multiplica por cien</t>
   </si>
   <si>
     <t>Porcentaje de pagos electrónicos realizados en el transporte público</t>
   </si>
   <si>
     <t>Este Indicador mide el porcentaje de pagos electrónicos realizados en los diferentes medios de transporte, líneas de Mi Tren, SITREN, Mi Macro Calzada y Mi Macro Periférico y rutas de transporte colectivo.</t>
   </si>
   <si>
-    <t>Informes de la Dirección General de Transporte Público, Secretaría de Transporte, Gobierno de Jalisco, cifras preliminares al segundo trimestre de 2026.</t>
+    <t>Informes de la Dirección General de Transporte Público, Secretaría de Transporte, Gobierno de Jalisco, cifras preliminares al tercer trimestre de 2026.</t>
   </si>
   <si>
     <t>Relación de la cantidad de pagos electrónicos realizados en el transporte público, el cual incluye la modalidad regular, así como en la que se beneficia con descuentos parciales o totales, (Yo Jalisco, apoyo al pasaje), entre la totalidad de pagos realizados en los diferentes medios de transporte.</t>
   </si>
   <si>
     <t>https://setran.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de participación de fuentes renovables de energía en la generación de energía eléctrica</t>
   </si>
   <si>
     <t>Se refiere a la relación porcentual de participación de fuentes renovables de energía en la generación de energía eléctrica  respecto del total de la energía que se genera en Jalisco.</t>
   </si>
   <si>
     <t>Secretaría de Desarrollo Energético Sustentable, 2025.</t>
   </si>
   <si>
     <t>Relación porcentual de participación de fuentes renovables de energía en la generación de energía eléctrica  entre el total de la energía que se genera en Jalisco por 100.</t>
   </si>
   <si>
     <t>https://sedes.jalisco.gob.mx/inicio</t>
   </si>
   <si>
     <t>Porcentaje de participación de la mujer en puestos públicos del más alto nivel</t>
   </si>
   <si>
     <t>Este indicador se refiere al porcentaje de participación de la mujer en puestos públicos del más alto nivel: (diputadas + titulares de secretaría + magistradas + presidentas municipales + gobernadora) / (total general (mujeres + hombres) de diputados/as, titulares de secretaría, magistrados/as, presidentes/as municipales y gobernador/a) * 100.</t>
   </si>
   <si>
-    <t>Este indicador se calcula con base en el número de gobernadoras, diputadas, presidentas municipales, secretarias de las dependencias del Gobierno Estatal y  magistradas. Cifras preliminares con corte a diciembre 2025.</t>
-[...2 lines deleted...]
-    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres, Cifras preliminares a diciembre de 2025.</t>
+    <t xml:space="preserve">Este indicador se calcula con base en el número de gobernadoras, diputadas, presidentas municipales, secretarias de las dependencias del Gobierno Estatal y magistradas. </t>
+  </si>
+  <si>
+    <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>En 2005
 1.La primera etapa fue la solicitud de la información a los tres poderes mediante un formato preestablecido que nos pudiera tener objetividad y comparabilidad.
 2.La segunda fue la recepción de la información y la verificación de la misma
 3.Como actividad final se llevo a cabo el procesamiento de los datos, análisis y presentación de los resultados.
 En 2006.
 1.La primera etapa fue la solicitud de la información a los tres poderes mediante un formato preestablecido que nos pudiera tener objetividad y comparabilidad.
 2.La segunda fue la recepción de la información y la verificación de la misma
 3.Como actividad final se llevo a cabo el procesamiento de los datos, análisis.
 4. Análisis Comparativo
 5. Presentación de documento final</t>
   </si>
   <si>
     <t>Porcentaje de participación de los Gobiernos Municipales en mesas de trabajo realizadas</t>
   </si>
   <si>
     <t>Mide la relación entre el número de Gobiernos Municipales Invitados a mesas de trabajo y el número de Gobiernos Municipales que Participaron en mesas de trabajo realizadas, expresada como porcentaje.</t>
   </si>
   <si>
     <t>Dirección de Desarrollo Municipal, Secretaría General de Gobierno, cifras preliminares primer semestre 2026.</t>
   </si>
   <si>
     <t>Calcular dividiendo el número de gobiernos municipales que participaron entre el número de gobiernos municipales invitados en el mismo periodo y multiplicar por 100.</t>
   </si>
   <si>
     <t>Porcentaje de participación en el PIB agropecuario nacional</t>
   </si>
   <si>
     <t>El porcentaje de participación del PIB agropecuario de Jalisco sobre el nacional representa la parte del total nacional en el área de producción agropecuaria que aporta el estado de forma anual.</t>
   </si>
   <si>
-    <t>Por la naturaleza de reporte del indicador, no se prevén avances en 2025.
-[...1 lines deleted...]
-Se refiere al valor agregado bruto</t>
+    <t>Se ajustaron los valores históricos de los años 2006, 2007, 2008, 2009, 2010, 2018, 2019, 2020, 2021 y 2022.
+Se refiere al valor agregado bruto.</t>
   </si>
   <si>
     <t>INEGI, Sistema de Cuentas Nacionales de México. Producto Interno Bruto por Entidad Federativa,  2023. Último dato publicado en diciembre 2024.</t>
   </si>
   <si>
     <t>El INEGI realizó los cálculos del Producto Interno Bruto de acuerdo con la metodología instaurada por el Sistema de Cuentas Nacionales 1993, publicación conjunta con el Fondo Monetario Internacional, La Organización de las Naciones Unidas, el Banco Mundial, la Organización para la Cooperación y el Desarrollo Económico, y la Oficina de estadísticas de la Comunidad Europea.  Dichos datos los desagregó en 19 actividades económicas, de acuerdo al SCIAN 2002, esto para su comparación con los otros dos países que conforman el Tratado de Libre Comercio de América del Norte.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/temas/pib/</t>
   </si>
   <si>
     <t>Porcentaje de percepción de confianza sobre el Ministerio Público y Fiscalías Estatales</t>
   </si>
   <si>
     <t>Porcentaje de la población de 18 años y más que tiene confianza en el Ministerio Público o la Fiscalía Estatal.</t>
   </si>
   <si>
-    <t>Los valores son referentes a la ENVIPE 2025, con datos de 2024.</t>
-[...2 lines deleted...]
-    <t>Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) 2025.</t>
+    <t>Los valores son referentes a la ENVIPE 2026, con datos de 2025.</t>
+  </si>
+  <si>
+    <t>Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) 2026.</t>
   </si>
   <si>
     <t>Relación porcentual de la población de 18 y más que tiene confianza en el Ministerio Público o la Fiscalía Estatal</t>
   </si>
   <si>
     <t>Porcentaje de percepción de inseguridad</t>
   </si>
   <si>
     <t>Este indicador muestra el porcentaje de la población de 18 años y más que se siente insegura en su entidad federativa.</t>
   </si>
   <si>
-    <t>El valor actual corresponde a la ENVIPE 2025, del INEGI.
+    <t>El valor actual corresponde a la ENVIPE 2026, del INEGI.
 De 2006 a 2010, el valor reportado corresponde a las encuestas realizadas por el Instituto Ciudadano de Estudios Sobre Inseguridad (ICESI).
 A partir de 2011 a la fecha, los valores reportados corresponden a la Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (Envipe), publicada por INEGI.</t>
   </si>
   <si>
-    <t>INEGI.  Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) 2025.</t>
+    <t>INEGI.  Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) 2026.</t>
   </si>
   <si>
     <t>La encuesta se llevó a cabo con la finalidad de obtener información
 que permita estimar los niveles de victimización a nivel nacional y
 por entidad federativa, así como los hechos delictivos denunciados
 y no denunciados. De igual forma, se estudia la percepción que los
 habitantes tienen respecto al lugar donde viven, y su evaluación
 de las principales autoridades en materia de seguridad pública y
 procuración de justicia.
 Con el propósito de enmarcar las principales características
 metodológicas del proyecto, se realiza el Diseño Muestral de la
 Encuesta Nacional de Victimización y Percepción sobre Seguridad
 Pública (ENVIPE) 2018, el cual aborda las principales características
 del diseño estadístico empleado para el desarrollo de la encuesta,
 como son el marco de muestreo, el tamaño y la distribución de la
 muestra, así como el cálculo de las probabilidades de inclusión
 de las unidades de observación, los factores de expansión y los
 principales estimadores para la explotación de información. Consultar liga.</t>
   </si>
   <si>
     <t>Porcentaje de percepción sobre inseguridad en mujeres mayores de 18 años</t>
   </si>
   <si>
     <t>Este indicador mide la percepción de inseguridad en Jalisco para mujeres mayores de 18 años</t>
   </si>
   <si>
-    <t>INEGI, Encuesta Nacional de Victimización y Percepción sobe Seguridad Pública (ENVIPE), cifras septiembre 2025</t>
+    <t>INEGI, Encuesta Nacional de Victimización y Percepción sobe Seguridad Pública (ENVIPE). Cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el total de mujeres de 18 y más años que se sienten o se perciben inseguras  entre la población de mujeres de 18 y más años jaliscienses encuestadas por 100.</t>
   </si>
   <si>
     <t>Porcentaje de personas con carencia de acceso a la alimentación atendidas con apoyos alimentarios por los sistemas DIF</t>
   </si>
   <si>
     <t>Es la población a quien continua o eventualmente, durante el año, le son otorgadas por Sistema para el Desarrollo Integral de la Familia (DIF) Jalisco: despensas, dotaciones alimenticias o raciones de alimento, para incidir en los indicadores de carencia alimentaria y desnutrición del estado de Jalisco.</t>
   </si>
   <si>
     <t>Tras la publicación de las Reglas de Operación 2026 de los programas alimentarios se entregaron los apoyos abarcando un primer periodo de manera retroactiva, a la fecha los Sistemas DIF Municipales siguen con la comprobación de entrega de apoyos para continuar reportándolos en lo sucesivo..</t>
   </si>
   <si>
-    <t>Sistema DIF Jalisco con información de las Subdirecciones de Seguridad Alimentaria y Operativa. Datos estadísticos de INEGI 2024, (personas con carencia de acceso a la alimentación moderada y severa), junio 2026.</t>
+    <t>Sistema DIF Jalisco con información de las Subdirecciones de Seguridad Alimentaria y Operativa. Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Suma de personas atendidas en el año con los programas y estrategias alimentarias de DIF = (Apoyos alimentarios otorgados Grupo Prioritarios + Alimentación  Escolar  otorgada a niñas, niños y adolescentes + Dotaciones alimenticias para mujeres embarazadas y/o lactando, y niñas niños de 6 a  24 meses  de edad, entregadas en los Primeros 1000 Días + Apoyos asistenciales entregados a Grupos Prioritarios en Centros de Convivencia + Apoyos asistenciales entregados a beneficiarios de grupos prioritarios),  sobre la población con carencia alimentaria moderada y severa (1,176,459) X 100.</t>
   </si>
   <si>
     <t>Porcentaje de personas ocupadas en Jalisco que forman parte del S.N.I.I.</t>
   </si>
   <si>
     <t>Fomento del desarrollo científico - tecnológico y la apropiación de la ciencia, con impacto social y económico para facilitar el ingreso o permanencia de investigadoras e investigadores jaliscienses en el S.N.I.I.</t>
   </si>
   <si>
-    <t>Secretaría de Innovación, Ciencia y Tecnología, con datos de SECIHTI 2025</t>
+    <t>Secretaría de Innovación, Ciencia y Tecnología, con datos de la Secretaría de Ciencia, Humanidades, Tecnología e Innovación (Secihti), 2025.</t>
   </si>
   <si>
     <t>Relación del número de investigadores de Jalisco con S.N.I.I. (Sistema Nacional de Investigadores e Investigadoras) por cada 1,000 personas de la Población Económicamente Activa (PEA) ocupada de Jalisco.</t>
   </si>
   <si>
     <t>Porcentaje de planteles públicos de educación básica y media superior con intervenciones de equipamiento, mantenimiento, rehabilitación e infraestructura en su inmueble</t>
   </si>
   <si>
     <t>Mide la proporción de escuelas públicas de educación básica y media superior que han sido beneficiadas con al menos una intervención en su infraestructura durante un periodo de tiempo determinado.</t>
   </si>
   <si>
     <t>Secretaría de Educación Jalisco, 2025.</t>
   </si>
   <si>
     <t>Es la relación entre el número de planteles escolares públicos que recibieron alguna intervención de equipamiento, mantenimiento, rehabilitación o infraestructura en un periodo determinado con respecto al total de planteles públicos de educación básica y media superior en el estado.</t>
   </si>
   <si>
     <t>Porcentaje de población con al menos una carencia social</t>
   </si>
   <si>
     <t>La población con al menos una carencia social es aquella que se encuentra imposibilitada para ejercer al menos uno de los seis indicadores señalados en el artículo 36 de la Ley General de Desarrollo Social: rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación nutritiva y de calidad.</t>
   </si>
   <si>
-    <t>INEGI. Pobreza multidimensional, 2024. Cálculos con base en la información de la ENIGH 2024,</t>
+    <t>INEGI. Pobreza multidimensional, 2024. Cálculos con base en la información de la ENIGH 2024.</t>
   </si>
   <si>
     <t>Identificar si cada persona cumple o no con los criterios de cada una de las carencias sociales, usando definiciones normativas establecidas por CONEVAL. Para cada individuo, determinar si presenta ≥ 1 carencia social. Sumar la población que cumple este criterio. Dividir entre la población total y multiplicar por 100 para obtener el porcentaje. La medición se basa en información proveniente de encuestas de hogares y aplica reglas operativas uniformes para todo el país.</t>
   </si>
   <si>
     <t>Porcentaje de población con carencia por acceso a los servicios de salud</t>
   </si>
   <si>
     <t>En el rubro de protección en salud se consideró la derechohabiencia o afiliación a algún tipo de seguro o prepago en salud, es decir, una definición de protección financiera que se espera se vea reflejada en el estado de salud al facilitar el acceso a los servicios.</t>
   </si>
   <si>
     <t>Cuando las personas carecen del acceso a los servicios de salud,
 http://ensanut.insp.mx/informes.php#.V7H1FfnhAdU</t>
   </si>
   <si>
     <t>Porcentaje de población con discapacidad en condiciones de abandono y desamparo atendida en el Centro Cien Corazones del Sistema DIF Jalisco</t>
   </si>
   <si>
     <t>Mide el porcentaje de personas con discapacidad en condiciones de abandono y desamparo atendidas en el Centro Cien Corazones del Sistema DIF Jalisco del total identificado como susceptible de ser apoyado</t>
   </si>
   <si>
-    <t xml:space="preserve"> En 2025 se atendió la población actual del Centro Cien Corazones que es de 59 personas.</t>
-[...2 lines deleted...]
-    <t>DIF Jalisco 2025</t>
+    <t>Sistema DIF Jalisco, cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>A partir de informes mensuales y semestrales del Centro Cien Corazones se calcula el porcentaje de personas apoyadas del total identificado como susceptible de apoyo</t>
   </si>
   <si>
     <t>Porcentaje de población con discapacidad en situación de pobreza</t>
   </si>
   <si>
-    <t>Se refiere al porcentaje de la población que reportó tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios lo cual se considera que tiene discapacidad y se encuentra en situación de pobreza multidimensional es decir presenta al menos una carencia social (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
+    <t>Se refiere al porcentaje de la población que reportó tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios lo cual se considera que tiene discapacidad y se encuentra en situación de pobreza multidimensional; es decir, presenta al menos una carencia social (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
   </si>
   <si>
     <t>A partir de los cambios en las preguntas sobre discapacidad en la ENIGH 2020, el CONEVAL se dio a la tarea de adecuar la identificación de la población con discapacidad, con el objetivo de presentar la información de los indicadores de pobreza multidimensional para este grupo. En virtud de lo anterior, se optó por crear una variable dicotómica para identificar si una persona presenta o no discapacidad. De esta manera, si una persona reporta tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios, se considera que tiene discapacidad. Mientras que, si no tiene dificultad o tiene poca dificultad para llevar a cabo la acción, se considera como una persona sin discapacidad.
 Derivado de los cambios incorporados por el INEGI en las fuentes de información que sirven como insumos, el CONEVAL da a conocer los resultados de la medición multidimensional de la pobreza 2020 para las personas con discapacidad, iniciando una nueva serie de información para este grupo.
 Por lo que este indicador incorpora la información de las personas con discapacidad que está en situación de pobreza multidimensional, es decir, presenta al menos una carencia social y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=3781</t>
   </si>
   <si>
     <t>Porcentaje de población con discapacidad en situación de pobreza extrema</t>
   </si>
   <si>
-    <t>Se refiere al porcentaje de la población que reportó tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios lo cual se considera que tiene discapacidad y se encuentra en situación de pobreza extrema es decir tiene tres o más carencias de seis posibles (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos se encuentra por debajo de la línea de pobreza extrema.</t>
+    <t>Se refiere al porcentaje de la población que reportó tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios lo cual se considera que tiene discapacidad y se encuentra en situación de pobreza extrema es decir tiene tres o más carencias de seis posibles (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos se encuentran por debajo de la línea de pobreza extrema.</t>
   </si>
   <si>
     <t xml:space="preserve">Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+&lt;br&gt;
 Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.
 </t>
   </si>
   <si>
     <t>A partir de los cambios en las preguntas sobre discapacidad en la ENIGH 2020, el CONEVAL se dio a la tarea de adecuar la identificación de la población con discapacidad, con el objetivo de presentar la información de los indicadores de pobreza multidimensional para este grupo. En virtud de lo anterior, se optó por crear una variable dicotómica para identificar si una persona presenta o no discapacidad. De esta manera, si una persona reporta tener mucha dificultad o no puede realizar alguna de las actividades contempladas en los dominios, se considera que tiene discapacidad. Mientras que, si no tiene dificultad o tiene poca dificultad para llevar a cabo la acción, se considera como una persona sin discapacidad.
 Derivado de los cambios incorporados por el INEGI en las fuentes de información que sirven como insumos, el CONEVAL da a conocer los resultados de la medición multidimensional de la pobreza 2020 para las personas con discapacidad, iniciando una nueva serie de información para este grupo. Por lo que este indicador incorpora la información de las personas con discapacidad que están en situación de pobreza extrema, es decir, presenta tres o más carencias de seis posibles y sus ingresos se encuentran por debajo de la línea de pobreza extrema.</t>
   </si>
   <si>
     <t>Porcentaje de población de 18 años y más que percibe a la policía estatal con un desempeño positivo</t>
   </si>
   <si>
     <t>Se refiere a la población de 18 años y más que percibe a la policía estatal con un desempeño positivo sobre el total de la población de 18 y más.</t>
   </si>
   <si>
-    <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) 2025.</t>
+    <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) 2026.</t>
   </si>
   <si>
     <t>El indicador se construye a partir de los datos de la Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE) en el apartado de percepción del desempeño de las autoridades de seguridad pública. Para este indicador, se considera únicamente la policía estatal y se suman las respuestas de la población de 18 años y más que la califica como “muy efectiva” o “algo efectiva”.
 Estas respuestas se dividen entre el total de personas encuestadas que emitieron una opinión válida sobre el desempeño de la policía estatal. El resultado se expresa como un porcentaje.
 Fórmula:
 Indicador (%)=(Número de personas que califican como "muy efectiva" o "algo efectiva")
   _______________________________
 ( Total de personas que opinaron sobre la policía estatal ) x100</t>
   </si>
   <si>
     <t>Porcentaje de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano.</t>
   </si>
   <si>
     <t>Relación porcentual de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano.</t>
   </si>
   <si>
     <t>Porcentaje de población de 65 años y más en situación de pobreza multidimensional</t>
   </si>
   <si>
     <t>Muestra el porcentaje de personas de 65 años y más que se encuentran en situación de pobreza multidimensional, es decir, tienen al menos una carencia social (en los seis indicadores de rezago educativo, acceso a servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
   </si>
   <si>
     <t>Información generada por el Instituto de Información Estadística y Geográfica (IIEG), con base en estimaciones de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024 del INEGI.
-Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL. &lt;br&gt;
 Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.</t>
   </si>
   <si>
-    <t>Elaborado por el IIEG basadas en estimaciones de la ENIGH 2024, realizado por el INEGI.</t>
+    <t>Elaborado por el IIEG, con base en estimaciones de la ENIGH 2024, realizado por el INEGI.</t>
   </si>
   <si>
     <t>La información se obtiene a partir de la extracción de los Microdatos de las bases de datos de pobreza multidimensional del CONEVAL para los años 2016, 2018, 2020 y 2022. De la población de 65 años y más y que se encuentra en situación de pobreza multidimensional es decir presenta al menos una carencia social (rezago educativo, acceso a los servicios de salud, acceso a la seguridad social, calidad y espacios de la vivienda, servicios básicos en la vivienda y acceso a la alimentación) y sus ingresos son insuficientes para adquirir los bienes y servicios que requieren para satisfacer sus necesidades.</t>
   </si>
   <si>
     <t>Porcentaje de población del estado que habita en un municipio que realiza la disposición final de los residuos sólidos urbanos en un sistema de manejo de residuos que cumple con la normatividad “NOM-083-SEMARNAT-2003"</t>
   </si>
   <si>
     <t>Este indicador evalúa el porcentaje de población del estado que dispone sus residuos en un sitio con autorización vigente conforme a la NOM-083-SEMARNAT-2003.</t>
   </si>
   <si>
-    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco. Cifras preliminares I semestre, 2026.</t>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco. Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Porcentaje de la población en Jalisco que depositan sus residuos en sitios de disposición final con autorización vigente.</t>
   </si>
   <si>
     <t>Porcentaje de población en pobreza laboral</t>
   </si>
   <si>
     <t>En la definición, identificación y medición de la Pobreza Laboral, se considera que una persona se encuentra en esta situación cuando su ingreso laboral es inferior al valor monetario de la canasta alimentaria tanto en el ámbito rural como urbano.</t>
   </si>
   <si>
     <t xml:space="preserve">Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020, no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
 &lt;br&gt;
 Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI. </t>
   </si>
   <si>
     <t>Instituto Nacional de Estadística y Geografía, con base en los resultados de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024. Cifras preliminares al segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>El porcentaje de la población con ingreso laboral inferior a la línea de pobreza extrema por
 ingresos se calcula a partir del ingreso laboral per cápita. Este, a su vez, se calcula con la
 información de las personas ocupadas que reporta la Encuesta Nacional de Ocupación y Empleo
 (ENOE). Este ingreso laboral per cápita se utiliza para determinar si todas y todos los integrantes
 del hogar están o no por debajo de las Líneas de Pobreza Extrema por Ingreso (LPEI).</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/desarrollosocial/pl/</t>
   </si>
   <si>
     <t>Porcentaje de población en viviendas con hacinamiento</t>
   </si>
   <si>
-    <t>Es el resultado de dividir el número de personas que residen de forma cotidiana en la vivienda entre el número de cuartos de ésta. El indicador es calculado por el Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) y se publica de manera bienal, como parte de la determinación de los subindicadores que conforman el  porcentaje de población con carencia por calidad y espacios en la vivienda de la pobreza multidimensional, como lo son también los subindicadores de carencia del material de piso de la vivienda, techos de la vivienda y muros de la vivienda.</t>
+    <t>Se refiere al porcentaje de población que reside en viviendas particulares habitadas con hacinamiento, considerando como tal aquellas viviendas en las que el promedio de ocupantes por cuarto es mayor a 2.5 personas. El indicador forma parte de la medición de la carencia por calidad y espacios de la vivienda, que se considera en la medición de Pobreza Multidimensional. Es calculado por el INEGI, conforme a la metodología vigente para la medición de la Pobreza Multidimensional, y se publica con periodicidad bienal.</t>
   </si>
   <si>
     <t xml:space="preserve">Información generada por el Instituto de Información Estadística y Geográfica (IIEG), con base en estimaciones de la Encuesta Nacional de Ingresos y Gastos de los Hogares (ENIGH) 2024 del INEGI.
-Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL.
+Por consideraciones normativas y técnicas, los datos que conforman la publicación de la pobreza multidimensional 2020 no son comparables de forma directa con los presentados previamente por el mismo CONEVAL. &lt;br&gt;
 Dada la extinción del CONEVAL, a partir de 2024, la estimación estadística de los datos referentes a la pobreza en México, está a cargo del INEGI.
 </t>
   </si>
   <si>
     <t>Elaborado por el IIEG basadas en estimaciones de la ENIGH 2024, realizada por el INEGI.</t>
   </si>
   <si>
     <t>Viviendas con más de 3 personas por dormitorio dividido por el total de viviendas, multiplicado por 100. Estimaciones del CONEVAL con base en el MCS-ENIGH 2008, 2010, 2012 y 2014.</t>
   </si>
   <si>
     <t>Porcentaje de población privada de su libertad que desempeña una actividad laboral en el centro penitenciario</t>
   </si>
   <si>
     <t>Se refiere a la proporción de personas privadas de la libertad con ocupación laboral respecto a la cantidad total de espacios en los Centros Penitenciarios del Estado.</t>
   </si>
   <si>
     <t>La proporción se obtiene de la división de los Internos laboralmente activos entre el total de los internos y se multiplica por cien.
 Variable utilizada: IR=Total internos recluidos, ILA= Internos laboralmente activos</t>
   </si>
   <si>
     <t>Porcentaje de población total ocupada</t>
   </si>
   <si>
     <t>Personas de 15 y más años que en la semana de referencia realizaron alguna actividad económica durante al menos una hora. Incluye a los ocupados que tenían trabajo, pero no lo desempeñaron de modo temporal por alguna razón, sin que por ello perdieran el vínculo laboral con este; así como a quienes ayudaron en alguna actividad económica sin recibir un sueldo o salario.</t>
   </si>
   <si>
-    <t>Porcentaje de personas de 15 y más años de edad que realizaron alguna actividad económica durante al menos una hora. Incluye a los ocupados que tenían trabajo pero no lo desempeñaron temporalmente por alguna razón, sin que por ello perdieran el vínculo laboral.
-[...1 lines deleted...]
-En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.  
+    <t>A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 Se ajustaron los valores históricos de los años 2014 y 2019.</t>
   </si>
   <si>
     <t>Representa el porcentaje de la población  ocupada respecto a la Población  económicamente activa.</t>
   </si>
   <si>
     <t>Porcentaje de población, en los municipios de El Salto, Juanacatlán, Poncitlán, Ocotlán y Chapala, sin seguridad social, afiliado al Seguro Médico Al Estilo Jalisco con respecto al total de población sin seguridad social</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de población sin seguridad social, que está afiliada al esquema público de protección en salud denominado "Seguro Médico Al Estilo Jalisco"</t>
   </si>
   <si>
     <t>Secretaría de Salud, OPD SSJ, 2025</t>
   </si>
   <si>
     <t>Este indicador se calcula dividiendo el número de personas sin seguridad social que se encuentran afiliadas al Seguro Médico Al Estilo Jalisco, entre el total de población sin seguridad social residente en los municipios de El Salto, Juanacatlán, Poncitlán, Ocotlán y Chapala, multiplicando el resultado por 100 para obtener el valor porcentual, con información del OPD Servicios de Salud Jalisco.</t>
   </si>
   <si>
     <t>Porcentaje de policías con grado de licenciatura, maestría o doctorado</t>
   </si>
   <si>
     <t>Mide el porcentaje de policías estatales que cuentan con estudios de nivel superior (licenciatura, maestría o doctorado). Evalúa la profesionalización del personal policial y el avance de las políticas para elevar el nivel educativo dentro de la corporación.</t>
   </si>
   <si>
-    <t>Secretaría de Seguridad Jalisco, 2025.</t>
+    <t>Secretaría de Seguridad Jalisco, cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Relación porcentual de los policías estatales que cuentan con estudios de nivel superior (licenciatura, maestría o doctorado) respecto al total de policías estatales por 100.</t>
   </si>
   <si>
     <t>Porcentaje de Portales de Transparencia de Sujetos Obligados de la Administración Pública Paraestatal del Gobierno del Estado de Jalisco verificados</t>
   </si>
   <si>
     <t>Esta Institución realizará verificaciones a los Portales de Transparencia de la Administración Pública Paraestatal del Gobierno del Estado de Jalisco, para medir el cumplimiento de la publicación y actualización de información fundamental, tomando en consideración que por ley, la actualización de la información debe de ser realizada de manera mensual, publicando como mínimo lo establecido en los Lineamientos Generales de Publicación y Actualización de Información Fundamental emitidos por el Instituto de Transparencia, Información Pública y Protección de Datos Personales (ITEI), así como por la normatividad aplicable en su caso.</t>
   </si>
   <si>
     <t>Verificaciones en materia de cumplimiento de obligaciones de transparencia realizadas por la Coordinación General de Transparencia, 2025.</t>
   </si>
   <si>
     <t>Las verificaciones podrán ser realizadas a la totalidad de los Portales de Transparencia de la Administración Pública Paraestatal o bien, con base en un Programa de Verificación el cual especifique el listado de Sujetos Obligados a verificar y las obligaciones de transparencia que serán revisadas.</t>
   </si>
   <si>
     <t>https://transparencia.jalisco.gob.mx/transparencia_de_dependencias/2</t>
   </si>
   <si>
     <t>Porcentaje de quejas resueltas en la Comisión de Arbitraje Médico</t>
   </si>
   <si>
     <t>Porcentaje de quejas resueltas del total recibidas durante el año en curso.</t>
   </si>
   <si>
-    <t xml:space="preserve">Las solicitudes recibidas se resuelven en un promedio de 3 meses, lo cual puede impactar en los resultados respecto a la proporción de resolución de quejas en los cortes mensuales.  Información preliminar con corte al 31 de julio de 2026.
-[...1 lines deleted...]
-El valor de cierre 2022 fue actualizado.
+    <t xml:space="preserve">Las solicitudes recibidas se resuelven en un promedio de 3 meses, lo cual puede impactar en los resultados respecto a la proporción de resolución de quejas en los cortes mensuales. En febrero de 2025 se ajustó el valor correspondiente a febrero de 2024. Asimismo, se actualizó el valor de cierre de 2022.
 </t>
   </si>
   <si>
-    <t>Comisión de Arbitraje Médico del Estado de Jalisco / Sistemas de quejas de prestadores de servicios de salud. Cifras preliminares julio de 2026.</t>
+    <t>Comisión de Arbitraje Médico del Estado de Jalisco, Sistemas de quejas de prestadores de servicios de salud. Cifras septiembre, 2026.</t>
   </si>
   <si>
     <t>Las quejas recibidas en la Comisión de Arbitraje Médico del Estado de Jalisco, tienen un proceso de ratificación de la queja por parte del usuario: se solicita el expediente a la Institución de Salud, en caso de que exista, y al prestador de Salud; posteriormente se cita a las partes involucradas a una audiencia de conciliación. Este proceso en promedio se resuelve en tres meses.</t>
   </si>
   <si>
     <t>http://camejal.jalisco.gob.mx/biblioteca-digital/informes</t>
   </si>
   <si>
     <t>Porcentaje de recomendaciones emitidas en materia ambiental con respecto a las programadas</t>
   </si>
   <si>
-    <t>Emisión de recomendaciones en materia ambiental</t>
-[...5 lines deleted...]
-    <t>Representa la relación entre el total de recomendaciones en materia ambiental emitidas durante el año y el total de recomendaciones en materia ambiental programadas</t>
+    <t>Emisión de recomendaciones en materia ambiental.</t>
+  </si>
+  <si>
+    <t>Procuraduría Estatal de Protección al Ambiente (PROEPA), 2025.</t>
+  </si>
+  <si>
+    <t>Representa la relación entre el total de recomendaciones en materia ambiental emitidas durante el año y el total de casos evaluados con potencial de recomendación.</t>
   </si>
   <si>
     <t>Porcentaje de reincidencia jurídica</t>
   </si>
   <si>
     <t>Este indicador se refiere a las personas que cometieron un delito y se les dictó sentencia condenatoria, salieron del reclusorio porque purgaron la pena o recibieron un beneficio de libertad anticipada y que cometieron otro delito por el cual reciben una nueva sentencia.</t>
   </si>
   <si>
     <t>Se realizaron ajustes a valores de 2021, por diferencias en cortes estadísticos, por lo que la información puede variar respecto a informes que se publicaron en periodos anteriores.</t>
   </si>
   <si>
     <t>Es la multiplicación del total de reingresos (personas que cumplieron con una sentencia y personas que obtuvieron un beneficio de libertad y son sentenciadas de nueva cuenta por la comisión de otro delito) por 100 y el resultado se divide entre la cantidad de compurgados y aquellos que obtuvieron un beneficio de libertad.</t>
   </si>
   <si>
     <t>Porcentaje de reprobación en educación media superior</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos que finalizaron el ciclo escolar pero no cumplieron con los requisitos para ser promovidos del grado o nivel educativo que finaliza.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...4 lines deleted...]
-  <si>
     <t>Se calcula relacionando el total de alumnos no promovidos o reprobados, del grado o nivel educativo del ciclo escolar que finalizó, entre el total de alumnos existentes al término del ciclo escolar del grado o nivel educativo correspondiente.</t>
   </si>
   <si>
     <t>Porcentaje de reprobación en educación primaria</t>
   </si>
   <si>
     <t>Es la relación porcentual de alumnos que finalizaron el ciclo escolar pero no cumplieron con los requisitos para ser promovidos del grado o nivel educativo que finalizan.</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...4 lines deleted...]
-  <si>
     <t>Se calcula relacionando el total de alumnos no promovidos o reprobados, del grado o nivel educativo del ciclo escolar que finalizó, entre el total de alumnos existentes al finalizar el ciclo escolar del grado o nivel educativo correspondiente.</t>
   </si>
   <si>
     <t>Porcentaje de reprobación en educación secundaria</t>
   </si>
   <si>
-    <t>El valor 2024 corresponde a los datos oficiales del ciclo escolar 2023-2024 según datos del Sistema Nacional de Información Estadística Educativa (SNIEE), consultado el 24 de septiembre del 2025. 
-[...4 lines deleted...]
-  <si>
     <t>Porcentaje de saneamiento de aguas residuales en la cuenca del río Santiago</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de aguas procesadas en plantas de tratamiento para satisfacer los requisitos de calidad en las cuencas del río Santiago y el río Verde.</t>
   </si>
   <si>
-    <t>Cifras preliminares al 31 de diciembre de 2025.
-[...3 lines deleted...]
-    <t>Secretaría de Gestión Integral del Agua, Gobierno de Jalisco, 2025.</t>
+    <t>Con base en los caudales reportados en el Indicador “Litros por segundo de agua saneada en la Cuenca del Rio Santiago”, se denotaron inconsistencias en los porcentajes reportados en este indicador en los años 2018, 2019, 2020, 2022 y 2023, por lo que se procedió a su adecuación.Debido a que el indicador tiene una periodicidad de reporte anual, al mes de septiembre no se cuenta con un valor preliminar disponible. El resultado correspondiente se determinará e integrará durante el mes de diciembre, conforme al periodo establecido para su evaluación y reporte</t>
+  </si>
+  <si>
+    <t>Secretaría de Gestión Integral del Agua, Gobierno de Jalisco, cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>Relación porcentual de aguas procesadas en plantas de tratamiento para satisfacer los requisitos de calidad en relación a las cuencas del Río Santiago y Río Verde.</t>
   </si>
   <si>
     <t>Porcentaje de servidores públicos que asisten cuando menos a un evento de capacitación al año</t>
   </si>
   <si>
     <t>Es la proporción de servidores públicos que acuden cuando menos  a un evento de capacitación al año, respecto del total de servidores públicos.</t>
   </si>
   <si>
     <t>Lo que se presenta es el valor porcentual acumulado al mes de corte en el año en curso.</t>
   </si>
   <si>
-    <t>Secretaría de Administración, Gobierno de Jalisco. Cifras preliminares julio, 2026.</t>
+    <t>Secretaría de Administración, Gobierno de Jalisco. Cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>Servidores públicos que acuden cuando menos a un evento de capacitación al año, respecto del total de servidores públicos expresado en porcentaje</t>
   </si>
   <si>
-    <t>Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados.</t>
+    <t>Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
   </si>
   <si>
     <t>Mide el porcentaje de los sistemas de información utilizados en los procesos de recaudación, programación, presupuestación, ejercicio del gasto, seguimiento y evaluación que operan mediante plataformas tecnológicas que fueron modernizadas.</t>
   </si>
   <si>
-    <t>Cifras preliminares al 31 de diciembre de 2025</t>
-[...2 lines deleted...]
-    <t>Registros administrativos de la Dirección de Tecnologías de información Financiera / Dirección General de Administración y Sistemas, Secretaría de la Hacienda Pública, 2025.</t>
+    <t>Registros administrativos de la Dirección de Tecnologías de información Financiera / Dirección General de Administración y Sistemas, Secretaría de la Hacienda Pública, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador denominado “Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados”, se requiere dividir la cantidad de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación modernizados entre la cantidad total de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación existentes y multiplicar por 100 el resultado para obtenerlo en porcentaje.</t>
   </si>
   <si>
     <t>https://presupuestociudadano.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos de privacidad y documento de seguridad para la protección de datos personales en su posesión</t>
   </si>
   <si>
     <t>Esta Institución realizará verificaciones a los Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco  con la intención de determinar si estos cumplen con la actualización de sus avisos de privacidad y documento de seguridad conforme a la normatividad vigente aplicable.</t>
   </si>
   <si>
-    <t>Al tratarse de un indicador de nueva creación, no se tienen disponibles valores históricos.</t>
+    <t>Indicador de reciente creación.</t>
   </si>
   <si>
     <t>Verificaciones realizadas por el área de Jurídico Especializado de la Coordinación General de Transparencia, 2025.</t>
   </si>
   <si>
     <t>Las verificaciones podrán ser realizadas a la totalidad de los Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco, o bien, con base en un Programa de Verificación el cual especifique el listado de Sujetos Obligados a verificar y los parámetros de evaluación a ser considerados.</t>
   </si>
   <si>
     <t>https://transparencia.jalisco.gob.mx/informacion_fundamental/129</t>
   </si>
   <si>
     <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable promovidos por el ejecutivo estatal, para la preservación del capital natural y la biodiversidad del estado de Jalisco</t>
   </si>
   <si>
     <t>Este indicador mide la superficie estatal bajo esquemas de área natural protegida y otras modalidades de conservación como paisajes bioculturales promovidos por el ejecutivo del estado. El esfuerzo de contar con esquemas de protección y conservación de las diferentes áreas naturales y su biodiversidad tiene como fin mantener los procesos ecológicos y los servicios ambientales que aseguran el bienestar humano.</t>
   </si>
   <si>
-    <t xml:space="preserve">El presente indicador es ascendente y se reporta de forma anual. La meta tiene una línea base de 3.74 %  (año 2018), porcentaje que corresponde a la superficie total del estado bajo algún esquema de conservación y manejo sustentable. Para el presente sexenio se planteó la meta de incrementar dicho porcentaje a 7.5% mismo que se cumplió en el 2023. Durante el 2024 se logró el decreto de tres nuevas áreas naturales protegidas de carácter estatal, por lo que se incrementó el porcentaje a 11.05% de superficie estatal bajo esquemas de conservación y manejo sustentable, para la preservación del capital natural y la biodiversidad. </t>
-[...2 lines deleted...]
-    <t>Dirección de Áreas Naturales Protegidas y Especies Prioritarias. Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco, Cifras preliminares a diciembre de 2025.</t>
+    <t>Durante el ejercicio 2026 se concretaron los siguientes avances:
+1. Decreto de una nueva Área Natural Protegida de carácter estatal: Área Estatal de Protección Hidrológica Sierra de Cacoma, con una superficie de 54,386 hectáreas.
+2. Certificación de un Área Destinada Voluntariamente a la Conservación (ADVC): Área Estatal Destinada Voluntariamente a la Conservación Ejido San Miguel, incorporando 482 hectáreas.</t>
+  </si>
+  <si>
+    <t>Dirección de Áreas Naturales Protegidas y Especies Prioritarias. Secretaría de Medio Ambiente y Desarrollo Territorial. Gobierno de Jalisco, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Este indicador es el resultado de las publicaciones en medios oficiales de los decretos y declaratorias además de las acciones y programas tendientes a la protección y conservación de los recursos naturales, como los Sitios RAMSAR declarados y los Paisajes Bioculturales.</t>
   </si>
   <si>
     <t>https://semadet.jalisco.gob.mx/medio-ambiente/biodiversidad/areas-naturales-protegidas?page=1</t>
   </si>
   <si>
     <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable, para la preservación del capital natural y la biodiversidad</t>
   </si>
   <si>
     <t>Este indicador muestra el porcentaje de la superficie total del estado que está bajo algún esquema de conservación y manejo sustentable. Para el presente sexenio se planteó la meta de incrementar este valor a 30%. Dichos esquemas incluyen áreas naturales protegidas tanto estatales, como federales y municipales, y otras modalidades de conservación, como paisajes bioculturales y áreas destinadas voluntariamente a conservación.</t>
   </si>
   <si>
-    <t>Dirección de Áreas Naturales Protegidas y Especies Prioritarias. Secretaría de Medio Ambiente y Desarrollo Territorial, 2025.</t>
+    <t>Dirección de Áreas Naturales Protegidas y Especies Prioritarias. Secretaría de Medio Ambiente y Desarrollo Territorial, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>https://mapa.jalisco.gob.mx/mapa</t>
   </si>
   <si>
     <t>Porcentaje de supervivencia de startups a tres años</t>
   </si>
   <si>
     <t>Startups que logran mantenerse operando tras tres años, reflejando la eficacia del entorno para apoyar emprendimientos sostenibles</t>
   </si>
   <si>
-    <t>Secretaría de Innovación, Ciencia y Tecnología, 2025.</t>
+    <t>En Jalisco se crearon 1,847 startups en 2023; para 2026 permanecen activas unas 462 (≈25% de supervivencia). Sus fuentes de información son: IMSS (nuevos patrones 2023), INEGI EDN (tasa de supervivencia empresarial), StartupBlink 2026 (ecosistema de Guadalajara).</t>
+  </si>
+  <si>
+    <t>Secretaría de Innovación, Ciencia y Tecnología, Cifras preliminares septiembre, 2026.</t>
   </si>
   <si>
     <t>Porcentaje de startups que, después de haber sido creadas, logran mantenerse operando al menos tres años consecutivos en el estado de Jalisco.</t>
   </si>
   <si>
     <t>Porcentaje de titulación con respecto al número de egresados de educación superior</t>
   </si>
   <si>
     <t>Es la proporción de alumnos titulados en educación superior con respecto al total de egresados del mismo nivel.</t>
   </si>
   <si>
     <t>Se ajustaron los valores de 2018 y de 2020 a 2023 por cambios en la fuente original.
 El indicador muestra la proporción de alumnos titulados en educación superior con respecto al total de egresados del mismo nivel. Contempla al número de egresados y titulados de licenciatura, técnico superior universitario y posgrado de la modalidad escolarizada y no escolarizada, de las escuelas públicas y particulares registradas en Jalisco. 
 La información corresponde a los datos reportados en el formato 911 de educación superior por cada una de las instituciones en el ciclo correspondiente.</t>
   </si>
   <si>
-    <t>Dirección de Estadística y Sistemas de Información. Secretaría de Educación Jalisco. Cifras 2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>El total de titulados del ciclo en estudio se divide entre el número de egresados del mismo ciclo escolar.</t>
   </si>
   <si>
     <t>Porcentaje de trámites disponibles electrónicamente</t>
   </si>
   <si>
     <t>Mide la relación entre el número de Trámites disponibles electrónicamente y el número de Trámites presenciales disponibles, expresada como porcentaje.</t>
   </si>
   <si>
     <t>Oficialía Mayor de la Secretaría General de Gobierno, cifras preliminares primer semestre 2026.</t>
   </si>
   <si>
     <t>Calcular el porcentaje dividiendo el número de trámites disponibles electrónicamente entre el número de trámites presenciales disponibles y multiplicando el resultado por 100.</t>
   </si>
   <si>
     <t>Porcentaje de trámites disponibles en oficinas regionales y plataformas digitales</t>
   </si>
   <si>
     <t>Indica el porcentaje de trámites que las dependencias estatales tienen disponibles en las Unidades Regionales de Servicios Estatales.</t>
   </si>
   <si>
     <t>El indicador carece de datos históricos, en virtud de que corresponde a una métrica de nueva generación. Por lo tanto, no existen series temporales retrospectivas que permitan reportar información para dichos ejercicios.</t>
   </si>
   <si>
-    <t>Secretaría General de Gobierno, Dirección General de Unidades Regionales de Servicios Estatales (UNIRSE),cifras preliminares al I trimestre 2026.</t>
+    <t>Secretaría General de Gobierno, Dirección General de Unidades Regionales de Servicios Estatales (UNIRSE),cifras preliminares al III trimestre 2026.</t>
   </si>
   <si>
     <t>Se contabilizarán los trámites que las dependencias estatales ponen a disposición de las personas a través de las distintas sedes de las Unidades Regionales de Servicios Estatales.</t>
   </si>
   <si>
+    <t>Porcentaje de unidades productivas capacitadas para la reconversión productiva con respecto a las unidades planeadas</t>
+  </si>
+  <si>
+    <t>Unidades productivas son aquellos predios destinados a la producción agrícola asociados a un productor; El indicador medirá el porcentaje de unidades productivas capacitadas para la reconversión productiva.</t>
+  </si>
+  <si>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial, cifras preliminares 2026.</t>
+  </si>
+  <si>
+    <t>Para obtener el número total de unidades con adaptación productiva, se debe realizar lo siguiente:
+-Contar con el número de unidades  que han recibido formación o asistencia técnica para la reconversión productiva y el Número total de unidades que se tenía previsto capacitar en un período determinado (según planificación inicial).</t>
+  </si>
+  <si>
     <t>Porcentaje de variación del Índice Trimestral de la Actividad Económica Estatal</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>Variación anual del Indicador Trimestral de la Actividad Económica Estatal (ITAEE), el cual es un indicador de coyuntura cuyo propósito es facilitar el seguimiento de la economía de los estados del país, ofreciendo un panorama general de la situación y evolución macroeconómica. El indicador satisface la necesidad de disponer de datos que permitan examinar el desempeño trimestral de las entidades federativas, al tiempo que pretende la confiabilidad y comparabilidad en los resultados alcanzados y evolución macroeconómica.</t>
   </si>
   <si>
     <t xml:space="preserve">El dato que se considera es la variación anual del  Indicador Trimestral de la Actividad Económica Estatal (ITAEE),  Series desestacionalizadas; base 2013. 
 Se ajustaron los valores correspondientes a los años 2016, 2019, 2020, 2021, 2022, 2023 y 2024, así como al primer y segundo trimestre de 2025.
 </t>
   </si>
   <si>
     <t>IIEG; Instituto de Información Estadística y Geográfica con datos de INEGI, cifras preliminares al primer trimestre de 2026.</t>
   </si>
   <si>
     <t>Series desestacionalizadas calculadas por métodos econométricos a partir de las series originales del Indicador Trimestral de la Actividad Económica Estatal,</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/temas/itaee/</t>
   </si>
   <si>
     <t>Porcentaje de variación del PIB</t>
   </si>
   <si>
     <t>Porcentaje de crecimiento del Producto Interno Bruto (PIB) respecto al periodo anterior.</t>
   </si>
   <si>
     <t>Cifras preliminares 2025.
-De acuerdo al Plan Estatal de Desarrollo y Gobernanza (PEDG) 2024-2030 se estableció como año base 2024 la referencia del comportamiento económico estatal utilizando el Indicador Trimestral de la Actividad Económica Estatal (ITAEE) , el cual registró una variación anual de -0.49 %, información que se encontraba disponible al momento de la elaboración y validación del plan.
-Posteriormente en días pasados, el 05 de diciembre de 2025, el Instituto Nacional de Estadística y Geografía (INEGI) publicó la información más reciente del Producto Interno Bruto por Entidad Federativa (PIBE), con año base 2018, en la cual se reporta una variación de 0.8 % en cifras preliminares. Este resultado refleja una actualización con mayor precisión estadística respecto a la estimación inicial utilizada en el PEDG.</t>
+De acuerdo con el Plan Estatal de Desarrollo y Gobernanza (PEDG) 2024-2030 se estableció como año base 2024 la referencia del comportamiento económico estatal utilizando el Indicador Trimestral de la Actividad Económica Estatal (ITAEE) , el cual registró una variación anual de -0.49%, información que se encontraba disponible al momento de la elaboración y validación del plan.
+Posteriormente en días pasados, el 05 de diciembre de 2025, el Instituto Nacional de Estadística y Geografía (INEGI) publicó la información más reciente del Producto Interno Bruto por Entidad Federativa (PIBE), con año base 2018, en la cual se reporta una variación de 0.8% en cifras preliminares. Este resultado refleja una actualización con mayor precisión estadística respecto a la estimación inicial utilizada en el PEDG.</t>
   </si>
   <si>
     <t>Instituto Nacional de Estadística y Geografía. Cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Comparación del PIB de Jalisco entre dos periodos consecutivos.</t>
   </si>
   <si>
     <t>Porcentaje de variación en el monto anual de la recaudación estatal</t>
   </si>
   <si>
     <t>Mide el cambio relativo, expresado en porcentaje, del monto total de la recaudación estatal en un año con respecto al año inmediato anterior, permitiendo identificar tendencias de crecimiento o disminución en los ingresos obtenidos por el Estado.</t>
   </si>
   <si>
     <t>Secretaría de la Hacienda Pública, Estado Analítico de Ingresos del Poder Ejecutivo del Estado de Jalisco, 2025.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador denominado “Tasa de variación porcentual en el monto anual de la recaudación estatal”, se requiere dividir el monto total de la recaudación estatal del año actual entre el monto total de la recaudación estatal del año inmediato anterior. Restar al resultado de la división una unidad y multiplicar por 100 el resultado para obtenerlo en porcentaje.</t>
   </si>
   <si>
     <t>Porcentaje de vehículos aprobados en verificación de emisiones</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de automóviles que han aprobado el proceso de verificación vehicular en un mes.  La verificación vehicular mediante el programa Verificación Responsable, se realiza para controlar y disminuir la contaminación generada por los vehículos automotores como fuente de emisiones a la atmósfera.</t>
   </si>
   <si>
-    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Sistema de Base de Datos del Programa Verificación Responsable "VISION". 2025.</t>
+    <t>Secretaría de Medio Ambiente y Desarrollo Territorial. Sistema de Base de Datos del Programa Verificación Responsable "VISION", 2025.</t>
   </si>
   <si>
     <t>Porcentaje de automóviles que han aprobado el proceso de verificación vehicular.</t>
   </si>
   <si>
     <t>Porcentaje de viviendas en Jalisco con rezago habitacional debido a condiciones de precariedad en su construcción y habitabilidad con respecto al total de viviendas habitadas</t>
   </si>
   <si>
     <t>Este indicador mide el porcentaje de viviendas habitadas en Jalisco que presentan rezago habitacional, con respecto al total de viviendas habitadas en la entidad. El rezago se identifica cuando una vivienda presenta al menos una de las siguientes condiciones: materiales no adecuados en paredes, techos o pisos; falta de excusado; o hacinamiento (2.5 o más personas por cuarto). El rezago habitacional se clasifica en tres componentes: materiales deteriorados, materiales regulares y precariedad en espacios, de acuerdo con la definición de la CONAVI (2015).</t>
   </si>
   <si>
-    <t>El valor reportado en 2025 corresponde al estudio de Rezago Habitacional 2024 publicado en septiembre de 2025.</t>
-[...2 lines deleted...]
-    <t>CONAVI y Sistema Nacional de Información e Indicadores de Vivienda (SNIIV) con información de la ENIGH INEGI, 2024</t>
+    <t>Comisión Nacional de Vivienda (Conavi) y el Sistema Nacional de Información e Indicadores de Vivienda (SNIIV), con información de la Encuesta Nacional de Ingreso y Gasto de los Hogares (ENIGH), INEGI, 2024.</t>
   </si>
   <si>
     <t>La metodología se encuentra en el siguiente enlace: https://sistemas.sedatu.gob.mx/repositorio/proxy/alfresco-noauth/api/internal/shared/node/avMXRuMtQse3C9jMO8JKxw/content/Rezago_Habitacional.pdf?a=true</t>
   </si>
   <si>
     <t>https://sniiv.sedatu.gob.mx/</t>
   </si>
   <si>
     <t>Porcentaje de viviendas propias</t>
   </si>
   <si>
-    <t>Se refiere al porcentaje de viviendas particulares habitadas en donde reside el dueño legal o de hecho.</t>
-[...6 lines deleted...]
-    <t>Instituto Nacional de Estadística y Geografía (INEGI). Censo de Población y Vivienda 2020.</t>
+    <t>Se refiere al porcentaje de viviendas particulares habitadas en donde reside el dueño legal o de hecho, respecto del total de viviendas particulares habitadas.</t>
+  </si>
+  <si>
+    <t>Excluye las siguientes clases de vivienda: locales no construidos para habitación, viviendas móviles y refugios. Valor reportado conforme la Encuesta Intercensal (EIC), 2025. Publicada en septiembre de 2026.</t>
+  </si>
+  <si>
+    <t>Instituto Nacional de Estadística y Geografía (INEGI). Encuesta Intercensal (EIC), 2025.</t>
   </si>
   <si>
     <t>Resulta del cociente entre las viviendas particulares habitadas propias respecto de las viviendas particulares habitadas</t>
   </si>
   <si>
     <t>Posición de Guadalajara en el Índice de Competitividad Urbana, IMCO</t>
   </si>
   <si>
     <t>Ciudades que se planean en conjunto</t>
   </si>
   <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
     <t>El Índice de Competitividad Urbana (ICU) 2026 evalúa qué tan capaces son las 72 principales ciudades mexicanas (372 municipios) de generar, atraer y retener talento e inversión, a partir de 35 indicadores agrupados en seis subíndices: Innovación y Economía, Infraestructura, Mercado de trabajo, Sociedad y Medio ambiente, Derecho, así como Sistema político y Gobiernos.</t>
   </si>
   <si>
     <t xml:space="preserve">Puerto Vallarta, Jalisco, se posicionó en el primer lugar de su grupo poblacional (500 mil a 1 millón de habitantes) en el Índice de Competitividad Urbana 2026. 
+&lt;br&gt;
 Durante el ejercicio 2025, el Instituto no generó ni publicó información correspondiente al Índice de Competitividad Urbana (ICU).
 </t>
   </si>
   <si>
     <t>IMCO; Instituto Mexicano para la Competitividad, A.C. 2026.</t>
   </si>
   <si>
     <t>El ICU evalúa la competitividad de las 42 zonas metropolitanas del país más 24 zonas urbanas importantes del país a partir de 69 indicadores. Estos indicadores se categorizan en 10 subíndices dados por los 10 factores de competitividad, donde cada uno de ellos analiza una dimensión distinta de ésta. El índice otorga una calificación de 0 a 100 tanto a nivel general como para cada uno de los 10 subíndices. Con esta calificación, se agrupan las ciudades en 6 categorías las cuales son:
 ● Competitividad Muy alta: Aquellas ciudades cuyo puntaje se encuentra a dos o más desviaciones estándar por encima de la media.
 ● Competitividad Alta: Aquellas ciudades cuyo puntaje se encuentra entre una y dos desviaciones estándar por encima de la media.
 ● Competitividad Media alta: Aquellas ciudades cuyo puntaje se encuentra hasta una desviación estándar por encima de la media.
 ● Competitividad Media baja: Aquellas ciudades cuyo puntaje se encuentra hasta una desviación estándar por debajo de la media.
 ● Competitividad Baja: Aquellas ciudades cuyo puntaje se encuentra entre una y dos desviaciones estándar por debajo de la media.
 ● Competitividad Muy baja: Aquellas ciudades cuyo puntaje se encuentra dos o más desviaciones estándar por debajo de la media.
 Los 10 subíndices que integran el ICU son:
 · Derecho (5 indicadores)
 · Medio Ambiente (5 indicadores)
 · Sociedad (12 indicadores)
 · Sistema político (6 indicadores)
 · Gobiernos (8 indicadores)
 · Mercado de trabajo (10 indicadores)
 · Economía (5 indicadores)
 · Infraestructura (8 indicadores)
 · Apertura internacional (5 indicadores)
 · Innovación (5 indicadores).</t>
   </si>
   <si>
     <t>https://imco.org.mx/indice-de-competitividad-urbana-2026-2/</t>
   </si>
   <si>
     <t>Posición de Jalisco en el avance de la Implementación y Operación del PbR-SED de las Entidades Federativas</t>
   </si>
   <si>
     <t>Este indicador muestra la posición alcanzada por el Estado de Jalisco respecto al avance en la implementación y operación del Presupuesto basado en Resultados (PbR) y del Sistema de Evaluación del Desempeño en comparación con las demás entidades federativas, de acuerdo con el Diagnóstico a nivel nacional que realiza la Secretaría de Hacienda y Crédito Público (SHCP).</t>
   </si>
   <si>
+    <t>La información vigente se basa en los Resultados del Diagnóstico PbR-SED 2026, con información referente al ejercicio fiscal 2025.No es técnicamente viable generar una cifra preliminar del indicador “Posición de Jalisco en el avance de la Implementación y Operación del PbR-SED de las Entidades Federativas”, debido a que su resultado depende de una evaluación externa realizada por la Secretaría de Hacienda y Crédito Público (SHCP), mediante la cual se determina la posición relativa de Jalisco respecto de las 32 entidades federativas.
+A la fecha, no se cuenta con elementos suficientes para determinar si en el ejercicio correspondiente se mantendrán los mismos reactivos, criterios metodológicos, ponderaciones y mecanismos de valoración utilizados anteriormente. Adicionalmente, la posición que obtenga Jalisco no depende exclusivamente de su propio nivel de cumplimiento, sino también de las calificaciones obtenidas por el resto de las entidades federativas, cuyos resultados no pueden determinarse anticipadamente por el Gobierno del Estado.
+En consecuencia, no existe una base metodológica ni información comparativa suficiente que permita estimar válidamente la posición de Jalisco en la clasificación nacional. Cualquier cifra anticipada supondría proyectar resultados de terceros y sustituir la valoración oficial por una estimación que no reproduce las condiciones necesarias para determinar el indicador. Por tanto, no resulta técnicamente procedente generar una cifra preliminar, y su cálculo deberá sujetarse a la publicación de los resultados oficiales de la SHCP.</t>
+  </si>
+  <si>
     <t>Secretaría de Hacienda y Crédito Público (SHCP). Diagnóstico en la implantación y operación del Presupuesto basado en Resultados (PbR) y del Sistema de Evaluación del Desempeño (SED), 2026.</t>
   </si>
   <si>
     <t>Mediante la aplicación de un cuestionario diseñado por la Secretaría de Hacienda y Crédito Público (SHCP), que se clasifica en 9 secciones: Planeación, Programación, Presupuestación, Ejercicio y Control, Seguimiento, Evaluación, Rendición de Cuentas, Consolidación y Buenas Prácticas. Para identificar la posición que obtiene el Estado de Jalisco, se cuantifica el lugar obtenido por el Estado en la gráfica "Avance en la implantación y operación del PbR-SED en las Entidades Federativas" publicado en el Informe del avance alcanzado por las Entidades Federativas, los Municipios y las Demarcaciones Territoriales de la Ciudad de México en la implantación y operación del Presupuesto Basado en Resultados y del Sistema de Evaluación del Desempeño, emitido por la SHCP.</t>
   </si>
   <si>
     <t>https://www.transparenciapresupuestaria.gob.mx/es/PTP/EntidadesFederativas#DiagnosticoPbR-SED</t>
   </si>
   <si>
     <t>Posición de Jalisco en la métrica de gobierno abierto</t>
   </si>
   <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
     <t>Se refiere a la Posición de Jalisco en la Métrica de Gobierno abierto, donde el estado con la mayor calificación asume la posición 1. La Métrica analiza el acceso a la información que tienen las y los ciudadanos para conocer las acciones de gobierno y a su vez en qué medida les es posible incidir en su gestión. Su medición comprende las dimensiones de transparencia y de participación, y; cada dimensión es medida desde las perspectivas  gubernamental y ciudadana.</t>
   </si>
   <si>
-    <t xml:space="preserve"> El valor reportado en 2023, corresponde al Informe de resultados de la Métrica de Gobierno Abierto, México 2023. INAI, CIDE. publicado en 2024.</t>
+    <t xml:space="preserve"> El valor reportado en 2023, corresponde al Informe de resultados de la Métrica de Gobierno Abierto, México 2023. INAI, CIDE. Publicado en 2024.
+La Métrica de Gobierno Abierto ya no cuenta con actualizaciones desde el último valor reportado. Se está valorando actualizar/sustituir el indicador por los resultados de la Métrica de Participación Ciudadana en cuanto exista la ventana de tiempo correspondiente.   </t>
   </si>
   <si>
     <t>INAI, CIDE. Informe de resultados de la Métrica de Gobierno Abierto, México 2023.</t>
   </si>
   <si>
     <t>Para analizar la Métrica de Gobierno Abierto  se integra una metodología con dos dimensiones: La dimensión de  Transparencia (T) y la
 Dimensión de Participación (P), cada dimensión es medida desde la perspectiva  gubernamental  (PG);  y desde la perspectiva ciudadana (PC); el índice de gobierno abierto es el resultado del promedio simple de ambas  dimensiones.</t>
   </si>
   <si>
     <t>https://micrositios.inai.org.mx/gobiernoabierto/?page_id=5765%20(Metrica%20IGA%202021</t>
   </si>
   <si>
     <t>Posición del indicador subnacional de mejora regulatoria</t>
   </si>
   <si>
     <t>El Indicador Subnacional de Mejora Regulatoria (ISMR) es una herramienta que mide, evalúa y propone acciones concretas en la implementación de la política de mejora regulatoria en las 32 entidades federativas del país, así como en los municipios.</t>
   </si>
   <si>
-    <t>La Fuente original que daba la información para reportar el indicador fue abrogada con base a la publicación de la Ley Nacional para Eliminar Trámites Burocráticos (julio 2025) y extinguió el Observatorio Nacional de Mejora Regulatoria.
+    <t>La Fuente original que daba la información para reportar el indicador fue abrogada con base en la publicación de la Ley Nacional para Eliminar Trámites Burocráticos (julio 2025) y extinguió el Observatorio Nacional de Mejora Regulatoria.
 Se prevé que La Agencia de Transformación Digital y Telecomunicaciones que asumió la supervisión con la entrada en vigor de la ley en enero de 2026, cuente con una nueva plataforma de evaluación para 2027.
 Ante la falta de una fuente oficial actual, se mantendrá la evaluación de 2023 como dato de referencia hasta que la nueva plataforma nos permita analizar y determinar la continuidad de la medición.</t>
   </si>
   <si>
     <t>Observatorio Nacional de Mejora Regulatoria, Reporte Estatal del Indicador Subnacional de Mejora Regulatoria, México: 2023.</t>
   </si>
   <si>
     <t>ISMRt = 0.2(Pt) + 0.2(It) + 0.6(Ht) (1)
 Donde el ISMRt puede tomar valores entre 0 y 5.
 Respecto a la distribución de los porcentajes asignados, el
 equipo del Observatorio llevó a cabo discusiones y mesas de
 trabajo con expertos en materia de mejora regulatoria, con
 la finalidad de determinar qué pilares tienen más incidencia
 e impacto directo sobre la vida diaria de los ciudadanos y
 las actividades económicas de las empresas.
 De esta forma, se asignó una ponderación de 20% al pilar
 de Políticas, 20% al de Instituciones y 60% al pilar de
 Herramientas (véase Ecuación 1).</t>
   </si>
   <si>
     <t>Posición en el Índice de Competitividad Estatal del IMCO</t>
   </si>
   <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
     <t>El Indicador mide la posición de los estados en el Índice de Competitividad Estatal, que evalúa la capacidad de las entidades para atraer y retener talento e inversión. Un estado competitivo es aquel que utiliza eficientemente sus capacidades para crear un entorno favorable que contribuye al desarrollo y bienestar de sus habitantes. El índice evalúa aspectos estructurales a través de 50 variables agrupadas en seis subíndices, abarcando a las 32 entidades federativas del país.</t>
   </si>
   <si>
     <t xml:space="preserve">Los valores reportados del Índice de Competitividad Estatal (ICE) son resultado de la metodología vigente en cada año, con un rezago de dos años en los datos. Para mayor detalle, favor de consultar: https://imco.org.mx/indices/. </t>
   </si>
   <si>
-    <t>IMCO. Índice de Competitividad Estatal, 2025.</t>
+    <t>IMCO. Índice de Competitividad Estatal, 2026.</t>
   </si>
   <si>
     <t>La nueva incorporación de técnicas de análisis de datos y estadísticas más robustas ha permitido abordar tres desafíos clave en la síntesis de información:
 a) Criterios para agrupar las variables en subíndices: 1. Las variables se estandarizaron en una escala de 0 a 100, donde el valor más bajo de la muestra toma el valor de 0 y el más alto toma el valor de 100. Esto permite comparar valores estandarizados en lugar de números absolutos, homogeneizar las unidades de todas las variables y la dirección de las mismas, de tal manera que el 100 haga referencia al mejor desempeño. Además, se puede observar fácilmente la posición relativa de cada variable, y el Índice de competitividad general está en la misma escala que todos los subíndices.
 b) Determinación de los ponderadores de las variables en función de la estructura de los datos: 1. A partir de regresiones, se definieron los ponderadores de cada subíndice. Los indicadores se categorizaron en 6 subíndices, cada uno evaluando una dimensión distinta de la competitividad: Innovación y Economía; Infraestructura; Mercado de trabajo; Sociedad y Medio ambiente; Derecho; Sistema político y Gobiernos
 c) Uso de una técnica estadística para agrupar la contribución de diferentes variables sobre un mismo fenómeno de análisis: 1. El indicador toma el valor de la posición después de compararlo con el del resto de los estados. El estado que tenga un indicador con un valor menor IM toma el valor de dicha ponderación.
 Esta incorporación de técnicas de análisis de datos y estadísticas ha permitido abordar de manera efectiva los desafíos de agrupación de variables, determinación de ponderadores y agregación de la contribución de diferentes variables, lo que ha resultado en un Índice de competitividad general más sólido y confiable.</t>
   </si>
   <si>
-    <t>https://imco.org.mx/indice-de-competitividad-estatal-2025/</t>
+    <t>https://indices.imco.org.mx/indice-de-competitividad-estatal-2026</t>
   </si>
   <si>
     <t>Posición en el Índice de Desarrollo Democrático</t>
   </si>
   <si>
     <t>Mide el desarrollo democrático por entidad, basado en tres planos o dimensiones de la democracia: 
 1. Democracia de los ciudadanos; 
 2. Democracia de las instituciones; y 
 3. Ejercicio de poder efectivo para gobernar.</t>
   </si>
   <si>
     <t>El Valor actual corresponde al El IDD Mex 2024 publicado en el mes de febrero de 2025.
-En el año 2016 El IDD Mex no contó con medición, en virtud de una reconfiguración institucional del proyecto.</t>
+En el año 2025 El IDD Mex no contó con medición, en virtud de una reconfiguración institucional del proyecto.</t>
   </si>
   <si>
     <t>Polilat y la Fundación Konrad Adenauer. Índice de Desarrollo Democrático de México, 2024.</t>
   </si>
   <si>
     <t>Considera un número extenso de indicadores: 32 en total, agrupados en 4 dimensiones. En el marco de ésta medición, el IDD-Mex presenta 2 subíndices o índices parciales que caracterizan 2 aspectos centrales del desempeño del sistema democrático para cada entidad estatal. Se trata de los subíndices "Respeto de los derechos políticos y libertades civiles " y "Calidad institucional y eficiencia política"  Para mas información pueden consultar la siguiente liga: http://www.idd-mex.org</t>
   </si>
   <si>
     <t>https://www.kas.de/es/web/mexiko/statische-inhalte-detail/-/content/idd-mex-2019</t>
   </si>
   <si>
     <t>Posición en el Índice de Rezago Social</t>
   </si>
   <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
     <t>Lugar que ocupa Jalisco dentro del contexto de las entidades federativas del país respecto al Índice de Rezago Social, el cual es una medida agregada que se compone de variables de educación, acceso a servicios de salud, servicios básicos en la vivienda, de calidad y espacios en la misma, y activos en el hogar. Es decir, proporciona el resumen de cuatro carencias sociales de la medición de pobreza del Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) rezago educativo, acceso a los servicios de salud, acceso a los servicios básicos en la vivienda, y la calidad y espacios en la vivienda.</t>
   </si>
   <si>
-    <t>El  Índice de Rezago Social se calcula por el Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) cada cinco años con base en los datos del Conteo y el Censo de Población (INEGI).  Los valores que se muestran corresponden a 2020 por tratarse de la información más actualizada disponible.  El valor del índice en 2020 en Jalisco fue de -0.616826 que representa un grado de rezago social bajo.</t>
+    <t>El  Índice de Rezago Social se calcula por el Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) cada cinco años con base en los datos del Conteo y el Censo de Población (INEGI).  Los valores que se muestran corresponden a 2020 por tratarse de la información más actualizada disponible.  El valor del índice en 2020 en Jalisco fue de -0.616826 lo que representa un grado de rezago social bajo.</t>
   </si>
   <si>
     <t>CONEVAL. Índice de Rezago Social a nivel municipal y por localidad, 2020.</t>
   </si>
   <si>
-    <t>El Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL) informa los resultados de las estimaciones 2020 del Índice de Rezago Social (IRS) a nivel estatal, municipal y por localidad con base en el Censo de Población y Vivienda 2020. El IRS resume varias carencias en un solo resultado asignando diferentes valores o ponderadores para cada indicador. La técnica estadística utilizada para determinar los valores es conocida como componentes principales.
+    <t>El Consejo Nacional de Evaluación de la Política de Desarrollo Social (CONEVAL): informa los resultados de las estimaciones 2020 del Índice de Rezago Social (IRS) a nivel estatal, municipal y por localidad con base en el Censo de Población y Vivienda 2020. El IRS resume varias carencias en un solo resultado asignando diferentes valores o ponderadores para cada indicador. La técnica estadística utilizada para determinar los valores es conocida como componentes principales.
  El IRS tiene la virtud de poder ordenar entidades federativas, municipios y localidades de mayor a menor rezago social en un momento en el tiempo; sin embargo, no permite la comparación de los valores del índice a lo largo del tiempo. Sin embargo, sí es posible comparar en el tiempo la ordenación relativa de las entidades, los municipios y las localidades. 
 El IRS incorpora indicadores de educación, de acceso a servicios de salud, de servicios básicos en la vivienda, de calidad y espacios en la misma, y de activos en el hogar. Es decir, proporciona el resumen de cuatro carencias sociales de la medición de pobreza del CONEVAL: rezago educativo, acceso a los servicios de salud, acceso a los servicios básicos en la vivienda, y la calidad y espacios en la vivienda. Asimismo, el IRS clasifica a estados, municipios y localidades en cinco grados de rezago social: muy alto, alto, medio, bajo y muy bajo.
 IRS=R1ß1+ R2ß2+ R3ß3+ R4ß4+ R5ß5+ R6ß6+ R7ß7+ R8ß8+ R9ß9+ R10ß 10+ R11ß11+ R12ß12 (donde R=Rezago social asociado a cada uno de los doce indicadores que incluye y ß=ponderador correspondiente a cada uno de los rezagos sociales según los coeficientes provenientes del análisis de componentes</t>
   </si>
   <si>
     <t>http://www.coneval.org.mx/Medicion/IRS/Paginas/Que-es-el-indice-de-rezago-social.aspx</t>
   </si>
   <si>
     <t>Posición en el PIB nacional</t>
   </si>
   <si>
     <t>Este indicador muestra el lugar que ocupa la entidad a nivel nacional con respecto al valor total de su Producto Interno Bruto a valores básicos.</t>
   </si>
   <si>
     <t xml:space="preserve">Se ajustaron los valores históricos de los años 2006, 2007 y 2008.
 </t>
   </si>
   <si>
-    <t>IIEG; Instituto de Información Estadística y Geográfica del Estado de Jalisco con datos de Cuentas Nacionales 2022, INEGI. Último dato publicado en diciembre 2024.</t>
+    <t>IIEG; Instituto de Información Estadística y Geográfica del Estado de Jalisco con datos de Cuentas Nacionales 2024, INEGI.</t>
   </si>
   <si>
     <t>Se determina en base a la posición ascendente que ocupa el estado con respecto al monto total de Producto Interno Bruto de cada una de las entidades. El indicador toma el valor de la posición después de compararlo con el del resto de los estados. El indicador con un mayor PIB toma la posición 1.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/pibent/2018/#tabulados</t>
   </si>
   <si>
     <t>Posición en PIB per cápita</t>
   </si>
   <si>
     <t>Posición de Jalisco en el orden de las entidades del país, de mayor a menor, en el PIB per cápita, entendiéndose este último como la suma de bienes y servicios finales producidos en el estado en un año, dividido entre la población promedio del mismo año.</t>
   </si>
   <si>
-    <t xml:space="preserve">La línea base del Plan Estatal de Gobernanza y Desarrollo en 2020 es 13 dada la actualización de la fuente original el valor real en el año 2020 debe ser la posición 12 último dato publicado por la fuente oficial INEGI en diciembre de 2021. 
-Se ajustaron los valores históricos de los años 2006, 2013, 2015, 2018 y 2021.
+    <t xml:space="preserve">Se ajustaron los valores históricos de los años 2006, 2013, 2015, 2018, 2020 y 2021.
 </t>
   </si>
   <si>
-    <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco (IIEG). Elaborado con datos del Banco de Información Económica (BIE), INEGI. 2022. Último dato publicado en diciembre de 2024.</t>
+    <t>Instituto de Información Estadística y Geográfica del Estado de Jalisco (IIEG). Elaborado con datos del Banco de Información Económica (BIE), INEGI. 2024.</t>
   </si>
   <si>
     <t>Se calculó con datos del PIB a precios corrientes  dividido con estimaciones de la Población presentada  en la Encuesta Nacional de Ocupación y Empleo (ENOE).  FUENTE: INEGI  Para el cálculo de Dólares se utilizó el  Tipo de cambio FIX que presenta el Banco de México.
 Nota: El indicador toma el valor de la posición después de compararlo con el del resto de los estados. El indicador con un mayor PIB per cápita toma el valor de 1.</t>
   </si>
   <si>
     <t>Productividad por hora trabajada</t>
   </si>
   <si>
     <t>Productividad es la capacidad de producir más con los mismos recursos. Por lo general se mide como el incremento de la producción que no puede explicarse por mayor acumulación de recursos. Sin embargo, también puede medirse con un enfoque puramente laboral: lo que un trabajador puede producir con una hora de su trabajo.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor reportado corresponde a pesos producidos por hora trabajada.
-[...1 lines deleted...]
-Se ajustaron los valores históricos de los años del periodo 2011 al 2018,  años 2021, 2022 y 2023. Se ajustaron los valores del IV trimestre de 2025 y del I trimestre de 2026 con base en los cambios aplicados por su fuente original.
+    <t xml:space="preserve">El dato está calculado con base en el Índice Trimestral de la Actividad Económica Estatal (ITAEE), por lo que cada que se actualiza un trimestre cambian las cifras del ITAEE, es por eso que también cambia la productividad. &lt;br&gt;
+Se ajustaron los valores del IV trimestre de 2025 y del I trimestre de 2026 con base en los cambios aplicados por su fuente original. &lt;br&gt;
 No se cuenta con datos del III trimestre 2020.
 </t>
   </si>
   <si>
     <t>Elaborado por México, ¿Cómo Vamos? con datos del PIB Estatal actualizado con el crecimiento del ITAEE, Banco de Información Económica del INEGI; ENOE del INEGI, cifras preliminares al primer trimestre de 2026.</t>
   </si>
   <si>
     <t>Captación de la información mediante registros de México Cómo Vamos, Semáforos económicos estatales.</t>
   </si>
   <si>
     <t>https://mexicocomovamos.mx/semaforos-estatales/indicador-por-estado/productividad/JAL/</t>
   </si>
   <si>
     <t>Programas educativos incrementados y actualizados</t>
   </si>
   <si>
     <t>Programas</t>
   </si>
   <si>
     <t>Mide el número de cursos y programas actualizados y ofertados por PLAi</t>
   </si>
   <si>
+    <t>Plataforma Abierta de Innovación, cifras preliminares tercer trimestre, 2026.</t>
+  </si>
+  <si>
     <t>Se realiza la sumatoria de cursos y programas actualizados y ofertados por PLAi</t>
   </si>
   <si>
     <t>Promedio de cumplimiento sobre la publicación de información fundamental de los portales de transparencia de la Administración Pública Centralizada del Gobierno del Estado de Jalisco</t>
   </si>
   <si>
     <t>Promedio</t>
   </si>
   <si>
     <t>Esta Institución realizará verificaciones a los Portales de Transparencia de la Administración Pública Centralizada del Gobierno del Estado de Jalisco, para medir el cumplimiento de la publicación y actualización de información fundamental, tomando en consideración que por ley, la actualización de la información debe de ser realizada de manera mensual, publicando como mínimo lo establecido en los Lineamientos Generales de Publicación y Actualización de Información Fundamental emitidos por el Instituto de Transparencia, Información Pública y Protección de Datos Personales (ITEI), así como por la normatividad aplicable en su caso.</t>
   </si>
   <si>
     <t>Coordinación General de Transparencia, 2025.</t>
   </si>
   <si>
     <t>Las verificaciones podrán ser realizadas a la totalidad de los Portales de Transparencia de la Administración Pública Centralizada o bien, con base en un Programa de Verificación el cual especifique el listado de Sujetos Obligados a verificar y las obligaciones de transparencia que serán revisadas. La calificación de cada Sujeto Obligado será determinada con base en el porcentaje  de obligaciones que se encuentran debidamente actualizadas  en relación al número total de obligaciones que fueron verificadas</t>
   </si>
   <si>
     <t>https://transparencia.jalisco.gob.mx/transparencia_de_dependencias/1</t>
   </si>
   <si>
     <t>Promedio de días hábiles por atención oportuna a denuncias ambientales</t>
   </si>
   <si>
     <t>Días hábiles</t>
   </si>
   <si>
     <t>Mide el tiempo promedio de atención a las denuncias ambientales que se presenten ante la PROEPA en días hábiles.</t>
   </si>
   <si>
     <t>El dato se obtiene de la división del número de días hábiles para la atención de denuncias transcurridos, entre el número de denuncias recibidas en lo que va del año, por lo tanto con esta división se obtiene el tiempo promedio en días hábiles que transcurrieron para la atención a las denuncias que se presenten ante la PROEPA.</t>
   </si>
   <si>
     <t>http://semadet.jalisco.gob.mx/acerca/proepa/denuncia-popular</t>
   </si>
   <si>
     <t>Promedio de Hectáreas afectadas por evento de Incendios forestales</t>
   </si>
   <si>
     <t>Este indicador mide la superficie siniestrada por incendios forestales en el estado, principalmente atribuible a causas de actividad humana, condiciones climatológicas adversas y procesos de acumulación de combustibles naturales a lo largo del tiempo.</t>
   </si>
   <si>
-    <t xml:space="preserve"> La diferencia en el valor reportado respecto al mes de junio, se debe a que la cifra se considera preliminar ya que la elaboración de polígonos de incendios se continua realizando para sustituir la superficie preliminar por la superficie real. Diariamente se sigue actualizando la información y sustituyendo datos por lo que constantemente se dan variaciones, la cifra puede aumentar o disminuir dependiendo de los análisis realizados.
+    <t xml:space="preserve"> Los valores en los indicadores de forestal se consideran preliminares, ya que la elaboración de polígonos de incendios continúa para sustituir  la superficie preliminar por la superficie real. Diariamente se sigue actualizando la información y sustituyendo datos, por lo que constantemente se dan variaciones; la cifra puede aumentar o disminuir dependiendo de los análisis realizados por el personal técnico del Centro Estatal de Manejo de Fuego. 
 </t>
   </si>
   <si>
-    <t>Unidad Estatal de Protección Civil y Bomberos Jalisco (UEPCyB), Comisión Nacional Forestal (CONAFOR) y Secretaría de Medio Ambiente y Desarrollo Territorial (SEMADET). Cifras preliminares  2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>De forma anual e interinstitucional se elabora, implementa y ejecuta el programa estatal de prevención y combate de incendios forestales; a fin de reducir la afectación en las áreas forestales del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Promedio de la desviación estándar relativa del acceso a la cultura</t>
   </si>
   <si>
     <t>Este indicador tiene como objetivo evaluar el grado de acceso de la población del estado de Jalisco a la infraestructura cultural disponible. Análisis realizado a partir de la información recabada del Sistema de Información Cultural (SIC) de la Secretaría de Cultura Federal, del Directorio Estadístico Nacional de Unidades Económicas elaborado por el Instituto Nacional de Estadística y Geografía (INEGI) y del Directorio de Unidades de Infraestructura Cultural del Estado de Jalisco administrado por la Secretaría de Cultura de Jalisco.</t>
   </si>
   <si>
-    <t>Secretaría de Cultura Jalisco 2025</t>
+    <t>Secretaría de Cultura, cifras 2025.</t>
   </si>
   <si>
     <t>Cálculo a partir de la suma de las instalaciones culturales existentes en cada una de las regiones de Jalisco entre la población del estado con base al Censo de Población y Vivienda realizado por el Instituto Nacional de Estadística y Geografía (INEGI).</t>
   </si>
   <si>
     <t>Promedio de percepción de satisfacción de las personas usuarias del transporte público en el AMG</t>
   </si>
   <si>
     <t>Promedio de Percepción de satisfacción de las personas usuarias de los diferentes modos de transporte público en el Área Metropolitana de Guadalajara</t>
   </si>
   <si>
     <t>La Encuesta de Satisfacción a Usuarios del Transporte Público en el AMG en 2025, tiene una escala (1 a 5) distinta en su medición de evaluación, respecto a la efectuada en 2024 (1 a 10), al estandarizarla, la calificación promedio que se obtiene es de 8.04.</t>
   </si>
   <si>
     <t>Instituto Metropolitano de Planeación y Gestión del Desarrollo del Área Metropolitana de Guadalajara (IMEPLAN), 2025.</t>
   </si>
   <si>
     <t>Entrevista cara a cara a 2,596 personas usuarias del servicio de transporte público colectivo y masivo del Área Metropolitana de Guadalajara mayores de 12 años con un margen de error de +-2.5%</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/10X-8UhNmFjnIwtPmzmQpdnG7JDNZue3p</t>
   </si>
   <si>
     <t>Promedio diario de cotización ante el IMSS</t>
   </si>
   <si>
     <t>Salario Diario Asociado a Trabajadores Asegurados en el Instituto Mexicano del Seguro Social (IMSS) por Entidad Federativa expresado en pesos por día.</t>
   </si>
   <si>
-    <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos de STPS, cifras preliminares al 31 de julio de 2026.</t>
+    <t>IIEG, Instituto de Información Estadística y Geográfica del Estado de Jalisco, con datos de STPS. Cifras preliminares agosto 2026.</t>
   </si>
   <si>
     <t>El salario diario de trabajadores se refiere al salario registrado en las modalidades de aseguramiento 10 (trabajadores permanentes y eventuales de la ciudad), 13 (trabajadores permanentes y eventuales del campo), 14 (trabajadores eventuales del campo cañero), 17 (reversión de cuotas por subrogación de servicios), 34 (trabajadores domésticos), 36 (trabajadores al servicio de los gobiernos), 38 (trabajadores estatales y municipales)  y 42 (trabajadores de la administración pública de la federación, entidades federativas y municipios). Incluyendo además a los trabajadores asociados al IMSS como empleador. El salario diario de trabajadores, al igual que la estadística del empleo asegurado en el IMSS, se refiere a lo registrado al día último de mes.</t>
   </si>
   <si>
     <t>Promedio general de la Evaluación Anual al Sistema de Control Interno Institucional</t>
   </si>
   <si>
     <t>Refleja el nivel de observancia promedio de los lineamientos establecidos por el Sistema de Control Interno Institucional (SCII) del Poder Ejecutivo de Jalisco.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Valor reportado al cierre de 2025.</t>
   </si>
   <si>
     <t>Registro Interno de Contraloría del Estado de Jalisco, 2025.</t>
   </si>
   <si>
     <t>Es el resultado del promedio de las calificaciones obtenidas en las evaluaciones realizadas anualmente por los Comités de Control Interno.</t>
   </si>
   <si>
     <t>Proporción de eventos y adiestramientos culturales dirigidos a grupos prioritarios</t>
   </si>
   <si>
     <t>Este indicador se refiere al grado de priorización de grupos de prioritarios en la programación anual de eventos y adiestramientos culturales de la Secretaría de Cultura de Jalisco.
 Siendo los grupos prioritarios: migrantes, jornaleros agrícolas, pueblos originarios y comunidades indígenas, personas con discapacidad, adultos mayores, niños, niñas y adolescentes, jóvenes, personas en situación de pobreza o de vulnerabilidad, personas privadas de la libertad, profesionales de las artes, equidad entre mujeres y hombres.</t>
   </si>
   <si>
     <t>Cálculo con base a los registros administrativos de las áreas y organismos sectorizados a la Secretaría de Cultura, se recopila el total de asistentes a eventos y adiestramientos culturales, distinguiendo del total aquellos que fueron dirigidos a los grupos prioritarios seleccionados.</t>
   </si>
   <si>
     <t>Proyectos de propiedad intelectual apoyados</t>
   </si>
   <si>
     <t>Proyectos</t>
   </si>
   <si>
     <t>Este indicador se refiere al número de proyectos de propiedad intelectual apoyados técnica y económicamente para la presentación de solicitudes de invenciones tales como patentes, modelos de utilidad, diseños industriales, Tratado de Cooperación en materia de Patentes (PCT), uso del programa acelerado de patentes (PPH) asesoría legal, protección de derechos de autor (acotado a software), y cualquiera otra forma vigente de protección a la propiedad intelectual (orientado a invenciones) de los Jaliscienses en cuanto a protección de resultados científicos-tecnológicos.</t>
   </si>
   <si>
     <t>Se consideran cada uno de los Proyectos de Propiedad Intelectual apoyados por el Consejo Directivo del Consejo Estatal de Ciencia y Tecnología de Jalisco en cualquiera de sus modalidades.</t>
   </si>
   <si>
     <t>Recomendaciones de la CNDH y CEDHJ al Ejecutivo Estatal</t>
   </si>
   <si>
-    <t>Garantía y protección efectiva de derechos humanos</t>
-[...1 lines deleted...]
-  <si>
     <t>Recomendaciones</t>
   </si>
   <si>
     <t>Este indicador refleja la totalidad de recomendaciones emitidas por las Comisiones Nacional y Estatal de Derechos Humanos que son dirigidas a una o varias instancias del Ejecutivo del Estado y recibidas en la Subsecretaría de Asuntos Jurídicos de la Secretaría General de Gobierno.</t>
   </si>
   <si>
     <t xml:space="preserve">Los valores reportados en este informe toman en cuenta las recomendaciones hechas por la CNDH y por la CEDHJ, dirigidas al Poder Ejecutivo del Estado. </t>
   </si>
   <si>
-    <t>Comisión Nacional de Derechos Humanos y Comisión Estatal de Derechos Humanos de Jalisco. Cifras preliminares  2026.</t>
+    <t>Comisión Nacional de Derechos Humanos y Comisión Estatal de Derechos Humanos de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Mensualmente se consultan las páginas web oficiales de la Comisiones Nacional y Estatal de Jalisco de Derechos Humanos para verificar el número de recomendaciones emitidas a alguna instancia del Ejecutivo Estatal, la Subsecretaría de Asuntos Jurídicos emite el reporte de la  cantidad de recomendaciones recibidas y turnadas a las instancias a la cuales están dirigidas.</t>
   </si>
   <si>
     <t>https://cedhj.org.mx/recomendaciones/inicio</t>
   </si>
   <si>
     <t>Recomendaciones de la Comisión de Derechos Humanos de Jalisco</t>
   </si>
   <si>
     <t>Este indicador se refiere a las recomendaciones que emite la Comisión Estatal de Derechos Humanos en Jalisco en las que expone, ante la sociedad, los distintos casos de presunto abuso y propone a la autoridad maneras de reparar el daño, de evitar sucesivas conductas similares, de sancionar administrativa o penalmente a los responsables y de revertir las causas que le dieron origen.</t>
   </si>
   <si>
-    <t>Comisión Estatal de Derechos Humanos Jalisco. Cifras preliminares 2026.</t>
+    <t>Comisión Estatal de Derechos Humanos Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Una vez recibida la queja se califica y de proceder se realizan y documentan las investigaciones correspondientes, y en caso de que la autoridad resulte responsable, se emite la Recomendación la cual tiene el objetivo de que se repare o cese la violación</t>
   </si>
   <si>
     <t>Robos a bancos</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a bancos (instituciones bancarias).
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a bancos se refiere a: apoderarse sin derecho ni consentimiento de dinero, valores, documentos o instrumentos de débito, crédito o contenedores de obligaciones, liberaciones, endosos o transmisión de derechos de cualquier naturaleza que se encuentren en el interior de una institución financiera, de banca, de crédito o comercializadora de divisas u otros valores, o que tengan funciones recaudatorias, o contra las personas que las custodien o transporten.</t>
   </si>
   <si>
     <t>Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017 y 2018, como resultado de la auditoría efectuada.
 Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación por el delito de robo a bancos (instituciones financieras).</t>
   </si>
   <si>
     <t>Robos a casa-habitación</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a casa habitación.
 De acuerdo con la Norma Técnica para la Clasificación de los Delitos del Fuero Común para Fines Estadísticos, el delito de robo a casa habitación se refiere a: apoderarse de objetos ajenos sin el consentimiento de quien puede disponer de ella de forma legítima, en lugar cerrado o en edificio, vivienda, aposento o cuarto que estén habitados o destinados para habitación, comprendiendo no sólo los que estén fijos en la tierra, sino también los móviles, sea cual fuere el material del que estén construidos.</t>
   </si>
   <si>
-    <t>Dirección de Planeación y Estadística, Fiscalía del Estado de Jalisco. Cifras preliminares  2026.</t>
+    <t xml:space="preserve">Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+Se realizaron ajustes extraordinarios a los valores históricos 2024, como resultado de la auditoría efectuada.
+Cifras 2025 y años anteriores son preliminares al 31 de diciembre. </t>
   </si>
   <si>
     <t>Con base en  la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de Investigación por el delito de robo a casa habitación.</t>
   </si>
   <si>
     <t>Robos a negocios</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a negocios.
 De acuerdo con la Norma Técnica  para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a negocios se refiere a apoderarse de objetos ajenos sin consentimiento de quien pueda otorgarlo de forma legítima, en establecimiento o local comercial o de servicios.</t>
   </si>
   <si>
-    <t xml:space="preserve">Se realizaron ajustes extraordinarios a los valores históricos 2016, 2017, 2018 y 2019, como resultado de la auditoría efectuada.
-Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+    <t xml:space="preserve">Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+Se realizaron ajustes extraordinarios a los valores históricos 2025, como resultado de la auditoría efectuada.
 Cifras 2025 y años anteriores son preliminares al 31 de diciembre. </t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y/o Carpetas de investigación por robo a negocios.</t>
   </si>
   <si>
     <t>Robos a personas</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a personas.
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a personas (transeúntes) se refiere a: apoderarse de objetos ajenos  con ánimo de dominio y sin consentimiento de quien pueda otorgarlo de forma legal, siempre y cuando la persona se encuentre en la vía pública.</t>
   </si>
   <si>
+    <t>Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+Se realizaron ajustes extraordinarios a los valores históricos 2024  y 2023, como resultado de la auditoría efectuada.
+Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
+  </si>
+  <si>
     <t>Con base a la sumatoria de  las Averiguaciones Previas iniciadas y/o Carpetas de Investigación por el delito de robo a persona.</t>
   </si>
   <si>
     <t>Robos a vehículos de carga pesada</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo a vehículos de carga pesada.
 De acuerdo con la Norma Técnica para la Clasificación de Delitos del Fuero Común para Fines Estadísticos, el delito de robo a vehículos de carga pesada (robo a transportista) se refiere a: apoderarse de un transporte de carga, incluidos los vehículos de tracción diseñados para el remolque como tráiler, autotanque, panel cabina, pipa, redila, van, volteo y grúa o los bienes muebles que transporte, con el ánimo de dominio y sin consentimiento de quien pueda otorgarlo de forma legal.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de Averiguaciones Previas iniciadas y/o Carpetas de Investigación por robo de vehículos de carga pesada.</t>
   </si>
   <si>
     <t>Robos de vehículos particulares</t>
   </si>
   <si>
     <t>Muestra el número de denuncias (averiguaciones previas y carpetas de investigación) registradas por el robo de vehículos particulares.
 De acuerdo con la Norma Técnica para la Clasificación  de delitos del Fuero Común para fines Estadísticos, el delito de robo de vehículo se refiere a: Apoderarse de un vehículo automotriz estacionado o circulando por la vía pública, del lugar destinado para su guarda o reparación con ánimo de dominio y sin consentimiento de quien pueda otorgarlo de forma legal.</t>
   </si>
   <si>
+    <t>Cifras preliminares  mismas que están sujetas a los ajustes pertinentes debido al proceso de investigación de las averiguaciones previas o carpetas de investigación, pudieran sufrir cambios en el tipo de delito o presentar delitos adicionales, por lo que debe considerarse la información con las reservas a estas aclaraciones. Así, estas cifras pudieran no necesariamente coincidir en los informes de Gobierno.
+Se realizaron ajustes extraordinarios a los valores históricos 2025 y 2023, como resultado de la auditoría efectuada.
+Cifras 2025 y años anteriores son preliminares al 31 de diciembre.</t>
+  </si>
+  <si>
     <t>Con base en la sumatoria de Averiguaciones Previas iniciadas y/o Carpetas de Investigación por robo de vehículos a particulares.</t>
   </si>
   <si>
     <t>Secuestros</t>
   </si>
   <si>
     <t>Se refiere al número de secuestros registrados (averiguaciones previas y carpetas de investigación).
 De acuerdo con la Norma Técnica para la Clasificación de los Delitos del Fuero Común para fines Estadísticos, el delito de secuestro se refiere a la: privación ilegal de la libertad de una persona con el propósito de obtener un rescate o cualquier beneficio que cause daño o perjuicio a la persona privada de la libertad o a terceros.</t>
   </si>
   <si>
     <t>Con base en la sumatoria de las Averiguaciones Previas iniciadas y Carpeta de Investigación de los eventos de secuestro.</t>
   </si>
   <si>
     <t>Servicios en línea incorporados para agilizar trámites</t>
   </si>
   <si>
     <t>Servicios</t>
   </si>
   <si>
     <t>Son los servicios prestados al interior del Gobierno del Estado y a la ciudadanía, mediante el aprovechamiento de medios electrónicos, que están disponibles mediante el uso de internet.</t>
   </si>
   <si>
     <t>Los servicios en línea que son instalados en línea, son diseñados tecnológicamente con base en la petición de las dependencias del ejecutivo, y luego, puestos a disposición de la ciudadanía.</t>
   </si>
   <si>
     <t>Servidores públicos que asisten a capacitación en materia de transparencia y protección de datos personales</t>
   </si>
   <si>
     <t>Servidores públicos</t>
   </si>
   <si>
     <t>El indicador mide las capacitaciones que la  Coordinación General de Transparencia realiza en materia de Transparencia y Datos Personales, en los distintos Sujetos Obligados de la Administración Pública Centralizada y Paraestatal del Gobierno del Estado de Jalisco, con la intención de que las personas servidoras públicas cuenten con las herramientas necesarias para desempeñar sus labores en relación a las materias en cita. Esto se llevará a cabo dentro del territorio del Estado de Jalisco.</t>
   </si>
   <si>
-    <t>Se ajustaron los datos históricos de los cierres 2024 y 2025 para asegurar la consistencia entre los valores preliminares reportados y los resultados obtenidos.
-[...3 lines deleted...]
-    <t>Coordinación General de Transparencia, Gobierno de Jalisco, 2026.</t>
+    <t xml:space="preserve">Se ajustaron los datos históricos de los cierres 2024 y 2025 para asegurar la consistencia entre los valores preliminares reportados y los resultados obtenidos.
+Se reporta el dato acumulado al 30 de septiembre de 2026, del número de los servidores públicos que asistieron a capacitaciones en materia de transparencia y protección de datos personales. 
+Cabe mencionar que este valor cumple con la meta establecida del 2026, la cual era de 3,302 personas servidoras públicas capacitadas. </t>
+  </si>
+  <si>
+    <t>Coordinación General de Transparencia, Gobierno de Jalisco, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>El indicador se medirá de acuerdo al número de personas servidoras públicas que asistan a las diversas capacitaciones impartidas por la Coordinación General de Transparencia y el resultado se publicara de manera semestral, esto quiere decir cada seis meses.</t>
   </si>
   <si>
     <t>Solicitudes de patentes por millón de habitantes</t>
   </si>
   <si>
     <t>Este indicador exhibe el número de patentes solicitadas por residentes de Jalisco ante el Instituto Mexicano de la Propiedad Industrial (IMPI) por millón de habitantes.</t>
   </si>
   <si>
-    <t>SICyT con base en datos del Instituto Mexicano de Propiedad Industrial, 2025.</t>
+    <t>Secretaría de Innovación, Ciencia y Tecnología con base en datos del Instituto Mexicano de Propiedad Industrial, 2025.</t>
   </si>
   <si>
     <t>El indicador de coeficiente de inventiva se calcula con base en el total de solicitudes de patentes por residentes en Jalisco divida por la población total de Jalisco y multiplicada por un millón de habitantes.</t>
   </si>
   <si>
     <t>https://www.gob.mx/impi/documentos/instituto-mexicano-de-la-propiedad-industrial-en-cifras-impi-en-cifras</t>
   </si>
   <si>
     <t>Tasa de  incidencia de desaparición de personas por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Indica cuántas desapariciones ocurrieron y se reportaron en el estado entre el 1 de enero del año de referencia y el último día del mes que se reporta, por cada 100 mil habitantes</t>
   </si>
   <si>
-    <t>Registro Estatal de Personas Desaparecidas (versión pública). Comisión de Búsqueda de Personas del Estado de Jalisco. Cifras preliminares 2026.</t>
+    <t>Registro Estatal de Personas Desaparecidas (versión pública). Comisión de Búsqueda de Personas del Estado de Jalisco. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se divide el número total de personas desaparecidas cuya desaparición y reporte ocurrieron entre el 1 de enero del año de referencia y el último día del mes que se reporta, entre la población total del estado en ese mismo periodo, y el resultado se multiplica por 100,000 para expresarlo como tasa por cada 100 mil habitantes.</t>
   </si>
   <si>
     <t>Tasa de delitos del fuero común por cada cien mil habitantes</t>
   </si>
   <si>
     <t>El indicador se refiere a los delitos del fuero común ocurridos por cada cien mil habitantes.  Los delitos del fuero común son los que afectan directamente a las personas en lo individual, estos se organizan por el tipo de bien jurídico afectado: la vida y la integridad corporal, la libertad personal, la libertad y la seguridad sexual, el patrimonio, la familia, la sociedad y otros. Los que se cometen con mayor frecuencia son Robo a personas y Robo a vehículos automotores, siendo delitos de alto impacto; el de Homicidio doloso y Feminicidio, entre otros.</t>
   </si>
   <si>
-    <t>Cifras preliminares 2026., mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
-[...2 lines deleted...]
-    <t>Dirección de Planeación y Estadística. Fiscalía Estatal. Población tomada de las proyecciones de Población del CONAPO 2016-2050. México: Cifras preliminares 2026.</t>
+    <t>Cifras preliminares 2026, mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
+  </si>
+  <si>
+    <t>Dirección de Planeación y Estadística. Fiscalía Estatal. Población tomada de las proyecciones de Población del CONAPO 2016-2050. México: Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se hace la sumatoria de las averiguaciones previas iniciadas o carpetas de investigación de los delitos del fuero común de los 125 municipios del estado, entre la población total, multiplicado por 100 mil habitantes.</t>
   </si>
   <si>
     <t>Tasa de Desempleo</t>
   </si>
   <si>
     <t>Porcentaje de la Población Económicamente Activa (PEA) que se encuentra sin trabajar, pero que está buscando trabajo.</t>
   </si>
   <si>
     <t xml:space="preserve">A partir del tercer trimestre de 2020, los indicadores corresponden a la ENOE Nueva edición (ENOEN).
 Se ajustaron los valores históricos de los años 2006, 2008, 2009, 2010, 2012, 2014 y 2019
-En cumplimiento a lo ordenado por el Ministro instructor de la Suprema Corte de Justicia de la Nación en el acuerdo de fecha 9 de julio de 2021 dictado en el incidente de suspensión derivado de la Controversia Constitucional 78/2021, las cifras poblacionales correspondientes al Estado de México se construyen aplicando las proyecciones de población empleadas con anterioridad a la concesión de la suspensión.  </t>
+</t>
   </si>
   <si>
     <t>Tasa de incidencia de corrupción por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Secretaría Ejecutiva del Sistema Estatal Anticorrupción de Jalisco</t>
   </si>
   <si>
+    <t>21/06/2026</t>
+  </si>
+  <si>
     <t>Mide la tasa de trámites donde la población tuvo contacto con algún servidor público y experimentó al menos un acto de corrupción por cada 100 mil habitantes.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor reportado en 2026 corresponde a la (ENCIG) 2025. Publicado en mayo 2026.
+    <t xml:space="preserve">El valor reportado corresponde a la (ENCIG) 2025, publicado en mayo de 2026.
 </t>
   </si>
   <si>
     <t>La Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG) ofrece información referente a la satisfacción con servicios públicos básicos y servicios públicos bajo demanda, así como sobre las experiencias en pagos de servicios públicos, realización de trámites, solicitudes de servicio y contacto con autoridades de la población de 18 años y más que reside en ciudades de 100,000 habitantes y más.
 Asimismo, la ENCIG proporciona información sobre las percepciones de la población acerca de la corrupción, así como de las experiencias de corrupción de la población en pagos de servicios públicos, en trámites, solicitudes de servicio y contacto con autoridades.
 Mientras las percepciones son opiniones que se forma la población por diversas situaciones que pueden ser de su conocimiento, en el caso de la medición de las experiencias de corrupción se consideraron únicamente los casos en los que la población sufrió directamente una situación de corrupción al realizar pagos, trámites o solicitudes de servicio específicos, o al haber tenido algún contacto con autoridades.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/encig/2021/</t>
   </si>
   <si>
     <t>Tasa de informalidad laboral</t>
   </si>
   <si>
     <t>Proporción de la población ocupada que es laboralmente vulnerable por la naturaleza de la unidad económica para la que trabaja, con aquellos cuyo vínculo o dependencia laboral no es reconocido por su fuente de trabajo.</t>
   </si>
   <si>
     <t>INEGI, Encuesta Nacional de Ocupación y Empleo, México: (ENOE) cifras preliminares II trimestre 2026.</t>
   </si>
   <si>
     <t>En esta tasa se incluye -además del componente que labora en micronegocios no registrados o sector informal- a otras modalidades análogas como los ocupados por cuenta propia en la agricultura de subsistencia, así como a trabajadores que laboran sin la protección de la seguridad social y cuyos servicios son utiliza dos por unidades económicas registradas.</t>
   </si>
   <si>
     <t>https://www.inegi.org.mx/programas/enoe/15ymas/#tabulados</t>
   </si>
   <si>
     <t>Tasa de informalidad laboral en mujeres</t>
   </si>
   <si>
     <t>Este indicador mide la proporción de la población de mujeres ocupada laboralmente vulnerable, ya sea por la naturaleza de la unidad económica para la que trabajan o por carecer de un vínculo laboral no reconocido por su fuente de trabajo de acuerdo con el orden legal vigente. En esta categoría se incluyen: i) las ocupadas que laboran en unidades económicas no registradas (sector informal); ii) las trabajadoras del servicio doméstico remunerado que no tienen seguridad social; iii) las ocupadas por cuenta propia en la agricultura de subsistencia; iv) las trabajadoras no remuneradas; v) las trabajadoras subordinadas y remuneradas cuyos servicios son utilizados por unidades económicas registradas y laboran sin la protección de la seguridad social. La tasa se calcula teniendo como referente a la población de mujeres ocupada total.</t>
   </si>
   <si>
     <t>Consulta interactiva de indicadores estratégicos (InfoLaboral), con datos de la Encuesta Nacional de Ocupación y Empleo (ENOE) del Instituto Nacional de Estadística y Geografía (INEGI). Cifras del segundo trimestre de 2026.</t>
   </si>
   <si>
     <t>Para el cálculo de este indicador se contabiliza el total de mujeres ocupada laboralmente vulnerable Jalisco,  y se divide entre la población de mujeres ocupada total en Jalisco.</t>
   </si>
   <si>
     <t>Tasa de mortalidad infantil por cada mil recién nacidos menores de 1 año</t>
   </si>
   <si>
     <t>Este indicador mide el total de defunciones de niños menores de un año dividido entre el número de recién nacidos estimados para ese año en el mismo lugar, por mil.</t>
   </si>
   <si>
-    <t>En enero del 2026, se actualizó la cifra definitiva 2024. A finales de octubre de 2026, se tendrá disponible la información correspondiente al año 2025.
-[...3 lines deleted...]
-    <t>Secretaría de Salud Jalisco, DGIS Cubos Dinámicos de Información con base en información del INEGI y el Subsistema de Información de Nacimientos (SINAC) 2024. (Última actualización marzo 2025).</t>
+    <t>En enero de 2026, se actualizó la cifra definitiva 2024. A finales de octubre de 2026, se tendrá disponible la información correspondiente al año 2025. No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros de: "fecha de la defunción" y "lugar de residencia".</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud Jalisco. DGIS, Cubos Dinámicos de Información, con base en información del INEGI y el Subsistema de Información de Nacimientos (SINAC), 2024.</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes en menores de 1 año y en el denominador el total de nacidos. La tasa de mortalidad infantil es la estimación utilizada para dar cuenta del "número de defunciones de menores de 1 año durante un periodo de tiempo determinado" por cada 1,000 nacidos.
 Así se lee: el riesgo de morir de las niñas y niños antes de cumplir un año de edad (la cantidad del valor de la tasa), por cada mil nacidos vivos durante ese tiempo y lugar definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad materna por cien mil nacidos vivos</t>
   </si>
   <si>
     <t>Es el número de defunciones maternas por 100,000 nacidos vivos.</t>
   </si>
   <si>
-    <t>Información correspondiente al cierre preliminar 2024. Con corte al día 12 de febrero del 2026 (Semana Epidemiológica 53). Se calcula con base en los boletines de mortalidad materna y en los nacimientos estimados, tal como se establece en los Informes Semanales de Notificación Inmediata de Muerte Materna.
-Los valores de 2018 a 2022 se actualizaron en agosto de 2023.  Esta información es la que arroja las cifras finales de las defunciones maternas totales. No se incluyen las muertes maternas tardías, secuelas, coriocarcinomas, las defunciones residentes en el extranjero y los registros extemporáneos.</t>
+    <t>Información correspondiente al cierre preliminar 2025. Con corte al día 12 de febrero de 2026 (Semana Epidemiológica 53). Se calcula con base en los boletines de mortalidad materna y en los nacimientos estimados, tal como se establece en los Informes Semanales de Notificación Inmediata de Muerte Materna.
+Esta información es la que arroja las cifras finales de las defunciones maternas totales. No se incluyen las muertes maternas tardías, secuelas, coriocarcinomas, las defunciones de residentes en el extranjero y los registros extemporáneos.</t>
   </si>
   <si>
     <t>Secretaría de Salud, Sistema de Notificación Inmediata de Muerte Materna y Dirección General de Epidemiología (DGE), cifras preliminares a diciembre de 2025.</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos de diferente naturaleza; en el numerador el grupo de mujeres que se embarazan y fallecen; en el denominador el grupo de recién nacidos vivos, considerando que estos últimos son una estimación indirecta de las mujeres que están en riesgo de fallecer por estas causas (las que se embarazan). Para facilitar su lectura se multiplica por una constante (en este caso por cada cien mil nacidos vivos).
 Así se lee: el riesgo de morir por causas maternas (la cantidad del valor de la tasa), por cada cien mil nacidos vivos durante ese tiempo y lugar definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer cérvico uterino por cien mil mujeres</t>
   </si>
   <si>
     <t>Mide el número de defunciones por cáncer cervicouterino por cien mil mujeres (tasa) en el lapso de un año.</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
-Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2015 a 2022. La información incluye las defunciones en mujeres de 25 años y más por Tumor maligno del cuello uterino (Código CIE-10: C53). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
-[...2 lines deleted...]
-    <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Defunciones INEGI/SS) con base en información del INEGI y proyecciones de población de CONAPO 2016 - 2050. (Última actualización marzo 2025).</t>
+La información incluye las defunciones en mujeres de 25 años y más por Tumor maligno del cuello uterino (Código CIE-10: C53). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud Jalisco. 2024, DGIS, Cubos Dinámicos de Información (Defunciones INEGI/SS), con base en información del INEGI y proyecciones de población de CONAPO 2016-2050.</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno del Cuello Uterino en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer cérvico uterino es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer Cérvico Uterino durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno del cuello uterino (cáncer cérvico uterino), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco)</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer de mama por cien mil mujeres</t>
   </si>
   <si>
     <t>Mide el número de defunciones por cáncer de mama por cien mil mujeres (tasa) en el lapso de un año.</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
-Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2017 y 2020 a 2022. La información del año 2022 se encuentra en proceso de confronta entre Secretaría Salud y el INEGI y una vez terminada se registrarán los datos definitivos; mientras tanto -en atención a la normativa vigente relacionada a la materia- la información es preliminar y sujeta a modificaciones. La información incluye las defunciones en mujeres de 25 años y más por Tumor Maligno de la Mama (Código CIE-10: C50). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
+La información incluye las defunciones en mujeres de 25 años y más por Tumor Maligno de la Mama (Código CIE-10: C50). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno de Mama en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer de Mama es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer de Mama durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno (cáncer de mama), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer de ovario por cien mil mujeres</t>
   </si>
   <si>
     <t>Mide el número de defunciones por cáncer de ovario en mujeres de 25 años y más, por cada cien mil mujeres de 25 años y más (tasa), en el lapso de un año.</t>
   </si>
   <si>
-    <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Defunciones INEGI/SS) con base en información del INEGI y proyecciones de población de CONAPO 2016 - 2050. (Última actualización 30 de abril de 2026).</t>
+    <t>Secretaría de Salud Jalisco. 2024, DGIS Cubos Dinámicos de Información (Defunciones INEGI/SS) con base en información del INEGI y proyecciones de población de CONAPO 2016 - 2050.</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Tumor Maligno de Ovario en mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de mujeres de 25 años y más (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por cáncer de ovario es la estimación utilizada para dar cuenta del "número de defunciones por Cáncer de ovario durante un periodo de tiempo determinado" por cada 100,000 mujeres de 25 años y más. Así se lee: el riesgo de morir por tumor maligno de ovario (cáncer de ovario), por cada cien mil mujeres de 25 años y más en un lugar y tiempo definidos (por ejemplo, al año en Jalisco)</t>
   </si>
   <si>
     <t>Tasa de mortalidad por diabetes mellitus por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Mide el número de defunciones ocasionadas por la diabetes mellitus por cada cien mil habitantes (tasa).</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
- Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2020 a 2022. La información incluye las defunciones en personas de cualquier edad, cuya causa básica fue Diabetes Mellitus (Códigos CIE-10: E10 a E14). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
+La información incluye las defunciones en personas de cualquier edad, cuya causa básica fue Diabetes Mellitus (Códigos CIE-10: E10 a E14). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Diabetes Mellitus en cualquier edad (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de mortalidad por Diabetes Mellitus es la estimación utilizada para dar cuenta del "número de defunciones por Diabetes Mellitus durante un periodo de tiempo determinado" por cada 100,000 habitantes. Para facilitar su lectura se multiplica por una constante (en este caso por cada cien mil habitantes). Así se lee: el riesgo de morir por Diabetes Mellitus (la cantidad del valor de la tasa), por cada cien mil habitantes en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de mortalidad por suicidios en adolescentes de 10 a 17 años por cien mil habitantes</t>
   </si>
   <si>
     <t>Este indicador mide el número de muertes por lesiones autoinfligidas intencionalmente (suicidios) en adolescentes de 10 a 17 años, en un periodo determinado</t>
   </si>
   <si>
-    <t>En abril del 2026 se ajusto el valor de 2023 por cierre de cifras definitivas.  El valor anterior era de 9.04.
-[...3 lines deleted...]
-    <t>Secretaría de Salud/DGIS/SEED/CUBOS SEED, 2024. (Última actualización marzo 2025).</t>
+    <t>A finales de octubre de 2026, se tendrá disponible la información correspondiente al año 2025</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud Jalisco, DGIS, SEED, Cubos SEED, 2024.</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Lesión Autoinflingida Intencionalmente (Suicidio) en adolescentes de 10 a 17 años (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total de adolescentes de 10 a 17 años (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de Suicidios es la estimación utilizada para dar cuenta del "número de defunciones por Suicidio durante un periodo de tiempo determinado" por cada 100,000 adolescentes de 10 a 17 años. Así se lee: el riesgo de morir por Lesión Autoinflingida Intencionalmente (Suicidio), por cada cien mil adolescentes de 10 a 17 años, en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de participación económica de las mujeres</t>
   </si>
   <si>
     <t>El indicador mide el grado de participación de las mujeres de 15 años o más en el mercado laboral.</t>
   </si>
   <si>
     <t>Secretaría de Igualdad Sustantiva entre Mujeres y Hombres con datos de INEGI, Encuesta Nacional de Ocupación y Empleo (ENOE). Cifras del segundo trimestre 2026.</t>
   </si>
   <si>
     <t>Tasa de prevalencia de corrupción por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Se refiere a la proporción de la población que tuvo alguna experiencia de corrupción al realizar un trámite respecto del total, y multiplicado por 100 mil habitantes.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor reportado en 2026 corresponde a la (ENCIG) 2025. Publicado en mayo 2026.
+    <t xml:space="preserve">El valor reportado corresponde a la (ENCIG) 2025. Publicada en mayo de 2026.
 </t>
   </si>
   <si>
     <t>Elaboración propia con datos de INEGI. Encuesta Nacional de Calidad e Impacto Gubernamental (ENCIG), 2025.</t>
   </si>
   <si>
     <t>La información sobre los valores observados en 2021, 2019, 2017, 2015 y 2013 descartan los trámites federales  con el objetivo de generar una relación más fuerte entre el indicador y los esfuerzos realizados por el gobierno estatal y municipal respecto a los actos de corrupción.</t>
   </si>
   <si>
     <t>Tasa de prevalencia delictiva por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Total de víctimas en la entidad federativa, entre la población de 18 años y más residente en ella por cien mil habitantes.</t>
   </si>
   <si>
-    <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE). 2025.</t>
+    <t>INEGI. Encuesta Nacional de Victimización y Percepción sobre Seguridad Pública (ENVIPE). 2026.</t>
   </si>
   <si>
     <t>La tasa se calcula dividiendo el total de víctimas en la entidad federativa, entre la población de 18 años y más residente en ella por 100 000 habitantes.</t>
   </si>
   <si>
     <t>Tasa de subocupación</t>
   </si>
   <si>
     <t>Se refiere al porcentaje de la población ocupada que tiene la necesidad y disponibilidad de ofertar más tiempo de trabajo de lo que su ocupación actual le permite.</t>
   </si>
   <si>
     <t>Tasa de suicidios por cada 100 mil habitantes</t>
   </si>
   <si>
     <t>Este indicador mide el número de muertes por lesiones autoinfligidas intencionalmente (suicidios) en un periodo determinado.</t>
   </si>
   <si>
     <t>Se actualizó en enero de 2026 el valor definitivo de cierre 2024.
-Se actualizó la información a partir del año 2015 derivado de la estandarización de la fuente de información a partir de los Cubos Dinámicos de la DGIS (con base en INEGI) y las Proyecciones de la Población de México y de las Entidades Federativas, 2016-2050 de CONAPO. La fecha de cierre de captura del Subsistema oficial de información requerido para el reporte del indicador (el Subsistema Epidemiológico y Estadístico de Defunciones (SEED)) es diferente a las fechas de actualización de indicadores en MIDE, esto genera variaciones al arrastrar cifras preliminares en las series históricas, por lo que, se actualizó la información (con corte al 25 de agosto de 2023) de los años 2019 a 2022. La información incluye las defunciones en personas de cualquier edad, cuya causa básica fueron las Lesiones Autoinfligidas Intencionalmente (Códigos CIE-10: X60 a X84). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
+La información incluye las defunciones en personas de cualquier edad, cuya causa básica fueron las Lesiones Autoinfligidas Intencionalmente (Códigos CIE-10: X60 a X84). No se incluyen las defunciones de residentes en el extranjero ni de otras entidades federativas. Información con base en los filtros "fecha de la defunción" y "lugar de residencia".</t>
+  </si>
+  <si>
+    <t>Secretaría de Salud Jalisco. DGIS, Cubos Dinámicos de Información (Defunciones INEGI/SS), con base en información del INEGI y proyecciones de población de CONAPO 2016–2050.</t>
   </si>
   <si>
     <t>Este indicador se construye al calcular la relación entre dos conjuntos: en el numerador el número de muertes por Lesión Autoinflingida Intencionalmente (Suicidio) en cualquier edad (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_defunciones_gobmx.html) y en el denominador la población total (consultado en http://dgis.salud.gob.mx/contenidos/basesdedatos/bdc_poblacion_gobmx.html) en Jalisco. La Tasa de Suicidios es la estimación utilizada para dar cuenta del "número de defunciones por Suicidio durante un periodo de tiempo determinado" por cada 100,000 habitantes. Así se lee: el riesgo de morir por Lesión Autoinflingida Intencionalmente (Suicidio), por cada cien mil habitantes en un lugar y tiempo definidos (por ejemplo, al año en Jalisco).</t>
   </si>
   <si>
     <t>Tasa de víctimas de homicidio doloso por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Número de víctimas de homicidio doloso por cada cien mil habitantes.</t>
   </si>
   <si>
     <t>Cifras preliminares  2026, mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
   </si>
   <si>
-    <t>Secretario Ejecutivo del Sistema Nacional de Seguridad Pública (SESNSP). Cifras preliminares 2026.</t>
+    <t>Secretariado Ejecutivo del Sistema Nacional de Seguridad Pública (SESNSP). Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Para el cálculo del indicador, se consideran las víctimas registradas por homicidio doloso basados en la clasificación de delitos establecida en la "Norma Técnica de Clasificación de delitos con fines estadísticos", elaborada por el INEGI.</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=41899</t>
   </si>
   <si>
     <t>Tasa de víctimas del delito de feminicidios por cada cien mil mujeres</t>
   </si>
   <si>
     <t>Número de mujeres víctimas de feminicidio por cada cien mil mujeres.</t>
   </si>
   <si>
     <t>Cifras preliminares  2026. mismas que pueden variar de acuerdo con los cierres que realizan las Entidades Federativas.</t>
   </si>
   <si>
-    <t>Fiscalía del Estado con datos del Secretariado Ejecutivo del Sistema Nacional de Seguridad Pública (SESNSP). Cifras preliminares 2026.</t>
+    <t>Fiscalía del Estado con datos del Secretariado Ejecutivo del Sistema Nacional de Seguridad Pública (SESNSP). Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Se refiere al número de feminicidios registrados por entidad federativa dividido por la población de mujeres</t>
   </si>
   <si>
     <t>Toneladas de emisiones de GEI reportadas que fueron evitadas por acciones gubernamentales</t>
   </si>
   <si>
     <t>Toneladas de CO2</t>
   </si>
   <si>
     <t>Los gases de efecto invernadero (GEI) son compuestos presentes en la atmósfera que absorben y reemiten radiación infrarroja, lo que genera el efecto invernadero natural. Sin embargo, su concentración excesiva por actividades humanas intensifica este efecto y contribuye al cambio climático. Las acciones de mitigación que buscan reducir, evitar o capturar las emisiones de GEI son parte fundamental para el combate al problema del calentamiento global que genera el cambio en los patrones del clima. La metodología utilizada para cuantificar las emisiones GEI evitadas o capturadas a través de acciones climáticas gubernamentales se basa en factores de emisión y metodologías de estimación recomendadas por el Panel Intergubernamental de Cambio Climático (IPCC).</t>
   </si>
   <si>
-    <t>El indicador requiere información consolidada de todas las dependencias del Gobierno del Estado, la cual debe ser solicitada, verificada y validada conforme a la metodología establecida. Debido a los tiempos administrativos y técnicos de este proceso, no es posible generar el reporte correspondiente en el periodo de 2025.</t>
-[...2 lines deleted...]
-    <t>Dirección General de Transversalidad  y Gobernanza Territorial en conjunto con la Dirección de Gestión Transversal Ante el Cambio Climático de la Secretaría de Medio Ambiente y Desarrollo Territorial, 2024.</t>
+    <t>La cifra se encuentra en proceso de integración y validación, por lo que podrá modificarse conforme se complete el reporte de las dependencias pendientes y se realice la revisión técnica correspondiente. El dato presentado no representa aún el resultado consolidado del indicador. El valor final se reportará una vez concluido el proceso de integración y validación del seguimiento del PEACC a través del SIMEREV.</t>
+  </si>
+  <si>
+    <t>Dirección General de Transversalidad  y Gobernanza Territorial en conjunto con la Dirección de Gestión Transversal Ante el Cambio Climático de la Secretaría de Medio Ambiente y Desarrollo Territorial, cifras preliminares 2025.</t>
   </si>
   <si>
     <t>Para cada acción que se realiza, las toneladas de GEI evitadas o capturadas se determinan mediante una fórmula específica basada en los siguientes componentes:
 Datos de actividad: Magnitud de la acción (por ejemplo, energía renovable generada, hectáreas reforestadas, toneladas de residuos gestionados, entre otros).
 Factores de emisión: Coeficientes que convierten los datos de actividad en emisiones evitadas o capturadas, según las directrices del IPCC.</t>
   </si>
   <si>
     <t>Total de Emisiones de CO2 mitigadas del sector energético</t>
   </si>
   <si>
     <t>Megatoneladas</t>
   </si>
   <si>
     <t>Se refiere a las emisiones de Dióxido de Carbono (CO2) mitigadas del sector energético en Jalisco.</t>
   </si>
   <si>
     <t>Sumatoria de megatoneladas de Dióxido de Carbono (CO2) mitigadas del sector energético en Jalisco.</t>
   </si>
   <si>
     <t>Trabajadores registrados ante el IMSS</t>
   </si>
   <si>
     <t>Trabajadores</t>
   </si>
   <si>
     <t>Este indicador se refiere al registro del total de trabajadores asegurados por entidad federativa, emitido por el Instituto Mexicano del Seguro Social (IMSS).</t>
   </si>
   <si>
     <t>Captación de la información mediante registros administrativos proporcionados por el IMSS</t>
   </si>
   <si>
     <t>https://iieg.gob.mx/ns/?page_id=13548</t>
   </si>
   <si>
     <t>Trasplantes de órganos y tejidos realizados</t>
   </si>
   <si>
     <t>Trasplantes</t>
   </si>
   <si>
     <t>Registro de trasplantes de órganos y tejidos realizados en Jalisco en instituciones públicas y privadas.</t>
   </si>
   <si>
-    <t>En septiembre de 2023, se ajustaron los valores de los trasplantes correspondientes a los meses de abril, agosto y diciembre de los años 2018, 2019 y 2020. Asimismo, en 2023 se ajustó el valor correspondiente a abril; en 2024, el de agosto; y en 2025, el de abril.</t>
-[...2 lines deleted...]
-    <t>Coordinación del Registro Estatal de Trasplantes del Centro de Trasplantes de Órganos y Tejidos del Estado de Jalisco (CETRAJAL). Cifras al corte del 30 de abril del 2026.</t>
+    <t>Coordinación del Registro Estatal de Trasplantes del Centro de Trasplantes de Órganos y Tejidos del Estado de Jalisco (CETRAJAL). Cifras preliminares segundo cuatrimestre 2026.</t>
   </si>
   <si>
     <t>Sumatoria de los Trasplantes de Órganos y Tejidos realizados en el estado de Jalisco; los cuales incluyen la siguiente tipología: Hígado, Riñón, Córnea, Corazón, Páncreas, Hígado-Riñón, Hueso, Riñón-Páncreas, Multivisceral y Riñón-Riñón.</t>
   </si>
   <si>
     <t>http://www.gob.mx/cenatra/documentos/estadisticas-50060?idiom=es</t>
   </si>
   <si>
     <t>Unidades rurales económicas apoyadas</t>
   </si>
   <si>
     <t>Unidades</t>
   </si>
   <si>
     <t>El presente indicador cuantifica las unidades productivas apoyadas con los programas de la SADER del Estado de Jalisco. El objetivo del programa es capitalizar a los productores con maquinaria, equipo, material genético e infraestructura.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cifras preliminares Julio 2026.
+    <t xml:space="preserve">Cifras preliminares septiembre 2026.
 </t>
   </si>
   <si>
-    <t>Secretaría de Agricultura y Desarrollo Rural del Estado de Jalisco. Cifras preliminares 2026.
+    <t>Secretaría de Agricultura y Desarrollo Rural del Estado de Jalisco. Cifras preliminares septiembre 2026.
 .</t>
   </si>
   <si>
     <t>Las unidades productivas apoyadas se refieren al número de proyectos o solicitudes apoyados mediante los programas de la SADER del Estado de Jalisco. Los proyectos se seleccionan de acuerdo a la calificación que obtienen en el proceso de dictamen de acuerdo a los criterios establecidos: tipología, ubicación, personas beneficiadas, valor agregado, solicitud individual o grupal, documentación e indicadores económico-financieros de la actividad solicitada.</t>
   </si>
   <si>
     <t>Valor de la producción agrícola</t>
   </si>
   <si>
     <t>Miles de pesos</t>
   </si>
   <si>
     <t>Este dato estadístico mide el valor de la producción anual agrícola en el estado de Jalisco en pesos, a precios corrientes. El valor de producción refleja, para la suma de los productos agrícolas cíclicos y perennes, el precio promedio multiplicado por el volumen producido.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor reportado corresponde al cierre de producción agrícola 2025, último dato disponible del Servicio de Información Agroalimentaria y Pesquera (SIAP). Los datos de 2026 se publicarán aproximadamente a mediados de 2027.  El valor de la producción agrícola es una estadística y no un indicador de la gestión gubernamental. </t>
+    <t xml:space="preserve">El dato de 2026 corresponde al cierre de producción 2025 del SIAP (último disponible). La cifra de 2026 se publicará a mediados de 2027. El valor de la producción agrícola es una estadística y no un indicador de la gestión gubernamental. </t>
   </si>
   <si>
     <t>SADER, Federal. Anuarios Estadísticos, 2025; publicados por el Servicio de Información Agroalimentaria y Pesquera (último dato publicado en 2026).</t>
   </si>
   <si>
     <t>Se descarga la base de datos del SIAP y se realiza la sumatoria de valor de producción de todos los cultivos correspondientes a cada uno de los estados.</t>
   </si>
   <si>
     <t>Valor de la producción pecuaria</t>
   </si>
   <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
     <t>Este dato estadístico mide el valor de la producción pecuaria anual en pesos, en el estado de Jalisco, a precios corrientes. El valor de producción refleja la suma de los productos pecuarios: el precio promedio multiplicado por el volumen de producción de los distintos productos de origen animal.</t>
   </si>
   <si>
-    <t xml:space="preserve">El valor reportado corresponde al último dato publicado por el Servicio de Información Agroalimentaria y Pesquera (SIAP) 2025; considerando el valor de la producción carne en canal, leche y otros productos. El valor de la producción es una estadística y no un indicador de la gestión gubernamental. La actividad pecuaria en la entidad es la más importante a nivel nacional, ocupando el primer lugar en la producción de leche, huevo para plato, carne en canal de ave, porcinos y segundo lugar de carne en canal de bovino. </t>
+    <t xml:space="preserve">El dato de 2026 corresponde al cierre de producción 2025 del SIAP (último disponible). La cifra de 2026 se publicará a mediados de 2027. Se considera el valor de la producción carne en canal, leche y otros productos. El valor de la producción es una estadística y no un indicador de la gestión gubernamental. La actividad pecuaria en la entidad es la más importante a nivel nacional, y ocupa el primer lugar en la producción de leche, huevo para plato, carne en canal de ave, porcinos y segundo lugar de carne en canal de bovino. </t>
   </si>
   <si>
     <t>SADER, Federal. Anuarios Estadísticos 2025; publicados en 2026 por el Servicio de Información Agroalimentaria y Pesquera.</t>
   </si>
   <si>
     <t>La información se deriva l Servicio de Información Agroalimentaria y Pesquera (SIAP) con información de las delegaciones estatales de la SADER, México.</t>
   </si>
   <si>
     <t>https://nube.agricultura.gob.mx/cierre_pecuario/</t>
   </si>
   <si>
     <t>Variación de trabajadores registrados en el IMSS</t>
   </si>
   <si>
     <t>Número de nuevos trabajadores registrados en el Instituto Mexicano del Seguro Social (IMSS) en un periodo determinado.</t>
   </si>
   <si>
-    <t>Cifras preliminares 2026.
+    <t>Cifras preliminares septiembre 2026.
 La evolución del empleo formal responde a diversos factores económicos que influyen en la actividad productiva y la inversión. Asimismo, las cifras pueden presentar variaciones derivadas de procesos de actualización y depuración de los registros administrativos, por lo que su análisis debe considerar la tendencia general y el contexto económico.
 Ante este escenario, el Gobierno de Jalisco, a través de la Secretaría de Desarrollo Económico, impulsa acciones continuas para fortalecer la competitividad del estado y favorecer la generación de empleo formal, mediante la atracción de inversiones, el fortalecimiento de sectores estratégicos y cadenas de proveeduría, el apoyo a las MiPyMEs, la promoción de la innovación, la vinculación con el sector productivo para fortalecer la disponibilidad de talento y programas públicos de incentivos que contribuyan al desarrollo económico</t>
   </si>
   <si>
-    <t>Instituto Mexicano del Seguro Social. Cifras preliminares 2026.</t>
+    <t>Instituto Mexicano del Seguro Social. Cifras preliminares septiembre 2026.</t>
   </si>
   <si>
     <t>Variación en el número de trabajadores asegurados en Jalisco este año respecto al año pasado.</t>
   </si>
   <si>
+    <t>http://siel.stps.gob.mx:303/ibmcognos/cgi-bin/cognos.cgi?ui.name=XSSSTARTTotal*20de*20TrabajadoresXSSEND&amp;run.outputFormat=&amp;run.prompt=true&amp;ui.action=run&amp;b_action=cognosViewer&amp;encoding=UTF-8&amp;ui.object=XSSSTART*2fcontent*2ffolder*5b*40name*3d*27Sitio*20STPS*27*5d*2ffolder*5b*40name*3d*271.*20Asegurados*20en*20el*20IMSS*27*5d*2freport*5b*40name*3d*27Total*20de*20Trabajadores*27*5dXSSEND</t>
+  </si>
+  <si>
     <t>Viajes de pasajeros en el sistema Macrobús</t>
   </si>
   <si>
     <t>Millones de viajes de pasajeros</t>
   </si>
   <si>
     <t>Número de  viajes de pasajeros transportados en el sistema Macrobús.</t>
   </si>
   <si>
     <t xml:space="preserve">El 10 de marzo de 2009 se inauguró el primer sistema integrado de transporte tipo BRT en la ciudad de Guadalajara: Macrobús.
-El valor se reporta de manera mensual y corresponde al acumulado anual de personas transportadas en en el sistema Macrobús durante el ejercicio 2026. 
+&lt;br&gt;
+El valor se reporta de manera mensual y corresponde al acumulado anual de personas transportadas en el sistema de transporte Macrobús durante el ejercicio 2026.
 </t>
   </si>
   <si>
-    <t>Operadora Macrobús, S.A. de C.V. Peribus Metropolitano, S.A. de C.V., Ruta 380, S.A. de C.V. Secretaría de Transporte. Gobierno de Jalisco, Cifras preliminares 2026.</t>
+    <t>Operadora Macrobús, S.A. de C.V. Peribus Metropolitano, S.A. de C.V., Ruta 380, S.A. de C.V. Secretaría de Transporte. Gobierno de Jalisco, cifras preliminares al 31 de agosto de 2026.</t>
   </si>
   <si>
     <t>Suma la cantidad diaria de viajes de pasajeros  transportados en el sistema Macrobús, presentándolos de forma mensual y acumulada. El cual incluye Mi Macro Calzada y a partir de marzo 2022, Mi Macro Periférico.</t>
   </si>
   <si>
     <t>Viajes de pasajeros en el sistema SITREN</t>
   </si>
   <si>
     <t>Sistema de Tren Eléctrico Urbano</t>
   </si>
   <si>
     <t>Miles de viajes de pasajeros</t>
   </si>
   <si>
-    <t>Viajes de pasajeros en el sistema SITREN. Número de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R08, R09), las cuales reportan de manera mensual y acumulada.</t>
-[...9 lines deleted...]
-    <t>Suma de la cantidad diaria de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R08, R09), las cuales reportan de manera mensual y acumulada.</t>
+    <t>Número de viajes de pasajeros transportados en los servicios de transporte terrestre y alimentador operados por SITEUR. Comprende la operación de las rutas del AMG (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R08, R09) y las líneas del Sistema de Electromovilidad de Puerto Vallarta (Troncal 2, Troncal 3 y Alimentadora CUCosta), las cuales reportan de manera mensual y acumulada.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A partir del mes de julio de 2026 se puso en funcionamiento la Ruta 08 Belisario que se integra a la contabilización de este indicador.
+&lt;br&gt;
+En agosto de 2026, en Puerto Vallarta, entra en operaciones el primer sistema multimodal operado directamente por SITEUR fuera del Área Metropolitana de Guadalajara (AMG) que se integra a la contabilización de este indicador.
+&lt;br&gt;
+El valor se reporta de manera mensual y corresponde al acumulado anual de personas transportadas en el sistema SITREN durante el ejercicio 2026. </t>
+  </si>
+  <si>
+    <t>Dirección de Transporte Multimodal (SITREN) /Sistema de Tren Eléctrico Urbano. Cifras preliminares septiembre de 2026.</t>
+  </si>
+  <si>
+    <t>Suma de la cantidad diaria de viajes de pasajeros transportados en el sistema SITREN. Comprende la operación de las rutas (R01, R01-B, R02, R03, R04, R05, R05B, R06, R07, R08, R09) y las líneas del Sistema de Electromovilidad de Puerto Vallarta (Troncal 2, Troncal 3 y Alimentadora CUCosta), las cuales reportan de manera mensual y acumulada.</t>
   </si>
   <si>
     <t>https://www.siteur.gob.mx/index.php/sistemas-de-transporte/mi-transporte-tren-ligero</t>
   </si>
   <si>
     <t>Viajes de pasajeros en Tren Ligero</t>
   </si>
   <si>
     <t>Viajes de pasajeros en Tren Ligero. Número de viajes de pasajeros transportados en el Sistema de Tren Ligero líneas (L1, L2, L3, L4 y L5).</t>
   </si>
   <si>
     <t xml:space="preserve">Viajes de Tren Eléctrico (L1, L2, L3, L4 y L5).
-Se actualizan las cifras de enero y febrero 2026 para integrar los pasajeros de transferencia omitidos en el reporte inicial. Esta rectificación normaliza el indicador, reflejando el volumen real de usuarios y garantizando la precisión estadística del periodo.
-[...1 lines deleted...]
-El valor se reporta de manera mensual y corresponde al acumulado anual de los viajes de pasajeros realizados en el sistema de Tren Ligero durante el ejercicio 2026.
+Se actualizan las cifras de enero y febrero 2026 para integrar los pasajeros de transferencia omitidos en el reporte inicial. Esta rectificación normaliza el indicador, y refleja el volumen real de usuarios, garantizando la precisión estadística del periodo.
+&lt;BR&gt;
+Se integra la línea 5 (Chapala) a partir del 01 de junio de 2026.
+&lt;br&gt;
+El valor se reporta de manera mensual y corresponde al acumulado anual de personas transportadas en el sistema de Tren Ligero durante el ejercicio 2026.
 </t>
   </si>
   <si>
-    <t>Gerencia de Operación de Tren Ligero/Sistema de Tren Eléctrico Urbano. Cifras preliminares 2026.</t>
+    <t>Gerencia de Operación de Tren Ligero/Sistema de Tren Eléctrico Urbano. Cifras preliminares septiembre de 2026.</t>
   </si>
   <si>
     <t>Suma la cantidad de viajes  realizados  en el sistema de Tren Ligero. Estos se regulan por medio de un sistema de cómputo en donde se mide viaje por persona y con boleto pagado.</t>
   </si>
   <si>
     <t>https://siteur.gob.mx/</t>
   </si>
   <si>
     <t>Víctimas mortales relacionadas con el transporte público</t>
   </si>
   <si>
     <t>Víctimas</t>
   </si>
   <si>
     <t>Se refiere al número de muertes ocurridas en personas de cualquier edad en donde se ve involucrado el transporte público.</t>
   </si>
   <si>
-    <t xml:space="preserve">Último valor  disponible al 31 de diciembre de 2025.
-[...3 lines deleted...]
-    <t>Reportes de accidentes viales en donde participaron unidades de transporte público, Dirección General de Supervisión al Transporte Público de la Secretaría del Transporte y cotejada con el Instituto Jalisciense de Ciencias Forenses. Cifras preliminares a diciembre de 2025.</t>
+    <t>Reportes de accidentes viales en donde participaron unidades de transporte público, Dirección General de Supervisión al Transporte Público de la Secretaría del Transporte y cotejada con el Instituto Jalisciense de Ciencias Forenses. Cifras preliminares, 2026.</t>
   </si>
   <si>
     <t>La información se obtiene a través de los reportes de accidentes viales en donde participaron unidades de transporte público, Dirección General de Supervisión al Transporte Público de la Secretaría del Transporte y cotejada con el Instituto Jalisciense de Ciencias Forenses y se incorpora a una base de datos de la Siniestralidad Vial en general.</t>
   </si>
   <si>
     <t>Volumen de la producción pesquera</t>
   </si>
   <si>
     <t>Toneladas</t>
   </si>
   <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
     <t>Este dato estadístico mide el valor de la producción pesquera anual en peso vivo en toneladas, en el estado de Jalisco. El valor de producción refleja la suma de los productos pesqueros: el peso de todos los productos reflejado en toneladas.</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>Producción Pesquera por Estado, Servicio de Información Agroalimentaria y Pesquera (SIAP) y CONAPESCA. México: 2025 (Última publicación 2026).</t>
   </si>
   <si>
     <t>La información se deriva de los Anuarios Estadísticos publicados por el Servicio de Información Agroalimentaria y Pesquera (SIAP) con información de las delegaciones estatales de SADER, México.</t>
   </si>
   <si>
     <t>https://www.gob.mx/conapesca/documentos/anuario-estadistico-de-acuacultura-y-pesca</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -5894,24867 +5807,25021 @@
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="s">
         <v>32</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2" t="s">
         <v>34</v>
       </c>
       <c r="L2" t="s">
         <v>35</v>
       </c>
       <c r="M2" t="s">
         <v>36</v>
       </c>
       <c r="N2" t="s">
         <v>37</v>
       </c>
       <c r="O2" t="s">
         <v>38</v>
       </c>
-      <c r="P2" t="s">
-        <v>31</v>
+      <c r="P2" t="n">
+        <v>256.0</v>
       </c>
       <c r="Q2" t="n">
         <v>325.0</v>
       </c>
       <c r="R2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V2" t="n">
         <v>81.0</v>
       </c>
       <c r="W2" t="n">
         <v>110.0</v>
       </c>
       <c r="X2" t="n">
         <v>294.0</v>
       </c>
       <c r="Y2" t="n">
-        <v>255.0</v>
+        <v>256.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1521.0</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>41</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>43</v>
       </c>
       <c r="G3" t="s">
         <v>44</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="s">
         <v>32</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>45</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>46</v>
       </c>
       <c r="N3" t="s">
         <v>47</v>
       </c>
       <c r="O3" t="s">
         <v>48</v>
       </c>
-      <c r="P3" t="s">
-        <v>31</v>
+      <c r="P3" t="n">
+        <v>135100.0</v>
       </c>
       <c r="Q3" t="n">
         <v>208000.0</v>
       </c>
       <c r="R3" t="s">
         <v>49</v>
       </c>
       <c r="S3" t="n">
         <v>2030273.0</v>
       </c>
       <c r="T3" t="n">
         <v>212802.0</v>
       </c>
       <c r="U3" t="n">
         <v>190496.0</v>
       </c>
       <c r="V3" t="n">
         <v>194331.0</v>
       </c>
       <c r="W3" t="n">
         <v>207961.0</v>
       </c>
       <c r="X3" t="n">
         <v>199689.0</v>
       </c>
       <c r="Y3" t="n">
-        <v>96282.0</v>
+        <v>135100.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2173.0</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>51</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4" t="s">
         <v>53</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
         <v>54</v>
       </c>
       <c r="L4" t="s">
         <v>55</v>
       </c>
       <c r="M4" t="s">
         <v>56</v>
       </c>
       <c r="N4" t="s">
         <v>57</v>
       </c>
       <c r="O4" t="s">
         <v>58</v>
       </c>
-      <c r="P4" t="s">
-        <v>31</v>
+      <c r="P4" t="n">
+        <v>436304.0</v>
       </c>
       <c r="Q4" t="n">
         <v>509085.0</v>
       </c>
       <c r="R4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S4" t="n">
         <v>131116.0</v>
       </c>
       <c r="T4" t="n">
         <v>196375.0</v>
       </c>
       <c r="U4" t="n">
         <v>230385.0</v>
       </c>
       <c r="V4" t="n">
-        <v>20.0</v>
+        <v>246834.0</v>
       </c>
       <c r="W4" t="n">
         <v>381290.0</v>
       </c>
       <c r="X4" t="n">
         <v>282825.0</v>
       </c>
       <c r="Y4" t="n">
-        <v>355184.0</v>
+        <v>436304.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1542.0</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" t="s">
         <v>61</v>
       </c>
       <c r="E5" t="s">
         <v>62</v>
       </c>
       <c r="F5" t="s">
         <v>63</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>64</v>
       </c>
       <c r="L5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M5" t="s">
         <v>65</v>
       </c>
       <c r="N5" t="s">
         <v>66</v>
       </c>
       <c r="O5" t="s">
         <v>67</v>
       </c>
-      <c r="P5" t="s">
-        <v>31</v>
+      <c r="P5" t="n">
+        <v>2.4391029E7</v>
       </c>
       <c r="Q5" t="n">
         <v>3.5382924E7</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W5" t="n">
         <v>3.3226718E7</v>
       </c>
       <c r="X5" t="n">
         <v>3.3882924E7</v>
       </c>
       <c r="Y5" t="n">
-        <v>1.9052993E7</v>
+        <v>2.4391029E7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>147.0</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" t="s">
         <v>61</v>
       </c>
       <c r="E6" t="s">
         <v>62</v>
       </c>
       <c r="F6" t="s">
         <v>69</v>
       </c>
       <c r="G6" t="s">
         <v>44</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6" t="s">
         <v>70</v>
       </c>
       <c r="L6" t="s">
         <v>71</v>
       </c>
       <c r="M6" t="s">
         <v>72</v>
       </c>
       <c r="N6" t="s">
         <v>73</v>
       </c>
       <c r="O6" t="s">
         <v>67</v>
       </c>
-      <c r="P6" t="s">
-        <v>31</v>
+      <c r="P6" t="n">
+        <v>2692025.0</v>
       </c>
       <c r="Q6" t="n">
         <v>3616434.0</v>
       </c>
       <c r="R6" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S6" t="n">
         <v>1913954.0</v>
       </c>
       <c r="T6" t="n">
         <v>2183088.0</v>
       </c>
       <c r="U6" t="n">
         <v>3100450.0</v>
       </c>
       <c r="V6" t="n">
         <v>3360280.0</v>
       </c>
       <c r="W6" t="n">
         <v>3740893.0</v>
       </c>
       <c r="X6" t="n">
         <v>3338222.0</v>
       </c>
       <c r="Y6" t="n">
-        <v>2018464.0</v>
+        <v>2692025.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>146.0</v>
       </c>
       <c r="B7" t="s">
         <v>74</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" t="s">
         <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>62</v>
       </c>
       <c r="F7" t="s">
         <v>69</v>
       </c>
       <c r="G7" t="s">
         <v>44</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="s">
         <v>32</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="K7" t="s">
         <v>75</v>
       </c>
       <c r="L7" t="s">
         <v>71</v>
       </c>
       <c r="M7" t="s">
         <v>76</v>
       </c>
       <c r="N7" t="s">
         <v>77</v>
       </c>
       <c r="O7" t="s">
         <v>67</v>
       </c>
-      <c r="P7" t="s">
-        <v>31</v>
+      <c r="P7" t="n">
+        <v>2.1699004E7</v>
       </c>
       <c r="Q7" t="n">
         <v>3.176649E7</v>
       </c>
       <c r="R7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S7" t="n">
         <v>1.1385934E7</v>
       </c>
       <c r="T7" t="n">
         <v>1.5820772E7</v>
       </c>
       <c r="U7" t="n">
         <v>2.7408135E7</v>
       </c>
       <c r="V7" t="n">
         <v>3.091674E7</v>
       </c>
       <c r="W7" t="n">
         <v>2.9485827E7</v>
       </c>
       <c r="X7" t="n">
         <v>3.0544702E7</v>
       </c>
       <c r="Y7" t="n">
-        <v>1.7034529E7</v>
+        <v>2.1699004E7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>221.0</v>
       </c>
       <c r="B8" t="s">
         <v>78</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>79</v>
       </c>
       <c r="E8" t="s">
         <v>80</v>
       </c>
       <c r="F8" t="s">
         <v>81</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="s">
         <v>32</v>
       </c>
       <c r="J8" t="s">
         <v>82</v>
       </c>
       <c r="K8" t="s">
         <v>83</v>
       </c>
       <c r="L8" t="s">
         <v>84</v>
       </c>
       <c r="M8" t="s">
         <v>85</v>
       </c>
       <c r="N8" t="s">
         <v>86</v>
       </c>
       <c r="O8" t="s">
         <v>38</v>
       </c>
-      <c r="P8" t="s">
-        <v>31</v>
+      <c r="P8" t="n">
+        <v>32658.0</v>
       </c>
       <c r="Q8" t="n">
         <v>32658.0</v>
       </c>
       <c r="R8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S8" t="n">
         <v>29336.0</v>
       </c>
       <c r="T8" t="n">
         <v>28618.0</v>
       </c>
       <c r="U8" t="n">
         <v>29740.0</v>
       </c>
       <c r="V8" t="n">
         <v>30880.0</v>
       </c>
       <c r="W8" t="n">
         <v>31507.0</v>
       </c>
       <c r="X8" t="n">
-        <v>31997.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>32341.0</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>32658.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2052.0</v>
       </c>
       <c r="B9" t="s">
         <v>87</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>88</v>
       </c>
       <c r="E9" t="s">
         <v>89</v>
       </c>
       <c r="F9" t="s">
         <v>90</v>
       </c>
       <c r="G9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="s">
         <v>32</v>
       </c>
       <c r="J9" t="s">
         <v>33</v>
       </c>
       <c r="K9" t="s">
         <v>91</v>
       </c>
       <c r="L9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M9" t="s">
         <v>92</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>93</v>
       </c>
-      <c r="N9" t="s">
+      <c r="O9" t="s">
         <v>94</v>
       </c>
-      <c r="O9" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="P9" t="n">
+        <v>275356.0</v>
       </c>
       <c r="Q9" t="n">
         <v>376650.0</v>
       </c>
       <c r="R9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W9" t="n">
         <v>377589.0</v>
       </c>
       <c r="X9" t="n">
         <v>358314.0</v>
       </c>
       <c r="Y9" t="n">
-        <v>187441.0</v>
+        <v>275356.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>141.0</v>
       </c>
       <c r="B10" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="s">
         <v>32</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
       <c r="K10" t="s">
+        <v>97</v>
+      </c>
+      <c r="L10" t="s">
         <v>98</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>99</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="O10" t="s">
         <v>67</v>
       </c>
-      <c r="P10" t="s">
-        <v>31</v>
+      <c r="P10" t="n">
+        <v>74244.0</v>
       </c>
       <c r="Q10" t="n">
         <v>104669.0</v>
       </c>
       <c r="R10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S10" t="n">
         <v>58371.0</v>
       </c>
       <c r="T10" t="n">
         <v>80065.0</v>
       </c>
       <c r="U10" t="n">
         <v>94632.0</v>
       </c>
       <c r="V10" t="n">
         <v>94600.0</v>
       </c>
       <c r="W10" t="n">
         <v>93986.0</v>
       </c>
       <c r="X10" t="n">
         <v>96916.0</v>
       </c>
       <c r="Y10" t="n">
-        <v>48257.0</v>
+        <v>74244.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1099.0</v>
       </c>
       <c r="B11" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
+        <v>102</v>
+      </c>
+      <c r="E11" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="s">
         <v>32</v>
       </c>
       <c r="J11" t="s">
         <v>33</v>
       </c>
       <c r="K11" t="s">
+        <v>104</v>
+      </c>
+      <c r="L11" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11" t="s">
         <v>105</v>
       </c>
-      <c r="L11" t="s">
-[...2 lines deleted...]
-      <c r="M11" t="s">
+      <c r="N11" t="s">
         <v>106</v>
       </c>
-      <c r="N11" t="s">
+      <c r="O11" t="s">
         <v>107</v>
       </c>
-      <c r="O11" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="P11" t="n">
+        <v>268725.0</v>
       </c>
       <c r="Q11" t="n">
         <v>356529.0</v>
       </c>
       <c r="R11" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S11" t="n">
         <v>62924.0</v>
       </c>
       <c r="T11" t="n">
         <v>210620.0</v>
       </c>
       <c r="U11" t="n">
         <v>203723.0</v>
       </c>
       <c r="V11" t="n">
         <v>321904.0</v>
       </c>
       <c r="W11" t="n">
         <v>294889.0</v>
       </c>
       <c r="X11" t="n">
         <v>349538.0</v>
       </c>
       <c r="Y11" t="n">
-        <v>44964.0</v>
+        <v>268725.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1107.0</v>
       </c>
       <c r="B12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
+        <v>102</v>
+      </c>
+      <c r="E12" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F12" t="s">
         <v>69</v>
       </c>
       <c r="G12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="s">
         <v>32</v>
       </c>
       <c r="J12" t="s">
         <v>33</v>
       </c>
       <c r="K12" t="s">
+        <v>110</v>
+      </c>
+      <c r="L12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M12" t="s">
+        <v>105</v>
+      </c>
+      <c r="N12" t="s">
         <v>111</v>
       </c>
-      <c r="L12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="P12" t="n">
+        <v>759769.0</v>
       </c>
       <c r="Q12" t="n">
         <v>1237403.0</v>
       </c>
       <c r="R12" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="S12" t="n">
         <v>489341.0</v>
       </c>
       <c r="T12" t="n">
         <v>529387.0</v>
       </c>
       <c r="U12" t="n">
         <v>1152768.0</v>
       </c>
       <c r="V12" t="n">
         <v>1365742.0</v>
       </c>
       <c r="W12" t="n">
         <v>1385473.0</v>
       </c>
       <c r="X12" t="n">
         <v>1225151.0</v>
       </c>
       <c r="Y12" t="n">
-        <v>605751.0</v>
+        <v>759769.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1400.0</v>
       </c>
       <c r="B13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13" t="s">
+        <v>102</v>
+      </c>
+      <c r="E13" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" t="s">
         <v>44</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="s">
         <v>32</v>
       </c>
       <c r="J13" t="s">
         <v>33</v>
       </c>
       <c r="K13" t="s">
+        <v>114</v>
+      </c>
+      <c r="L13" t="s">
+        <v>35</v>
+      </c>
+      <c r="M13" t="s">
+        <v>105</v>
+      </c>
+      <c r="N13" t="s">
         <v>115</v>
       </c>
-      <c r="L13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="P13" t="n">
+        <v>1240753.0</v>
       </c>
       <c r="Q13" t="n">
         <v>1756226.0</v>
       </c>
       <c r="R13" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="S13" t="n">
         <v>558679.0</v>
       </c>
       <c r="T13" t="n">
         <v>1692691.0</v>
       </c>
       <c r="U13" t="n">
         <v>2073812.0</v>
       </c>
       <c r="V13" t="n">
         <v>2266166.0</v>
       </c>
       <c r="W13" t="n">
         <v>1973060.0</v>
       </c>
       <c r="X13" t="n">
         <v>1738838.0</v>
       </c>
       <c r="Y13" t="n">
-        <v>863869.0</v>
+        <v>1240753.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2107.0</v>
       </c>
       <c r="B14" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E14" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F14" t="s">
         <v>69</v>
       </c>
       <c r="G14" t="s">
         <v>30</v>
       </c>
       <c r="H14" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
       <c r="I14" t="s">
         <v>32</v>
       </c>
       <c r="J14" t="s">
         <v>82</v>
       </c>
       <c r="K14" t="s">
+        <v>121</v>
+      </c>
+      <c r="L14" t="s">
+        <v>35</v>
+      </c>
+      <c r="M14" t="s">
         <v>122</v>
       </c>
-      <c r="L14" t="s">
-[...2 lines deleted...]
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="O14" t="s">
         <v>67</v>
       </c>
-      <c r="P14" t="s">
-        <v>31</v>
+      <c r="P14" t="n">
+        <v>742214.0</v>
       </c>
       <c r="Q14" t="n">
         <v>779325.0</v>
       </c>
       <c r="R14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W14" t="n">
         <v>830505.0</v>
       </c>
       <c r="X14" t="n">
         <v>742214.0</v>
       </c>
       <c r="Y14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2084.0</v>
       </c>
       <c r="B15" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
+        <v>126</v>
+      </c>
+      <c r="G15" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="s">
         <v>32</v>
       </c>
       <c r="J15" t="s">
+        <v>128</v>
+      </c>
+      <c r="K15" t="s">
         <v>129</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
+        <v>35</v>
+      </c>
+      <c r="M15" t="s">
         <v>130</v>
       </c>
-      <c r="L15" t="s">
-[...2 lines deleted...]
-      <c r="M15" t="s">
+      <c r="N15" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="O15" t="s">
         <v>38</v>
       </c>
-      <c r="P15" t="s">
-        <v>31</v>
+      <c r="P15" t="n">
+        <v>130.0</v>
       </c>
       <c r="Q15" t="n">
         <v>430.0</v>
       </c>
       <c r="R15" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S15" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T15" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U15" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V15" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W15" t="n">
         <v>391.0</v>
       </c>
       <c r="X15" t="n">
         <v>229.0</v>
       </c>
       <c r="Y15" t="n">
-        <v>104.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1644.0</v>
       </c>
       <c r="B16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C16" t="s">
         <v>133</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>134</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>135</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G16" t="s">
         <v>30</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="s">
         <v>32</v>
       </c>
       <c r="J16" t="s">
         <v>33</v>
       </c>
       <c r="K16" t="s">
+        <v>137</v>
+      </c>
+      <c r="L16" t="s">
         <v>138</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>139</v>
       </c>
-      <c r="M16" t="s">
+      <c r="N16" t="s">
         <v>140</v>
       </c>
-      <c r="N16" t="s">
+      <c r="O16" t="s">
         <v>141</v>
       </c>
-      <c r="O16" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="P16" t="n">
+        <v>434.0</v>
       </c>
       <c r="Q16" t="n">
         <v>306.0</v>
       </c>
       <c r="R16" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="S16" t="n">
         <v>256.0</v>
       </c>
       <c r="T16" t="n">
         <v>280.0</v>
       </c>
       <c r="U16" t="n">
         <v>302.0</v>
       </c>
       <c r="V16" t="n">
         <v>303.0</v>
       </c>
       <c r="W16" t="n">
         <v>304.0</v>
       </c>
       <c r="X16" t="n">
         <v>305.0</v>
       </c>
       <c r="Y16" t="n">
-        <v>401.0</v>
+        <v>434.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1919.0</v>
       </c>
       <c r="B17" t="s">
+        <v>143</v>
+      </c>
+      <c r="C17" t="s">
         <v>144</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>145</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>146</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G17" t="s">
         <v>44</v>
       </c>
       <c r="H17" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I17" t="s">
         <v>149</v>
       </c>
       <c r="J17" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K17" t="s">
         <v>150</v>
       </c>
       <c r="L17" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M17" t="s">
         <v>151</v>
       </c>
       <c r="N17" t="s">
         <v>152</v>
       </c>
       <c r="O17" t="s">
         <v>153</v>
       </c>
-      <c r="P17" t="s">
-        <v>31</v>
+      <c r="P17" t="n">
+        <v>84.83</v>
       </c>
       <c r="Q17" t="n">
         <v>76.0</v>
       </c>
       <c r="R17" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S17" t="n">
         <v>71.77</v>
       </c>
       <c r="T17" t="n">
         <v>67.97</v>
       </c>
       <c r="U17" t="n">
         <v>68.49</v>
       </c>
       <c r="V17" t="n">
         <v>74.82</v>
       </c>
       <c r="W17" t="n">
         <v>76.68</v>
       </c>
       <c r="X17" t="n">
         <v>76.6</v>
       </c>
       <c r="Y17" t="n">
         <v>84.83</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2123.0</v>
       </c>
       <c r="B18" t="s">
         <v>154</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D18" t="s">
         <v>155</v>
       </c>
       <c r="E18" t="s">
         <v>156</v>
       </c>
       <c r="F18" t="s">
         <v>157</v>
       </c>
       <c r="G18" t="s">
         <v>30</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="s">
         <v>32</v>
       </c>
       <c r="J18" t="s">
         <v>82</v>
       </c>
       <c r="K18" t="s">
         <v>158</v>
       </c>
       <c r="L18" t="s">
         <v>159</v>
       </c>
       <c r="M18" t="s">
         <v>160</v>
       </c>
       <c r="N18" t="s">
         <v>161</v>
       </c>
       <c r="O18" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P18" t="n">
+        <v>93.55</v>
       </c>
       <c r="Q18" t="n">
         <v>93.43</v>
       </c>
       <c r="R18" t="s">
         <v>162</v>
       </c>
       <c r="S18" t="n">
         <v>91.31</v>
       </c>
       <c r="T18" t="n">
         <v>91.91</v>
       </c>
       <c r="U18" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V18" t="n">
         <v>94.86</v>
       </c>
       <c r="W18" t="n">
         <v>86.89</v>
       </c>
       <c r="X18" t="n">
         <v>93.37</v>
       </c>
-      <c r="Y18" t="s">
-        <v>31</v>
+      <c r="Y18" t="n">
+        <v>93.55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1743.0</v>
       </c>
       <c r="B19" t="s">
         <v>163</v>
       </c>
       <c r="C19" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D19" t="s">
         <v>164</v>
       </c>
       <c r="E19" t="s">
         <v>165</v>
       </c>
       <c r="F19" t="s">
         <v>157</v>
       </c>
       <c r="G19" t="s">
         <v>44</v>
       </c>
       <c r="H19" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="I19" t="s">
         <v>32</v>
       </c>
       <c r="J19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="N19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O19" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P19" t="n">
+        <v>4.5</v>
       </c>
       <c r="Q19" t="n">
         <v>5.0</v>
       </c>
       <c r="R19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="S19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T19" t="n">
         <v>4.7</v>
       </c>
       <c r="U19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V19" t="n">
         <v>4.9</v>
       </c>
       <c r="W19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X19" t="n">
         <v>4.5</v>
       </c>
       <c r="Y19" t="n">
         <v>4.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1154.0</v>
       </c>
       <c r="B20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G20" t="s">
         <v>30</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="s">
         <v>32</v>
       </c>
       <c r="J20" t="s">
         <v>82</v>
       </c>
       <c r="K20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="L20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="N20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O20" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P20" t="n">
+        <v>1.96351669E7</v>
       </c>
       <c r="Q20" t="n">
         <v>1.868535452E7</v>
       </c>
       <c r="R20" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S20" t="n">
         <v>1.073353182E7</v>
       </c>
       <c r="T20" t="n">
         <v>1.257089282E7</v>
       </c>
       <c r="U20" t="n">
         <v>1.387599282E7</v>
       </c>
       <c r="V20" t="n">
         <v>1.467055882E7</v>
       </c>
       <c r="W20" t="n">
         <v>1.553260052E7</v>
       </c>
       <c r="X20" t="n">
         <v>1.687941252E7</v>
       </c>
       <c r="Y20" t="n">
-        <v>1.93077269E7</v>
+        <v>1.96351669E7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1735.0</v>
       </c>
       <c r="B21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C21" t="s">
         <v>26</v>
       </c>
       <c r="D21" t="s">
+        <v>102</v>
+      </c>
+      <c r="E21" t="s">
         <v>103</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G21" t="s">
         <v>30</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="s">
         <v>32</v>
       </c>
       <c r="J21" t="s">
         <v>82</v>
       </c>
       <c r="K21" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L21" t="s">
-        <v>184</v>
+        <v>35</v>
       </c>
       <c r="M21" t="s">
         <v>185</v>
       </c>
       <c r="N21" t="s">
         <v>186</v>
       </c>
       <c r="O21" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="P21" t="n">
+        <v>52289.0</v>
       </c>
       <c r="Q21" t="n">
         <v>57718.0</v>
       </c>
       <c r="R21" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S21" t="n">
         <v>36093.0</v>
       </c>
       <c r="T21" t="n">
         <v>49838.0</v>
       </c>
       <c r="U21" t="n">
         <v>54047.0</v>
       </c>
       <c r="V21" t="n">
         <v>50775.0</v>
       </c>
       <c r="W21" t="n">
         <v>62370.0</v>
       </c>
       <c r="X21" t="n">
         <v>56586.0</v>
       </c>
-      <c r="Y21" t="s">
-        <v>31</v>
+      <c r="Y21" t="n">
+        <v>52289.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>772.0</v>
       </c>
       <c r="B22" t="s">
         <v>187</v>
       </c>
       <c r="C22" t="s">
         <v>26</v>
       </c>
       <c r="D22" t="s">
         <v>51</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>188</v>
       </c>
       <c r="G22" t="s">
         <v>44</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="s">
         <v>149</v>
       </c>
       <c r="J22" t="s">
         <v>33</v>
       </c>
       <c r="K22" t="s">
         <v>189</v>
       </c>
       <c r="L22" t="s">
         <v>190</v>
       </c>
       <c r="M22" t="s">
         <v>191</v>
       </c>
       <c r="N22" t="s">
         <v>192</v>
       </c>
       <c r="O22" t="s">
         <v>58</v>
       </c>
-      <c r="P22" t="s">
-        <v>31</v>
+      <c r="P22" t="n">
+        <v>215.0</v>
       </c>
       <c r="Q22" t="n">
         <v>1316.0</v>
       </c>
       <c r="R22" t="s">
         <v>193</v>
       </c>
       <c r="S22" t="n">
         <v>5105.0</v>
       </c>
       <c r="T22" t="n">
         <v>181.0</v>
       </c>
       <c r="U22" t="n">
         <v>68.0</v>
       </c>
       <c r="V22" t="n">
         <v>941.0</v>
       </c>
       <c r="W22" t="n">
         <v>20907.0</v>
       </c>
       <c r="X22" t="n">
         <v>2317.0</v>
       </c>
       <c r="Y22" t="n">
-        <v>118.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1609.0</v>
       </c>
       <c r="B23" t="s">
         <v>194</v>
       </c>
       <c r="C23" t="s">
         <v>26</v>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>188</v>
       </c>
       <c r="G23" t="s">
         <v>44</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="s">
         <v>149</v>
       </c>
       <c r="J23" t="s">
         <v>33</v>
       </c>
       <c r="K23" t="s">
         <v>195</v>
       </c>
       <c r="L23" t="s">
         <v>196</v>
       </c>
       <c r="M23" t="s">
+        <v>191</v>
+      </c>
+      <c r="N23" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="O23" t="s">
         <v>58</v>
       </c>
-      <c r="P23" t="s">
-        <v>31</v>
+      <c r="P23" t="n">
+        <v>218.0</v>
       </c>
       <c r="Q23" t="n">
         <v>454.0</v>
       </c>
       <c r="R23" t="s">
         <v>193</v>
       </c>
       <c r="S23" t="n">
         <v>361.0</v>
       </c>
       <c r="T23" t="n">
         <v>7.0</v>
       </c>
       <c r="U23" t="n">
         <v>412.0</v>
       </c>
       <c r="V23" t="n">
         <v>169.0</v>
       </c>
       <c r="W23" t="n">
         <v>451.0</v>
       </c>
       <c r="X23" t="n">
         <v>468.0</v>
       </c>
       <c r="Y23" t="n">
-        <v>212.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1466.0</v>
       </c>
       <c r="B24" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C24" t="s">
         <v>26</v>
       </c>
       <c r="D24" t="s">
         <v>51</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>188</v>
       </c>
       <c r="G24" t="s">
         <v>44</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="s">
         <v>149</v>
       </c>
       <c r="J24" t="s">
         <v>33</v>
       </c>
       <c r="K24" t="s">
+        <v>199</v>
+      </c>
+      <c r="L24" t="s">
         <v>200</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>201</v>
       </c>
-      <c r="M24" t="s">
+      <c r="N24" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="O24" t="s">
         <v>58</v>
       </c>
-      <c r="P24" t="s">
-        <v>31</v>
+      <c r="P24" t="n">
+        <v>737.0</v>
       </c>
       <c r="Q24" t="n">
         <v>1010.0</v>
       </c>
       <c r="R24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S24" t="n">
         <v>1296.0</v>
       </c>
       <c r="T24" t="n">
         <v>1351.0</v>
       </c>
       <c r="U24" t="n">
         <v>1409.0</v>
       </c>
       <c r="V24" t="n">
         <v>1096.0</v>
       </c>
       <c r="W24" t="n">
         <v>1114.0</v>
       </c>
       <c r="X24" t="n">
         <v>1015.0</v>
       </c>
       <c r="Y24" t="n">
-        <v>512.0</v>
+        <v>737.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1527.0</v>
       </c>
       <c r="B25" t="s">
+        <v>203</v>
+      </c>
+      <c r="C25" t="s">
+        <v>144</v>
+      </c>
+      <c r="D25" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25" t="s">
         <v>188</v>
       </c>
       <c r="G25" t="s">
         <v>44</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="s">
         <v>149</v>
       </c>
       <c r="J25" t="s">
         <v>33</v>
       </c>
       <c r="K25" t="s">
+        <v>205</v>
+      </c>
+      <c r="L25" t="s">
         <v>206</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" t="s">
         <v>207</v>
       </c>
-      <c r="M25" t="s">
+      <c r="N25" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="O25" t="s">
         <v>38</v>
       </c>
-      <c r="P25" t="s">
-        <v>31</v>
+      <c r="P25" t="n">
+        <v>70.0</v>
       </c>
       <c r="Q25" t="n">
         <v>75.0</v>
       </c>
       <c r="R25" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S25" t="n">
         <v>17.0</v>
       </c>
       <c r="T25" t="n">
         <v>17.0</v>
       </c>
       <c r="U25" t="n">
         <v>153.0</v>
       </c>
       <c r="V25" t="n">
         <v>191.0</v>
       </c>
       <c r="W25" t="n">
         <v>148.0</v>
       </c>
       <c r="X25" t="n">
         <v>86.0</v>
       </c>
       <c r="Y25" t="n">
-        <v>63.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2158.0</v>
       </c>
       <c r="B26" t="s">
+        <v>209</v>
+      </c>
+      <c r="C26" t="s">
         <v>210</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>211</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>212</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="G26" t="s">
         <v>30</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="s">
         <v>32</v>
       </c>
       <c r="J26" t="s">
         <v>82</v>
       </c>
       <c r="K26" t="s">
+        <v>214</v>
+      </c>
+      <c r="L26" t="s">
+        <v>35</v>
+      </c>
+      <c r="M26" t="s">
         <v>215</v>
       </c>
-      <c r="L26" t="s">
-[...2 lines deleted...]
-      <c r="M26" t="s">
+      <c r="N26" t="s">
         <v>216</v>
       </c>
-      <c r="N26" t="s">
+      <c r="O26" t="s">
         <v>217</v>
       </c>
-      <c r="O26" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="P26" t="n">
+        <v>143.36</v>
       </c>
       <c r="Q26" t="n">
         <v>173.0</v>
       </c>
       <c r="R26" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="S26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W26" t="n">
         <v>120.0</v>
       </c>
       <c r="X26" t="n">
         <v>173.0</v>
       </c>
-      <c r="Y26" t="s">
-        <v>31</v>
+      <c r="Y26" t="n">
+        <v>143.36</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1748.0</v>
       </c>
       <c r="B27" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27" t="s">
+        <v>220</v>
+      </c>
+      <c r="E27" t="s">
         <v>221</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="G27" t="s">
         <v>30</v>
       </c>
       <c r="H27" t="s">
         <v>31</v>
       </c>
       <c r="I27" t="s">
         <v>32</v>
       </c>
       <c r="J27" t="s">
         <v>82</v>
       </c>
       <c r="K27" t="s">
+        <v>223</v>
+      </c>
+      <c r="L27" t="s">
+        <v>35</v>
+      </c>
+      <c r="M27" t="s">
         <v>224</v>
       </c>
-      <c r="L27" t="s">
-[...2 lines deleted...]
-      <c r="M27" t="s">
+      <c r="N27" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="O27" t="s">
         <v>67</v>
       </c>
-      <c r="P27" t="s">
-        <v>31</v>
+      <c r="P27" t="n">
+        <v>13.0</v>
       </c>
       <c r="Q27" t="n">
         <v>13.0</v>
       </c>
       <c r="R27" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="S27" t="n">
         <v>0.0</v>
       </c>
       <c r="T27" t="n">
         <v>9.0</v>
       </c>
       <c r="U27" t="n">
         <v>10.0</v>
       </c>
       <c r="V27" t="n">
         <v>11.0</v>
       </c>
       <c r="W27" t="n">
         <v>11.0</v>
       </c>
       <c r="X27" t="n">
         <v>13.0</v>
       </c>
-      <c r="Y27" t="s">
-        <v>31</v>
+      <c r="Y27" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>1940.0</v>
       </c>
       <c r="B28" t="s">
+        <v>227</v>
+      </c>
+      <c r="C28" t="s">
+        <v>144</v>
+      </c>
+      <c r="D28" t="s">
         <v>228</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>229</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G28" t="s">
         <v>44</v>
       </c>
       <c r="H28" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I28" t="s">
         <v>32</v>
       </c>
       <c r="J28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K28" t="s">
         <v>232</v>
       </c>
       <c r="L28" t="s">
         <v>233</v>
       </c>
       <c r="M28" t="s">
         <v>234</v>
       </c>
       <c r="N28" t="s">
         <v>235</v>
       </c>
       <c r="O28" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P28" t="n">
+        <v>84.69</v>
       </c>
       <c r="Q28" t="n">
         <v>88.0</v>
       </c>
       <c r="R28" t="s">
         <v>236</v>
       </c>
       <c r="S28" t="n">
         <v>77.3</v>
       </c>
       <c r="T28" t="n">
         <v>79.1</v>
       </c>
       <c r="U28" t="n">
         <v>79.1</v>
       </c>
       <c r="V28" t="n">
         <v>79.1</v>
       </c>
       <c r="W28" t="n">
         <v>84.69</v>
       </c>
       <c r="X28" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y28" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>1787.0</v>
       </c>
       <c r="B29" t="s">
         <v>237</v>
       </c>
       <c r="C29" t="s">
         <v>26</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E29" t="s">
         <v>238</v>
       </c>
       <c r="F29" t="s">
+        <v>230</v>
+      </c>
+      <c r="G29" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I29" t="s">
         <v>149</v>
       </c>
       <c r="J29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K29" t="s">
         <v>239</v>
       </c>
       <c r="L29" t="s">
+        <v>35</v>
+      </c>
+      <c r="M29" t="s">
         <v>240</v>
       </c>
-      <c r="M29" t="s">
+      <c r="N29" t="s">
         <v>241</v>
       </c>
-      <c r="N29" t="s">
+      <c r="O29" t="s">
+        <v>94</v>
+      </c>
+      <c r="P29" t="n">
+        <v>0.389</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>35</v>
+      </c>
+      <c r="R29" t="s">
         <v>242</v>
-      </c>
-[...10 lines deleted...]
-        <v>243</v>
       </c>
       <c r="S29" t="n">
         <v>0.388</v>
       </c>
       <c r="T29" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U29" t="n">
         <v>0.366</v>
       </c>
       <c r="V29" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W29" t="n">
         <v>0.389</v>
       </c>
       <c r="X29" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y29" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2065.0</v>
       </c>
       <c r="B30" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E30" t="s">
         <v>238</v>
       </c>
       <c r="F30" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="G30" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I30" t="s">
         <v>149</v>
       </c>
       <c r="J30" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K30" t="s">
+        <v>244</v>
+      </c>
+      <c r="L30" t="s">
         <v>245</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" t="s">
         <v>246</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N30" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="O30" t="s">
         <v>67</v>
       </c>
-      <c r="P30" t="s">
-        <v>31</v>
+      <c r="P30" t="n">
+        <v>0.279</v>
       </c>
       <c r="Q30" t="n">
         <v>0.29</v>
       </c>
       <c r="R30" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="S30" t="n">
         <v>0.31</v>
       </c>
       <c r="T30" t="n">
         <v>0.313</v>
       </c>
       <c r="U30" t="n">
         <v>0.307</v>
       </c>
       <c r="V30" t="n">
         <v>0.286</v>
       </c>
       <c r="W30" t="n">
         <v>0.296</v>
       </c>
       <c r="X30" t="n">
         <v>0.293</v>
       </c>
       <c r="Y30" t="n">
         <v>0.279</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1967.0</v>
       </c>
       <c r="B31" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31" t="s">
+        <v>250</v>
+      </c>
+      <c r="E31" t="s">
         <v>251</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="G31" t="s">
         <v>44</v>
       </c>
       <c r="H31" t="s">
         <v>31</v>
       </c>
       <c r="I31" t="s">
         <v>32</v>
       </c>
       <c r="J31" t="s">
         <v>33</v>
       </c>
       <c r="K31" t="s">
+        <v>253</v>
+      </c>
+      <c r="L31" t="s">
+        <v>35</v>
+      </c>
+      <c r="M31" t="s">
         <v>254</v>
       </c>
-      <c r="L31" t="s">
-[...2 lines deleted...]
-      <c r="M31" t="s">
+      <c r="N31" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="O31" t="s">
         <v>48</v>
       </c>
-      <c r="P31" t="s">
-        <v>31</v>
+      <c r="P31" t="n">
+        <v>34569.0</v>
       </c>
       <c r="Q31" t="n">
         <v>44954.0</v>
       </c>
       <c r="R31" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="S31" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T31" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U31" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V31" t="n">
         <v>35619.0</v>
       </c>
       <c r="W31" t="n">
         <v>37976.0</v>
       </c>
       <c r="X31" t="n">
         <v>41601.0</v>
       </c>
       <c r="Y31" t="n">
-        <v>25874.0</v>
+        <v>34569.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2147.0</v>
       </c>
       <c r="B32" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C32" t="s">
         <v>40</v>
       </c>
       <c r="D32" t="s">
+        <v>258</v>
+      </c>
+      <c r="E32" t="s">
         <v>259</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="G32" t="s">
         <v>30</v>
       </c>
       <c r="H32" t="s">
-        <v>31</v>
+        <v>260</v>
       </c>
       <c r="I32" t="s">
         <v>32</v>
       </c>
       <c r="J32" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K32" t="s">
         <v>261</v>
       </c>
       <c r="L32" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M32" t="s">
         <v>262</v>
       </c>
       <c r="N32" t="s">
         <v>263</v>
       </c>
       <c r="O32" t="s">
         <v>48</v>
       </c>
-      <c r="P32" t="s">
-        <v>31</v>
+      <c r="P32" t="n">
+        <v>92.0</v>
       </c>
       <c r="Q32" t="n">
         <v>95.0</v>
       </c>
       <c r="R32" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S32" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T32" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U32" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V32" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W32" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X32" t="n">
         <v>80.0</v>
       </c>
       <c r="Y32" t="n">
-        <v>88.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>565.0</v>
       </c>
       <c r="B33" t="s">
         <v>264</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E33" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F33" t="s">
         <v>265</v>
       </c>
       <c r="G33" t="s">
         <v>44</v>
       </c>
       <c r="H33" t="s">
         <v>31</v>
       </c>
       <c r="I33" t="s">
         <v>32</v>
       </c>
       <c r="J33" t="s">
         <v>33</v>
       </c>
       <c r="K33" t="s">
         <v>266</v>
       </c>
       <c r="L33" t="s">
         <v>267</v>
       </c>
       <c r="M33" t="s">
         <v>268</v>
       </c>
       <c r="N33" t="s">
         <v>269</v>
       </c>
       <c r="O33" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P33" t="n">
+        <v>9918900.0</v>
       </c>
       <c r="Q33" t="n">
         <v>1.2023E7</v>
       </c>
       <c r="R33" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S33" t="n">
         <v>9342750.0</v>
       </c>
       <c r="T33" t="n">
         <v>8722270.0</v>
       </c>
       <c r="U33" t="n">
         <v>1.033805E7</v>
       </c>
       <c r="V33" t="n">
         <v>9407000.0</v>
       </c>
       <c r="W33" t="n">
         <v>9804000.0</v>
       </c>
       <c r="X33" t="n">
         <v>1.1993033E7</v>
       </c>
       <c r="Y33" t="n">
-        <v>6332900.0</v>
+        <v>9918900.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>1417.0</v>
       </c>
       <c r="B34" t="s">
         <v>270</v>
       </c>
       <c r="C34" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D34" t="s">
         <v>271</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>272</v>
       </c>
       <c r="G34" t="s">
         <v>44</v>
       </c>
       <c r="H34" t="s">
         <v>31</v>
       </c>
       <c r="I34" t="s">
         <v>149</v>
       </c>
       <c r="J34" t="s">
         <v>33</v>
       </c>
       <c r="K34" t="s">
         <v>273</v>
       </c>
       <c r="L34" t="s">
         <v>274</v>
       </c>
       <c r="M34" t="s">
         <v>275</v>
       </c>
       <c r="N34" t="s">
         <v>276</v>
       </c>
       <c r="O34" t="s">
         <v>48</v>
       </c>
-      <c r="P34" t="s">
-        <v>31</v>
+      <c r="P34" t="n">
+        <v>432.0</v>
       </c>
       <c r="Q34" t="n">
         <v>605.0</v>
       </c>
       <c r="R34" t="s">
         <v>277</v>
       </c>
       <c r="S34" t="n">
         <v>1137.0</v>
       </c>
       <c r="T34" t="n">
         <v>1005.0</v>
       </c>
       <c r="U34" t="n">
         <v>786.0</v>
       </c>
       <c r="V34" t="n">
         <v>671.0</v>
       </c>
       <c r="W34" t="n">
         <v>534.0</v>
       </c>
       <c r="X34" t="n">
         <v>624.0</v>
       </c>
       <c r="Y34" t="n">
-        <v>345.0</v>
+        <v>432.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>785.0</v>
       </c>
       <c r="B35" t="s">
         <v>278</v>
       </c>
       <c r="C35" t="s">
         <v>40</v>
       </c>
       <c r="D35" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E35" t="s">
         <v>279</v>
       </c>
       <c r="F35" t="s">
         <v>280</v>
       </c>
       <c r="G35" t="s">
         <v>44</v>
       </c>
       <c r="H35" t="s">
         <v>31</v>
       </c>
       <c r="I35" t="s">
         <v>149</v>
       </c>
       <c r="J35" t="s">
         <v>33</v>
       </c>
       <c r="K35" t="s">
         <v>281</v>
       </c>
       <c r="L35" t="s">
         <v>282</v>
       </c>
       <c r="M35" t="s">
         <v>283</v>
       </c>
       <c r="N35" t="s">
         <v>284</v>
       </c>
       <c r="O35" t="s">
         <v>48</v>
       </c>
-      <c r="P35" t="s">
-        <v>31</v>
+      <c r="P35" t="n">
+        <v>85682.0</v>
       </c>
       <c r="Q35" t="n">
         <v>113281.0</v>
       </c>
       <c r="R35" t="s">
         <v>285</v>
       </c>
       <c r="S35" t="n">
         <v>126599.0</v>
       </c>
       <c r="T35" t="n">
         <v>128588.0</v>
       </c>
       <c r="U35" t="n">
         <v>128398.0</v>
       </c>
       <c r="V35" t="n">
-        <v>131694.0</v>
+        <v>131687.0</v>
       </c>
       <c r="W35" t="n">
-        <v>124089.0</v>
+        <v>124084.0</v>
       </c>
       <c r="X35" t="n">
-        <v>114427.0</v>
+        <v>114418.0</v>
       </c>
       <c r="Y35" t="n">
-        <v>66780.0</v>
+        <v>85682.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>1647.0</v>
       </c>
       <c r="B36" t="s">
         <v>286</v>
       </c>
       <c r="C36" t="s">
         <v>40</v>
       </c>
       <c r="D36" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E36" t="s">
         <v>279</v>
       </c>
       <c r="F36" t="s">
         <v>280</v>
       </c>
       <c r="G36" t="s">
         <v>44</v>
       </c>
       <c r="H36" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I36" t="s">
         <v>149</v>
       </c>
       <c r="J36" t="s">
         <v>33</v>
       </c>
       <c r="K36" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L36" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M36" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="N36" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="O36" t="s">
         <v>48</v>
       </c>
-      <c r="P36" t="s">
-        <v>31</v>
+      <c r="P36" t="n">
+        <v>3718.0</v>
       </c>
       <c r="Q36" t="n">
         <v>4800.0</v>
       </c>
       <c r="R36" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="S36" t="n">
         <v>4850.0</v>
       </c>
       <c r="T36" t="n">
         <v>4653.0</v>
       </c>
       <c r="U36" t="n">
         <v>4495.0</v>
       </c>
       <c r="V36" t="n">
         <v>4524.0</v>
       </c>
       <c r="W36" t="n">
         <v>4401.0</v>
       </c>
       <c r="X36" t="n">
         <v>4871.0</v>
       </c>
       <c r="Y36" t="n">
-        <v>3294.0</v>
+        <v>3718.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>621.0</v>
       </c>
       <c r="B37" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C37" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D37" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E37" t="s">
         <v>279</v>
       </c>
       <c r="F37" t="s">
         <v>280</v>
       </c>
       <c r="G37" t="s">
         <v>44</v>
       </c>
       <c r="H37" t="s">
         <v>31</v>
       </c>
       <c r="I37" t="s">
         <v>149</v>
       </c>
       <c r="J37" t="s">
         <v>33</v>
       </c>
       <c r="K37" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L37" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M37" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="N37" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="O37" t="s">
         <v>48</v>
       </c>
-      <c r="P37" t="s">
-        <v>31</v>
+      <c r="P37" t="n">
+        <v>9845.0</v>
       </c>
       <c r="Q37" t="n">
         <v>11700.0</v>
       </c>
       <c r="R37" t="s">
         <v>285</v>
       </c>
       <c r="S37" t="n">
         <v>11892.0</v>
       </c>
       <c r="T37" t="n">
-        <v>12620.0</v>
+        <v>12619.0</v>
       </c>
       <c r="U37" t="n">
         <v>13747.0</v>
       </c>
       <c r="V37" t="n">
-        <v>16903.0</v>
+        <v>16904.0</v>
       </c>
       <c r="W37" t="n">
-        <v>14550.0</v>
+        <v>14549.0</v>
       </c>
       <c r="X37" t="n">
-        <v>12316.0</v>
+        <v>12315.0</v>
       </c>
       <c r="Y37" t="n">
-        <v>7610.0</v>
+        <v>9845.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2117.0</v>
       </c>
       <c r="B38" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C38" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E38" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F38" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G38" t="s">
         <v>30</v>
       </c>
       <c r="H38" t="s">
         <v>31</v>
       </c>
       <c r="I38" t="s">
         <v>32</v>
       </c>
       <c r="J38" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K38" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L38" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M38" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="N38" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="O38" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P38" t="n">
+        <v>45.0</v>
       </c>
       <c r="Q38" t="n">
         <v>38.0</v>
       </c>
       <c r="R38" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="S38" t="n">
         <v>5.0</v>
       </c>
       <c r="T38" t="n">
         <v>5.0</v>
       </c>
       <c r="U38" t="n">
         <v>5.0</v>
       </c>
       <c r="V38" t="n">
         <v>5.0</v>
       </c>
       <c r="W38" t="n">
         <v>18.0</v>
       </c>
       <c r="X38" t="n">
         <v>36.0</v>
       </c>
       <c r="Y38" t="n">
         <v>45.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>2130.0</v>
       </c>
       <c r="B39" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C39" t="s">
         <v>60</v>
       </c>
       <c r="D39" t="s">
         <v>61</v>
       </c>
       <c r="E39" t="s">
         <v>62</v>
       </c>
       <c r="F39" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G39" t="s">
         <v>30</v>
       </c>
       <c r="H39" t="s">
         <v>31</v>
       </c>
       <c r="I39" t="s">
         <v>32</v>
       </c>
       <c r="J39" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="K39" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="L39" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="M39" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="N39" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="O39" t="s">
         <v>67</v>
       </c>
-      <c r="P39" t="s">
-        <v>31</v>
+      <c r="P39" t="n">
+        <v>5.97596E8</v>
       </c>
       <c r="Q39" t="n">
         <v>8.30684986E8</v>
       </c>
       <c r="R39" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S39" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T39" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U39" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V39" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W39" t="n">
         <v>9.5E8</v>
       </c>
       <c r="X39" t="n">
         <v>8.265522246E8</v>
       </c>
       <c r="Y39" t="n">
-        <v>3.98398172E8</v>
+        <v>5.97596E8</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2129.0</v>
       </c>
       <c r="B40" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40" t="s">
         <v>61</v>
       </c>
       <c r="E40" t="s">
         <v>62</v>
       </c>
       <c r="F40" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G40" t="s">
         <v>30</v>
       </c>
       <c r="H40" t="s">
         <v>31</v>
       </c>
       <c r="I40" t="s">
         <v>32</v>
       </c>
       <c r="J40" t="s">
         <v>33</v>
       </c>
       <c r="K40" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="L40" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M40" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="N40" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="O40" t="s">
         <v>67</v>
       </c>
-      <c r="P40" t="s">
-        <v>31</v>
+      <c r="P40" t="n">
+        <v>52930.0</v>
       </c>
       <c r="Q40" t="n">
         <v>80010.88</v>
       </c>
       <c r="R40" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S40" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T40" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U40" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V40" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W40" t="n">
         <v>76495.0</v>
       </c>
       <c r="X40" t="n">
         <v>76618.95</v>
       </c>
       <c r="Y40" t="n">
-        <v>42902.0</v>
+        <v>52930.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2131.0</v>
       </c>
       <c r="B41" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C41" t="s">
         <v>40</v>
       </c>
       <c r="D41" t="s">
         <v>41</v>
       </c>
       <c r="E41" t="s">
         <v>42</v>
       </c>
       <c r="F41" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="G41" t="s">
         <v>30</v>
       </c>
       <c r="H41" t="s">
         <v>31</v>
       </c>
       <c r="I41" t="s">
         <v>32</v>
       </c>
       <c r="J41" t="s">
         <v>33</v>
       </c>
       <c r="K41" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="L41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M41" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="N41" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="O41" t="s">
         <v>48</v>
       </c>
-      <c r="P41" t="s">
-        <v>31</v>
+      <c r="P41" t="n">
+        <v>123.0</v>
       </c>
       <c r="Q41" t="n">
         <v>123.0</v>
       </c>
       <c r="R41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W41" t="n">
         <v>25.0</v>
       </c>
       <c r="X41" t="n">
         <v>123.0</v>
       </c>
       <c r="Y41" t="n">
         <v>123.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>2171.0</v>
       </c>
       <c r="B42" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C42" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D42" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E42" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F42" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G42" t="s">
         <v>44</v>
       </c>
       <c r="H42" t="s">
         <v>31</v>
       </c>
       <c r="I42" t="s">
         <v>32</v>
       </c>
       <c r="J42" t="s">
         <v>33</v>
       </c>
       <c r="K42" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="L42" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M42" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="N42" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="O42" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P42" t="n">
+        <v>67.0</v>
       </c>
       <c r="Q42" t="n">
         <v>60.0</v>
       </c>
       <c r="R42" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="S42" t="n">
         <v>101.0</v>
       </c>
       <c r="T42" t="n">
         <v>120.0</v>
       </c>
       <c r="U42" t="n">
         <v>88.0</v>
       </c>
       <c r="V42" t="n">
         <v>57.0</v>
       </c>
       <c r="W42" t="n">
         <v>80.0</v>
       </c>
       <c r="X42" t="n">
         <v>59.0</v>
       </c>
       <c r="Y42" t="n">
-        <v>44.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>2180.0</v>
       </c>
       <c r="B43" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C43" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D43" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E43" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F43" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G43" t="s">
         <v>30</v>
       </c>
       <c r="H43" t="s">
         <v>31</v>
       </c>
       <c r="I43" t="s">
         <v>32</v>
       </c>
       <c r="J43" t="s">
         <v>33</v>
       </c>
       <c r="K43" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="L43" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M43" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="N43" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="O43" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P43" t="n">
+        <v>223.0</v>
       </c>
       <c r="Q43" t="n">
         <v>230.0</v>
       </c>
       <c r="R43" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="S43" t="n">
         <v>287.0</v>
       </c>
       <c r="T43" t="n">
         <v>300.0</v>
       </c>
       <c r="U43" t="n">
         <v>284.0</v>
       </c>
       <c r="V43" t="n">
         <v>259.0</v>
       </c>
       <c r="W43" t="n">
         <v>258.0</v>
       </c>
       <c r="X43" t="n">
         <v>210.0</v>
       </c>
       <c r="Y43" t="n">
-        <v>169.0</v>
+        <v>223.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>2181.0</v>
       </c>
       <c r="B44" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C44" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D44" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E44" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F44" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G44" t="s">
         <v>44</v>
       </c>
       <c r="H44" t="s">
         <v>31</v>
       </c>
       <c r="I44" t="s">
         <v>32</v>
       </c>
       <c r="J44" t="s">
         <v>33</v>
       </c>
       <c r="K44" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="L44" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M44" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="N44" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="O44" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P44" t="n">
+        <v>108.0</v>
       </c>
       <c r="Q44" t="n">
         <v>145.0</v>
       </c>
       <c r="R44" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="S44" t="n">
         <v>162.0</v>
       </c>
       <c r="T44" t="n">
         <v>131.0</v>
       </c>
       <c r="U44" t="n">
         <v>118.0</v>
       </c>
       <c r="V44" t="n">
         <v>108.0</v>
       </c>
       <c r="W44" t="n">
         <v>103.0</v>
       </c>
       <c r="X44" t="n">
         <v>100.0</v>
       </c>
       <c r="Y44" t="n">
-        <v>61.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2153.0</v>
       </c>
       <c r="B45" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C45" t="s">
         <v>26</v>
       </c>
       <c r="D45" t="s">
         <v>79</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G45" t="s">
         <v>30</v>
       </c>
       <c r="H45" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I45" t="s">
         <v>32</v>
       </c>
       <c r="J45" t="s">
         <v>82</v>
       </c>
       <c r="K45" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="L45" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M45" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="N45" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="O45" t="s">
         <v>38</v>
       </c>
-      <c r="P45" t="s">
-        <v>31</v>
+      <c r="P45" t="n">
+        <v>9686.0</v>
       </c>
       <c r="Q45" t="n">
         <v>14343.0</v>
       </c>
       <c r="R45" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S45" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T45" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U45" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V45" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W45" t="n">
         <v>7000.0</v>
       </c>
       <c r="X45" t="n">
         <v>9686.0</v>
       </c>
       <c r="Y45" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>1742.0</v>
       </c>
       <c r="B46" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C46" t="s">
         <v>26</v>
       </c>
       <c r="D46" t="s">
         <v>51</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="G46" t="s">
         <v>44</v>
       </c>
       <c r="H46" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I46" t="s">
         <v>32</v>
       </c>
       <c r="J46" t="s">
         <v>82</v>
       </c>
       <c r="K46" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="L46" t="s">
-        <v>347</v>
+        <v>35</v>
       </c>
       <c r="M46" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="N46" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="O46" t="s">
         <v>58</v>
       </c>
-      <c r="P46" t="s">
-        <v>31</v>
+      <c r="P46" t="n">
+        <v>70.3</v>
       </c>
       <c r="Q46" t="n">
         <v>70.67</v>
       </c>
       <c r="R46" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S46" t="n">
         <v>69.5</v>
       </c>
       <c r="T46" t="n">
         <v>69.5</v>
       </c>
       <c r="U46" t="n">
         <v>70.66</v>
       </c>
       <c r="V46" t="n">
         <v>70.19</v>
       </c>
       <c r="W46" t="n">
         <v>70.3</v>
       </c>
       <c r="X46" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y46" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1734.0</v>
       </c>
       <c r="B47" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C47" t="s">
         <v>40</v>
       </c>
       <c r="D47" t="s">
         <v>41</v>
       </c>
       <c r="E47" t="s">
         <v>42</v>
       </c>
       <c r="F47" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G47" t="s">
         <v>44</v>
       </c>
       <c r="H47" t="s">
         <v>31</v>
       </c>
       <c r="I47" t="s">
         <v>149</v>
       </c>
       <c r="J47" t="s">
         <v>33</v>
       </c>
       <c r="K47" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="L47" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M47" t="s">
         <v>46</v>
       </c>
       <c r="N47" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="O47" t="s">
         <v>48</v>
       </c>
-      <c r="P47" t="s">
-        <v>31</v>
+      <c r="P47" t="n">
+        <v>1951.0</v>
       </c>
       <c r="Q47" t="n">
         <v>2913.0</v>
       </c>
       <c r="R47" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S47" t="n">
         <v>2219.0</v>
       </c>
       <c r="T47" t="n">
         <v>2670.0</v>
       </c>
       <c r="U47" t="n">
         <v>2300.0</v>
       </c>
       <c r="V47" t="n">
         <v>2876.0</v>
       </c>
       <c r="W47" t="n">
         <v>2995.0</v>
       </c>
       <c r="X47" t="n">
         <v>2916.0</v>
       </c>
       <c r="Y47" t="n">
-        <v>1815.0</v>
+        <v>1951.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2047.0</v>
       </c>
       <c r="B48" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C48" t="s">
+        <v>133</v>
+      </c>
+      <c r="D48" t="s">
         <v>134</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>135</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G48" t="s">
         <v>30</v>
       </c>
       <c r="H48" t="s">
         <v>31</v>
       </c>
       <c r="I48" t="s">
         <v>32</v>
       </c>
       <c r="J48" t="s">
         <v>82</v>
       </c>
       <c r="K48" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="L48" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="M48" t="s">
         <v>358</v>
       </c>
       <c r="N48" t="s">
         <v>359</v>
       </c>
       <c r="O48" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P48" t="n">
+        <v>321.0</v>
       </c>
       <c r="Q48" t="n">
         <v>288.0</v>
       </c>
       <c r="R48" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="S48" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T48" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U48" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V48" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W48" t="n">
         <v>110.0</v>
       </c>
       <c r="X48" t="n">
         <v>228.0</v>
       </c>
-      <c r="Y48" t="s">
-        <v>31</v>
+      <c r="Y48" t="n">
+        <v>321.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>171.0</v>
       </c>
       <c r="B49" t="s">
         <v>360</v>
       </c>
       <c r="C49" t="s">
         <v>26</v>
       </c>
       <c r="D49" t="s">
         <v>51</v>
       </c>
       <c r="E49" t="s">
         <v>52</v>
       </c>
       <c r="F49" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="G49" t="s">
         <v>30</v>
       </c>
       <c r="H49" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I49" t="s">
         <v>32</v>
       </c>
       <c r="J49" t="s">
         <v>82</v>
       </c>
       <c r="K49" t="s">
         <v>361</v>
       </c>
       <c r="L49" t="s">
         <v>362</v>
       </c>
       <c r="M49" t="s">
         <v>363</v>
       </c>
       <c r="N49" t="s">
         <v>364</v>
       </c>
       <c r="O49" t="s">
         <v>58</v>
       </c>
-      <c r="P49" t="s">
-        <v>31</v>
+      <c r="P49" t="n">
+        <v>76.19</v>
       </c>
       <c r="Q49" t="n">
         <v>76.39</v>
       </c>
       <c r="R49" t="s">
         <v>365</v>
       </c>
       <c r="S49" t="n">
         <v>71.2</v>
       </c>
       <c r="T49" t="n">
         <v>69.4</v>
       </c>
       <c r="U49" t="n">
         <v>75.7</v>
       </c>
       <c r="V49" t="n">
         <v>75.8</v>
       </c>
       <c r="W49" t="n">
         <v>76.02</v>
       </c>
       <c r="X49" t="n">
         <v>76.19</v>
       </c>
       <c r="Y49" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2141.0</v>
       </c>
       <c r="B50" t="s">
         <v>366</v>
       </c>
       <c r="C50" t="s">
         <v>60</v>
       </c>
       <c r="D50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F50" t="s">
         <v>367</v>
       </c>
       <c r="G50" t="s">
         <v>30</v>
       </c>
       <c r="H50" t="s">
-        <v>31</v>
+        <v>368</v>
       </c>
       <c r="I50" t="s">
         <v>32</v>
       </c>
       <c r="J50" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K50" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="L50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M50" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="N50" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="O50" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P50" t="n">
+        <v>52.0</v>
       </c>
       <c r="Q50" t="n">
         <v>52.0</v>
       </c>
       <c r="R50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X50" t="n">
         <v>52.0</v>
       </c>
       <c r="Y50" t="n">
         <v>52.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2163.0</v>
       </c>
       <c r="B51" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C51" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D51" t="s">
         <v>271</v>
       </c>
       <c r="E51" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F51" t="s">
         <v>367</v>
       </c>
       <c r="G51" t="s">
         <v>30</v>
       </c>
       <c r="H51" t="s">
         <v>31</v>
       </c>
       <c r="I51" t="s">
         <v>32</v>
       </c>
       <c r="J51" t="s">
         <v>82</v>
       </c>
       <c r="K51" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="L51" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M51" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="N51" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="O51" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P51" t="n">
+        <v>470.0</v>
       </c>
       <c r="Q51" t="n">
         <v>470.0</v>
       </c>
       <c r="R51" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="S51" t="n">
         <v>300.0</v>
       </c>
       <c r="T51" t="n">
         <v>300.0</v>
       </c>
       <c r="U51" t="n">
         <v>300.0</v>
       </c>
       <c r="V51" t="n">
         <v>360.0</v>
       </c>
       <c r="W51" t="n">
         <v>368.0</v>
       </c>
       <c r="X51" t="n">
         <v>370.0</v>
       </c>
-      <c r="Y51" t="s">
-        <v>31</v>
+      <c r="Y51" t="n">
+        <v>470.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2108.0</v>
       </c>
       <c r="B52" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C52" t="s">
         <v>60</v>
       </c>
       <c r="D52" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E52" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F52" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="G52" t="s">
         <v>30</v>
       </c>
       <c r="H52" t="s">
         <v>31</v>
       </c>
       <c r="I52" t="s">
         <v>32</v>
       </c>
       <c r="J52" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K52" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="L52" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="M52" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="N52" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="O52" t="s">
         <v>67</v>
       </c>
-      <c r="P52" t="s">
-        <v>31</v>
+      <c r="P52" t="n">
+        <v>11.0</v>
       </c>
       <c r="Q52" t="n">
         <v>18.0</v>
       </c>
       <c r="R52" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S52" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T52" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U52" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V52" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W52" t="n">
         <v>3.0</v>
       </c>
       <c r="X52" t="n">
         <v>12.0</v>
       </c>
       <c r="Y52" t="n">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2066.0</v>
       </c>
       <c r="B53" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C53" t="s">
         <v>60</v>
       </c>
       <c r="D53" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E53" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F53" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G53" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H53" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I53" t="s">
         <v>32</v>
       </c>
       <c r="J53" t="s">
         <v>82</v>
       </c>
       <c r="K53" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="L53" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M53" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="N53" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="O53" t="s">
         <v>67</v>
       </c>
-      <c r="P53" t="s">
-        <v>31</v>
+      <c r="P53" t="n">
+        <v>67138.59</v>
       </c>
       <c r="Q53" t="n">
         <v>47580.0</v>
       </c>
       <c r="R53" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="S53" t="n">
         <v>25695.33</v>
       </c>
       <c r="T53" t="n">
         <v>30464.08</v>
       </c>
       <c r="U53" t="n">
         <v>34596.43</v>
       </c>
       <c r="V53" t="n">
         <v>36403.67</v>
       </c>
       <c r="W53" t="n">
         <v>42540.0</v>
       </c>
-      <c r="X53" t="s">
-        <v>31</v>
+      <c r="X53" t="n">
+        <v>67138.59</v>
       </c>
       <c r="Y53" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>2138.0</v>
       </c>
       <c r="B54" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C54" t="s">
         <v>60</v>
       </c>
       <c r="D54" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F54" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G54" t="s">
         <v>30</v>
       </c>
       <c r="H54" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I54" t="s">
         <v>32</v>
       </c>
       <c r="J54" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K54" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L54" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="N54" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="O54" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P54" t="n">
+        <v>1753.0</v>
       </c>
       <c r="Q54" t="n">
         <v>4030.0</v>
       </c>
       <c r="R54" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S54" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T54" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U54" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V54" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W54" t="n">
         <v>3679.0</v>
       </c>
       <c r="X54" t="n">
         <v>3153.0</v>
       </c>
       <c r="Y54" t="n">
         <v>1753.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>1244.0</v>
       </c>
       <c r="B55" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C55" t="s">
         <v>40</v>
       </c>
       <c r="D55" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E55" t="s">
         <v>279</v>
       </c>
       <c r="F55" t="s">
         <v>280</v>
       </c>
       <c r="G55" t="s">
         <v>44</v>
       </c>
       <c r="H55" t="s">
         <v>31</v>
       </c>
       <c r="I55" t="s">
         <v>149</v>
       </c>
       <c r="J55" t="s">
         <v>33</v>
       </c>
       <c r="K55" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="L55" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M55" t="s">
         <v>283</v>
       </c>
       <c r="N55" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="O55" t="s">
         <v>48</v>
       </c>
-      <c r="P55" t="s">
-        <v>31</v>
+      <c r="P55" t="n">
+        <v>133.0</v>
       </c>
       <c r="Q55" t="n">
         <v>324.0</v>
       </c>
       <c r="R55" t="s">
         <v>285</v>
       </c>
       <c r="S55" t="n">
         <v>488.0</v>
       </c>
       <c r="T55" t="n">
         <v>430.0</v>
       </c>
       <c r="U55" t="n">
         <v>542.0</v>
       </c>
       <c r="V55" t="n">
         <v>480.0</v>
       </c>
       <c r="W55" t="n">
         <v>416.0</v>
       </c>
       <c r="X55" t="n">
         <v>337.0</v>
       </c>
       <c r="Y55" t="n">
-        <v>105.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>1178.0</v>
       </c>
       <c r="B56" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C56" t="s">
         <v>60</v>
       </c>
       <c r="D56" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E56" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G56" t="s">
         <v>30</v>
       </c>
       <c r="H56" t="s">
         <v>31</v>
       </c>
       <c r="I56" t="s">
         <v>32</v>
       </c>
       <c r="J56" t="s">
         <v>33</v>
       </c>
       <c r="K56" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="L56" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M56" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="N56" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="O56" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>406</v>
+      </c>
+      <c r="P56" t="n">
+        <v>213.06</v>
       </c>
       <c r="Q56" t="n">
         <v>170.0</v>
       </c>
       <c r="R56" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S56" t="n">
         <v>207.0</v>
       </c>
       <c r="T56" t="n">
         <v>150.52</v>
       </c>
       <c r="U56" t="n">
         <v>153.25</v>
       </c>
       <c r="V56" t="n">
         <v>200.47</v>
       </c>
       <c r="W56" t="n">
         <v>122.67</v>
       </c>
       <c r="X56" t="n">
         <v>155.58</v>
       </c>
       <c r="Y56" t="n">
-        <v>213.0</v>
+        <v>213.06</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>1031.0</v>
       </c>
       <c r="B57" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C57" t="s">
         <v>40</v>
       </c>
       <c r="D57" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E57" t="s">
         <v>279</v>
       </c>
       <c r="F57" t="s">
         <v>280</v>
       </c>
       <c r="G57" t="s">
         <v>44</v>
       </c>
       <c r="H57" t="s">
         <v>31</v>
       </c>
       <c r="I57" t="s">
         <v>149</v>
       </c>
       <c r="J57" t="s">
         <v>33</v>
       </c>
       <c r="K57" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="L57" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M57" t="s">
-        <v>409</v>
+        <v>296</v>
       </c>
       <c r="N57" t="s">
         <v>410</v>
       </c>
       <c r="O57" t="s">
         <v>48</v>
       </c>
-      <c r="P57" t="s">
-        <v>31</v>
+      <c r="P57" t="n">
+        <v>8397.0</v>
       </c>
       <c r="Q57" t="n">
         <v>10486.0</v>
       </c>
       <c r="R57" t="s">
         <v>285</v>
       </c>
       <c r="S57" t="n">
         <v>7205.0</v>
       </c>
       <c r="T57" t="n">
-        <v>8013.0</v>
+        <v>8014.0</v>
       </c>
       <c r="U57" t="n">
-        <v>8783.0</v>
+        <v>8785.0</v>
       </c>
       <c r="V57" t="n">
-        <v>10120.0</v>
+        <v>10274.0</v>
       </c>
       <c r="W57" t="n">
-        <v>11885.0</v>
+        <v>11884.0</v>
       </c>
       <c r="X57" t="n">
         <v>10646.0</v>
       </c>
       <c r="Y57" t="n">
-        <v>6459.0</v>
+        <v>8397.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>1654.0</v>
       </c>
       <c r="B58" t="s">
         <v>411</v>
       </c>
       <c r="C58" t="s">
         <v>60</v>
       </c>
       <c r="D58" t="s">
+        <v>220</v>
+      </c>
+      <c r="E58" t="s">
         <v>221</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G58" t="s">
         <v>30</v>
       </c>
       <c r="H58" t="s">
         <v>31</v>
       </c>
       <c r="I58" t="s">
         <v>32</v>
       </c>
       <c r="J58" t="s">
         <v>82</v>
       </c>
       <c r="K58" t="s">
         <v>412</v>
       </c>
       <c r="L58" t="s">
+        <v>35</v>
+      </c>
+      <c r="M58" t="s">
         <v>413</v>
       </c>
-      <c r="M58" t="s">
+      <c r="N58" t="s">
         <v>414</v>
       </c>
-      <c r="N58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O58" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>406</v>
+      </c>
+      <c r="P58" t="n">
+        <v>0.71</v>
       </c>
       <c r="Q58" t="n">
         <v>0.74</v>
       </c>
       <c r="R58" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="S58" t="n">
         <v>0.57</v>
       </c>
       <c r="T58" t="n">
         <v>0.76</v>
       </c>
       <c r="U58" t="n">
         <v>0.93</v>
       </c>
       <c r="V58" t="n">
         <v>0.98</v>
       </c>
       <c r="W58" t="n">
         <v>0.72</v>
       </c>
       <c r="X58" t="n">
         <v>0.74</v>
       </c>
-      <c r="Y58" t="s">
-        <v>31</v>
+      <c r="Y58" t="n">
+        <v>0.71</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>163.0</v>
       </c>
       <c r="B59" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C59" t="s">
         <v>26</v>
       </c>
       <c r="D59" t="s">
         <v>79</v>
       </c>
       <c r="E59" t="s">
         <v>80</v>
       </c>
       <c r="F59" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="G59" t="s">
         <v>44</v>
       </c>
       <c r="H59" t="s">
         <v>31</v>
       </c>
       <c r="I59" t="s">
         <v>32</v>
       </c>
       <c r="J59" t="s">
         <v>82</v>
       </c>
       <c r="K59" t="s">
+        <v>418</v>
+      </c>
+      <c r="L59" t="s">
         <v>419</v>
       </c>
-      <c r="L59" t="s">
+      <c r="M59" t="s">
         <v>420</v>
       </c>
-      <c r="M59" t="s">
+      <c r="N59" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="O59" t="s">
         <v>38</v>
       </c>
-      <c r="P59" t="s">
-        <v>31</v>
+      <c r="P59" t="n">
+        <v>10.6</v>
       </c>
       <c r="Q59" t="n">
         <v>10.6</v>
       </c>
       <c r="R59" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="S59" t="n">
         <v>9.8</v>
       </c>
       <c r="T59" t="n">
         <v>9.9</v>
       </c>
       <c r="U59" t="n">
         <v>10.0</v>
       </c>
       <c r="V59" t="n">
         <v>10.2</v>
       </c>
       <c r="W59" t="n">
         <v>10.3</v>
       </c>
       <c r="X59" t="n">
         <v>10.4</v>
       </c>
-      <c r="Y59" t="s">
-        <v>31</v>
+      <c r="Y59" t="n">
+        <v>10.6</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2159.0</v>
       </c>
       <c r="B60" t="s">
+        <v>423</v>
+      </c>
+      <c r="C60" t="s">
+        <v>210</v>
+      </c>
+      <c r="D60" t="s">
+        <v>211</v>
+      </c>
+      <c r="E60" t="s">
+        <v>212</v>
+      </c>
+      <c r="F60" t="s">
         <v>424</v>
-      </c>
-[...10 lines deleted...]
-        <v>425</v>
       </c>
       <c r="G60" t="s">
         <v>30</v>
       </c>
       <c r="H60" t="s">
         <v>31</v>
       </c>
       <c r="I60" t="s">
         <v>32</v>
       </c>
       <c r="J60" t="s">
         <v>82</v>
       </c>
       <c r="K60" t="s">
+        <v>425</v>
+      </c>
+      <c r="L60" t="s">
+        <v>35</v>
+      </c>
+      <c r="M60" t="s">
+        <v>215</v>
+      </c>
+      <c r="N60" t="s">
         <v>426</v>
       </c>
-      <c r="L60" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O60" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P60" t="n">
+        <v>73560.0</v>
       </c>
       <c r="Q60" t="n">
         <v>66560.0</v>
       </c>
       <c r="R60" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="S60" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T60" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U60" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V60" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W60" t="n">
         <v>48000.0</v>
       </c>
       <c r="X60" t="n">
         <v>60560.0</v>
       </c>
-      <c r="Y60" t="s">
-        <v>31</v>
+      <c r="Y60" t="n">
+        <v>73560.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>1279.0</v>
       </c>
       <c r="B61" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C61" t="s">
         <v>60</v>
       </c>
       <c r="D61" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E61" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F61" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="G61" t="s">
         <v>44</v>
       </c>
       <c r="H61" t="s">
-        <v>31</v>
+        <v>429</v>
       </c>
       <c r="I61" t="s">
         <v>32</v>
       </c>
       <c r="J61" t="s">
         <v>82</v>
       </c>
       <c r="K61" t="s">
         <v>430</v>
       </c>
       <c r="L61" t="s">
         <v>431</v>
       </c>
       <c r="M61" t="s">
         <v>432</v>
       </c>
       <c r="N61" t="s">
         <v>433</v>
       </c>
       <c r="O61" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P61" t="n">
+        <v>13279.29</v>
       </c>
       <c r="Q61" t="n">
         <v>13816.26</v>
       </c>
       <c r="R61" t="s">
         <v>434</v>
       </c>
       <c r="S61" t="n">
         <v>9041.31</v>
       </c>
       <c r="T61" t="n">
         <v>9116.86</v>
       </c>
       <c r="U61" t="n">
         <v>11975.46</v>
       </c>
       <c r="V61" t="n">
         <v>12410.66</v>
       </c>
       <c r="W61" t="n">
         <v>13413.84</v>
       </c>
       <c r="X61" t="n">
         <v>13279.29</v>
       </c>
       <c r="Y61" t="n">
         <v>13279.29</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>1146.0</v>
       </c>
       <c r="B62" t="s">
         <v>435</v>
       </c>
       <c r="C62" t="s">
         <v>60</v>
       </c>
       <c r="D62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F62" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="G62" t="s">
         <v>44</v>
       </c>
       <c r="H62" t="s">
         <v>31</v>
       </c>
       <c r="I62" t="s">
         <v>32</v>
       </c>
       <c r="J62" t="s">
         <v>82</v>
       </c>
       <c r="K62" t="s">
         <v>436</v>
       </c>
       <c r="L62" t="s">
         <v>437</v>
       </c>
       <c r="M62" t="s">
         <v>438</v>
       </c>
       <c r="N62" t="s">
         <v>439</v>
       </c>
       <c r="O62" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P62" t="n">
+        <v>138278.26</v>
       </c>
       <c r="Q62" t="n">
         <v>138842.26</v>
       </c>
       <c r="R62" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S62" t="n">
         <v>127942.37</v>
       </c>
       <c r="T62" t="n">
         <v>130288.8</v>
       </c>
       <c r="U62" t="n">
         <v>131647.8</v>
       </c>
       <c r="V62" t="n">
         <v>133895.55</v>
       </c>
       <c r="W62" t="n">
         <v>134467.98</v>
       </c>
       <c r="X62" t="n">
         <v>137222.26</v>
       </c>
-      <c r="Y62" t="s">
-        <v>31</v>
+      <c r="Y62" t="n">
+        <v>138278.26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>2139.0</v>
       </c>
       <c r="B63" t="s">
         <v>440</v>
       </c>
       <c r="C63" t="s">
         <v>60</v>
       </c>
       <c r="D63" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E63" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F63" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="G63" t="s">
         <v>30</v>
       </c>
       <c r="H63" t="s">
-        <v>31</v>
+        <v>441</v>
       </c>
       <c r="I63" t="s">
         <v>32</v>
       </c>
       <c r="J63" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="K63" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="L63" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M63" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="N63" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="O63" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P63" t="n">
+        <v>18000.0</v>
       </c>
       <c r="Q63" t="n">
         <v>19200.0</v>
       </c>
       <c r="R63" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S63" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T63" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U63" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V63" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W63" t="n">
         <v>10284.0</v>
       </c>
       <c r="X63" t="n">
         <v>15600.0</v>
       </c>
       <c r="Y63" t="n">
         <v>18000.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>1126.0</v>
       </c>
       <c r="B64" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C64" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D64" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G64" t="s">
         <v>44</v>
       </c>
       <c r="H64" t="s">
         <v>31</v>
       </c>
       <c r="I64" t="s">
         <v>149</v>
       </c>
       <c r="J64" t="s">
         <v>33</v>
       </c>
       <c r="K64" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="L64" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="M64" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="N64" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="O64" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P64" t="n">
+        <v>681.0</v>
       </c>
       <c r="Q64" t="n">
         <v>921.0</v>
       </c>
       <c r="R64" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="S64" t="n">
         <v>629.0</v>
       </c>
       <c r="T64" t="n">
         <v>1052.0</v>
       </c>
       <c r="U64" t="n">
         <v>980.0</v>
       </c>
       <c r="V64" t="n">
         <v>1347.0</v>
       </c>
       <c r="W64" t="n">
         <v>978.0</v>
       </c>
       <c r="X64" t="n">
         <v>930.0</v>
       </c>
       <c r="Y64" t="n">
-        <v>683.0</v>
+        <v>681.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>1751.0</v>
       </c>
       <c r="B65" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C65" t="s">
         <v>60</v>
       </c>
       <c r="D65" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E65" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F65" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G65" t="s">
         <v>44</v>
       </c>
       <c r="H65" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I65" t="s">
         <v>32</v>
       </c>
       <c r="J65" t="s">
         <v>82</v>
       </c>
       <c r="K65" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="L65" t="s">
-        <v>455</v>
+        <v>35</v>
       </c>
       <c r="M65" t="s">
         <v>456</v>
       </c>
       <c r="N65" t="s">
         <v>457</v>
       </c>
       <c r="O65" t="s">
         <v>67</v>
       </c>
-      <c r="P65" t="s">
-        <v>31</v>
+      <c r="P65" t="n">
+        <v>64.0</v>
       </c>
       <c r="Q65" t="n">
         <v>65.0</v>
       </c>
       <c r="R65" t="s">
         <v>458</v>
       </c>
       <c r="S65" t="n">
         <v>65.0</v>
       </c>
       <c r="T65" t="n">
         <v>73.0</v>
       </c>
       <c r="U65" t="n">
         <v>76.77</v>
       </c>
       <c r="V65" t="n">
         <v>74.0</v>
       </c>
       <c r="W65" t="n">
         <v>78.0</v>
       </c>
       <c r="X65" t="n">
         <v>64.0</v>
       </c>
       <c r="Y65" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2172.0</v>
       </c>
       <c r="B66" t="s">
         <v>459</v>
       </c>
       <c r="C66" t="s">
+        <v>144</v>
+      </c>
+      <c r="D66" t="s">
         <v>145</v>
       </c>
-      <c r="D66" t="s">
+      <c r="E66" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="F66" t="s">
         <v>460</v>
       </c>
       <c r="G66" t="s">
         <v>44</v>
       </c>
       <c r="H66" t="s">
         <v>31</v>
       </c>
       <c r="I66" t="s">
         <v>32</v>
       </c>
       <c r="J66" t="s">
         <v>82</v>
       </c>
       <c r="K66" t="s">
         <v>461</v>
       </c>
       <c r="L66" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M66" t="s">
         <v>462</v>
       </c>
       <c r="N66" t="s">
         <v>463</v>
       </c>
       <c r="O66" t="s">
         <v>153</v>
       </c>
-      <c r="P66" t="s">
-        <v>31</v>
+      <c r="P66" t="n">
+        <v>0.87</v>
       </c>
       <c r="Q66" t="n">
         <v>0.82</v>
       </c>
       <c r="R66" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S66" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T66" t="n">
         <v>0.28</v>
       </c>
       <c r="U66" t="n">
         <v>0.77</v>
       </c>
       <c r="V66" t="n">
         <v>0.8</v>
       </c>
       <c r="W66" t="n">
         <v>0.87</v>
       </c>
       <c r="X66" t="n">
         <v>0.8</v>
       </c>
-      <c r="Y66" t="s">
-        <v>31</v>
+      <c r="Y66" t="n">
+        <v>0.87</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>1948.0</v>
       </c>
       <c r="B67" t="s">
         <v>464</v>
       </c>
       <c r="C67" t="s">
         <v>465</v>
       </c>
       <c r="D67" t="s">
         <v>466</v>
       </c>
       <c r="E67" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" t="s">
         <v>460</v>
       </c>
       <c r="G67" t="s">
         <v>44</v>
       </c>
       <c r="H67" t="s">
-        <v>31</v>
+        <v>467</v>
       </c>
       <c r="I67" t="s">
         <v>149</v>
       </c>
       <c r="J67" t="s">
         <v>82</v>
       </c>
       <c r="K67" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L67" t="s">
-        <v>468</v>
+        <v>35</v>
       </c>
       <c r="M67" t="s">
         <v>469</v>
       </c>
       <c r="N67" t="s">
         <v>470</v>
       </c>
       <c r="O67" t="s">
         <v>48</v>
       </c>
-      <c r="P67" t="s">
-        <v>31</v>
+      <c r="P67" t="n">
+        <v>38.9</v>
       </c>
       <c r="Q67" t="n">
         <v>41.5</v>
       </c>
       <c r="R67" t="s">
-        <v>31</v>
+        <v>471</v>
       </c>
       <c r="S67" t="n">
         <v>54.3</v>
       </c>
       <c r="T67" t="n">
         <v>39.8</v>
       </c>
       <c r="U67" t="n">
         <v>42.14</v>
       </c>
       <c r="V67" t="n">
         <v>42.77</v>
       </c>
       <c r="W67" t="n">
         <v>40.1</v>
       </c>
       <c r="X67" t="n">
         <v>42.72</v>
       </c>
-      <c r="Y67" t="s">
-        <v>31</v>
+      <c r="Y67" t="n">
+        <v>38.9</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>2124.0</v>
       </c>
       <c r="B68" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C68" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D68" t="s">
         <v>155</v>
       </c>
       <c r="E68" t="s">
         <v>156</v>
       </c>
       <c r="F68" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G68" t="s">
         <v>30</v>
       </c>
       <c r="H68" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I68" t="s">
         <v>149</v>
       </c>
       <c r="J68" t="s">
         <v>82</v>
       </c>
       <c r="K68" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="L68" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M68" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="N68" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="O68" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P68" t="n">
+        <v>0.79</v>
       </c>
       <c r="Q68" t="n">
         <v>0.65</v>
       </c>
       <c r="R68" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="S68" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T68" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U68" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V68" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W68" t="n">
         <v>1.06</v>
       </c>
       <c r="X68" t="n">
-        <v>0.66</v>
+        <v>0.79</v>
       </c>
       <c r="Y68" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>1583.0</v>
       </c>
       <c r="B69" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C69" t="s">
         <v>26</v>
       </c>
       <c r="D69" t="s">
         <v>51</v>
       </c>
       <c r="E69" t="s">
         <v>52</v>
       </c>
       <c r="F69" t="s">
         <v>460</v>
       </c>
       <c r="G69" t="s">
         <v>44</v>
       </c>
       <c r="H69" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I69" t="s">
         <v>32</v>
       </c>
       <c r="J69" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="K69" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="L69" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M69" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="N69" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O69" t="s">
         <v>58</v>
       </c>
-      <c r="P69" t="s">
-        <v>31</v>
+      <c r="P69" t="n">
+        <v>93.28</v>
       </c>
       <c r="Q69" t="n">
         <v>95.12</v>
       </c>
       <c r="R69" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="S69" t="n">
         <v>93.67</v>
       </c>
       <c r="T69" t="n">
         <v>95.33</v>
       </c>
       <c r="U69" t="n">
         <v>94.56</v>
       </c>
       <c r="V69" t="n">
         <v>94.64</v>
       </c>
       <c r="W69" t="n">
         <v>95.1</v>
       </c>
       <c r="X69" t="n">
         <v>95.12</v>
       </c>
       <c r="Y69" t="n">
-        <v>94.23</v>
+        <v>93.28</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>1584.0</v>
       </c>
       <c r="B70" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C70" t="s">
         <v>26</v>
       </c>
       <c r="D70" t="s">
         <v>51</v>
       </c>
       <c r="E70" t="s">
         <v>52</v>
       </c>
       <c r="F70" t="s">
         <v>460</v>
       </c>
       <c r="G70" t="s">
         <v>44</v>
       </c>
       <c r="H70" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I70" t="s">
         <v>32</v>
       </c>
       <c r="J70" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="K70" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="L70" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M70" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="N70" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="O70" t="s">
         <v>58</v>
       </c>
-      <c r="P70" t="s">
-        <v>31</v>
+      <c r="P70" t="n">
+        <v>87.87</v>
       </c>
       <c r="Q70" t="n">
         <v>90.3</v>
       </c>
       <c r="R70" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="S70" t="n">
         <v>92.29</v>
       </c>
       <c r="T70" t="n">
         <v>88.54</v>
       </c>
       <c r="U70" t="n">
         <v>88.04</v>
       </c>
       <c r="V70" t="n">
         <v>92.18</v>
       </c>
       <c r="W70" t="n">
         <v>90.3</v>
       </c>
       <c r="X70" t="n">
         <v>90.3</v>
       </c>
       <c r="Y70" t="n">
-        <v>89.84</v>
+        <v>87.87</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>1806.0</v>
       </c>
       <c r="B71" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C71" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" t="s">
         <v>145</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="F71" t="s">
         <v>460</v>
       </c>
       <c r="G71" t="s">
         <v>44</v>
       </c>
       <c r="H71" t="s">
-        <v>31</v>
+        <v>490</v>
       </c>
       <c r="I71" t="s">
         <v>32</v>
       </c>
       <c r="J71" t="s">
         <v>82</v>
       </c>
       <c r="K71" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="L71" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="M71" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="N71" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="O71" t="s">
         <v>153</v>
       </c>
-      <c r="P71" t="s">
-        <v>31</v>
+      <c r="P71" t="n">
+        <v>0.83</v>
       </c>
       <c r="Q71" t="n">
         <v>0.84</v>
       </c>
       <c r="R71" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S71" t="n">
         <v>0.83</v>
       </c>
       <c r="T71" t="n">
         <v>0.78</v>
       </c>
       <c r="U71" t="n">
         <v>1.04</v>
       </c>
       <c r="V71" t="n">
         <v>0.81</v>
       </c>
       <c r="W71" t="n">
         <v>0.81</v>
       </c>
       <c r="X71" t="n">
         <v>0.83</v>
       </c>
-      <c r="Y71" t="s">
-        <v>31</v>
+      <c r="Y71" t="n">
+        <v>0.83</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>1492.0</v>
       </c>
       <c r="B72" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C72" t="s">
+        <v>144</v>
+      </c>
+      <c r="D72" t="s">
         <v>145</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72" t="s">
         <v>146</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G72" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H72" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I72" t="s">
         <v>32</v>
       </c>
       <c r="J72" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K72" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="L72" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M72" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="N72" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="O72" t="s">
         <v>153</v>
       </c>
-      <c r="P72" t="s">
-        <v>31</v>
+      <c r="P72" t="n">
+        <v>64.22</v>
       </c>
       <c r="Q72" t="n">
         <v>62.78</v>
       </c>
       <c r="R72" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="S72" t="n">
         <v>45.58</v>
       </c>
       <c r="T72" t="n">
         <v>44.82</v>
       </c>
       <c r="U72" t="n">
         <v>48.62</v>
       </c>
       <c r="V72" t="n">
         <v>53.89</v>
       </c>
       <c r="W72" t="n">
         <v>54.73</v>
       </c>
       <c r="X72" t="n">
         <v>62.45</v>
       </c>
       <c r="Y72" t="n">
         <v>64.22</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>1462.0</v>
       </c>
       <c r="B73" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C73" t="s">
         <v>60</v>
       </c>
       <c r="D73" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E73" t="s">
         <v>238</v>
       </c>
       <c r="F73" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G73" t="s">
         <v>44</v>
       </c>
       <c r="H73" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I73" t="s">
         <v>32</v>
       </c>
       <c r="J73" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K73" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="L73" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="M73" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="N73" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="O73" t="s">
         <v>67</v>
       </c>
-      <c r="P73" t="s">
-        <v>31</v>
+      <c r="P73" t="n">
+        <v>67.8</v>
       </c>
       <c r="Q73" t="n">
         <v>69.5</v>
       </c>
       <c r="R73" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="S73" t="n">
         <v>46.2</v>
       </c>
       <c r="T73" t="n">
         <v>46.6</v>
       </c>
       <c r="U73" t="n">
         <v>51.6</v>
       </c>
       <c r="V73" t="n">
         <v>55.5</v>
       </c>
       <c r="W73" t="n">
         <v>60.1</v>
       </c>
       <c r="X73" t="n">
         <v>65.0</v>
       </c>
       <c r="Y73" t="n">
-        <v>71.4</v>
+        <v>67.8</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>2148.0</v>
       </c>
       <c r="B74" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C74" t="s">
         <v>40</v>
       </c>
       <c r="D74" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="E74" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="F74" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G74" t="s">
         <v>30</v>
       </c>
       <c r="H74" t="s">
         <v>31</v>
       </c>
       <c r="I74" t="s">
         <v>32</v>
       </c>
       <c r="J74" t="s">
         <v>82</v>
       </c>
       <c r="K74" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="L74" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M74" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="N74" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="O74" t="s">
         <v>48</v>
       </c>
-      <c r="P74" t="s">
-        <v>31</v>
+      <c r="P74" t="n">
+        <v>14872.0</v>
       </c>
       <c r="Q74" t="n">
         <v>14871.0</v>
       </c>
       <c r="R74" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S74" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T74" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U74" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V74" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W74" t="n">
         <v>13663.0</v>
       </c>
       <c r="X74" t="n">
         <v>13663.0</v>
       </c>
-      <c r="Y74" t="s">
-        <v>31</v>
+      <c r="Y74" t="n">
+        <v>14872.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>1761.0</v>
       </c>
       <c r="B75" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C75" t="s">
         <v>60</v>
       </c>
       <c r="D75" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E75" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F75" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="G75" t="s">
         <v>44</v>
       </c>
       <c r="H75" t="s">
         <v>31</v>
       </c>
       <c r="I75" t="s">
         <v>32</v>
       </c>
       <c r="J75" t="s">
         <v>33</v>
       </c>
       <c r="K75" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="L75" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M75" t="s">
-        <v>512</v>
+        <v>404</v>
       </c>
       <c r="N75" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="O75" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>406</v>
+      </c>
+      <c r="P75" t="n">
+        <v>268.0</v>
       </c>
       <c r="Q75" t="n">
         <v>285.0</v>
       </c>
       <c r="R75" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S75" t="n">
         <v>295.0</v>
       </c>
       <c r="T75" t="n">
         <v>284.0</v>
       </c>
       <c r="U75" t="n">
         <v>286.0</v>
       </c>
       <c r="V75" t="n">
         <v>295.0</v>
       </c>
       <c r="W75" t="n">
         <v>256.0</v>
       </c>
       <c r="X75" t="n">
         <v>282.0</v>
       </c>
       <c r="Y75" t="n">
         <v>268.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>1465.0</v>
       </c>
       <c r="B76" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C76" t="s">
         <v>60</v>
       </c>
       <c r="D76" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E76" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F76" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G76" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H76" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I76" t="s">
         <v>32</v>
       </c>
       <c r="J76" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K76" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="L76" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="M76" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="N76" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="O76" t="s">
         <v>67</v>
       </c>
-      <c r="P76" t="s">
-        <v>31</v>
+      <c r="P76" t="n">
+        <v>1406.5</v>
       </c>
       <c r="Q76" t="n">
         <v>1500.0</v>
       </c>
       <c r="R76" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="S76" t="n">
         <v>2152.0</v>
       </c>
       <c r="T76" t="n">
         <v>2098.3</v>
       </c>
       <c r="U76" t="n">
         <v>2894.9</v>
       </c>
       <c r="V76" t="n">
         <v>2027.8</v>
       </c>
       <c r="W76" t="n">
         <v>1100.0</v>
       </c>
       <c r="X76" t="n">
         <v>1256.2</v>
       </c>
       <c r="Y76" t="n">
-        <v>723.0</v>
+        <v>1406.5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>2071.0</v>
       </c>
       <c r="B77" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C77" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D77" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E77" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F77" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="G77" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H77" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I77" t="s">
         <v>149</v>
       </c>
       <c r="J77" t="s">
         <v>82</v>
       </c>
       <c r="K77" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="L77" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="M77" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="N77" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="O77" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P77" t="n">
+        <v>6583.0</v>
       </c>
       <c r="Q77" t="n">
         <v>6000.0</v>
       </c>
       <c r="R77" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="S77" t="n">
         <v>1126.0</v>
       </c>
       <c r="T77" t="n">
         <v>733.0</v>
       </c>
       <c r="U77" t="n">
         <v>1112.0</v>
       </c>
       <c r="V77" t="n">
         <v>573.0</v>
       </c>
       <c r="W77" t="n">
         <v>6583.0</v>
       </c>
       <c r="X77" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y77" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>359.0</v>
       </c>
       <c r="B78" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C78" t="s">
         <v>60</v>
       </c>
       <c r="D78" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E78" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="F78" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="G78" t="s">
         <v>30</v>
       </c>
       <c r="H78" t="s">
         <v>31</v>
       </c>
       <c r="I78" t="s">
         <v>32</v>
       </c>
       <c r="J78" t="s">
         <v>33</v>
       </c>
       <c r="K78" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="L78" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M78" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N78" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="O78" t="s">
         <v>67</v>
       </c>
-      <c r="P78" t="s">
-        <v>31</v>
+      <c r="P78" t="n">
+        <v>12445.0</v>
       </c>
       <c r="Q78" t="n">
         <v>18261.0</v>
       </c>
       <c r="R78" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S78" t="n">
         <v>7270.0</v>
       </c>
       <c r="T78" t="n">
         <v>6481.0</v>
       </c>
       <c r="U78" t="n">
         <v>6633.0</v>
       </c>
       <c r="V78" t="n">
         <v>9557.0</v>
       </c>
       <c r="W78" t="n">
         <v>5822.0</v>
       </c>
       <c r="X78" t="n">
         <v>16323.0</v>
       </c>
       <c r="Y78" t="n">
-        <v>9729.0</v>
+        <v>12445.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>2111.0</v>
       </c>
       <c r="B79" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C79" t="s">
         <v>26</v>
       </c>
       <c r="D79" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E79" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F79" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="G79" t="s">
         <v>30</v>
       </c>
       <c r="H79" t="s">
         <v>31</v>
       </c>
       <c r="I79" t="s">
         <v>32</v>
       </c>
       <c r="J79" t="s">
         <v>33</v>
       </c>
       <c r="K79" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="L79" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M79" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="N79" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="O79" t="s">
         <v>48</v>
       </c>
-      <c r="P79" t="s">
-        <v>31</v>
+      <c r="P79" t="n">
+        <v>16544.0</v>
       </c>
       <c r="Q79" t="n">
         <v>22720.0</v>
       </c>
       <c r="R79" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S79" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T79" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U79" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V79" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W79" t="n">
         <v>7800.0</v>
       </c>
       <c r="X79" t="n">
         <v>22715.0</v>
       </c>
       <c r="Y79" t="n">
-        <v>14589.0</v>
+        <v>16544.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>1947.0</v>
       </c>
       <c r="B80" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C80" t="s">
         <v>60</v>
       </c>
       <c r="D80" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E80" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F80" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="G80" t="s">
         <v>44</v>
       </c>
       <c r="H80" t="s">
         <v>31</v>
       </c>
       <c r="I80" t="s">
         <v>32</v>
       </c>
       <c r="J80" t="s">
         <v>33</v>
       </c>
       <c r="K80" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="L80" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M80" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="N80" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="O80" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P80" t="n">
+        <v>2339.65</v>
       </c>
       <c r="Q80" t="n">
         <v>3000.0</v>
       </c>
       <c r="R80" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S80" t="n">
         <v>20990.25</v>
       </c>
       <c r="T80" t="n">
         <v>13000.004</v>
       </c>
       <c r="U80" t="n">
         <v>17503.99</v>
       </c>
       <c r="V80" t="n">
         <v>18431.19</v>
       </c>
       <c r="W80" t="n">
         <v>15215.39</v>
       </c>
       <c r="X80" t="n">
         <v>2640.48</v>
       </c>
       <c r="Y80" t="n">
-        <v>1942.85</v>
+        <v>2339.65</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>1331.0</v>
       </c>
       <c r="B81" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C81" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D81" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="E81" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F81" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="G81" t="s">
         <v>30</v>
       </c>
       <c r="H81" t="s">
         <v>31</v>
       </c>
       <c r="I81" t="s">
         <v>32</v>
       </c>
       <c r="J81" t="s">
         <v>33</v>
       </c>
       <c r="K81" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="L81" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="M81" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="N81" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="O81" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P81" t="n">
+        <v>3154.93</v>
       </c>
       <c r="Q81" t="n">
         <v>3968.22</v>
       </c>
       <c r="R81" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="S81" t="n">
         <v>4492.98</v>
       </c>
       <c r="T81" t="n">
         <v>4588.48</v>
       </c>
       <c r="U81" t="n">
         <v>4610.47</v>
       </c>
       <c r="V81" t="n">
         <v>4597.7</v>
       </c>
       <c r="W81" t="n">
         <v>3558.36</v>
       </c>
       <c r="X81" t="n">
         <v>3876.99</v>
       </c>
       <c r="Y81" t="n">
-        <v>2445.84</v>
+        <v>3154.93</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>1596.0</v>
       </c>
       <c r="B82" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C82" t="s">
         <v>465</v>
       </c>
       <c r="D82" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E82" t="s">
+        <v>212</v>
+      </c>
+      <c r="F82" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="G82" t="s">
         <v>44</v>
       </c>
       <c r="H82" t="s">
         <v>31</v>
       </c>
       <c r="I82" t="s">
         <v>32</v>
       </c>
       <c r="J82" t="s">
         <v>33</v>
       </c>
       <c r="K82" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="L82" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="M82" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="N82" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="O82" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P82" t="n">
+        <v>9998.0</v>
       </c>
       <c r="Q82" t="n">
         <v>10200.0</v>
       </c>
       <c r="R82" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="S82" t="n">
         <v>8381.0</v>
       </c>
       <c r="T82" t="n">
         <v>8789.0</v>
       </c>
       <c r="U82" t="n">
         <v>8972.0</v>
       </c>
       <c r="V82" t="n">
         <v>8798.0</v>
       </c>
       <c r="W82" t="n">
         <v>8858.0</v>
       </c>
       <c r="X82" t="n">
         <v>9837.0</v>
       </c>
       <c r="Y82" t="n">
-        <v>8509.0</v>
+        <v>9998.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>2044.0</v>
       </c>
       <c r="B83" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C83" t="s">
         <v>60</v>
       </c>
       <c r="D83" t="s">
         <v>61</v>
       </c>
       <c r="E83" t="s">
         <v>62</v>
       </c>
       <c r="F83" t="s">
         <v>69</v>
       </c>
       <c r="G83" t="s">
         <v>44</v>
       </c>
       <c r="H83" t="s">
         <v>31</v>
       </c>
       <c r="I83" t="s">
         <v>32</v>
       </c>
       <c r="J83" t="s">
         <v>33</v>
       </c>
       <c r="K83" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="L83" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="M83" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="N83" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="O83" t="s">
         <v>67</v>
       </c>
-      <c r="P83" t="s">
-        <v>31</v>
+      <c r="P83" t="n">
+        <v>9267994.0</v>
       </c>
       <c r="Q83" t="n">
         <v>1.3685637E7</v>
       </c>
       <c r="R83" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S83" t="n">
         <v>5294002.0</v>
       </c>
       <c r="T83" t="n">
         <v>8134285.0</v>
       </c>
       <c r="U83" t="n">
         <v>1.0850652E7</v>
       </c>
       <c r="V83" t="n">
         <v>1.2170993E7</v>
       </c>
       <c r="W83" t="n">
         <v>1.2245569E7</v>
       </c>
       <c r="X83" t="n">
         <v>1.2790315E7</v>
       </c>
       <c r="Y83" t="n">
-        <v>6159048.0</v>
+        <v>9267994.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>2104.0</v>
       </c>
       <c r="B84" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C84" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D84" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E84" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F84" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G84" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H84" t="s">
-        <v>31</v>
+        <v>569</v>
       </c>
       <c r="I84" t="s">
         <v>149</v>
       </c>
       <c r="J84" t="s">
         <v>82</v>
       </c>
       <c r="K84" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="L84" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="M84" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="N84" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="O84" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P84" t="n">
+        <v>19.0</v>
       </c>
       <c r="Q84" t="n">
         <v>19.0</v>
       </c>
       <c r="R84" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="S84" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T84" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U84" t="n">
         <v>10.0</v>
       </c>
       <c r="V84" t="n">
         <v>10.0</v>
       </c>
       <c r="W84" t="n">
         <v>19.0</v>
       </c>
       <c r="X84" t="n">
         <v>19.0</v>
       </c>
       <c r="Y84" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>1660.0</v>
       </c>
       <c r="B85" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C85" t="s">
         <v>60</v>
       </c>
       <c r="D85" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E85" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F85" t="s">
         <v>81</v>
       </c>
       <c r="G85" t="s">
         <v>30</v>
       </c>
       <c r="H85" t="s">
         <v>31</v>
       </c>
       <c r="I85" t="s">
         <v>32</v>
       </c>
       <c r="J85" t="s">
         <v>82</v>
       </c>
       <c r="K85" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="L85" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="M85" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="N85" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="O85" t="s">
         <v>38</v>
       </c>
-      <c r="P85" t="s">
-        <v>31</v>
+      <c r="P85" t="n">
+        <v>27966.0</v>
       </c>
       <c r="Q85" t="n">
         <v>25363.0</v>
       </c>
       <c r="R85" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="S85" t="n">
         <v>18872.0</v>
       </c>
       <c r="T85" t="n">
         <v>19192.0</v>
       </c>
       <c r="U85" t="n">
         <v>18250.0</v>
       </c>
       <c r="V85" t="n">
         <v>22095.0</v>
       </c>
       <c r="W85" t="n">
         <v>22588.0</v>
       </c>
       <c r="X85" t="n">
         <v>25011.0</v>
       </c>
-      <c r="Y85" t="s">
-        <v>31</v>
+      <c r="Y85" t="n">
+        <v>27966.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>1528.0</v>
       </c>
       <c r="B86" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C86" t="s">
         <v>60</v>
       </c>
       <c r="D86" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E86" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F86" t="s">
         <v>81</v>
       </c>
       <c r="G86" t="s">
         <v>44</v>
       </c>
       <c r="H86" t="s">
         <v>31</v>
       </c>
       <c r="I86" t="s">
         <v>32</v>
       </c>
       <c r="J86" t="s">
         <v>82</v>
       </c>
       <c r="K86" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="L86" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="M86" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="N86" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="O86" t="s">
         <v>38</v>
       </c>
-      <c r="P86" t="s">
-        <v>31</v>
+      <c r="P86" t="n">
+        <v>64730.0</v>
       </c>
       <c r="Q86" t="n">
         <v>64730.0</v>
       </c>
       <c r="R86" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S86" t="n">
         <v>36260.0</v>
       </c>
       <c r="T86" t="n">
         <v>33684.0</v>
       </c>
       <c r="U86" t="n">
         <v>36707.0</v>
       </c>
       <c r="V86" t="n">
         <v>42355.0</v>
       </c>
       <c r="W86" t="n">
         <v>45884.0</v>
       </c>
       <c r="X86" t="n">
         <v>54983.0</v>
       </c>
-      <c r="Y86" t="s">
-        <v>31</v>
+      <c r="Y86" t="n">
+        <v>64730.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>2096.0</v>
       </c>
       <c r="B87" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C87" t="s">
         <v>60</v>
       </c>
       <c r="D87" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E87" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F87" t="s">
         <v>81</v>
       </c>
       <c r="G87" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H87" t="s">
         <v>31</v>
       </c>
       <c r="I87" t="s">
         <v>32</v>
       </c>
       <c r="J87" t="s">
         <v>82</v>
       </c>
       <c r="K87" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="L87" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M87" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="N87" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="O87" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>406</v>
+      </c>
+      <c r="P87" t="n">
+        <v>330239.0</v>
       </c>
       <c r="Q87" t="n">
         <v>317336.0</v>
       </c>
       <c r="R87" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S87" t="n">
         <v>287786.0</v>
       </c>
       <c r="T87" t="n">
         <v>286039.0</v>
       </c>
       <c r="U87" t="n">
         <v>285423.0</v>
       </c>
       <c r="V87" t="n">
         <v>299139.0</v>
       </c>
       <c r="W87" t="n">
         <v>305353.0</v>
       </c>
       <c r="X87" t="n">
         <v>315286.0</v>
       </c>
-      <c r="Y87" t="s">
-        <v>31</v>
+      <c r="Y87" t="n">
+        <v>330239.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>1752.0</v>
       </c>
       <c r="B88" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C88" t="s">
         <v>60</v>
       </c>
       <c r="D88" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E88" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F88" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="G88" t="s">
         <v>44</v>
       </c>
       <c r="H88" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I88" t="s">
         <v>32</v>
       </c>
       <c r="J88" t="s">
         <v>82</v>
       </c>
       <c r="K88" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="L88" t="s">
-        <v>591</v>
+        <v>35</v>
       </c>
       <c r="M88" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="N88" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="O88" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P88" t="n">
+        <v>1.94</v>
       </c>
       <c r="Q88" t="n">
         <v>1.95</v>
       </c>
       <c r="R88" t="s">
         <v>458</v>
       </c>
       <c r="S88" t="n">
         <v>2.72</v>
       </c>
       <c r="T88" t="n">
         <v>3.44</v>
       </c>
       <c r="U88" t="n">
         <v>0.93</v>
       </c>
       <c r="V88" t="n">
         <v>1.0</v>
       </c>
       <c r="W88" t="n">
         <v>2.25</v>
       </c>
       <c r="X88" t="n">
         <v>1.94</v>
       </c>
       <c r="Y88" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>2105.0</v>
       </c>
       <c r="B89" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C89" t="s">
         <v>60</v>
       </c>
       <c r="D89" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="E89" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="F89" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G89" t="s">
         <v>30</v>
       </c>
       <c r="H89" t="s">
         <v>31</v>
       </c>
       <c r="I89" t="s">
         <v>32</v>
       </c>
       <c r="J89" t="s">
         <v>33</v>
       </c>
       <c r="K89" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="L89" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="M89" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="N89" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="O89" t="s">
         <v>67</v>
       </c>
-      <c r="P89" t="s">
-        <v>31</v>
+      <c r="P89" t="n">
+        <v>1242.3</v>
       </c>
       <c r="Q89" t="n">
         <v>995.0</v>
       </c>
       <c r="R89" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S89" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T89" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U89" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V89" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W89" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X89" t="n">
         <v>76.66</v>
       </c>
       <c r="Y89" t="n">
-        <v>87.34</v>
+        <v>1242.3</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>173.0</v>
       </c>
       <c r="B90" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C90" t="s">
         <v>26</v>
       </c>
       <c r="D90" t="s">
         <v>51</v>
       </c>
       <c r="E90" t="s">
         <v>52</v>
       </c>
       <c r="F90" t="s">
         <v>272</v>
       </c>
       <c r="G90" t="s">
         <v>44</v>
       </c>
       <c r="H90" t="s">
         <v>31</v>
       </c>
       <c r="I90" t="s">
         <v>149</v>
       </c>
       <c r="J90" t="s">
         <v>33</v>
       </c>
       <c r="K90" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="L90" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="M90" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="N90" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="O90" t="s">
         <v>58</v>
       </c>
-      <c r="P90" t="s">
-        <v>31</v>
+      <c r="P90" t="n">
+        <v>11.0</v>
       </c>
       <c r="Q90" t="n">
         <v>31.0</v>
       </c>
       <c r="R90" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S90" t="n">
         <v>49.0</v>
       </c>
       <c r="T90" t="n">
         <v>61.0</v>
       </c>
       <c r="U90" t="n">
         <v>43.0</v>
       </c>
       <c r="V90" t="n">
         <v>33.0</v>
       </c>
       <c r="W90" t="n">
         <v>48.0</v>
       </c>
       <c r="X90" t="n">
         <v>32.0</v>
       </c>
       <c r="Y90" t="n">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>2145.0</v>
       </c>
       <c r="B91" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C91" t="s">
         <v>40</v>
       </c>
       <c r="D91" t="s">
+        <v>258</v>
+      </c>
+      <c r="E91" t="s">
         <v>259</v>
       </c>
-      <c r="E91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F91" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="G91" t="s">
         <v>30</v>
       </c>
       <c r="H91" t="s">
-        <v>31</v>
+        <v>260</v>
       </c>
       <c r="I91" t="s">
         <v>32</v>
       </c>
       <c r="J91" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K91" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="L91" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M91" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="N91" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="O91" t="s">
         <v>48</v>
       </c>
-      <c r="P91" t="s">
-        <v>31</v>
+      <c r="P91" t="n">
+        <v>92.0</v>
       </c>
       <c r="Q91" t="n">
         <v>95.0</v>
       </c>
       <c r="R91" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S91" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T91" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U91" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V91" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W91" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X91" t="n">
         <v>80.0</v>
       </c>
       <c r="Y91" t="n">
-        <v>88.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>2146.0</v>
       </c>
       <c r="B92" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C92" t="s">
         <v>40</v>
       </c>
       <c r="D92" t="s">
+        <v>258</v>
+      </c>
+      <c r="E92" t="s">
         <v>259</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="G92" t="s">
         <v>30</v>
       </c>
       <c r="H92" t="s">
-        <v>31</v>
+        <v>260</v>
       </c>
       <c r="I92" t="s">
         <v>32</v>
       </c>
       <c r="J92" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K92" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="L92" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M92" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="N92" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="O92" t="s">
         <v>48</v>
       </c>
-      <c r="P92" t="s">
-        <v>31</v>
+      <c r="P92" t="n">
+        <v>92.0</v>
       </c>
       <c r="Q92" t="n">
         <v>95.0</v>
       </c>
       <c r="R92" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S92" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T92" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U92" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V92" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W92" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X92" t="n">
         <v>80.0</v>
       </c>
       <c r="Y92" t="n">
-        <v>88.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>2073.0</v>
       </c>
       <c r="B93" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C93" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D93" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E93" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F93" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="G93" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H93" t="s">
         <v>31</v>
       </c>
       <c r="I93" t="s">
         <v>32</v>
       </c>
       <c r="J93" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K93" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="L93" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M93" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="N93" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="O93" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P93" t="n">
+        <v>13.0</v>
       </c>
       <c r="Q93" t="n">
         <v>13.0</v>
       </c>
       <c r="R93" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="S93" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T93" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U93" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V93" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W93" t="n">
         <v>12.0</v>
       </c>
       <c r="X93" t="n">
         <v>12.0</v>
       </c>
       <c r="Y93" t="n">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>2049.0</v>
       </c>
       <c r="B94" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C94" t="s">
+        <v>133</v>
+      </c>
+      <c r="D94" t="s">
         <v>134</v>
       </c>
-      <c r="D94" t="s">
+      <c r="E94" t="s">
         <v>135</v>
       </c>
-      <c r="E94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="G94" t="s">
         <v>30</v>
       </c>
       <c r="H94" t="s">
         <v>31</v>
       </c>
       <c r="I94" t="s">
         <v>32</v>
       </c>
       <c r="J94" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="K94" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="L94" t="s">
-        <v>622</v>
+        <v>35</v>
       </c>
       <c r="M94" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="N94" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="O94" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P94" t="n">
+        <v>5562.0</v>
       </c>
       <c r="Q94" t="n">
         <v>5000.0</v>
       </c>
       <c r="R94" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="S94" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T94" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U94" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V94" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W94" t="n">
         <v>3760.0</v>
       </c>
       <c r="X94" t="n">
         <v>4983.0</v>
       </c>
       <c r="Y94" t="n">
-        <v>5009.0</v>
+        <v>5562.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>1482.0</v>
       </c>
       <c r="B95" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C95" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D95" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E95" t="s">
         <v>89</v>
       </c>
       <c r="F95" t="s">
         <v>69</v>
       </c>
       <c r="G95" t="s">
         <v>44</v>
       </c>
       <c r="H95" t="s">
         <v>31</v>
       </c>
       <c r="I95" t="s">
         <v>32</v>
       </c>
       <c r="J95" t="s">
         <v>33</v>
       </c>
       <c r="K95" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="L95" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="M95" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="N95" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="O95" t="s">
         <v>48</v>
       </c>
-      <c r="P95" t="s">
-        <v>31</v>
+      <c r="P95" t="n">
+        <v>1077.0</v>
       </c>
       <c r="Q95" t="n">
         <v>1580.0</v>
       </c>
       <c r="R95" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="S95" t="n">
         <v>1021.0</v>
       </c>
       <c r="T95" t="n">
         <v>1104.0</v>
       </c>
       <c r="U95" t="n">
         <v>1344.0</v>
       </c>
       <c r="V95" t="n">
         <v>1421.0</v>
       </c>
       <c r="W95" t="n">
         <v>1346.0</v>
       </c>
       <c r="X95" t="n">
         <v>1554.0</v>
       </c>
       <c r="Y95" t="n">
-        <v>625.0</v>
+        <v>1077.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>1412.0</v>
       </c>
       <c r="B96" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C96" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D96" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E96" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F96" t="s">
         <v>6</v>
       </c>
       <c r="G96" t="s">
         <v>44</v>
       </c>
       <c r="H96" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I96" t="s">
         <v>149</v>
       </c>
       <c r="J96" t="s">
         <v>82</v>
       </c>
       <c r="K96" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="L96" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="M96" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="N96" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="O96" t="s">
         <v>67</v>
       </c>
-      <c r="P96" t="s">
-        <v>31</v>
+      <c r="P96" t="n">
+        <v>2.0</v>
       </c>
       <c r="Q96" t="n">
         <v>2.0</v>
       </c>
       <c r="R96" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="S96" t="n">
         <v>5.0</v>
       </c>
       <c r="T96" t="n">
         <v>5.0</v>
       </c>
       <c r="U96" t="n">
         <v>4.0</v>
       </c>
       <c r="V96" t="n">
         <v>4.0</v>
       </c>
       <c r="W96" t="n">
         <v>3.0</v>
       </c>
       <c r="X96" t="n">
         <v>2.0</v>
       </c>
       <c r="Y96" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>1727.0</v>
       </c>
       <c r="B97" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C97" t="s">
         <v>26</v>
       </c>
       <c r="D97" t="s">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>28</v>
       </c>
       <c r="F97" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G97" t="s">
         <v>44</v>
       </c>
       <c r="H97" t="s">
         <v>31</v>
       </c>
       <c r="I97" t="s">
         <v>32</v>
       </c>
       <c r="J97" t="s">
         <v>33</v>
       </c>
       <c r="K97" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="L97" t="s">
-        <v>642</v>
+        <v>35</v>
       </c>
       <c r="M97" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="N97" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="O97" t="s">
         <v>38</v>
       </c>
-      <c r="P97" t="s">
-        <v>31</v>
+      <c r="P97" t="n">
+        <v>397.0</v>
       </c>
       <c r="Q97" t="n">
         <v>500.0</v>
       </c>
       <c r="R97" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S97" t="n">
         <v>183.0</v>
       </c>
       <c r="T97" t="n">
         <v>376.0</v>
       </c>
       <c r="U97" t="n">
         <v>453.0</v>
       </c>
       <c r="V97" t="n">
         <v>545.0</v>
       </c>
       <c r="W97" t="n">
         <v>391.0</v>
       </c>
       <c r="X97" t="n">
         <v>517.0</v>
       </c>
       <c r="Y97" t="n">
-        <v>260.0</v>
+        <v>397.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>2106.0</v>
       </c>
       <c r="B98" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C98" t="s">
         <v>60</v>
       </c>
       <c r="D98" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="E98" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="F98" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="G98" t="s">
         <v>30</v>
       </c>
       <c r="H98" t="s">
         <v>31</v>
       </c>
       <c r="I98" t="s">
         <v>32</v>
       </c>
       <c r="J98" t="s">
         <v>33</v>
       </c>
       <c r="K98" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="L98" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="M98" t="s">
-        <v>648</v>
+        <v>601</v>
       </c>
       <c r="N98" t="s">
         <v>649</v>
       </c>
       <c r="O98" t="s">
         <v>67</v>
       </c>
-      <c r="P98" t="s">
-        <v>31</v>
+      <c r="P98" t="n">
+        <v>635.0</v>
       </c>
       <c r="Q98" t="n">
         <v>750.0</v>
       </c>
       <c r="R98" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S98" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T98" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U98" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V98" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W98" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X98" t="n">
         <v>589.0</v>
       </c>
       <c r="Y98" t="n">
-        <v>87.0</v>
+        <v>635.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>1942.0</v>
       </c>
       <c r="B99" t="s">
         <v>650</v>
       </c>
       <c r="C99" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D99" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="E99" t="s">
         <v>238</v>
       </c>
       <c r="F99" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="G99" t="s">
         <v>44</v>
       </c>
       <c r="H99" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I99" t="s">
         <v>149</v>
       </c>
       <c r="J99" t="s">
         <v>82</v>
       </c>
       <c r="K99" t="s">
         <v>651</v>
       </c>
       <c r="L99" t="s">
         <v>652</v>
       </c>
       <c r="M99" t="s">
         <v>653</v>
       </c>
       <c r="N99" t="s">
         <v>654</v>
       </c>
       <c r="O99" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P99" t="n">
+        <v>1279054.44</v>
       </c>
       <c r="Q99" t="n">
         <v>1279054.44</v>
       </c>
       <c r="R99" t="s">
         <v>655</v>
       </c>
       <c r="S99" t="n">
         <v>1370797.56</v>
       </c>
       <c r="T99" t="n">
         <v>1376259.12</v>
       </c>
       <c r="U99" t="n">
         <v>1344767.49</v>
       </c>
       <c r="V99" t="n">
         <v>1317794.67</v>
       </c>
       <c r="W99" t="n">
         <v>1254406.86</v>
       </c>
       <c r="X99" t="n">
         <v>1279054.44</v>
       </c>
       <c r="Y99" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>2112.0</v>
       </c>
       <c r="B100" t="s">
         <v>656</v>
       </c>
       <c r="C100" t="s">
         <v>40</v>
       </c>
       <c r="D100" t="s">
         <v>657</v>
       </c>
       <c r="E100" t="s">
         <v>279</v>
       </c>
       <c r="F100" t="s">
         <v>658</v>
       </c>
       <c r="G100" t="s">
         <v>30</v>
       </c>
       <c r="H100" t="s">
         <v>31</v>
       </c>
       <c r="I100" t="s">
         <v>32</v>
       </c>
       <c r="J100" t="s">
         <v>33</v>
       </c>
       <c r="K100" t="s">
         <v>659</v>
       </c>
       <c r="L100" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M100" t="s">
         <v>660</v>
       </c>
       <c r="N100" t="s">
         <v>661</v>
       </c>
       <c r="O100" t="s">
         <v>48</v>
       </c>
-      <c r="P100" t="s">
-        <v>31</v>
+      <c r="P100" t="n">
+        <v>4489.0</v>
       </c>
       <c r="Q100" t="n">
         <v>5851.0</v>
       </c>
       <c r="R100" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S100" t="n">
         <v>3117.0</v>
       </c>
       <c r="T100" t="n">
         <v>3375.0</v>
       </c>
       <c r="U100" t="n">
         <v>3093.0</v>
       </c>
       <c r="V100" t="n">
         <v>3268.0</v>
       </c>
       <c r="W100" t="n">
         <v>4002.0</v>
       </c>
       <c r="X100" t="n">
         <v>5331.0</v>
       </c>
       <c r="Y100" t="n">
-        <v>3500.0</v>
+        <v>4489.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>855.0</v>
       </c>
       <c r="B101" t="s">
         <v>662</v>
       </c>
       <c r="C101" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D101" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="E101" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F101" t="s">
         <v>663</v>
       </c>
       <c r="G101" t="s">
         <v>44</v>
       </c>
       <c r="H101" t="s">
         <v>31</v>
       </c>
       <c r="I101" t="s">
         <v>32</v>
       </c>
       <c r="J101" t="s">
         <v>33</v>
       </c>
       <c r="K101" t="s">
         <v>664</v>
       </c>
       <c r="L101" t="s">
         <v>665</v>
       </c>
       <c r="M101" t="s">
         <v>666</v>
       </c>
       <c r="N101" t="s">
         <v>667</v>
       </c>
       <c r="O101" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P101" t="n">
+        <v>13.0</v>
       </c>
       <c r="Q101" t="n">
         <v>28.0</v>
       </c>
       <c r="R101" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="S101" t="n">
         <v>53.0</v>
       </c>
       <c r="T101" t="n">
         <v>70.0</v>
       </c>
       <c r="U101" t="n">
         <v>34.0</v>
       </c>
       <c r="V101" t="n">
         <v>53.0</v>
       </c>
       <c r="W101" t="n">
         <v>15.0</v>
       </c>
       <c r="X101" t="n">
         <v>24.0</v>
       </c>
       <c r="Y101" t="n">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>10.0</v>
       </c>
       <c r="B102" t="s">
         <v>668</v>
       </c>
       <c r="C102" t="s">
         <v>60</v>
       </c>
       <c r="D102" t="s">
         <v>669</v>
       </c>
       <c r="E102" t="s">
         <v>238</v>
       </c>
       <c r="F102" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G102" t="s">
         <v>44</v>
       </c>
       <c r="H102" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I102" t="s">
         <v>32</v>
       </c>
       <c r="J102" t="s">
         <v>82</v>
       </c>
       <c r="K102" t="s">
         <v>670</v>
       </c>
       <c r="L102" t="s">
         <v>671</v>
       </c>
       <c r="M102" t="s">
         <v>672</v>
       </c>
       <c r="N102" t="s">
         <v>673</v>
       </c>
       <c r="O102" t="s">
         <v>67</v>
       </c>
-      <c r="P102" t="s">
-        <v>31</v>
+      <c r="P102" t="n">
+        <v>8.73</v>
       </c>
       <c r="Q102" t="n">
         <v>8.7</v>
       </c>
       <c r="R102" t="s">
         <v>674</v>
       </c>
       <c r="S102" t="n">
         <v>5.4</v>
       </c>
       <c r="T102" t="n">
         <v>5.3</v>
       </c>
       <c r="U102" t="n">
         <v>5.2</v>
       </c>
       <c r="V102" t="n">
         <v>5.1</v>
       </c>
       <c r="W102" t="n">
         <v>5.65</v>
       </c>
       <c r="X102" t="n">
         <v>8.73</v>
       </c>
       <c r="Y102" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>2142.0</v>
       </c>
       <c r="B103" t="s">
         <v>675</v>
       </c>
       <c r="C103" t="s">
         <v>60</v>
       </c>
       <c r="D103" t="s">
         <v>676</v>
       </c>
       <c r="E103" t="s">
         <v>677</v>
       </c>
       <c r="F103" t="s">
         <v>678</v>
       </c>
       <c r="G103" t="s">
         <v>30</v>
       </c>
       <c r="H103" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I103" t="s">
         <v>32</v>
       </c>
       <c r="J103" t="s">
         <v>82</v>
       </c>
       <c r="K103" t="s">
         <v>679</v>
       </c>
       <c r="L103" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M103" t="s">
         <v>680</v>
       </c>
       <c r="N103" t="s">
         <v>681</v>
       </c>
       <c r="O103" t="s">
         <v>38</v>
       </c>
-      <c r="P103" t="s">
-        <v>31</v>
+      <c r="P103" t="n">
+        <v>4000.0</v>
       </c>
       <c r="Q103" t="n">
         <v>4250.0</v>
       </c>
       <c r="R103" t="s">
         <v>682</v>
       </c>
       <c r="S103" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T103" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U103" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V103" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W103" t="n">
         <v>3000.0</v>
       </c>
       <c r="X103" t="n">
         <v>4000.0</v>
       </c>
       <c r="Y103" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>24.0</v>
       </c>
       <c r="B104" t="s">
         <v>683</v>
       </c>
       <c r="C104" t="s">
         <v>60</v>
       </c>
       <c r="D104" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E104" t="s">
         <v>238</v>
       </c>
       <c r="F104" t="s">
         <v>684</v>
       </c>
       <c r="G104" t="s">
         <v>44</v>
       </c>
       <c r="H104" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I104" t="s">
         <v>32</v>
       </c>
       <c r="J104" t="s">
         <v>33</v>
       </c>
       <c r="K104" t="s">
         <v>685</v>
       </c>
       <c r="L104" t="s">
+        <v>35</v>
+      </c>
+      <c r="M104" t="s">
         <v>686</v>
       </c>
-      <c r="M104" t="s">
+      <c r="N104" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="O104" t="s">
         <v>67</v>
       </c>
-      <c r="P104" t="s">
-        <v>31</v>
+      <c r="P104" t="n">
+        <v>102003.0</v>
       </c>
       <c r="Q104" t="n">
         <v>104400.0</v>
       </c>
       <c r="R104" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="S104" t="n">
         <v>98067.0</v>
       </c>
       <c r="T104" t="n">
         <v>103251.0</v>
       </c>
       <c r="U104" t="n">
         <v>105675.0</v>
       </c>
       <c r="V104" t="n">
         <v>107522.0</v>
       </c>
       <c r="W104" t="n">
         <v>105903.0</v>
       </c>
       <c r="X104" t="n">
         <v>104301.0</v>
       </c>
       <c r="Y104" t="n">
-        <v>102294.0</v>
+        <v>102003.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>2053.0</v>
       </c>
       <c r="B105" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="C105" t="s">
         <v>26</v>
       </c>
       <c r="D105" t="s">
         <v>88</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
       <c r="F105" t="s">
         <v>69</v>
       </c>
       <c r="G105" t="s">
         <v>44</v>
       </c>
       <c r="H105" t="s">
         <v>31</v>
       </c>
       <c r="I105" t="s">
         <v>32</v>
       </c>
       <c r="J105" t="s">
         <v>33</v>
       </c>
       <c r="K105" t="s">
+        <v>690</v>
+      </c>
+      <c r="L105" t="s">
+        <v>35</v>
+      </c>
+      <c r="M105" t="s">
         <v>691</v>
       </c>
-      <c r="L105" t="s">
+      <c r="N105" t="s">
         <v>692</v>
       </c>
-      <c r="M105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O105" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P105" t="n">
+        <v>2731.0</v>
       </c>
       <c r="Q105" t="n">
         <v>4115.0</v>
       </c>
       <c r="R105" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S105" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T105" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U105" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V105" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W105" t="n">
         <v>1390.0</v>
       </c>
       <c r="X105" t="n">
         <v>2573.0</v>
       </c>
       <c r="Y105" t="n">
-        <v>2101.0</v>
+        <v>2731.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>917.0</v>
       </c>
       <c r="B106" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="C106" t="s">
         <v>26</v>
       </c>
       <c r="D106" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E106" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F106" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="G106" t="s">
         <v>30</v>
       </c>
       <c r="H106" t="s">
         <v>31</v>
       </c>
       <c r="I106" t="s">
         <v>32</v>
       </c>
       <c r="J106" t="s">
         <v>33</v>
       </c>
       <c r="K106" t="s">
+        <v>695</v>
+      </c>
+      <c r="L106" t="s">
+        <v>696</v>
+      </c>
+      <c r="M106" t="s">
         <v>697</v>
       </c>
-      <c r="L106" t="s">
+      <c r="N106" t="s">
         <v>698</v>
       </c>
-      <c r="M106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O106" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P106" t="n">
+        <v>51027.0</v>
       </c>
       <c r="Q106" t="n">
         <v>61200.0</v>
       </c>
       <c r="R106" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S106" t="n">
         <v>53024.0</v>
       </c>
       <c r="T106" t="n">
         <v>62712.0</v>
       </c>
       <c r="U106" t="n">
         <v>62236.0</v>
       </c>
       <c r="V106" t="n">
         <v>65063.0</v>
       </c>
       <c r="W106" t="n">
         <v>64337.0</v>
       </c>
       <c r="X106" t="n">
         <v>59767.0</v>
       </c>
       <c r="Y106" t="n">
-        <v>45025.0</v>
+        <v>51027.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>1411.0</v>
       </c>
       <c r="B107" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C107" t="s">
         <v>26</v>
       </c>
       <c r="D107" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E107" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F107" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="G107" t="s">
         <v>30</v>
       </c>
       <c r="H107" t="s">
         <v>31</v>
       </c>
       <c r="I107" t="s">
         <v>32</v>
       </c>
       <c r="J107" t="s">
         <v>33</v>
       </c>
       <c r="K107" t="s">
+        <v>700</v>
+      </c>
+      <c r="L107" t="s">
+        <v>701</v>
+      </c>
+      <c r="M107" t="s">
         <v>702</v>
       </c>
-      <c r="L107" t="s">
+      <c r="N107" t="s">
         <v>703</v>
-      </c>
-[...4 lines deleted...]
-        <v>705</v>
       </c>
       <c r="O107" t="s">
         <v>48</v>
       </c>
-      <c r="P107" t="s">
-        <v>31</v>
+      <c r="P107" t="n">
+        <v>21673.0</v>
       </c>
       <c r="Q107" t="n">
         <v>26700.0</v>
       </c>
       <c r="R107" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S107" t="n">
         <v>24830.0</v>
       </c>
       <c r="T107" t="n">
         <v>27319.0</v>
       </c>
       <c r="U107" t="n">
         <v>23411.0</v>
       </c>
       <c r="V107" t="n">
         <v>23122.0</v>
       </c>
       <c r="W107" t="n">
         <v>17849.0</v>
       </c>
       <c r="X107" t="n">
         <v>26678.0</v>
       </c>
       <c r="Y107" t="n">
-        <v>19009.0</v>
+        <v>21673.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>1760.0</v>
       </c>
       <c r="B108" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="C108" t="s">
         <v>60</v>
       </c>
       <c r="D108" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E108" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F108" t="s">
         <v>69</v>
       </c>
       <c r="G108" t="s">
         <v>44</v>
       </c>
       <c r="H108" t="s">
         <v>31</v>
       </c>
       <c r="I108" t="s">
         <v>32</v>
       </c>
       <c r="J108" t="s">
         <v>33</v>
       </c>
       <c r="K108" t="s">
+        <v>705</v>
+      </c>
+      <c r="L108" t="s">
+        <v>35</v>
+      </c>
+      <c r="M108" t="s">
+        <v>706</v>
+      </c>
+      <c r="N108" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
       <c r="O108" t="s">
         <v>38</v>
       </c>
-      <c r="P108" t="s">
-        <v>31</v>
+      <c r="P108" t="n">
+        <v>85082.0</v>
       </c>
       <c r="Q108" t="n">
         <v>175000.0</v>
       </c>
       <c r="R108" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S108" t="n">
         <v>78549.0</v>
       </c>
       <c r="T108" t="n">
         <v>143043.0</v>
       </c>
       <c r="U108" t="n">
         <v>162171.0</v>
       </c>
       <c r="V108" t="n">
         <v>155832.0</v>
       </c>
       <c r="W108" t="n">
         <v>107536.0</v>
       </c>
       <c r="X108" t="n">
         <v>173140.0</v>
       </c>
       <c r="Y108" t="n">
-        <v>64584.0</v>
+        <v>85082.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>2143.0</v>
       </c>
       <c r="B109" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="C109" t="s">
         <v>60</v>
       </c>
       <c r="D109" t="s">
         <v>676</v>
       </c>
       <c r="E109" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="F109" t="s">
         <v>69</v>
       </c>
       <c r="G109" t="s">
         <v>30</v>
       </c>
       <c r="H109" t="s">
         <v>31</v>
       </c>
       <c r="I109" t="s">
         <v>32</v>
       </c>
       <c r="J109" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K109" t="s">
+        <v>710</v>
+      </c>
+      <c r="L109" t="s">
+        <v>35</v>
+      </c>
+      <c r="M109" t="s">
+        <v>711</v>
+      </c>
+      <c r="N109" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
       <c r="O109" t="s">
         <v>38</v>
       </c>
-      <c r="P109" t="s">
-        <v>31</v>
+      <c r="P109" t="n">
+        <v>21133.0</v>
       </c>
       <c r="Q109" t="n">
         <v>25000.0</v>
       </c>
       <c r="R109" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S109" t="n">
         <v>23544.0</v>
       </c>
       <c r="T109" t="n">
         <v>34804.0</v>
       </c>
       <c r="U109" t="n">
         <v>29427.0</v>
       </c>
       <c r="V109" t="n">
         <v>19975.0</v>
       </c>
       <c r="W109" t="n">
         <v>14190.0</v>
       </c>
       <c r="X109" t="n">
         <v>24031.0</v>
       </c>
       <c r="Y109" t="n">
-        <v>13789.0</v>
+        <v>21133.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>1265.0</v>
       </c>
       <c r="B110" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="C110" t="s">
         <v>40</v>
       </c>
       <c r="D110" t="s">
         <v>41</v>
       </c>
       <c r="E110" t="s">
         <v>42</v>
       </c>
       <c r="F110" t="s">
         <v>69</v>
       </c>
       <c r="G110" t="s">
         <v>30</v>
       </c>
       <c r="H110" t="s">
         <v>31</v>
       </c>
       <c r="I110" t="s">
         <v>32</v>
       </c>
       <c r="J110" t="s">
         <v>33</v>
       </c>
       <c r="K110" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="L110" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="M110" t="s">
         <v>46</v>
       </c>
       <c r="N110" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="O110" t="s">
         <v>48</v>
       </c>
-      <c r="P110" t="s">
-        <v>31</v>
+      <c r="P110" t="n">
+        <v>83587.0</v>
       </c>
       <c r="Q110" t="n">
         <v>239000.0</v>
       </c>
       <c r="R110" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="S110" t="n">
         <v>29455.0</v>
       </c>
       <c r="T110" t="n">
         <v>25258.0</v>
       </c>
       <c r="U110" t="n">
         <v>22186.0</v>
       </c>
       <c r="V110" t="n">
         <v>22750.0</v>
       </c>
       <c r="W110" t="n">
         <v>156000.0</v>
       </c>
       <c r="X110" t="n">
         <v>235960.0</v>
       </c>
       <c r="Y110" t="n">
-        <v>55634.0</v>
+        <v>83587.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>2050.0</v>
       </c>
       <c r="B111" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="C111" t="s">
         <v>26</v>
       </c>
       <c r="D111" t="s">
         <v>88</v>
       </c>
       <c r="E111" t="s">
         <v>89</v>
       </c>
       <c r="F111" t="s">
         <v>69</v>
       </c>
       <c r="G111" t="s">
         <v>44</v>
       </c>
       <c r="H111" t="s">
         <v>31</v>
       </c>
       <c r="I111" t="s">
         <v>32</v>
       </c>
       <c r="J111" t="s">
         <v>33</v>
       </c>
       <c r="K111" t="s">
+        <v>719</v>
+      </c>
+      <c r="L111" t="s">
+        <v>720</v>
+      </c>
+      <c r="M111" t="s">
         <v>721</v>
       </c>
-      <c r="L111" t="s">
+      <c r="N111" t="s">
         <v>722</v>
-      </c>
-[...4 lines deleted...]
-        <v>724</v>
       </c>
       <c r="O111" t="s">
         <v>58</v>
       </c>
-      <c r="P111" t="s">
-        <v>31</v>
+      <c r="P111" t="n">
+        <v>15111.0</v>
       </c>
       <c r="Q111" t="n">
         <v>17500.0</v>
       </c>
       <c r="R111" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S111" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T111" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U111" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V111" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W111" t="n">
         <v>11735.0</v>
       </c>
       <c r="X111" t="n">
         <v>17081.0</v>
       </c>
       <c r="Y111" t="n">
-        <v>9900.0</v>
+        <v>15111.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>1640.0</v>
       </c>
       <c r="B112" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="C112" t="s">
         <v>60</v>
       </c>
       <c r="D112" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E112" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="F112" t="s">
         <v>69</v>
       </c>
       <c r="G112" t="s">
         <v>44</v>
       </c>
       <c r="H112" t="s">
         <v>31</v>
       </c>
       <c r="I112" t="s">
         <v>32</v>
       </c>
       <c r="J112" t="s">
         <v>33</v>
       </c>
       <c r="K112" t="s">
+        <v>724</v>
+      </c>
+      <c r="L112" t="s">
+        <v>725</v>
+      </c>
+      <c r="M112" t="s">
         <v>726</v>
       </c>
-      <c r="L112" t="s">
-[...2 lines deleted...]
-      <c r="M112" t="s">
+      <c r="N112" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
       <c r="O112" t="s">
         <v>153</v>
       </c>
-      <c r="P112" t="s">
-        <v>31</v>
+      <c r="P112" t="n">
+        <v>3148.0</v>
       </c>
       <c r="Q112" t="n">
         <v>10700.0</v>
       </c>
       <c r="R112" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S112" t="n">
         <v>8548.0</v>
       </c>
       <c r="T112" t="n">
         <v>2164.0</v>
       </c>
       <c r="U112" t="n">
         <v>2947.0</v>
       </c>
       <c r="V112" t="n">
         <v>2926.0</v>
       </c>
       <c r="W112" t="n">
         <v>3585.0</v>
       </c>
       <c r="X112" t="n">
         <v>10609.0</v>
       </c>
       <c r="Y112" t="n">
-        <v>2444.0</v>
+        <v>3148.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>2109.0</v>
       </c>
       <c r="B113" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113" t="s">
+        <v>729</v>
+      </c>
+      <c r="E113" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F113" t="s">
         <v>69</v>
       </c>
       <c r="G113" t="s">
         <v>30</v>
       </c>
       <c r="H113" t="s">
         <v>31</v>
       </c>
       <c r="I113" t="s">
         <v>32</v>
       </c>
       <c r="J113" t="s">
         <v>33</v>
       </c>
       <c r="K113" t="s">
+        <v>731</v>
+      </c>
+      <c r="L113" t="s">
+        <v>35</v>
+      </c>
+      <c r="M113" t="s">
         <v>732</v>
       </c>
-      <c r="L113" t="s">
-[...2 lines deleted...]
-      <c r="M113" t="s">
+      <c r="N113" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="O113" t="s">
         <v>48</v>
       </c>
-      <c r="P113" t="s">
-        <v>31</v>
+      <c r="P113" t="n">
+        <v>949.0</v>
       </c>
       <c r="Q113" t="n">
         <v>1328.0</v>
       </c>
       <c r="R113" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S113" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T113" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U113" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V113" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W113" t="n">
         <v>1209.0</v>
       </c>
       <c r="X113" t="n">
         <v>1327.0</v>
       </c>
       <c r="Y113" t="n">
-        <v>624.0</v>
+        <v>949.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>2051.0</v>
       </c>
       <c r="B114" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="C114" t="s">
         <v>465</v>
       </c>
       <c r="D114" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="E114" t="s">
         <v>89</v>
       </c>
       <c r="F114" t="s">
         <v>69</v>
       </c>
       <c r="G114" t="s">
         <v>44</v>
       </c>
       <c r="H114" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I114" t="s">
         <v>32</v>
       </c>
       <c r="J114" t="s">
         <v>82</v>
       </c>
       <c r="K114" t="s">
+        <v>736</v>
+      </c>
+      <c r="L114" t="s">
+        <v>35</v>
+      </c>
+      <c r="M114" t="s">
         <v>737</v>
       </c>
-      <c r="L114" t="s">
+      <c r="N114" t="s">
         <v>738</v>
-      </c>
-[...4 lines deleted...]
-        <v>740</v>
       </c>
       <c r="O114" t="s">
         <v>48</v>
       </c>
-      <c r="P114" t="s">
-        <v>31</v>
+      <c r="P114" t="n">
+        <v>2310.0</v>
       </c>
       <c r="Q114" t="n">
         <v>2400.0</v>
       </c>
       <c r="R114" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S114" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T114" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U114" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V114" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W114" t="n">
         <v>1075.0</v>
       </c>
       <c r="X114" t="n">
         <v>2310.0</v>
       </c>
       <c r="Y114" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>2132.0</v>
       </c>
       <c r="B115" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="C115" t="s">
         <v>40</v>
       </c>
       <c r="D115" t="s">
         <v>657</v>
       </c>
       <c r="E115" t="s">
         <v>279</v>
       </c>
       <c r="F115" t="s">
         <v>69</v>
       </c>
       <c r="G115" t="s">
         <v>30</v>
       </c>
       <c r="H115" t="s">
         <v>31</v>
       </c>
       <c r="I115" t="s">
         <v>32</v>
       </c>
       <c r="J115" t="s">
         <v>33</v>
       </c>
       <c r="K115" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="L115" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M115" t="s">
         <v>660</v>
       </c>
       <c r="N115" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="O115" t="s">
         <v>48</v>
       </c>
-      <c r="P115" t="s">
-        <v>31</v>
+      <c r="P115" t="n">
+        <v>20871.0</v>
       </c>
       <c r="Q115" t="n">
         <v>26900.0</v>
       </c>
       <c r="R115" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S115" t="n">
         <v>15631.0</v>
       </c>
       <c r="T115" t="n">
         <v>21133.0</v>
       </c>
       <c r="U115" t="n">
         <v>22984.0</v>
       </c>
       <c r="V115" t="n">
         <v>25312.0</v>
       </c>
       <c r="W115" t="n">
         <v>25653.0</v>
       </c>
       <c r="X115" t="n">
         <v>25709.0</v>
       </c>
       <c r="Y115" t="n">
-        <v>16187.0</v>
+        <v>20871.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>2060.0</v>
       </c>
       <c r="B116" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="C116" t="s">
         <v>465</v>
       </c>
       <c r="D116" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="E116" t="s">
         <v>279</v>
       </c>
       <c r="F116" t="s">
         <v>69</v>
       </c>
       <c r="G116" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H116" t="s">
         <v>31</v>
       </c>
       <c r="I116" t="s">
         <v>32</v>
       </c>
       <c r="J116" t="s">
         <v>33</v>
       </c>
       <c r="K116" t="s">
+        <v>743</v>
+      </c>
+      <c r="L116" t="s">
+        <v>744</v>
+      </c>
+      <c r="M116" t="s">
         <v>745</v>
       </c>
-      <c r="L116" t="s">
+      <c r="N116" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>748</v>
       </c>
       <c r="O116" t="s">
         <v>48</v>
       </c>
-      <c r="P116" t="s">
-        <v>31</v>
+      <c r="P116" t="n">
+        <v>88.0</v>
       </c>
       <c r="Q116" t="n">
         <v>117.0</v>
       </c>
       <c r="R116" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S116" t="n">
         <v>239.0</v>
       </c>
       <c r="T116" t="n">
         <v>269.0</v>
       </c>
       <c r="U116" t="n">
         <v>229.0</v>
       </c>
       <c r="V116" t="n">
         <v>242.0</v>
       </c>
       <c r="W116" t="n">
         <v>198.0</v>
       </c>
       <c r="X116" t="n">
         <v>116.0</v>
       </c>
       <c r="Y116" t="n">
-        <v>62.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>1642.0</v>
       </c>
       <c r="B117" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="C117" t="s">
         <v>26</v>
       </c>
       <c r="D117" t="s">
         <v>88</v>
       </c>
       <c r="E117" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="F117" t="s">
         <v>69</v>
       </c>
       <c r="G117" t="s">
         <v>44</v>
       </c>
       <c r="H117" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I117" t="s">
         <v>32</v>
       </c>
       <c r="J117" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="K117" t="s">
+        <v>749</v>
+      </c>
+      <c r="L117" t="s">
+        <v>750</v>
+      </c>
+      <c r="M117" t="s">
         <v>751</v>
       </c>
-      <c r="L117" t="s">
+      <c r="N117" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>754</v>
       </c>
       <c r="O117" t="s">
         <v>67</v>
       </c>
-      <c r="P117" t="s">
-        <v>31</v>
+      <c r="P117" t="n">
+        <v>45820.0</v>
       </c>
       <c r="Q117" t="n">
         <v>74865.0</v>
       </c>
       <c r="R117" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="S117" t="n">
         <v>112109.0</v>
       </c>
       <c r="T117" t="n">
         <v>84761.0</v>
       </c>
       <c r="U117" t="n">
         <v>119064.0</v>
       </c>
       <c r="V117" t="n">
         <v>108712.0</v>
       </c>
       <c r="W117" t="n">
         <v>103780.0</v>
       </c>
       <c r="X117" t="n">
         <v>74865.0</v>
       </c>
       <c r="Y117" t="n">
         <v>45820.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>2086.0</v>
       </c>
       <c r="B118" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="C118" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D118" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F118" t="s">
         <v>69</v>
       </c>
       <c r="G118" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H118" t="s">
-        <v>31</v>
+        <v>429</v>
       </c>
       <c r="I118" t="s">
         <v>32</v>
       </c>
       <c r="J118" t="s">
         <v>33</v>
       </c>
       <c r="K118" t="s">
+        <v>755</v>
+      </c>
+      <c r="L118" t="s">
+        <v>756</v>
+      </c>
+      <c r="M118" t="s">
         <v>757</v>
       </c>
-      <c r="L118" t="s">
+      <c r="N118" t="s">
         <v>758</v>
       </c>
-      <c r="M118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O118" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P118" t="n">
+        <v>1.86024329E8</v>
       </c>
       <c r="Q118" t="n">
         <v>3.34167139E8</v>
       </c>
       <c r="R118" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="S118" t="n">
         <v>1.07329615E8</v>
       </c>
       <c r="T118" t="n">
         <v>1.5666888E8</v>
       </c>
       <c r="U118" t="n">
         <v>2.53969288E8</v>
       </c>
       <c r="V118" t="n">
         <v>3.22788868E8</v>
       </c>
       <c r="W118" t="n">
         <v>3.34893862E8</v>
       </c>
       <c r="X118" t="n">
         <v>3.30858554E8</v>
       </c>
       <c r="Y118" t="n">
-        <v>1.59955931E8</v>
+        <v>1.86024329E8</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>2152.0</v>
       </c>
       <c r="B119" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="C119" t="s">
         <v>26</v>
       </c>
       <c r="D119" t="s">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>28</v>
       </c>
       <c r="F119" t="s">
         <v>69</v>
       </c>
       <c r="G119" t="s">
         <v>30</v>
       </c>
       <c r="H119" t="s">
         <v>31</v>
       </c>
       <c r="I119" t="s">
         <v>32</v>
       </c>
       <c r="J119" t="s">
         <v>33</v>
       </c>
       <c r="K119" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="L119" t="s">
-        <v>764</v>
+        <v>35</v>
       </c>
       <c r="M119" t="s">
         <v>36</v>
       </c>
       <c r="N119" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="O119" t="s">
         <v>38</v>
       </c>
-      <c r="P119" t="s">
-        <v>31</v>
+      <c r="P119" t="n">
+        <v>1946080.0</v>
       </c>
       <c r="Q119" t="n">
         <v>2480648.0</v>
       </c>
       <c r="R119" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S119" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T119" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U119" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V119" t="n">
         <v>1360000.0</v>
       </c>
       <c r="W119" t="n">
         <v>1360972.0</v>
       </c>
       <c r="X119" t="n">
         <v>3907247.0</v>
       </c>
       <c r="Y119" t="n">
-        <v>1759218.0</v>
+        <v>1946080.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>2133.0</v>
       </c>
       <c r="B120" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="C120" t="s">
         <v>40</v>
       </c>
       <c r="D120" t="s">
         <v>657</v>
       </c>
       <c r="E120" t="s">
         <v>279</v>
       </c>
       <c r="F120" t="s">
         <v>69</v>
       </c>
       <c r="G120" t="s">
         <v>30</v>
       </c>
       <c r="H120" t="s">
         <v>31</v>
       </c>
       <c r="I120" t="s">
         <v>32</v>
       </c>
       <c r="J120" t="s">
         <v>33</v>
       </c>
       <c r="K120" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="L120" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M120" t="s">
         <v>660</v>
       </c>
       <c r="N120" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="O120" t="s">
         <v>48</v>
       </c>
-      <c r="P120" t="s">
-        <v>31</v>
+      <c r="P120" t="n">
+        <v>7324.0</v>
       </c>
       <c r="Q120" t="n">
         <v>9465.0</v>
       </c>
       <c r="R120" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S120" t="n">
         <v>4172.0</v>
       </c>
       <c r="T120" t="n">
         <v>5060.0</v>
       </c>
       <c r="U120" t="n">
         <v>6659.0</v>
       </c>
       <c r="V120" t="n">
         <v>6946.0</v>
       </c>
       <c r="W120" t="n">
         <v>7627.0</v>
       </c>
       <c r="X120" t="n">
         <v>9289.0</v>
       </c>
       <c r="Y120" t="n">
-        <v>5653.0</v>
+        <v>7324.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>1105.0</v>
       </c>
       <c r="B121" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="C121" t="s">
         <v>26</v>
       </c>
       <c r="D121" t="s">
+        <v>102</v>
+      </c>
+      <c r="E121" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F121" t="s">
         <v>69</v>
       </c>
       <c r="G121" t="s">
         <v>44</v>
       </c>
       <c r="H121" t="s">
         <v>31</v>
       </c>
       <c r="I121" t="s">
         <v>32</v>
       </c>
       <c r="J121" t="s">
         <v>33</v>
       </c>
       <c r="K121" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="L121" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M121" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="N121" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="O121" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="P121" t="n">
+        <v>458031.0</v>
       </c>
       <c r="Q121" t="n">
         <v>712966.0</v>
       </c>
       <c r="R121" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S121" t="n">
         <v>255808.0</v>
       </c>
       <c r="T121" t="n">
         <v>275337.0</v>
       </c>
       <c r="U121" t="n">
         <v>473594.0</v>
       </c>
       <c r="V121" t="n">
         <v>572336.0</v>
       </c>
       <c r="W121" t="n">
         <v>673678.0</v>
       </c>
       <c r="X121" t="n">
         <v>698986.0</v>
       </c>
       <c r="Y121" t="n">
-        <v>344538.0</v>
+        <v>458031.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>1785.0</v>
       </c>
       <c r="B122" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="C122" t="s">
         <v>60</v>
       </c>
       <c r="D122" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E122" t="s">
         <v>62</v>
       </c>
       <c r="F122" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G122" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H122" t="s">
-        <v>31</v>
+        <v>770</v>
       </c>
       <c r="I122" t="s">
         <v>32</v>
       </c>
       <c r="J122" t="s">
         <v>82</v>
       </c>
       <c r="K122" t="s">
+        <v>771</v>
+      </c>
+      <c r="L122" t="s">
+        <v>772</v>
+      </c>
+      <c r="M122" t="s">
         <v>773</v>
       </c>
-      <c r="L122" t="s">
+      <c r="N122" t="s">
         <v>774</v>
-      </c>
-[...4 lines deleted...]
-        <v>776</v>
       </c>
       <c r="O122" t="s">
         <v>67</v>
       </c>
-      <c r="P122" t="s">
-        <v>31</v>
+      <c r="P122" t="n">
+        <v>134196.0</v>
       </c>
       <c r="Q122" t="n">
         <v>134196.0</v>
       </c>
       <c r="R122" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="S122" t="n">
         <v>83372.0</v>
       </c>
       <c r="T122" t="n">
         <v>119183.0</v>
       </c>
       <c r="U122" t="n">
         <v>134196.0</v>
       </c>
       <c r="V122" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W122" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X122" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y122" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>743.0</v>
       </c>
       <c r="B123" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="C123" t="s">
         <v>26</v>
       </c>
       <c r="D123" t="s">
         <v>79</v>
       </c>
       <c r="E123" t="s">
         <v>80</v>
       </c>
       <c r="F123" t="s">
         <v>69</v>
       </c>
       <c r="G123" t="s">
         <v>44</v>
       </c>
       <c r="H123" t="s">
         <v>31</v>
       </c>
       <c r="I123" t="s">
         <v>32</v>
       </c>
       <c r="J123" t="s">
         <v>33</v>
       </c>
       <c r="K123" t="s">
+        <v>777</v>
+      </c>
+      <c r="L123" t="s">
+        <v>778</v>
+      </c>
+      <c r="M123" t="s">
         <v>779</v>
       </c>
-      <c r="L123" t="s">
+      <c r="N123" t="s">
         <v>780</v>
-      </c>
-[...4 lines deleted...]
-        <v>782</v>
       </c>
       <c r="O123" t="s">
         <v>38</v>
       </c>
-      <c r="P123" t="s">
-        <v>31</v>
+      <c r="P123" t="n">
+        <v>770.0</v>
       </c>
       <c r="Q123" t="n">
         <v>996.0</v>
       </c>
       <c r="R123" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="S123" t="n">
         <v>527.0</v>
       </c>
       <c r="T123" t="n">
         <v>979.0</v>
       </c>
       <c r="U123" t="n">
         <v>842.0</v>
       </c>
       <c r="V123" t="n">
         <v>730.0</v>
       </c>
       <c r="W123" t="n">
         <v>418.0</v>
       </c>
       <c r="X123" t="n">
         <v>996.0</v>
       </c>
       <c r="Y123" t="n">
-        <v>552.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>2072.0</v>
       </c>
       <c r="B124" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C124" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D124" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E124" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F124" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G124" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H124" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="I124" t="s">
         <v>32</v>
       </c>
       <c r="J124" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K124" t="s">
+        <v>783</v>
+      </c>
+      <c r="L124" t="s">
+        <v>784</v>
+      </c>
+      <c r="M124" t="s">
         <v>785</v>
       </c>
-      <c r="L124" t="s">
+      <c r="N124" t="s">
         <v>786</v>
       </c>
-      <c r="M124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O124" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P124" t="n">
+        <v>3.6</v>
       </c>
       <c r="Q124" t="n">
         <v>5.2</v>
       </c>
       <c r="R124" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="S124" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T124" t="n">
         <v>4.6</v>
       </c>
       <c r="U124" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V124" t="n">
         <v>5.2</v>
       </c>
       <c r="W124" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X124" t="n">
         <v>3.6</v>
       </c>
       <c r="Y124" t="n">
         <v>3.6</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>760.0</v>
       </c>
       <c r="B125" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="C125" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D125" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E125" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F125" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G125" t="s">
         <v>44</v>
       </c>
       <c r="H125" t="s">
         <v>31</v>
       </c>
       <c r="I125" t="s">
         <v>32</v>
       </c>
       <c r="J125" t="s">
         <v>33</v>
       </c>
       <c r="K125" t="s">
+        <v>789</v>
+      </c>
+      <c r="L125" t="s">
+        <v>35</v>
+      </c>
+      <c r="M125" t="s">
+        <v>790</v>
+      </c>
+      <c r="N125" t="s">
         <v>791</v>
-      </c>
-[...7 lines deleted...]
-        <v>793</v>
       </c>
       <c r="O125" t="s">
         <v>67</v>
       </c>
-      <c r="P125" t="s">
-        <v>31</v>
+      <c r="P125" t="n">
+        <v>55.56</v>
       </c>
       <c r="Q125" t="n">
         <v>70.7</v>
       </c>
       <c r="R125" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="S125" t="n">
         <v>65.44</v>
       </c>
       <c r="T125" t="n">
         <v>68.54</v>
       </c>
       <c r="U125" t="n">
         <v>66.0</v>
       </c>
       <c r="V125" t="n">
         <v>66.53</v>
       </c>
       <c r="W125" t="n">
         <v>61.06</v>
       </c>
       <c r="X125" t="n">
         <v>69.82</v>
       </c>
       <c r="Y125" t="n">
-        <v>52.94</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>1291.0</v>
       </c>
       <c r="B126" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C126" t="s">
         <v>26</v>
       </c>
       <c r="D126" t="s">
         <v>79</v>
       </c>
       <c r="E126" t="s">
         <v>80</v>
       </c>
       <c r="F126" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G126" t="s">
         <v>44</v>
       </c>
       <c r="H126" t="s">
         <v>31</v>
       </c>
       <c r="I126" t="s">
         <v>149</v>
       </c>
       <c r="J126" t="s">
         <v>82</v>
       </c>
       <c r="K126" t="s">
+        <v>793</v>
+      </c>
+      <c r="L126" t="s">
+        <v>794</v>
+      </c>
+      <c r="M126" t="s">
         <v>795</v>
       </c>
-      <c r="L126" t="s">
+      <c r="N126" t="s">
         <v>796</v>
-      </c>
-[...4 lines deleted...]
-        <v>798</v>
       </c>
       <c r="O126" t="s">
         <v>38</v>
       </c>
-      <c r="P126" t="s">
-        <v>31</v>
+      <c r="P126" t="n">
+        <v>10.25</v>
       </c>
       <c r="Q126" t="n">
         <v>11.78</v>
       </c>
       <c r="R126" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S126" t="n">
         <v>1.53</v>
       </c>
       <c r="T126" t="n">
         <v>1.05</v>
       </c>
       <c r="U126" t="n">
         <v>0.0</v>
       </c>
       <c r="V126" t="n">
         <v>12.79</v>
       </c>
       <c r="W126" t="n">
         <v>12.67</v>
       </c>
       <c r="X126" t="n">
-        <v>11.81</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>10.9</v>
+      </c>
+      <c r="Y126" t="n">
+        <v>10.25</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>1282.0</v>
       </c>
       <c r="B127" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="C127" t="s">
         <v>26</v>
       </c>
       <c r="D127" t="s">
         <v>79</v>
       </c>
       <c r="E127" t="s">
         <v>80</v>
       </c>
       <c r="F127" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G127" t="s">
         <v>44</v>
       </c>
       <c r="H127" t="s">
         <v>31</v>
       </c>
       <c r="I127" t="s">
         <v>149</v>
       </c>
       <c r="J127" t="s">
         <v>82</v>
       </c>
       <c r="K127" t="s">
+        <v>793</v>
+      </c>
+      <c r="L127" t="s">
+        <v>799</v>
+      </c>
+      <c r="M127" t="s">
         <v>795</v>
       </c>
-      <c r="L127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N127" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="O127" t="s">
         <v>38</v>
       </c>
-      <c r="P127" t="s">
-        <v>31</v>
+      <c r="P127" t="n">
+        <v>0.24</v>
       </c>
       <c r="Q127" t="n">
         <v>0.18</v>
       </c>
       <c r="R127" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S127" t="n">
         <v>0.22</v>
       </c>
       <c r="T127" t="n">
         <v>-0.43</v>
       </c>
       <c r="U127" t="n">
         <v>1.24</v>
       </c>
       <c r="V127" t="n">
         <v>0.53</v>
       </c>
       <c r="W127" t="n">
         <v>0.58</v>
       </c>
       <c r="X127" t="n">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>0.4</v>
+      </c>
+      <c r="Y127" t="n">
+        <v>0.24</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>1287.0</v>
       </c>
       <c r="B128" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="C128" t="s">
         <v>26</v>
       </c>
       <c r="D128" t="s">
         <v>79</v>
       </c>
       <c r="E128" t="s">
         <v>80</v>
       </c>
       <c r="F128" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G128" t="s">
         <v>44</v>
       </c>
       <c r="H128" t="s">
         <v>31</v>
       </c>
       <c r="I128" t="s">
         <v>149</v>
       </c>
       <c r="J128" t="s">
         <v>82</v>
       </c>
       <c r="K128" t="s">
+        <v>793</v>
+      </c>
+      <c r="L128" t="s">
+        <v>794</v>
+      </c>
+      <c r="M128" t="s">
         <v>795</v>
       </c>
-      <c r="L128" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N128" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="O128" t="s">
         <v>38</v>
       </c>
-      <c r="P128" t="s">
-        <v>31</v>
+      <c r="P128" t="n">
+        <v>2.81</v>
       </c>
       <c r="Q128" t="n">
         <v>3.67</v>
       </c>
       <c r="R128" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S128" t="n">
         <v>2.79</v>
       </c>
       <c r="T128" t="n">
         <v>2.13</v>
       </c>
       <c r="U128" t="n">
         <v>4.74</v>
       </c>
       <c r="V128" t="n">
         <v>4.62</v>
       </c>
       <c r="W128" t="n">
         <v>4.18</v>
       </c>
       <c r="X128" t="n">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>3.0</v>
+      </c>
+      <c r="Y128" t="n">
+        <v>2.81</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>1297.0</v>
       </c>
       <c r="B129" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="C129" t="s">
         <v>60</v>
       </c>
       <c r="D129" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E129" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F129" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G129" t="s">
         <v>30</v>
       </c>
       <c r="H129" t="s">
         <v>31</v>
       </c>
       <c r="I129" t="s">
         <v>149</v>
       </c>
       <c r="J129" t="s">
         <v>82</v>
       </c>
       <c r="K129" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="L129" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="M129" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="N129" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="O129" t="s">
         <v>38</v>
       </c>
-      <c r="P129" t="s">
-        <v>31</v>
+      <c r="P129" t="n">
+        <v>-3.6</v>
       </c>
       <c r="Q129" t="n">
         <v>-4.46</v>
       </c>
       <c r="R129" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S129" t="n">
         <v>-1.62</v>
       </c>
       <c r="T129" t="n">
         <v>3.22</v>
       </c>
       <c r="U129" t="n">
         <v>-0.23</v>
       </c>
       <c r="V129" t="n">
         <v>-4.47</v>
       </c>
       <c r="W129" t="n">
         <v>-4.46</v>
       </c>
       <c r="X129" t="n">
         <v>-4.44</v>
       </c>
-      <c r="Y129" t="s">
-        <v>31</v>
+      <c r="Y129" t="n">
+        <v>-3.6</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>1290.0</v>
       </c>
       <c r="B130" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="C130" t="s">
         <v>26</v>
       </c>
       <c r="D130" t="s">
         <v>79</v>
       </c>
       <c r="E130" t="s">
         <v>80</v>
       </c>
       <c r="F130" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G130" t="s">
         <v>44</v>
       </c>
       <c r="H130" t="s">
         <v>31</v>
       </c>
       <c r="I130" t="s">
         <v>32</v>
       </c>
       <c r="J130" t="s">
         <v>82</v>
       </c>
       <c r="K130" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="L130" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="M130" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N130" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="O130" t="s">
         <v>38</v>
       </c>
-      <c r="P130" t="s">
-        <v>31</v>
+      <c r="P130" t="n">
+        <v>102.8</v>
       </c>
       <c r="Q130" t="n">
         <v>106.91</v>
       </c>
       <c r="R130" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S130" t="n">
-        <v>73.47</v>
+        <v>73.62</v>
       </c>
       <c r="T130" t="n">
-        <v>67.76</v>
+        <v>68.55</v>
       </c>
       <c r="U130" t="n">
-        <v>92.1</v>
+        <v>92.57</v>
       </c>
       <c r="V130" t="n">
-        <v>105.55</v>
+        <v>106.08</v>
       </c>
       <c r="W130" t="n">
-        <v>105.11</v>
+        <v>105.85</v>
       </c>
       <c r="X130" t="n">
-        <v>106.68</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>101.79</v>
+      </c>
+      <c r="Y130" t="n">
+        <v>102.8</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>1286.0</v>
       </c>
       <c r="B131" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="C131" t="s">
         <v>26</v>
       </c>
       <c r="D131" t="s">
         <v>79</v>
       </c>
       <c r="E131" t="s">
         <v>80</v>
       </c>
       <c r="F131" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G131" t="s">
         <v>44</v>
       </c>
       <c r="H131" t="s">
         <v>31</v>
       </c>
       <c r="I131" t="s">
         <v>32</v>
       </c>
       <c r="J131" t="s">
         <v>82</v>
       </c>
       <c r="K131" t="s">
+        <v>806</v>
+      </c>
+      <c r="L131" t="s">
+        <v>794</v>
+      </c>
+      <c r="M131" t="s">
+        <v>795</v>
+      </c>
+      <c r="N131" t="s">
         <v>810</v>
-      </c>
-[...7 lines deleted...]
-        <v>815</v>
       </c>
       <c r="O131" t="s">
         <v>38</v>
       </c>
-      <c r="P131" t="s">
-        <v>31</v>
+      <c r="P131" t="n">
+        <v>96.53</v>
       </c>
       <c r="Q131" t="n">
         <v>95.73</v>
       </c>
       <c r="R131" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S131" t="n">
         <v>95.15</v>
       </c>
       <c r="T131" t="n">
         <v>93.69</v>
       </c>
       <c r="U131" t="n">
         <v>95.78</v>
       </c>
       <c r="V131" t="n">
         <v>94.81</v>
       </c>
       <c r="W131" t="n">
         <v>95.1</v>
       </c>
       <c r="X131" t="n">
-        <v>95.57</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>96.03</v>
+      </c>
+      <c r="Y131" t="n">
+        <v>96.53</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>1296.0</v>
       </c>
       <c r="B132" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="C132" t="s">
         <v>60</v>
       </c>
       <c r="D132" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E132" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F132" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G132" t="s">
         <v>30</v>
       </c>
       <c r="H132" t="s">
         <v>31</v>
       </c>
       <c r="I132" t="s">
         <v>32</v>
       </c>
       <c r="J132" t="s">
         <v>82</v>
       </c>
       <c r="K132" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="L132" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="M132" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="N132" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="O132" t="s">
         <v>38</v>
       </c>
-      <c r="P132" t="s">
-        <v>31</v>
+      <c r="P132" t="n">
+        <v>61.6</v>
       </c>
       <c r="Q132" t="n">
         <v>64.35</v>
       </c>
       <c r="R132" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="S132" t="n">
         <v>51.5</v>
       </c>
       <c r="T132" t="n">
         <v>49.22</v>
       </c>
       <c r="U132" t="n">
         <v>58.21</v>
       </c>
       <c r="V132" t="n">
         <v>48.66</v>
       </c>
       <c r="W132" t="n">
         <v>50.41</v>
       </c>
       <c r="X132" t="n">
         <v>64.3</v>
       </c>
-      <c r="Y132" t="s">
-        <v>31</v>
+      <c r="Y132" t="n">
+        <v>61.6</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>2113.0</v>
       </c>
       <c r="B133" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="C133" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D133" t="s">
         <v>164</v>
       </c>
       <c r="E133" t="s">
         <v>165</v>
       </c>
       <c r="F133" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G133" t="s">
         <v>30</v>
       </c>
       <c r="H133" t="s">
         <v>31</v>
       </c>
       <c r="I133" t="s">
         <v>32</v>
       </c>
       <c r="J133" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K133" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="L133" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M133" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="N133" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="O133" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P133" t="n">
+        <v>100.0</v>
       </c>
       <c r="Q133" t="n">
         <v>100.0</v>
       </c>
       <c r="R133" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S133" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T133" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U133" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V133" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W133" t="n">
         <v>100.0</v>
       </c>
       <c r="X133" t="n">
         <v>100.0</v>
       </c>
       <c r="Y133" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>717.0</v>
       </c>
       <c r="B134" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="C134" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D134" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E134" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F134" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G134" t="s">
         <v>44</v>
       </c>
       <c r="H134" t="s">
         <v>31</v>
       </c>
       <c r="I134" t="s">
         <v>32</v>
       </c>
       <c r="J134" t="s">
         <v>33</v>
       </c>
       <c r="K134" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="L134" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M134" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="N134" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="O134" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P134" t="n">
+        <v>92.22</v>
       </c>
       <c r="Q134" t="n">
         <v>95.0</v>
       </c>
       <c r="R134" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="S134" t="n">
         <v>98.0</v>
       </c>
       <c r="T134" t="n">
         <v>97.3</v>
       </c>
       <c r="U134" t="n">
         <v>97.12</v>
       </c>
       <c r="V134" t="n">
         <v>99.0</v>
       </c>
       <c r="W134" t="n">
         <v>98.08</v>
       </c>
       <c r="X134" t="n">
         <v>90.83</v>
       </c>
       <c r="Y134" t="n">
-        <v>87.0</v>
+        <v>92.22</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>160.0</v>
       </c>
       <c r="B135" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="C135" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D135" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E135" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F135" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G135" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H135" t="s">
         <v>31</v>
       </c>
       <c r="I135" t="s">
         <v>32</v>
       </c>
       <c r="J135" t="s">
         <v>33</v>
       </c>
       <c r="K135" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="L135" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M135" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="N135" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="O135" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P135" t="n">
+        <v>71.42</v>
       </c>
       <c r="Q135" t="n">
         <v>71.34</v>
       </c>
       <c r="R135" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="S135" t="n">
         <v>64.4</v>
       </c>
       <c r="T135" t="n">
         <v>69.4</v>
       </c>
       <c r="U135" t="n">
         <v>70.5</v>
       </c>
       <c r="V135" t="n">
         <v>70.73</v>
       </c>
       <c r="W135" t="n">
         <v>70.36</v>
       </c>
       <c r="X135" t="n">
         <v>71.34</v>
       </c>
       <c r="Y135" t="n">
-        <v>71.45</v>
+        <v>71.42</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>1502.0</v>
       </c>
       <c r="B136" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="C136" t="s">
         <v>26</v>
       </c>
       <c r="D136" t="s">
         <v>79</v>
       </c>
       <c r="E136" t="s">
         <v>238</v>
       </c>
       <c r="F136" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G136" t="s">
         <v>44</v>
       </c>
       <c r="H136" t="s">
-        <v>31</v>
+        <v>826</v>
       </c>
       <c r="I136" t="s">
         <v>32</v>
       </c>
       <c r="J136" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="K136" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="L136" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="M136" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="N136" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="O136" t="s">
         <v>38</v>
       </c>
-      <c r="P136" t="s">
-        <v>31</v>
+      <c r="P136" t="n">
+        <v>97.26</v>
       </c>
       <c r="Q136" t="n">
         <v>96.35</v>
       </c>
       <c r="R136" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="S136" t="n">
         <v>96.33</v>
       </c>
       <c r="T136" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U136" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V136" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W136" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="X136" t="n">
+        <v>97.26</v>
+      </c>
+      <c r="Y136" t="n">
+        <v>97.26</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>1724.0</v>
       </c>
       <c r="B137" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="C137" t="s">
         <v>26</v>
       </c>
       <c r="D137" t="s">
         <v>79</v>
       </c>
       <c r="E137" t="s">
         <v>80</v>
       </c>
       <c r="F137" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G137" t="s">
         <v>44</v>
       </c>
       <c r="H137" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I137" t="s">
         <v>149</v>
       </c>
       <c r="J137" t="s">
         <v>82</v>
       </c>
       <c r="K137" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="L137" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="M137" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="N137" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="O137" t="s">
         <v>38</v>
       </c>
-      <c r="P137" t="s">
-        <v>31</v>
+      <c r="P137" t="n">
+        <v>2.5</v>
       </c>
       <c r="Q137" t="n">
         <v>2.5</v>
       </c>
       <c r="R137" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S137" t="n">
         <v>2.8</v>
       </c>
       <c r="T137" t="n">
         <v>2.8</v>
       </c>
       <c r="U137" t="n">
         <v>2.7</v>
       </c>
       <c r="V137" t="n">
         <v>2.65</v>
       </c>
       <c r="W137" t="n">
         <v>2.59</v>
       </c>
       <c r="X137" t="n">
         <v>2.5</v>
       </c>
       <c r="Y137" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>1493.0</v>
       </c>
       <c r="B138" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="C138" t="s">
+        <v>144</v>
+      </c>
+      <c r="D138" t="s">
         <v>145</v>
       </c>
-      <c r="D138" t="s">
+      <c r="E138" t="s">
         <v>146</v>
       </c>
-      <c r="E138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F138" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G138" t="s">
         <v>44</v>
       </c>
       <c r="H138" t="s">
-        <v>31</v>
+        <v>826</v>
       </c>
       <c r="I138" t="s">
         <v>149</v>
       </c>
       <c r="J138" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="K138" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="L138" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="M138" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="N138" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="O138" t="s">
         <v>153</v>
       </c>
-      <c r="P138" t="s">
-        <v>31</v>
+      <c r="P138" t="n">
+        <v>2.31</v>
       </c>
       <c r="Q138" t="n">
         <v>3.0</v>
       </c>
       <c r="R138" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="S138" t="n">
         <v>3.0</v>
       </c>
       <c r="T138" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U138" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V138" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W138" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="X138" t="n">
+        <v>2.31</v>
+      </c>
+      <c r="Y138" t="n">
+        <v>2.31</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>2085.0</v>
       </c>
       <c r="B139" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="C139" t="s">
         <v>26</v>
       </c>
       <c r="D139" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E139" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F139" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G139" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H139" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I139" t="s">
         <v>32</v>
       </c>
       <c r="J139" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="K139" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="L139" t="s">
-        <v>852</v>
+        <v>35</v>
       </c>
       <c r="M139" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="N139" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="O139" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="P139" t="n">
+        <v>1.75</v>
       </c>
       <c r="Q139" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R139" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S139" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T139" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U139" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V139" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W139" t="n">
         <v>1.75</v>
       </c>
       <c r="X139" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y139" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>1293.0</v>
       </c>
       <c r="B140" t="s">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="C140" t="s">
         <v>26</v>
       </c>
       <c r="D140" t="s">
         <v>79</v>
       </c>
       <c r="E140" t="s">
         <v>80</v>
       </c>
       <c r="F140" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G140" t="s">
         <v>44</v>
       </c>
       <c r="H140" t="s">
         <v>31</v>
       </c>
       <c r="I140" t="s">
         <v>32</v>
       </c>
       <c r="J140" t="s">
         <v>82</v>
       </c>
       <c r="K140" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="L140" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="M140" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N140" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="O140" t="s">
         <v>38</v>
       </c>
-      <c r="P140" t="s">
-        <v>31</v>
+      <c r="P140" t="n">
+        <v>91.36</v>
       </c>
       <c r="Q140" t="n">
         <v>91.36</v>
       </c>
       <c r="R140" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S140" t="n">
         <v>89.24</v>
       </c>
       <c r="T140" t="n">
         <v>87.43</v>
       </c>
       <c r="U140" t="n">
         <v>96.96</v>
       </c>
       <c r="V140" t="n">
         <v>90.53</v>
       </c>
       <c r="W140" t="n">
         <v>90.34</v>
       </c>
       <c r="X140" t="n">
-        <v>91.27</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>90.38</v>
+      </c>
+      <c r="Y140" t="n">
+        <v>91.36</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>1340.0</v>
       </c>
       <c r="B141" t="s">
-        <v>859</v>
+        <v>853</v>
       </c>
       <c r="C141" t="s">
         <v>26</v>
       </c>
       <c r="D141" t="s">
         <v>79</v>
       </c>
       <c r="E141" t="s">
         <v>80</v>
       </c>
       <c r="F141" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G141" t="s">
         <v>44</v>
       </c>
       <c r="H141" t="s">
         <v>31</v>
       </c>
       <c r="I141" t="s">
         <v>32</v>
       </c>
       <c r="J141" t="s">
         <v>82</v>
       </c>
       <c r="K141" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="L141" t="s">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="M141" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N141" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="O141" t="s">
         <v>38</v>
       </c>
-      <c r="P141" t="s">
-        <v>31</v>
+      <c r="P141" t="n">
+        <v>96.01</v>
       </c>
       <c r="Q141" t="n">
         <v>94.93</v>
       </c>
       <c r="R141" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S141" t="n">
         <v>95.7</v>
       </c>
       <c r="T141" t="n">
         <v>95.78</v>
       </c>
       <c r="U141" t="n">
         <v>94.04</v>
       </c>
       <c r="V141" t="n">
         <v>93.89</v>
       </c>
       <c r="W141" t="n">
         <v>94.41</v>
       </c>
       <c r="X141" t="n">
-        <v>94.62</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>95.82</v>
+      </c>
+      <c r="Y141" t="n">
+        <v>96.01</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>2079.0</v>
       </c>
       <c r="B142" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
       <c r="C142" t="s">
+        <v>144</v>
+      </c>
+      <c r="D142" t="s">
         <v>145</v>
       </c>
-      <c r="D142" t="s">
+      <c r="E142" t="s">
         <v>146</v>
       </c>
-      <c r="E142" t="s">
+      <c r="F142" t="s">
         <v>147</v>
       </c>
-      <c r="F142" t="s">
+      <c r="G142" t="s">
+        <v>127</v>
+      </c>
+      <c r="H142" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I142" t="s">
         <v>149</v>
       </c>
       <c r="J142" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K142" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="L142" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M142" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
       <c r="N142" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
       <c r="O142" t="s">
         <v>153</v>
       </c>
-      <c r="P142" t="s">
-        <v>31</v>
+      <c r="P142" t="n">
+        <v>143.29</v>
       </c>
       <c r="Q142" t="n">
         <v>118.5</v>
       </c>
       <c r="R142" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S142" t="n">
         <v>245.08</v>
       </c>
       <c r="T142" t="n">
         <v>103.1</v>
       </c>
       <c r="U142" t="n">
         <v>201.13</v>
       </c>
       <c r="V142" t="n">
         <v>91.75</v>
       </c>
       <c r="W142" t="n">
         <v>115.14</v>
       </c>
       <c r="X142" t="n">
         <v>122.18</v>
       </c>
       <c r="Y142" t="n">
         <v>143.29</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>1781.0</v>
       </c>
       <c r="B143" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="C143" t="s">
+        <v>144</v>
+      </c>
+      <c r="D143" t="s">
         <v>145</v>
       </c>
-      <c r="D143" t="s">
+      <c r="E143" t="s">
         <v>146</v>
       </c>
-      <c r="E143" t="s">
+      <c r="F143" t="s">
         <v>147</v>
       </c>
-      <c r="F143" t="s">
+      <c r="G143" t="s">
+        <v>127</v>
+      </c>
+      <c r="H143" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I143" t="s">
         <v>149</v>
       </c>
       <c r="J143" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K143" t="s">
-        <v>866</v>
+        <v>859</v>
       </c>
       <c r="L143" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M143" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="N143" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="O143" t="s">
         <v>153</v>
       </c>
-      <c r="P143" t="s">
-        <v>31</v>
+      <c r="P143" t="n">
+        <v>29.78</v>
       </c>
       <c r="Q143" t="n">
         <v>27.76</v>
       </c>
       <c r="R143" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="S143" t="n">
         <v>31.47</v>
       </c>
       <c r="T143" t="n">
         <v>32.29</v>
       </c>
       <c r="U143" t="n">
         <v>28.16</v>
       </c>
       <c r="V143" t="n">
         <v>28.71</v>
       </c>
       <c r="W143" t="n">
         <v>29.01</v>
       </c>
       <c r="X143" t="n">
         <v>29.04</v>
       </c>
       <c r="Y143" t="n">
         <v>29.78</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>1949.0</v>
       </c>
       <c r="B144" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
       <c r="C144" t="s">
         <v>465</v>
       </c>
       <c r="D144" t="s">
         <v>466</v>
       </c>
       <c r="E144" t="s">
+        <v>146</v>
+      </c>
+      <c r="F144" t="s">
         <v>147</v>
       </c>
-      <c r="F144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G144" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H144" t="s">
-        <v>31</v>
+        <v>863</v>
       </c>
       <c r="I144" t="s">
         <v>32</v>
       </c>
       <c r="J144" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="K144" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="L144" t="s">
-        <v>871</v>
+        <v>35</v>
       </c>
       <c r="M144" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="N144" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="O144" t="s">
         <v>48</v>
       </c>
-      <c r="P144" t="s">
-        <v>31</v>
+      <c r="P144" t="n">
+        <v>29.07</v>
       </c>
       <c r="Q144" t="n">
         <v>18.6</v>
       </c>
       <c r="R144" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S144" t="n">
         <v>18.0</v>
       </c>
       <c r="T144" t="n">
         <v>21.5</v>
       </c>
       <c r="U144" t="n">
         <v>21.0</v>
       </c>
       <c r="V144" t="n">
         <v>17.0</v>
       </c>
       <c r="W144" t="n">
         <v>17.27</v>
       </c>
       <c r="X144" t="n">
         <v>17.2</v>
       </c>
       <c r="Y144" t="n">
-        <v>21.1</v>
+        <v>29.07</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>1950.0</v>
       </c>
       <c r="B145" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="C145" t="s">
         <v>465</v>
       </c>
       <c r="D145" t="s">
         <v>466</v>
       </c>
       <c r="E145" t="s">
+        <v>146</v>
+      </c>
+      <c r="F145" t="s">
         <v>147</v>
       </c>
-      <c r="F145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G145" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H145" t="s">
-        <v>31</v>
+        <v>863</v>
       </c>
       <c r="I145" t="s">
         <v>32</v>
       </c>
       <c r="J145" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="K145" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="L145" t="s">
-        <v>876</v>
+        <v>35</v>
       </c>
       <c r="M145" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="N145" t="s">
-        <v>877</v>
+        <v>869</v>
       </c>
       <c r="O145" t="s">
         <v>48</v>
       </c>
-      <c r="P145" t="s">
-        <v>31</v>
+      <c r="P145" t="n">
+        <v>20.4</v>
       </c>
       <c r="Q145" t="n">
         <v>19.05</v>
       </c>
       <c r="R145" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S145" t="n">
         <v>35.5</v>
       </c>
       <c r="T145" t="n">
         <v>21.0</v>
       </c>
       <c r="U145" t="n">
         <v>30.0</v>
       </c>
       <c r="V145" t="n">
         <v>16.0</v>
       </c>
       <c r="W145" t="n">
         <v>12.24</v>
       </c>
       <c r="X145" t="n">
         <v>18.1</v>
       </c>
       <c r="Y145" t="n">
-        <v>18.5</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>1118.0</v>
       </c>
       <c r="B146" t="s">
-        <v>878</v>
+        <v>870</v>
       </c>
       <c r="C146" t="s">
         <v>26</v>
       </c>
       <c r="D146" t="s">
-        <v>879</v>
+        <v>871</v>
       </c>
       <c r="E146" t="s">
         <v>89</v>
       </c>
       <c r="F146" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G146" t="s">
         <v>44</v>
       </c>
       <c r="H146" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I146" t="s">
         <v>32</v>
       </c>
       <c r="J146" t="s">
         <v>82</v>
       </c>
       <c r="K146" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="L146" t="s">
-        <v>881</v>
+        <v>873</v>
       </c>
       <c r="M146" t="s">
-        <v>882</v>
+        <v>874</v>
       </c>
       <c r="N146" t="s">
-        <v>883</v>
+        <v>875</v>
       </c>
       <c r="O146" t="s">
         <v>58</v>
       </c>
-      <c r="P146" t="s">
-        <v>31</v>
+      <c r="P146" t="n">
+        <v>96.07</v>
       </c>
       <c r="Q146" t="n">
         <v>115.24</v>
       </c>
       <c r="R146" t="s">
-        <v>884</v>
+        <v>876</v>
       </c>
       <c r="S146" t="n">
         <v>89.33</v>
       </c>
       <c r="T146" t="n">
         <v>89.49</v>
       </c>
       <c r="U146" t="n">
         <v>69.83</v>
       </c>
       <c r="V146" t="n">
         <v>95.47</v>
       </c>
       <c r="W146" t="n">
         <v>95.33</v>
       </c>
       <c r="X146" t="n">
         <v>96.07</v>
       </c>
       <c r="Y146" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>2098.0</v>
       </c>
       <c r="B147" t="s">
-        <v>885</v>
+        <v>877</v>
       </c>
       <c r="C147" t="s">
         <v>26</v>
       </c>
       <c r="D147" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E147" t="s">
         <v>52</v>
       </c>
       <c r="F147" t="s">
+        <v>147</v>
+      </c>
+      <c r="G147" t="s">
+        <v>127</v>
+      </c>
+      <c r="H147" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I147" t="s">
         <v>32</v>
       </c>
       <c r="J147" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K147" t="s">
-        <v>886</v>
+        <v>878</v>
       </c>
       <c r="L147" t="s">
-        <v>887</v>
+        <v>879</v>
       </c>
       <c r="M147" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
       <c r="N147" t="s">
-        <v>889</v>
+        <v>881</v>
       </c>
       <c r="O147" t="s">
         <v>58</v>
       </c>
-      <c r="P147" t="s">
-        <v>31</v>
+      <c r="P147" t="n">
+        <v>84.31</v>
       </c>
       <c r="Q147" t="n">
         <v>85.0</v>
       </c>
       <c r="R147" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S147" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T147" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U147" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V147" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W147" t="n">
         <v>78.9</v>
       </c>
       <c r="X147" t="n">
         <v>84.3</v>
       </c>
       <c r="Y147" t="n">
         <v>84.31</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>1474.0</v>
       </c>
       <c r="B148" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="C148" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D148" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="E148" t="s">
         <v>238</v>
       </c>
       <c r="F148" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G148" t="s">
         <v>44</v>
       </c>
       <c r="H148" t="s">
-        <v>31</v>
+        <v>826</v>
       </c>
       <c r="I148" t="s">
         <v>32</v>
       </c>
       <c r="J148" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="K148" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="L148" t="s">
-        <v>893</v>
+        <v>885</v>
       </c>
       <c r="M148" t="s">
-        <v>894</v>
+        <v>830</v>
       </c>
       <c r="N148" t="s">
-        <v>895</v>
+        <v>886</v>
       </c>
       <c r="O148" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P148" t="n">
+        <v>99.1</v>
       </c>
       <c r="Q148" t="n">
         <v>97.95</v>
       </c>
       <c r="R148" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="S148" t="n">
         <v>97.9</v>
       </c>
       <c r="T148" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U148" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V148" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W148" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="X148" t="n">
+        <v>99.1</v>
+      </c>
+      <c r="Y148" t="n">
+        <v>99.1</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>1631.0</v>
       </c>
       <c r="B149" t="s">
-        <v>896</v>
+        <v>887</v>
       </c>
       <c r="C149" t="s">
         <v>26</v>
       </c>
       <c r="D149" t="s">
         <v>79</v>
       </c>
       <c r="E149" t="s">
         <v>80</v>
       </c>
       <c r="F149" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G149" t="s">
         <v>44</v>
       </c>
       <c r="H149" t="s">
         <v>31</v>
       </c>
       <c r="I149" t="s">
         <v>32</v>
       </c>
       <c r="J149" t="s">
         <v>82</v>
       </c>
       <c r="K149" t="s">
-        <v>897</v>
+        <v>888</v>
       </c>
       <c r="L149" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="M149" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N149" t="s">
-        <v>899</v>
+        <v>890</v>
       </c>
       <c r="O149" t="s">
         <v>38</v>
       </c>
-      <c r="P149" t="s">
-        <v>31</v>
+      <c r="P149" t="n">
+        <v>76.65</v>
       </c>
       <c r="Q149" t="n">
         <v>75.29</v>
       </c>
       <c r="R149" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S149" t="n">
-        <v>71.22</v>
+        <v>73.36</v>
       </c>
       <c r="T149" t="n">
-        <v>71.13</v>
+        <v>72.48</v>
       </c>
       <c r="U149" t="n">
-        <v>72.67</v>
+        <v>74.96</v>
       </c>
       <c r="V149" t="n">
-        <v>74.0</v>
+        <v>76.33</v>
       </c>
       <c r="W149" t="n">
-        <v>74.16</v>
+        <v>76.46</v>
       </c>
       <c r="X149" t="n">
-        <v>74.67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>75.83</v>
+      </c>
+      <c r="Y149" t="n">
+        <v>76.65</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>1630.0</v>
       </c>
       <c r="B150" t="s">
-        <v>900</v>
+        <v>891</v>
       </c>
       <c r="C150" t="s">
         <v>26</v>
       </c>
       <c r="D150" t="s">
         <v>79</v>
       </c>
       <c r="E150" t="s">
         <v>80</v>
       </c>
       <c r="F150" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G150" t="s">
         <v>44</v>
       </c>
       <c r="H150" t="s">
         <v>31</v>
       </c>
       <c r="I150" t="s">
         <v>32</v>
       </c>
       <c r="J150" t="s">
         <v>82</v>
       </c>
       <c r="K150" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="L150" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="M150" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N150" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="O150" t="s">
         <v>38</v>
       </c>
-      <c r="P150" t="s">
-        <v>31</v>
+      <c r="P150" t="n">
+        <v>98.62</v>
       </c>
       <c r="Q150" t="n">
         <v>100.75</v>
       </c>
       <c r="R150" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S150" t="n">
         <v>104.03</v>
       </c>
       <c r="T150" t="n">
         <v>104.78</v>
       </c>
       <c r="U150" t="n">
         <v>103.64</v>
       </c>
       <c r="V150" t="n">
         <v>102.46</v>
       </c>
       <c r="W150" t="n">
         <v>100.87</v>
       </c>
       <c r="X150" t="n">
-        <v>101.3</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>98.9</v>
+      </c>
+      <c r="Y150" t="n">
+        <v>98.62</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>1633.0</v>
       </c>
       <c r="B151" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="C151" t="s">
         <v>26</v>
       </c>
       <c r="D151" t="s">
         <v>79</v>
       </c>
       <c r="E151" t="s">
         <v>80</v>
       </c>
       <c r="F151" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G151" t="s">
         <v>44</v>
       </c>
       <c r="H151" t="s">
         <v>31</v>
       </c>
       <c r="I151" t="s">
         <v>32</v>
       </c>
       <c r="J151" t="s">
         <v>82</v>
       </c>
       <c r="K151" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
       <c r="L151" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="M151" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N151" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="O151" t="s">
         <v>38</v>
       </c>
-      <c r="P151" t="s">
-        <v>31</v>
+      <c r="P151" t="n">
+        <v>95.38</v>
       </c>
       <c r="Q151" t="n">
         <v>94.64</v>
       </c>
       <c r="R151" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S151" t="n">
         <v>92.32</v>
       </c>
       <c r="T151" t="n">
         <v>91.93</v>
       </c>
       <c r="U151" t="n">
         <v>90.78</v>
       </c>
       <c r="V151" t="n">
         <v>92.08</v>
       </c>
       <c r="W151" t="n">
         <v>93.59</v>
       </c>
       <c r="X151" t="n">
-        <v>94.09</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94.48</v>
+      </c>
+      <c r="Y151" t="n">
+        <v>95.38</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>197.0</v>
       </c>
       <c r="B152" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="C152" t="s">
         <v>26</v>
       </c>
       <c r="D152" t="s">
         <v>79</v>
       </c>
       <c r="E152" t="s">
         <v>80</v>
       </c>
       <c r="F152" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G152" t="s">
         <v>44</v>
       </c>
       <c r="H152" t="s">
         <v>31</v>
       </c>
       <c r="I152" t="s">
         <v>32</v>
       </c>
       <c r="J152" t="s">
         <v>82</v>
       </c>
       <c r="K152" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="L152" t="s">
-        <v>909</v>
+        <v>794</v>
       </c>
       <c r="M152" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N152" t="s">
-        <v>910</v>
+        <v>899</v>
       </c>
       <c r="O152" t="s">
         <v>38</v>
       </c>
-      <c r="P152" t="s">
-        <v>31</v>
+      <c r="P152" t="n">
+        <v>60.18</v>
       </c>
       <c r="Q152" t="n">
         <v>63.82</v>
       </c>
       <c r="R152" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S152" t="n">
         <v>66.25</v>
       </c>
       <c r="T152" t="n">
         <v>65.62</v>
       </c>
       <c r="U152" t="n">
         <v>67.03</v>
       </c>
       <c r="V152" t="n">
         <v>65.52</v>
       </c>
       <c r="W152" t="n">
         <v>62.21</v>
       </c>
       <c r="X152" t="n">
-        <v>63.21</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>60.05</v>
+      </c>
+      <c r="Y152" t="n">
+        <v>60.18</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>1646.0</v>
       </c>
       <c r="B153" t="s">
-        <v>911</v>
+        <v>900</v>
       </c>
       <c r="C153" t="s">
         <v>60</v>
       </c>
       <c r="D153" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E153" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F153" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G153" t="s">
         <v>30</v>
       </c>
       <c r="H153" t="s">
         <v>31</v>
       </c>
       <c r="I153" t="s">
         <v>32</v>
       </c>
       <c r="J153" t="s">
         <v>82</v>
       </c>
       <c r="K153" t="s">
-        <v>912</v>
+        <v>901</v>
       </c>
       <c r="L153" t="s">
-        <v>913</v>
+        <v>902</v>
       </c>
       <c r="M153" t="s">
-        <v>914</v>
+        <v>903</v>
       </c>
       <c r="N153" t="s">
-        <v>915</v>
+        <v>904</v>
       </c>
       <c r="O153" t="s">
         <v>38</v>
       </c>
-      <c r="P153" t="s">
-        <v>31</v>
+      <c r="P153" t="n">
+        <v>40.4</v>
       </c>
       <c r="Q153" t="n">
         <v>41.0</v>
       </c>
       <c r="R153" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S153" t="n">
         <v>36.9</v>
       </c>
       <c r="T153" t="n">
         <v>36.55</v>
       </c>
       <c r="U153" t="n">
         <v>36.53</v>
       </c>
       <c r="V153" t="n">
         <v>37.8</v>
       </c>
       <c r="W153" t="n">
         <v>38.83</v>
       </c>
       <c r="X153" t="n">
         <v>40.16</v>
       </c>
-      <c r="Y153" t="s">
-        <v>31</v>
+      <c r="Y153" t="n">
+        <v>40.4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>2043.0</v>
       </c>
       <c r="B154" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
       <c r="C154" t="s">
         <v>60</v>
       </c>
       <c r="D154" t="s">
+        <v>250</v>
+      </c>
+      <c r="E154" t="s">
         <v>251</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G154" t="s">
         <v>30</v>
       </c>
       <c r="H154" t="s">
         <v>31</v>
       </c>
       <c r="I154" t="s">
         <v>32</v>
       </c>
       <c r="J154" t="s">
         <v>33</v>
       </c>
       <c r="K154" t="s">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="L154" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M154" t="s">
-        <v>918</v>
+        <v>907</v>
       </c>
       <c r="N154" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
       <c r="O154" t="s">
         <v>48</v>
       </c>
-      <c r="P154" t="s">
-        <v>31</v>
+      <c r="P154" t="n">
+        <v>69.08</v>
       </c>
       <c r="Q154" t="n">
         <v>73.62</v>
       </c>
       <c r="R154" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="S154" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T154" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U154" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V154" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W154" t="n">
         <v>73.62</v>
       </c>
       <c r="X154" t="n">
         <v>70.66</v>
       </c>
       <c r="Y154" t="n">
-        <v>69.15</v>
+        <v>69.08</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>2122.0</v>
       </c>
       <c r="B155" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="C155" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D155" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="E155" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F155" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G155" t="s">
         <v>30</v>
       </c>
       <c r="H155" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I155" t="s">
         <v>32</v>
       </c>
       <c r="J155" t="s">
         <v>82</v>
       </c>
       <c r="K155" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
       <c r="L155" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M155" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
       <c r="N155" t="s">
-        <v>924</v>
+        <v>913</v>
       </c>
       <c r="O155" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P155" t="n">
+        <v>100.0</v>
       </c>
       <c r="Q155" t="n">
         <v>100.0</v>
       </c>
       <c r="R155" t="s">
-        <v>925</v>
+        <v>914</v>
       </c>
       <c r="S155" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T155" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U155" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V155" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W155" t="n">
         <v>29.4</v>
       </c>
       <c r="X155" t="n">
         <v>100.0</v>
       </c>
       <c r="Y155" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>1776.0</v>
       </c>
       <c r="B156" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="C156" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D156" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
       <c r="E156" t="s">
-        <v>928</v>
+        <v>917</v>
       </c>
       <c r="F156" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G156" t="s">
         <v>30</v>
       </c>
       <c r="H156" t="s">
         <v>31</v>
       </c>
       <c r="I156" t="s">
         <v>32</v>
       </c>
       <c r="J156" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K156" t="s">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="L156" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M156" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="N156" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
       <c r="O156" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P156" t="n">
+        <v>49.27</v>
       </c>
       <c r="Q156" t="n">
         <v>58.0</v>
       </c>
       <c r="R156" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="S156" t="n">
         <v>29.5</v>
       </c>
       <c r="T156" t="n">
         <v>47.0</v>
       </c>
       <c r="U156" t="n">
         <v>39.7</v>
       </c>
       <c r="V156" t="n">
         <v>60.4</v>
       </c>
       <c r="W156" t="n">
         <v>55.6</v>
       </c>
       <c r="X156" t="n">
         <v>80.0</v>
       </c>
       <c r="Y156" t="n">
-        <v>65.07</v>
+        <v>49.27</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>1780.0</v>
       </c>
       <c r="B157" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="C157" t="s">
         <v>465</v>
       </c>
       <c r="D157" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E157" t="s">
-        <v>928</v>
+        <v>917</v>
       </c>
       <c r="F157" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G157" t="s">
         <v>44</v>
       </c>
       <c r="H157" t="s">
         <v>31</v>
       </c>
       <c r="I157" t="s">
         <v>32</v>
       </c>
       <c r="J157" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K157" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
       <c r="L157" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M157" t="s">
-        <v>935</v>
+        <v>919</v>
       </c>
       <c r="N157" t="s">
-        <v>936</v>
+        <v>924</v>
       </c>
       <c r="O157" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P157" t="n">
+        <v>55.24</v>
       </c>
       <c r="Q157" t="n">
         <v>62.5</v>
       </c>
       <c r="R157" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="S157" t="n">
         <v>26.5</v>
       </c>
       <c r="T157" t="n">
         <v>46.4</v>
       </c>
       <c r="U157" t="n">
         <v>46.5</v>
       </c>
       <c r="V157" t="n">
         <v>59.6</v>
       </c>
       <c r="W157" t="n">
         <v>61.8</v>
       </c>
       <c r="X157" t="n">
         <v>75.0</v>
       </c>
       <c r="Y157" t="n">
-        <v>64.92</v>
+        <v>55.24</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>1779.0</v>
       </c>
       <c r="B158" t="s">
-        <v>937</v>
+        <v>925</v>
       </c>
       <c r="C158" t="s">
         <v>465</v>
       </c>
       <c r="D158" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E158" t="s">
-        <v>928</v>
+        <v>917</v>
       </c>
       <c r="F158" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G158" t="s">
         <v>44</v>
       </c>
       <c r="H158" t="s">
         <v>31</v>
       </c>
       <c r="I158" t="s">
         <v>32</v>
       </c>
       <c r="J158" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K158" t="s">
-        <v>938</v>
+        <v>926</v>
       </c>
       <c r="L158" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M158" t="s">
-        <v>939</v>
+        <v>919</v>
       </c>
       <c r="N158" t="s">
-        <v>940</v>
+        <v>927</v>
       </c>
       <c r="O158" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P158" t="n">
+        <v>55.24</v>
       </c>
       <c r="Q158" t="n">
         <v>54.0</v>
       </c>
       <c r="R158" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="S158" t="n">
         <v>29.1</v>
       </c>
       <c r="T158" t="n">
         <v>46.6</v>
       </c>
       <c r="U158" t="n">
         <v>44.4</v>
       </c>
       <c r="V158" t="n">
         <v>63.5</v>
       </c>
       <c r="W158" t="n">
         <v>52.1</v>
       </c>
       <c r="X158" t="n">
         <v>73.8</v>
       </c>
       <c r="Y158" t="n">
-        <v>68.55</v>
+        <v>55.24</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>2119.0</v>
       </c>
       <c r="B159" t="s">
-        <v>941</v>
+        <v>928</v>
       </c>
       <c r="C159" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D159" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E159" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F159" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G159" t="s">
         <v>30</v>
       </c>
       <c r="H159" t="s">
-        <v>31</v>
+        <v>929</v>
       </c>
       <c r="I159" t="s">
         <v>32</v>
       </c>
       <c r="J159" t="s">
         <v>82</v>
       </c>
       <c r="K159" t="s">
-        <v>942</v>
+        <v>930</v>
       </c>
       <c r="L159" t="s">
-        <v>943</v>
+        <v>931</v>
       </c>
       <c r="M159" t="s">
-        <v>944</v>
+        <v>932</v>
       </c>
       <c r="N159" t="s">
-        <v>945</v>
+        <v>933</v>
       </c>
       <c r="O159" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P159" t="n">
+        <v>88.25</v>
       </c>
       <c r="Q159" t="n">
         <v>98.5</v>
       </c>
       <c r="R159" t="s">
-        <v>946</v>
+        <v>934</v>
       </c>
       <c r="S159" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T159" t="n">
         <v>69.2</v>
       </c>
       <c r="U159" t="n">
         <v>88.2</v>
       </c>
       <c r="V159" t="n">
         <v>93.2</v>
       </c>
       <c r="W159" t="n">
         <v>98.0</v>
       </c>
       <c r="X159" t="n">
         <v>98.13</v>
       </c>
       <c r="Y159" t="n">
         <v>88.25</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>797.0</v>
       </c>
       <c r="B160" t="s">
-        <v>947</v>
+        <v>935</v>
       </c>
       <c r="C160" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D160" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E160" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F160" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G160" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H160" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I160" t="s">
         <v>32</v>
       </c>
       <c r="J160" t="s">
         <v>82</v>
       </c>
       <c r="K160" t="s">
-        <v>948</v>
+        <v>936</v>
       </c>
       <c r="L160" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M160" t="s">
-        <v>949</v>
+        <v>937</v>
       </c>
       <c r="N160" t="s">
-        <v>950</v>
+        <v>938</v>
       </c>
       <c r="O160" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P160" t="n">
+        <v>92.97</v>
       </c>
       <c r="Q160" t="n">
         <v>92.97</v>
       </c>
       <c r="R160" t="s">
-        <v>951</v>
+        <v>939</v>
       </c>
       <c r="S160" t="n">
         <v>85.43</v>
       </c>
       <c r="T160" t="n">
         <v>88.01</v>
       </c>
       <c r="U160" t="n">
         <v>85.48</v>
       </c>
       <c r="V160" t="n">
         <v>90.67</v>
       </c>
       <c r="W160" t="n">
         <v>86.42</v>
       </c>
       <c r="X160" t="n">
         <v>92.97</v>
       </c>
       <c r="Y160" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>2082.0</v>
       </c>
       <c r="B161" t="s">
-        <v>952</v>
+        <v>940</v>
       </c>
       <c r="C161" t="s">
         <v>60</v>
       </c>
       <c r="D161" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E161" t="s">
-        <v>953</v>
+        <v>941</v>
       </c>
       <c r="F161" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G161" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H161" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I161" t="s">
         <v>149</v>
       </c>
       <c r="J161" t="s">
         <v>82</v>
       </c>
       <c r="K161" t="s">
-        <v>954</v>
+        <v>942</v>
       </c>
       <c r="L161" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M161" t="s">
-        <v>955</v>
+        <v>943</v>
       </c>
       <c r="N161" t="s">
-        <v>956</v>
+        <v>944</v>
       </c>
       <c r="O161" t="s">
         <v>67</v>
       </c>
-      <c r="P161" t="s">
-        <v>31</v>
+      <c r="P161" t="n">
+        <v>-38.17</v>
       </c>
       <c r="Q161" t="n">
         <v>-38.0</v>
       </c>
       <c r="R161" t="s">
-        <v>957</v>
+        <v>945</v>
       </c>
       <c r="S161" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T161" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U161" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V161" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W161" t="n">
         <v>-41.0</v>
       </c>
       <c r="X161" t="n">
         <v>-38.17</v>
       </c>
       <c r="Y161" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>2057.0</v>
       </c>
       <c r="B162" t="s">
-        <v>958</v>
+        <v>946</v>
       </c>
       <c r="C162" t="s">
         <v>40</v>
       </c>
       <c r="D162" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E162" t="s">
         <v>279</v>
       </c>
       <c r="F162" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G162" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H162" t="s">
-        <v>31</v>
+        <v>947</v>
       </c>
       <c r="I162" t="s">
         <v>149</v>
       </c>
       <c r="J162" t="s">
         <v>82</v>
       </c>
       <c r="K162" t="s">
-        <v>959</v>
+        <v>948</v>
       </c>
       <c r="L162" t="s">
-        <v>960</v>
+        <v>949</v>
       </c>
       <c r="M162" t="s">
-        <v>961</v>
+        <v>950</v>
       </c>
       <c r="N162" t="s">
-        <v>962</v>
+        <v>951</v>
       </c>
       <c r="O162" t="s">
         <v>48</v>
       </c>
-      <c r="P162" t="s">
-        <v>31</v>
+      <c r="P162" t="n">
+        <v>92.2</v>
       </c>
       <c r="Q162" t="n">
         <v>90.3</v>
       </c>
       <c r="R162" t="s">
-        <v>963</v>
+        <v>471</v>
       </c>
       <c r="S162" t="n">
         <v>91.2</v>
       </c>
       <c r="T162" t="n">
         <v>92.9</v>
       </c>
       <c r="U162" t="n">
         <v>93.0</v>
       </c>
       <c r="V162" t="n">
         <v>89.5</v>
       </c>
       <c r="W162" t="n">
         <v>91.6</v>
       </c>
       <c r="X162" t="n">
         <v>91.7</v>
       </c>
-      <c r="Y162" t="s">
-        <v>31</v>
+      <c r="Y162" t="n">
+        <v>92.2</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
-        <v>1923.0</v>
+        <v>2064.0</v>
       </c>
       <c r="B163" t="s">
-        <v>964</v>
+        <v>952</v>
       </c>
       <c r="C163" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="D163" t="s">
-        <v>27</v>
+        <v>953</v>
       </c>
       <c r="E163" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="F163" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G163" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H163" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I163" t="s">
         <v>32</v>
       </c>
       <c r="J163" t="s">
         <v>82</v>
       </c>
       <c r="K163" t="s">
-        <v>965</v>
+        <v>954</v>
       </c>
       <c r="L163" t="s">
-        <v>966</v>
+        <v>955</v>
       </c>
       <c r="M163" t="s">
-        <v>967</v>
+        <v>956</v>
       </c>
       <c r="N163" t="s">
-        <v>968</v>
+        <v>957</v>
       </c>
       <c r="O163" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P163" t="n">
+        <v>53.57</v>
       </c>
       <c r="Q163" t="n">
-        <v>55.0</v>
+        <v>36.0</v>
       </c>
       <c r="R163" t="s">
-        <v>969</v>
-[...20 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S163" t="s">
+        <v>35</v>
+      </c>
+      <c r="T163" t="s">
+        <v>35</v>
+      </c>
+      <c r="U163" t="s">
+        <v>35</v>
+      </c>
+      <c r="V163" t="s">
+        <v>35</v>
+      </c>
+      <c r="W163" t="s">
+        <v>35</v>
+      </c>
+      <c r="X163" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y163" t="n">
+        <v>53.57</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
-        <v>1283.0</v>
+        <v>1923.0</v>
       </c>
       <c r="B164" t="s">
-        <v>970</v>
+        <v>958</v>
       </c>
       <c r="C164" t="s">
         <v>26</v>
       </c>
       <c r="D164" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="E164" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="F164" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G164" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H164" t="s">
         <v>31</v>
       </c>
       <c r="I164" t="s">
         <v>32</v>
       </c>
       <c r="J164" t="s">
         <v>82</v>
       </c>
       <c r="K164" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="L164" t="s">
-        <v>972</v>
+        <v>35</v>
       </c>
       <c r="M164" t="s">
-        <v>797</v>
+        <v>960</v>
       </c>
       <c r="N164" t="s">
-        <v>973</v>
+        <v>961</v>
       </c>
       <c r="O164" t="s">
         <v>38</v>
       </c>
-      <c r="P164" t="s">
-        <v>31</v>
+      <c r="P164" t="n">
+        <v>58.0</v>
       </c>
       <c r="Q164" t="n">
-        <v>97.16</v>
+        <v>55.0</v>
       </c>
       <c r="R164" t="s">
-        <v>799</v>
+        <v>962</v>
       </c>
       <c r="S164" t="n">
-        <v>94.83</v>
+        <v>0.0</v>
       </c>
       <c r="T164" t="n">
-        <v>96.91</v>
+        <v>34.3</v>
       </c>
       <c r="U164" t="n">
-        <v>95.95</v>
+        <v>47.9</v>
       </c>
       <c r="V164" t="n">
-        <v>98.53</v>
+        <v>48.0</v>
       </c>
       <c r="W164" t="n">
-        <v>96.81</v>
+        <v>59.0</v>
       </c>
       <c r="X164" t="n">
-        <v>97.07</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>53.0</v>
+      </c>
+      <c r="Y164" t="n">
+        <v>58.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
-        <v>1790.0</v>
+        <v>1283.0</v>
       </c>
       <c r="B165" t="s">
-        <v>974</v>
+        <v>963</v>
       </c>
       <c r="C165" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D165" t="s">
-        <v>573</v>
+        <v>79</v>
       </c>
       <c r="E165" t="s">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="F165" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G165" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H165" t="s">
         <v>31</v>
       </c>
       <c r="I165" t="s">
         <v>32</v>
       </c>
       <c r="J165" t="s">
         <v>82</v>
       </c>
       <c r="K165" t="s">
-        <v>975</v>
+        <v>964</v>
       </c>
       <c r="L165" t="s">
-        <v>976</v>
+        <v>889</v>
       </c>
       <c r="M165" t="s">
-        <v>977</v>
+        <v>795</v>
       </c>
       <c r="N165" t="s">
-        <v>978</v>
+        <v>965</v>
       </c>
       <c r="O165" t="s">
         <v>38</v>
       </c>
-      <c r="P165" t="s">
-        <v>31</v>
+      <c r="P165" t="n">
+        <v>96.71</v>
       </c>
       <c r="Q165" t="n">
-        <v>65.53</v>
+        <v>97.16</v>
       </c>
       <c r="R165" t="s">
-        <v>31</v>
+        <v>797</v>
       </c>
       <c r="S165" t="n">
-        <v>48.0</v>
+        <v>94.83</v>
       </c>
       <c r="T165" t="n">
-        <v>48.0</v>
+        <v>96.91</v>
       </c>
       <c r="U165" t="n">
-        <v>48.0</v>
+        <v>95.95</v>
       </c>
       <c r="V165" t="n">
-        <v>61.13</v>
+        <v>98.53</v>
       </c>
       <c r="W165" t="n">
-        <v>61.13</v>
+        <v>96.81</v>
       </c>
       <c r="X165" t="n">
-        <v>62.5</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>95.81</v>
+      </c>
+      <c r="Y165" t="n">
+        <v>96.71</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
-        <v>165.0</v>
+        <v>1790.0</v>
       </c>
       <c r="B166" t="s">
-        <v>979</v>
+        <v>966</v>
       </c>
       <c r="C166" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D166" t="s">
-        <v>126</v>
+        <v>576</v>
       </c>
       <c r="E166" t="s">
-        <v>80</v>
+        <v>221</v>
       </c>
       <c r="F166" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G166" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H166" t="s">
         <v>31</v>
       </c>
       <c r="I166" t="s">
         <v>32</v>
       </c>
       <c r="J166" t="s">
         <v>82</v>
       </c>
       <c r="K166" t="s">
-        <v>980</v>
+        <v>967</v>
       </c>
       <c r="L166" t="s">
-        <v>981</v>
+        <v>35</v>
       </c>
       <c r="M166" t="s">
-        <v>797</v>
+        <v>968</v>
       </c>
       <c r="N166" t="s">
-        <v>982</v>
+        <v>969</v>
       </c>
       <c r="O166" t="s">
         <v>38</v>
       </c>
-      <c r="P166" t="s">
-        <v>31</v>
+      <c r="P166" t="n">
+        <v>65.53</v>
       </c>
       <c r="Q166" t="n">
-        <v>89.1</v>
+        <v>65.53</v>
       </c>
       <c r="R166" t="s">
-        <v>799</v>
+        <v>35</v>
       </c>
       <c r="S166" t="n">
-        <v>87.4</v>
+        <v>48.0</v>
       </c>
       <c r="T166" t="n">
-        <v>90.94</v>
+        <v>48.0</v>
       </c>
       <c r="U166" t="n">
-        <v>90.32</v>
+        <v>48.0</v>
       </c>
       <c r="V166" t="n">
-        <v>87.86</v>
+        <v>61.13</v>
       </c>
       <c r="W166" t="n">
-        <v>88.26</v>
+        <v>61.13</v>
       </c>
       <c r="X166" t="n">
-        <v>89.08</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>62.5</v>
+      </c>
+      <c r="Y166" t="n">
+        <v>65.53</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
-        <v>1088.0</v>
+        <v>165.0</v>
       </c>
       <c r="B167" t="s">
-        <v>983</v>
+        <v>970</v>
       </c>
       <c r="C167" t="s">
         <v>26</v>
       </c>
       <c r="D167" t="s">
-        <v>79</v>
+        <v>125</v>
       </c>
       <c r="E167" t="s">
         <v>80</v>
       </c>
       <c r="F167" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G167" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H167" t="s">
         <v>31</v>
       </c>
       <c r="I167" t="s">
         <v>32</v>
       </c>
       <c r="J167" t="s">
         <v>82</v>
       </c>
       <c r="K167" t="s">
-        <v>984</v>
+        <v>971</v>
       </c>
       <c r="L167" t="s">
-        <v>985</v>
+        <v>889</v>
       </c>
       <c r="M167" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N167" t="s">
-        <v>986</v>
+        <v>972</v>
       </c>
       <c r="O167" t="s">
         <v>38</v>
       </c>
-      <c r="P167" t="s">
-        <v>31</v>
+      <c r="P167" t="n">
+        <v>89.17</v>
       </c>
       <c r="Q167" t="n">
-        <v>97.64</v>
+        <v>89.1</v>
       </c>
       <c r="R167" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S167" t="n">
-        <v>69.01</v>
+        <v>87.4</v>
       </c>
       <c r="T167" t="n">
-        <v>56.21</v>
+        <v>90.94</v>
       </c>
       <c r="U167" t="n">
-        <v>93.52</v>
+        <v>90.32</v>
       </c>
       <c r="V167" t="n">
-        <v>87.97</v>
+        <v>87.86</v>
       </c>
       <c r="W167" t="n">
-        <v>96.28</v>
+        <v>88.26</v>
       </c>
       <c r="X167" t="n">
-        <v>97.51</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>89.02</v>
+      </c>
+      <c r="Y167" t="n">
+        <v>89.17</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
-        <v>1513.0</v>
+        <v>1088.0</v>
       </c>
       <c r="B168" t="s">
-        <v>987</v>
+        <v>973</v>
       </c>
       <c r="C168" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="D168" t="s">
-        <v>626</v>
+        <v>79</v>
       </c>
       <c r="E168" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="F168" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G168" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H168" t="s">
         <v>31</v>
       </c>
       <c r="I168" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J168" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K168" t="s">
-        <v>988</v>
+        <v>974</v>
       </c>
       <c r="L168" t="s">
-        <v>989</v>
+        <v>889</v>
       </c>
       <c r="M168" t="s">
-        <v>990</v>
+        <v>795</v>
       </c>
       <c r="N168" t="s">
-        <v>991</v>
+        <v>975</v>
       </c>
       <c r="O168" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P168" t="n">
+        <v>84.39</v>
       </c>
       <c r="Q168" t="n">
-        <v>14.09</v>
+        <v>97.64</v>
       </c>
       <c r="R168" t="s">
-        <v>31</v>
+        <v>797</v>
       </c>
       <c r="S168" t="n">
-        <v>15.67</v>
+        <v>69.01</v>
       </c>
       <c r="T168" t="n">
-        <v>14.8</v>
+        <v>56.21</v>
       </c>
       <c r="U168" t="n">
-        <v>14.22</v>
+        <v>93.52</v>
       </c>
       <c r="V168" t="n">
-        <v>14.39</v>
+        <v>87.97</v>
       </c>
       <c r="W168" t="n">
-        <v>14.49</v>
+        <v>96.28</v>
       </c>
       <c r="X168" t="n">
-        <v>14.14</v>
+        <v>79.9</v>
       </c>
       <c r="Y168" t="n">
-        <v>13.88</v>
+        <v>84.39</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
-        <v>1715.0</v>
+        <v>1513.0</v>
       </c>
       <c r="B169" t="s">
-        <v>992</v>
+        <v>976</v>
       </c>
       <c r="C169" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="D169" t="s">
-        <v>669</v>
+        <v>628</v>
       </c>
       <c r="E169" t="s">
-        <v>385</v>
+        <v>52</v>
       </c>
       <c r="F169" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G169" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H169" t="s">
         <v>31</v>
       </c>
       <c r="I169" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J169" t="s">
         <v>33</v>
       </c>
       <c r="K169" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="L169" t="s">
-        <v>31</v>
+        <v>978</v>
       </c>
       <c r="M169" t="s">
-        <v>994</v>
+        <v>979</v>
       </c>
       <c r="N169" t="s">
-        <v>995</v>
+        <v>980</v>
       </c>
       <c r="O169" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="P169" t="n">
+        <v>13.15</v>
       </c>
       <c r="Q169" t="n">
-        <v>24.5</v>
+        <v>14.09</v>
       </c>
       <c r="R169" t="s">
-        <v>31</v>
+        <v>981</v>
       </c>
       <c r="S169" t="n">
-        <v>23.09</v>
+        <v>15.67</v>
       </c>
       <c r="T169" t="n">
-        <v>23.54</v>
+        <v>14.8</v>
       </c>
       <c r="U169" t="n">
-        <v>23.59</v>
+        <v>14.22</v>
       </c>
       <c r="V169" t="n">
-        <v>23.18</v>
+        <v>14.39</v>
       </c>
       <c r="W169" t="n">
-        <v>23.22</v>
+        <v>14.49</v>
       </c>
       <c r="X169" t="n">
-        <v>22.77</v>
+        <v>14.14</v>
       </c>
       <c r="Y169" t="n">
-        <v>22.44</v>
+        <v>13.15</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
-        <v>23.0</v>
+        <v>1715.0</v>
       </c>
       <c r="B170" t="s">
-        <v>996</v>
+        <v>982</v>
       </c>
       <c r="C170" t="s">
         <v>60</v>
       </c>
       <c r="D170" t="s">
-        <v>251</v>
+        <v>669</v>
       </c>
       <c r="E170" t="s">
-        <v>238</v>
+        <v>386</v>
       </c>
       <c r="F170" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G170" t="s">
         <v>44</v>
       </c>
       <c r="H170" t="s">
         <v>31</v>
       </c>
       <c r="I170" t="s">
         <v>32</v>
       </c>
       <c r="J170" t="s">
         <v>33</v>
       </c>
       <c r="K170" t="s">
-        <v>997</v>
+        <v>983</v>
       </c>
       <c r="L170" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M170" t="s">
-        <v>687</v>
+        <v>984</v>
       </c>
       <c r="N170" t="s">
-        <v>998</v>
+        <v>985</v>
       </c>
       <c r="O170" t="s">
         <v>67</v>
       </c>
-      <c r="P170" t="s">
-        <v>31</v>
+      <c r="P170" t="n">
+        <v>22.64</v>
       </c>
       <c r="Q170" t="n">
-        <v>1.4</v>
+        <v>24.5</v>
       </c>
       <c r="R170" t="s">
-        <v>999</v>
+        <v>35</v>
       </c>
       <c r="S170" t="n">
-        <v>-1.78</v>
+        <v>23.09</v>
       </c>
       <c r="T170" t="n">
-        <v>3.9</v>
+        <v>23.54</v>
       </c>
       <c r="U170" t="n">
-        <v>4.5</v>
+        <v>23.59</v>
       </c>
       <c r="V170" t="n">
-        <v>3.2</v>
+        <v>23.18</v>
       </c>
       <c r="W170" t="n">
-        <v>1.5</v>
+        <v>23.22</v>
       </c>
       <c r="X170" t="n">
-        <v>1.37</v>
+        <v>22.77</v>
       </c>
       <c r="Y170" t="n">
-        <v>0.23</v>
+        <v>22.64</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
-        <v>2103.0</v>
+        <v>23.0</v>
       </c>
       <c r="B171" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="C171" t="s">
-        <v>465</v>
+        <v>60</v>
       </c>
       <c r="D171" t="s">
-        <v>554</v>
+        <v>250</v>
       </c>
       <c r="E171" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="F171" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G171" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H171" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I171" t="s">
         <v>32</v>
       </c>
       <c r="J171" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="K171" t="s">
-        <v>1001</v>
+        <v>987</v>
       </c>
       <c r="L171" t="s">
-        <v>1002</v>
+        <v>35</v>
       </c>
       <c r="M171" t="s">
-        <v>1003</v>
+        <v>686</v>
       </c>
       <c r="N171" t="s">
-        <v>1004</v>
+        <v>988</v>
       </c>
       <c r="O171" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P171" t="n">
+        <v>0.83</v>
       </c>
       <c r="Q171" t="n">
-        <v>84.0</v>
+        <v>1.4</v>
       </c>
       <c r="R171" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>989</v>
+      </c>
+      <c r="S171" t="n">
+        <v>-1.78</v>
+      </c>
+      <c r="T171" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="U171" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="V171" t="n">
+        <v>3.2</v>
       </c>
       <c r="W171" t="n">
-        <v>61.0</v>
+        <v>1.5</v>
       </c>
       <c r="X171" t="n">
-        <v>83.7</v>
+        <v>1.37</v>
       </c>
       <c r="Y171" t="n">
-        <v>69.68</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
-        <v>2154.0</v>
+        <v>2103.0</v>
       </c>
       <c r="B172" t="s">
-        <v>1005</v>
+        <v>990</v>
       </c>
       <c r="C172" t="s">
-        <v>26</v>
+        <v>465</v>
       </c>
       <c r="D172" t="s">
-        <v>79</v>
+        <v>556</v>
       </c>
       <c r="E172" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="F172" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G172" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H172" t="s">
         <v>31</v>
       </c>
       <c r="I172" t="s">
         <v>32</v>
       </c>
       <c r="J172" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K172" t="s">
-        <v>1006</v>
+        <v>991</v>
       </c>
       <c r="L172" t="s">
-        <v>31</v>
+        <v>992</v>
       </c>
       <c r="M172" t="s">
-        <v>1007</v>
+        <v>993</v>
       </c>
       <c r="N172" t="s">
-        <v>1008</v>
+        <v>994</v>
       </c>
       <c r="O172" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P172" t="n">
+        <v>70.07</v>
       </c>
       <c r="Q172" t="n">
-        <v>43.0</v>
+        <v>84.0</v>
       </c>
       <c r="R172" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S172" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T172" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U172" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V172" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W172" t="n">
-        <v>45.0</v>
+        <v>61.0</v>
       </c>
       <c r="X172" t="n">
-        <v>42.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>83.7</v>
+      </c>
+      <c r="Y172" t="n">
+        <v>70.07</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
-        <v>428.0</v>
+        <v>2154.0</v>
       </c>
       <c r="B173" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="C173" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="D173" t="s">
-        <v>633</v>
+        <v>79</v>
       </c>
       <c r="E173" t="s">
-        <v>634</v>
+        <v>80</v>
       </c>
       <c r="F173" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G173" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H173" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I173" t="s">
         <v>32</v>
       </c>
       <c r="J173" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K173" t="s">
-        <v>1010</v>
+        <v>996</v>
       </c>
       <c r="L173" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M173" t="s">
-        <v>1011</v>
+        <v>997</v>
       </c>
       <c r="N173" t="s">
-        <v>1012</v>
+        <v>998</v>
       </c>
       <c r="O173" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P173" t="n">
+        <v>42.0</v>
       </c>
       <c r="Q173" t="n">
-        <v>12.72</v>
+        <v>43.0</v>
       </c>
       <c r="R173" t="s">
-        <v>1013</v>
-[...11 lines deleted...]
-        <v>16.8</v>
+        <v>35</v>
+      </c>
+      <c r="S173" t="s">
+        <v>35</v>
+      </c>
+      <c r="T173" t="s">
+        <v>35</v>
+      </c>
+      <c r="U173" t="s">
+        <v>35</v>
+      </c>
+      <c r="V173" t="s">
+        <v>35</v>
       </c>
       <c r="W173" t="n">
-        <v>12.8</v>
+        <v>45.0</v>
       </c>
       <c r="X173" t="n">
-        <v>9.4</v>
-[...2 lines deleted...]
-        <v>8.9</v>
+        <v>42.0</v>
+      </c>
+      <c r="Y173" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
-        <v>2166.0</v>
+        <v>428.0</v>
       </c>
       <c r="B174" t="s">
-        <v>1014</v>
+        <v>999</v>
       </c>
       <c r="C174" t="s">
-        <v>211</v>
+        <v>133</v>
       </c>
       <c r="D174" t="s">
-        <v>891</v>
+        <v>635</v>
       </c>
       <c r="E174" t="s">
-        <v>1015</v>
+        <v>636</v>
       </c>
       <c r="F174" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G174" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H174" t="s">
         <v>31</v>
       </c>
       <c r="I174" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J174" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
       <c r="K174" t="s">
-        <v>1016</v>
+        <v>1000</v>
       </c>
       <c r="L174" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M174" t="s">
-        <v>1017</v>
+        <v>1001</v>
       </c>
       <c r="N174" t="s">
-        <v>1018</v>
+        <v>1002</v>
       </c>
       <c r="O174" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P174" t="n">
+        <v>10.4</v>
+      </c>
+      <c r="Q174" t="n">
+        <v>12.72</v>
       </c>
       <c r="R174" t="s">
-        <v>31</v>
+        <v>1003</v>
       </c>
       <c r="S174" t="n">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>10.3</v>
+      </c>
+      <c r="T174" t="n">
+        <v>11.6</v>
       </c>
       <c r="U174" t="n">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>12.1</v>
+      </c>
+      <c r="V174" t="n">
+        <v>16.8</v>
       </c>
       <c r="W174" t="n">
-        <v>1.73</v>
+        <v>12.8</v>
       </c>
       <c r="X174" t="n">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>9.4</v>
+      </c>
+      <c r="Y174" t="n">
+        <v>10.4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
-        <v>2048.0</v>
+        <v>2166.0</v>
       </c>
       <c r="B175" t="s">
-        <v>1019</v>
+        <v>1004</v>
       </c>
       <c r="C175" t="s">
-        <v>145</v>
+        <v>210</v>
       </c>
       <c r="D175" t="s">
-        <v>521</v>
+        <v>883</v>
       </c>
       <c r="E175" t="s">
-        <v>136</v>
+        <v>1005</v>
       </c>
       <c r="F175" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G175" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H175" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I175" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J175" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="K175" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="L175" t="s">
-        <v>1021</v>
+        <v>35</v>
       </c>
       <c r="M175" t="s">
-        <v>1022</v>
+        <v>1007</v>
       </c>
       <c r="N175" t="s">
-        <v>1023</v>
+        <v>1008</v>
       </c>
       <c r="O175" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>96.5</v>
+        <v>94</v>
+      </c>
+      <c r="P175" t="n">
+        <v>1.73</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>35</v>
       </c>
       <c r="R175" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S175" t="n">
+        <v>1.65</v>
       </c>
       <c r="T175" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="U175" t="n">
+        <v>2.69</v>
       </c>
       <c r="V175" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W175" t="n">
-        <v>95.12</v>
-[...2 lines deleted...]
-        <v>96.5</v>
+        <v>1.73</v>
+      </c>
+      <c r="X175" t="s">
+        <v>35</v>
       </c>
       <c r="Y175" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
-        <v>427.0</v>
+        <v>2048.0</v>
       </c>
       <c r="B176" t="s">
-        <v>1024</v>
+        <v>1009</v>
       </c>
       <c r="C176" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="D176" t="s">
-        <v>633</v>
+        <v>523</v>
       </c>
       <c r="E176" t="s">
-        <v>634</v>
+        <v>135</v>
       </c>
       <c r="F176" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G176" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H176" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I176" t="s">
         <v>32</v>
       </c>
       <c r="J176" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K176" t="s">
-        <v>1025</v>
+        <v>1010</v>
       </c>
       <c r="L176" t="s">
-        <v>31</v>
+        <v>1011</v>
       </c>
       <c r="M176" t="s">
-        <v>1026</v>
+        <v>1012</v>
       </c>
       <c r="N176" t="s">
-        <v>1027</v>
+        <v>1013</v>
       </c>
       <c r="O176" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P176" t="n">
+        <v>96.5</v>
       </c>
       <c r="Q176" t="n">
-        <v>21.14</v>
+        <v>96.5</v>
       </c>
       <c r="R176" t="s">
-        <v>639</v>
-[...11 lines deleted...]
-        <v>16.36</v>
+        <v>142</v>
+      </c>
+      <c r="S176" t="s">
+        <v>35</v>
+      </c>
+      <c r="T176" t="s">
+        <v>35</v>
+      </c>
+      <c r="U176" t="s">
+        <v>35</v>
+      </c>
+      <c r="V176" t="s">
+        <v>35</v>
       </c>
       <c r="W176" t="n">
-        <v>14.24</v>
+        <v>95.12</v>
       </c>
       <c r="X176" t="n">
-        <v>20.07</v>
-[...2 lines deleted...]
-        <v>12.12</v>
+        <v>96.5</v>
+      </c>
+      <c r="Y176" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
-        <v>1744.0</v>
+        <v>427.0</v>
       </c>
       <c r="B177" t="s">
-        <v>1028</v>
+        <v>1014</v>
       </c>
       <c r="C177" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="D177" t="s">
-        <v>1029</v>
+        <v>635</v>
       </c>
       <c r="E177" t="s">
-        <v>505</v>
+        <v>636</v>
       </c>
       <c r="F177" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G177" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H177" t="s">
         <v>31</v>
       </c>
       <c r="I177" t="s">
         <v>32</v>
       </c>
       <c r="J177" t="s">
         <v>33</v>
       </c>
       <c r="K177" t="s">
-        <v>1030</v>
+        <v>1015</v>
       </c>
       <c r="L177" t="s">
-        <v>1031</v>
+        <v>35</v>
       </c>
       <c r="M177" t="s">
-        <v>1032</v>
+        <v>1016</v>
       </c>
       <c r="N177" t="s">
-        <v>1033</v>
+        <v>1017</v>
       </c>
       <c r="O177" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P177" t="n">
+        <v>15.91</v>
       </c>
       <c r="Q177" t="n">
-        <v>59.28</v>
+        <v>21.14</v>
       </c>
       <c r="R177" t="s">
-        <v>31</v>
+        <v>641</v>
       </c>
       <c r="S177" t="n">
-        <v>62.21</v>
+        <v>10.55</v>
       </c>
       <c r="T177" t="n">
-        <v>69.08</v>
+        <v>12.38</v>
       </c>
       <c r="U177" t="n">
-        <v>64.34</v>
+        <v>13.56</v>
       </c>
       <c r="V177" t="n">
-        <v>48.5</v>
+        <v>16.36</v>
       </c>
       <c r="W177" t="n">
-        <v>57.66</v>
+        <v>14.24</v>
       </c>
       <c r="X177" t="n">
-        <v>55.18</v>
+        <v>20.07</v>
       </c>
       <c r="Y177" t="n">
-        <v>60.64</v>
+        <v>15.91</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
-        <v>2110.0</v>
+        <v>1744.0</v>
       </c>
       <c r="B178" t="s">
-        <v>1034</v>
+        <v>1018</v>
       </c>
       <c r="C178" t="s">
         <v>40</v>
       </c>
       <c r="D178" t="s">
-        <v>730</v>
+        <v>1019</v>
       </c>
       <c r="E178" t="s">
-        <v>1035</v>
+        <v>508</v>
       </c>
       <c r="F178" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G178" t="s">
         <v>30</v>
       </c>
       <c r="H178" t="s">
         <v>31</v>
       </c>
       <c r="I178" t="s">
         <v>32</v>
       </c>
       <c r="J178" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K178" t="s">
-        <v>1036</v>
+        <v>1020</v>
       </c>
       <c r="L178" t="s">
-        <v>1037</v>
+        <v>1021</v>
       </c>
       <c r="M178" t="s">
-        <v>1038</v>
+        <v>1022</v>
       </c>
       <c r="N178" t="s">
-        <v>1039</v>
+        <v>1023</v>
       </c>
       <c r="O178" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P178" t="n">
+        <v>61.26</v>
       </c>
       <c r="Q178" t="n">
-        <v>40.0</v>
+        <v>59.28</v>
       </c>
       <c r="R178" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S178" t="n">
+        <v>62.21</v>
+      </c>
+      <c r="T178" t="n">
+        <v>69.08</v>
+      </c>
+      <c r="U178" t="n">
+        <v>64.34</v>
+      </c>
+      <c r="V178" t="n">
+        <v>48.5</v>
+      </c>
+      <c r="W178" t="n">
+        <v>57.66</v>
       </c>
       <c r="X178" t="n">
-        <v>10.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>55.18</v>
+      </c>
+      <c r="Y178" t="n">
+        <v>61.26</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
-        <v>2135.0</v>
+        <v>2110.0</v>
       </c>
       <c r="B179" t="s">
-        <v>1040</v>
+        <v>1024</v>
       </c>
       <c r="C179" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D179" t="s">
-        <v>669</v>
+        <v>729</v>
       </c>
       <c r="E179" t="s">
-        <v>385</v>
+        <v>1025</v>
       </c>
       <c r="F179" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G179" t="s">
         <v>30</v>
       </c>
       <c r="H179" t="s">
         <v>31</v>
       </c>
       <c r="I179" t="s">
         <v>32</v>
       </c>
       <c r="J179" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="K179" t="s">
-        <v>1041</v>
+        <v>1026</v>
       </c>
       <c r="L179" t="s">
-        <v>31</v>
+        <v>1027</v>
       </c>
       <c r="M179" t="s">
-        <v>1042</v>
+        <v>1028</v>
       </c>
       <c r="N179" t="s">
-        <v>1043</v>
+        <v>1029</v>
       </c>
       <c r="O179" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P179" t="n">
+        <v>60.0</v>
       </c>
       <c r="Q179" t="n">
-        <v>47.5</v>
+        <v>40.0</v>
       </c>
       <c r="R179" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S179" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>44.0</v>
+        <v>35</v>
+      </c>
+      <c r="T179" t="s">
+        <v>35</v>
+      </c>
+      <c r="U179" t="s">
+        <v>35</v>
+      </c>
+      <c r="V179" t="s">
+        <v>35</v>
+      </c>
+      <c r="W179" t="s">
+        <v>35</v>
       </c>
       <c r="X179" t="n">
-        <v>33.0</v>
+        <v>10.0</v>
       </c>
       <c r="Y179" t="n">
-        <v>36.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
-        <v>1553.0</v>
+        <v>2135.0</v>
       </c>
       <c r="B180" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="C180" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D180" t="s">
-        <v>88</v>
+        <v>669</v>
       </c>
       <c r="E180" t="s">
-        <v>165</v>
+        <v>386</v>
       </c>
       <c r="F180" t="s">
+        <v>147</v>
+      </c>
+      <c r="G180" t="s">
+        <v>30</v>
+      </c>
+      <c r="H180" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I180" t="s">
         <v>32</v>
       </c>
       <c r="J180" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K180" t="s">
-        <v>1045</v>
+        <v>1031</v>
       </c>
       <c r="L180" t="s">
-        <v>1046</v>
+        <v>35</v>
       </c>
       <c r="M180" t="s">
-        <v>1047</v>
+        <v>1032</v>
       </c>
       <c r="N180" t="s">
-        <v>1048</v>
+        <v>1033</v>
       </c>
       <c r="O180" t="s">
         <v>67</v>
       </c>
-      <c r="P180" t="s">
-        <v>31</v>
+      <c r="P180" t="n">
+        <v>49.0</v>
       </c>
       <c r="Q180" t="n">
-        <v>27.5</v>
+        <v>47.5</v>
       </c>
       <c r="R180" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-        <v>30.02</v>
+        <v>35</v>
+      </c>
+      <c r="S180" t="s">
+        <v>35</v>
       </c>
       <c r="T180" t="n">
-        <v>31.64</v>
+        <v>25.0</v>
       </c>
       <c r="U180" t="n">
-        <v>31.06</v>
+        <v>55.0</v>
       </c>
       <c r="V180" t="n">
-        <v>28.82</v>
+        <v>56.0</v>
       </c>
       <c r="W180" t="n">
-        <v>29.77</v>
+        <v>44.0</v>
       </c>
       <c r="X180" t="n">
-        <v>26.83</v>
+        <v>33.0</v>
       </c>
       <c r="Y180" t="n">
-        <v>26.08</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
-        <v>1468.0</v>
+        <v>1553.0</v>
       </c>
       <c r="B181" t="s">
-        <v>1050</v>
+        <v>1034</v>
       </c>
       <c r="C181" t="s">
         <v>26</v>
       </c>
       <c r="D181" t="s">
-        <v>879</v>
+        <v>88</v>
       </c>
       <c r="E181" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="F181" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G181" t="s">
         <v>44</v>
       </c>
       <c r="H181" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I181" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J181" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="K181" t="s">
-        <v>1051</v>
+        <v>1035</v>
       </c>
       <c r="L181" t="s">
-        <v>1052</v>
+        <v>1036</v>
       </c>
       <c r="M181" t="s">
-        <v>1053</v>
+        <v>1037</v>
       </c>
       <c r="N181" t="s">
-        <v>1054</v>
+        <v>1038</v>
       </c>
       <c r="O181" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P181" t="n">
+        <v>24.17</v>
+      </c>
+      <c r="Q181" t="n">
+        <v>27.5</v>
       </c>
       <c r="R181" t="s">
-        <v>31</v>
+        <v>1039</v>
       </c>
       <c r="S181" t="n">
-        <v>14.8</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30.02</v>
+      </c>
+      <c r="T181" t="n">
+        <v>31.64</v>
       </c>
       <c r="U181" t="n">
-        <v>13.8</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>31.06</v>
+      </c>
+      <c r="V181" t="n">
+        <v>28.82</v>
       </c>
       <c r="W181" t="n">
-        <v>8.0</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>29.77</v>
+      </c>
+      <c r="X181" t="n">
+        <v>26.83</v>
+      </c>
+      <c r="Y181" t="n">
+        <v>24.17</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
-        <v>1476.0</v>
+        <v>1468.0</v>
       </c>
       <c r="B182" t="s">
-        <v>1055</v>
+        <v>1040</v>
       </c>
       <c r="C182" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
       <c r="D182" t="s">
-        <v>891</v>
+        <v>871</v>
       </c>
       <c r="E182" t="s">
         <v>238</v>
       </c>
       <c r="F182" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G182" t="s">
         <v>44</v>
       </c>
       <c r="H182" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I182" t="s">
         <v>149</v>
       </c>
       <c r="J182" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K182" t="s">
-        <v>1056</v>
+        <v>1041</v>
       </c>
       <c r="L182" t="s">
-        <v>1057</v>
+        <v>1042</v>
       </c>
       <c r="M182" t="s">
-        <v>1058</v>
+        <v>1043</v>
       </c>
       <c r="N182" t="s">
-        <v>1059</v>
+        <v>1044</v>
       </c>
       <c r="O182" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P182" t="n">
+        <v>8.0</v>
       </c>
       <c r="Q182" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R182" t="s">
-        <v>1060</v>
+        <v>35</v>
       </c>
       <c r="S182" t="n">
-        <v>6.3</v>
+        <v>14.8</v>
       </c>
       <c r="T182" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U182" t="n">
-        <v>5.3</v>
+        <v>13.8</v>
       </c>
       <c r="V182" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W182" t="n">
-        <v>3.2</v>
+        <v>8.0</v>
       </c>
       <c r="X182" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y182" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
-        <v>2077.0</v>
+        <v>1476.0</v>
       </c>
       <c r="B183" t="s">
-        <v>1061</v>
+        <v>1045</v>
       </c>
       <c r="C183" t="s">
-        <v>134</v>
+        <v>210</v>
       </c>
       <c r="D183" t="s">
-        <v>126</v>
+        <v>883</v>
       </c>
       <c r="E183" t="s">
-        <v>565</v>
+        <v>238</v>
       </c>
       <c r="F183" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G183" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H183" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I183" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J183" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K183" t="s">
-        <v>1062</v>
+        <v>1046</v>
       </c>
       <c r="L183" t="s">
-        <v>1063</v>
+        <v>1047</v>
       </c>
       <c r="M183" t="s">
-        <v>1064</v>
+        <v>1048</v>
       </c>
       <c r="N183" t="s">
-        <v>1065</v>
+        <v>1049</v>
       </c>
       <c r="O183" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>43.4</v>
+        <v>94</v>
+      </c>
+      <c r="P183" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>35</v>
       </c>
       <c r="R183" t="s">
-        <v>789</v>
-[...20 lines deleted...]
-        <v>38.8</v>
+        <v>1050</v>
+      </c>
+      <c r="S183" t="n">
+        <v>6.3</v>
+      </c>
+      <c r="T183" t="s">
+        <v>35</v>
+      </c>
+      <c r="U183" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="V183" t="s">
+        <v>35</v>
+      </c>
+      <c r="W183" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="X183" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y183" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
-        <v>1775.0</v>
+        <v>2077.0</v>
       </c>
       <c r="B184" t="s">
-        <v>1066</v>
+        <v>1051</v>
       </c>
       <c r="C184" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="D184" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E184" t="s">
-        <v>505</v>
+        <v>567</v>
       </c>
       <c r="F184" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G184" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H184" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="I184" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J184" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="K184" t="s">
-        <v>1067</v>
+        <v>1052</v>
       </c>
       <c r="L184" t="s">
-        <v>1068</v>
+        <v>1053</v>
       </c>
       <c r="M184" t="s">
-        <v>1069</v>
+        <v>1054</v>
       </c>
       <c r="N184" t="s">
-        <v>1070</v>
+        <v>1055</v>
       </c>
       <c r="O184" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P184" t="n">
+        <v>38.8</v>
       </c>
       <c r="Q184" t="n">
-        <v>36.1</v>
+        <v>43.4</v>
       </c>
       <c r="R184" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>62.1</v>
+        <v>787</v>
+      </c>
+      <c r="S184" t="s">
+        <v>35</v>
       </c>
       <c r="T184" t="n">
-        <v>41.8</v>
-[...2 lines deleted...]
-        <v>42.0</v>
+        <v>38.0</v>
+      </c>
+      <c r="U184" t="s">
+        <v>35</v>
       </c>
       <c r="V184" t="n">
-        <v>38.6</v>
-[...2 lines deleted...]
-        <v>37.7</v>
+        <v>41.7</v>
+      </c>
+      <c r="W184" t="s">
+        <v>35</v>
       </c>
       <c r="X184" t="n">
-        <v>37.2</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38.8</v>
+      </c>
+      <c r="Y184" t="n">
+        <v>38.8</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
-        <v>1500.0</v>
+        <v>1775.0</v>
       </c>
       <c r="B185" t="s">
-        <v>1071</v>
+        <v>1056</v>
       </c>
       <c r="C185" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D185" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="E185" t="s">
-        <v>238</v>
+        <v>508</v>
       </c>
       <c r="F185" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G185" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H185" t="s">
-        <v>31</v>
+        <v>1057</v>
       </c>
       <c r="I185" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J185" t="s">
-        <v>832</v>
+        <v>82</v>
       </c>
       <c r="K185" t="s">
-        <v>1072</v>
+        <v>1058</v>
       </c>
       <c r="L185" t="s">
-        <v>1073</v>
+        <v>1059</v>
       </c>
       <c r="M185" t="s">
-        <v>894</v>
+        <v>1060</v>
       </c>
       <c r="N185" t="s">
-        <v>1074</v>
+        <v>1061</v>
       </c>
       <c r="O185" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P185" t="n">
+        <v>35.0</v>
       </c>
       <c r="Q185" t="n">
-        <v>69.95</v>
+        <v>36.1</v>
       </c>
       <c r="R185" t="s">
-        <v>837</v>
+        <v>471</v>
       </c>
       <c r="S185" t="n">
-        <v>69.9</v>
-[...17 lines deleted...]
-        <v>31</v>
+        <v>62.1</v>
+      </c>
+      <c r="T185" t="n">
+        <v>41.8</v>
+      </c>
+      <c r="U185" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="V185" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="W185" t="n">
+        <v>37.7</v>
+      </c>
+      <c r="X185" t="n">
+        <v>37.2</v>
+      </c>
+      <c r="Y185" t="n">
+        <v>35.0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
-        <v>1677.0</v>
+        <v>1500.0</v>
       </c>
       <c r="B186" t="s">
-        <v>1075</v>
+        <v>1062</v>
       </c>
       <c r="C186" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
       <c r="D186" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="E186" t="s">
-        <v>372</v>
+        <v>238</v>
       </c>
       <c r="F186" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G186" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H186" t="s">
-        <v>31</v>
+        <v>826</v>
       </c>
       <c r="I186" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J186" t="s">
-        <v>166</v>
+        <v>827</v>
       </c>
       <c r="K186" t="s">
-        <v>1076</v>
+        <v>1063</v>
       </c>
       <c r="L186" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="M186" t="s">
-        <v>1078</v>
+        <v>830</v>
       </c>
       <c r="N186" t="s">
-        <v>1079</v>
+        <v>1065</v>
       </c>
       <c r="O186" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="P186" t="n">
+        <v>88.85</v>
+      </c>
+      <c r="Q186" t="n">
+        <v>69.95</v>
       </c>
       <c r="R186" t="s">
-        <v>1080</v>
+        <v>832</v>
       </c>
       <c r="S186" t="n">
-        <v>27.6</v>
+        <v>69.9</v>
       </c>
       <c r="T186" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33.0</v>
+        <v>35</v>
+      </c>
+      <c r="U186" t="s">
+        <v>35</v>
       </c>
       <c r="V186" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="W186" t="s">
+        <v>35</v>
+      </c>
+      <c r="X186" t="n">
+        <v>88.85</v>
+      </c>
+      <c r="Y186" t="n">
+        <v>88.85</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
-        <v>1498.0</v>
+        <v>1677.0</v>
       </c>
       <c r="B187" t="s">
-        <v>1081</v>
+        <v>1066</v>
       </c>
       <c r="C187" t="s">
-        <v>145</v>
+        <v>210</v>
       </c>
       <c r="D187" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="E187" t="s">
+        <v>373</v>
+      </c>
+      <c r="F187" t="s">
         <v>147</v>
       </c>
-      <c r="F187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G187" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H187" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I187" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J187" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="K187" t="s">
-        <v>1082</v>
+        <v>1067</v>
       </c>
       <c r="L187" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M187" t="s">
-        <v>1083</v>
+        <v>1068</v>
       </c>
       <c r="N187" t="s">
-        <v>1084</v>
+        <v>1069</v>
       </c>
       <c r="O187" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>98.0</v>
+        <v>217</v>
+      </c>
+      <c r="P187" t="n">
+        <v>30.3</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>35</v>
       </c>
       <c r="R187" t="s">
-        <v>496</v>
+        <v>1070</v>
       </c>
       <c r="S187" t="n">
-        <v>95.35</v>
-[...2 lines deleted...]
-        <v>96.99</v>
+        <v>27.6</v>
+      </c>
+      <c r="T187" t="s">
+        <v>35</v>
       </c>
       <c r="U187" t="n">
-        <v>98.01</v>
-[...2 lines deleted...]
-        <v>98.38</v>
+        <v>33.0</v>
+      </c>
+      <c r="V187" t="s">
+        <v>35</v>
       </c>
       <c r="W187" t="n">
-        <v>98.05</v>
-[...5 lines deleted...]
-        <v>98.35</v>
+        <v>30.3</v>
+      </c>
+      <c r="X187" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y187" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
-        <v>1090.0</v>
+        <v>1498.0</v>
       </c>
       <c r="B188" t="s">
-        <v>1085</v>
+        <v>1071</v>
       </c>
       <c r="C188" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="D188" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="E188" t="s">
-        <v>80</v>
+        <v>146</v>
       </c>
       <c r="F188" t="s">
-        <v>148</v>
+        <v>839</v>
       </c>
       <c r="G188" t="s">
         <v>44</v>
       </c>
       <c r="H188" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I188" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J188" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K188" t="s">
-        <v>1086</v>
+        <v>1072</v>
       </c>
       <c r="L188" t="s">
-        <v>1087</v>
+        <v>35</v>
       </c>
       <c r="M188" t="s">
-        <v>1088</v>
+        <v>1073</v>
       </c>
       <c r="N188" t="s">
-        <v>1089</v>
+        <v>1074</v>
       </c>
       <c r="O188" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>153</v>
+      </c>
+      <c r="P188" t="n">
+        <v>98.35</v>
       </c>
       <c r="Q188" t="n">
-        <v>27.1</v>
+        <v>98.0</v>
       </c>
       <c r="R188" t="s">
-        <v>1090</v>
+        <v>499</v>
       </c>
       <c r="S188" t="n">
-        <v>29.4</v>
+        <v>95.35</v>
       </c>
       <c r="T188" t="n">
-        <v>29.1</v>
+        <v>96.99</v>
       </c>
       <c r="U188" t="n">
-        <v>28.5</v>
+        <v>98.01</v>
       </c>
       <c r="V188" t="n">
-        <v>27.78</v>
+        <v>98.38</v>
       </c>
       <c r="W188" t="n">
-        <v>27.5</v>
+        <v>98.05</v>
       </c>
       <c r="X188" t="n">
-        <v>27.1</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>97.48</v>
+      </c>
+      <c r="Y188" t="n">
+        <v>98.35</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
-        <v>1555.0</v>
+        <v>1090.0</v>
       </c>
       <c r="B189" t="s">
-        <v>1091</v>
+        <v>1075</v>
       </c>
       <c r="C189" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D189" t="s">
-        <v>173</v>
+        <v>79</v>
       </c>
       <c r="E189" t="s">
-        <v>238</v>
+        <v>80</v>
       </c>
       <c r="F189" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G189" t="s">
         <v>44</v>
       </c>
       <c r="H189" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I189" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J189" t="s">
         <v>82</v>
       </c>
       <c r="K189" t="s">
-        <v>1092</v>
+        <v>1076</v>
       </c>
       <c r="L189" t="s">
-        <v>1093</v>
+        <v>1077</v>
       </c>
       <c r="M189" t="s">
-        <v>1094</v>
+        <v>1078</v>
       </c>
       <c r="N189" t="s">
-        <v>1095</v>
+        <v>1079</v>
       </c>
       <c r="O189" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P189" t="n">
+        <v>27.1</v>
       </c>
       <c r="Q189" t="n">
-        <v>1.35</v>
+        <v>27.1</v>
       </c>
       <c r="R189" t="s">
-        <v>1049</v>
+        <v>1080</v>
       </c>
       <c r="S189" t="n">
-        <v>5.1</v>
+        <v>29.4</v>
       </c>
       <c r="T189" t="n">
-        <v>4.8</v>
+        <v>29.1</v>
       </c>
       <c r="U189" t="n">
-        <v>2.2</v>
+        <v>28.5</v>
       </c>
       <c r="V189" t="n">
-        <v>1.6</v>
+        <v>27.78</v>
       </c>
       <c r="W189" t="n">
-        <v>1.88</v>
+        <v>27.5</v>
       </c>
       <c r="X189" t="n">
-        <v>1.35</v>
+        <v>27.1</v>
       </c>
       <c r="Y189" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
-        <v>1471.0</v>
+        <v>1555.0</v>
       </c>
       <c r="B190" t="s">
-        <v>1096</v>
+        <v>1081</v>
       </c>
       <c r="C190" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D190" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="E190" t="s">
-        <v>750</v>
+        <v>238</v>
       </c>
       <c r="F190" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G190" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H190" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I190" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J190" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K190" t="s">
-        <v>1097</v>
+        <v>1082</v>
       </c>
       <c r="L190" t="s">
-        <v>1057</v>
+        <v>1083</v>
       </c>
       <c r="M190" t="s">
-        <v>1058</v>
+        <v>1084</v>
       </c>
       <c r="N190" t="s">
-        <v>1098</v>
+        <v>1085</v>
       </c>
       <c r="O190" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P190" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="Q190" t="n">
+        <v>1.35</v>
       </c>
       <c r="R190" t="s">
-        <v>1099</v>
+        <v>1039</v>
       </c>
       <c r="S190" t="n">
-        <v>28.4</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>5.1</v>
+      </c>
+      <c r="T190" t="n">
+        <v>4.8</v>
       </c>
       <c r="U190" t="n">
-        <v>37.8</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2.2</v>
+      </c>
+      <c r="V190" t="n">
+        <v>1.6</v>
       </c>
       <c r="W190" t="n">
-        <v>35.78</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1.88</v>
+      </c>
+      <c r="X190" t="n">
+        <v>1.35</v>
       </c>
       <c r="Y190" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
-        <v>2097.0</v>
+        <v>1471.0</v>
       </c>
       <c r="B191" t="s">
-        <v>1100</v>
+        <v>1086</v>
       </c>
       <c r="C191" t="s">
         <v>26</v>
       </c>
       <c r="D191" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E191" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="F191" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G191" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H191" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I191" t="s">
         <v>149</v>
       </c>
       <c r="J191" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K191" t="s">
-        <v>1101</v>
+        <v>1087</v>
       </c>
       <c r="L191" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="M191" t="s">
-        <v>1058</v>
+        <v>1048</v>
       </c>
       <c r="N191" t="s">
-        <v>1102</v>
+        <v>1089</v>
       </c>
       <c r="O191" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P191" t="n">
+        <v>35.78</v>
       </c>
       <c r="Q191" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R191" t="s">
-        <v>1103</v>
+        <v>1090</v>
       </c>
       <c r="S191" t="n">
-        <v>9.8</v>
+        <v>28.4</v>
       </c>
       <c r="T191" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U191" t="n">
-        <v>7.32</v>
+        <v>37.8</v>
       </c>
       <c r="V191" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W191" t="n">
-        <v>5.44</v>
+        <v>35.78</v>
       </c>
       <c r="X191" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y191" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
-        <v>1442.0</v>
+        <v>2097.0</v>
       </c>
       <c r="B192" t="s">
-        <v>1104</v>
+        <v>1091</v>
       </c>
       <c r="C192" t="s">
         <v>26</v>
       </c>
       <c r="D192" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E192" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="F192" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G192" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H192" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I192" t="s">
         <v>149</v>
       </c>
       <c r="J192" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K192" t="s">
-        <v>1105</v>
+        <v>1092</v>
       </c>
       <c r="L192" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="M192" t="s">
-        <v>1058</v>
+        <v>1048</v>
       </c>
       <c r="N192" t="s">
-        <v>1106</v>
+        <v>1093</v>
       </c>
       <c r="O192" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P192" t="n">
+        <v>5.44</v>
       </c>
       <c r="Q192" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R192" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="S192" t="n">
-        <v>31.4</v>
+        <v>9.8</v>
       </c>
       <c r="T192" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U192" t="n">
-        <v>21.8</v>
+        <v>7.32</v>
       </c>
       <c r="V192" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W192" t="n">
-        <v>18.63</v>
+        <v>5.44</v>
       </c>
       <c r="X192" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y192" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
-        <v>1469.0</v>
+        <v>1442.0</v>
       </c>
       <c r="B193" t="s">
-        <v>1107</v>
+        <v>1095</v>
       </c>
       <c r="C193" t="s">
         <v>26</v>
       </c>
       <c r="D193" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E193" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="F193" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G193" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H193" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I193" t="s">
         <v>149</v>
       </c>
       <c r="J193" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K193" t="s">
-        <v>1108</v>
+        <v>1096</v>
       </c>
       <c r="L193" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="M193" t="s">
-        <v>1058</v>
+        <v>1048</v>
       </c>
       <c r="N193" t="s">
-        <v>1109</v>
+        <v>1097</v>
       </c>
       <c r="O193" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P193" t="n">
+        <v>18.63</v>
       </c>
       <c r="Q193" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R193" t="s">
-        <v>1099</v>
+        <v>1090</v>
       </c>
       <c r="S193" t="n">
-        <v>3.0</v>
+        <v>31.4</v>
       </c>
       <c r="T193" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U193" t="n">
-        <v>2.1</v>
+        <v>21.8</v>
       </c>
       <c r="V193" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W193" t="n">
-        <v>1.31</v>
+        <v>18.63</v>
       </c>
       <c r="X193" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y193" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
-        <v>1678.0</v>
+        <v>1469.0</v>
       </c>
       <c r="B194" t="s">
-        <v>1110</v>
+        <v>1098</v>
       </c>
       <c r="C194" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="D194" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="E194" t="s">
-        <v>165</v>
+        <v>748</v>
       </c>
       <c r="F194" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G194" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H194" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I194" t="s">
         <v>149</v>
       </c>
       <c r="J194" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K194" t="s">
-        <v>1111</v>
+        <v>1099</v>
       </c>
       <c r="L194" t="s">
-        <v>168</v>
+        <v>1088</v>
       </c>
       <c r="M194" t="s">
-        <v>1112</v>
+        <v>1048</v>
       </c>
       <c r="N194" t="s">
-        <v>1113</v>
+        <v>1100</v>
       </c>
       <c r="O194" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>14.5</v>
+        <v>94</v>
+      </c>
+      <c r="P194" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>35</v>
       </c>
       <c r="R194" t="s">
-        <v>171</v>
-[...20 lines deleted...]
-        <v>16.4</v>
+        <v>1090</v>
+      </c>
+      <c r="S194" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="T194" t="s">
+        <v>35</v>
+      </c>
+      <c r="U194" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="V194" t="s">
+        <v>35</v>
+      </c>
+      <c r="W194" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="X194" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y194" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
-        <v>2101.0</v>
+        <v>1678.0</v>
       </c>
       <c r="B195" t="s">
-        <v>1114</v>
+        <v>1101</v>
       </c>
       <c r="C195" t="s">
-        <v>211</v>
+        <v>133</v>
       </c>
       <c r="D195" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="E195" t="s">
-        <v>547</v>
+        <v>165</v>
       </c>
       <c r="F195" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G195" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H195" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="I195" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J195" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="K195" t="s">
-        <v>1115</v>
+        <v>1102</v>
       </c>
       <c r="L195" t="s">
-        <v>1116</v>
+        <v>169</v>
       </c>
       <c r="M195" t="s">
-        <v>1117</v>
+        <v>1103</v>
       </c>
       <c r="N195" t="s">
-        <v>1118</v>
+        <v>1104</v>
       </c>
       <c r="O195" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P195" t="n">
+        <v>16.4</v>
       </c>
       <c r="Q195" t="n">
-        <v>87.0</v>
+        <v>14.5</v>
       </c>
       <c r="R195" t="s">
-        <v>31</v>
+        <v>172</v>
       </c>
       <c r="S195" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="T195" t="n">
+        <v>14.2</v>
       </c>
       <c r="U195" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>78.0</v>
+        <v>35</v>
+      </c>
+      <c r="V195" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="W195" t="s">
+        <v>35</v>
       </c>
       <c r="X195" t="n">
-        <v>85.0</v>
+        <v>16.4</v>
       </c>
       <c r="Y195" t="n">
-        <v>53.62</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
-        <v>2167.0</v>
+        <v>2101.0</v>
       </c>
       <c r="B196" t="s">
-        <v>1119</v>
+        <v>1105</v>
       </c>
       <c r="C196" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D196" t="s">
-        <v>323</v>
+        <v>125</v>
       </c>
       <c r="E196" t="s">
-        <v>230</v>
+        <v>549</v>
       </c>
       <c r="F196" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G196" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H196" t="s">
         <v>31</v>
       </c>
       <c r="I196" t="s">
         <v>32</v>
       </c>
       <c r="J196" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K196" t="s">
-        <v>1120</v>
+        <v>1106</v>
       </c>
       <c r="L196" t="s">
-        <v>1121</v>
+        <v>1107</v>
       </c>
       <c r="M196" t="s">
-        <v>1122</v>
+        <v>1108</v>
       </c>
       <c r="N196" t="s">
-        <v>1123</v>
+        <v>1109</v>
       </c>
       <c r="O196" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P196" t="n">
+        <v>69.17</v>
       </c>
       <c r="Q196" t="n">
-        <v>100.0</v>
+        <v>87.0</v>
       </c>
       <c r="R196" t="s">
-        <v>236</v>
+        <v>35</v>
       </c>
       <c r="S196" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T196" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U196" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V196" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="W196" t="n">
+        <v>78.0</v>
       </c>
       <c r="X196" t="n">
-        <v>104.44</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>85.0</v>
+      </c>
+      <c r="Y196" t="n">
+        <v>69.17</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
-        <v>1613.0</v>
+        <v>2167.0</v>
       </c>
       <c r="B197" t="s">
-        <v>1124</v>
+        <v>1110</v>
       </c>
       <c r="C197" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="D197" t="s">
-        <v>879</v>
+        <v>324</v>
       </c>
       <c r="E197" t="s">
-        <v>89</v>
+        <v>229</v>
       </c>
       <c r="F197" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G197" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H197" t="s">
         <v>31</v>
       </c>
       <c r="I197" t="s">
         <v>32</v>
       </c>
       <c r="J197" t="s">
         <v>82</v>
       </c>
       <c r="K197" t="s">
-        <v>1125</v>
+        <v>1111</v>
       </c>
       <c r="L197" t="s">
-        <v>1126</v>
+        <v>35</v>
       </c>
       <c r="M197" t="s">
-        <v>1127</v>
+        <v>1112</v>
       </c>
       <c r="N197" t="s">
-        <v>1128</v>
+        <v>1113</v>
       </c>
       <c r="O197" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P197" t="n">
+        <v>98.0</v>
       </c>
       <c r="Q197" t="n">
-        <v>56.3</v>
+        <v>100.0</v>
       </c>
       <c r="R197" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>45.45</v>
+        <v>236</v>
+      </c>
+      <c r="S197" t="s">
+        <v>35</v>
+      </c>
+      <c r="T197" t="s">
+        <v>35</v>
+      </c>
+      <c r="U197" t="s">
+        <v>35</v>
+      </c>
+      <c r="V197" t="s">
+        <v>35</v>
+      </c>
+      <c r="W197" t="s">
+        <v>35</v>
       </c>
       <c r="X197" t="n">
-        <v>33.14</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>104.44</v>
+      </c>
+      <c r="Y197" t="n">
+        <v>98.0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
-        <v>2059.0</v>
+        <v>1613.0</v>
       </c>
       <c r="B198" t="s">
-        <v>1129</v>
+        <v>1114</v>
       </c>
       <c r="C198" t="s">
-        <v>465</v>
+        <v>26</v>
       </c>
       <c r="D198" t="s">
-        <v>736</v>
+        <v>871</v>
       </c>
       <c r="E198" t="s">
-        <v>1130</v>
+        <v>89</v>
       </c>
       <c r="F198" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G198" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H198" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I198" t="s">
         <v>32</v>
       </c>
       <c r="J198" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K198" t="s">
-        <v>1131</v>
+        <v>1115</v>
       </c>
       <c r="L198" t="s">
-        <v>31</v>
+        <v>1116</v>
       </c>
       <c r="M198" t="s">
-        <v>1132</v>
+        <v>1117</v>
       </c>
       <c r="N198" t="s">
-        <v>1133</v>
+        <v>1118</v>
       </c>
       <c r="O198" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P198" t="n">
+        <v>33.14</v>
       </c>
       <c r="Q198" t="n">
-        <v>63.83</v>
+        <v>56.3</v>
       </c>
       <c r="R198" t="s">
-        <v>1134</v>
+        <v>35</v>
       </c>
       <c r="S198" t="n">
-        <v>54.8</v>
+        <v>46.18</v>
       </c>
       <c r="T198" t="n">
-        <v>53.84</v>
+        <v>31.75</v>
       </c>
       <c r="U198" t="n">
-        <v>49.8</v>
+        <v>33.28</v>
       </c>
       <c r="V198" t="n">
-        <v>51.11</v>
+        <v>45.45</v>
       </c>
       <c r="W198" t="n">
-        <v>58.55</v>
+        <v>45.45</v>
       </c>
       <c r="X198" t="n">
-        <v>61.98</v>
-[...2 lines deleted...]
-        <v>66.8</v>
+        <v>33.14</v>
+      </c>
+      <c r="Y198" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
-        <v>2075.0</v>
+        <v>2059.0</v>
       </c>
       <c r="B199" t="s">
-        <v>1135</v>
+        <v>1119</v>
       </c>
       <c r="C199" t="s">
         <v>465</v>
       </c>
       <c r="D199" t="s">
-        <v>554</v>
+        <v>735</v>
       </c>
       <c r="E199" t="s">
-        <v>1136</v>
+        <v>1120</v>
       </c>
       <c r="F199" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G199" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H199" t="s">
         <v>31</v>
       </c>
       <c r="I199" t="s">
         <v>32</v>
       </c>
       <c r="J199" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K199" t="s">
-        <v>1137</v>
+        <v>1121</v>
       </c>
       <c r="L199" t="s">
-        <v>1138</v>
+        <v>35</v>
       </c>
       <c r="M199" t="s">
-        <v>1139</v>
+        <v>1122</v>
       </c>
       <c r="N199" t="s">
-        <v>1140</v>
+        <v>1123</v>
       </c>
       <c r="O199" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P199" t="n">
+        <v>66.97</v>
       </c>
       <c r="Q199" t="n">
-        <v>33.33</v>
+        <v>63.83</v>
       </c>
       <c r="R199" t="s">
-        <v>1141</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>1124</v>
+      </c>
+      <c r="S199" t="n">
+        <v>54.8</v>
+      </c>
+      <c r="T199" t="n">
+        <v>53.84</v>
+      </c>
+      <c r="U199" t="n">
+        <v>49.8</v>
+      </c>
+      <c r="V199" t="n">
+        <v>51.11</v>
+      </c>
+      <c r="W199" t="n">
+        <v>58.55</v>
       </c>
       <c r="X199" t="n">
-        <v>33.33</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>61.98</v>
+      </c>
+      <c r="Y199" t="n">
+        <v>66.97</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
-        <v>1494.0</v>
+        <v>2075.0</v>
       </c>
       <c r="B200" t="s">
-        <v>1142</v>
+        <v>1125</v>
       </c>
       <c r="C200" t="s">
-        <v>145</v>
+        <v>465</v>
       </c>
       <c r="D200" t="s">
-        <v>146</v>
+        <v>556</v>
       </c>
       <c r="E200" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F200" t="s">
         <v>147</v>
       </c>
-      <c r="F200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G200" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H200" t="s">
         <v>31</v>
       </c>
       <c r="I200" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J200" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="K200" t="s">
-        <v>1143</v>
+        <v>1127</v>
       </c>
       <c r="L200" t="s">
-        <v>31</v>
+        <v>1128</v>
       </c>
       <c r="M200" t="s">
-        <v>494</v>
+        <v>1129</v>
       </c>
       <c r="N200" t="s">
-        <v>1144</v>
+        <v>1130</v>
       </c>
       <c r="O200" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P200" t="n">
+        <v>33.33</v>
       </c>
       <c r="Q200" t="n">
-        <v>2.06</v>
+        <v>33.33</v>
       </c>
       <c r="R200" t="s">
-        <v>496</v>
-[...14 lines deleted...]
-        <v>1.95</v>
+        <v>1131</v>
+      </c>
+      <c r="S200" t="s">
+        <v>35</v>
+      </c>
+      <c r="T200" t="s">
+        <v>35</v>
+      </c>
+      <c r="U200" t="s">
+        <v>35</v>
+      </c>
+      <c r="V200" t="s">
+        <v>35</v>
+      </c>
+      <c r="W200" t="s">
+        <v>35</v>
       </c>
       <c r="X200" t="n">
-        <v>2.52</v>
+        <v>33.33</v>
       </c>
       <c r="Y200" t="n">
-        <v>1.65</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
-        <v>2168.0</v>
+        <v>1494.0</v>
       </c>
       <c r="B201" t="s">
-        <v>1145</v>
+        <v>1132</v>
       </c>
       <c r="C201" t="s">
-        <v>211</v>
+        <v>144</v>
       </c>
       <c r="D201" t="s">
-        <v>323</v>
+        <v>145</v>
       </c>
       <c r="E201" t="s">
-        <v>230</v>
+        <v>146</v>
       </c>
       <c r="F201" t="s">
+        <v>839</v>
+      </c>
+      <c r="G201" t="s">
+        <v>127</v>
+      </c>
+      <c r="H201" t="s">
         <v>148</v>
       </c>
-      <c r="G201" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I201" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J201" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K201" t="s">
-        <v>1146</v>
+        <v>1133</v>
       </c>
       <c r="L201" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M201" t="s">
-        <v>1147</v>
+        <v>497</v>
       </c>
       <c r="N201" t="s">
-        <v>1148</v>
+        <v>1134</v>
       </c>
       <c r="O201" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>153</v>
+      </c>
+      <c r="P201" t="n">
+        <v>1.65</v>
       </c>
       <c r="Q201" t="n">
-        <v>8.0</v>
+        <v>2.06</v>
       </c>
       <c r="R201" t="s">
-        <v>1149</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>499</v>
+      </c>
+      <c r="S201" t="n">
+        <v>3.65</v>
+      </c>
+      <c r="T201" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="U201" t="n">
+        <v>1.99</v>
+      </c>
+      <c r="V201" t="n">
+        <v>1.62</v>
       </c>
       <c r="W201" t="n">
-        <v>7.2</v>
+        <v>1.95</v>
       </c>
       <c r="X201" t="n">
-        <v>7.2</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2.52</v>
+      </c>
+      <c r="Y201" t="n">
+        <v>1.65</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
-        <v>2127.0</v>
+        <v>2168.0</v>
       </c>
       <c r="B202" t="s">
-        <v>1150</v>
+        <v>1135</v>
       </c>
       <c r="C202" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D202" t="s">
-        <v>546</v>
+        <v>324</v>
       </c>
       <c r="E202" t="s">
-        <v>547</v>
+        <v>229</v>
       </c>
       <c r="F202" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G202" t="s">
         <v>30</v>
       </c>
       <c r="H202" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I202" t="s">
         <v>32</v>
       </c>
       <c r="J202" t="s">
-        <v>307</v>
+        <v>82</v>
       </c>
       <c r="K202" t="s">
-        <v>1151</v>
+        <v>1136</v>
       </c>
       <c r="L202" t="s">
-        <v>1152</v>
+        <v>35</v>
       </c>
       <c r="M202" t="s">
-        <v>1153</v>
+        <v>1137</v>
       </c>
       <c r="N202" t="s">
-        <v>1154</v>
+        <v>1138</v>
       </c>
       <c r="O202" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P202" t="n">
+        <v>7.2</v>
       </c>
       <c r="Q202" t="n">
-        <v>90.0</v>
+        <v>8.0</v>
       </c>
       <c r="R202" t="s">
-        <v>31</v>
+        <v>236</v>
       </c>
       <c r="S202" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T202" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U202" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V202" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W202" t="n">
-        <v>10.0</v>
+        <v>7.2</v>
       </c>
       <c r="X202" t="n">
-        <v>82.0</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>7.2</v>
+      </c>
+      <c r="Y202" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
-        <v>1732.0</v>
+        <v>2127.0</v>
       </c>
       <c r="B203" t="s">
-        <v>1155</v>
+        <v>1139</v>
       </c>
       <c r="C203" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D203" t="s">
-        <v>323</v>
+        <v>548</v>
       </c>
       <c r="E203" t="s">
-        <v>230</v>
+        <v>549</v>
       </c>
       <c r="F203" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G203" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H203" t="s">
         <v>31</v>
       </c>
       <c r="I203" t="s">
         <v>32</v>
       </c>
       <c r="J203" t="s">
-        <v>478</v>
+        <v>308</v>
       </c>
       <c r="K203" t="s">
-        <v>1156</v>
+        <v>1140</v>
       </c>
       <c r="L203" t="s">
-        <v>1157</v>
+        <v>1141</v>
       </c>
       <c r="M203" t="s">
-        <v>1158</v>
+        <v>1142</v>
       </c>
       <c r="N203" t="s">
-        <v>1159</v>
+        <v>1143</v>
       </c>
       <c r="O203" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P203" t="n">
+        <v>71.0</v>
       </c>
       <c r="Q203" t="n">
-        <v>22.6</v>
+        <v>90.0</v>
       </c>
       <c r="R203" t="s">
-        <v>236</v>
-[...11 lines deleted...]
-        <v>23.2</v>
+        <v>35</v>
+      </c>
+      <c r="S203" t="s">
+        <v>35</v>
+      </c>
+      <c r="T203" t="s">
+        <v>35</v>
+      </c>
+      <c r="U203" t="s">
+        <v>35</v>
+      </c>
+      <c r="V203" t="s">
+        <v>35</v>
       </c>
       <c r="W203" t="n">
-        <v>25.6</v>
+        <v>10.0</v>
       </c>
       <c r="X203" t="n">
-        <v>20.8</v>
+        <v>82.0</v>
       </c>
       <c r="Y203" t="n">
-        <v>19.2</v>
+        <v>71.0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
-        <v>1767.0</v>
+        <v>1732.0</v>
       </c>
       <c r="B204" t="s">
-        <v>1160</v>
+        <v>1144</v>
       </c>
       <c r="C204" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D204" t="s">
-        <v>126</v>
+        <v>324</v>
       </c>
       <c r="E204" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F204" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G204" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H204" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I204" t="s">
         <v>32</v>
       </c>
       <c r="J204" t="s">
-        <v>82</v>
+        <v>479</v>
       </c>
       <c r="K204" t="s">
-        <v>1161</v>
+        <v>1145</v>
       </c>
       <c r="L204" t="s">
-        <v>31</v>
+        <v>1146</v>
       </c>
       <c r="M204" t="s">
-        <v>1162</v>
+        <v>1147</v>
       </c>
       <c r="N204" t="s">
-        <v>1163</v>
+        <v>1148</v>
       </c>
       <c r="O204" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P204" t="n">
+        <v>24.0</v>
       </c>
       <c r="Q204" t="n">
-        <v>53.6</v>
+        <v>22.6</v>
       </c>
       <c r="R204" t="s">
-        <v>1164</v>
+        <v>236</v>
       </c>
       <c r="S204" t="n">
-        <v>12.0</v>
+        <v>37.0</v>
       </c>
       <c r="T204" t="n">
-        <v>27.2</v>
+        <v>29.0</v>
       </c>
       <c r="U204" t="n">
-        <v>27.2</v>
+        <v>34.4</v>
       </c>
       <c r="V204" t="n">
-        <v>40.8</v>
+        <v>23.2</v>
       </c>
       <c r="W204" t="n">
-        <v>59.2</v>
+        <v>25.6</v>
       </c>
       <c r="X204" t="n">
-        <v>52.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20.8</v>
+      </c>
+      <c r="Y204" t="n">
+        <v>24.0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
-        <v>2134.0</v>
+        <v>1767.0</v>
       </c>
       <c r="B205" t="s">
-        <v>1165</v>
+        <v>1149</v>
       </c>
       <c r="C205" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="D205" t="s">
-        <v>669</v>
+        <v>125</v>
       </c>
       <c r="E205" t="s">
-        <v>385</v>
+        <v>229</v>
       </c>
       <c r="F205" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G205" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H205" t="s">
         <v>31</v>
       </c>
       <c r="I205" t="s">
         <v>32</v>
       </c>
       <c r="J205" t="s">
-        <v>307</v>
+        <v>82</v>
       </c>
       <c r="K205" t="s">
-        <v>1166</v>
+        <v>1150</v>
       </c>
       <c r="L205" t="s">
-        <v>31</v>
+        <v>1151</v>
       </c>
       <c r="M205" t="s">
-        <v>1167</v>
+        <v>1152</v>
       </c>
       <c r="N205" t="s">
-        <v>1168</v>
+        <v>1153</v>
       </c>
       <c r="O205" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P205" t="n">
+        <v>52.0</v>
       </c>
       <c r="Q205" t="n">
-        <v>43.0</v>
+        <v>53.6</v>
       </c>
       <c r="R205" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>1154</v>
+      </c>
+      <c r="S205" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="T205" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="U205" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="V205" t="n">
+        <v>40.8</v>
+      </c>
+      <c r="W205" t="n">
+        <v>59.2</v>
       </c>
       <c r="X205" t="n">
-        <v>43.0</v>
+        <v>52.0</v>
       </c>
       <c r="Y205" t="n">
-        <v>45.6</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
-        <v>2178.0</v>
+        <v>2134.0</v>
       </c>
       <c r="B206" t="s">
-        <v>1169</v>
+        <v>1155</v>
       </c>
       <c r="C206" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D206" t="s">
-        <v>51</v>
+        <v>669</v>
       </c>
       <c r="E206" t="s">
-        <v>52</v>
+        <v>386</v>
       </c>
       <c r="F206" t="s">
+        <v>147</v>
+      </c>
+      <c r="G206" t="s">
+        <v>30</v>
+      </c>
+      <c r="H206" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I206" t="s">
         <v>32</v>
       </c>
       <c r="J206" t="s">
-        <v>82</v>
+        <v>308</v>
       </c>
       <c r="K206" t="s">
-        <v>1170</v>
+        <v>1156</v>
       </c>
       <c r="L206" t="s">
-        <v>1171</v>
+        <v>35</v>
       </c>
       <c r="M206" t="s">
-        <v>1172</v>
+        <v>1157</v>
       </c>
       <c r="N206" t="s">
-        <v>1173</v>
+        <v>1158</v>
       </c>
       <c r="O206" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P206" t="n">
+        <v>45.6</v>
       </c>
       <c r="Q206" t="n">
-        <v>85.0</v>
+        <v>43.0</v>
       </c>
       <c r="R206" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>84.37</v>
+        <v>35</v>
+      </c>
+      <c r="S206" t="s">
+        <v>35</v>
+      </c>
+      <c r="T206" t="s">
+        <v>35</v>
+      </c>
+      <c r="U206" t="s">
+        <v>35</v>
+      </c>
+      <c r="V206" t="s">
+        <v>35</v>
+      </c>
+      <c r="W206" t="s">
+        <v>35</v>
       </c>
       <c r="X206" t="n">
-        <v>84.95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>43.0</v>
+      </c>
+      <c r="Y206" t="n">
+        <v>45.6</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
-        <v>1666.0</v>
+        <v>2178.0</v>
       </c>
       <c r="B207" t="s">
-        <v>1174</v>
+        <v>1159</v>
       </c>
       <c r="C207" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="D207" t="s">
-        <v>626</v>
+        <v>51</v>
       </c>
       <c r="E207" t="s">
-        <v>165</v>
+        <v>52</v>
       </c>
       <c r="F207" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G207" t="s">
         <v>44</v>
       </c>
       <c r="H207" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I207" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J207" t="s">
-        <v>1175</v>
+        <v>82</v>
       </c>
       <c r="K207" t="s">
-        <v>1176</v>
+        <v>1160</v>
       </c>
       <c r="L207" t="s">
-        <v>1177</v>
+        <v>1161</v>
       </c>
       <c r="M207" t="s">
-        <v>1178</v>
+        <v>1162</v>
       </c>
       <c r="N207" t="s">
-        <v>1179</v>
+        <v>1163</v>
       </c>
       <c r="O207" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="P207" t="n">
+        <v>84.95</v>
       </c>
       <c r="Q207" t="n">
-        <v>9.5</v>
+        <v>85.0</v>
       </c>
       <c r="R207" t="s">
-        <v>1180</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S207" t="n">
+        <v>81.72</v>
+      </c>
+      <c r="T207" t="n">
+        <v>81.54</v>
       </c>
       <c r="U207" t="n">
-        <v>9.58</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>82.24</v>
+      </c>
+      <c r="V207" t="n">
+        <v>83.34</v>
+      </c>
+      <c r="W207" t="n">
+        <v>84.37</v>
+      </c>
+      <c r="X207" t="n">
+        <v>84.95</v>
       </c>
       <c r="Y207" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
-        <v>1463.0</v>
+        <v>1666.0</v>
       </c>
       <c r="B208" t="s">
-        <v>1181</v>
+        <v>1164</v>
       </c>
       <c r="C208" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="D208" t="s">
-        <v>251</v>
+        <v>628</v>
       </c>
       <c r="E208" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="F208" t="s">
-        <v>844</v>
+        <v>147</v>
       </c>
       <c r="G208" t="s">
         <v>44</v>
       </c>
       <c r="H208" t="s">
-        <v>31</v>
+        <v>770</v>
       </c>
       <c r="I208" t="s">
         <v>149</v>
       </c>
       <c r="J208" t="s">
-        <v>129</v>
+        <v>1165</v>
       </c>
       <c r="K208" t="s">
-        <v>1182</v>
+        <v>1166</v>
       </c>
       <c r="L208" t="s">
-        <v>1183</v>
+        <v>35</v>
       </c>
       <c r="M208" t="s">
-        <v>500</v>
+        <v>1167</v>
       </c>
       <c r="N208" t="s">
-        <v>1184</v>
+        <v>1168</v>
       </c>
       <c r="O208" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P208" t="n">
+        <v>9.58</v>
       </c>
       <c r="Q208" t="n">
-        <v>25.6</v>
+        <v>9.5</v>
       </c>
       <c r="R208" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-        <v>23.6</v>
+        <v>1169</v>
+      </c>
+      <c r="S208" t="s">
+        <v>35</v>
+      </c>
+      <c r="T208" t="s">
+        <v>35</v>
       </c>
       <c r="U208" t="n">
-        <v>23.5</v>
-[...11 lines deleted...]
-        <v>26.1</v>
+        <v>9.58</v>
+      </c>
+      <c r="V208" t="s">
+        <v>35</v>
+      </c>
+      <c r="W208" t="s">
+        <v>35</v>
+      </c>
+      <c r="X208" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y208" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
-        <v>1410.0</v>
+        <v>1463.0</v>
       </c>
       <c r="B209" t="s">
-        <v>1185</v>
+        <v>1170</v>
       </c>
       <c r="C209" t="s">
         <v>60</v>
       </c>
       <c r="D209" t="s">
-        <v>61</v>
+        <v>250</v>
       </c>
       <c r="E209" t="s">
-        <v>62</v>
+        <v>238</v>
       </c>
       <c r="F209" t="s">
+        <v>839</v>
+      </c>
+      <c r="G209" t="s">
+        <v>44</v>
+      </c>
+      <c r="H209" t="s">
         <v>148</v>
       </c>
-      <c r="G209" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I209" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J209" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="K209" t="s">
-        <v>1186</v>
+        <v>1171</v>
       </c>
       <c r="L209" t="s">
-        <v>1187</v>
+        <v>1172</v>
       </c>
       <c r="M209" t="s">
-        <v>72</v>
+        <v>503</v>
       </c>
       <c r="N209" t="s">
-        <v>1188</v>
+        <v>1173</v>
       </c>
       <c r="O209" t="s">
         <v>67</v>
       </c>
-      <c r="P209" t="s">
-        <v>31</v>
+      <c r="P209" t="n">
+        <v>24.9</v>
       </c>
       <c r="Q209" t="n">
-        <v>58.0</v>
+        <v>25.6</v>
       </c>
       <c r="R209" t="s">
-        <v>31</v>
+        <v>655</v>
       </c>
       <c r="S209" t="n">
-        <v>27.2</v>
+        <v>23.5</v>
       </c>
       <c r="T209" t="n">
-        <v>41.7</v>
+        <v>23.6</v>
       </c>
       <c r="U209" t="n">
-        <v>53.6</v>
+        <v>23.5</v>
       </c>
       <c r="V209" t="n">
-        <v>57.8</v>
+        <v>23.2</v>
       </c>
       <c r="W209" t="n">
-        <v>56.3</v>
+        <v>25.8</v>
       </c>
       <c r="X209" t="n">
-        <v>57.6</v>
+        <v>25.6</v>
       </c>
       <c r="Y209" t="n">
-        <v>53.7</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
-        <v>2150.0</v>
+        <v>1410.0</v>
       </c>
       <c r="B210" t="s">
-        <v>1189</v>
+        <v>1174</v>
       </c>
       <c r="C210" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D210" t="s">
-        <v>1029</v>
+        <v>61</v>
       </c>
       <c r="E210" t="s">
-        <v>505</v>
+        <v>62</v>
       </c>
       <c r="F210" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G210" t="s">
         <v>30</v>
       </c>
       <c r="H210" t="s">
         <v>31</v>
       </c>
       <c r="I210" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J210" t="s">
         <v>33</v>
       </c>
       <c r="K210" t="s">
-        <v>1190</v>
+        <v>1175</v>
       </c>
       <c r="L210" t="s">
-        <v>31</v>
+        <v>1176</v>
       </c>
       <c r="M210" t="s">
-        <v>1191</v>
+        <v>72</v>
       </c>
       <c r="N210" t="s">
-        <v>1192</v>
+        <v>1177</v>
       </c>
       <c r="O210" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P210" t="n">
+        <v>50.47</v>
       </c>
       <c r="Q210" t="n">
-        <v>97.88</v>
+        <v>58.0</v>
       </c>
       <c r="R210" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S210" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="T210" t="n">
+        <v>41.7</v>
+      </c>
+      <c r="U210" t="n">
+        <v>53.6</v>
+      </c>
+      <c r="V210" t="n">
+        <v>57.8</v>
       </c>
       <c r="W210" t="n">
-        <v>96.1</v>
+        <v>56.3</v>
       </c>
       <c r="X210" t="n">
-        <v>101.76</v>
+        <v>57.6</v>
       </c>
       <c r="Y210" t="n">
-        <v>107.64</v>
+        <v>50.47</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
-        <v>2046.0</v>
+        <v>2150.0</v>
       </c>
       <c r="B211" t="s">
-        <v>1193</v>
+        <v>1178</v>
       </c>
       <c r="C211" t="s">
-        <v>211</v>
+        <v>40</v>
       </c>
       <c r="D211" t="s">
-        <v>271</v>
+        <v>1019</v>
       </c>
       <c r="E211" t="s">
-        <v>372</v>
+        <v>508</v>
       </c>
       <c r="F211" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G211" t="s">
         <v>30</v>
       </c>
       <c r="H211" t="s">
         <v>31</v>
       </c>
       <c r="I211" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J211" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="K211" t="s">
-        <v>1194</v>
+        <v>1179</v>
       </c>
       <c r="L211" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M211" t="s">
-        <v>1195</v>
+        <v>1180</v>
       </c>
       <c r="N211" t="s">
-        <v>1196</v>
+        <v>1181</v>
       </c>
       <c r="O211" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P211" t="n">
+        <v>108.16</v>
       </c>
       <c r="Q211" t="n">
-        <v>58.0</v>
+        <v>97.88</v>
       </c>
       <c r="R211" t="s">
-        <v>1197</v>
+        <v>35</v>
       </c>
       <c r="S211" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T211" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U211" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V211" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W211" t="n">
-        <v>54.0</v>
+        <v>96.1</v>
       </c>
       <c r="X211" t="n">
-        <v>54.7</v>
+        <v>101.76</v>
       </c>
       <c r="Y211" t="n">
-        <v>59.0</v>
+        <v>108.16</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
-        <v>2136.0</v>
+        <v>2046.0</v>
       </c>
       <c r="B212" t="s">
-        <v>1198</v>
+        <v>1182</v>
       </c>
       <c r="C212" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="D212" t="s">
-        <v>452</v>
+        <v>271</v>
       </c>
       <c r="E212" t="s">
-        <v>953</v>
+        <v>373</v>
       </c>
       <c r="F212" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G212" t="s">
         <v>30</v>
       </c>
       <c r="H212" t="s">
         <v>31</v>
       </c>
       <c r="I212" t="s">
         <v>32</v>
       </c>
       <c r="J212" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K212" t="s">
-        <v>1199</v>
+        <v>1183</v>
       </c>
       <c r="L212" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M212" t="s">
-        <v>1200</v>
+        <v>1184</v>
       </c>
       <c r="N212" t="s">
-        <v>1201</v>
+        <v>1185</v>
       </c>
       <c r="O212" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P212" t="n">
+        <v>61.0</v>
       </c>
       <c r="Q212" t="n">
-        <v>42.1</v>
+        <v>58.0</v>
       </c>
       <c r="R212" t="s">
-        <v>1202</v>
+        <v>1186</v>
       </c>
       <c r="S212" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T212" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U212" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V212" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W212" t="n">
-        <v>40.0</v>
+        <v>54.0</v>
       </c>
       <c r="X212" t="n">
-        <v>40.36</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>54.7</v>
+      </c>
+      <c r="Y212" t="n">
+        <v>61.0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
-        <v>424.0</v>
+        <v>2136.0</v>
       </c>
       <c r="B213" t="s">
-        <v>1203</v>
+        <v>1187</v>
       </c>
       <c r="C213" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="D213" t="s">
-        <v>146</v>
+        <v>453</v>
       </c>
       <c r="E213" t="s">
+        <v>941</v>
+      </c>
+      <c r="F213" t="s">
         <v>147</v>
       </c>
-      <c r="F213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G213" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H213" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I213" t="s">
         <v>32</v>
       </c>
       <c r="J213" t="s">
         <v>82</v>
       </c>
       <c r="K213" t="s">
-        <v>1204</v>
+        <v>1188</v>
       </c>
       <c r="L213" t="s">
-        <v>1205</v>
+        <v>35</v>
       </c>
       <c r="M213" t="s">
-        <v>1206</v>
+        <v>1189</v>
       </c>
       <c r="N213" t="s">
-        <v>1207</v>
+        <v>1190</v>
       </c>
       <c r="O213" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P213" t="n">
+        <v>40.36</v>
       </c>
       <c r="Q213" t="n">
-        <v>42.5</v>
+        <v>42.1</v>
       </c>
       <c r="R213" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31.79</v>
+        <v>1191</v>
+      </c>
+      <c r="S213" t="s">
+        <v>35</v>
+      </c>
+      <c r="T213" t="s">
+        <v>35</v>
+      </c>
+      <c r="U213" t="s">
+        <v>35</v>
+      </c>
+      <c r="V213" t="s">
+        <v>35</v>
       </c>
       <c r="W213" t="n">
-        <v>41.0</v>
+        <v>40.0</v>
       </c>
       <c r="X213" t="n">
-        <v>41.93</v>
+        <v>40.36</v>
       </c>
       <c r="Y213" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
-        <v>2114.0</v>
+        <v>424.0</v>
       </c>
       <c r="B214" t="s">
-        <v>1208</v>
+        <v>1192</v>
       </c>
       <c r="C214" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="D214" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="E214" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="F214" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G214" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H214" t="s">
         <v>31</v>
       </c>
       <c r="I214" t="s">
         <v>32</v>
       </c>
       <c r="J214" t="s">
-        <v>307</v>
+        <v>82</v>
       </c>
       <c r="K214" t="s">
-        <v>1209</v>
+        <v>1193</v>
       </c>
       <c r="L214" t="s">
-        <v>31</v>
+        <v>1194</v>
       </c>
       <c r="M214" t="s">
-        <v>1210</v>
+        <v>1195</v>
       </c>
       <c r="N214" t="s">
-        <v>1211</v>
+        <v>1196</v>
       </c>
       <c r="O214" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>153</v>
+      </c>
+      <c r="P214" t="n">
+        <v>41.93</v>
       </c>
       <c r="Q214" t="n">
-        <v>98.4</v>
+        <v>42.5</v>
       </c>
       <c r="R214" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S214" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="T214" t="n">
+        <v>44.08</v>
+      </c>
+      <c r="U214" t="n">
+        <v>43.88</v>
+      </c>
+      <c r="V214" t="n">
+        <v>31.79</v>
       </c>
       <c r="W214" t="n">
-        <v>80.0</v>
+        <v>41.0</v>
       </c>
       <c r="X214" t="n">
-        <v>98.4</v>
+        <v>41.93</v>
       </c>
       <c r="Y214" t="n">
-        <v>81.6</v>
+        <v>41.93</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
-        <v>1420.0</v>
+        <v>2114.0</v>
       </c>
       <c r="B215" t="s">
-        <v>1212</v>
+        <v>1197</v>
       </c>
       <c r="C215" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="D215" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="E215" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="F215" t="s">
+        <v>147</v>
+      </c>
+      <c r="G215" t="s">
+        <v>30</v>
+      </c>
+      <c r="H215" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I215" t="s">
         <v>32</v>
       </c>
       <c r="J215" t="s">
-        <v>82</v>
+        <v>308</v>
       </c>
       <c r="K215" t="s">
-        <v>1213</v>
+        <v>1198</v>
       </c>
       <c r="L215" t="s">
-        <v>1214</v>
+        <v>35</v>
       </c>
       <c r="M215" t="s">
-        <v>1215</v>
+        <v>1199</v>
       </c>
       <c r="N215" t="s">
-        <v>1216</v>
+        <v>1200</v>
       </c>
       <c r="O215" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P215" t="n">
+        <v>81.6</v>
       </c>
       <c r="Q215" t="n">
-        <v>13.08</v>
+        <v>98.4</v>
       </c>
       <c r="R215" t="s">
-        <v>1217</v>
-[...11 lines deleted...]
-        <v>12.83</v>
+        <v>35</v>
+      </c>
+      <c r="S215" t="s">
+        <v>35</v>
+      </c>
+      <c r="T215" t="s">
+        <v>35</v>
+      </c>
+      <c r="U215" t="s">
+        <v>35</v>
+      </c>
+      <c r="V215" t="s">
+        <v>35</v>
       </c>
       <c r="W215" t="n">
-        <v>13.08</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>80.0</v>
+      </c>
+      <c r="X215" t="n">
+        <v>98.4</v>
+      </c>
+      <c r="Y215" t="n">
+        <v>81.6</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
-        <v>2054.0</v>
+        <v>1420.0</v>
       </c>
       <c r="B216" t="s">
-        <v>1218</v>
+        <v>1201</v>
       </c>
       <c r="C216" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D216" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E216" t="s">
-        <v>279</v>
+        <v>238</v>
       </c>
       <c r="F216" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G216" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H216" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I216" t="s">
         <v>32</v>
       </c>
       <c r="J216" t="s">
         <v>82</v>
       </c>
       <c r="K216" t="s">
-        <v>1219</v>
+        <v>1202</v>
       </c>
       <c r="L216" t="s">
-        <v>1220</v>
+        <v>1203</v>
       </c>
       <c r="M216" t="s">
-        <v>1221</v>
+        <v>1204</v>
       </c>
       <c r="N216" t="s">
-        <v>1222</v>
+        <v>1205</v>
       </c>
       <c r="O216" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P216" t="n">
+        <v>13.08</v>
       </c>
       <c r="Q216" t="n">
-        <v>62.1</v>
+        <v>13.08</v>
       </c>
       <c r="R216" t="s">
-        <v>31</v>
+        <v>1206</v>
       </c>
       <c r="S216" t="n">
-        <v>60.7</v>
+        <v>12.86</v>
       </c>
       <c r="T216" t="n">
-        <v>61.7</v>
+        <v>12.44</v>
       </c>
       <c r="U216" t="n">
-        <v>59.6</v>
+        <v>12.77</v>
       </c>
       <c r="V216" t="n">
-        <v>61.4</v>
+        <v>12.83</v>
       </c>
       <c r="W216" t="n">
-        <v>61.8</v>
-[...2 lines deleted...]
-        <v>59.9</v>
+        <v>13.08</v>
+      </c>
+      <c r="X216" t="s">
+        <v>35</v>
       </c>
       <c r="Y216" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
-        <v>347.0</v>
+        <v>2054.0</v>
       </c>
       <c r="B217" t="s">
-        <v>1223</v>
+        <v>1207</v>
       </c>
       <c r="C217" t="s">
         <v>40</v>
       </c>
       <c r="D217" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E217" t="s">
-        <v>505</v>
+        <v>279</v>
       </c>
       <c r="F217" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G217" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H217" t="s">
-        <v>31</v>
+        <v>947</v>
       </c>
       <c r="I217" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J217" t="s">
         <v>82</v>
       </c>
       <c r="K217" t="s">
-        <v>1224</v>
+        <v>1208</v>
       </c>
       <c r="L217" t="s">
-        <v>1225</v>
+        <v>1209</v>
       </c>
       <c r="M217" t="s">
-        <v>1226</v>
+        <v>1210</v>
       </c>
       <c r="N217" t="s">
-        <v>1227</v>
+        <v>1211</v>
       </c>
       <c r="O217" t="s">
         <v>48</v>
       </c>
-      <c r="P217" t="s">
-        <v>31</v>
+      <c r="P217" t="n">
+        <v>61.1</v>
       </c>
       <c r="Q217" t="n">
-        <v>74.7</v>
+        <v>62.1</v>
       </c>
       <c r="R217" t="s">
-        <v>285</v>
+        <v>471</v>
       </c>
       <c r="S217" t="n">
-        <v>83.1</v>
+        <v>60.7</v>
       </c>
       <c r="T217" t="n">
-        <v>76.0</v>
+        <v>61.7</v>
       </c>
       <c r="U217" t="n">
-        <v>79.1</v>
+        <v>59.6</v>
       </c>
       <c r="V217" t="n">
-        <v>78.7</v>
+        <v>61.4</v>
       </c>
       <c r="W217" t="n">
-        <v>74.6</v>
+        <v>61.8</v>
       </c>
       <c r="X217" t="n">
-        <v>77.4</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>59.9</v>
+      </c>
+      <c r="Y217" t="n">
+        <v>61.1</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
-        <v>2081.0</v>
+        <v>347.0</v>
       </c>
       <c r="B218" t="s">
-        <v>1228</v>
+        <v>1212</v>
       </c>
       <c r="C218" t="s">
-        <v>465</v>
+        <v>40</v>
       </c>
       <c r="D218" t="s">
-        <v>466</v>
+        <v>125</v>
       </c>
       <c r="E218" t="s">
+        <v>508</v>
+      </c>
+      <c r="F218" t="s">
         <v>147</v>
       </c>
-      <c r="F218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H218" t="s">
-        <v>31</v>
+        <v>1057</v>
       </c>
       <c r="I218" t="s">
         <v>149</v>
       </c>
       <c r="J218" t="s">
         <v>82</v>
       </c>
       <c r="K218" t="s">
-        <v>1229</v>
+        <v>1213</v>
       </c>
       <c r="L218" t="s">
-        <v>31</v>
+        <v>1214</v>
       </c>
       <c r="M218" t="s">
-        <v>1230</v>
+        <v>1215</v>
       </c>
       <c r="N218" t="s">
-        <v>1231</v>
+        <v>1216</v>
       </c>
       <c r="O218" t="s">
         <v>48</v>
       </c>
-      <c r="P218" t="s">
-        <v>31</v>
+      <c r="P218" t="n">
+        <v>78.9</v>
       </c>
       <c r="Q218" t="n">
-        <v>79.75</v>
+        <v>74.7</v>
       </c>
       <c r="R218" t="s">
-        <v>31</v>
+        <v>285</v>
       </c>
       <c r="S218" t="n">
-        <v>85.4</v>
+        <v>83.1</v>
       </c>
       <c r="T218" t="n">
-        <v>81.1</v>
+        <v>76.0</v>
       </c>
       <c r="U218" t="n">
-        <v>83.0</v>
+        <v>79.1</v>
       </c>
       <c r="V218" t="n">
-        <v>83.2</v>
+        <v>78.7</v>
       </c>
       <c r="W218" t="n">
-        <v>78.1</v>
+        <v>74.6</v>
       </c>
       <c r="X218" t="n">
-        <v>82.5</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>77.4</v>
+      </c>
+      <c r="Y218" t="n">
+        <v>78.9</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
-        <v>1517.0</v>
+        <v>2081.0</v>
       </c>
       <c r="B219" t="s">
-        <v>1232</v>
+        <v>1217</v>
       </c>
       <c r="C219" t="s">
-        <v>26</v>
+        <v>465</v>
       </c>
       <c r="D219" t="s">
-        <v>88</v>
+        <v>466</v>
       </c>
       <c r="E219" t="s">
-        <v>89</v>
+        <v>146</v>
       </c>
       <c r="F219" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G219" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H219" t="s">
-        <v>31</v>
+        <v>467</v>
       </c>
       <c r="I219" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J219" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K219" t="s">
-        <v>1233</v>
+        <v>1218</v>
       </c>
       <c r="L219" t="s">
-        <v>1234</v>
+        <v>35</v>
       </c>
       <c r="M219" t="s">
-        <v>1235</v>
+        <v>1219</v>
       </c>
       <c r="N219" t="s">
-        <v>1236</v>
+        <v>1220</v>
       </c>
       <c r="O219" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P219" t="n">
+        <v>83.8</v>
       </c>
       <c r="Q219" t="n">
-        <v>46.3</v>
+        <v>79.75</v>
       </c>
       <c r="R219" t="s">
-        <v>31</v>
+        <v>471</v>
       </c>
       <c r="S219" t="n">
-        <v>29.94</v>
+        <v>85.4</v>
       </c>
       <c r="T219" t="n">
-        <v>26.77</v>
+        <v>81.1</v>
       </c>
       <c r="U219" t="n">
-        <v>28.67</v>
+        <v>83.0</v>
       </c>
       <c r="V219" t="n">
-        <v>28.79</v>
+        <v>83.2</v>
       </c>
       <c r="W219" t="n">
-        <v>28.99</v>
+        <v>78.1</v>
       </c>
       <c r="X219" t="n">
-        <v>28.84</v>
+        <v>82.5</v>
       </c>
       <c r="Y219" t="n">
-        <v>45.05</v>
+        <v>83.8</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
-        <v>2144.0</v>
+        <v>1517.0</v>
       </c>
       <c r="B220" t="s">
-        <v>1237</v>
+        <v>1221</v>
       </c>
       <c r="C220" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D220" t="s">
-        <v>221</v>
+        <v>88</v>
       </c>
       <c r="E220" t="s">
-        <v>222</v>
+        <v>89</v>
       </c>
       <c r="F220" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G220" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H220" t="s">
         <v>31</v>
       </c>
       <c r="I220" t="s">
         <v>32</v>
       </c>
       <c r="J220" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K220" t="s">
-        <v>1238</v>
+        <v>1222</v>
       </c>
       <c r="L220" t="s">
-        <v>31</v>
+        <v>1223</v>
       </c>
       <c r="M220" t="s">
-        <v>1239</v>
+        <v>1224</v>
       </c>
       <c r="N220" t="s">
-        <v>1240</v>
+        <v>1225</v>
       </c>
       <c r="O220" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P220" t="n">
+        <v>44.77</v>
       </c>
       <c r="Q220" t="n">
-        <v>0.72</v>
+        <v>46.3</v>
       </c>
       <c r="R220" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S220" t="n">
-        <v>0.53</v>
+        <v>29.94</v>
       </c>
       <c r="T220" t="n">
-        <v>0.53</v>
+        <v>26.77</v>
       </c>
       <c r="U220" t="n">
-        <v>0.53</v>
+        <v>28.67</v>
       </c>
       <c r="V220" t="n">
-        <v>0.64</v>
+        <v>28.79</v>
       </c>
       <c r="W220" t="n">
-        <v>0.59</v>
+        <v>28.99</v>
       </c>
       <c r="X220" t="n">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>28.84</v>
+      </c>
+      <c r="Y220" t="n">
+        <v>44.77</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
-        <v>2093.0</v>
+        <v>2144.0</v>
       </c>
       <c r="B221" t="s">
-        <v>1241</v>
+        <v>1226</v>
       </c>
       <c r="C221" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D221" t="s">
-        <v>126</v>
+        <v>220</v>
       </c>
       <c r="E221" t="s">
-        <v>80</v>
+        <v>221</v>
       </c>
       <c r="F221" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G221" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H221" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I221" t="s">
         <v>32</v>
       </c>
       <c r="J221" t="s">
         <v>82</v>
       </c>
       <c r="K221" t="s">
-        <v>1242</v>
+        <v>1227</v>
       </c>
       <c r="L221" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M221" t="s">
-        <v>1243</v>
+        <v>1228</v>
       </c>
       <c r="N221" t="s">
-        <v>1244</v>
+        <v>1229</v>
       </c>
       <c r="O221" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>406</v>
+      </c>
+      <c r="P221" t="n">
+        <v>0.71</v>
       </c>
       <c r="Q221" t="n">
-        <v>35.0</v>
+        <v>0.72</v>
       </c>
       <c r="R221" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S221" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="T221" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="U221" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="V221" t="n">
+        <v>0.64</v>
       </c>
       <c r="W221" t="n">
-        <v>17.0</v>
+        <v>0.59</v>
       </c>
       <c r="X221" t="n">
-        <v>25.0</v>
+        <v>0.71</v>
       </c>
       <c r="Y221" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
-        <v>2157.0</v>
+        <v>2093.0</v>
       </c>
       <c r="B222" t="s">
-        <v>1245</v>
+        <v>1230</v>
       </c>
       <c r="C222" t="s">
         <v>26</v>
       </c>
       <c r="D222" t="s">
-        <v>879</v>
+        <v>125</v>
       </c>
       <c r="E222" t="s">
-        <v>750</v>
+        <v>80</v>
       </c>
       <c r="F222" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G222" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H222" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I222" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J222" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K222" t="s">
-        <v>1246</v>
+        <v>1231</v>
       </c>
       <c r="L222" t="s">
-        <v>1057</v>
+        <v>35</v>
       </c>
       <c r="M222" t="s">
-        <v>1247</v>
+        <v>1232</v>
       </c>
       <c r="N222" t="s">
-        <v>1248</v>
+        <v>1233</v>
       </c>
       <c r="O222" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P222" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="Q222" t="n">
+        <v>35.0</v>
       </c>
       <c r="R222" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>59.8</v>
+        <v>35</v>
+      </c>
+      <c r="S222" t="s">
+        <v>35</v>
       </c>
       <c r="T222" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>59.6</v>
+        <v>35</v>
+      </c>
+      <c r="U222" t="s">
+        <v>35</v>
       </c>
       <c r="V222" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W222" t="n">
-        <v>54.4</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>17.0</v>
+      </c>
+      <c r="X222" t="n">
+        <v>25.0</v>
       </c>
       <c r="Y222" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
-        <v>1665.0</v>
+        <v>2157.0</v>
       </c>
       <c r="B223" t="s">
-        <v>1249</v>
+        <v>1234</v>
       </c>
       <c r="C223" t="s">
         <v>26</v>
       </c>
       <c r="D223" t="s">
-        <v>51</v>
+        <v>871</v>
       </c>
       <c r="E223" t="s">
-        <v>52</v>
+        <v>748</v>
       </c>
       <c r="F223" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G223" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H223" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I223" t="s">
         <v>149</v>
       </c>
       <c r="J223" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K223" t="s">
-        <v>1250</v>
+        <v>1235</v>
       </c>
       <c r="L223" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="M223" t="s">
-        <v>1058</v>
+        <v>1236</v>
       </c>
       <c r="N223" t="s">
-        <v>1251</v>
+        <v>1237</v>
       </c>
       <c r="O223" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P223" t="n">
+        <v>54.4</v>
       </c>
       <c r="Q223" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R223" t="s">
-        <v>1099</v>
+        <v>35</v>
       </c>
       <c r="S223" t="n">
-        <v>32.1</v>
+        <v>59.8</v>
       </c>
       <c r="T223" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U223" t="n">
-        <v>37.1</v>
+        <v>59.6</v>
       </c>
       <c r="V223" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W223" t="n">
-        <v>32.0</v>
+        <v>54.4</v>
       </c>
       <c r="X223" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y223" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
-        <v>2155.0</v>
+        <v>1665.0</v>
       </c>
       <c r="B224" t="s">
-        <v>1252</v>
+        <v>1238</v>
       </c>
       <c r="C224" t="s">
         <v>26</v>
       </c>
       <c r="D224" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="E224" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="F224" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G224" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H224" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I224" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J224" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="K224" t="s">
-        <v>1253</v>
+        <v>1239</v>
       </c>
       <c r="L224" t="s">
-        <v>1254</v>
+        <v>1088</v>
       </c>
       <c r="M224" t="s">
-        <v>1255</v>
+        <v>1048</v>
       </c>
       <c r="N224" t="s">
-        <v>1256</v>
+        <v>1240</v>
       </c>
       <c r="O224" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>100.0</v>
+        <v>58</v>
+      </c>
+      <c r="P224" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>35</v>
       </c>
       <c r="R224" t="s">
-        <v>31</v>
+        <v>1090</v>
       </c>
       <c r="S224" t="n">
-        <v>52.0</v>
-[...2 lines deleted...]
-        <v>47.0</v>
+        <v>32.1</v>
+      </c>
+      <c r="T224" t="s">
+        <v>35</v>
       </c>
       <c r="U224" t="n">
-        <v>61.0</v>
-[...2 lines deleted...]
-        <v>64.0</v>
+        <v>37.1</v>
+      </c>
+      <c r="V224" t="s">
+        <v>35</v>
       </c>
       <c r="W224" t="n">
-        <v>65.0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>32.0</v>
+      </c>
+      <c r="X224" t="s">
+        <v>35</v>
       </c>
       <c r="Y224" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
-        <v>1782.0</v>
+        <v>2155.0</v>
       </c>
       <c r="B225" t="s">
-        <v>1257</v>
+        <v>1241</v>
       </c>
       <c r="C225" t="s">
         <v>26</v>
       </c>
       <c r="D225" t="s">
         <v>88</v>
       </c>
       <c r="E225" t="s">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="F225" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G225" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H225" t="s">
         <v>31</v>
       </c>
       <c r="I225" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J225" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K225" t="s">
-        <v>1258</v>
+        <v>1242</v>
       </c>
       <c r="L225" t="s">
-        <v>1052</v>
+        <v>35</v>
       </c>
       <c r="M225" t="s">
-        <v>1053</v>
+        <v>1243</v>
       </c>
       <c r="N225" t="s">
-        <v>1259</v>
+        <v>1244</v>
       </c>
       <c r="O225" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P225" t="n">
+        <v>96.61</v>
+      </c>
+      <c r="Q225" t="n">
+        <v>100.0</v>
       </c>
       <c r="R225" t="s">
-        <v>1260</v>
+        <v>35</v>
       </c>
       <c r="S225" t="n">
-        <v>39.75</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>52.0</v>
+      </c>
+      <c r="T225" t="n">
+        <v>47.0</v>
       </c>
       <c r="U225" t="n">
-        <v>29.96</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>61.0</v>
+      </c>
+      <c r="V225" t="n">
+        <v>64.0</v>
       </c>
       <c r="W225" t="n">
-        <v>22.72</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>65.0</v>
+      </c>
+      <c r="X225" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Y225" t="n">
+        <v>96.61</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
-        <v>1783.0</v>
+        <v>1782.0</v>
       </c>
       <c r="B226" t="s">
-        <v>1261</v>
+        <v>1245</v>
       </c>
       <c r="C226" t="s">
         <v>26</v>
       </c>
       <c r="D226" t="s">
         <v>88</v>
       </c>
       <c r="E226" t="s">
         <v>238</v>
       </c>
       <c r="F226" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G226" t="s">
         <v>44</v>
       </c>
       <c r="H226" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I226" t="s">
         <v>149</v>
       </c>
       <c r="J226" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K226" t="s">
-        <v>1262</v>
+        <v>1246</v>
       </c>
       <c r="L226" t="s">
-        <v>1263</v>
+        <v>1042</v>
       </c>
       <c r="M226" t="s">
-        <v>1053</v>
+        <v>1043</v>
       </c>
       <c r="N226" t="s">
-        <v>1264</v>
+        <v>1247</v>
       </c>
       <c r="O226" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94</v>
+      </c>
+      <c r="P226" t="n">
+        <v>22.72</v>
       </c>
       <c r="Q226" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R226" t="s">
-        <v>1260</v>
+        <v>1248</v>
       </c>
       <c r="S226" t="n">
-        <v>6.1</v>
+        <v>39.75</v>
       </c>
       <c r="T226" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U226" t="n">
-        <v>2.7</v>
+        <v>29.96</v>
       </c>
       <c r="V226" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W226" t="n">
-        <v>2.9</v>
+        <v>22.72</v>
       </c>
       <c r="X226" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y226" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
-        <v>2061.0</v>
+        <v>1783.0</v>
       </c>
       <c r="B227" t="s">
-        <v>1265</v>
+        <v>1249</v>
       </c>
       <c r="C227" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D227" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="E227" t="s">
-        <v>505</v>
+        <v>238</v>
       </c>
       <c r="F227" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G227" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H227" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I227" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J227" t="s">
-        <v>82</v>
+        <v>167</v>
       </c>
       <c r="K227" t="s">
-        <v>1266</v>
+        <v>1250</v>
       </c>
       <c r="L227" t="s">
-        <v>1068</v>
+        <v>1251</v>
       </c>
       <c r="M227" t="s">
-        <v>1267</v>
+        <v>1043</v>
       </c>
       <c r="N227" t="s">
-        <v>1268</v>
+        <v>1252</v>
       </c>
       <c r="O227" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>61.85</v>
+        <v>94</v>
+      </c>
+      <c r="P227" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>35</v>
       </c>
       <c r="R227" t="s">
-        <v>963</v>
+        <v>1248</v>
       </c>
       <c r="S227" t="n">
-        <v>60.1</v>
-[...2 lines deleted...]
-        <v>62.9</v>
+        <v>6.1</v>
+      </c>
+      <c r="T227" t="s">
+        <v>35</v>
       </c>
       <c r="U227" t="n">
-        <v>60.7</v>
-[...2 lines deleted...]
-        <v>58.6</v>
+        <v>2.7</v>
+      </c>
+      <c r="V227" t="s">
+        <v>35</v>
       </c>
       <c r="W227" t="n">
-        <v>64.2</v>
-[...2 lines deleted...]
-        <v>58.3</v>
+        <v>2.9</v>
+      </c>
+      <c r="X227" t="s">
+        <v>35</v>
       </c>
       <c r="Y227" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
-        <v>1773.0</v>
+        <v>2061.0</v>
       </c>
       <c r="B228" t="s">
-        <v>1269</v>
+        <v>1253</v>
       </c>
       <c r="C228" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="D228" t="s">
-        <v>205</v>
+        <v>125</v>
       </c>
       <c r="E228" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="F228" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G228" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H228" t="s">
-        <v>31</v>
+        <v>1057</v>
       </c>
       <c r="I228" t="s">
         <v>32</v>
       </c>
       <c r="J228" t="s">
         <v>82</v>
       </c>
       <c r="K228" t="s">
-        <v>1270</v>
+        <v>1254</v>
       </c>
       <c r="L228" t="s">
-        <v>1068</v>
+        <v>1059</v>
       </c>
       <c r="M228" t="s">
-        <v>1069</v>
+        <v>1255</v>
       </c>
       <c r="N228" t="s">
-        <v>1271</v>
+        <v>1256</v>
       </c>
       <c r="O228" t="s">
         <v>48</v>
       </c>
-      <c r="P228" t="s">
-        <v>31</v>
+      <c r="P228" t="n">
+        <v>62.0</v>
       </c>
       <c r="Q228" t="n">
-        <v>36.85</v>
+        <v>61.85</v>
       </c>
       <c r="R228" t="s">
-        <v>963</v>
+        <v>471</v>
       </c>
       <c r="S228" t="n">
-        <v>35.4</v>
+        <v>60.1</v>
       </c>
       <c r="T228" t="n">
-        <v>36.2</v>
+        <v>62.9</v>
       </c>
       <c r="U228" t="n">
-        <v>33.4</v>
+        <v>60.7</v>
       </c>
       <c r="V228" t="n">
-        <v>34.2</v>
+        <v>58.6</v>
       </c>
       <c r="W228" t="n">
-        <v>35.8</v>
+        <v>64.2</v>
       </c>
       <c r="X228" t="n">
-        <v>35.7</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58.3</v>
+      </c>
+      <c r="Y228" t="n">
+        <v>62.0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
-        <v>1943.0</v>
+        <v>1773.0</v>
       </c>
       <c r="B229" t="s">
-        <v>1272</v>
+        <v>1257</v>
       </c>
       <c r="C229" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="D229" t="s">
-        <v>88</v>
+        <v>204</v>
       </c>
       <c r="E229" t="s">
-        <v>238</v>
+        <v>508</v>
       </c>
       <c r="F229" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G229" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H229" t="s">
-        <v>31</v>
+        <v>1057</v>
       </c>
       <c r="I229" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J229" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K229" t="s">
-        <v>1273</v>
+        <v>1258</v>
       </c>
       <c r="L229" t="s">
-        <v>1274</v>
+        <v>1059</v>
       </c>
       <c r="M229" t="s">
-        <v>1275</v>
+        <v>1060</v>
       </c>
       <c r="N229" t="s">
-        <v>1276</v>
+        <v>1259</v>
       </c>
       <c r="O229" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P229" t="n">
+        <v>42.4</v>
+      </c>
+      <c r="Q229" t="n">
+        <v>36.85</v>
       </c>
       <c r="R229" t="s">
-        <v>1260</v>
+        <v>471</v>
       </c>
       <c r="S229" t="n">
-        <v>27.9</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35.4</v>
+      </c>
+      <c r="T229" t="n">
+        <v>36.2</v>
       </c>
       <c r="U229" t="n">
-        <v>20.1</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>33.4</v>
+      </c>
+      <c r="V229" t="n">
+        <v>34.2</v>
       </c>
       <c r="W229" t="n">
-        <v>16.3</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>35.8</v>
+      </c>
+      <c r="X229" t="n">
+        <v>35.7</v>
+      </c>
+      <c r="Y229" t="n">
+        <v>42.4</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>2004.0</v>
+        <v>1943.0</v>
       </c>
       <c r="B230" t="s">
-        <v>1277</v>
+        <v>1260</v>
       </c>
       <c r="C230" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
       <c r="D230" t="s">
-        <v>323</v>
+        <v>88</v>
       </c>
       <c r="E230" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="F230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G230" t="s">
         <v>44</v>
       </c>
       <c r="H230" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I230" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J230" t="s">
-        <v>307</v>
+        <v>167</v>
       </c>
       <c r="K230" t="s">
-        <v>1278</v>
+        <v>1261</v>
       </c>
       <c r="L230" t="s">
-        <v>31</v>
+        <v>1262</v>
       </c>
       <c r="M230" t="s">
-        <v>1279</v>
+        <v>1263</v>
       </c>
       <c r="N230" t="s">
-        <v>1280</v>
+        <v>1264</v>
       </c>
       <c r="O230" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>62.0</v>
+        <v>94</v>
+      </c>
+      <c r="P230" t="n">
+        <v>16.3</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>35</v>
       </c>
       <c r="R230" t="s">
-        <v>236</v>
+        <v>1248</v>
       </c>
       <c r="S230" t="n">
-        <v>73.34</v>
-[...2 lines deleted...]
-        <v>73.34</v>
+        <v>27.9</v>
+      </c>
+      <c r="T230" t="s">
+        <v>35</v>
       </c>
       <c r="U230" t="n">
-        <v>66.49</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>20.1</v>
+      </c>
+      <c r="V230" t="s">
+        <v>35</v>
       </c>
       <c r="W230" t="n">
-        <v>73.21</v>
-[...5 lines deleted...]
-        <v>56.69</v>
+        <v>16.3</v>
+      </c>
+      <c r="X230" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y230" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
-        <v>2067.0</v>
+        <v>2004.0</v>
       </c>
       <c r="B231" t="s">
-        <v>1281</v>
+        <v>1265</v>
       </c>
       <c r="C231" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="D231" t="s">
-        <v>126</v>
+        <v>324</v>
       </c>
       <c r="E231" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="F231" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G231" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H231" t="s">
         <v>31</v>
       </c>
       <c r="I231" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J231" t="s">
-        <v>129</v>
+        <v>308</v>
       </c>
       <c r="K231" t="s">
-        <v>1282</v>
+        <v>1266</v>
       </c>
       <c r="L231" t="s">
-        <v>1283</v>
+        <v>1146</v>
       </c>
       <c r="M231" t="s">
-        <v>1284</v>
+        <v>1267</v>
       </c>
       <c r="N231" t="s">
-        <v>1285</v>
+        <v>1268</v>
       </c>
       <c r="O231" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P231" t="n">
+        <v>68.15</v>
       </c>
       <c r="Q231" t="n">
-        <v>23.5</v>
+        <v>62.0</v>
       </c>
       <c r="R231" t="s">
-        <v>1286</v>
+        <v>236</v>
       </c>
       <c r="S231" t="n">
-        <v>26.0</v>
+        <v>73.34</v>
       </c>
       <c r="T231" t="n">
-        <v>25.75</v>
+        <v>73.34</v>
       </c>
       <c r="U231" t="n">
-        <v>24.54</v>
+        <v>66.49</v>
       </c>
       <c r="V231" t="n">
-        <v>22.03</v>
+        <v>73.21</v>
       </c>
       <c r="W231" t="n">
-        <v>24.7</v>
+        <v>73.21</v>
       </c>
       <c r="X231" t="n">
-        <v>23.91</v>
+        <v>59.58</v>
       </c>
       <c r="Y231" t="n">
-        <v>24.2</v>
+        <v>68.15</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
-        <v>1582.0</v>
+        <v>2067.0</v>
       </c>
       <c r="B232" t="s">
-        <v>1287</v>
+        <v>1269</v>
       </c>
       <c r="C232" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="D232" t="s">
-        <v>891</v>
+        <v>125</v>
       </c>
       <c r="E232" t="s">
         <v>238</v>
       </c>
       <c r="F232" t="s">
+        <v>147</v>
+      </c>
+      <c r="G232" t="s">
+        <v>127</v>
+      </c>
+      <c r="H232" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I232" t="s">
         <v>149</v>
       </c>
       <c r="J232" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="K232" t="s">
-        <v>1288</v>
+        <v>1270</v>
       </c>
       <c r="L232" t="s">
-        <v>1289</v>
+        <v>1271</v>
       </c>
       <c r="M232" t="s">
-        <v>1290</v>
+        <v>1272</v>
       </c>
       <c r="N232" t="s">
-        <v>1291</v>
+        <v>1273</v>
       </c>
       <c r="O232" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P232" t="n">
+        <v>24.2</v>
+      </c>
+      <c r="Q232" t="n">
+        <v>23.5</v>
       </c>
       <c r="R232" t="s">
-        <v>31</v>
+        <v>1274</v>
       </c>
       <c r="S232" t="n">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>26.0</v>
+      </c>
+      <c r="T232" t="n">
+        <v>25.75</v>
       </c>
       <c r="U232" t="n">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>24.54</v>
+      </c>
+      <c r="V232" t="n">
+        <v>22.03</v>
       </c>
       <c r="W232" t="n">
-        <v>2.1</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>24.7</v>
+      </c>
+      <c r="X232" t="n">
+        <v>23.91</v>
+      </c>
+      <c r="Y232" t="n">
+        <v>24.2</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
-        <v>2062.0</v>
+        <v>1582.0</v>
       </c>
       <c r="B233" t="s">
-        <v>1292</v>
+        <v>1275</v>
       </c>
       <c r="C233" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="D233" t="s">
-        <v>126</v>
+        <v>883</v>
       </c>
       <c r="E233" t="s">
-        <v>505</v>
+        <v>238</v>
       </c>
       <c r="F233" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G233" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H233" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I233" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J233" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="K233" t="s">
-        <v>1293</v>
+        <v>1276</v>
       </c>
       <c r="L233" t="s">
-        <v>31</v>
+        <v>1277</v>
       </c>
       <c r="M233" t="s">
-        <v>1191</v>
+        <v>1278</v>
       </c>
       <c r="N233" t="s">
-        <v>1294</v>
+        <v>1279</v>
       </c>
       <c r="O233" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>80.0</v>
+        <v>94</v>
+      </c>
+      <c r="P233" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>35</v>
       </c>
       <c r="R233" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S233" t="n">
-        <v>66.08</v>
-[...2 lines deleted...]
-        <v>78.28</v>
+        <v>4.86</v>
+      </c>
+      <c r="T233" t="s">
+        <v>35</v>
       </c>
       <c r="U233" t="n">
-        <v>83.97</v>
-[...2 lines deleted...]
-        <v>88.21</v>
+        <v>3.6</v>
+      </c>
+      <c r="V233" t="s">
+        <v>35</v>
       </c>
       <c r="W233" t="n">
-        <v>86.17</v>
-[...5 lines deleted...]
-        <v>77.13</v>
+        <v>2.1</v>
+      </c>
+      <c r="X233" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y233" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
-        <v>1497.0</v>
+        <v>2062.0</v>
       </c>
       <c r="B234" t="s">
-        <v>1295</v>
+        <v>1280</v>
       </c>
       <c r="C234" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D234" t="s">
-        <v>251</v>
+        <v>125</v>
       </c>
       <c r="E234" t="s">
-        <v>238</v>
+        <v>508</v>
       </c>
       <c r="F234" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G234" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H234" t="s">
         <v>31</v>
       </c>
       <c r="I234" t="s">
         <v>32</v>
       </c>
       <c r="J234" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="K234" t="s">
-        <v>1296</v>
+        <v>1281</v>
       </c>
       <c r="L234" t="s">
-        <v>1297</v>
+        <v>35</v>
       </c>
       <c r="M234" t="s">
-        <v>500</v>
+        <v>1180</v>
       </c>
       <c r="N234" t="s">
-        <v>1298</v>
+        <v>1282</v>
       </c>
       <c r="O234" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P234" t="n">
+        <v>75.79</v>
       </c>
       <c r="Q234" t="n">
-        <v>97.1</v>
+        <v>80.0</v>
       </c>
       <c r="R234" t="s">
-        <v>655</v>
+        <v>35</v>
       </c>
       <c r="S234" t="n">
-        <v>95.9</v>
+        <v>66.08</v>
       </c>
       <c r="T234" t="n">
-        <v>96.9</v>
+        <v>78.28</v>
       </c>
       <c r="U234" t="n">
-        <v>97.6</v>
+        <v>83.97</v>
       </c>
       <c r="V234" t="n">
-        <v>97.8</v>
+        <v>88.21</v>
       </c>
       <c r="W234" t="n">
-        <v>97.9</v>
+        <v>86.17</v>
       </c>
       <c r="X234" t="n">
-        <v>96.9</v>
+        <v>78.6</v>
       </c>
       <c r="Y234" t="n">
-        <v>98.4</v>
+        <v>75.79</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
-        <v>2102.0</v>
+        <v>1497.0</v>
       </c>
       <c r="B235" t="s">
-        <v>1299</v>
+        <v>1283</v>
       </c>
       <c r="C235" t="s">
-        <v>465</v>
+        <v>60</v>
       </c>
       <c r="D235" t="s">
-        <v>554</v>
+        <v>250</v>
       </c>
       <c r="E235" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="F235" t="s">
+        <v>147</v>
+      </c>
+      <c r="G235" t="s">
+        <v>44</v>
+      </c>
+      <c r="H235" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I235" t="s">
         <v>32</v>
       </c>
       <c r="J235" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K235" t="s">
-        <v>1300</v>
+        <v>1284</v>
       </c>
       <c r="L235" t="s">
-        <v>31</v>
+        <v>1285</v>
       </c>
       <c r="M235" t="s">
-        <v>1301</v>
+        <v>503</v>
       </c>
       <c r="N235" t="s">
-        <v>1302</v>
+        <v>1286</v>
       </c>
       <c r="O235" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P235" t="n">
+        <v>97.6</v>
       </c>
       <c r="Q235" t="n">
-        <v>15.0</v>
+        <v>97.1</v>
       </c>
       <c r="R235" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>655</v>
+      </c>
+      <c r="S235" t="n">
+        <v>95.9</v>
+      </c>
+      <c r="T235" t="n">
+        <v>96.9</v>
+      </c>
+      <c r="U235" t="n">
+        <v>97.6</v>
+      </c>
+      <c r="V235" t="n">
+        <v>97.8</v>
       </c>
       <c r="W235" t="n">
-        <v>2.0</v>
+        <v>97.9</v>
       </c>
       <c r="X235" t="n">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>96.9</v>
+      </c>
+      <c r="Y235" t="n">
+        <v>97.6</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
-        <v>2149.0</v>
+        <v>2102.0</v>
       </c>
       <c r="B236" t="s">
-        <v>1303</v>
+        <v>1287</v>
       </c>
       <c r="C236" t="s">
-        <v>40</v>
+        <v>465</v>
       </c>
       <c r="D236" t="s">
-        <v>504</v>
+        <v>556</v>
       </c>
       <c r="E236" t="s">
-        <v>505</v>
+        <v>52</v>
       </c>
       <c r="F236" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G236" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H236" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I236" t="s">
         <v>32</v>
       </c>
       <c r="J236" t="s">
         <v>82</v>
       </c>
       <c r="K236" t="s">
-        <v>1304</v>
+        <v>1288</v>
       </c>
       <c r="L236" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M236" t="s">
-        <v>1305</v>
+        <v>1289</v>
       </c>
       <c r="N236" t="s">
-        <v>1306</v>
+        <v>1290</v>
       </c>
       <c r="O236" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="P236" t="n">
+        <v>6.0</v>
       </c>
       <c r="Q236" t="n">
-        <v>16.35</v>
+        <v>15.0</v>
       </c>
       <c r="R236" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S236" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T236" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U236" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V236" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W236" t="n">
-        <v>9.76</v>
+        <v>2.0</v>
       </c>
       <c r="X236" t="n">
-        <v>14.92</v>
+        <v>6.0</v>
       </c>
       <c r="Y236" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
-        <v>2125.0</v>
+        <v>2149.0</v>
       </c>
       <c r="B237" t="s">
-        <v>1307</v>
+        <v>1291</v>
       </c>
       <c r="C237" t="s">
-        <v>134</v>
+        <v>40</v>
       </c>
       <c r="D237" t="s">
-        <v>155</v>
+        <v>507</v>
       </c>
       <c r="E237" t="s">
-        <v>156</v>
+        <v>508</v>
       </c>
       <c r="F237" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G237" t="s">
         <v>30</v>
       </c>
       <c r="H237" t="s">
         <v>31</v>
       </c>
       <c r="I237" t="s">
         <v>32</v>
       </c>
       <c r="J237" t="s">
         <v>82</v>
       </c>
       <c r="K237" t="s">
-        <v>1308</v>
+        <v>1292</v>
       </c>
       <c r="L237" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M237" t="s">
-        <v>1309</v>
+        <v>1293</v>
       </c>
       <c r="N237" t="s">
-        <v>1310</v>
+        <v>1294</v>
       </c>
       <c r="O237" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P237" t="n">
+        <v>16.35</v>
       </c>
       <c r="Q237" t="n">
-        <v>100.0</v>
+        <v>16.35</v>
       </c>
       <c r="R237" t="s">
-        <v>1311</v>
+        <v>35</v>
       </c>
       <c r="S237" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T237" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U237" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V237" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="W237" t="n">
+        <v>9.76</v>
       </c>
       <c r="X237" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>14.92</v>
+      </c>
+      <c r="Y237" t="n">
+        <v>16.35</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
-        <v>1386.0</v>
+        <v>2125.0</v>
       </c>
       <c r="B238" t="s">
-        <v>1312</v>
+        <v>1295</v>
       </c>
       <c r="C238" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="D238" t="s">
-        <v>657</v>
+        <v>155</v>
       </c>
       <c r="E238" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="F238" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G238" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H238" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I238" t="s">
         <v>32</v>
       </c>
       <c r="J238" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K238" t="s">
-        <v>1313</v>
+        <v>1296</v>
       </c>
       <c r="L238" t="s">
-        <v>1314</v>
+        <v>35</v>
       </c>
       <c r="M238" t="s">
-        <v>1315</v>
+        <v>1297</v>
       </c>
       <c r="N238" t="s">
-        <v>1316</v>
+        <v>1298</v>
       </c>
       <c r="O238" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P238" t="n">
+        <v>100.0</v>
       </c>
       <c r="Q238" t="n">
-        <v>89.0</v>
+        <v>100.0</v>
       </c>
       <c r="R238" t="s">
-        <v>1317</v>
-[...4 lines deleted...]
-      <c r="T238" t="n">
+        <v>1299</v>
+      </c>
+      <c r="S238" t="s">
+        <v>35</v>
+      </c>
+      <c r="T238" t="s">
+        <v>35</v>
+      </c>
+      <c r="U238" t="s">
+        <v>35</v>
+      </c>
+      <c r="V238" t="s">
+        <v>35</v>
+      </c>
+      <c r="W238" t="s">
+        <v>35</v>
+      </c>
+      <c r="X238" t="n">
         <v>100.0</v>
       </c>
-      <c r="U238" t="n">
-[...12 lines deleted...]
-        <v>86.3</v>
+      <c r="Y238" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
-        <v>2162.0</v>
+        <v>1386.0</v>
       </c>
       <c r="B239" t="s">
-        <v>1318</v>
+        <v>1300</v>
       </c>
       <c r="C239" t="s">
-        <v>211</v>
+        <v>40</v>
       </c>
       <c r="D239" t="s">
-        <v>927</v>
+        <v>657</v>
       </c>
       <c r="E239" t="s">
-        <v>928</v>
+        <v>52</v>
       </c>
       <c r="F239" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G239" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H239" t="s">
         <v>31</v>
       </c>
       <c r="I239" t="s">
         <v>32</v>
       </c>
       <c r="J239" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K239" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="L239" t="s">
-        <v>31</v>
+        <v>1302</v>
       </c>
       <c r="M239" t="s">
-        <v>1320</v>
+        <v>1303</v>
       </c>
       <c r="N239" t="s">
-        <v>1321</v>
+        <v>1304</v>
       </c>
       <c r="O239" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P239" t="n">
+        <v>89.9</v>
       </c>
       <c r="Q239" t="n">
-        <v>80.0</v>
+        <v>89.0</v>
       </c>
       <c r="R239" t="s">
-        <v>932</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1305</v>
+      </c>
+      <c r="S239" t="n">
+        <v>86.0</v>
+      </c>
+      <c r="T239" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="U239" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="V239" t="n">
+        <v>89.5</v>
       </c>
       <c r="W239" t="n">
-        <v>78.0</v>
+        <v>87.5</v>
       </c>
       <c r="X239" t="n">
-        <v>78.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>118.0</v>
+      </c>
+      <c r="Y239" t="n">
+        <v>89.9</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
-        <v>349.0</v>
+        <v>2162.0</v>
       </c>
       <c r="B240" t="s">
-        <v>1322</v>
+        <v>1306</v>
       </c>
       <c r="C240" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="D240" t="s">
-        <v>1029</v>
+        <v>916</v>
       </c>
       <c r="E240" t="s">
-        <v>505</v>
+        <v>917</v>
       </c>
       <c r="F240" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G240" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H240" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I240" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J240" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K240" t="s">
-        <v>1323</v>
+        <v>1307</v>
       </c>
       <c r="L240" t="s">
-        <v>1324</v>
+        <v>35</v>
       </c>
       <c r="M240" t="s">
-        <v>1032</v>
+        <v>1308</v>
       </c>
       <c r="N240" t="s">
-        <v>1325</v>
+        <v>1309</v>
       </c>
       <c r="O240" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P240" t="n">
+        <v>78.0</v>
       </c>
       <c r="Q240" t="n">
-        <v>1.44</v>
+        <v>80.0</v>
       </c>
       <c r="R240" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>0.109</v>
+        <v>921</v>
+      </c>
+      <c r="S240" t="s">
+        <v>35</v>
+      </c>
+      <c r="T240" t="s">
+        <v>35</v>
+      </c>
+      <c r="U240" t="s">
+        <v>35</v>
+      </c>
+      <c r="V240" t="s">
+        <v>35</v>
       </c>
       <c r="W240" t="n">
-        <v>0.094</v>
+        <v>78.0</v>
       </c>
       <c r="X240" t="n">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>1.65</v>
+        <v>78.0</v>
+      </c>
+      <c r="Y240" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
-        <v>1292.0</v>
+        <v>349.0</v>
       </c>
       <c r="B241" t="s">
-        <v>1326</v>
+        <v>1310</v>
       </c>
       <c r="C241" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D241" t="s">
-        <v>79</v>
+        <v>1019</v>
       </c>
       <c r="E241" t="s">
-        <v>80</v>
+        <v>508</v>
       </c>
       <c r="F241" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G241" t="s">
         <v>44</v>
       </c>
       <c r="H241" t="s">
         <v>31</v>
       </c>
       <c r="I241" t="s">
         <v>149</v>
       </c>
       <c r="J241" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K241" t="s">
-        <v>1327</v>
+        <v>1311</v>
       </c>
       <c r="L241" t="s">
-        <v>1328</v>
+        <v>1312</v>
       </c>
       <c r="M241" t="s">
-        <v>797</v>
+        <v>1022</v>
       </c>
       <c r="N241" t="s">
-        <v>1329</v>
+        <v>1313</v>
       </c>
       <c r="O241" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P241" t="n">
+        <v>1.58</v>
       </c>
       <c r="Q241" t="n">
-        <v>10.44</v>
+        <v>1.44</v>
       </c>
       <c r="R241" t="s">
-        <v>799</v>
+        <v>35</v>
       </c>
       <c r="S241" t="n">
-        <v>10.49</v>
+        <v>0.064</v>
       </c>
       <c r="T241" t="n">
-        <v>18.72</v>
+        <v>0.105</v>
       </c>
       <c r="U241" t="n">
-        <v>18.0</v>
+        <v>0.135</v>
       </c>
       <c r="V241" t="n">
-        <v>14.65</v>
+        <v>0.109</v>
       </c>
       <c r="W241" t="n">
-        <v>12.88</v>
+        <v>0.094</v>
       </c>
       <c r="X241" t="n">
-        <v>11.48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1.7</v>
+      </c>
+      <c r="Y241" t="n">
+        <v>1.58</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
-        <v>1284.0</v>
+        <v>1292.0</v>
       </c>
       <c r="B242" t="s">
-        <v>1330</v>
+        <v>1314</v>
       </c>
       <c r="C242" t="s">
         <v>26</v>
       </c>
       <c r="D242" t="s">
         <v>79</v>
       </c>
       <c r="E242" t="s">
         <v>80</v>
       </c>
       <c r="F242" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G242" t="s">
         <v>44</v>
       </c>
       <c r="H242" t="s">
         <v>31</v>
       </c>
       <c r="I242" t="s">
         <v>149</v>
       </c>
       <c r="J242" t="s">
         <v>82</v>
       </c>
       <c r="K242" t="s">
-        <v>1331</v>
+        <v>1315</v>
       </c>
       <c r="L242" t="s">
-        <v>1332</v>
+        <v>889</v>
       </c>
       <c r="M242" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="N242" t="s">
-        <v>1333</v>
+        <v>1316</v>
       </c>
       <c r="O242" t="s">
         <v>38</v>
       </c>
-      <c r="P242" t="s">
-        <v>31</v>
+      <c r="P242" t="n">
+        <v>12.3</v>
       </c>
       <c r="Q242" t="n">
-        <v>0.34</v>
+        <v>10.44</v>
       </c>
       <c r="R242" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S242" t="n">
-        <v>0.32</v>
+        <v>10.49</v>
       </c>
       <c r="T242" t="n">
-        <v>0.09</v>
+        <v>18.72</v>
       </c>
       <c r="U242" t="n">
-        <v>0.11</v>
+        <v>18.0</v>
       </c>
       <c r="V242" t="n">
-        <v>0.4</v>
+        <v>14.65</v>
       </c>
       <c r="W242" t="n">
-        <v>0.66</v>
+        <v>12.88</v>
       </c>
       <c r="X242" t="n">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13.06</v>
+      </c>
+      <c r="Y242" t="n">
+        <v>12.3</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
-        <v>1288.0</v>
+        <v>1284.0</v>
       </c>
       <c r="B243" t="s">
-        <v>1334</v>
+        <v>1317</v>
       </c>
       <c r="C243" t="s">
         <v>26</v>
       </c>
       <c r="D243" t="s">
         <v>79</v>
       </c>
       <c r="E243" t="s">
         <v>80</v>
       </c>
       <c r="F243" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G243" t="s">
         <v>44</v>
       </c>
       <c r="H243" t="s">
         <v>31</v>
       </c>
       <c r="I243" t="s">
         <v>149</v>
       </c>
       <c r="J243" t="s">
         <v>82</v>
       </c>
       <c r="K243" t="s">
-        <v>1327</v>
+        <v>1318</v>
       </c>
       <c r="L243" t="s">
-        <v>1335</v>
+        <v>889</v>
       </c>
       <c r="M243" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="N243" t="s">
-        <v>1333</v>
+        <v>1319</v>
       </c>
       <c r="O243" t="s">
         <v>38</v>
       </c>
-      <c r="P243" t="s">
-        <v>31</v>
+      <c r="P243" t="n">
+        <v>0.34</v>
       </c>
       <c r="Q243" t="n">
-        <v>1.27</v>
+        <v>0.34</v>
       </c>
       <c r="R243" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="S243" t="n">
-        <v>1.94</v>
+        <v>0.32</v>
       </c>
       <c r="T243" t="n">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="U243" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="V243" t="n">
-        <v>1.74</v>
+        <v>0.4</v>
       </c>
       <c r="W243" t="n">
-        <v>1.85</v>
+        <v>0.66</v>
       </c>
       <c r="X243" t="n">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>0.53</v>
+      </c>
+      <c r="Y243" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>1746.0</v>
+        <v>1288.0</v>
       </c>
       <c r="B244" t="s">
-        <v>1336</v>
+        <v>1320</v>
       </c>
       <c r="C244" t="s">
-        <v>465</v>
+        <v>26</v>
       </c>
       <c r="D244" t="s">
-        <v>554</v>
+        <v>79</v>
       </c>
       <c r="E244" t="s">
-        <v>213</v>
+        <v>80</v>
       </c>
       <c r="F244" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G244" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H244" t="s">
         <v>31</v>
       </c>
       <c r="I244" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J244" t="s">
         <v>82</v>
       </c>
       <c r="K244" t="s">
-        <v>1337</v>
+        <v>1315</v>
       </c>
       <c r="L244" t="s">
-        <v>1338</v>
+        <v>889</v>
       </c>
       <c r="M244" t="s">
-        <v>1339</v>
+        <v>795</v>
       </c>
       <c r="N244" t="s">
-        <v>1340</v>
+        <v>1319</v>
       </c>
       <c r="O244" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P244" t="n">
+        <v>1.27</v>
       </c>
       <c r="Q244" t="n">
-        <v>77.5</v>
+        <v>1.27</v>
       </c>
       <c r="R244" t="s">
-        <v>219</v>
+        <v>797</v>
       </c>
       <c r="S244" t="n">
-        <v>69.1</v>
+        <v>1.94</v>
       </c>
       <c r="T244" t="n">
-        <v>71.0</v>
+        <v>0.6</v>
       </c>
       <c r="U244" t="n">
-        <v>71.95</v>
+        <v>0.12</v>
       </c>
       <c r="V244" t="n">
-        <v>71.1</v>
+        <v>1.74</v>
       </c>
       <c r="W244" t="n">
-        <v>70.66</v>
+        <v>1.85</v>
       </c>
       <c r="X244" t="n">
-        <v>77.5</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1.51</v>
+      </c>
+      <c r="Y244" t="n">
+        <v>1.27</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>1758.0</v>
+        <v>1746.0</v>
       </c>
       <c r="B245" t="s">
-        <v>1341</v>
+        <v>1321</v>
       </c>
       <c r="C245" t="s">
-        <v>134</v>
+        <v>465</v>
       </c>
       <c r="D245" t="s">
-        <v>298</v>
+        <v>556</v>
       </c>
       <c r="E245" t="s">
-        <v>299</v>
+        <v>212</v>
       </c>
       <c r="F245" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G245" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H245" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I245" t="s">
         <v>32</v>
       </c>
       <c r="J245" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K245" t="s">
-        <v>1342</v>
+        <v>1322</v>
       </c>
       <c r="L245" t="s">
-        <v>1343</v>
+        <v>1323</v>
       </c>
       <c r="M245" t="s">
-        <v>1344</v>
+        <v>1324</v>
       </c>
       <c r="N245" t="s">
-        <v>1345</v>
+        <v>1325</v>
       </c>
       <c r="O245" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P245" t="n">
+        <v>77.5</v>
       </c>
       <c r="Q245" t="n">
-        <v>36.46</v>
+        <v>77.5</v>
       </c>
       <c r="R245" t="s">
-        <v>304</v>
+        <v>218</v>
       </c>
       <c r="S245" t="n">
-        <v>8.64</v>
+        <v>69.1</v>
       </c>
       <c r="T245" t="n">
-        <v>7.25</v>
+        <v>71.0</v>
       </c>
       <c r="U245" t="n">
-        <v>63.35</v>
+        <v>71.95</v>
       </c>
       <c r="V245" t="n">
-        <v>36.46</v>
+        <v>71.1</v>
       </c>
       <c r="W245" t="n">
-        <v>36.46</v>
+        <v>70.66</v>
       </c>
       <c r="X245" t="n">
-        <v>35.08</v>
-[...2 lines deleted...]
-        <v>25.22</v>
+        <v>77.5</v>
+      </c>
+      <c r="Y245" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
-        <v>2121.0</v>
+        <v>1758.0</v>
       </c>
       <c r="B246" t="s">
-        <v>1346</v>
+        <v>1326</v>
       </c>
       <c r="C246" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D246" t="s">
-        <v>633</v>
+        <v>299</v>
       </c>
       <c r="E246" t="s">
-        <v>634</v>
+        <v>300</v>
       </c>
       <c r="F246" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G246" t="s">
         <v>30</v>
       </c>
       <c r="H246" t="s">
         <v>31</v>
       </c>
       <c r="I246" t="s">
         <v>32</v>
       </c>
       <c r="J246" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K246" t="s">
-        <v>1347</v>
+        <v>1327</v>
       </c>
       <c r="L246" t="s">
-        <v>1348</v>
+        <v>1328</v>
       </c>
       <c r="M246" t="s">
-        <v>1349</v>
+        <v>1329</v>
       </c>
       <c r="N246" t="s">
-        <v>1350</v>
+        <v>1330</v>
       </c>
       <c r="O246" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P246" t="n">
+        <v>31.59</v>
       </c>
       <c r="Q246" t="n">
-        <v>85.0</v>
+        <v>36.46</v>
       </c>
       <c r="R246" t="s">
-        <v>1351</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>305</v>
+      </c>
+      <c r="S246" t="n">
+        <v>8.64</v>
+      </c>
+      <c r="T246" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="U246" t="n">
+        <v>63.35</v>
+      </c>
+      <c r="V246" t="n">
+        <v>36.46</v>
+      </c>
+      <c r="W246" t="n">
+        <v>36.46</v>
       </c>
       <c r="X246" t="n">
-        <v>81.82</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35.08</v>
+      </c>
+      <c r="Y246" t="n">
+        <v>31.59</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
-        <v>2126.0</v>
+        <v>2121.0</v>
       </c>
       <c r="B247" t="s">
-        <v>1352</v>
+        <v>1331</v>
       </c>
       <c r="C247" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D247" t="s">
-        <v>155</v>
+        <v>635</v>
       </c>
       <c r="E247" t="s">
-        <v>156</v>
+        <v>636</v>
       </c>
       <c r="F247" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G247" t="s">
         <v>30</v>
       </c>
       <c r="H247" t="s">
-        <v>31</v>
+        <v>1332</v>
       </c>
       <c r="I247" t="s">
         <v>32</v>
       </c>
       <c r="J247" t="s">
         <v>82</v>
       </c>
       <c r="K247" t="s">
-        <v>1353</v>
+        <v>1333</v>
       </c>
       <c r="L247" t="s">
-        <v>1354</v>
+        <v>35</v>
       </c>
       <c r="M247" t="s">
-        <v>1355</v>
+        <v>1334</v>
       </c>
       <c r="N247" t="s">
-        <v>1356</v>
+        <v>1335</v>
       </c>
       <c r="O247" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P247" t="n">
+        <v>45.0</v>
       </c>
       <c r="Q247" t="n">
-        <v>93.0</v>
+        <v>85.0</v>
       </c>
       <c r="R247" t="s">
-        <v>1357</v>
+        <v>1336</v>
       </c>
       <c r="S247" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T247" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U247" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V247" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W247" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X247" t="n">
-        <v>92.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>81.82</v>
+      </c>
+      <c r="Y247" t="n">
+        <v>45.0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
-        <v>1791.0</v>
+        <v>2126.0</v>
       </c>
       <c r="B248" t="s">
-        <v>1358</v>
+        <v>1337</v>
       </c>
       <c r="C248" t="s">
-        <v>211</v>
+        <v>133</v>
       </c>
       <c r="D248" t="s">
-        <v>323</v>
+        <v>155</v>
       </c>
       <c r="E248" t="s">
-        <v>230</v>
+        <v>156</v>
       </c>
       <c r="F248" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G248" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H248" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I248" t="s">
         <v>32</v>
       </c>
       <c r="J248" t="s">
         <v>82</v>
       </c>
       <c r="K248" t="s">
-        <v>1359</v>
+        <v>1338</v>
       </c>
       <c r="L248" t="s">
-        <v>1360</v>
+        <v>1339</v>
       </c>
       <c r="M248" t="s">
-        <v>1361</v>
+        <v>1340</v>
       </c>
       <c r="N248" t="s">
-        <v>1362</v>
+        <v>1341</v>
       </c>
       <c r="O248" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P248" t="n">
+        <v>92.0</v>
       </c>
       <c r="Q248" t="n">
-        <v>11.77</v>
+        <v>93.0</v>
       </c>
       <c r="R248" t="s">
-        <v>1363</v>
-[...14 lines deleted...]
-        <v>11.05</v>
+        <v>1342</v>
+      </c>
+      <c r="S248" t="s">
+        <v>35</v>
+      </c>
+      <c r="T248" t="s">
+        <v>35</v>
+      </c>
+      <c r="U248" t="s">
+        <v>35</v>
+      </c>
+      <c r="V248" t="s">
+        <v>35</v>
+      </c>
+      <c r="W248" t="s">
+        <v>35</v>
       </c>
       <c r="X248" t="n">
-        <v>11.05</v>
+        <v>92.0</v>
       </c>
       <c r="Y248" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
-        <v>2088.0</v>
+        <v>1791.0</v>
       </c>
       <c r="B249" t="s">
-        <v>1364</v>
+        <v>1343</v>
       </c>
       <c r="C249" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D249" t="s">
-        <v>126</v>
+        <v>324</v>
       </c>
       <c r="E249" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F249" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G249" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H249" t="s">
         <v>31</v>
       </c>
       <c r="I249" t="s">
         <v>32</v>
       </c>
       <c r="J249" t="s">
         <v>82</v>
       </c>
       <c r="K249" t="s">
-        <v>1365</v>
+        <v>1344</v>
       </c>
       <c r="L249" t="s">
-        <v>31</v>
+        <v>1345</v>
       </c>
       <c r="M249" t="s">
-        <v>1366</v>
+        <v>1346</v>
       </c>
       <c r="N249" t="s">
-        <v>1362</v>
+        <v>1347</v>
       </c>
       <c r="O249" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P249" t="n">
+        <v>11.73</v>
       </c>
       <c r="Q249" t="n">
-        <v>20.38</v>
+        <v>11.77</v>
       </c>
       <c r="R249" t="s">
-        <v>1367</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1348</v>
+      </c>
+      <c r="S249" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="T249" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="U249" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="V249" t="n">
+        <v>7.57</v>
       </c>
       <c r="W249" t="n">
-        <v>19.3</v>
+        <v>11.05</v>
       </c>
       <c r="X249" t="n">
-        <v>19.3</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>11.05</v>
+      </c>
+      <c r="Y249" t="n">
+        <v>11.73</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
-        <v>2094.0</v>
+        <v>2088.0</v>
       </c>
       <c r="B250" t="s">
-        <v>1368</v>
+        <v>1349</v>
       </c>
       <c r="C250" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="D250" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E250" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="F250" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G250" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H250" t="s">
         <v>31</v>
       </c>
       <c r="I250" t="s">
         <v>32</v>
       </c>
       <c r="J250" t="s">
         <v>82</v>
       </c>
       <c r="K250" t="s">
-        <v>1369</v>
+        <v>1350</v>
       </c>
       <c r="L250" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M250" t="s">
-        <v>1370</v>
+        <v>1351</v>
       </c>
       <c r="N250" t="s">
-        <v>1371</v>
+        <v>1347</v>
       </c>
       <c r="O250" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P250" t="n">
+        <v>20.06</v>
       </c>
       <c r="Q250" t="n">
-        <v>28.5</v>
+        <v>20.38</v>
       </c>
       <c r="R250" t="s">
-        <v>31</v>
+        <v>1352</v>
       </c>
       <c r="S250" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T250" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U250" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V250" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W250" t="n">
-        <v>25.0</v>
+        <v>19.3</v>
       </c>
       <c r="X250" t="n">
-        <v>25.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>19.3</v>
+      </c>
+      <c r="Y250" t="n">
+        <v>20.06</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
-        <v>1094.0</v>
+        <v>2094.0</v>
       </c>
       <c r="B251" t="s">
-        <v>1372</v>
+        <v>1353</v>
       </c>
       <c r="C251" t="s">
         <v>60</v>
       </c>
       <c r="D251" t="s">
-        <v>573</v>
+        <v>125</v>
       </c>
       <c r="E251" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F251" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G251" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H251" t="s">
         <v>31</v>
       </c>
       <c r="I251" t="s">
         <v>32</v>
       </c>
       <c r="J251" t="s">
         <v>82</v>
       </c>
       <c r="K251" t="s">
-        <v>1373</v>
+        <v>1354</v>
       </c>
       <c r="L251" t="s">
-        <v>1374</v>
+        <v>1355</v>
       </c>
       <c r="M251" t="s">
-        <v>1375</v>
+        <v>1356</v>
       </c>
       <c r="N251" t="s">
-        <v>1376</v>
+        <v>1357</v>
       </c>
       <c r="O251" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>406</v>
+      </c>
+      <c r="P251" t="n">
+        <v>25.0</v>
       </c>
       <c r="Q251" t="n">
-        <v>78.61</v>
+        <v>28.5</v>
       </c>
       <c r="R251" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>73.93</v>
+        <v>35</v>
+      </c>
+      <c r="S251" t="s">
+        <v>35</v>
+      </c>
+      <c r="T251" t="s">
+        <v>35</v>
+      </c>
+      <c r="U251" t="s">
+        <v>35</v>
+      </c>
+      <c r="V251" t="s">
+        <v>35</v>
       </c>
       <c r="W251" t="n">
-        <v>72.85</v>
+        <v>25.0</v>
       </c>
       <c r="X251" t="n">
-        <v>77.77</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>25.0</v>
+      </c>
+      <c r="Y251" t="n">
+        <v>25.0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
-        <v>2115.0</v>
+        <v>1094.0</v>
       </c>
       <c r="B252" t="s">
-        <v>1377</v>
+        <v>1358</v>
       </c>
       <c r="C252" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D252" t="s">
-        <v>164</v>
+        <v>576</v>
       </c>
       <c r="E252" t="s">
-        <v>165</v>
+        <v>221</v>
       </c>
       <c r="F252" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G252" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H252" t="s">
         <v>31</v>
       </c>
       <c r="I252" t="s">
         <v>32</v>
       </c>
       <c r="J252" t="s">
-        <v>307</v>
+        <v>82</v>
       </c>
       <c r="K252" t="s">
-        <v>1378</v>
+        <v>1359</v>
       </c>
       <c r="L252" t="s">
-        <v>31</v>
+        <v>1360</v>
       </c>
       <c r="M252" t="s">
-        <v>1379</v>
+        <v>585</v>
       </c>
       <c r="N252" t="s">
-        <v>1380</v>
+        <v>1361</v>
       </c>
       <c r="O252" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P252" t="n">
+        <v>78.61</v>
       </c>
       <c r="Q252" t="n">
-        <v>15.0</v>
+        <v>78.61</v>
       </c>
       <c r="R252" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S252" t="n">
+        <v>63.14</v>
+      </c>
+      <c r="T252" t="n">
+        <v>46.9</v>
+      </c>
+      <c r="U252" t="n">
+        <v>70.85</v>
+      </c>
+      <c r="V252" t="n">
+        <v>73.93</v>
       </c>
       <c r="W252" t="n">
-        <v>5.0</v>
+        <v>72.85</v>
       </c>
       <c r="X252" t="n">
-        <v>7.0</v>
+        <v>77.77</v>
       </c>
       <c r="Y252" t="n">
-        <v>29.0</v>
+        <v>78.61</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
-        <v>2074.0</v>
+        <v>2115.0</v>
       </c>
       <c r="B253" t="s">
-        <v>1381</v>
+        <v>1362</v>
       </c>
       <c r="C253" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D253" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="E253" t="s">
         <v>165</v>
       </c>
       <c r="F253" t="s">
+        <v>147</v>
+      </c>
+      <c r="G253" t="s">
+        <v>30</v>
+      </c>
+      <c r="H253" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I253" t="s">
         <v>32</v>
       </c>
       <c r="J253" t="s">
-        <v>129</v>
+        <v>308</v>
       </c>
       <c r="K253" t="s">
-        <v>1382</v>
+        <v>1363</v>
       </c>
       <c r="L253" t="s">
-        <v>1383</v>
+        <v>35</v>
       </c>
       <c r="M253" t="s">
-        <v>1384</v>
+        <v>1364</v>
       </c>
       <c r="N253" t="s">
-        <v>1385</v>
+        <v>1365</v>
       </c>
       <c r="O253" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P253" t="n">
+        <v>29.0</v>
       </c>
       <c r="Q253" t="n">
         <v>15.0</v>
       </c>
       <c r="R253" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S253" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T253" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U253" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V253" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W253" t="n">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
       <c r="X253" t="n">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="Y253" t="n">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
-        <v>1656.0</v>
+        <v>2074.0</v>
       </c>
       <c r="B254" t="s">
-        <v>1386</v>
+        <v>1366</v>
       </c>
       <c r="C254" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="D254" t="s">
-        <v>669</v>
+        <v>125</v>
       </c>
       <c r="E254" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="F254" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G254" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H254" t="s">
         <v>31</v>
       </c>
       <c r="I254" t="s">
         <v>32</v>
       </c>
       <c r="J254" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K254" t="s">
-        <v>1387</v>
+        <v>1367</v>
       </c>
       <c r="L254" t="s">
-        <v>1388</v>
+        <v>1368</v>
       </c>
       <c r="M254" t="s">
-        <v>1389</v>
+        <v>1369</v>
       </c>
       <c r="N254" t="s">
-        <v>1390</v>
+        <v>1370</v>
       </c>
       <c r="O254" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P254" t="n">
+        <v>13.0</v>
       </c>
       <c r="Q254" t="n">
-        <v>1.8</v>
+        <v>15.0</v>
       </c>
       <c r="R254" t="s">
-        <v>1391</v>
-[...11 lines deleted...]
-        <v>0.8</v>
+        <v>35</v>
+      </c>
+      <c r="S254" t="s">
+        <v>35</v>
+      </c>
+      <c r="T254" t="s">
+        <v>35</v>
+      </c>
+      <c r="U254" t="s">
+        <v>35</v>
+      </c>
+      <c r="V254" t="s">
+        <v>35</v>
       </c>
       <c r="W254" t="n">
-        <v>-1.4</v>
+        <v>10.0</v>
       </c>
       <c r="X254" t="n">
-        <v>1.8</v>
+        <v>13.0</v>
       </c>
       <c r="Y254" t="n">
-        <v>-1.1</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
-        <v>2068.0</v>
+        <v>2095.0</v>
       </c>
       <c r="B255" t="s">
-        <v>1392</v>
+        <v>1371</v>
       </c>
       <c r="C255" t="s">
-        <v>60</v>
+        <v>465</v>
       </c>
       <c r="D255" t="s">
-        <v>126</v>
+        <v>556</v>
       </c>
       <c r="E255" t="s">
-        <v>385</v>
+        <v>229</v>
       </c>
       <c r="F255" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G255" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H255" t="s">
         <v>31</v>
       </c>
       <c r="I255" t="s">
         <v>32</v>
       </c>
       <c r="J255" t="s">
         <v>82</v>
       </c>
       <c r="K255" t="s">
-        <v>1393</v>
+        <v>1372</v>
       </c>
       <c r="L255" t="s">
-        <v>1394</v>
+        <v>35</v>
       </c>
       <c r="M255" t="s">
-        <v>1395</v>
+        <v>1373</v>
       </c>
       <c r="N255" t="s">
-        <v>1396</v>
+        <v>1374</v>
       </c>
       <c r="O255" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P255" t="n">
+        <v>43.0</v>
       </c>
       <c r="Q255" t="n">
-        <v>2.0</v>
+        <v>20.0</v>
       </c>
       <c r="R255" t="s">
-        <v>31</v>
-[...20 lines deleted...]
-        <v>31</v>
+        <v>236</v>
+      </c>
+      <c r="S255" t="s">
+        <v>35</v>
+      </c>
+      <c r="T255" t="s">
+        <v>35</v>
+      </c>
+      <c r="U255" t="s">
+        <v>35</v>
+      </c>
+      <c r="V255" t="s">
+        <v>35</v>
+      </c>
+      <c r="W255" t="s">
+        <v>35</v>
+      </c>
+      <c r="X255" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y255" t="n">
+        <v>43.0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
-        <v>2076.0</v>
+        <v>1656.0</v>
       </c>
       <c r="B256" t="s">
-        <v>1397</v>
+        <v>1375</v>
       </c>
       <c r="C256" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D256" t="s">
-        <v>126</v>
+        <v>669</v>
       </c>
       <c r="E256" t="s">
-        <v>634</v>
+        <v>238</v>
       </c>
       <c r="F256" t="s">
-        <v>844</v>
+        <v>147</v>
       </c>
       <c r="G256" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H256" t="s">
-        <v>31</v>
+        <v>1376</v>
       </c>
       <c r="I256" t="s">
         <v>32</v>
       </c>
       <c r="J256" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K256" t="s">
-        <v>1398</v>
+        <v>1377</v>
       </c>
       <c r="L256" t="s">
-        <v>31</v>
+        <v>1378</v>
       </c>
       <c r="M256" t="s">
-        <v>1399</v>
+        <v>1379</v>
       </c>
       <c r="N256" t="s">
-        <v>1400</v>
+        <v>1380</v>
       </c>
       <c r="O256" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P256" t="n">
+        <v>-1.1</v>
       </c>
       <c r="Q256" t="n">
-        <v>9.33</v>
+        <v>1.8</v>
       </c>
       <c r="R256" t="s">
-        <v>639</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1381</v>
+      </c>
+      <c r="S256" t="n">
+        <v>-1.1</v>
+      </c>
+      <c r="T256" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="U256" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="V256" t="n">
+        <v>0.8</v>
       </c>
       <c r="W256" t="n">
-        <v>2.0</v>
+        <v>-1.4</v>
       </c>
       <c r="X256" t="n">
-        <v>13.76</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1.8</v>
+      </c>
+      <c r="Y256" t="n">
+        <v>-1.1</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
-        <v>1731.0</v>
+        <v>2068.0</v>
       </c>
       <c r="B257" t="s">
-        <v>1401</v>
+        <v>1382</v>
       </c>
       <c r="C257" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="D257" t="s">
-        <v>323</v>
+        <v>125</v>
       </c>
       <c r="E257" t="s">
-        <v>230</v>
+        <v>386</v>
       </c>
       <c r="F257" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G257" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H257" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I257" t="s">
         <v>32</v>
       </c>
       <c r="J257" t="s">
         <v>82</v>
       </c>
       <c r="K257" t="s">
-        <v>1402</v>
+        <v>1383</v>
       </c>
       <c r="L257" t="s">
-        <v>31</v>
+        <v>1384</v>
       </c>
       <c r="M257" t="s">
-        <v>1403</v>
+        <v>1385</v>
       </c>
       <c r="N257" t="s">
-        <v>1404</v>
+        <v>1386</v>
       </c>
       <c r="O257" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P257" t="n">
+        <v>1.0</v>
       </c>
       <c r="Q257" t="n">
-        <v>30.45</v>
+        <v>2.0</v>
       </c>
       <c r="R257" t="s">
-        <v>236</v>
+        <v>35</v>
       </c>
       <c r="S257" t="n">
-        <v>0.13</v>
+        <v>-8.1</v>
       </c>
       <c r="T257" t="n">
-        <v>0.38</v>
+        <v>5.4</v>
       </c>
       <c r="U257" t="n">
-        <v>7.4</v>
+        <v>5.0</v>
       </c>
       <c r="V257" t="n">
-        <v>16.64</v>
+        <v>2.1</v>
       </c>
       <c r="W257" t="n">
-        <v>9.58</v>
+        <v>0.8</v>
       </c>
       <c r="X257" t="n">
-        <v>27.31</v>
+        <v>1.0</v>
       </c>
       <c r="Y257" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
-        <v>2078.0</v>
+        <v>2076.0</v>
       </c>
       <c r="B258" t="s">
-        <v>1405</v>
+        <v>1387</v>
       </c>
       <c r="C258" t="s">
-        <v>211</v>
+        <v>133</v>
       </c>
       <c r="D258" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E258" t="s">
-        <v>1015</v>
+        <v>636</v>
       </c>
       <c r="F258" t="s">
-        <v>148</v>
+        <v>839</v>
       </c>
       <c r="G258" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H258" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I258" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J258" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K258" t="s">
-        <v>1406</v>
+        <v>1388</v>
       </c>
       <c r="L258" t="s">
-        <v>1407</v>
+        <v>35</v>
       </c>
       <c r="M258" t="s">
-        <v>1408</v>
+        <v>1389</v>
       </c>
       <c r="N258" t="s">
-        <v>1409</v>
+        <v>1390</v>
       </c>
       <c r="O258" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P258" t="n">
+        <v>13.76</v>
+      </c>
+      <c r="Q258" t="n">
+        <v>9.33</v>
       </c>
       <c r="R258" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>9.52</v>
+        <v>641</v>
+      </c>
+      <c r="S258" t="s">
+        <v>35</v>
       </c>
       <c r="T258" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>8.79</v>
+        <v>35</v>
+      </c>
+      <c r="U258" t="s">
+        <v>35</v>
       </c>
       <c r="V258" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W258" t="n">
-        <v>7.49</v>
+        <v>2.0</v>
       </c>
       <c r="X258" t="n">
-        <v>7.49</v>
+        <v>13.76</v>
       </c>
       <c r="Y258" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
-        <v>1477.0</v>
+        <v>1731.0</v>
       </c>
       <c r="B259" t="s">
-        <v>1411</v>
+        <v>1391</v>
       </c>
       <c r="C259" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D259" t="s">
-        <v>891</v>
+        <v>324</v>
       </c>
       <c r="E259" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="F259" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G259" t="s">
         <v>44</v>
       </c>
       <c r="H259" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I259" t="s">
         <v>32</v>
       </c>
       <c r="J259" t="s">
-        <v>832</v>
+        <v>82</v>
       </c>
       <c r="K259" t="s">
-        <v>1412</v>
+        <v>1392</v>
       </c>
       <c r="L259" t="s">
-        <v>1413</v>
+        <v>35</v>
       </c>
       <c r="M259" t="s">
-        <v>1414</v>
+        <v>1393</v>
       </c>
       <c r="N259" t="s">
-        <v>1415</v>
+        <v>1394</v>
       </c>
       <c r="O259" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P259" t="n">
+        <v>27.31</v>
       </c>
       <c r="Q259" t="n">
-        <v>58.7</v>
+        <v>30.45</v>
       </c>
       <c r="R259" t="s">
-        <v>837</v>
+        <v>236</v>
       </c>
       <c r="S259" t="n">
-        <v>58.68</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>0.13</v>
+      </c>
+      <c r="T259" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="U259" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="V259" t="n">
+        <v>16.64</v>
+      </c>
+      <c r="W259" t="n">
+        <v>9.58</v>
+      </c>
+      <c r="X259" t="n">
+        <v>27.31</v>
       </c>
       <c r="Y259" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
-        <v>1495.0</v>
+        <v>2078.0</v>
       </c>
       <c r="B260" t="s">
-        <v>1416</v>
+        <v>1395</v>
       </c>
       <c r="C260" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D260" t="s">
-        <v>1417</v>
+        <v>125</v>
       </c>
       <c r="E260" t="s">
-        <v>238</v>
+        <v>1005</v>
       </c>
       <c r="F260" t="s">
-        <v>566</v>
+        <v>147</v>
       </c>
       <c r="G260" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H260" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I260" t="s">
         <v>149</v>
       </c>
       <c r="J260" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K260" t="s">
-        <v>1418</v>
+        <v>1396</v>
       </c>
       <c r="L260" t="s">
-        <v>1419</v>
+        <v>35</v>
       </c>
       <c r="M260" t="s">
-        <v>1420</v>
+        <v>1397</v>
       </c>
       <c r="N260" t="s">
-        <v>1421</v>
+        <v>1398</v>
       </c>
       <c r="O260" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>4.0</v>
+        <v>377</v>
+      </c>
+      <c r="P260" t="n">
+        <v>7.49</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>35</v>
       </c>
       <c r="R260" t="s">
-        <v>1422</v>
+        <v>1399</v>
       </c>
       <c r="S260" t="n">
-        <v>7.0</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>9.52</v>
+      </c>
+      <c r="T260" t="s">
+        <v>35</v>
       </c>
       <c r="U260" t="n">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>8.79</v>
+      </c>
+      <c r="V260" t="s">
+        <v>35</v>
       </c>
       <c r="W260" t="n">
-        <v>4.0</v>
+        <v>7.49</v>
       </c>
       <c r="X260" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>35</v>
+      </c>
+      <c r="Y260" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
-        <v>1937.0</v>
+        <v>1477.0</v>
       </c>
       <c r="B261" t="s">
-        <v>1423</v>
+        <v>1400</v>
       </c>
       <c r="C261" t="s">
-        <v>134</v>
+        <v>210</v>
       </c>
       <c r="D261" t="s">
-        <v>126</v>
+        <v>883</v>
       </c>
       <c r="E261" t="s">
-        <v>634</v>
+        <v>238</v>
       </c>
       <c r="F261" t="s">
-        <v>566</v>
+        <v>147</v>
       </c>
       <c r="G261" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H261" t="s">
-        <v>31</v>
+        <v>826</v>
       </c>
       <c r="I261" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J261" t="s">
-        <v>82</v>
+        <v>827</v>
       </c>
       <c r="K261" t="s">
-        <v>1424</v>
+        <v>1401</v>
       </c>
       <c r="L261" t="s">
-        <v>31</v>
+        <v>1402</v>
       </c>
       <c r="M261" t="s">
-        <v>1425</v>
+        <v>1403</v>
       </c>
       <c r="N261" t="s">
-        <v>1426</v>
+        <v>1404</v>
       </c>
       <c r="O261" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P261" t="n">
+        <v>56.5</v>
       </c>
       <c r="Q261" t="n">
-        <v>2.0</v>
+        <v>58.7</v>
       </c>
       <c r="R261" t="s">
-        <v>1427</v>
+        <v>832</v>
       </c>
       <c r="S261" t="n">
-        <v>19.0</v>
-[...11 lines deleted...]
-        <v>3.0</v>
+        <v>58.68</v>
+      </c>
+      <c r="T261" t="s">
+        <v>35</v>
+      </c>
+      <c r="U261" t="s">
+        <v>35</v>
+      </c>
+      <c r="V261" t="s">
+        <v>35</v>
+      </c>
+      <c r="W261" t="s">
+        <v>35</v>
       </c>
       <c r="X261" t="n">
-        <v>3.0</v>
+        <v>56.5</v>
       </c>
       <c r="Y261" t="n">
-        <v>4.0</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
-        <v>1753.0</v>
+        <v>1495.0</v>
       </c>
       <c r="B262" t="s">
-        <v>1428</v>
+        <v>1405</v>
       </c>
       <c r="C262" t="s">
-        <v>134</v>
+        <v>210</v>
       </c>
       <c r="D262" t="s">
-        <v>921</v>
+        <v>1406</v>
       </c>
       <c r="E262" t="s">
-        <v>565</v>
+        <v>238</v>
       </c>
       <c r="F262" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G262" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H262" t="s">
-        <v>31</v>
+        <v>1407</v>
       </c>
       <c r="I262" t="s">
         <v>149</v>
       </c>
       <c r="J262" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K262" t="s">
-        <v>1429</v>
+        <v>1408</v>
       </c>
       <c r="L262" t="s">
-        <v>1430</v>
+        <v>1409</v>
       </c>
       <c r="M262" t="s">
-        <v>1431</v>
+        <v>1410</v>
       </c>
       <c r="N262" t="s">
-        <v>1432</v>
+        <v>1411</v>
       </c>
       <c r="O262" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P262" t="n">
+        <v>2.0</v>
       </c>
       <c r="Q262" t="n">
-        <v>17.0</v>
+        <v>4.0</v>
       </c>
       <c r="R262" t="s">
-        <v>1433</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1412</v>
+      </c>
+      <c r="S262" t="n">
+        <v>7.0</v>
       </c>
       <c r="T262" t="n">
-        <v>17.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2.0</v>
+      </c>
+      <c r="U262" t="n">
+        <v>3.0</v>
       </c>
       <c r="V262" t="n">
-        <v>17.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>4.0</v>
+      </c>
+      <c r="W262" t="n">
+        <v>4.0</v>
       </c>
       <c r="X262" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="Y262" t="n">
+        <v>2.0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
-        <v>1784.0</v>
+        <v>1937.0</v>
       </c>
       <c r="B263" t="s">
-        <v>1434</v>
+        <v>1413</v>
       </c>
       <c r="C263" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="D263" t="s">
-        <v>669</v>
+        <v>125</v>
       </c>
       <c r="E263" t="s">
-        <v>385</v>
+        <v>636</v>
       </c>
       <c r="F263" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G263" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H263" t="s">
-        <v>31</v>
+        <v>929</v>
       </c>
       <c r="I263" t="s">
         <v>149</v>
       </c>
       <c r="J263" t="s">
         <v>82</v>
       </c>
       <c r="K263" t="s">
-        <v>1435</v>
+        <v>1414</v>
       </c>
       <c r="L263" t="s">
-        <v>1436</v>
+        <v>1415</v>
       </c>
       <c r="M263" t="s">
-        <v>1437</v>
+        <v>1416</v>
       </c>
       <c r="N263" t="s">
-        <v>1438</v>
+        <v>1417</v>
       </c>
       <c r="O263" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P263" t="n">
+        <v>4.0</v>
       </c>
       <c r="Q263" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="R263" t="s">
+        <v>1418</v>
+      </c>
+      <c r="S263" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="T263" t="n">
         <v>5.0</v>
       </c>
-      <c r="R263" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U263" t="n">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="V263" t="n">
-        <v>6.0</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>3.0</v>
+      </c>
+      <c r="W263" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="X263" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="Y263" t="n">
+        <v>4.0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
-        <v>1.0</v>
+        <v>1753.0</v>
       </c>
       <c r="B264" t="s">
-        <v>1439</v>
+        <v>1419</v>
       </c>
       <c r="C264" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="D264" t="s">
-        <v>669</v>
+        <v>910</v>
       </c>
       <c r="E264" t="s">
-        <v>385</v>
+        <v>567</v>
       </c>
       <c r="F264" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G264" t="s">
         <v>30</v>
       </c>
       <c r="H264" t="s">
-        <v>31</v>
+        <v>1420</v>
       </c>
       <c r="I264" t="s">
         <v>149</v>
       </c>
       <c r="J264" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K264" t="s">
-        <v>1440</v>
+        <v>1421</v>
       </c>
       <c r="L264" t="s">
-        <v>1441</v>
+        <v>1422</v>
       </c>
       <c r="M264" t="s">
-        <v>1442</v>
+        <v>1423</v>
       </c>
       <c r="N264" t="s">
-        <v>1443</v>
+        <v>1424</v>
       </c>
       <c r="O264" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P264" t="n">
+        <v>17.0</v>
       </c>
       <c r="Q264" t="n">
-        <v>4.0</v>
+        <v>17.0</v>
       </c>
       <c r="R264" t="s">
-        <v>1444</v>
+        <v>1425</v>
       </c>
       <c r="S264" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T264" t="n">
-        <v>5.0</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>17.0</v>
+      </c>
+      <c r="U264" t="s">
+        <v>35</v>
       </c>
       <c r="V264" t="n">
-        <v>6.0</v>
-[...5 lines deleted...]
-        <v>4.0</v>
+        <v>17.0</v>
+      </c>
+      <c r="W264" t="s">
+        <v>35</v>
+      </c>
+      <c r="X264" t="s">
+        <v>35</v>
       </c>
       <c r="Y264" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
-        <v>1486.0</v>
+        <v>1784.0</v>
       </c>
       <c r="B265" t="s">
-        <v>1445</v>
+        <v>1426</v>
       </c>
       <c r="C265" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D265" t="s">
-        <v>126</v>
+        <v>669</v>
       </c>
       <c r="E265" t="s">
-        <v>165</v>
+        <v>386</v>
       </c>
       <c r="F265" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G265" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H265" t="s">
-        <v>31</v>
+        <v>1420</v>
       </c>
       <c r="I265" t="s">
         <v>149</v>
       </c>
       <c r="J265" t="s">
         <v>82</v>
       </c>
       <c r="K265" t="s">
-        <v>1446</v>
+        <v>1427</v>
       </c>
       <c r="L265" t="s">
-        <v>1447</v>
+        <v>1428</v>
       </c>
       <c r="M265" t="s">
-        <v>1448</v>
+        <v>1429</v>
       </c>
       <c r="N265" t="s">
-        <v>1449</v>
+        <v>1430</v>
       </c>
       <c r="O265" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P265" t="n">
+        <v>6.0</v>
       </c>
       <c r="Q265" t="n">
         <v>5.0</v>
       </c>
       <c r="R265" t="s">
-        <v>1450</v>
+        <v>35</v>
       </c>
       <c r="S265" t="n">
-        <v>13.0</v>
-[...2 lines deleted...]
-        <v>14.0</v>
+        <v>11.0</v>
+      </c>
+      <c r="T265" t="s">
+        <v>35</v>
       </c>
       <c r="U265" t="n">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
       <c r="V265" t="n">
-        <v>9.0</v>
-[...5 lines deleted...]
-        <v>5.0</v>
+        <v>6.0</v>
+      </c>
+      <c r="W265" t="s">
+        <v>35</v>
+      </c>
+      <c r="X265" t="s">
+        <v>35</v>
       </c>
       <c r="Y265" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
-        <v>1479.0</v>
+        <v>1.0</v>
       </c>
       <c r="B266" t="s">
-        <v>1451</v>
+        <v>1431</v>
       </c>
       <c r="C266" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D266" t="s">
-        <v>879</v>
+        <v>669</v>
       </c>
       <c r="E266" t="s">
-        <v>750</v>
+        <v>386</v>
       </c>
       <c r="F266" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G266" t="s">
         <v>30</v>
       </c>
       <c r="H266" t="s">
-        <v>31</v>
+        <v>1432</v>
       </c>
       <c r="I266" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J266" t="s">
-        <v>832</v>
+        <v>167</v>
       </c>
       <c r="K266" t="s">
-        <v>1452</v>
+        <v>1433</v>
       </c>
       <c r="L266" t="s">
-        <v>1453</v>
+        <v>1434</v>
       </c>
       <c r="M266" t="s">
-        <v>1454</v>
+        <v>1435</v>
       </c>
       <c r="N266" t="s">
-        <v>1455</v>
+        <v>1436</v>
       </c>
       <c r="O266" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P266" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="Q266" t="n">
+        <v>4.0</v>
       </c>
       <c r="R266" t="s">
-        <v>1456</v>
-[...20 lines deleted...]
-        <v>31</v>
+        <v>1437</v>
+      </c>
+      <c r="S266" t="s">
+        <v>35</v>
+      </c>
+      <c r="T266" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="U266" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="V266" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="W266" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="X266" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="Y266" t="n">
+        <v>6.0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
-        <v>1446.0</v>
+        <v>1486.0</v>
       </c>
       <c r="B267" t="s">
-        <v>1457</v>
+        <v>1438</v>
       </c>
       <c r="C267" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="D267" t="s">
-        <v>669</v>
+        <v>125</v>
       </c>
       <c r="E267" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="F267" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G267" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H267" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I267" t="s">
         <v>149</v>
       </c>
       <c r="J267" t="s">
         <v>82</v>
       </c>
       <c r="K267" t="s">
-        <v>1458</v>
+        <v>1439</v>
       </c>
       <c r="L267" t="s">
-        <v>1459</v>
+        <v>1440</v>
       </c>
       <c r="M267" t="s">
-        <v>1460</v>
+        <v>1441</v>
       </c>
       <c r="N267" t="s">
-        <v>1461</v>
+        <v>1442</v>
       </c>
       <c r="O267" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P267" t="n">
+        <v>5.0</v>
       </c>
       <c r="Q267" t="n">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="R267" t="s">
-        <v>1462</v>
+        <v>1443</v>
       </c>
       <c r="S267" t="n">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="T267" t="n">
-        <v>4.0</v>
+        <v>14.0</v>
       </c>
       <c r="U267" t="n">
-        <v>4.0</v>
+        <v>12.0</v>
       </c>
       <c r="V267" t="n">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
       <c r="W267" t="n">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="X267" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y267" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
-        <v>3.0</v>
+        <v>1479.0</v>
       </c>
       <c r="B268" t="s">
-        <v>1463</v>
+        <v>1444</v>
       </c>
       <c r="C268" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D268" t="s">
-        <v>669</v>
+        <v>871</v>
       </c>
       <c r="E268" t="s">
-        <v>238</v>
+        <v>748</v>
       </c>
       <c r="F268" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G268" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H268" t="s">
-        <v>31</v>
+        <v>1445</v>
       </c>
       <c r="I268" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J268" t="s">
-        <v>82</v>
+        <v>827</v>
       </c>
       <c r="K268" t="s">
-        <v>1464</v>
+        <v>1446</v>
       </c>
       <c r="L268" t="s">
-        <v>1465</v>
+        <v>1447</v>
       </c>
       <c r="M268" t="s">
-        <v>1466</v>
+        <v>1448</v>
       </c>
       <c r="N268" t="s">
-        <v>1467</v>
+        <v>1449</v>
       </c>
       <c r="O268" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>11.0</v>
+        <v>94</v>
+      </c>
+      <c r="P268" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>35</v>
       </c>
       <c r="R268" t="s">
-        <v>655</v>
+        <v>1450</v>
       </c>
       <c r="S268" t="n">
-        <v>12.0</v>
-[...11 lines deleted...]
-        <v>11.0</v>
+        <v>24.0</v>
+      </c>
+      <c r="T268" t="s">
+        <v>35</v>
+      </c>
+      <c r="U268" t="s">
+        <v>35</v>
+      </c>
+      <c r="V268" t="s">
+        <v>35</v>
+      </c>
+      <c r="W268" t="s">
+        <v>35</v>
       </c>
       <c r="X268" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y268" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
-        <v>1684.0</v>
+        <v>1446.0</v>
       </c>
       <c r="B269" t="s">
-        <v>1468</v>
+        <v>1451</v>
       </c>
       <c r="C269" t="s">
         <v>60</v>
       </c>
       <c r="D269" t="s">
         <v>669</v>
       </c>
       <c r="E269" t="s">
         <v>238</v>
       </c>
       <c r="F269" t="s">
-        <v>306</v>
+        <v>568</v>
       </c>
       <c r="G269" t="s">
         <v>44</v>
       </c>
       <c r="H269" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I269" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J269" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="K269" t="s">
-        <v>1469</v>
+        <v>1452</v>
       </c>
       <c r="L269" t="s">
-        <v>1470</v>
+        <v>1453</v>
       </c>
       <c r="M269" t="s">
-        <v>1471</v>
+        <v>1454</v>
       </c>
       <c r="N269" t="s">
-        <v>1472</v>
+        <v>1455</v>
       </c>
       <c r="O269" t="s">
         <v>67</v>
       </c>
-      <c r="P269" t="s">
-        <v>31</v>
+      <c r="P269" t="n">
+        <v>4.0</v>
       </c>
       <c r="Q269" t="n">
-        <v>261.0</v>
+        <v>4.0</v>
       </c>
       <c r="R269" t="s">
-        <v>1473</v>
+        <v>1456</v>
       </c>
       <c r="S269" t="n">
-        <v>163.0</v>
+        <v>4.0</v>
       </c>
       <c r="T269" t="n">
-        <v>146.0</v>
+        <v>4.0</v>
       </c>
       <c r="U269" t="n">
-        <v>228.0</v>
+        <v>4.0</v>
       </c>
       <c r="V269" t="n">
-        <v>237.0</v>
+        <v>4.0</v>
       </c>
       <c r="W269" t="n">
-        <v>239.0</v>
-[...5 lines deleted...]
-        <v>255.0</v>
+        <v>4.0</v>
+      </c>
+      <c r="X269" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y269" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
-        <v>2137.0</v>
+        <v>3.0</v>
       </c>
       <c r="B270" t="s">
-        <v>1474</v>
+        <v>1457</v>
       </c>
       <c r="C270" t="s">
         <v>60</v>
       </c>
       <c r="D270" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="E270" t="s">
-        <v>711</v>
+        <v>238</v>
       </c>
       <c r="F270" t="s">
-        <v>1475</v>
+        <v>568</v>
       </c>
       <c r="G270" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H270" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I270" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J270" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="K270" t="s">
-        <v>1476</v>
+        <v>1458</v>
       </c>
       <c r="L270" t="s">
-        <v>31</v>
+        <v>1459</v>
       </c>
       <c r="M270" t="s">
-        <v>713</v>
+        <v>1460</v>
       </c>
       <c r="N270" t="s">
-        <v>1477</v>
+        <v>1461</v>
       </c>
       <c r="O270" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P270" t="n">
+        <v>11.0</v>
       </c>
       <c r="Q270" t="n">
-        <v>130.0</v>
+        <v>11.0</v>
       </c>
       <c r="R270" t="s">
-        <v>31</v>
+        <v>655</v>
       </c>
       <c r="S270" t="n">
-        <v>49.0</v>
+        <v>12.0</v>
       </c>
       <c r="T270" t="n">
-        <v>89.0</v>
+        <v>12.0</v>
       </c>
       <c r="U270" t="n">
-        <v>51.0</v>
+        <v>12.0</v>
       </c>
       <c r="V270" t="n">
-        <v>74.0</v>
+        <v>12.0</v>
       </c>
       <c r="W270" t="n">
-        <v>82.0</v>
-[...5 lines deleted...]
-        <v>73.0</v>
+        <v>11.0</v>
+      </c>
+      <c r="X270" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y270" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
-        <v>2070.0</v>
+        <v>1684.0</v>
       </c>
       <c r="B271" t="s">
-        <v>1478</v>
+        <v>1462</v>
       </c>
       <c r="C271" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D271" t="s">
-        <v>126</v>
+        <v>669</v>
       </c>
       <c r="E271" t="s">
-        <v>156</v>
+        <v>238</v>
       </c>
       <c r="F271" t="s">
-        <v>1479</v>
+        <v>307</v>
       </c>
       <c r="G271" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H271" t="s">
-        <v>31</v>
+        <v>1376</v>
       </c>
       <c r="I271" t="s">
         <v>32</v>
       </c>
       <c r="J271" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K271" t="s">
-        <v>1480</v>
+        <v>1463</v>
       </c>
       <c r="L271" t="s">
-        <v>31</v>
+        <v>1464</v>
       </c>
       <c r="M271" t="s">
-        <v>1481</v>
+        <v>1465</v>
       </c>
       <c r="N271" t="s">
-        <v>1482</v>
+        <v>1466</v>
       </c>
       <c r="O271" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P271" t="n">
+        <v>255.0</v>
       </c>
       <c r="Q271" t="n">
-        <v>91.75</v>
+        <v>261.0</v>
       </c>
       <c r="R271" t="s">
-        <v>1483</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1467</v>
+      </c>
+      <c r="S271" t="n">
+        <v>163.0</v>
+      </c>
+      <c r="T271" t="n">
+        <v>146.0</v>
+      </c>
+      <c r="U271" t="n">
+        <v>228.0</v>
+      </c>
+      <c r="V271" t="n">
+        <v>237.0</v>
       </c>
       <c r="W271" t="n">
-        <v>88.99</v>
+        <v>239.0</v>
       </c>
       <c r="X271" t="n">
-        <v>91.5</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>244.0</v>
+      </c>
+      <c r="Y271" t="n">
+        <v>255.0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
-        <v>1456.0</v>
+        <v>2137.0</v>
       </c>
       <c r="B272" t="s">
-        <v>1484</v>
+        <v>1468</v>
       </c>
       <c r="C272" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="D272" t="s">
-        <v>927</v>
+        <v>676</v>
       </c>
       <c r="E272" t="s">
-        <v>928</v>
+        <v>709</v>
       </c>
       <c r="F272" t="s">
-        <v>1485</v>
+        <v>1469</v>
       </c>
       <c r="G272" t="s">
         <v>30</v>
       </c>
       <c r="H272" t="s">
         <v>31</v>
       </c>
       <c r="I272" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J272" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K272" t="s">
-        <v>1486</v>
+        <v>1470</v>
       </c>
       <c r="L272" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M272" t="s">
-        <v>939</v>
+        <v>1471</v>
       </c>
       <c r="N272" t="s">
-        <v>1487</v>
+        <v>1472</v>
       </c>
       <c r="O272" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P272" t="n">
+        <v>101.0</v>
       </c>
       <c r="Q272" t="n">
-        <v>13.0</v>
+        <v>130.0</v>
       </c>
       <c r="R272" t="s">
-        <v>1488</v>
+        <v>35</v>
       </c>
       <c r="S272" t="n">
-        <v>15.0</v>
+        <v>49.0</v>
       </c>
       <c r="T272" t="n">
-        <v>11.0</v>
+        <v>89.0</v>
       </c>
       <c r="U272" t="n">
-        <v>15.0</v>
+        <v>51.0</v>
       </c>
       <c r="V272" t="n">
-        <v>14.0</v>
+        <v>74.0</v>
       </c>
       <c r="W272" t="n">
-        <v>15.0</v>
+        <v>82.0</v>
       </c>
       <c r="X272" t="n">
-        <v>14.0</v>
+        <v>83.0</v>
       </c>
       <c r="Y272" t="n">
-        <v>14.0</v>
+        <v>101.0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
-        <v>1939.0</v>
+        <v>2070.0</v>
       </c>
       <c r="B273" t="s">
-        <v>1489</v>
+        <v>1473</v>
       </c>
       <c r="C273" t="s">
-        <v>211</v>
+        <v>133</v>
       </c>
       <c r="D273" t="s">
-        <v>323</v>
+        <v>125</v>
       </c>
       <c r="E273" t="s">
-        <v>42</v>
+        <v>156</v>
       </c>
       <c r="F273" t="s">
-        <v>429</v>
+        <v>1474</v>
       </c>
       <c r="G273" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H273" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I273" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J273" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K273" t="s">
-        <v>1490</v>
+        <v>1475</v>
       </c>
       <c r="L273" t="s">
-        <v>1491</v>
+        <v>35</v>
       </c>
       <c r="M273" t="s">
-        <v>1492</v>
+        <v>1476</v>
       </c>
       <c r="N273" t="s">
-        <v>1493</v>
+        <v>1477</v>
       </c>
       <c r="O273" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P273" t="n">
+        <v>91.5</v>
       </c>
       <c r="Q273" t="n">
-        <v>108.37</v>
+        <v>91.75</v>
       </c>
       <c r="R273" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>134.8</v>
+        <v>1478</v>
+      </c>
+      <c r="S273" t="s">
+        <v>35</v>
+      </c>
+      <c r="T273" t="s">
+        <v>35</v>
+      </c>
+      <c r="U273" t="s">
+        <v>35</v>
+      </c>
+      <c r="V273" t="s">
+        <v>35</v>
       </c>
       <c r="W273" t="n">
-        <v>112.07</v>
+        <v>88.99</v>
       </c>
       <c r="X273" t="n">
-        <v>109.47</v>
-[...2 lines deleted...]
-        <v>84.72</v>
+        <v>91.5</v>
+      </c>
+      <c r="Y273" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
-        <v>2156.0</v>
+        <v>1456.0</v>
       </c>
       <c r="B274" t="s">
-        <v>1494</v>
+        <v>1479</v>
       </c>
       <c r="C274" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="D274" t="s">
-        <v>103</v>
+        <v>916</v>
       </c>
       <c r="E274" t="s">
-        <v>104</v>
+        <v>917</v>
       </c>
       <c r="F274" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="G274" t="s">
         <v>30</v>
       </c>
       <c r="H274" t="s">
         <v>31</v>
       </c>
       <c r="I274" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J274" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K274" t="s">
-        <v>1495</v>
+        <v>1481</v>
       </c>
       <c r="L274" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M274" t="s">
-        <v>1496</v>
+        <v>919</v>
       </c>
       <c r="N274" t="s">
-        <v>1497</v>
+        <v>1482</v>
       </c>
       <c r="O274" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P274" t="n">
+        <v>13.0</v>
       </c>
       <c r="Q274" t="n">
-        <v>0.487</v>
+        <v>13.0</v>
       </c>
       <c r="R274" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1483</v>
+      </c>
+      <c r="S274" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="T274" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="U274" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="V274" t="n">
+        <v>14.0</v>
       </c>
       <c r="W274" t="n">
-        <v>0.482</v>
+        <v>15.0</v>
       </c>
       <c r="X274" t="n">
-        <v>0.482</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>14.0</v>
+      </c>
+      <c r="Y274" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
-        <v>2164.0</v>
+        <v>1939.0</v>
       </c>
       <c r="B275" t="s">
-        <v>1498</v>
+        <v>1484</v>
       </c>
       <c r="C275" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D275" t="s">
-        <v>271</v>
+        <v>324</v>
       </c>
       <c r="E275" t="s">
-        <v>372</v>
+        <v>42</v>
       </c>
       <c r="F275" t="s">
-        <v>148</v>
+        <v>428</v>
       </c>
       <c r="G275" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H275" t="s">
         <v>31</v>
       </c>
       <c r="I275" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J275" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K275" t="s">
-        <v>1499</v>
+        <v>1485</v>
       </c>
       <c r="L275" t="s">
-        <v>1500</v>
+        <v>1486</v>
       </c>
       <c r="M275" t="s">
-        <v>1501</v>
+        <v>449</v>
       </c>
       <c r="N275" t="s">
-        <v>1502</v>
+        <v>1487</v>
       </c>
       <c r="O275" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P275" t="n">
+        <v>94.99</v>
       </c>
       <c r="Q275" t="n">
-        <v>8.05</v>
+        <v>108.37</v>
       </c>
       <c r="R275" t="s">
-        <v>1503</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S275" t="n">
+        <v>50.12</v>
+      </c>
+      <c r="T275" t="n">
+        <v>117.0</v>
+      </c>
+      <c r="U275" t="n">
+        <v>49.17</v>
+      </c>
+      <c r="V275" t="n">
+        <v>134.8</v>
       </c>
       <c r="W275" t="n">
-        <v>8.1</v>
+        <v>112.07</v>
       </c>
       <c r="X275" t="n">
-        <v>8.04</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>109.47</v>
+      </c>
+      <c r="Y275" t="n">
+        <v>94.99</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
-        <v>7.0</v>
+        <v>2156.0</v>
       </c>
       <c r="B276" t="s">
-        <v>1504</v>
+        <v>1488</v>
       </c>
       <c r="C276" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D276" t="s">
-        <v>251</v>
+        <v>102</v>
       </c>
       <c r="E276" t="s">
-        <v>238</v>
+        <v>103</v>
       </c>
       <c r="F276" t="s">
-        <v>306</v>
+        <v>1474</v>
       </c>
       <c r="G276" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H276" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I276" t="s">
         <v>32</v>
       </c>
       <c r="J276" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K276" t="s">
-        <v>1505</v>
+        <v>1489</v>
       </c>
       <c r="L276" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M276" t="s">
-        <v>1506</v>
+        <v>1490</v>
       </c>
       <c r="N276" t="s">
-        <v>1507</v>
+        <v>1491</v>
       </c>
       <c r="O276" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="P276" t="n">
+        <v>0.482</v>
       </c>
       <c r="Q276" t="n">
-        <v>645.0</v>
+        <v>0.487</v>
       </c>
       <c r="R276" t="s">
-        <v>655</v>
-[...11 lines deleted...]
-        <v>529.11</v>
+        <v>35</v>
+      </c>
+      <c r="S276" t="s">
+        <v>35</v>
+      </c>
+      <c r="T276" t="s">
+        <v>35</v>
+      </c>
+      <c r="U276" t="s">
+        <v>35</v>
+      </c>
+      <c r="V276" t="s">
+        <v>35</v>
       </c>
       <c r="W276" t="n">
-        <v>567.43</v>
+        <v>0.482</v>
       </c>
       <c r="X276" t="n">
-        <v>613.39</v>
-[...2 lines deleted...]
-        <v>658.55</v>
+        <v>0.482</v>
+      </c>
+      <c r="Y276" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
-        <v>2118.0</v>
+        <v>2164.0</v>
       </c>
       <c r="B277" t="s">
-        <v>1508</v>
+        <v>1492</v>
       </c>
       <c r="C277" t="s">
-        <v>134</v>
+        <v>210</v>
       </c>
       <c r="D277" t="s">
-        <v>135</v>
+        <v>271</v>
       </c>
       <c r="E277" t="s">
-        <v>136</v>
+        <v>373</v>
       </c>
       <c r="F277" t="s">
-        <v>1479</v>
+        <v>147</v>
       </c>
       <c r="G277" t="s">
         <v>30</v>
       </c>
       <c r="H277" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I277" t="s">
         <v>32</v>
       </c>
       <c r="J277" t="s">
         <v>82</v>
       </c>
       <c r="K277" t="s">
-        <v>1509</v>
+        <v>1493</v>
       </c>
       <c r="L277" t="s">
-        <v>1510</v>
+        <v>1494</v>
       </c>
       <c r="M277" t="s">
-        <v>1511</v>
+        <v>1495</v>
       </c>
       <c r="N277" t="s">
-        <v>1512</v>
+        <v>1496</v>
       </c>
       <c r="O277" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P277" t="n">
+        <v>8.04</v>
       </c>
       <c r="Q277" t="n">
-        <v>85.0</v>
+        <v>8.05</v>
       </c>
       <c r="R277" t="s">
-        <v>143</v>
+        <v>1497</v>
       </c>
       <c r="S277" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T277" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U277" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V277" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="W277" t="n">
+        <v>8.1</v>
       </c>
       <c r="X277" t="n">
-        <v>84.2</v>
+        <v>8.04</v>
       </c>
       <c r="Y277" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
-        <v>1737.0</v>
+        <v>7.0</v>
       </c>
       <c r="B278" t="s">
-        <v>1513</v>
+        <v>1498</v>
       </c>
       <c r="C278" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D278" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
       <c r="E278" t="s">
-        <v>104</v>
+        <v>238</v>
       </c>
       <c r="F278" t="s">
-        <v>148</v>
+        <v>307</v>
       </c>
       <c r="G278" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H278" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I278" t="s">
         <v>32</v>
       </c>
       <c r="J278" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K278" t="s">
-        <v>1514</v>
+        <v>1499</v>
       </c>
       <c r="L278" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M278" t="s">
-        <v>185</v>
+        <v>1500</v>
       </c>
       <c r="N278" t="s">
-        <v>1515</v>
+        <v>1501</v>
       </c>
       <c r="O278" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P278" t="n">
+        <v>659.1</v>
       </c>
       <c r="Q278" t="n">
-        <v>33.91</v>
+        <v>645.0</v>
       </c>
       <c r="R278" t="s">
-        <v>31</v>
+        <v>655</v>
       </c>
       <c r="S278" t="n">
-        <v>26.0</v>
+        <v>398.34</v>
       </c>
       <c r="T278" t="n">
-        <v>18.0</v>
+        <v>428.93</v>
       </c>
       <c r="U278" t="n">
-        <v>20.0</v>
+        <v>479.91</v>
       </c>
       <c r="V278" t="n">
-        <v>26.0</v>
+        <v>529.11</v>
       </c>
       <c r="W278" t="n">
-        <v>29.66</v>
+        <v>567.43</v>
       </c>
       <c r="X278" t="n">
-        <v>33.57</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>613.39</v>
+      </c>
+      <c r="Y278" t="n">
+        <v>659.1</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
-        <v>1922.0</v>
+        <v>2118.0</v>
       </c>
       <c r="B279" t="s">
-        <v>1516</v>
+        <v>1502</v>
       </c>
       <c r="C279" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="D279" t="s">
-        <v>221</v>
+        <v>134</v>
       </c>
       <c r="E279" t="s">
-        <v>401</v>
+        <v>135</v>
       </c>
       <c r="F279" t="s">
-        <v>1517</v>
+        <v>1474</v>
       </c>
       <c r="G279" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H279" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I279" t="s">
         <v>32</v>
       </c>
       <c r="J279" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K279" t="s">
-        <v>1518</v>
+        <v>1503</v>
       </c>
       <c r="L279" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M279" t="s">
-        <v>708</v>
+        <v>1504</v>
       </c>
       <c r="N279" t="s">
-        <v>1519</v>
+        <v>1505</v>
       </c>
       <c r="O279" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P279" t="n">
+        <v>84.2</v>
       </c>
       <c r="Q279" t="n">
-        <v>275.0</v>
+        <v>85.0</v>
       </c>
       <c r="R279" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>262.0</v>
+        <v>142</v>
+      </c>
+      <c r="S279" t="s">
+        <v>35</v>
+      </c>
+      <c r="T279" t="s">
+        <v>35</v>
+      </c>
+      <c r="U279" t="s">
+        <v>35</v>
+      </c>
+      <c r="V279" t="s">
+        <v>35</v>
+      </c>
+      <c r="W279" t="s">
+        <v>35</v>
       </c>
       <c r="X279" t="n">
-        <v>274.0</v>
-[...2 lines deleted...]
-        <v>246.0</v>
+        <v>84.2</v>
+      </c>
+      <c r="Y279" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
-        <v>618.0</v>
+        <v>1737.0</v>
       </c>
       <c r="B280" t="s">
-        <v>1520</v>
+        <v>1506</v>
       </c>
       <c r="C280" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="D280" t="s">
-        <v>1521</v>
+        <v>102</v>
       </c>
       <c r="E280" t="s">
-        <v>165</v>
+        <v>103</v>
       </c>
       <c r="F280" t="s">
-        <v>1522</v>
+        <v>147</v>
       </c>
       <c r="G280" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H280" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I280" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J280" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K280" t="s">
-        <v>1523</v>
+        <v>1507</v>
       </c>
       <c r="L280" t="s">
-        <v>1524</v>
+        <v>35</v>
       </c>
       <c r="M280" t="s">
-        <v>1525</v>
+        <v>1490</v>
       </c>
       <c r="N280" t="s">
-        <v>1526</v>
+        <v>1508</v>
       </c>
       <c r="O280" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="P280" t="n">
+        <v>33.57</v>
       </c>
       <c r="Q280" t="n">
-        <v>30.0</v>
+        <v>33.91</v>
       </c>
       <c r="R280" t="s">
-        <v>1527</v>
+        <v>35</v>
       </c>
       <c r="S280" t="n">
-        <v>31.0</v>
+        <v>26.0</v>
       </c>
       <c r="T280" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="U280" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="V280" t="n">
         <v>26.0</v>
       </c>
-      <c r="U280" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="W280" t="n">
-        <v>24.0</v>
+        <v>29.66</v>
       </c>
       <c r="X280" t="n">
-        <v>36.0</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>33.57</v>
+      </c>
+      <c r="Y280" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
-        <v>353.0</v>
+        <v>1922.0</v>
       </c>
       <c r="B281" t="s">
-        <v>1528</v>
+        <v>1509</v>
       </c>
       <c r="C281" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="D281" t="s">
-        <v>1521</v>
+        <v>220</v>
       </c>
       <c r="E281" t="s">
-        <v>165</v>
+        <v>402</v>
       </c>
       <c r="F281" t="s">
-        <v>1522</v>
+        <v>1510</v>
       </c>
       <c r="G281" t="s">
         <v>44</v>
       </c>
       <c r="H281" t="s">
         <v>31</v>
       </c>
       <c r="I281" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J281" t="s">
         <v>33</v>
       </c>
       <c r="K281" t="s">
-        <v>1529</v>
+        <v>1511</v>
       </c>
       <c r="L281" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M281" t="s">
-        <v>1530</v>
+        <v>404</v>
       </c>
       <c r="N281" t="s">
-        <v>1531</v>
+        <v>1512</v>
       </c>
       <c r="O281" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>406</v>
+      </c>
+      <c r="P281" t="n">
+        <v>246.0</v>
       </c>
       <c r="Q281" t="n">
-        <v>35.0</v>
+        <v>275.0</v>
       </c>
       <c r="R281" t="s">
-        <v>1527</v>
+        <v>35</v>
       </c>
       <c r="S281" t="n">
-        <v>190.0</v>
+        <v>175.0</v>
       </c>
       <c r="T281" t="n">
-        <v>283.0</v>
+        <v>178.0</v>
       </c>
       <c r="U281" t="n">
-        <v>37.0</v>
+        <v>153.0</v>
       </c>
       <c r="V281" t="n">
-        <v>40.0</v>
+        <v>187.0</v>
       </c>
       <c r="W281" t="n">
-        <v>41.0</v>
+        <v>262.0</v>
       </c>
       <c r="X281" t="n">
-        <v>41.0</v>
+        <v>274.0</v>
       </c>
       <c r="Y281" t="n">
-        <v>16.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
-        <v>759.0</v>
+        <v>618.0</v>
       </c>
       <c r="B282" t="s">
-        <v>1532</v>
+        <v>1513</v>
       </c>
       <c r="C282" t="s">
-        <v>40</v>
+        <v>144</v>
       </c>
       <c r="D282" t="s">
-        <v>259</v>
+        <v>953</v>
       </c>
       <c r="E282" t="s">
-        <v>279</v>
+        <v>165</v>
       </c>
       <c r="F282" t="s">
-        <v>280</v>
+        <v>1514</v>
       </c>
       <c r="G282" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H282" t="s">
         <v>31</v>
       </c>
       <c r="I282" t="s">
         <v>149</v>
       </c>
       <c r="J282" t="s">
         <v>33</v>
       </c>
       <c r="K282" t="s">
-        <v>1533</v>
+        <v>1515</v>
       </c>
       <c r="L282" t="s">
-        <v>1534</v>
+        <v>1516</v>
       </c>
       <c r="M282" t="s">
-        <v>283</v>
+        <v>1517</v>
       </c>
       <c r="N282" t="s">
-        <v>1535</v>
+        <v>1518</v>
       </c>
       <c r="O282" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P282" t="n">
+        <v>17.0</v>
       </c>
       <c r="Q282" t="n">
-        <v>1.0</v>
+        <v>30.0</v>
       </c>
       <c r="R282" t="s">
-        <v>285</v>
+        <v>1519</v>
       </c>
       <c r="S282" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="T282" t="n">
         <v>26.0</v>
       </c>
-      <c r="T282" t="n">
+      <c r="U282" t="n">
         <v>24.0</v>
       </c>
-      <c r="U282" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="V282" t="n">
-        <v>12.0</v>
+        <v>21.0</v>
       </c>
       <c r="W282" t="n">
-        <v>7.0</v>
+        <v>24.0</v>
       </c>
       <c r="X282" t="n">
-        <v>1.0</v>
+        <v>36.0</v>
       </c>
       <c r="Y282" t="n">
-        <v>1.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
-        <v>1419.0</v>
+        <v>353.0</v>
       </c>
       <c r="B283" t="s">
-        <v>1536</v>
+        <v>1520</v>
       </c>
       <c r="C283" t="s">
-        <v>40</v>
+        <v>144</v>
       </c>
       <c r="D283" t="s">
-        <v>259</v>
+        <v>953</v>
       </c>
       <c r="E283" t="s">
-        <v>279</v>
+        <v>165</v>
       </c>
       <c r="F283" t="s">
-        <v>280</v>
+        <v>1514</v>
       </c>
       <c r="G283" t="s">
         <v>44</v>
       </c>
       <c r="H283" t="s">
         <v>31</v>
       </c>
       <c r="I283" t="s">
         <v>149</v>
       </c>
       <c r="J283" t="s">
         <v>33</v>
       </c>
       <c r="K283" t="s">
-        <v>1537</v>
+        <v>1521</v>
       </c>
       <c r="L283" t="s">
-        <v>398</v>
+        <v>35</v>
       </c>
       <c r="M283" t="s">
-        <v>1538</v>
+        <v>1522</v>
       </c>
       <c r="N283" t="s">
-        <v>1539</v>
+        <v>1523</v>
       </c>
       <c r="O283" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P283" t="n">
+        <v>23.0</v>
       </c>
       <c r="Q283" t="n">
-        <v>2051.0</v>
+        <v>35.0</v>
       </c>
       <c r="R283" t="s">
-        <v>285</v>
+        <v>1519</v>
       </c>
       <c r="S283" t="n">
-        <v>4834.0</v>
+        <v>190.0</v>
       </c>
       <c r="T283" t="n">
-        <v>3672.0</v>
+        <v>283.0</v>
       </c>
       <c r="U283" t="n">
-        <v>3028.0</v>
+        <v>37.0</v>
       </c>
       <c r="V283" t="n">
-        <v>2726.0</v>
+        <v>40.0</v>
       </c>
       <c r="W283" t="n">
-        <v>2248.0</v>
+        <v>41.0</v>
       </c>
       <c r="X283" t="n">
-        <v>2110.0</v>
+        <v>41.0</v>
       </c>
       <c r="Y283" t="n">
-        <v>971.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
-        <v>1418.0</v>
+        <v>759.0</v>
       </c>
       <c r="B284" t="s">
-        <v>1540</v>
+        <v>1524</v>
       </c>
       <c r="C284" t="s">
         <v>40</v>
       </c>
       <c r="D284" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E284" t="s">
         <v>279</v>
       </c>
       <c r="F284" t="s">
         <v>280</v>
       </c>
       <c r="G284" t="s">
         <v>44</v>
       </c>
       <c r="H284" t="s">
         <v>31</v>
       </c>
       <c r="I284" t="s">
         <v>149</v>
       </c>
       <c r="J284" t="s">
         <v>33</v>
       </c>
       <c r="K284" t="s">
-        <v>1541</v>
+        <v>1525</v>
       </c>
       <c r="L284" t="s">
-        <v>1542</v>
+        <v>1526</v>
       </c>
       <c r="M284" t="s">
         <v>283</v>
       </c>
       <c r="N284" t="s">
-        <v>1543</v>
+        <v>1527</v>
       </c>
       <c r="O284" t="s">
         <v>48</v>
       </c>
-      <c r="P284" t="s">
-        <v>31</v>
+      <c r="P284" t="n">
+        <v>1.0</v>
       </c>
       <c r="Q284" t="n">
-        <v>3022.0</v>
+        <v>1.0</v>
       </c>
       <c r="R284" t="s">
         <v>285</v>
       </c>
       <c r="S284" t="n">
-        <v>10125.0</v>
+        <v>26.0</v>
       </c>
       <c r="T284" t="n">
-        <v>7557.0</v>
+        <v>24.0</v>
       </c>
       <c r="U284" t="n">
-        <v>5299.0</v>
+        <v>11.0</v>
       </c>
       <c r="V284" t="n">
-        <v>4347.0</v>
+        <v>12.0</v>
       </c>
       <c r="W284" t="n">
-        <v>3928.0</v>
+        <v>7.0</v>
       </c>
       <c r="X284" t="n">
-        <v>3148.0</v>
+        <v>1.0</v>
       </c>
       <c r="Y284" t="n">
-        <v>1607.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
-        <v>758.0</v>
+        <v>1419.0</v>
       </c>
       <c r="B285" t="s">
-        <v>1544</v>
+        <v>1528</v>
       </c>
       <c r="C285" t="s">
         <v>40</v>
       </c>
       <c r="D285" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E285" t="s">
         <v>279</v>
       </c>
       <c r="F285" t="s">
         <v>280</v>
       </c>
       <c r="G285" t="s">
         <v>44</v>
       </c>
       <c r="H285" t="s">
         <v>31</v>
       </c>
       <c r="I285" t="s">
         <v>149</v>
       </c>
       <c r="J285" t="s">
         <v>33</v>
       </c>
       <c r="K285" t="s">
-        <v>1545</v>
+        <v>1529</v>
       </c>
       <c r="L285" t="s">
-        <v>1534</v>
+        <v>1530</v>
       </c>
       <c r="M285" t="s">
         <v>283</v>
       </c>
       <c r="N285" t="s">
-        <v>1546</v>
+        <v>1531</v>
       </c>
       <c r="O285" t="s">
         <v>48</v>
       </c>
-      <c r="P285" t="s">
-        <v>31</v>
+      <c r="P285" t="n">
+        <v>1259.0</v>
       </c>
       <c r="Q285" t="n">
-        <v>4812.0</v>
+        <v>2051.0</v>
       </c>
       <c r="R285" t="s">
         <v>285</v>
       </c>
       <c r="S285" t="n">
-        <v>11131.0</v>
+        <v>4834.0</v>
       </c>
       <c r="T285" t="n">
-        <v>8988.0</v>
+        <v>3672.0</v>
       </c>
       <c r="U285" t="n">
-        <v>9496.0</v>
+        <v>3028.0</v>
       </c>
       <c r="V285" t="n">
-        <v>7568.0</v>
+        <v>2726.0</v>
       </c>
       <c r="W285" t="n">
-        <v>6632.0</v>
+        <v>2247.0</v>
       </c>
       <c r="X285" t="n">
-        <v>5065.0</v>
+        <v>2110.0</v>
       </c>
       <c r="Y285" t="n">
-        <v>2339.0</v>
+        <v>1259.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
-        <v>753.0</v>
+        <v>1418.0</v>
       </c>
       <c r="B286" t="s">
-        <v>1547</v>
+        <v>1532</v>
       </c>
       <c r="C286" t="s">
         <v>40</v>
       </c>
       <c r="D286" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E286" t="s">
         <v>279</v>
       </c>
       <c r="F286" t="s">
         <v>280</v>
       </c>
       <c r="G286" t="s">
         <v>44</v>
       </c>
       <c r="H286" t="s">
         <v>31</v>
       </c>
       <c r="I286" t="s">
         <v>149</v>
       </c>
       <c r="J286" t="s">
         <v>33</v>
       </c>
       <c r="K286" t="s">
-        <v>1548</v>
+        <v>1533</v>
       </c>
       <c r="L286" t="s">
         <v>1534</v>
       </c>
       <c r="M286" t="s">
         <v>283</v>
       </c>
       <c r="N286" t="s">
-        <v>1549</v>
+        <v>1535</v>
       </c>
       <c r="O286" t="s">
         <v>48</v>
       </c>
-      <c r="P286" t="s">
-        <v>31</v>
+      <c r="P286" t="n">
+        <v>1979.0</v>
       </c>
       <c r="Q286" t="n">
-        <v>97.0</v>
+        <v>3022.0</v>
       </c>
       <c r="R286" t="s">
         <v>285</v>
       </c>
       <c r="S286" t="n">
-        <v>413.0</v>
+        <v>10125.0</v>
       </c>
       <c r="T286" t="n">
-        <v>365.0</v>
+        <v>7557.0</v>
       </c>
       <c r="U286" t="n">
-        <v>318.0</v>
+        <v>5299.0</v>
       </c>
       <c r="V286" t="n">
-        <v>246.0</v>
+        <v>4347.0</v>
       </c>
       <c r="W286" t="n">
-        <v>170.0</v>
+        <v>3928.0</v>
       </c>
       <c r="X286" t="n">
-        <v>102.0</v>
+        <v>3147.0</v>
       </c>
       <c r="Y286" t="n">
-        <v>55.0</v>
+        <v>1979.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
-        <v>60.0</v>
+        <v>758.0</v>
       </c>
       <c r="B287" t="s">
-        <v>1550</v>
+        <v>1536</v>
       </c>
       <c r="C287" t="s">
         <v>40</v>
       </c>
       <c r="D287" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E287" t="s">
         <v>279</v>
       </c>
       <c r="F287" t="s">
         <v>280</v>
       </c>
       <c r="G287" t="s">
         <v>44</v>
       </c>
       <c r="H287" t="s">
         <v>31</v>
       </c>
       <c r="I287" t="s">
         <v>149</v>
       </c>
       <c r="J287" t="s">
         <v>33</v>
       </c>
       <c r="K287" t="s">
-        <v>1551</v>
+        <v>1537</v>
       </c>
       <c r="L287" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="M287" t="s">
         <v>283</v>
       </c>
       <c r="N287" t="s">
-        <v>1552</v>
+        <v>1539</v>
       </c>
       <c r="O287" t="s">
         <v>48</v>
       </c>
-      <c r="P287" t="s">
-        <v>31</v>
+      <c r="P287" t="n">
+        <v>2896.0</v>
       </c>
       <c r="Q287" t="n">
-        <v>5572.0</v>
+        <v>4812.0</v>
       </c>
       <c r="R287" t="s">
         <v>285</v>
       </c>
       <c r="S287" t="n">
-        <v>9956.0</v>
+        <v>11131.0</v>
       </c>
       <c r="T287" t="n">
-        <v>10148.0</v>
+        <v>8988.0</v>
       </c>
       <c r="U287" t="n">
-        <v>9415.0</v>
+        <v>9496.0</v>
       </c>
       <c r="V287" t="n">
-        <v>8400.0</v>
+        <v>7569.0</v>
       </c>
       <c r="W287" t="n">
-        <v>7204.0</v>
+        <v>6631.0</v>
       </c>
       <c r="X287" t="n">
-        <v>5700.0</v>
+        <v>5065.0</v>
       </c>
       <c r="Y287" t="n">
-        <v>3572.0</v>
+        <v>2896.0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
-        <v>754.0</v>
+        <v>753.0</v>
       </c>
       <c r="B288" t="s">
-        <v>1553</v>
+        <v>1540</v>
       </c>
       <c r="C288" t="s">
         <v>40</v>
       </c>
       <c r="D288" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E288" t="s">
         <v>279</v>
       </c>
       <c r="F288" t="s">
         <v>280</v>
       </c>
       <c r="G288" t="s">
         <v>44</v>
       </c>
       <c r="H288" t="s">
         <v>31</v>
       </c>
       <c r="I288" t="s">
         <v>149</v>
       </c>
       <c r="J288" t="s">
         <v>33</v>
       </c>
       <c r="K288" t="s">
-        <v>1554</v>
+        <v>1541</v>
       </c>
       <c r="L288" t="s">
-        <v>1534</v>
+        <v>1526</v>
       </c>
       <c r="M288" t="s">
         <v>283</v>
       </c>
       <c r="N288" t="s">
-        <v>1555</v>
+        <v>1542</v>
       </c>
       <c r="O288" t="s">
         <v>48</v>
       </c>
-      <c r="P288" t="s">
-        <v>31</v>
+      <c r="P288" t="n">
+        <v>66.0</v>
       </c>
       <c r="Q288" t="n">
-        <v>14.0</v>
+        <v>97.0</v>
       </c>
       <c r="R288" t="s">
         <v>285</v>
       </c>
       <c r="S288" t="n">
-        <v>13.0</v>
+        <v>413.0</v>
       </c>
       <c r="T288" t="n">
-        <v>19.0</v>
+        <v>365.0</v>
       </c>
       <c r="U288" t="n">
-        <v>22.0</v>
+        <v>318.0</v>
       </c>
       <c r="V288" t="n">
-        <v>16.0</v>
+        <v>246.0</v>
       </c>
       <c r="W288" t="n">
-        <v>16.0</v>
+        <v>170.0</v>
       </c>
       <c r="X288" t="n">
-        <v>15.0</v>
+        <v>102.0</v>
       </c>
       <c r="Y288" t="n">
-        <v>9.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
-        <v>452.0</v>
+        <v>60.0</v>
       </c>
       <c r="B289" t="s">
-        <v>1556</v>
+        <v>1543</v>
       </c>
       <c r="C289" t="s">
-        <v>134</v>
+        <v>40</v>
       </c>
       <c r="D289" t="s">
-        <v>126</v>
+        <v>258</v>
       </c>
       <c r="E289" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="F289" t="s">
-        <v>1557</v>
+        <v>280</v>
       </c>
       <c r="G289" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H289" t="s">
         <v>31</v>
       </c>
       <c r="I289" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J289" t="s">
         <v>33</v>
       </c>
       <c r="K289" t="s">
-        <v>1558</v>
+        <v>1544</v>
       </c>
       <c r="L289" t="s">
-        <v>31</v>
+        <v>1545</v>
       </c>
       <c r="M289" t="s">
-        <v>826</v>
+        <v>283</v>
       </c>
       <c r="N289" t="s">
-        <v>1559</v>
+        <v>1546</v>
       </c>
       <c r="O289" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P289" t="n">
+        <v>4578.0</v>
       </c>
       <c r="Q289" t="n">
-        <v>209.0</v>
+        <v>5572.0</v>
       </c>
       <c r="R289" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="S289" t="n">
-        <v>164.0</v>
+        <v>9956.0</v>
       </c>
       <c r="T289" t="n">
-        <v>166.0</v>
+        <v>10148.0</v>
       </c>
       <c r="U289" t="n">
-        <v>175.0</v>
+        <v>9415.0</v>
       </c>
       <c r="V289" t="n">
-        <v>182.0</v>
+        <v>8398.0</v>
       </c>
       <c r="W289" t="n">
-        <v>189.0</v>
+        <v>7204.0</v>
       </c>
       <c r="X289" t="n">
-        <v>198.0</v>
+        <v>5699.0</v>
       </c>
       <c r="Y289" t="n">
-        <v>204.0</v>
+        <v>4578.0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
-        <v>2045.0</v>
+        <v>754.0</v>
       </c>
       <c r="B290" t="s">
-        <v>1560</v>
+        <v>1547</v>
       </c>
       <c r="C290" t="s">
-        <v>134</v>
+        <v>40</v>
       </c>
       <c r="D290" t="s">
-        <v>155</v>
+        <v>258</v>
       </c>
       <c r="E290" t="s">
-        <v>156</v>
+        <v>279</v>
       </c>
       <c r="F290" t="s">
-        <v>1561</v>
+        <v>280</v>
       </c>
       <c r="G290" t="s">
         <v>44</v>
       </c>
       <c r="H290" t="s">
         <v>31</v>
       </c>
       <c r="I290" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J290" t="s">
-        <v>307</v>
+        <v>33</v>
       </c>
       <c r="K290" t="s">
-        <v>1562</v>
+        <v>1548</v>
       </c>
       <c r="L290" t="s">
-        <v>1563</v>
+        <v>1526</v>
       </c>
       <c r="M290" t="s">
-        <v>1564</v>
+        <v>283</v>
       </c>
       <c r="N290" t="s">
-        <v>1565</v>
+        <v>1549</v>
       </c>
       <c r="O290" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P290" t="n">
+        <v>15.0</v>
       </c>
       <c r="Q290" t="n">
-        <v>3302.0</v>
+        <v>14.0</v>
       </c>
       <c r="R290" t="s">
-        <v>1357</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>285</v>
+      </c>
+      <c r="S290" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="T290" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="U290" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="V290" t="n">
+        <v>16.0</v>
       </c>
       <c r="W290" t="n">
-        <v>2718.0</v>
+        <v>16.0</v>
       </c>
       <c r="X290" t="n">
-        <v>3237.0</v>
+        <v>15.0</v>
       </c>
       <c r="Y290" t="n">
-        <v>3096.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
-        <v>20.0</v>
+        <v>452.0</v>
       </c>
       <c r="B291" t="s">
-        <v>1566</v>
+        <v>1550</v>
       </c>
       <c r="C291" t="s">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="D291" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E291" t="s">
-        <v>222</v>
+        <v>300</v>
       </c>
       <c r="F291" t="s">
-        <v>231</v>
+        <v>1551</v>
       </c>
       <c r="G291" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H291" t="s">
         <v>31</v>
       </c>
       <c r="I291" t="s">
         <v>32</v>
       </c>
       <c r="J291" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K291" t="s">
-        <v>1567</v>
+        <v>1552</v>
       </c>
       <c r="L291" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M291" t="s">
-        <v>1568</v>
+        <v>820</v>
       </c>
       <c r="N291" t="s">
-        <v>1569</v>
+        <v>1553</v>
       </c>
       <c r="O291" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P291" t="n">
+        <v>207.0</v>
       </c>
       <c r="Q291" t="n">
-        <v>23.21</v>
+        <v>209.0</v>
       </c>
       <c r="R291" t="s">
-        <v>1570</v>
+        <v>305</v>
       </c>
       <c r="S291" t="n">
-        <v>27.12</v>
+        <v>164.0</v>
       </c>
       <c r="T291" t="n">
-        <v>27.02</v>
+        <v>166.0</v>
       </c>
       <c r="U291" t="n">
-        <v>21.78</v>
+        <v>175.0</v>
       </c>
       <c r="V291" t="n">
-        <v>22.73</v>
+        <v>182.0</v>
       </c>
       <c r="W291" t="n">
-        <v>28.8</v>
+        <v>189.0</v>
       </c>
       <c r="X291" t="n">
-        <v>23.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>198.0</v>
+      </c>
+      <c r="Y291" t="n">
+        <v>207.0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
-        <v>2058.0</v>
+        <v>2045.0</v>
       </c>
       <c r="B292" t="s">
-        <v>1571</v>
+        <v>1554</v>
       </c>
       <c r="C292" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="D292" t="s">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="E292" t="s">
-        <v>1130</v>
+        <v>156</v>
       </c>
       <c r="F292" t="s">
-        <v>844</v>
+        <v>1555</v>
       </c>
       <c r="G292" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H292" t="s">
         <v>31</v>
       </c>
       <c r="I292" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J292" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K292" t="s">
-        <v>1572</v>
+        <v>1556</v>
       </c>
       <c r="L292" t="s">
-        <v>31</v>
+        <v>1557</v>
       </c>
       <c r="M292" t="s">
-        <v>1573</v>
+        <v>1558</v>
       </c>
       <c r="N292" t="s">
-        <v>1574</v>
+        <v>1559</v>
       </c>
       <c r="O292" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P292" t="n">
+        <v>3353.0</v>
       </c>
       <c r="Q292" t="n">
-        <v>28.23</v>
+        <v>3302.0</v>
       </c>
       <c r="R292" t="s">
-        <v>1134</v>
-[...11 lines deleted...]
-        <v>38.26</v>
+        <v>1342</v>
+      </c>
+      <c r="S292" t="s">
+        <v>35</v>
+      </c>
+      <c r="T292" t="s">
+        <v>35</v>
+      </c>
+      <c r="U292" t="s">
+        <v>35</v>
+      </c>
+      <c r="V292" t="s">
+        <v>35</v>
       </c>
       <c r="W292" t="n">
-        <v>35.39</v>
+        <v>2718.0</v>
       </c>
       <c r="X292" t="n">
-        <v>29.57</v>
+        <v>3237.0</v>
       </c>
       <c r="Y292" t="n">
-        <v>16.4</v>
+        <v>3353.0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
-        <v>1789.0</v>
+        <v>20.0</v>
       </c>
       <c r="B293" t="s">
-        <v>1575</v>
+        <v>1560</v>
       </c>
       <c r="C293" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D293" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E293" t="s">
-        <v>279</v>
+        <v>221</v>
       </c>
       <c r="F293" t="s">
-        <v>844</v>
+        <v>230</v>
       </c>
       <c r="G293" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H293" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I293" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J293" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K293" t="s">
-        <v>1576</v>
+        <v>1561</v>
       </c>
       <c r="L293" t="s">
-        <v>1577</v>
+        <v>35</v>
       </c>
       <c r="M293" t="s">
-        <v>1578</v>
+        <v>1562</v>
       </c>
       <c r="N293" t="s">
-        <v>1579</v>
+        <v>1563</v>
       </c>
       <c r="O293" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>406</v>
+      </c>
+      <c r="P293" t="n">
+        <v>23.0</v>
       </c>
       <c r="Q293" t="n">
-        <v>1261.19</v>
+        <v>23.21</v>
       </c>
       <c r="R293" t="s">
-        <v>285</v>
+        <v>1564</v>
       </c>
       <c r="S293" t="n">
-        <v>1505.76</v>
+        <v>27.12</v>
       </c>
       <c r="T293" t="n">
-        <v>1514.4</v>
+        <v>27.02</v>
       </c>
       <c r="U293" t="n">
-        <v>1498.4</v>
+        <v>21.78</v>
       </c>
       <c r="V293" t="n">
-        <v>1523.38</v>
+        <v>22.73</v>
       </c>
       <c r="W293" t="n">
-        <v>1406.8</v>
+        <v>28.8</v>
       </c>
       <c r="X293" t="n">
-        <v>1285.22</v>
-[...2 lines deleted...]
-        <v>744.71</v>
+        <v>23.0</v>
+      </c>
+      <c r="Y293" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
-        <v>4.0</v>
+        <v>2058.0</v>
       </c>
       <c r="B294" t="s">
-        <v>1580</v>
+        <v>1565</v>
       </c>
       <c r="C294" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D294" t="s">
-        <v>251</v>
+        <v>125</v>
       </c>
       <c r="E294" t="s">
-        <v>238</v>
+        <v>1120</v>
       </c>
       <c r="F294" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G294" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H294" t="s">
         <v>31</v>
       </c>
       <c r="I294" t="s">
         <v>149</v>
       </c>
       <c r="J294" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="K294" t="s">
-        <v>1581</v>
+        <v>1566</v>
       </c>
       <c r="L294" t="s">
-        <v>1582</v>
+        <v>35</v>
       </c>
       <c r="M294" t="s">
-        <v>500</v>
+        <v>1567</v>
       </c>
       <c r="N294" t="s">
-        <v>1144</v>
+        <v>1568</v>
       </c>
       <c r="O294" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P294" t="n">
+        <v>21.13</v>
       </c>
       <c r="Q294" t="n">
-        <v>2.9</v>
+        <v>28.23</v>
       </c>
       <c r="R294" t="s">
-        <v>655</v>
+        <v>1124</v>
       </c>
       <c r="S294" t="n">
-        <v>4.1</v>
+        <v>49.7</v>
       </c>
       <c r="T294" t="n">
-        <v>3.1</v>
+        <v>50.82</v>
       </c>
       <c r="U294" t="n">
-        <v>2.4</v>
+        <v>46.16</v>
       </c>
       <c r="V294" t="n">
-        <v>2.2</v>
+        <v>38.26</v>
       </c>
       <c r="W294" t="n">
-        <v>2.1</v>
+        <v>35.39</v>
       </c>
       <c r="X294" t="n">
-        <v>3.1</v>
+        <v>29.57</v>
       </c>
       <c r="Y294" t="n">
-        <v>1.6</v>
+        <v>21.13</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
-        <v>1599.0</v>
+        <v>1789.0</v>
       </c>
       <c r="B295" t="s">
-        <v>1583</v>
+        <v>1569</v>
       </c>
       <c r="C295" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="D295" t="s">
-        <v>521</v>
+        <v>125</v>
       </c>
       <c r="E295" t="s">
-        <v>1584</v>
+        <v>279</v>
       </c>
       <c r="F295" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G295" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H295" t="s">
         <v>31</v>
       </c>
       <c r="I295" t="s">
         <v>149</v>
       </c>
       <c r="J295" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
       <c r="K295" t="s">
-        <v>1585</v>
+        <v>1570</v>
       </c>
       <c r="L295" t="s">
-        <v>1586</v>
+        <v>1571</v>
       </c>
       <c r="M295" t="s">
-        <v>1064</v>
+        <v>1572</v>
       </c>
       <c r="N295" t="s">
-        <v>1587</v>
+        <v>1573</v>
       </c>
       <c r="O295" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P295" t="n">
+        <v>955.46</v>
       </c>
       <c r="Q295" t="n">
-        <v>21464.0</v>
+        <v>1261.19</v>
       </c>
       <c r="R295" t="s">
-        <v>1588</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>285</v>
+      </c>
+      <c r="S295" t="n">
+        <v>1505.76</v>
       </c>
       <c r="T295" t="n">
-        <v>16497.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1514.4</v>
+      </c>
+      <c r="U295" t="n">
+        <v>1498.4</v>
       </c>
       <c r="V295" t="n">
-        <v>24391.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1523.38</v>
+      </c>
+      <c r="W295" t="n">
+        <v>1406.8</v>
       </c>
       <c r="X295" t="n">
-        <v>18306.0</v>
+        <v>1285.22</v>
       </c>
       <c r="Y295" t="n">
-        <v>18306.0</v>
+        <v>955.46</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
-        <v>1688.0</v>
+        <v>4.0</v>
       </c>
       <c r="B296" t="s">
-        <v>1589</v>
+        <v>1574</v>
       </c>
       <c r="C296" t="s">
         <v>60</v>
       </c>
       <c r="D296" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E296" t="s">
-        <v>529</v>
+        <v>238</v>
       </c>
       <c r="F296" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G296" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H296" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I296" t="s">
         <v>149</v>
       </c>
       <c r="J296" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K296" t="s">
-        <v>1590</v>
+        <v>1575</v>
       </c>
       <c r="L296" t="s">
-        <v>31</v>
+        <v>1576</v>
       </c>
       <c r="M296" t="s">
-        <v>1591</v>
+        <v>503</v>
       </c>
       <c r="N296" t="s">
-        <v>1592</v>
+        <v>1134</v>
       </c>
       <c r="O296" t="s">
         <v>67</v>
       </c>
-      <c r="P296" t="s">
-        <v>31</v>
+      <c r="P296" t="n">
+        <v>2.4</v>
       </c>
       <c r="Q296" t="n">
-        <v>47.36</v>
+        <v>2.9</v>
       </c>
       <c r="R296" t="s">
-        <v>1593</v>
+        <v>655</v>
       </c>
       <c r="S296" t="n">
-        <v>47.1</v>
+        <v>4.1</v>
       </c>
       <c r="T296" t="n">
-        <v>46.8</v>
+        <v>3.1</v>
       </c>
       <c r="U296" t="n">
-        <v>46.5</v>
+        <v>2.4</v>
       </c>
       <c r="V296" t="n">
-        <v>47.0</v>
+        <v>2.2</v>
       </c>
       <c r="W296" t="n">
-        <v>46.48</v>
+        <v>2.1</v>
       </c>
       <c r="X296" t="n">
-        <v>48.96</v>
+        <v>3.1</v>
       </c>
       <c r="Y296" t="n">
-        <v>46.53</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
-        <v>2080.0</v>
+        <v>1599.0</v>
       </c>
       <c r="B297" t="s">
-        <v>1594</v>
+        <v>1577</v>
       </c>
       <c r="C297" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D297" t="s">
-        <v>146</v>
+        <v>523</v>
       </c>
       <c r="E297" t="s">
-        <v>147</v>
+        <v>1578</v>
       </c>
       <c r="F297" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G297" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H297" t="s">
-        <v>31</v>
+        <v>1579</v>
       </c>
       <c r="I297" t="s">
         <v>149</v>
       </c>
       <c r="J297" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="K297" t="s">
-        <v>1595</v>
+        <v>1580</v>
       </c>
       <c r="L297" t="s">
-        <v>31</v>
+        <v>1581</v>
       </c>
       <c r="M297" t="s">
-        <v>1596</v>
+        <v>1054</v>
       </c>
       <c r="N297" t="s">
-        <v>1597</v>
+        <v>1582</v>
       </c>
       <c r="O297" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P297" t="n">
+        <v>18306.0</v>
       </c>
       <c r="Q297" t="n">
-        <v>50.0</v>
+        <v>21464.0</v>
       </c>
       <c r="R297" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>49.1</v>
+        <v>1583</v>
+      </c>
+      <c r="S297" t="s">
+        <v>35</v>
       </c>
       <c r="T297" t="n">
-        <v>48.0</v>
-[...2 lines deleted...]
-        <v>46.7</v>
+        <v>16497.0</v>
+      </c>
+      <c r="U297" t="s">
+        <v>35</v>
       </c>
       <c r="V297" t="n">
-        <v>49.2</v>
-[...2 lines deleted...]
-        <v>48.2</v>
+        <v>24391.0</v>
+      </c>
+      <c r="W297" t="s">
+        <v>35</v>
       </c>
       <c r="X297" t="n">
-        <v>51.0</v>
+        <v>18306.0</v>
       </c>
       <c r="Y297" t="n">
-        <v>48.3</v>
+        <v>18306.0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
-        <v>172.0</v>
+        <v>1688.0</v>
       </c>
       <c r="B298" t="s">
-        <v>1598</v>
+        <v>1584</v>
       </c>
       <c r="C298" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="D298" t="s">
-        <v>626</v>
+        <v>250</v>
       </c>
       <c r="E298" t="s">
-        <v>52</v>
+        <v>531</v>
       </c>
       <c r="F298" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G298" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H298" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I298" t="s">
         <v>149</v>
       </c>
       <c r="J298" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K298" t="s">
-        <v>1599</v>
+        <v>1585</v>
       </c>
       <c r="L298" t="s">
-        <v>1600</v>
+        <v>35</v>
       </c>
       <c r="M298" t="s">
-        <v>1601</v>
+        <v>1586</v>
       </c>
       <c r="N298" t="s">
-        <v>1602</v>
+        <v>1587</v>
       </c>
       <c r="O298" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P298" t="n">
+        <v>46.53</v>
       </c>
       <c r="Q298" t="n">
-        <v>11.34</v>
+        <v>47.36</v>
       </c>
       <c r="R298" t="s">
-        <v>31</v>
+        <v>1588</v>
       </c>
       <c r="S298" t="n">
-        <v>10.94</v>
+        <v>47.1</v>
       </c>
       <c r="T298" t="n">
-        <v>10.89</v>
+        <v>46.8</v>
       </c>
       <c r="U298" t="n">
-        <v>11.01</v>
+        <v>46.5</v>
       </c>
       <c r="V298" t="n">
-        <v>11.76</v>
+        <v>47.0</v>
       </c>
       <c r="W298" t="n">
-        <v>11.44</v>
+        <v>46.48</v>
       </c>
       <c r="X298" t="n">
-        <v>11.44</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48.96</v>
+      </c>
+      <c r="Y298" t="n">
+        <v>46.53</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
-        <v>1409.0</v>
+        <v>2080.0</v>
       </c>
       <c r="B299" t="s">
-        <v>1603</v>
+        <v>1589</v>
       </c>
       <c r="C299" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="D299" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="E299" t="s">
-        <v>52</v>
+        <v>146</v>
       </c>
       <c r="F299" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G299" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H299" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I299" t="s">
         <v>149</v>
       </c>
       <c r="J299" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="K299" t="s">
-        <v>1604</v>
+        <v>1590</v>
       </c>
       <c r="L299" t="s">
-        <v>1605</v>
+        <v>35</v>
       </c>
       <c r="M299" t="s">
-        <v>1606</v>
+        <v>1591</v>
       </c>
       <c r="N299" t="s">
-        <v>1607</v>
+        <v>1592</v>
       </c>
       <c r="O299" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>153</v>
+      </c>
+      <c r="P299" t="n">
+        <v>48.3</v>
       </c>
       <c r="Q299" t="n">
-        <v>23.0</v>
+        <v>50.0</v>
       </c>
       <c r="R299" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S299" t="n">
-        <v>39.1</v>
+        <v>49.1</v>
       </c>
       <c r="T299" t="n">
-        <v>50.9</v>
+        <v>48.0</v>
       </c>
       <c r="U299" t="n">
-        <v>31.2</v>
+        <v>46.7</v>
       </c>
       <c r="V299" t="n">
-        <v>24.11</v>
+        <v>49.2</v>
       </c>
       <c r="W299" t="n">
-        <v>34.5</v>
+        <v>48.2</v>
       </c>
       <c r="X299" t="n">
-        <v>23.3</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>51.0</v>
+      </c>
+      <c r="Y299" t="n">
+        <v>48.3</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
-        <v>1075.0</v>
+        <v>172.0</v>
       </c>
       <c r="B300" t="s">
-        <v>1608</v>
+        <v>1593</v>
       </c>
       <c r="C300" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="D300" t="s">
-        <v>51</v>
+        <v>628</v>
       </c>
       <c r="E300" t="s">
         <v>52</v>
       </c>
       <c r="F300" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G300" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H300" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I300" t="s">
         <v>149</v>
       </c>
       <c r="J300" t="s">
         <v>82</v>
       </c>
       <c r="K300" t="s">
-        <v>1609</v>
+        <v>1594</v>
       </c>
       <c r="L300" t="s">
-        <v>1610</v>
+        <v>1595</v>
       </c>
       <c r="M300" t="s">
-        <v>1611</v>
+        <v>1596</v>
       </c>
       <c r="N300" t="s">
-        <v>1612</v>
+        <v>1597</v>
       </c>
       <c r="O300" t="s">
         <v>58</v>
       </c>
-      <c r="P300" t="s">
-        <v>31</v>
+      <c r="P300" t="n">
+        <v>11.44</v>
       </c>
       <c r="Q300" t="n">
-        <v>9.36</v>
+        <v>11.34</v>
       </c>
       <c r="R300" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S300" t="n">
-        <v>9.09</v>
+        <v>10.94</v>
       </c>
       <c r="T300" t="n">
-        <v>9.5</v>
+        <v>10.89</v>
       </c>
       <c r="U300" t="n">
-        <v>8.21</v>
+        <v>11.01</v>
       </c>
       <c r="V300" t="n">
-        <v>9.04</v>
+        <v>11.76</v>
       </c>
       <c r="W300" t="n">
-        <v>9.44</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>11.44</v>
+      </c>
+      <c r="X300" t="n">
+        <v>11.44</v>
       </c>
       <c r="Y300" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
-        <v>1076.0</v>
+        <v>1409.0</v>
       </c>
       <c r="B301" t="s">
-        <v>1613</v>
+        <v>1598</v>
       </c>
       <c r="C301" t="s">
         <v>26</v>
       </c>
       <c r="D301" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="E301" t="s">
         <v>52</v>
       </c>
       <c r="F301" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G301" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H301" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I301" t="s">
         <v>149</v>
       </c>
       <c r="J301" t="s">
         <v>82</v>
       </c>
       <c r="K301" t="s">
-        <v>1614</v>
+        <v>1599</v>
       </c>
       <c r="L301" t="s">
-        <v>1615</v>
+        <v>1600</v>
       </c>
       <c r="M301" t="s">
-        <v>1611</v>
+        <v>1601</v>
       </c>
       <c r="N301" t="s">
-        <v>1616</v>
+        <v>1602</v>
       </c>
       <c r="O301" t="s">
         <v>58</v>
       </c>
-      <c r="P301" t="s">
-        <v>31</v>
+      <c r="P301" t="n">
+        <v>23.3</v>
       </c>
       <c r="Q301" t="n">
-        <v>24.39</v>
+        <v>23.0</v>
       </c>
       <c r="R301" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S301" t="n">
-        <v>24.38</v>
+        <v>39.1</v>
       </c>
       <c r="T301" t="n">
-        <v>25.01</v>
+        <v>50.9</v>
       </c>
       <c r="U301" t="n">
-        <v>22.52</v>
+        <v>31.2</v>
       </c>
       <c r="V301" t="n">
-        <v>24.99</v>
+        <v>24.11</v>
       </c>
       <c r="W301" t="n">
-        <v>24.04</v>
+        <v>34.5</v>
       </c>
       <c r="X301" t="n">
-        <v>24.04</v>
+        <v>23.3</v>
       </c>
       <c r="Y301" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
-        <v>2179.0</v>
+        <v>1075.0</v>
       </c>
       <c r="B302" t="s">
-        <v>1617</v>
+        <v>1603</v>
       </c>
       <c r="C302" t="s">
         <v>26</v>
       </c>
       <c r="D302" t="s">
         <v>51</v>
       </c>
       <c r="E302" t="s">
         <v>52</v>
       </c>
       <c r="F302" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G302" t="s">
         <v>44</v>
       </c>
       <c r="H302" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I302" t="s">
         <v>149</v>
       </c>
       <c r="J302" t="s">
         <v>82</v>
       </c>
       <c r="K302" t="s">
-        <v>1618</v>
+        <v>1604</v>
       </c>
       <c r="L302" t="s">
-        <v>31</v>
+        <v>1605</v>
       </c>
       <c r="M302" t="s">
-        <v>1619</v>
+        <v>1606</v>
       </c>
       <c r="N302" t="s">
-        <v>1620</v>
+        <v>1607</v>
       </c>
       <c r="O302" t="s">
         <v>58</v>
       </c>
-      <c r="P302" t="s">
-        <v>31</v>
+      <c r="P302" t="n">
+        <v>9.44</v>
       </c>
       <c r="Q302" t="n">
-        <v>7.4</v>
+        <v>9.36</v>
       </c>
       <c r="R302" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S302" t="n">
-        <v>7.76</v>
+        <v>9.09</v>
       </c>
       <c r="T302" t="n">
-        <v>8.19</v>
+        <v>9.5</v>
       </c>
       <c r="U302" t="n">
-        <v>8.6</v>
+        <v>8.21</v>
       </c>
       <c r="V302" t="n">
-        <v>7.59</v>
+        <v>9.04</v>
       </c>
       <c r="W302" t="n">
-        <v>7.79</v>
+        <v>9.44</v>
       </c>
       <c r="X302" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="Y302" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
-        <v>1074.0</v>
+        <v>1076.0</v>
       </c>
       <c r="B303" t="s">
-        <v>1621</v>
+        <v>1608</v>
       </c>
       <c r="C303" t="s">
         <v>26</v>
       </c>
       <c r="D303" t="s">
         <v>51</v>
       </c>
       <c r="E303" t="s">
         <v>52</v>
       </c>
       <c r="F303" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G303" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H303" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I303" t="s">
         <v>149</v>
       </c>
       <c r="J303" t="s">
         <v>82</v>
       </c>
       <c r="K303" t="s">
-        <v>1622</v>
+        <v>1609</v>
       </c>
       <c r="L303" t="s">
-        <v>1623</v>
+        <v>1610</v>
       </c>
       <c r="M303" t="s">
+        <v>1606</v>
+      </c>
+      <c r="N303" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
       <c r="O303" t="s">
         <v>58</v>
       </c>
-      <c r="P303" t="s">
-        <v>31</v>
+      <c r="P303" t="n">
+        <v>24.04</v>
       </c>
       <c r="Q303" t="n">
-        <v>62.85</v>
+        <v>24.39</v>
       </c>
       <c r="R303" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S303" t="n">
-        <v>83.6</v>
+        <v>24.38</v>
       </c>
       <c r="T303" t="n">
-        <v>81.87</v>
+        <v>25.01</v>
       </c>
       <c r="U303" t="n">
-        <v>67.75</v>
+        <v>22.52</v>
       </c>
       <c r="V303" t="n">
-        <v>63.53</v>
+        <v>24.99</v>
       </c>
       <c r="W303" t="n">
-        <v>64.48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>24.04</v>
+      </c>
+      <c r="X303" t="n">
+        <v>24.04</v>
       </c>
       <c r="Y303" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
-        <v>2100.0</v>
+        <v>2179.0</v>
       </c>
       <c r="B304" t="s">
-        <v>1625</v>
+        <v>1612</v>
       </c>
       <c r="C304" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="D304" t="s">
-        <v>626</v>
+        <v>51</v>
       </c>
       <c r="E304" t="s">
         <v>52</v>
       </c>
       <c r="F304" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G304" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H304" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I304" t="s">
         <v>149</v>
       </c>
       <c r="J304" t="s">
         <v>82</v>
       </c>
       <c r="K304" t="s">
-        <v>1626</v>
+        <v>1613</v>
       </c>
       <c r="L304" t="s">
-        <v>1627</v>
+        <v>35</v>
       </c>
       <c r="M304" t="s">
-        <v>1628</v>
+        <v>1614</v>
       </c>
       <c r="N304" t="s">
-        <v>1629</v>
+        <v>1615</v>
       </c>
       <c r="O304" t="s">
         <v>58</v>
       </c>
-      <c r="P304" t="s">
-        <v>31</v>
+      <c r="P304" t="n">
+        <v>7.79</v>
       </c>
       <c r="Q304" t="n">
-        <v>3.92</v>
+        <v>7.4</v>
       </c>
       <c r="R304" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S304" t="n">
-        <v>3.49</v>
+        <v>7.76</v>
       </c>
       <c r="T304" t="n">
-        <v>3.41</v>
+        <v>8.19</v>
       </c>
       <c r="U304" t="n">
-        <v>3.91</v>
+        <v>8.6</v>
       </c>
       <c r="V304" t="n">
-        <v>5.41</v>
+        <v>7.59</v>
       </c>
       <c r="W304" t="n">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>3.92</v>
+        <v>7.79</v>
+      </c>
+      <c r="X304" t="s">
+        <v>35</v>
       </c>
       <c r="Y304" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
-        <v>1689.0</v>
+        <v>1074.0</v>
       </c>
       <c r="B305" t="s">
-        <v>1630</v>
+        <v>1616</v>
       </c>
       <c r="C305" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="D305" t="s">
-        <v>146</v>
+        <v>51</v>
       </c>
       <c r="E305" t="s">
-        <v>147</v>
+        <v>52</v>
       </c>
       <c r="F305" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G305" t="s">
         <v>44</v>
       </c>
       <c r="H305" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I305" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J305" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="K305" t="s">
-        <v>1631</v>
+        <v>1617</v>
       </c>
       <c r="L305" t="s">
-        <v>31</v>
+        <v>1618</v>
       </c>
       <c r="M305" t="s">
-        <v>1632</v>
+        <v>1606</v>
       </c>
       <c r="N305" t="s">
-        <v>1179</v>
+        <v>1619</v>
       </c>
       <c r="O305" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="P305" t="n">
+        <v>64.48</v>
       </c>
       <c r="Q305" t="n">
-        <v>48.65</v>
+        <v>62.85</v>
       </c>
       <c r="R305" t="s">
-        <v>496</v>
+        <v>35</v>
       </c>
       <c r="S305" t="n">
-        <v>44.74</v>
+        <v>83.6</v>
       </c>
       <c r="T305" t="n">
-        <v>46.62</v>
+        <v>81.87</v>
       </c>
       <c r="U305" t="n">
-        <v>49.3</v>
+        <v>67.75</v>
       </c>
       <c r="V305" t="n">
-        <v>47.13</v>
+        <v>63.53</v>
       </c>
       <c r="W305" t="n">
-        <v>44.55</v>
-[...5 lines deleted...]
-        <v>42.28</v>
+        <v>64.48</v>
+      </c>
+      <c r="X305" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y305" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
-        <v>1750.0</v>
+        <v>2100.0</v>
       </c>
       <c r="B306" t="s">
-        <v>1633</v>
+        <v>1620</v>
       </c>
       <c r="C306" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D306" t="s">
-        <v>521</v>
+        <v>628</v>
       </c>
       <c r="E306" t="s">
-        <v>1584</v>
+        <v>52</v>
       </c>
       <c r="F306" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G306" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H306" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I306" t="s">
         <v>149</v>
       </c>
       <c r="J306" t="s">
-        <v>166</v>
+        <v>82</v>
       </c>
       <c r="K306" t="s">
-        <v>1634</v>
+        <v>1621</v>
       </c>
       <c r="L306" t="s">
-        <v>1635</v>
+        <v>1622</v>
       </c>
       <c r="M306" t="s">
-        <v>1636</v>
+        <v>1623</v>
       </c>
       <c r="N306" t="s">
-        <v>1637</v>
+        <v>1624</v>
       </c>
       <c r="O306" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="P306" t="n">
+        <v>3.92</v>
       </c>
       <c r="Q306" t="n">
-        <v>13040.0</v>
+        <v>3.92</v>
       </c>
       <c r="R306" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S306" t="n">
+        <v>3.49</v>
       </c>
       <c r="T306" t="n">
-        <v>12193.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>3.41</v>
+      </c>
+      <c r="U306" t="n">
+        <v>3.91</v>
       </c>
       <c r="V306" t="n">
-        <v>14580.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>5.41</v>
+      </c>
+      <c r="W306" t="n">
+        <v>3.92</v>
       </c>
       <c r="X306" t="n">
-        <v>13514.0</v>
-[...2 lines deleted...]
-        <v>13514.0</v>
+        <v>3.92</v>
+      </c>
+      <c r="Y306" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
-        <v>1449.0</v>
+        <v>1689.0</v>
       </c>
       <c r="B307" t="s">
-        <v>1638</v>
+        <v>1625</v>
       </c>
       <c r="C307" t="s">
-        <v>40</v>
+        <v>144</v>
       </c>
       <c r="D307" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="E307" t="s">
-        <v>279</v>
+        <v>146</v>
       </c>
       <c r="F307" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G307" t="s">
+        <v>44</v>
+      </c>
+      <c r="H307" t="s">
+        <v>148</v>
+      </c>
+      <c r="I307" t="s">
+        <v>32</v>
+      </c>
+      <c r="J307" t="s">
         <v>128</v>
       </c>
-      <c r="H307" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K307" t="s">
-        <v>1639</v>
+        <v>1626</v>
       </c>
       <c r="L307" t="s">
-        <v>1220</v>
+        <v>35</v>
       </c>
       <c r="M307" t="s">
-        <v>1640</v>
+        <v>1627</v>
       </c>
       <c r="N307" t="s">
-        <v>1641</v>
+        <v>1168</v>
       </c>
       <c r="O307" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>153</v>
+      </c>
+      <c r="P307" t="n">
+        <v>42.28</v>
       </c>
       <c r="Q307" t="n">
-        <v>23695.0</v>
+        <v>48.65</v>
       </c>
       <c r="R307" t="s">
-        <v>285</v>
+        <v>499</v>
       </c>
       <c r="S307" t="n">
-        <v>27293.0</v>
+        <v>44.74</v>
       </c>
       <c r="T307" t="n">
-        <v>25764.0</v>
+        <v>46.62</v>
       </c>
       <c r="U307" t="n">
-        <v>25223.0</v>
+        <v>49.3</v>
       </c>
       <c r="V307" t="n">
-        <v>23594.0</v>
+        <v>47.13</v>
       </c>
       <c r="W307" t="n">
-        <v>24793.0</v>
+        <v>44.55</v>
       </c>
       <c r="X307" t="n">
-        <v>24179.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>47.97</v>
+      </c>
+      <c r="Y307" t="n">
+        <v>42.28</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
-        <v>1690.0</v>
+        <v>1750.0</v>
       </c>
       <c r="B308" t="s">
-        <v>1642</v>
+        <v>1628</v>
       </c>
       <c r="C308" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="D308" t="s">
-        <v>251</v>
+        <v>523</v>
       </c>
       <c r="E308" t="s">
-        <v>529</v>
+        <v>1578</v>
       </c>
       <c r="F308" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G308" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H308" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="I308" t="s">
         <v>149</v>
       </c>
       <c r="J308" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="K308" t="s">
-        <v>1643</v>
+        <v>1629</v>
       </c>
       <c r="L308" t="s">
-        <v>31</v>
+        <v>1630</v>
       </c>
       <c r="M308" t="s">
-        <v>1591</v>
+        <v>1631</v>
       </c>
       <c r="N308" t="s">
-        <v>1643</v>
+        <v>1632</v>
       </c>
       <c r="O308" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
+      </c>
+      <c r="P308" t="n">
+        <v>13514.0</v>
       </c>
       <c r="Q308" t="n">
-        <v>1.93</v>
+        <v>13040.0</v>
       </c>
       <c r="R308" t="s">
-        <v>1593</v>
-[...2 lines deleted...]
-        <v>10.2</v>
+        <v>787</v>
+      </c>
+      <c r="S308" t="s">
+        <v>35</v>
       </c>
       <c r="T308" t="n">
-        <v>6.4</v>
-[...2 lines deleted...]
-        <v>4.4</v>
+        <v>12193.0</v>
+      </c>
+      <c r="U308" t="s">
+        <v>35</v>
       </c>
       <c r="V308" t="n">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>2.2</v>
+        <v>14580.0</v>
+      </c>
+      <c r="W308" t="s">
+        <v>35</v>
       </c>
       <c r="X308" t="n">
-        <v>2.56</v>
+        <v>13514.0</v>
       </c>
       <c r="Y308" t="n">
-        <v>1.77</v>
+        <v>13514.0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
-        <v>191.0</v>
+        <v>1449.0</v>
       </c>
       <c r="B309" t="s">
-        <v>1644</v>
+        <v>1633</v>
       </c>
       <c r="C309" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D309" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="E309" t="s">
-        <v>52</v>
+        <v>279</v>
       </c>
       <c r="F309" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G309" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H309" t="s">
-        <v>31</v>
+        <v>947</v>
       </c>
       <c r="I309" t="s">
         <v>149</v>
       </c>
       <c r="J309" t="s">
         <v>82</v>
       </c>
       <c r="K309" t="s">
-        <v>1645</v>
+        <v>1634</v>
       </c>
       <c r="L309" t="s">
-        <v>1646</v>
+        <v>1209</v>
       </c>
       <c r="M309" t="s">
-        <v>1611</v>
+        <v>1635</v>
       </c>
       <c r="N309" t="s">
-        <v>1647</v>
+        <v>1636</v>
       </c>
       <c r="O309" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P309" t="n">
+        <v>21908.0</v>
       </c>
       <c r="Q309" t="n">
-        <v>7.81</v>
+        <v>23695.0</v>
       </c>
       <c r="R309" t="s">
-        <v>31</v>
+        <v>285</v>
       </c>
       <c r="S309" t="n">
-        <v>7.69</v>
+        <v>27293.0</v>
       </c>
       <c r="T309" t="n">
-        <v>8.51</v>
+        <v>25764.0</v>
       </c>
       <c r="U309" t="n">
-        <v>7.47</v>
+        <v>25223.0</v>
       </c>
       <c r="V309" t="n">
-        <v>8.2</v>
+        <v>23594.0</v>
       </c>
       <c r="W309" t="n">
-        <v>7.94</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>24793.0</v>
+      </c>
+      <c r="X309" t="n">
+        <v>24179.0</v>
+      </c>
+      <c r="Y309" t="n">
+        <v>21908.0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
-        <v>2055.0</v>
+        <v>1690.0</v>
       </c>
       <c r="B310" t="s">
-        <v>1648</v>
+        <v>1637</v>
       </c>
       <c r="C310" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D310" t="s">
-        <v>126</v>
+        <v>250</v>
       </c>
       <c r="E310" t="s">
-        <v>279</v>
+        <v>531</v>
       </c>
       <c r="F310" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G310" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="H310" t="s">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="I310" t="s">
         <v>149</v>
       </c>
       <c r="J310" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="K310" t="s">
-        <v>1649</v>
+        <v>1638</v>
       </c>
       <c r="L310" t="s">
-        <v>1650</v>
+        <v>35</v>
       </c>
       <c r="M310" t="s">
-        <v>1651</v>
+        <v>1586</v>
       </c>
       <c r="N310" t="s">
-        <v>1652</v>
+        <v>1638</v>
       </c>
       <c r="O310" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P310" t="n">
+        <v>1.77</v>
       </c>
       <c r="Q310" t="n">
-        <v>12.42</v>
+        <v>1.93</v>
       </c>
       <c r="R310" t="s">
-        <v>1653</v>
+        <v>1588</v>
       </c>
       <c r="S310" t="n">
-        <v>30.82</v>
+        <v>10.2</v>
       </c>
       <c r="T310" t="n">
-        <v>27.64</v>
+        <v>6.4</v>
       </c>
       <c r="U310" t="n">
-        <v>23.9</v>
+        <v>4.4</v>
       </c>
       <c r="V310" t="n">
-        <v>22.45</v>
+        <v>3.0</v>
       </c>
       <c r="W310" t="n">
-        <v>20.41</v>
+        <v>2.2</v>
       </c>
       <c r="X310" t="n">
-        <v>13.44</v>
+        <v>2.56</v>
       </c>
       <c r="Y310" t="n">
-        <v>5.38</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
-        <v>2056.0</v>
+        <v>191.0</v>
       </c>
       <c r="B311" t="s">
-        <v>1654</v>
+        <v>1639</v>
       </c>
       <c r="C311" t="s">
-        <v>465</v>
+        <v>26</v>
       </c>
       <c r="D311" t="s">
-        <v>466</v>
+        <v>51</v>
       </c>
       <c r="E311" t="s">
-        <v>279</v>
+        <v>52</v>
       </c>
       <c r="F311" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="G311" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H311" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="I311" t="s">
         <v>149</v>
       </c>
       <c r="J311" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K311" t="s">
-        <v>1655</v>
+        <v>1640</v>
       </c>
       <c r="L311" t="s">
-        <v>1656</v>
+        <v>1641</v>
       </c>
       <c r="M311" t="s">
-        <v>1657</v>
+        <v>1642</v>
       </c>
       <c r="N311" t="s">
-        <v>1658</v>
+        <v>1643</v>
       </c>
       <c r="O311" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="P311" t="n">
+        <v>7.94</v>
       </c>
       <c r="Q311" t="n">
-        <v>0.749</v>
+        <v>7.81</v>
       </c>
       <c r="R311" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S311" t="n">
-        <v>1.67</v>
+        <v>7.69</v>
       </c>
       <c r="T311" t="n">
-        <v>1.82</v>
+        <v>8.51</v>
       </c>
       <c r="U311" t="n">
-        <v>0.94</v>
+        <v>7.47</v>
       </c>
       <c r="V311" t="n">
-        <v>0.88</v>
+        <v>8.2</v>
       </c>
       <c r="W311" t="n">
-        <v>0.806</v>
-[...5 lines deleted...]
-        <v>0.33</v>
+        <v>7.94</v>
+      </c>
+      <c r="X311" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y311" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
-        <v>2091.0</v>
+        <v>2055.0</v>
       </c>
       <c r="B312" t="s">
-        <v>1659</v>
+        <v>1644</v>
       </c>
       <c r="C312" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="D312" t="s">
-        <v>229</v>
+        <v>125</v>
       </c>
       <c r="E312" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="F312" t="s">
-        <v>1660</v>
+        <v>839</v>
       </c>
       <c r="G312" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H312" t="s">
         <v>31</v>
       </c>
       <c r="I312" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J312" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K312" t="s">
-        <v>1661</v>
+        <v>1645</v>
       </c>
       <c r="L312" t="s">
-        <v>1662</v>
+        <v>1646</v>
       </c>
       <c r="M312" t="s">
-        <v>1663</v>
+        <v>1647</v>
       </c>
       <c r="N312" t="s">
-        <v>1664</v>
+        <v>1648</v>
       </c>
       <c r="O312" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P312" t="n">
+        <v>6.81</v>
       </c>
       <c r="Q312" t="n">
-        <v>46000.0</v>
+        <v>12.42</v>
       </c>
       <c r="R312" t="s">
-        <v>236</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>1649</v>
+      </c>
+      <c r="S312" t="n">
+        <v>30.82</v>
+      </c>
+      <c r="T312" t="n">
+        <v>27.64</v>
+      </c>
+      <c r="U312" t="n">
+        <v>23.9</v>
+      </c>
+      <c r="V312" t="n">
+        <v>22.45</v>
       </c>
       <c r="W312" t="n">
-        <v>45525.0</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>20.41</v>
+      </c>
+      <c r="X312" t="n">
+        <v>13.44</v>
+      </c>
+      <c r="Y312" t="n">
+        <v>6.81</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
-        <v>2140.0</v>
+        <v>2056.0</v>
       </c>
       <c r="B313" t="s">
-        <v>1665</v>
+        <v>1650</v>
       </c>
       <c r="C313" t="s">
-        <v>60</v>
+        <v>465</v>
       </c>
       <c r="D313" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="E313" t="s">
-        <v>953</v>
+        <v>279</v>
       </c>
       <c r="F313" t="s">
-        <v>1666</v>
+        <v>839</v>
       </c>
       <c r="G313" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="H313" t="s">
         <v>31</v>
       </c>
       <c r="I313" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="J313" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K313" t="s">
-        <v>1667</v>
+        <v>1651</v>
       </c>
       <c r="L313" t="s">
-        <v>31</v>
+        <v>1652</v>
       </c>
       <c r="M313" t="s">
-        <v>1200</v>
+        <v>1653</v>
       </c>
       <c r="N313" t="s">
-        <v>1668</v>
+        <v>1654</v>
       </c>
       <c r="O313" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>48</v>
+      </c>
+      <c r="P313" t="n">
+        <v>0.48</v>
       </c>
       <c r="Q313" t="n">
-        <v>1.32</v>
+        <v>0.749</v>
       </c>
       <c r="R313" t="s">
-        <v>1202</v>
-[...11 lines deleted...]
-        <v>31</v>
+        <v>35</v>
+      </c>
+      <c r="S313" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="T313" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="U313" t="n">
+        <v>0.94</v>
+      </c>
+      <c r="V313" t="n">
+        <v>0.88</v>
       </c>
       <c r="W313" t="n">
-        <v>0.72</v>
+        <v>0.806</v>
       </c>
       <c r="X313" t="n">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>0.82</v>
+      </c>
+      <c r="Y313" t="n">
+        <v>0.48</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
-        <v>781.0</v>
+        <v>2091.0</v>
       </c>
       <c r="B314" t="s">
-        <v>1669</v>
+        <v>1655</v>
       </c>
       <c r="C314" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="D314" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="E314" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="F314" t="s">
-        <v>1670</v>
+        <v>1656</v>
       </c>
       <c r="G314" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H314" t="s">
         <v>31</v>
       </c>
       <c r="I314" t="s">
         <v>32</v>
       </c>
       <c r="J314" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K314" t="s">
-        <v>1671</v>
+        <v>1657</v>
       </c>
       <c r="L314" t="s">
-        <v>31</v>
+        <v>1658</v>
       </c>
       <c r="M314" t="s">
-        <v>687</v>
+        <v>1659</v>
       </c>
       <c r="N314" t="s">
-        <v>1672</v>
+        <v>1660</v>
       </c>
       <c r="O314" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>217</v>
+      </c>
+      <c r="P314" t="n">
+        <v>48251.23</v>
       </c>
       <c r="Q314" t="n">
-        <v>2085000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="R314" t="s">
-        <v>1673</v>
-[...11 lines deleted...]
-        <v>1995357.0</v>
+        <v>236</v>
+      </c>
+      <c r="S314" t="s">
+        <v>35</v>
+      </c>
+      <c r="T314" t="s">
+        <v>35</v>
+      </c>
+      <c r="U314" t="s">
+        <v>35</v>
+      </c>
+      <c r="V314" t="s">
+        <v>35</v>
       </c>
       <c r="W314" t="n">
-        <v>2026081.0</v>
+        <v>45525.0</v>
       </c>
       <c r="X314" t="n">
-        <v>2053875.0</v>
+        <v>48251.23</v>
       </c>
       <c r="Y314" t="n">
-        <v>2058578.0</v>
+        <v>48251.23</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
-        <v>1694.0</v>
+        <v>2140.0</v>
       </c>
       <c r="B315" t="s">
-        <v>1674</v>
+        <v>1661</v>
       </c>
       <c r="C315" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D315" t="s">
-        <v>51</v>
+        <v>453</v>
       </c>
       <c r="E315" t="s">
-        <v>52</v>
+        <v>941</v>
       </c>
       <c r="F315" t="s">
-        <v>1675</v>
+        <v>1662</v>
       </c>
       <c r="G315" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="H315" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="I315" t="s">
         <v>32</v>
       </c>
       <c r="J315" t="s">
-        <v>478</v>
+        <v>82</v>
       </c>
       <c r="K315" t="s">
-        <v>1676</v>
+        <v>1663</v>
       </c>
       <c r="L315" t="s">
-        <v>1677</v>
+        <v>35</v>
       </c>
       <c r="M315" t="s">
-        <v>1678</v>
+        <v>1189</v>
       </c>
       <c r="N315" t="s">
-        <v>1679</v>
+        <v>1664</v>
       </c>
       <c r="O315" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P315" t="n">
+        <v>1.23</v>
       </c>
       <c r="Q315" t="n">
-        <v>1300.0</v>
+        <v>1.32</v>
       </c>
       <c r="R315" t="s">
-        <v>1680</v>
-[...11 lines deleted...]
-        <v>1077.0</v>
+        <v>1191</v>
+      </c>
+      <c r="S315" t="s">
+        <v>35</v>
+      </c>
+      <c r="T315" t="s">
+        <v>35</v>
+      </c>
+      <c r="U315" t="s">
+        <v>35</v>
+      </c>
+      <c r="V315" t="s">
+        <v>35</v>
       </c>
       <c r="W315" t="n">
-        <v>996.0</v>
+        <v>0.72</v>
       </c>
       <c r="X315" t="n">
-        <v>1105.0</v>
-[...2 lines deleted...]
-        <v>357.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="Y315" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
-        <v>1117.0</v>
+        <v>781.0</v>
       </c>
       <c r="B316" t="s">
-        <v>1681</v>
+        <v>1665</v>
       </c>
       <c r="C316" t="s">
         <v>60</v>
       </c>
       <c r="D316" t="s">
-        <v>173</v>
+        <v>250</v>
       </c>
       <c r="E316" t="s">
-        <v>174</v>
+        <v>238</v>
       </c>
       <c r="F316" t="s">
-        <v>1682</v>
+        <v>1666</v>
       </c>
       <c r="G316" t="s">
         <v>44</v>
       </c>
       <c r="H316" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I316" t="s">
         <v>32</v>
       </c>
       <c r="J316" t="s">
         <v>33</v>
       </c>
       <c r="K316" t="s">
-        <v>1683</v>
+        <v>1667</v>
       </c>
       <c r="L316" t="s">
-        <v>1684</v>
+        <v>35</v>
       </c>
       <c r="M316" t="s">
-        <v>1685</v>
+        <v>686</v>
       </c>
       <c r="N316" t="s">
-        <v>1686</v>
+        <v>1668</v>
       </c>
       <c r="O316" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P316" t="n">
+        <v>2042927.0</v>
       </c>
       <c r="Q316" t="n">
-        <v>8185.0</v>
+        <v>2085000.0</v>
       </c>
       <c r="R316" t="s">
-        <v>31</v>
+        <v>1669</v>
       </c>
       <c r="S316" t="n">
-        <v>2692.0</v>
+        <v>1780367.0</v>
       </c>
       <c r="T316" t="n">
-        <v>4576.0</v>
+        <v>1849999.0</v>
       </c>
       <c r="U316" t="n">
-        <v>4355.0</v>
+        <v>1932962.0</v>
       </c>
       <c r="V316" t="n">
-        <v>4573.0</v>
+        <v>1995357.0</v>
       </c>
       <c r="W316" t="n">
-        <v>4885.0</v>
+        <v>2026081.0</v>
       </c>
       <c r="X316" t="n">
-        <v>7795.0</v>
+        <v>2053875.0</v>
       </c>
       <c r="Y316" t="n">
-        <v>39.0</v>
+        <v>2042927.0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
-        <v>39.0</v>
+        <v>1694.0</v>
       </c>
       <c r="B317" t="s">
-        <v>1687</v>
+        <v>1670</v>
       </c>
       <c r="C317" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="D317" t="s">
-        <v>173</v>
+        <v>51</v>
       </c>
       <c r="E317" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="F317" t="s">
-        <v>1688</v>
+        <v>1671</v>
       </c>
       <c r="G317" t="s">
         <v>44</v>
       </c>
       <c r="H317" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I317" t="s">
         <v>32</v>
       </c>
       <c r="J317" t="s">
-        <v>82</v>
+        <v>479</v>
       </c>
       <c r="K317" t="s">
-        <v>1689</v>
+        <v>1672</v>
       </c>
       <c r="L317" t="s">
-        <v>1690</v>
+        <v>35</v>
       </c>
       <c r="M317" t="s">
-        <v>1691</v>
+        <v>1673</v>
       </c>
       <c r="N317" t="s">
-        <v>1692</v>
+        <v>1674</v>
       </c>
       <c r="O317" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="P317" t="n">
+        <v>1077.0</v>
       </c>
       <c r="Q317" t="n">
-        <v>1.2230944598E8</v>
+        <v>1300.0</v>
       </c>
       <c r="R317" t="s">
-        <v>434</v>
+        <v>1675</v>
       </c>
       <c r="S317" t="n">
-        <v>8.0000321E7</v>
+        <v>460.0</v>
       </c>
       <c r="T317" t="n">
-        <v>8.6091759E7</v>
+        <v>769.0</v>
       </c>
       <c r="U317" t="n">
-        <v>1.0610732043E8</v>
+        <v>917.0</v>
       </c>
       <c r="V317" t="n">
-        <v>1.1233457384E8</v>
+        <v>1077.0</v>
       </c>
       <c r="W317" t="n">
-        <v>1.1721595241E8</v>
+        <v>996.0</v>
       </c>
       <c r="X317" t="n">
-        <v>8.266954547E7</v>
+        <v>1105.0</v>
       </c>
       <c r="Y317" t="n">
-        <v>8.266954547E7</v>
+        <v>1077.0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
-        <v>38.0</v>
+        <v>1117.0</v>
       </c>
       <c r="B318" t="s">
-        <v>1693</v>
+        <v>1676</v>
       </c>
       <c r="C318" t="s">
         <v>60</v>
       </c>
       <c r="D318" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E318" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F318" t="s">
-        <v>1688</v>
+        <v>1677</v>
       </c>
       <c r="G318" t="s">
         <v>44</v>
       </c>
       <c r="H318" t="s">
         <v>31</v>
       </c>
       <c r="I318" t="s">
         <v>32</v>
       </c>
       <c r="J318" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K318" t="s">
-        <v>1694</v>
+        <v>1678</v>
       </c>
       <c r="L318" t="s">
-        <v>1695</v>
+        <v>1679</v>
       </c>
       <c r="M318" t="s">
-        <v>1696</v>
+        <v>1680</v>
       </c>
       <c r="N318" t="s">
-        <v>1697</v>
+        <v>1681</v>
       </c>
       <c r="O318" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P318" t="n">
+        <v>4052.0</v>
       </c>
       <c r="Q318" t="n">
-        <v>1.5158380051E8</v>
+        <v>8185.0</v>
       </c>
       <c r="R318" t="s">
-        <v>1698</v>
+        <v>35</v>
       </c>
       <c r="S318" t="n">
-        <v>1.00806936E8</v>
+        <v>2692.0</v>
       </c>
       <c r="T318" t="n">
-        <v>1.08719168E8</v>
+        <v>4576.0</v>
       </c>
       <c r="U318" t="n">
-        <v>1.2260339274E8</v>
+        <v>4355.0</v>
       </c>
       <c r="V318" t="n">
-        <v>1.3345237349E8</v>
+        <v>4573.0</v>
       </c>
       <c r="W318" t="n">
-        <v>1.4480683615E8</v>
+        <v>4885.0</v>
       </c>
       <c r="X318" t="n">
-        <v>1.7169889743E8</v>
+        <v>7795.0</v>
       </c>
       <c r="Y318" t="n">
-        <v>1.7169889743E8</v>
+        <v>4052.0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
-        <v>2069.0</v>
+        <v>39.0</v>
       </c>
       <c r="B319" t="s">
-        <v>1699</v>
+        <v>1682</v>
       </c>
       <c r="C319" t="s">
         <v>60</v>
       </c>
       <c r="D319" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="E319" t="s">
-        <v>385</v>
+        <v>175</v>
       </c>
       <c r="F319" t="s">
-        <v>1670</v>
+        <v>1683</v>
       </c>
       <c r="G319" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H319" t="s">
-        <v>31</v>
+        <v>429</v>
       </c>
       <c r="I319" t="s">
         <v>32</v>
       </c>
       <c r="J319" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K319" t="s">
-        <v>1700</v>
+        <v>1684</v>
       </c>
       <c r="L319" t="s">
-        <v>1701</v>
+        <v>1685</v>
       </c>
       <c r="M319" t="s">
-        <v>1702</v>
+        <v>1686</v>
       </c>
       <c r="N319" t="s">
-        <v>1703</v>
+        <v>1687</v>
       </c>
       <c r="O319" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P319" t="n">
+        <v>8.266954547E7</v>
       </c>
       <c r="Q319" t="n">
-        <v>47500.0</v>
+        <v>1.2230944598E8</v>
       </c>
       <c r="R319" t="s">
-        <v>31</v>
+        <v>434</v>
       </c>
       <c r="S319" t="n">
-        <v>-32332.0</v>
+        <v>8.0000321E7</v>
       </c>
       <c r="T319" t="n">
-        <v>69632.0</v>
+        <v>8.6091759E7</v>
       </c>
       <c r="U319" t="n">
-        <v>82963.0</v>
+        <v>1.0610732043E8</v>
       </c>
       <c r="V319" t="n">
-        <v>62395.0</v>
+        <v>1.1233457384E8</v>
       </c>
       <c r="W319" t="n">
-        <v>30724.0</v>
+        <v>1.1721595241E8</v>
       </c>
       <c r="X319" t="n">
-        <v>27794.0</v>
+        <v>8.266954547E7</v>
       </c>
       <c r="Y319" t="n">
-        <v>4703.0</v>
+        <v>8.266954547E7</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
-        <v>1358.0</v>
+        <v>38.0</v>
       </c>
       <c r="B320" t="s">
-        <v>1704</v>
+        <v>1688</v>
       </c>
       <c r="C320" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="D320" t="s">
-        <v>271</v>
+        <v>174</v>
       </c>
       <c r="E320" t="s">
-        <v>372</v>
+        <v>175</v>
       </c>
       <c r="F320" t="s">
-        <v>1705</v>
+        <v>1683</v>
       </c>
       <c r="G320" t="s">
         <v>44</v>
       </c>
       <c r="H320" t="s">
-        <v>31</v>
+        <v>1689</v>
       </c>
       <c r="I320" t="s">
         <v>32</v>
       </c>
       <c r="J320" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="K320" t="s">
-        <v>1706</v>
+        <v>1690</v>
       </c>
       <c r="L320" t="s">
-        <v>1707</v>
+        <v>1691</v>
       </c>
       <c r="M320" t="s">
-        <v>1708</v>
+        <v>1692</v>
       </c>
       <c r="N320" t="s">
-        <v>1709</v>
+        <v>1693</v>
       </c>
       <c r="O320" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>181</v>
+      </c>
+      <c r="P320" t="n">
+        <v>1.7169889743E8</v>
       </c>
       <c r="Q320" t="n">
-        <v>170.04</v>
+        <v>1.5158380051E8</v>
       </c>
       <c r="R320" t="s">
-        <v>761</v>
+        <v>1694</v>
       </c>
       <c r="S320" t="n">
-        <v>26.99</v>
+        <v>1.00806936E8</v>
       </c>
       <c r="T320" t="n">
-        <v>33.8</v>
+        <v>1.08719168E8</v>
       </c>
       <c r="U320" t="n">
-        <v>99.9</v>
+        <v>1.2260339274E8</v>
       </c>
       <c r="V320" t="n">
-        <v>152.4</v>
+        <v>1.3345237349E8</v>
       </c>
       <c r="W320" t="n">
-        <v>158.1</v>
+        <v>1.4480683615E8</v>
       </c>
       <c r="X320" t="n">
-        <v>156.4</v>
+        <v>1.7169889743E8</v>
       </c>
       <c r="Y320" t="n">
-        <v>82.8</v>
+        <v>1.7169889743E8</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
-        <v>1607.0</v>
+        <v>2069.0</v>
       </c>
       <c r="B321" t="s">
-        <v>1710</v>
+        <v>1695</v>
       </c>
       <c r="C321" t="s">
-        <v>211</v>
+        <v>60</v>
       </c>
       <c r="D321" t="s">
-        <v>271</v>
+        <v>125</v>
       </c>
       <c r="E321" t="s">
-        <v>1711</v>
+        <v>386</v>
       </c>
       <c r="F321" t="s">
-        <v>1712</v>
+        <v>1666</v>
       </c>
       <c r="G321" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="H321" t="s">
         <v>31</v>
       </c>
       <c r="I321" t="s">
         <v>32</v>
       </c>
       <c r="J321" t="s">
         <v>33</v>
       </c>
       <c r="K321" t="s">
-        <v>1713</v>
+        <v>1696</v>
       </c>
       <c r="L321" t="s">
-        <v>1714</v>
+        <v>1697</v>
       </c>
       <c r="M321" t="s">
-        <v>1715</v>
+        <v>1698</v>
       </c>
       <c r="N321" t="s">
-        <v>1716</v>
+        <v>1699</v>
       </c>
       <c r="O321" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>67</v>
+      </c>
+      <c r="P321" t="n">
+        <v>4568.0</v>
       </c>
       <c r="Q321" t="n">
-        <v>9469.28</v>
+        <v>47500.0</v>
       </c>
       <c r="R321" t="s">
-        <v>1717</v>
+        <v>1700</v>
       </c>
       <c r="S321" t="n">
-        <v>6079.09</v>
+        <v>-32332.0</v>
       </c>
       <c r="T321" t="n">
-        <v>7110.61</v>
+        <v>69632.0</v>
       </c>
       <c r="U321" t="n">
-        <v>9062.64</v>
+        <v>82963.0</v>
       </c>
       <c r="V321" t="n">
-        <v>9687.71</v>
+        <v>62395.0</v>
       </c>
       <c r="W321" t="n">
-        <v>8479.06</v>
+        <v>30724.0</v>
       </c>
       <c r="X321" t="n">
-        <v>6659.17</v>
+        <v>27794.0</v>
       </c>
       <c r="Y321" t="n">
-        <v>6287.71</v>
+        <v>4568.0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
-        <v>1432.0</v>
+        <v>1358.0</v>
       </c>
       <c r="B322" t="s">
-        <v>1718</v>
+        <v>1701</v>
       </c>
       <c r="C322" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D322" t="s">
         <v>271</v>
       </c>
       <c r="E322" t="s">
-        <v>1711</v>
+        <v>373</v>
       </c>
       <c r="F322" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
       <c r="G322" t="s">
         <v>44</v>
       </c>
       <c r="H322" t="s">
-        <v>31</v>
+        <v>287</v>
       </c>
       <c r="I322" t="s">
         <v>32</v>
       </c>
       <c r="J322" t="s">
         <v>33</v>
       </c>
       <c r="K322" t="s">
-        <v>1719</v>
+        <v>1703</v>
       </c>
       <c r="L322" t="s">
-        <v>1720</v>
+        <v>1704</v>
       </c>
       <c r="M322" t="s">
-        <v>1721</v>
+        <v>1705</v>
       </c>
       <c r="N322" t="s">
-        <v>1722</v>
+        <v>1706</v>
       </c>
       <c r="O322" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P322" t="n">
+        <v>95.4</v>
       </c>
       <c r="Q322" t="n">
-        <v>182.65</v>
+        <v>170.04</v>
       </c>
       <c r="R322" t="s">
-        <v>1723</v>
+        <v>759</v>
       </c>
       <c r="S322" t="n">
-        <v>74.25</v>
+        <v>26.99</v>
       </c>
       <c r="T322" t="n">
-        <v>114.52</v>
+        <v>33.8</v>
       </c>
       <c r="U322" t="n">
-        <v>135.93</v>
+        <v>99.9</v>
       </c>
       <c r="V322" t="n">
-        <v>157.72</v>
+        <v>152.4</v>
       </c>
       <c r="W322" t="n">
-        <v>168.6</v>
+        <v>158.1</v>
       </c>
       <c r="X322" t="n">
-        <v>167.72</v>
+        <v>156.4</v>
       </c>
       <c r="Y322" t="n">
-        <v>100.5</v>
+        <v>95.4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
-        <v>1770.0</v>
+        <v>1607.0</v>
       </c>
       <c r="B323" t="s">
-        <v>1724</v>
+        <v>1707</v>
       </c>
       <c r="C323" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D323" t="s">
         <v>271</v>
       </c>
       <c r="E323" t="s">
-        <v>372</v>
+        <v>1708</v>
       </c>
       <c r="F323" t="s">
-        <v>1725</v>
+        <v>1709</v>
       </c>
       <c r="G323" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H323" t="s">
         <v>31</v>
       </c>
       <c r="I323" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="J323" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K323" t="s">
-        <v>1726</v>
+        <v>1710</v>
       </c>
       <c r="L323" t="s">
-        <v>1727</v>
+        <v>1711</v>
       </c>
       <c r="M323" t="s">
-        <v>1728</v>
+        <v>1712</v>
       </c>
       <c r="N323" t="s">
-        <v>1729</v>
+        <v>1713</v>
       </c>
       <c r="O323" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>377</v>
+      </c>
+      <c r="P323" t="n">
+        <v>9201.68</v>
       </c>
       <c r="Q323" t="n">
-        <v>29.0</v>
+        <v>9469.28</v>
       </c>
       <c r="R323" t="s">
-        <v>1197</v>
+        <v>1714</v>
       </c>
       <c r="S323" t="n">
-        <v>25.0</v>
+        <v>6079.09</v>
       </c>
       <c r="T323" t="n">
-        <v>23.0</v>
+        <v>7110.61</v>
       </c>
       <c r="U323" t="n">
-        <v>31.0</v>
+        <v>9062.64</v>
       </c>
       <c r="V323" t="n">
-        <v>26.0</v>
+        <v>9687.71</v>
       </c>
       <c r="W323" t="n">
-        <v>38.0</v>
+        <v>8479.06</v>
       </c>
       <c r="X323" t="n">
-        <v>30.0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>6659.17</v>
+      </c>
+      <c r="Y323" t="n">
+        <v>9201.68</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
-        <v>1693.0</v>
+        <v>1432.0</v>
       </c>
       <c r="B324" t="s">
-        <v>1730</v>
+        <v>1715</v>
       </c>
       <c r="C324" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="D324" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="E324" t="s">
-        <v>174</v>
+        <v>1708</v>
       </c>
       <c r="F324" t="s">
-        <v>1731</v>
+        <v>1702</v>
       </c>
       <c r="G324" t="s">
         <v>44</v>
       </c>
       <c r="H324" t="s">
         <v>31</v>
       </c>
       <c r="I324" t="s">
         <v>32</v>
       </c>
       <c r="J324" t="s">
+        <v>33</v>
+      </c>
+      <c r="K324" t="s">
+        <v>1716</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1717</v>
+      </c>
+      <c r="M324" t="s">
+        <v>1718</v>
+      </c>
+      <c r="N324" t="s">
+        <v>1719</v>
+      </c>
+      <c r="O324" t="s">
+        <v>141</v>
+      </c>
+      <c r="P324" t="n">
+        <v>130.37</v>
+      </c>
+      <c r="Q324" t="n">
+        <v>182.65</v>
+      </c>
+      <c r="R324" t="s">
+        <v>1720</v>
+      </c>
+      <c r="S324" t="n">
+        <v>74.25</v>
+      </c>
+      <c r="T324" t="n">
+        <v>114.52</v>
+      </c>
+      <c r="U324" t="n">
+        <v>135.93</v>
+      </c>
+      <c r="V324" t="n">
+        <v>157.72</v>
+      </c>
+      <c r="W324" t="n">
+        <v>168.6</v>
+      </c>
+      <c r="X324" t="n">
+        <v>167.72</v>
+      </c>
+      <c r="Y324" t="n">
+        <v>130.37</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="n">
+        <v>1770.0</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C325" t="s">
+        <v>210</v>
+      </c>
+      <c r="D325" t="s">
+        <v>271</v>
+      </c>
+      <c r="E325" t="s">
+        <v>373</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1722</v>
+      </c>
+      <c r="G325" t="s">
+        <v>30</v>
+      </c>
+      <c r="H325" t="s">
+        <v>31</v>
+      </c>
+      <c r="I325" t="s">
+        <v>149</v>
+      </c>
+      <c r="J325" t="s">
         <v>82</v>
       </c>
-      <c r="K324" t="s">
+      <c r="K325" t="s">
+        <v>1723</v>
+      </c>
+      <c r="L325" t="s">
+        <v>35</v>
+      </c>
+      <c r="M325" t="s">
+        <v>1724</v>
+      </c>
+      <c r="N325" t="s">
+        <v>1725</v>
+      </c>
+      <c r="O325" t="s">
+        <v>48</v>
+      </c>
+      <c r="P325" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="Q325" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="R325" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S325" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="T325" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="U325" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="V325" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="W325" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="X325" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="Y325" t="n">
+        <v>17.0</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="n">
+        <v>1693.0</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C326" t="s">
+        <v>60</v>
+      </c>
+      <c r="D326" t="s">
+        <v>174</v>
+      </c>
+      <c r="E326" t="s">
+        <v>175</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1727</v>
+      </c>
+      <c r="G326" t="s">
+        <v>44</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I326" t="s">
+        <v>32</v>
+      </c>
+      <c r="J326" t="s">
+        <v>82</v>
+      </c>
+      <c r="K326" t="s">
+        <v>1729</v>
+      </c>
+      <c r="L326" t="s">
+        <v>431</v>
+      </c>
+      <c r="M326" t="s">
+        <v>1730</v>
+      </c>
+      <c r="N326" t="s">
+        <v>1731</v>
+      </c>
+      <c r="O326" t="s">
+        <v>181</v>
+      </c>
+      <c r="P326" t="n">
+        <v>16799.93</v>
+      </c>
+      <c r="Q326" t="n">
+        <v>14576.6</v>
+      </c>
+      <c r="R326" t="s">
         <v>1732</v>
       </c>
-      <c r="L324" t="s">
-[...20 lines deleted...]
-      <c r="S324" t="n">
+      <c r="S326" t="n">
         <v>23564.74</v>
       </c>
-      <c r="T324" t="n">
+      <c r="T326" t="n">
         <v>13768.64</v>
       </c>
-      <c r="U324" t="n">
+      <c r="U326" t="n">
         <v>9738.44</v>
       </c>
-      <c r="V324" t="n">
+      <c r="V326" t="n">
         <v>17293.37</v>
       </c>
-      <c r="W324" t="n">
+      <c r="W326" t="n">
         <v>13806.21</v>
       </c>
-      <c r="X324" t="n">
+      <c r="X326" t="n">
         <v>16799.93</v>
       </c>
-      <c r="Y324" t="n">
+      <c r="Y326" t="n">
         <v>16799.93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>