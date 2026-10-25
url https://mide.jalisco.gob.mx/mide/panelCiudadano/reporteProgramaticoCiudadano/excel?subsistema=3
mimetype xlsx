--- v0 (2026-06-17)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="558" uniqueCount="157">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del indicador</t>
   </si>
   <si>
     <t>Eje PEDG</t>
   </si>
   <si>
     <t>Temática PEDG</t>
   </si>
   <si>
     <t>Dependencia o entidad que reporta</t>
   </si>
   <si>
     <t>Unidad de medida</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
@@ -107,143 +107,152 @@
   <si>
     <t>Valor 2025</t>
   </si>
   <si>
     <t>Valor 2026</t>
   </si>
   <si>
     <t>Acciones para prevenir y combatir hechos de corrupción</t>
   </si>
   <si>
     <t>Jalisco cercano y transparente</t>
   </si>
   <si>
     <t>Derecho a la información y respeto a la privacidad</t>
   </si>
   <si>
     <t>Instituto de Transparencia, Información Pública y Protección de Datos Personales del Estado de Jalisco</t>
   </si>
   <si>
     <t>Acciones</t>
   </si>
   <si>
     <t>Complementario</t>
   </si>
   <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>Ascendente</t>
+  </si>
+  <si>
+    <t>Trimestral</t>
+  </si>
+  <si>
+    <t>El presente indicador mide el número de acciones realizadas por el Instituto de Transparencia, Información Pública y Protección de Datos Personales del Estado de Jalisco, para prevenir y combatir los hechos de corrupción, mediante participación en las sesiones del Sistema Estatal Anticorrupción, emisión y/o revisión de recomendaciones, firma de convenios de colaboración, eventos de sensibilización, proyectos, propuesta de dictámenes, generación de documentos de apoyo (infografías, folletos) etc.</t>
+  </si>
+  <si>
+    <t>Valor reportado al 30 de junio de 2025.</t>
+  </si>
+  <si>
+    <t>Dirección de Planeación y Proyectos Estratégicos del ITEI México: II Trimestre 2025.</t>
+  </si>
+  <si>
+    <t>Total de acciones realizadas por el Instituto de Transparencia, Información Pública y Protección de Datos Personales del Estado de Jalisco, para prevenir y combatir los hechos de corrupción (participación en sesiones del Sistema Estatal Anticorrupción, emisión y/o revisión de recomendaciones, convenios de colaboración, eventos de sensibilización, generación de documentos de apoyo, etc.).</t>
+  </si>
+  <si>
+    <t>Gobierno</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...19 lines deleted...]
-    <t>Gobierno</t>
   </si>
   <si>
     <t>http://www.itei.org.mx/v3/micrositios/sea/</t>
   </si>
   <si>
     <t>Acuerdo en materia de normatividad aprobados</t>
   </si>
   <si>
     <t>Acuerdos</t>
   </si>
   <si>
     <t>El presente indicador mide el número de acuerdos en materia de normatividad que conforme a las facultades y atribuciones le corresponde (ley, reglamento de las leyes, reglamento interior, condiciones generales, etc.)  son aprobados por el Pleno del Instituto de Transparencia, Información Pública y Protección de Datos Personales del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Dirección Jurídica y Unidad de Transparencia del ITEI, II Trimestre 2025.</t>
   </si>
   <si>
     <t>Total de acuerdos de normatividad aprobados que conforme a las facultades y atribuciones le corresponde (ley, reglamento de las leyes, reglamento interior, condiciones generales, etc.) que son aprobados por el Pleno del ITEI.</t>
   </si>
   <si>
     <t>Acuerdos de admisión de los recursos de revisión en materia de acceso a la información</t>
   </si>
   <si>
     <t>El presente indicador mide el total de acuerdos de admisión realizados de los recursos de revisión en materia de acceso a la información turnados por la Secretaría Ejecutiva.</t>
   </si>
   <si>
     <t xml:space="preserve">Valor reportado al 30 de junio de 2025.
 </t>
   </si>
   <si>
     <t>Pleno del ITEI, II Trimestre 2025.</t>
   </si>
   <si>
     <t>Total de acuerdos de admisión de los recursos de revisión en materia de acceso a la información</t>
   </si>
   <si>
     <t>Criterios de interpretación aprobados por el Pleno</t>
   </si>
   <si>
     <t>Criterios</t>
   </si>
   <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
     <t>El presente indicador mide el número de criterios de interpretación en materia de derecho de acceso a la información y/o protección de datos personales, aprobados por el Pleno del Instituto de Transparencia, Información Pública y Protección de Datos Personales del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Valor reportado al 31 de diciembre de 2024.
 La meta del indicador que fue programada, no ha sido alcanzada, toda vez que su cumplimiento se encuentra supeditado a un factor externo, es decir, no depende de este Instituto o bien, de Pleno, sino de la presentación de solicitudes de información, así como, sus respectivas derivaciones conforme a la Ley de la materia.</t>
   </si>
   <si>
     <t>Secretaria Ejecutiva del ITEI, IV Trimestre 2024.</t>
   </si>
   <si>
     <t>Total de criterios de interpretación aprobados por el pleno</t>
   </si>
   <si>
     <t>Determinaciones de cumplimiento o incumplimiento de las resoluciones emitidas</t>
   </si>
   <si>
     <t>Resoluciones</t>
   </si>
   <si>
     <t>El presente indicador mide el total de determinaciones de cumplimiento o incumplimiento de las resoluciones emitidas por el Pleno del Instituto de Transparencia, Información Pública y Protección de Datos Personales del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Total de determinaciones de cumplimiento o incumplimiento de las resoluciones emitidas</t>
   </si>
   <si>
     <t>Dictámenes de verificación y vigilancia realizados</t>
   </si>
   <si>
     <t>Dictámenes</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
   </si>
   <si>
     <t>El presente indicador mide el total de dictámenes de verificación y vigilancia realizados a los portales web o a la PNT. de los sujetos obligados.</t>
   </si>
   <si>
     <t xml:space="preserve">Valor reportado al 31 de marzo de 2025.
 </t>
   </si>
   <si>
     <t>Dirección de Evaluación y Gestión Documental del ITEI, I Trimestre 2025.</t>
   </si>
   <si>
     <t>Total de numero de dictámenes de verificación y vigilancia</t>
   </si>
   <si>
     <t>Índice de recurrencia en materia de acceso a la información para los sujetos obligados del estado de Jalisco</t>
   </si>
   <si>
     <t>Índice</t>
   </si>
   <si>
     <t>Descendente</t>
   </si>
   <si>
     <t>Anual</t>
@@ -667,1921 +676,1921 @@
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="s">
         <v>32</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2" t="s">
         <v>34</v>
       </c>
       <c r="L2" t="s">
         <v>35</v>
       </c>
       <c r="M2" t="s">
         <v>36</v>
       </c>
       <c r="N2" t="s">
         <v>37</v>
       </c>
       <c r="O2" t="s">
         <v>38</v>
       </c>
-      <c r="P2" t="s">
-        <v>31</v>
+      <c r="P2" t="n">
+        <v>7.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S2" t="n">
         <v>22.0</v>
       </c>
       <c r="T2" t="n">
         <v>19.0</v>
       </c>
       <c r="U2" t="n">
         <v>32.0</v>
       </c>
       <c r="V2" t="n">
         <v>18.0</v>
       </c>
       <c r="W2" t="n">
         <v>20.0</v>
       </c>
       <c r="X2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2039.0</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="s">
         <v>32</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
-      <c r="P3" t="s">
-        <v>31</v>
+      <c r="P3" t="n">
+        <v>43.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W3" t="n">
         <v>70.0</v>
       </c>
       <c r="X3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2034.0</v>
       </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>30</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O4" t="s">
         <v>38</v>
       </c>
-      <c r="P4" t="s">
-        <v>31</v>
+      <c r="P4" t="n">
+        <v>2664.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W4" t="n">
         <v>4815.0</v>
       </c>
       <c r="X4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2028.0</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O5" t="s">
         <v>38</v>
       </c>
-      <c r="P5" t="s">
-        <v>31</v>
+      <c r="P5" t="n">
+        <v>1.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W5" t="n">
         <v>1.0</v>
       </c>
       <c r="X5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2038.0</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O6" t="s">
         <v>38</v>
       </c>
-      <c r="P6" t="s">
-        <v>31</v>
+      <c r="P6" t="n">
+        <v>1595.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W6" t="n">
         <v>4740.0</v>
       </c>
       <c r="X6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2027.0</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="I7" t="s">
         <v>32</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O7" t="s">
         <v>38</v>
       </c>
-      <c r="P7" t="s">
-        <v>31</v>
+      <c r="P7" t="n">
+        <v>40.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W7" t="n">
         <v>155.0</v>
       </c>
       <c r="X7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1938.0</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="I8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O8" t="s">
         <v>38</v>
       </c>
-      <c r="P8" t="s">
-        <v>31</v>
+      <c r="P8" t="n">
+        <v>3.11</v>
       </c>
       <c r="Q8" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R8" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S8" t="n">
         <v>2.2</v>
       </c>
       <c r="T8" t="n">
         <v>2.6</v>
       </c>
       <c r="U8" t="n">
         <v>3.7</v>
       </c>
       <c r="V8" t="n">
         <v>3.21</v>
       </c>
       <c r="W8" t="n">
         <v>3.11</v>
       </c>
       <c r="X8" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y8" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2035.0</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="s">
         <v>32</v>
       </c>
       <c r="J9" t="s">
         <v>33</v>
       </c>
       <c r="K9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L9" t="s">
         <v>35</v>
       </c>
       <c r="M9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O9" t="s">
         <v>38</v>
       </c>
-      <c r="P9" t="s">
-        <v>31</v>
+      <c r="P9" t="n">
+        <v>6.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W9" t="n">
         <v>9.0</v>
       </c>
       <c r="X9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y9" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2040.0</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="s">
         <v>32</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
       <c r="K10" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O10" t="s">
         <v>38</v>
       </c>
-      <c r="P10" t="s">
-        <v>31</v>
+      <c r="P10" t="n">
+        <v>37.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W10" t="n">
         <v>56.0</v>
       </c>
       <c r="X10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2037.0</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G11" t="s">
         <v>30</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="s">
         <v>32</v>
       </c>
       <c r="J11" t="s">
         <v>33</v>
       </c>
       <c r="K11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L11" t="s">
         <v>35</v>
       </c>
       <c r="M11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O11" t="s">
         <v>38</v>
       </c>
-      <c r="P11" t="s">
-        <v>31</v>
+      <c r="P11" t="n">
+        <v>363.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W11" t="n">
         <v>1232.0</v>
       </c>
       <c r="X11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y11" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2022.0</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G12" t="s">
         <v>30</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="s">
         <v>32</v>
       </c>
       <c r="J12" t="s">
         <v>33</v>
       </c>
       <c r="K12" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O12" t="s">
         <v>38</v>
       </c>
-      <c r="P12" t="s">
-        <v>31</v>
+      <c r="P12" t="n">
+        <v>29760.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W12" t="n">
         <v>55572.0</v>
       </c>
       <c r="X12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2009.0</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G13" t="s">
         <v>30</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="s">
         <v>32</v>
       </c>
       <c r="J13" t="s">
         <v>33</v>
       </c>
       <c r="K13" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O13" t="s">
         <v>38</v>
       </c>
-      <c r="P13" t="s">
-        <v>31</v>
+      <c r="P13" t="n">
+        <v>100.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V13" t="n">
         <v>100.0</v>
       </c>
       <c r="W13" t="n">
         <v>96.75</v>
       </c>
       <c r="X13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2005.0</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G14" t="s">
         <v>30</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="s">
         <v>32</v>
       </c>
       <c r="J14" t="s">
         <v>33</v>
       </c>
       <c r="K14" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L14" t="s">
         <v>35</v>
       </c>
       <c r="M14" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="N14" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="O14" t="s">
         <v>38</v>
       </c>
-      <c r="P14" t="s">
-        <v>31</v>
+      <c r="P14" t="n">
+        <v>61.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V14" t="n">
         <v>71.81</v>
       </c>
       <c r="W14" t="n">
         <v>62.0</v>
       </c>
       <c r="X14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1850.0</v>
       </c>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G15" t="s">
         <v>30</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="s">
         <v>32</v>
       </c>
       <c r="J15" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="K15" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L15" t="s">
         <v>35</v>
       </c>
       <c r="M15" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="N15" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O15" t="s">
         <v>38</v>
       </c>
-      <c r="P15" t="s">
-        <v>31</v>
+      <c r="P15" t="n">
+        <v>0.28</v>
       </c>
       <c r="Q15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R15" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="S15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T15" t="n">
         <v>0.89</v>
       </c>
       <c r="U15" t="n">
         <v>0.36</v>
       </c>
       <c r="V15" t="n">
         <v>0.22</v>
       </c>
       <c r="W15" t="n">
         <v>0.41</v>
       </c>
       <c r="X15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2025.0</v>
       </c>
       <c r="B16" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G16" t="s">
         <v>30</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J16" t="s">
         <v>33</v>
       </c>
       <c r="K16" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M16" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="O16" t="s">
         <v>38</v>
       </c>
-      <c r="P16" t="s">
-        <v>31</v>
+      <c r="P16" t="n">
+        <v>80.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W16" t="n">
         <v>80.0</v>
       </c>
       <c r="X16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2033.0</v>
       </c>
       <c r="B17" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
       <c r="F17" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G17" t="s">
         <v>30</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J17" t="s">
         <v>33</v>
       </c>
       <c r="K17" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="O17" t="s">
         <v>38</v>
       </c>
-      <c r="P17" t="s">
-        <v>31</v>
+      <c r="P17" t="n">
+        <v>4.39</v>
       </c>
       <c r="Q17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W17" t="n">
         <v>4.39</v>
       </c>
       <c r="X17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2026.0</v>
       </c>
       <c r="B18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>28</v>
       </c>
       <c r="F18" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G18" t="s">
         <v>30</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="s">
         <v>32</v>
       </c>
       <c r="J18" t="s">
         <v>33</v>
       </c>
       <c r="K18" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M18" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="N18" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="O18" t="s">
         <v>38</v>
       </c>
-      <c r="P18" t="s">
-        <v>31</v>
+      <c r="P18" t="n">
+        <v>17.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W18" t="n">
         <v>0.0</v>
       </c>
       <c r="X18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2029.0</v>
       </c>
       <c r="B19" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
         <v>26</v>
       </c>
       <c r="D19" t="s">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G19" t="s">
         <v>30</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J19" t="s">
         <v>33</v>
       </c>
       <c r="K19" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L19" t="s">
         <v>35</v>
       </c>
       <c r="M19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N19" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O19" t="s">
         <v>38</v>
       </c>
-      <c r="P19" t="s">
-        <v>31</v>
+      <c r="P19" t="n">
+        <v>75.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W19" t="n">
         <v>100.0</v>
       </c>
       <c r="X19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y19" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2036.0</v>
       </c>
       <c r="B20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C20" t="s">
         <v>26</v>
       </c>
       <c r="D20" t="s">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G20" t="s">
         <v>30</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="s">
         <v>32</v>
       </c>
       <c r="J20" t="s">
         <v>33</v>
       </c>
       <c r="K20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M20" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="O20" t="s">
         <v>38</v>
       </c>
-      <c r="P20" t="s">
-        <v>31</v>
+      <c r="P20" t="n">
+        <v>3.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W20" t="n">
         <v>5.0</v>
       </c>
       <c r="X20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1841.0</v>
       </c>
       <c r="B21" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C21" t="s">
         <v>26</v>
       </c>
       <c r="D21" t="s">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G21" t="s">
         <v>30</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J21" t="s">
         <v>33</v>
       </c>
       <c r="K21" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L21" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="N21" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="O21" t="s">
         <v>38</v>
       </c>
-      <c r="P21" t="s">
-        <v>31</v>
+      <c r="P21" t="n">
+        <v>5.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R21" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S21" t="n">
         <v>24.0</v>
       </c>
       <c r="T21" t="n">
         <v>37.0</v>
       </c>
       <c r="U21" t="n">
         <v>32.0</v>
       </c>
       <c r="V21" t="n">
         <v>23.0</v>
       </c>
       <c r="W21" t="n">
         <v>44.0</v>
       </c>
       <c r="X21" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y21" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2024.0</v>
       </c>
       <c r="B22" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C22" t="s">
         <v>26</v>
       </c>
       <c r="D22" t="s">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G22" t="s">
         <v>30</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="s">
         <v>32</v>
       </c>
       <c r="J22" t="s">
         <v>33</v>
       </c>
       <c r="K22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="L22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N22" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O22" t="s">
         <v>38</v>
       </c>
-      <c r="P22" t="s">
-        <v>31</v>
+      <c r="P22" t="n">
+        <v>4727.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W22" t="n">
         <v>7404.0</v>
       </c>
       <c r="X22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y22" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2032.0</v>
       </c>
       <c r="B23" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C23" t="s">
         <v>26</v>
       </c>
       <c r="D23" t="s">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G23" t="s">
         <v>30</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="s">
         <v>32</v>
       </c>
       <c r="J23" t="s">
         <v>33</v>
       </c>
       <c r="K23" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="L23" t="s">
         <v>35</v>
       </c>
       <c r="M23" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="N23" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="O23" t="s">
         <v>38</v>
       </c>
-      <c r="P23" t="s">
-        <v>31</v>
+      <c r="P23" t="n">
+        <v>118.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W23" t="n">
         <v>171.0</v>
       </c>
       <c r="X23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y23" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2031.0</v>
       </c>
       <c r="B24" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C24" t="s">
         <v>26</v>
       </c>
       <c r="D24" t="s">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>28</v>
       </c>
       <c r="F24" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G24" t="s">
         <v>30</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="s">
         <v>32</v>
       </c>
       <c r="J24" t="s">
         <v>33</v>
       </c>
       <c r="K24" t="s">
+        <v>146</v>
+      </c>
+      <c r="L24" t="s">
+        <v>48</v>
+      </c>
+      <c r="M24" t="s">
         <v>143</v>
       </c>
-      <c r="L24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N24" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O24" t="s">
         <v>38</v>
       </c>
-      <c r="P24" t="s">
-        <v>31</v>
+      <c r="P24" t="n">
+        <v>215.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W24" t="n">
         <v>215.0</v>
       </c>
       <c r="X24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2030.0</v>
       </c>
       <c r="B25" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C25" t="s">
         <v>26</v>
       </c>
       <c r="D25" t="s">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="G25" t="s">
         <v>30</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="s">
         <v>32</v>
       </c>
       <c r="J25" t="s">
         <v>33</v>
       </c>
       <c r="K25" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="L25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M25" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="N25" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O25" t="s">
         <v>38</v>
       </c>
-      <c r="P25" t="s">
-        <v>31</v>
+      <c r="P25" t="n">
+        <v>467.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W25" t="n">
         <v>1170.0</v>
       </c>
       <c r="X25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y25" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2023.0</v>
       </c>
       <c r="B26" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C26" t="s">
         <v>26</v>
       </c>
       <c r="D26" t="s">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G26" t="s">
         <v>30</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="s">
         <v>32</v>
       </c>
       <c r="J26" t="s">
         <v>33</v>
       </c>
       <c r="K26" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="L26" t="s">
         <v>35</v>
       </c>
       <c r="M26" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="N26" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="O26" t="s">
         <v>38</v>
       </c>
-      <c r="P26" t="s">
-        <v>31</v>
+      <c r="P26" t="n">
+        <v>218.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="R26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="S26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="T26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="U26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="V26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="W26" t="n">
         <v>273.0</v>
       </c>
       <c r="X26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Y26" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>