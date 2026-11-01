--- v0 (2026-05-13)
+++ v1 (2026-11-01)
@@ -1,1667 +1,1615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
-[...5 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Report" r:id="rId3" sheetId="1"/>
+    <sheet name="Sheet1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="105">
-[...320 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
-[...5 lines deleted...]
-
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
-[...72 lines deleted...]
-        <v>24</v>
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Id</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Nombre del indicador</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Eje PEDG</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Temática PEDG</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Dependencia o entidad que reporta</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Unidad de medida</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Nivel</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Fecha de actualización</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Tendencia deseable</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Periodo de actualización</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Descripción del indicador</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Notas sobre el indicador</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Fuente</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Metodología</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>Área de interés</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>Valor cierre año actual</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>Meta 2026</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>Ligas de interés</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t>Valor 2020</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>Valor 2021</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>Valor 2022</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>Valor 2023</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>Valor 2024</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>Valor 2025</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>Valor 2026</t>
+        </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1870.0</v>
       </c>
-      <c r="B2" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Actividades para promover el voto en el extranjero</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Actividades</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Trienal</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>Mide el número de acciones realizadas para promover el voto de los jaliscienses en el extranjero.</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Se realizaron sesiones informativas con migrantes, visitas a municipios de bajo contacto, difusión en medios de comunicación.
+</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sumatoria del número de actividades realizadas para promover el voto en el extranjero en el año.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P2" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S2" t="n">
         <v>22.0</v>
       </c>
-      <c r="T2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1858.0</v>
       </c>
-      <c r="B3" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Actividades realizadas para atender la paridad de género en el registro de candidaturas y en la designación de cargos dentro de partidos políticos</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Actividades</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Numero de actividades realizadas para atender la paridad de género en el registro de candidaturas y en la designación de cargos dentro de partidos políticos.</t>
+        </is>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>Sumatoria del número de actividades (cursos, talleres, foros, videos, infografía) sobre paridad de género durante el año.</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P3" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S3" t="n">
         <v>9.0</v>
       </c>
-      <c r="T3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1863.0</v>
       </c>
-      <c r="B4" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Asistentes a talleres de Ciudadanía, derechos políticos y democracia en Papirolas, Ciclo de Cine y FIL</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>Número de asistentes a espacios de formación (Papirolas, Ciclo de Cine y FIL y talleres de “Ciudadanía, derechos políticos y democracia”).</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>Por la Pandemia COVID-19, el Festival Papirolas fue cancelado, el Ciclo de Cine se desarrolló en octubre y noviembre 2020 a manera de autocinema y la FIL se desarrolló de manera virtual sin actividad del IEPC.</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>Sumatoria de asistentes a espacios de formación (Papirolas, Ciclo de Cine y FIL y talleres de “Ciudadanía, derechos políticos y democracia”) durante el año.</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P4" t="n">
+        <v>489.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S4" t="n">
         <v>489.0</v>
       </c>
-      <c r="T4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1859.0</v>
       </c>
-      <c r="B5" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Centros educativos que implementan programas de capacitación a profesores sobre cultura cívica y democrática</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Centros</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>Mide el número de centros educativos de educación básica en Jalisco que han implementado programas de capacitación a profesores sobre cultura cívica y democrática.</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>El IEPC colaboró con la secretaría de educación Jalisco en 50 escuelas piloto con el proyecto de recrea escuela para la vida, para que los docentes desarrollen actividades con alumnos de primaria.</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>Sumatoria  del número de centros educativos de educación básica que han implementado programas de capacitación a profesores sobre cultura cívica y democrática durante el año.</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P5" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S5" t="n">
         <v>50.0</v>
       </c>
-      <c r="T5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1853.0</v>
       </c>
-      <c r="B6" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Cursos de capacitación en espacios de formación y profesionalización ciudadana impartidos</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Cursos y talleres</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>28/02/2021</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Bimestral</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>Este indicador mide el número total de cursos, diplomados, programas de capacitación eventos, conferencias, foros y paneles que fomentan la cultura democrática.</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>Cifras preliminares febrero de 2021.</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México. Cifras preliminares I bimestre 2021.</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>Sumatoria de cursos de capacitación (cursos, diplomados, conferencias, foros y paneles) en espacios de formación y profesionalización ciudadana que fomentan la cultura democrática.</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P6" t="n">
+        <v>139.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S6" t="n">
         <v>30.0</v>
       </c>
-      <c r="T6" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1860.0</v>
       </c>
-      <c r="B7" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Diseños de recursos didácticos para difusión de cultura cívica</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Número</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>Mide el número de recursos didácticos elaborados (juegos descargables, infografías).</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Se publicaron 320 infografías y material de difusión de la cultura democrática en redes sociales y un programa de difusión de educación cívica en redes.
+</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>[Número de recursos didácticos realizados 2019 / Número de recursos didácticos 2020] * 100</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P7" t="n">
+        <v>321.0</v>
+      </c>
+      <c r="Q7"/>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S7" t="n">
         <v>321.0</v>
       </c>
-      <c r="T7" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1857.0</v>
       </c>
-      <c r="B8" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Documentos de difusión y recursos editoriales de inclusión en materia electoral y de participación ciudadana a comunidades vulnerables publicados</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Documentos</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>Mide el número de documentos de difusión y recursos editoriales para la inclusión de grupos vulnerables publicados.</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras 2020.</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>Sumatoria  de documentos de difusión y recursos editoriales realizados durante el año.</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P8" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S8" t="n">
         <v>18.0</v>
       </c>
-      <c r="T8" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1861.0</v>
       </c>
-      <c r="B9" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Ejemplares impresos y digitales distribuidos en la entidad</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Número</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>Mide el total de ejemplares impresos y digitales (documentos de difusión y recursos editoriales) de nuestra producción editorial que aborda temas de materia electoral en Jalisco.</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>Se imprimió la guía ciudadana para activación de mecanismos, la Revista Folios y Manuales de Observadores Electorales.
+Debido a la pandemia y por recorte presupuestal también se apostó a la distribución digital.</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>Sumatoria de ejemplares impresos y difundidos (recursos editoriales) de la producción editorial del IEPC.</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P9" t="n">
+        <v>3300.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S9" t="n">
         <v>3300.0</v>
       </c>
-      <c r="T9" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1868.0</v>
       </c>
-      <c r="B10" t="s">
-[...70 lines deleted...]
-      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Eventos realizados donde se utiliza el programa de innovación urna electrónica</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Eventos</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>28/02/2021</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>Avance y aplicación del programa de innovación en Jalisco con la urna electrónica.</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>Se rehabilitaron 900 urnas electrónicas en 2020 y se utilizó la urna electrónica en la elección constitucional de Hidalgo.</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México. Cifras preliminares I bimestre 2021.</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>Sumatoria del número aplicaciones del programa de innovación en Jalisco con la urna electrónica en el año</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P10" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
+      </c>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1856.0</v>
       </c>
-      <c r="B11" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Porcentaje de atención a solicitudes de indígenas y de sus comunidades</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>Mide el porcentaje de atención de solicitudes recibidas para realizar consultas a indígenas y a sus comunidades.</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>El 100% de avance en 2020 del indicador se refiere a 3 solicitudes recibidas y atendidas.</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>Sumatoria del número de solicitudes  recibidas para realizar consultas previas e informadas a comunidades indígenas entre la sumatoria del número de solicitudes atendidas para realizar consultas previas e informadas a comunidades indígenas por 100.</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P11" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S11" t="n">
         <v>100.0</v>
       </c>
-      <c r="T11" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1862.0</v>
       </c>
-      <c r="B12" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Porcentaje de egresados de cursos de profesionalización</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>Porcentaje de las y los servidores del Instituto Electoral mediante su capacitación permanente.</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">El personal se somete a dos evaluaciones por año.
+</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>Sumatoria del número de empleados del Instituto electoral en cursos de profesionalización entre la sumatoria del número de empleados del Instituto electoral egresados de los cursos de profesionalización por 100</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P12" t="n">
+        <v>94.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S12" t="n">
         <v>94.0</v>
       </c>
-      <c r="T12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1869.0</v>
       </c>
-      <c r="B13" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Porcentaje de solicitudes de mecanismos de participación ciudadana atendidos</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>Porcentaje de atención de solicitudes sobre mecanismos de participación ciudadana.</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Se atendieron 3 solicitudes de mecanismos, dos plebiscitos municipales y una iniciativa ciudadana estatal.
+</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>Sumatoria del número de solicitudes de mecanismos de participación ciudadana   en el año entre la sumatoria del número de solicitudes de mecanismos de participación ciudadana atendidos en el año</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P13" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S13" t="n">
         <v>100.0</v>
       </c>
-      <c r="T13" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1855.0</v>
       </c>
-      <c r="B14" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Porcentaje de solicitudes de organizaciones que pretenden constituirse en partidos políticos atendidas</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>Trienal</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>Mide el cumplimiento de atención a las solicitudes de organizaciones que pretenden ser partido político en Jalisco.</t>
+        </is>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>Sumatoria del número  total de solicitudes recibidas de organizaciones que pretenden ser partido político entre la sumatoria del número total de solicitudes atendidas por 100.</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P14" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S14" t="n">
         <v>100.0</v>
       </c>
-      <c r="T14" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1864.0</v>
       </c>
-      <c r="B15" t="s">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Porcentaje promedio de cumplimiento  de la preparación del proceso electoral</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Igualdad sustantiva entre mujeres y hombres</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>Trienal</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>Porcentaje de cumplimiento en cada una de las etapas (características) de preparación del proceso electoral.</t>
+        </is>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2020.</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>Sumatoria del número de actividades del calendario integral  para la declaración de validez y resultados del proceso electoral 2020-2021 entre la sumatoria del número de actividades cumplidas del calendario integral  para la declaración de validez y resultados del proceso electoral 2020-2021</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P15" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
       </c>
       <c r="S15" t="n">
         <v>100.0</v>
       </c>
-      <c r="T15" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1871.0</v>
       </c>
-      <c r="B16" t="s">
-[...52 lines deleted...]
-      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Votos recibidos de jaliscienses en el extranjero</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Gobernanza y Cultura de Paz</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana de Jalisco</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Votos</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>Trienal</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>Mide el número de votos  recibidos de jaliscienses desde el extranjero.</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>Instituto Electoral y de Participación Ciudadana del estado de Jalisco, México cifras preliminares 2018.</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>Sumatoria de votos recibidos del extranjero a través de los mecanismos autorizados por las instituciones electorales.</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P16" t="n">
+        <v>10000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t>https://iepcjalisco.org.mx/</t>
+        </is>
+      </c>
+      <c r="S16"/>
       <c r="T16" t="n">
         <v>10000.0</v>
       </c>
-      <c r="U16" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>