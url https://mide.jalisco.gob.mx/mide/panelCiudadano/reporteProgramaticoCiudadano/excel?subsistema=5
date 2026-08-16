--- v0 (2026-06-27)
+++ v1 (2026-08-16)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="96">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del indicador</t>
   </si>
   <si>
     <t>Eje PEDG</t>
   </si>
   <si>
     <t>Temática PEDG</t>
   </si>
   <si>
     <t>Dependencia o entidad que reporta</t>
   </si>
   <si>
     <t>Unidad de medida</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
@@ -170,58 +170,51 @@
   <si>
     <t>Gobierno</t>
   </si>
   <si>
     <t>Baja documental de los expedientes que feneció su vigencia documental</t>
   </si>
   <si>
     <t>Mide el porcentaje de expedientes destruidos respecto a los expedientes que feneció su vigencia documental.</t>
   </si>
   <si>
     <t>Informe anual de actividades del Presidente del Tribunal de Justicia Administrativa del Estado de Jalisco, 2025.</t>
   </si>
   <si>
     <t>La Dirección de Archivo realiza una revisión de los expedientes bajo su resguardo, de acuerdo a la serie documental de cada expediente, se revisa su vigencia y se clasifican los expedientes que feneció su vigencia documental y que son suceptibles de destrucción, la dirección de archivo somete a consideración del grupo interdisciplinario la baja documental de los expedientes que feneció su vigencia documental, una vez que el grupo intedisciplinario aprueba la baja documental, se envia a la Junta de Administración para que ordene su destrucción, los datos para este indicador se obtiene del número de expedientes aprobado para su baja documental por el grupo interdisciplinario y el número de expedientes que ordena destruir la Junta de Administración.</t>
   </si>
   <si>
     <t>Controversias administrativas y fiscales resueltas</t>
   </si>
   <si>
     <t>Mensual</t>
   </si>
   <si>
     <t>Mide el porcentaje de controversias administrativas y fiscales resueltas respecto a las recibidas.</t>
   </si>
   <si>
-    <t>Mediante el Acuerdo General 02/2024 de la Sala Superior del Tribunal de Justica Administrativa del Estado, se creo la Séptima Sala Unitaria, lo que permitió un mayor avance en la substanciación y resolución de los juicios administrativos,  que ayudó al cumplimiento de las metas planteadas para el año 2025.
-[...6 lines deleted...]
-    <t>Tribunal de Justicia Administrativa del Estado de Jalisco, México: mayo 2026.</t>
+    <t>Tribunal de Justicia Administrativa del Estado de Jalisco, México: julio 2026.</t>
   </si>
   <si>
     <t>El procedimiento para la obtención de información es el siguiente: del menú estadísticas del Sistema informático del tribunal se obtiene el número de demandas recibidas, se clasifica la información por mes, número de Sala Unitaria, una vez obtenida esta información se procede a la revisión del número de sentencias emitidas que han sido capturadas en el sistema y que cuentan con publicación en el boletín electrónico del Tribunal, esta revisión se realiza también de forma física sobre los expedientes que cuentan con sentencia emitida del mes que se revisa, para esta etapa la Dirección de Visitaduría y Estadística realiza visitas de inspección en las cuales se verifica que el número de sentencias publicadas se encuentren debidamente firmadas por el magistrado así como la comparación de los datos contenidos en el  expediente físico con respecto a los datos capturados en el sistema al momento de su ingreso y durante todo el procedimiento jurídico hasta la emisión de la sentencia, como resultado se obtiene el porcentaje de demandas resueltas por mes con respecto de las ingresadas así como el número de inconsistencias detectadas en dichas sentencias.</t>
   </si>
   <si>
     <t>Digitalización de documentos</t>
   </si>
   <si>
     <t>Mide el porcentaje de demandas ingresadas que han sido digitalizadas.</t>
   </si>
   <si>
     <t>Informe de la Dirección de Informática del Tribunal de Justicia Administrativa del Estado de Jalisco, 2025.</t>
   </si>
   <si>
     <t>Se espera terminar el proceso para el año 2024,sin embargo, en una primera etapa en 2022 se solicitará información a la Dirección de Informática con respecto del número de sentencias que han sido digitalizadas con motivo de la notificación electrónica.</t>
   </si>
   <si>
     <t>Juicio en línea</t>
   </si>
   <si>
     <t>Mide el avance en la tramitación del Juicio en línea, en relación al número de demandas presentadas y las resueltas en dicha modalidad.</t>
   </si>
   <si>
     <t xml:space="preserve">Este indicador mide la cantidad de demandas presentadas electrónicamente, sirve para medir la utilización de este medio digital, no es un parámetro medible en términos de cumplimiento de este Tribunal debido a que depende de los usuarios de dicho sistema.
 En 2023 se tuvo un incremento en la presentación de demandas por la vía electrónica (juicio en línea), de 72.85% en comparación al año anterior. Es importante mencionar que por autonomía e independencia jurisdiccional es responsabilidad de cada Sala Unitaria establecer su propio sistema y ritmo de trabajo.  </t>
@@ -262,92 +255,84 @@
   <si>
     <t>Mide el avance de cumplimiento en la publicación de información.</t>
   </si>
   <si>
     <t>Mediante un informe anual solicitado a la Unidad de Transparencia en el que se realiza un análisis por áreas de todo el Tribunal se determina el nivel de cumplimiento de publicación de información fundamental.</t>
   </si>
   <si>
     <t>Porcentaje de avance en el abatimiento de rezago</t>
   </si>
   <si>
     <t>Mide el porcentaje de avance en el rezago en la tramitación de los juicios, procedimientos y resoluciones seguidos ante el Tribunal.</t>
   </si>
   <si>
     <t>Derivado de las reuniones de Planeación Institucional, los representantes de las Salas Unitarias acordaron que se abatirá paulatinamente el rezago, y se medirá su cumplimiento por medio de los reportes estadísticos mensuales.</t>
   </si>
   <si>
     <t>Porcentaje de resoluciones realizadas con respecto al total de asuntos relacionados con responsabilidad grave de los servidores públicos</t>
   </si>
   <si>
     <t>Semestral</t>
   </si>
   <si>
     <t>Mide el porcentaje de sentencias emitidas en asuntos de responsabilidad grave de las y los servidores públicos, con relación a los asuntos de este tipo, recibidos en el Tribunal de Justicia Administrativa del Estado de Jalisco.</t>
   </si>
   <si>
-    <t>En el año 2023 se tuvo un incremento del 19% en la recepción de asuntos en el TJAJAL en comparación al año anterior, aunado a que son atendidas en el orden en que se reciben, siendo que los de responsabilidad administrativa grave, representan únicamente el 0.46% del total. En 2023 fueron concluidos un mayor número de asuntos de responsabilidad administrativa que en los últimos cinco años. .
-[...7 lines deleted...]
-    <t>Tribunal de Justicia Administrativa del Estado de Jalisco, México: diciembre 2025.</t>
+    <t>Tribunal de Justicia Administrativa del Estado de Jalisco, México: junio 2026.</t>
   </si>
   <si>
     <t>El procedimiento para la obtención de información es el siguiente: del menú estadísticas del sistema informático del tribunal se obtiene el número de asuntos relacionados con responsabilidad grave de servidores públicos, se clasifica la información por mes, número de Sala Unitaria, una vez obtenida esta información se procede a la revisión del número de sentencias emitidas que han sido capturadas en el sistema y que cuentan con publicación en el boletín electrónico del Tribunal;  como resultado se obtiene el porcentaje de asuntos resueltos por mes con respecto de los ingresados.</t>
   </si>
   <si>
     <t>Publicación de las versiones Públicas de las sentencias emitidas por el Tribunal de Justicia Administrativa del Estado</t>
   </si>
   <si>
     <t>Mide el porcentaje de sentencias publicadas en versión pública en el portal web del Tribunal respecto a las sentencias emitidas.</t>
   </si>
   <si>
     <t>El Tribunal se compromete a publicar las sentencias en versión pública al momento de emitirlas, sin que sea necesario esperar a que causen estado, los datos para medir este indicador se obtienen del reporte anual de sentencias emitidas por las Salas Unitarias y la Sala superior y el número de sentencias en versión pública publicadas en el año.</t>
   </si>
   <si>
     <t>Recursos humanos, materiales y financieros para el funcionamiento del Tribunal de Justicia Administrativa del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Mide el porcentaje del presupuesto solicitado al H. Congreso del Estado de Jalisco, contra el presupuesto asignado al Tribunal de Justicia Administrativa del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Plantilla de personal, Tribunal de Justicia Administrativa del Estado de Jalisco, diciembre 2025.</t>
   </si>
   <si>
     <t>Por medio de las visitas ordinarias y mensuales a las Salas Unitarias y Ponencias de Sala Superior se puede determinar haciendo una comparativa entre el número de expedientes ingresados y resueltos que áreas se necesita reforzar en capital humano, antes de sugerir la contratación de personal se trabaja en la mejora continua con el fin de realizar "pequeñas" reingenierias de procesos, con esto se busca primero eficientar el trabajo administrativo-jurisdiccional y como ultima opción la contratación de mas personal en el entendido que si no hubiera una revisión de procedimientos para mejorarlos de poco serviría contratar a mas personal que siguiera con la inercia de hacer las cosas de la misma forma.</t>
   </si>
   <si>
     <t>Reportes Estadísticos Mensuales de las Salas Unitarias y Ponencias de Sala Superior</t>
   </si>
   <si>
     <t>Mide el porcentaje de reportes estadísticos mensuales realizados respecto a los publicados en el Portal Web del Tribunal.</t>
   </si>
   <si>
-    <t>Informe anual de actividades de la Coordinación de Estadística y Planeación del Tribunal de Justicia Administrativa del Estado de Jalisco, mayo 2026.</t>
+    <t>Informe anual de actividades de la Coordinación de Estadística y Planeación del Tribunal de Justicia Administrativa del Estado de Jalisco, julio 2026.</t>
   </si>
   <si>
     <t>La Coordinación de Estadística y Planeación es la encargada de realizar los reportes estadisticos mensuales de las Sala Unitarias y Ponencias de Sala Superior, dichos reportes deben ser publicados en formato PDF en el Portal Web del Tribunal, los datos para este indicador se obtendrán del número de reportes realizados al mes y el numero de reportes publicados en el Portal web del Tribunal.</t>
   </si>
   <si>
     <t>Visitas de inspección ordinaria y/o extraordinaria a las Salas Unitarias y ponencias de Sala Superior</t>
   </si>
   <si>
     <t>Mide el porcentaje de actas de verificación practicadas respecto al total de visitas de inspección ordinaria y/o extraordinaria realizadas en las Salas Unitarias y ponencias de Sala Superior.</t>
   </si>
   <si>
     <t>Mediante acuerdo emitido por la Junta de Administración del Tribunal se aprueba el calendario de visitas mensuales y ordinarias del año en curso, las visitas mensuales que se realizan a las 6 Salas Unitarias versa sobre el número de sentencias emitidas en el mes, por su parte en las visitas ordinarias se revisan expedientes al azar que ingresaron en el año no importando la etapa procesal en la que se encuentren, así como los datos estadísticos de los últimos 5 años (ingreso de demandas y resoluciones emitidas por sala, para las ponencias de sala superior se revisa el número de recursos turnados y los resueltos, de igual forma se revisan los datos estadísticos del año 2018 a la fecha), cabe mencionar que las estadísticas de sala superior se toman desde el año 2018 porque fue el año en que inició la Sala Superior del Tribunal. Las visitas ordinarias a diferencia de las mensuales se realizan una vez al año durante los meses de junio a noviembre con una duración aproximada de 15 días naturales por sala o ponencia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -721,904 +706,904 @@
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
         <v>50</v>
       </c>
       <c r="K5" t="s">
         <v>51</v>
       </c>
       <c r="L5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" t="s">
         <v>52</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="O5" t="s">
         <v>37</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="n">
         <v>99.6</v>
       </c>
       <c r="R5" t="s">
         <v>31</v>
       </c>
       <c r="S5" t="n">
         <v>69.95</v>
       </c>
       <c r="T5" t="n">
         <v>74.18</v>
       </c>
       <c r="U5" t="n">
         <v>70.09</v>
       </c>
       <c r="V5" t="n">
         <v>74.85</v>
       </c>
       <c r="W5" t="n">
         <v>107.59</v>
       </c>
       <c r="X5" t="n">
         <v>99.59</v>
       </c>
       <c r="Y5" t="n">
-        <v>97.67</v>
+        <v>98.68</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1962.0</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" t="s">
         <v>56</v>
       </c>
-      <c r="L6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="O6" t="s">
         <v>37</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="n">
         <v>100.0</v>
       </c>
       <c r="R6" t="s">
         <v>31</v>
       </c>
       <c r="S6" t="s">
         <v>31</v>
       </c>
       <c r="T6" t="n">
         <v>0.0</v>
       </c>
       <c r="U6" t="n">
         <v>0.0</v>
       </c>
       <c r="V6" t="n">
         <v>100.0</v>
       </c>
       <c r="W6" t="n">
         <v>100.0</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1960.0</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="s">
         <v>32</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="K7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="M7" t="s">
         <v>47</v>
       </c>
       <c r="N7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="O7" t="s">
         <v>37</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="n">
         <v>82.0</v>
       </c>
       <c r="R7" t="s">
         <v>31</v>
       </c>
       <c r="S7" t="s">
         <v>31</v>
       </c>
       <c r="T7" t="n">
         <v>100.0</v>
       </c>
       <c r="U7" t="n">
         <v>31.07</v>
       </c>
       <c r="V7" t="n">
         <v>71.86</v>
       </c>
       <c r="W7" t="n">
         <v>89.99</v>
       </c>
       <c r="X7" t="n">
         <v>81.97</v>
       </c>
       <c r="Y7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1831.0</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="s">
         <v>32</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="K8" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" t="s">
         <v>64</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="O8" t="s">
         <v>37</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="n">
         <v>100.0</v>
       </c>
       <c r="R8" t="s">
         <v>31</v>
       </c>
       <c r="S8" t="n">
         <v>117.39</v>
       </c>
       <c r="T8" t="n">
         <v>114.26</v>
       </c>
       <c r="U8" t="n">
         <v>92.88</v>
       </c>
       <c r="V8" t="n">
         <v>94.99</v>
       </c>
       <c r="W8" t="n">
         <v>113.73</v>
       </c>
       <c r="X8" t="n">
         <v>103.05</v>
       </c>
       <c r="Y8" t="n">
-        <v>98.41</v>
+        <v>98.58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1961.0</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="s">
         <v>32</v>
       </c>
       <c r="J9" t="s">
         <v>33</v>
       </c>
       <c r="K9" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" t="s">
         <v>68</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>69</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="O9" t="s">
         <v>37</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="n">
         <v>97.0</v>
       </c>
       <c r="R9" t="s">
         <v>31</v>
       </c>
       <c r="S9" t="s">
         <v>31</v>
       </c>
       <c r="T9" t="n">
         <v>0.0</v>
       </c>
       <c r="U9" t="n">
         <v>0.0</v>
       </c>
       <c r="V9" t="n">
         <v>69.21</v>
       </c>
       <c r="W9" t="n">
         <v>87.95</v>
       </c>
       <c r="X9" t="n">
         <v>96.81</v>
       </c>
       <c r="Y9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1963.0</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="s">
         <v>32</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
       <c r="K10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="L10" t="s">
         <v>31</v>
       </c>
       <c r="M10" t="s">
         <v>47</v>
       </c>
       <c r="N10" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="O10" t="s">
         <v>37</v>
       </c>
       <c r="P10" t="s">
         <v>31</v>
       </c>
       <c r="Q10" t="n">
         <v>98.0</v>
       </c>
       <c r="R10" t="s">
         <v>31</v>
       </c>
       <c r="S10" t="n">
         <v>100.0</v>
       </c>
       <c r="T10" t="n">
         <v>100.0</v>
       </c>
       <c r="U10" t="n">
         <v>92.39</v>
       </c>
       <c r="V10" t="n">
         <v>95.0</v>
       </c>
       <c r="W10" t="n">
         <v>96.73</v>
       </c>
       <c r="X10" t="n">
         <v>97.8</v>
       </c>
       <c r="Y10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1959.0</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11" t="s">
         <v>30</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="s">
         <v>32</v>
       </c>
       <c r="J11" t="s">
         <v>33</v>
       </c>
       <c r="K11" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="O11" t="s">
         <v>37</v>
       </c>
       <c r="P11" t="s">
         <v>31</v>
       </c>
       <c r="Q11" t="n">
         <v>28.0</v>
       </c>
       <c r="R11" t="s">
         <v>31</v>
       </c>
       <c r="S11" t="s">
         <v>31</v>
       </c>
       <c r="T11" t="n">
         <v>0.0</v>
       </c>
       <c r="U11" t="n">
         <v>33.05</v>
       </c>
       <c r="V11" t="n">
         <v>18.59</v>
       </c>
       <c r="W11" t="n">
         <v>20.0</v>
       </c>
       <c r="X11" t="n">
         <v>27.59</v>
       </c>
       <c r="Y11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1832.0</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" t="s">
         <v>30</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="s">
         <v>32</v>
       </c>
       <c r="J12" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" t="s">
         <v>79</v>
       </c>
-      <c r="K12" t="s">
+      <c r="L12" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" t="s">
         <v>80</v>
       </c>
-      <c r="L12" t="s">
+      <c r="N12" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="O12" t="s">
         <v>37</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
       <c r="Q12" t="n">
         <v>32.0</v>
       </c>
       <c r="R12" t="s">
         <v>31</v>
       </c>
       <c r="S12" t="n">
         <v>0.0</v>
       </c>
       <c r="T12" t="n">
         <v>0.0</v>
       </c>
       <c r="U12" t="n">
         <v>100.0</v>
       </c>
       <c r="V12" t="n">
         <v>29.41</v>
       </c>
       <c r="W12" t="n">
         <v>47.15</v>
       </c>
       <c r="X12" t="n">
         <v>30.54</v>
       </c>
-      <c r="Y12" t="s">
-        <v>31</v>
+      <c r="Y12" t="n">
+        <v>77.65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2176.0</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
       <c r="G13" t="s">
         <v>30</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="s">
         <v>32</v>
       </c>
       <c r="J13" t="s">
         <v>33</v>
       </c>
       <c r="K13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="L13" t="s">
         <v>31</v>
       </c>
       <c r="M13" t="s">
         <v>42</v>
       </c>
       <c r="N13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="O13" t="s">
         <v>44</v>
       </c>
       <c r="P13" t="s">
         <v>31</v>
       </c>
       <c r="Q13" t="n">
         <v>68.0</v>
       </c>
       <c r="R13" t="s">
         <v>31</v>
       </c>
       <c r="S13" t="n">
         <v>73.65</v>
       </c>
       <c r="T13" t="n">
         <v>91.73</v>
       </c>
       <c r="U13" t="n">
         <v>60.82</v>
       </c>
       <c r="V13" t="n">
         <v>55.22</v>
       </c>
       <c r="W13" t="n">
         <v>36.8</v>
       </c>
       <c r="X13" t="n">
         <v>67.71</v>
       </c>
       <c r="Y13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1836.0</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
         <v>30</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="s">
         <v>32</v>
       </c>
       <c r="J14" t="s">
         <v>33</v>
       </c>
       <c r="K14" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" t="s">
+        <v>31</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
       <c r="O14" t="s">
         <v>37</v>
       </c>
       <c r="P14" t="s">
         <v>31</v>
       </c>
       <c r="Q14" t="n">
         <v>100.0</v>
       </c>
       <c r="R14" t="s">
         <v>31</v>
       </c>
       <c r="S14" t="n">
         <v>100.0</v>
       </c>
       <c r="T14" t="n">
         <v>100.0</v>
       </c>
       <c r="U14" t="n">
         <v>100.0</v>
       </c>
       <c r="V14" t="n">
         <v>100.0</v>
       </c>
       <c r="W14" t="n">
         <v>100.0</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2175.0</v>
       </c>
       <c r="B15" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>30</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="s">
         <v>32</v>
       </c>
       <c r="J15" t="s">
         <v>50</v>
       </c>
       <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>31</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
       <c r="O15" t="s">
         <v>44</v>
       </c>
       <c r="P15" t="s">
         <v>31</v>
       </c>
       <c r="Q15" t="n">
         <v>100.0</v>
       </c>
       <c r="R15" t="s">
         <v>31</v>
       </c>
       <c r="S15" t="n">
         <v>100.0</v>
       </c>
       <c r="T15" t="n">
         <v>100.0</v>
       </c>
       <c r="U15" t="n">
         <v>100.0</v>
       </c>
       <c r="V15" t="n">
         <v>100.0</v>
       </c>
       <c r="W15" t="n">
         <v>100.0</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1834.0</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>30</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="s">
         <v>32</v>
       </c>
       <c r="J16" t="s">
         <v>50</v>
       </c>
       <c r="K16" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
         <v>31</v>
       </c>
       <c r="M16" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N16" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="O16" t="s">
         <v>37</v>
       </c>
       <c r="P16" t="s">
         <v>31</v>
       </c>
       <c r="Q16" t="n">
         <v>100.0</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
       <c r="S16" t="n">
         <v>100.0</v>
       </c>
       <c r="T16" t="n">
         <v>100.0</v>
       </c>
       <c r="U16" t="n">
         <v>100.0</v>
       </c>
       <c r="V16" t="n">
         <v>100.0</v>
       </c>