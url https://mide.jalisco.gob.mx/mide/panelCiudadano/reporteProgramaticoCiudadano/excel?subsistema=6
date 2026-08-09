--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="49">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del indicador</t>
   </si>
   <si>
     <t>Eje PEDG</t>
   </si>
   <si>
     <t>Temática PEDG</t>
   </si>
   <si>
     <t>Dependencia o entidad que reporta</t>
   </si>
   <si>
     <t>Unidad de medida</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
@@ -119,87 +119,87 @@
   <si>
     <t>Justicia cercana que escucha y actúa</t>
   </si>
   <si>
     <t>Tribunal Electoral Del Estado De Jalisco</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Complementario</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ascendente</t>
   </si>
   <si>
     <t>Semestral</t>
   </si>
   <si>
     <t>Porcentaje de cursos de capacitación y asignaturas de posgrados en Maestría y Doctorado en Derecho Electoral impartidos.</t>
   </si>
   <si>
-    <t>Tribunal Electoral del Estado de Jalisco. México: diciembre 2025.</t>
+    <t>Tribunal Electoral del Estado de Jalisco. México: junio 2026.</t>
   </si>
   <si>
     <t>Medir los cursos de capacitación y asignaturas impartidos con respecto a los planeados.</t>
   </si>
   <si>
     <t>Seguridad</t>
   </si>
   <si>
     <t>http://iice.triejal.gob.mx/programas-academicos/</t>
   </si>
   <si>
     <t>Porcentaje de investigaciones publicadas del total realizadas</t>
   </si>
   <si>
     <t>Mide el porcentaje de los trabajos de investigación en materia electoral publicados en la Revista Justicia y Sufragio publicada por el Tribunal Electoral, con respecto al total de investigaciones realizadas.</t>
   </si>
   <si>
     <t>La revista "Justicia y Sufragio" es una edición semestral, correspondiendo al primer semestre de cada año del mes de diciembre al mes de mayo y al segundo semestre de junio a noviembre.</t>
   </si>
   <si>
-    <t>Tribunal Electoral del Estado de Jalisco, México: diciembre 2025.</t>
+    <t>Tribunal Electoral del Estado de Jalisco, México: junio 2026.</t>
   </si>
   <si>
     <t>Medir los trabajos de investigación publicados en la revista del Tribunal Electoral del total de investigaciones realizadas.</t>
   </si>
   <si>
     <t>http://revista.triejal.gob.mx/</t>
   </si>
   <si>
     <t>Porcentaje de medios de impugnación interpuestos</t>
   </si>
   <si>
     <t>Medios de impugnación interpuestos en cada año calendario.</t>
   </si>
   <si>
-    <t>Medir los medios de impugnación presentados en el año 2025 en comparación con el 2024.</t>
+    <t>Medir los medios de impugnación presentados en el año 2026 en comparación con el 2025.</t>
   </si>
   <si>
     <t>http://www.triejal.gob.mx/relacion-de-medios-de-impugnacion-2/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -347,76 +347,76 @@
       </c>
       <c r="I2" t="s">
         <v>32</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2" t="s">
         <v>34</v>
       </c>
       <c r="L2" t="s">
         <v>31</v>
       </c>
       <c r="M2" t="s">
         <v>35</v>
       </c>
       <c r="N2" t="s">
         <v>36</v>
       </c>
       <c r="O2" t="s">
         <v>37</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
-      <c r="Q2" t="s">
-        <v>31</v>
+      <c r="Q2" t="n">
+        <v>100.0</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="n">
         <v>98.0</v>
       </c>
       <c r="T2" t="n">
         <v>85.0</v>
       </c>
       <c r="U2" t="n">
         <v>100.0</v>
       </c>
       <c r="V2" t="n">
         <v>100.0</v>
       </c>
       <c r="W2" t="n">
         <v>100.0</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
-      <c r="Y2" t="s">
-        <v>31</v>
+      <c r="Y2" t="n">
+        <v>50.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1827.0</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3" t="s">
@@ -424,76 +424,76 @@
       </c>
       <c r="I3" t="s">
         <v>32</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>40</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" t="s">
         <v>42</v>
       </c>
       <c r="N3" t="s">
         <v>43</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
-      <c r="Q3" t="s">
-        <v>31</v>
+      <c r="Q3" t="n">
+        <v>100.0</v>
       </c>
       <c r="R3" t="s">
         <v>44</v>
       </c>
       <c r="S3" t="n">
         <v>100.0</v>
       </c>
       <c r="T3" t="n">
         <v>100.0</v>
       </c>
       <c r="U3" t="n">
         <v>100.0</v>
       </c>
       <c r="V3" t="n">
         <v>90.0</v>
       </c>
       <c r="W3" t="n">
         <v>100.0</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
-      <c r="Y3" t="s">
-        <v>31</v>
+      <c r="Y3" t="n">
+        <v>50.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1823.0</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>30</v>
       </c>
       <c r="H4" t="s">
@@ -501,70 +501,70 @@
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
         <v>46</v>
       </c>
       <c r="L4" t="s">
         <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>42</v>
       </c>
       <c r="N4" t="s">
         <v>47</v>
       </c>
       <c r="O4" t="s">
         <v>37</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
-      <c r="Q4" t="s">
-        <v>31</v>
+      <c r="Q4" t="n">
+        <v>100.0</v>
       </c>
       <c r="R4" t="s">
         <v>48</v>
       </c>
       <c r="S4" t="n">
         <v>100.0</v>
       </c>
       <c r="T4" t="n">
         <v>100.0</v>
       </c>
       <c r="U4" t="n">
         <v>100.0</v>
       </c>
       <c r="V4" t="n">
         <v>100.0</v>
       </c>
       <c r="W4" t="n">
         <v>100.0</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
-      <c r="Y4" t="s">
-        <v>31</v>
+      <c r="Y4" t="n">
+        <v>50.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>