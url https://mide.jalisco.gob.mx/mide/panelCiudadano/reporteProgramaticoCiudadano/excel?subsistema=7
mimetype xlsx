--- v0 (2026-06-17)
+++ v1 (2026-10-29)
@@ -1,837 +1,831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
-[...5 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Report" r:id="rId3" sheetId="1"/>
+    <sheet name="Sheet1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="61">
-[...183 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
-[...5 lines deleted...]
-
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
-[...72 lines deleted...]
-        <v>24</v>
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Id</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Nombre del indicador</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Eje PEDG</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Temática PEDG</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Dependencia o entidad que reporta</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Unidad de medida</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Nivel</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Fecha de actualización</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Tendencia deseable</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Periodo de actualización</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Descripción del indicador</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Notas sobre el indicador</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Fuente</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Metodología</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>Área de interés</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>Valor cierre año actual</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>Meta 2026</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>Ligas de interés</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t>Valor 2020</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>Valor 2021</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>Valor 2022</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>Valor 2023</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>Valor 2024</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>Valor 2025</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>Valor 2026</t>
+        </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1898.0</v>
       </c>
-      <c r="B2" t="s">
-[...42 lines deleted...]
-        <v>31</v>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Actividades de capacitación impartidas</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Garantía y protección efectiva de derechos humanos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Actividades</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Trimestral</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>Capacitación en Derechos Humanos impartida a través de actividades formativas.</t>
+        </is>
+      </c>
+      <c r="L2"/>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco. México cifras preliminares III Trimestre 2026.</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sumatoria Actividades de capacitación impartidas en el año.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P2" t="n">
+        <v>460.0</v>
       </c>
       <c r="Q2" t="n">
         <v>790.0</v>
       </c>
-      <c r="R2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R2"/>
       <c r="S2" t="n">
         <v>2018.0</v>
       </c>
       <c r="T2" t="n">
         <v>3238.0</v>
       </c>
       <c r="U2" t="n">
         <v>3030.0</v>
       </c>
       <c r="V2" t="n">
         <v>2615.0</v>
       </c>
       <c r="W2" t="n">
         <v>1263.0</v>
       </c>
       <c r="X2" t="n">
         <v>674.0</v>
       </c>
       <c r="Y2" t="n">
-        <v>118.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1892.0</v>
       </c>
-      <c r="B3" t="s">
-[...42 lines deleted...]
-        <v>31</v>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Conciliaciones aceptadas</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Garantía y protección efectiva de derechos humanos</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Conciliaciones</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Trimestral</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Resolución de quejas por la vía de la conciliación aceptada, cumplida o con cumplimiento pendiente, por violaciones a derechos humanos o amigables composiciones, en el estado de Jalisco.</t>
+        </is>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco. México cifras preliminares III Trimestre 2026.</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>Sumatoria de conciliaciones aceptadas en el año.</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P3" t="n">
+        <v>864.0</v>
       </c>
       <c r="Q3" t="n">
         <v>1240.0</v>
       </c>
-      <c r="R3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R3"/>
       <c r="S3" t="n">
         <v>1261.0</v>
       </c>
       <c r="T3" t="n">
         <v>855.0</v>
       </c>
       <c r="U3" t="n">
         <v>1000.0</v>
       </c>
       <c r="V3" t="n">
         <v>1102.0</v>
       </c>
       <c r="W3" t="n">
         <v>1226.0</v>
       </c>
       <c r="X3" t="n">
         <v>1104.0</v>
       </c>
       <c r="Y3" t="n">
-        <v>293.0</v>
+        <v>864.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1899.0</v>
       </c>
-      <c r="B4" t="s">
-[...42 lines deleted...]
-        <v>31</v>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Convenios vigentes</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Garantía y protección efectiva de derechos humanos</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Convenios</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Trimestral</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>Convenios de colaboración y coordinación celebrados con instituciones públicas, privadas, académicas y expresiones de la sociedad civil en materia de derechos humanos.</t>
+        </is>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco. México cifras preliminares III Trimestre 2026.</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>Sumatoria de los convenios firmados en el año.</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P4" t="n">
+        <v>238.0</v>
       </c>
       <c r="Q4" t="n">
         <v>200.0</v>
       </c>
-      <c r="R4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R4"/>
       <c r="S4" t="n">
         <v>89.0</v>
       </c>
       <c r="T4" t="n">
         <v>91.0</v>
       </c>
       <c r="U4" t="n">
         <v>57.0</v>
       </c>
       <c r="V4" t="n">
         <v>69.0</v>
       </c>
       <c r="W4" t="n">
         <v>63.0</v>
       </c>
       <c r="X4" t="n">
         <v>156.0</v>
       </c>
       <c r="Y4" t="n">
-        <v>184.0</v>
+        <v>238.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1889.0</v>
       </c>
-      <c r="B5" t="s">
-[...42 lines deleted...]
-        <v>31</v>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Medidas cautelares emitidas</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Garantía y protección efectiva de derechos humanos</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Medidas cautelares</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Ascendente</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Trimestral</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>Emisión de medidas cautelares que eviten la realización, continuidad o consumación de violaciones de derechos humanos derivadas de las actuaciones del servicio público, en el estado de Jalisco.</t>
+        </is>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco, México: Cifras preliminares III Trimestre 2026.</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>Sumatoria de Medicas Cautelares emitidas en el año.</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P5" t="n">
+        <v>751.0</v>
       </c>
       <c r="Q5" t="n">
         <v>800.0</v>
       </c>
-      <c r="R5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5" t="n">
         <v>2091.0</v>
       </c>
       <c r="T5" t="n">
         <v>3141.0</v>
       </c>
       <c r="U5" t="n">
         <v>2010.0</v>
       </c>
       <c r="V5" t="n">
         <v>669.0</v>
       </c>
       <c r="W5" t="n">
         <v>588.0</v>
       </c>
       <c r="X5" t="n">
         <v>680.0</v>
       </c>
       <c r="Y5" t="n">
-        <v>253.0</v>
+        <v>751.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1896.0</v>
       </c>
-      <c r="B6" t="s">
-[...42 lines deleted...]
-        <v>31</v>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Queja iniciadas por presuntas violaciones de derechos humanos</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Garantía y protección efectiva de derechos humanos</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Quejas</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Descendente</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Trimestral</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>Quejas iniciadas para las investigaciones de hechos presuntamente violatorios de derechos humanos.</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco. México cifras preliminares III trimestre 2026.</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>Sumatoria de quejas iniciadas en el año.</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P6" t="n">
+        <v>3410.0</v>
       </c>
       <c r="Q6" t="n">
         <v>3314.0</v>
       </c>
-      <c r="R6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R6"/>
       <c r="S6" t="n">
         <v>9627.0</v>
       </c>
       <c r="T6" t="n">
         <v>8012.0</v>
       </c>
       <c r="U6" t="n">
         <v>8313.0</v>
       </c>
       <c r="V6" t="n">
         <v>3047.0</v>
       </c>
       <c r="W6" t="n">
         <v>2976.0</v>
       </c>
       <c r="X6" t="n">
         <v>3314.0</v>
       </c>
       <c r="Y6" t="n">
-        <v>818.0</v>
+        <v>3410.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1891.0</v>
       </c>
-      <c r="B7" t="s">
-[...42 lines deleted...]
-        <v>31</v>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Recomendaciones emitidas</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Temas que nos acompañan en cada paso del camino</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Garantía y protección efectiva de derechos humanos</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Recomendaciones</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Complementario</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>Descendente</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Trimestral</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>Emisión de recomendaciones particulares o generales, que defiendan los derechos humanos, emitidas por violaciones a derechos humanos, en el estado de Jalisco.</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>Comisión Estatal de Derechos Humanos Jalisco. México: Cifras preliminares III Trimestre 2026.</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>Sumatoria de las Recomendaciones emitidas en el año.</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>Igualdad</t>
+        </is>
+      </c>
+      <c r="P7" t="n">
+        <v>23.0</v>
       </c>
       <c r="Q7" t="n">
         <v>40.0</v>
       </c>
-      <c r="R7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R7"/>
       <c r="S7" t="n">
         <v>190.0</v>
       </c>
       <c r="T7" t="n">
         <v>283.0</v>
       </c>
       <c r="U7" t="n">
         <v>37.0</v>
       </c>
       <c r="V7" t="n">
         <v>40.0</v>
       </c>
       <c r="W7" t="n">
         <v>41.0</v>
       </c>
       <c r="X7" t="n">
         <v>41.0</v>
       </c>
       <c r="Y7" t="n">
-        <v>7.0</v>
+        <v>23.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>