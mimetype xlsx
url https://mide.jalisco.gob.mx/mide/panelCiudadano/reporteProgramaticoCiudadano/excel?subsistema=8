--- v0 (2026-06-15)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="83">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del indicador</t>
   </si>
   <si>
     <t>Eje PEDG</t>
   </si>
   <si>
     <t>Temática PEDG</t>
   </si>
   <si>
     <t>Dependencia o entidad que reporta</t>
   </si>
   <si>
     <t>Unidad de medida</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
@@ -119,150 +119,189 @@
   <si>
     <t>Justicia cercana que escucha y actúa</t>
   </si>
   <si>
     <t>Poder Judicial del Estado de Jalisco</t>
   </si>
   <si>
     <t>Acuerdos</t>
   </si>
   <si>
     <t>Complementario</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ascendente</t>
   </si>
   <si>
     <t>Mensual</t>
   </si>
   <si>
     <t>Mide el trabajo diario en función de los acuerdos dictados en tribunales de primera y segunda instancia.</t>
   </si>
   <si>
-    <t>La meta es incidir en la reducción del tiempo para dictar los acuerdos.</t>
-[...5 lines deleted...]
-    <t>Sumar los acuerdos dictados en tribunales de primera y segunda instancia</t>
+    <t>Registros Administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, cifras preliminares 2026.</t>
+  </si>
+  <si>
+    <t>Sumatoria de los acuerdos dictados en tribunales de primera y segunda instancia</t>
   </si>
   <si>
     <t>Seguridad</t>
   </si>
   <si>
     <t>Asuntos concluidos por justicia alternativa, desistimiento o caducidad</t>
   </si>
   <si>
     <t>Asuntos</t>
   </si>
   <si>
     <t>Mide el número de juicios que son concluidos sin sentencia, como aquellos en que se decrete la caducidad, exista desistimiento o se resuelva en justicia alternativa.</t>
   </si>
   <si>
-    <t>La meta es incrementar el número de juicios concluidos en justicia alternativa.</t>
-[...2 lines deleted...]
-    <t>Registros Administrativos del Instituto de Justicia Alternativa del Estado de Jalisco, Cifras preliminares 2025.</t>
+    <t>Registros Administrativos del Instituto de Justicia Alternativa del Estado de Jalisco, Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Consiste en sumar los asuntos que son concluidos sin sentencia, los que se decrete la caducidad, exista desistimiento o se resuelva en justicia alternativa.</t>
   </si>
   <si>
     <t>Asuntos registrados y turnados en el Supremo Tribunal de Justicia del Estado</t>
   </si>
   <si>
-    <t>Asuntos registrados y turnados anualmente en cada tribunal comprende las materias penal, civil, familiar, mercantil, justicia para adolescentes, laboral, ejecución de penas. Se pretende reducir el número de asuntos en el porcentaje que aumente la resolución de controversias en los mecanismos alternos.</t>
-[...2 lines deleted...]
-    <t>Registros Administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, cifras preliminares 2025.</t>
+    <t>Asuntos registrados y turnados anualmente en cada tribunal comprende las materias penal, civil, familiar, mercantil, justicia para adolescentes, laboral, ejecución de penas.</t>
   </si>
   <si>
     <t>Sumatoria de asuntos registrados y turnados en tribunales de primera y segunda instancia.</t>
   </si>
   <si>
+    <t>Capacitaciones Maestrías, Especialidades y talleres para personal administrativo y jurisdiccional</t>
+  </si>
+  <si>
+    <t>Capacitaciones</t>
+  </si>
+  <si>
+    <t>Mide la cantidad total de actividades formativas: capacitaciones, talleres, cursos y seminarios, dirigidas al personal judicial, con la finalidad de mejorar sus competencias y conocimientos.</t>
+  </si>
+  <si>
+    <t>Registros administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, 2026.</t>
+  </si>
+  <si>
+    <t>Sumatoria de Capacitaciones Maestrías, Especialidades y talleres para personal administrativo y jurisdiccional en el año.</t>
+  </si>
+  <si>
     <t>Exhortos recibidos en el Supremo Tribunal de Justicia del Estado, así como devolución a sus tribunales</t>
   </si>
   <si>
     <t>Exhortos</t>
   </si>
   <si>
     <t>Asuntos en que los tribunales del Poder Judicial del Estado anualmente brindan auxilio y colaboración a otros tribunales nacionales y extranjeros en las diligencias judiciales encomendadas.</t>
   </si>
   <si>
-    <t>La meta es: Efectuar el turno de exhortos y su devolución de manera pronta y expedita.</t>
+    <t>Registros Administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, 2026.</t>
   </si>
   <si>
     <t>Sumatoria de exhortos recibidos y en devolución a sus tribunales.</t>
   </si>
   <si>
+    <t>Expedientes iniciados en el Instituto de Justicia Alternativa del Estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Expedientes</t>
+  </si>
+  <si>
+    <t>Mide la cantidad total de expedientes formalmente iniciados durante un año, derivados de solicitudes de mecanismos alternativos de solución de controversias (mediación, conciliación o justicia restaurativa).</t>
+  </si>
+  <si>
+    <t>Registros administrativos del Instituto de Justicia Alternativa del Estado de Jalisco, cifras preliminares 2026.</t>
+  </si>
+  <si>
+    <t>Sumatoria de expedientes iniciados en el Instituto de Justicia Alternativa en el año de reporte.</t>
+  </si>
+  <si>
+    <t>Jueces de primera instancia en funciones en el Estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Jueces</t>
+  </si>
+  <si>
+    <t>Mide la capacidad institucional del sistema judicial estatal, a través del número de jueces de primera instancia que se encuentran en funciones en el Estado de Jalisco, durante un periodo determinado</t>
+  </si>
+  <si>
+    <t>Registros Administrativos del Consejo de la Judicatura del Poder Judicial del Estado de Jalisco, cifras preliminares 2026.</t>
+  </si>
+  <si>
+    <t>Sumatoria de Jueces de primera instancia en funciones en el año de reporte.</t>
+  </si>
+  <si>
+    <t>Juicios recurrrentes por materia en el Poder Judicial del Estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Juicios</t>
+  </si>
+  <si>
+    <t>Mide el número de expedientes ingresados mensualmente, correspondientes a los tipos de juicio con mayor recurrencia dentro de cada materia (civil, mercantil, familiar, penal).</t>
+  </si>
+  <si>
+    <t>Sistema de gestión judicial, estadística judicial institucional, cifras preliminares 2026.</t>
+  </si>
+  <si>
+    <t>Sumatoria de Juicios recurrentes por materia en el Poder Judicial del Estado de Jalisco en el año de reporte.</t>
+  </si>
+  <si>
     <t>Magistrados que integran las Salas del Supremo Tribunal de Justicia del Estado</t>
   </si>
   <si>
     <t>Magistrados</t>
   </si>
   <si>
     <t>Mide la integración de los recursos humanos requeridos en los tribunales, así como en los juzgados existentes.</t>
   </si>
   <si>
-    <t>Registros Administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, cifras preliminares 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Sumatoria de Magistrados y Jueces de primera instancia en funciones</t>
   </si>
   <si>
     <t>Sentencias definitivas e interlocutorias, emitidas durante un año</t>
   </si>
   <si>
     <t>Sentencias</t>
   </si>
   <si>
     <t>Se refiere al número registrado de sentencias dictadas por materia durante un año.</t>
   </si>
   <si>
-    <t>La meta es: Reducir el rezago en el dictado de sentencias e incidir en la reducción del tiempo en emitirse.</t>
-[...4 lines deleted...]
-  <si>
     <t>Sumatoria de registrado de sentencias dictadas por materia durante un año.</t>
   </si>
   <si>
     <t>Sesiones y reuniones de trabajo celebradas por el Pleno del Supremo Tribunal de Justicia del Estado</t>
   </si>
   <si>
     <t>Sesiones</t>
   </si>
   <si>
     <t>Mide el trabajo de magistrados y consejeros en sesiones plenarias y en comisiones.</t>
-  </si>
-[...1 lines deleted...]
-    <t>La meta es agilizar la resolución de los asuntos que sean competencia de los plenos.</t>
   </si>
   <si>
     <t>Sumatoria de sesiones plenarias celebradas y reuniones de trabajo en comisiones en el año.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -396,546 +435,854 @@
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2" t="s">
         <v>30</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="s">
         <v>32</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2" t="s">
         <v>34</v>
       </c>
       <c r="L2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2" t="s">
         <v>35</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>36</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>37</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
-      <c r="Q2" t="s">
-        <v>31</v>
+      <c r="Q2" t="n">
+        <v>39550.0</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2" t="n">
         <v>31934.0</v>
       </c>
       <c r="T2" t="n">
         <v>38612.0</v>
       </c>
       <c r="U2" t="n">
         <v>42219.0</v>
       </c>
       <c r="V2" t="n">
         <v>42167.0</v>
       </c>
       <c r="W2" t="n">
         <v>37461.0</v>
       </c>
       <c r="X2" t="n">
         <v>39546.0</v>
       </c>
       <c r="Y2" t="n">
-        <v>10617.0</v>
+        <v>20429.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1910.0</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="s">
         <v>32</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" t="s">
         <v>41</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>42</v>
       </c>
-      <c r="M3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
-      <c r="Q3" t="s">
-        <v>31</v>
+      <c r="Q3" t="n">
+        <v>72609.0</v>
       </c>
       <c r="R3" t="s">
         <v>31</v>
       </c>
       <c r="S3" t="s">
         <v>31</v>
       </c>
       <c r="T3" t="n">
         <v>9875.0</v>
       </c>
       <c r="U3" t="n">
         <v>39385.0</v>
       </c>
       <c r="V3" t="n">
         <v>36762.0</v>
       </c>
       <c r="W3" t="n">
         <v>48220.0</v>
       </c>
       <c r="X3" t="n">
         <v>58020.0</v>
       </c>
       <c r="Y3" t="n">
-        <v>27715.0</v>
+        <v>36686.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1907.0</v>
       </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
         <v>30</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="L4" t="s">
         <v>31</v>
       </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="N4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="O4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
-      <c r="Q4" t="s">
-        <v>31</v>
+      <c r="Q4" t="n">
+        <v>7339.0</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
       <c r="S4" t="n">
         <v>5291.0</v>
       </c>
       <c r="T4" t="n">
         <v>6181.0</v>
       </c>
       <c r="U4" t="n">
         <v>6802.0</v>
       </c>
       <c r="V4" t="n">
         <v>6573.0</v>
       </c>
       <c r="W4" t="n">
         <v>6743.0</v>
       </c>
       <c r="X4" t="n">
         <v>6715.0</v>
       </c>
-      <c r="Y4" t="s">
-        <v>31</v>
+      <c r="Y4" t="n">
+        <v>3635.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>1911.0</v>
+        <v>2186.0</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="L5" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="O5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
-      <c r="Q5" t="s">
-        <v>31</v>
+      <c r="Q5" t="n">
+        <v>12.0</v>
       </c>
       <c r="R5" t="s">
         <v>31</v>
       </c>
-      <c r="S5" t="n">
-[...12 lines deleted...]
-        <v>33318.0</v>
+      <c r="S5" t="s">
+        <v>31</v>
+      </c>
+      <c r="T5" t="s">
+        <v>31</v>
+      </c>
+      <c r="U5" t="s">
+        <v>31</v>
+      </c>
+      <c r="V5" t="s">
+        <v>31</v>
+      </c>
+      <c r="W5" t="s">
+        <v>31</v>
       </c>
       <c r="X5" t="n">
-        <v>37818.0</v>
+        <v>10.0</v>
       </c>
       <c r="Y5" t="n">
-        <v>11576.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>1906.0</v>
+        <v>1911.0</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L6" t="s">
         <v>31</v>
       </c>
       <c r="M6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="O6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
-      <c r="Q6" t="s">
-        <v>31</v>
+      <c r="Q6" t="n">
+        <v>43904.0</v>
       </c>
       <c r="R6" t="s">
         <v>31</v>
       </c>
       <c r="S6" t="n">
-        <v>34.0</v>
+        <v>20503.0</v>
       </c>
       <c r="T6" t="n">
-        <v>34.0</v>
+        <v>19629.0</v>
       </c>
       <c r="U6" t="n">
-        <v>33.0</v>
+        <v>15031.0</v>
       </c>
       <c r="V6" t="n">
-        <v>31.0</v>
+        <v>32228.0</v>
       </c>
       <c r="W6" t="n">
-        <v>34.0</v>
+        <v>33318.0</v>
       </c>
       <c r="X6" t="n">
-        <v>34.0</v>
+        <v>37818.0</v>
       </c>
       <c r="Y6" t="n">
-        <v>32.0</v>
+        <v>21892.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>1914.0</v>
+        <v>2182.0</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="s">
         <v>32</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="K7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="M7" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="O7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
-      <c r="Q7" t="s">
-        <v>31</v>
+      <c r="Q7" t="n">
+        <v>63000.0</v>
       </c>
       <c r="R7" t="s">
         <v>31</v>
       </c>
-      <c r="S7" t="n">
-[...12 lines deleted...]
-        <v>6906.0</v>
+      <c r="S7" t="s">
+        <v>31</v>
+      </c>
+      <c r="T7" t="s">
+        <v>31</v>
+      </c>
+      <c r="U7" t="s">
+        <v>31</v>
+      </c>
+      <c r="V7" t="s">
+        <v>31</v>
+      </c>
+      <c r="W7" t="s">
+        <v>31</v>
       </c>
       <c r="X7" t="n">
-        <v>7162.0</v>
+        <v>58000.0</v>
       </c>
       <c r="Y7" t="n">
-        <v>1970.0</v>
+        <v>32212.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>1908.0</v>
+        <v>2185.0</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="s">
         <v>32</v>
       </c>
       <c r="J8" t="s">
         <v>33</v>
       </c>
       <c r="K8" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" t="s">
+        <v>37</v>
+      </c>
+      <c r="P8" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>184.0</v>
+      </c>
+      <c r="R8" t="s">
+        <v>31</v>
+      </c>
+      <c r="S8" t="s">
+        <v>31</v>
+      </c>
+      <c r="T8" t="s">
+        <v>31</v>
+      </c>
+      <c r="U8" t="s">
+        <v>31</v>
+      </c>
+      <c r="V8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W8" t="s">
+        <v>31</v>
+      </c>
+      <c r="X8" t="n">
+        <v>180.0</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>182.0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>2184.0</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
         <v>67</v>
       </c>
-      <c r="L8" t="s">
+      <c r="G9" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" t="s">
         <v>68</v>
       </c>
-      <c r="M8" t="s">
-[...2 lines deleted...]
-      <c r="N8" t="s">
+      <c r="L9" t="s">
+        <v>31</v>
+      </c>
+      <c r="M9" t="s">
         <v>69</v>
       </c>
-      <c r="O8" t="s">
-[...11 lines deleted...]
-      <c r="S8" t="n">
+      <c r="N9" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" t="s">
+        <v>37</v>
+      </c>
+      <c r="P9" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>2869.0</v>
+      </c>
+      <c r="R9" t="s">
+        <v>31</v>
+      </c>
+      <c r="S9" t="s">
+        <v>31</v>
+      </c>
+      <c r="T9" t="s">
+        <v>31</v>
+      </c>
+      <c r="U9" t="s">
+        <v>31</v>
+      </c>
+      <c r="V9" t="s">
+        <v>31</v>
+      </c>
+      <c r="W9" t="s">
+        <v>31</v>
+      </c>
+      <c r="X9" t="n">
+        <v>2160.0</v>
+      </c>
+      <c r="Y9" t="n">
+        <v>1410.0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>1906.0</v>
+      </c>
+      <c r="B10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M10" t="s">
+        <v>35</v>
+      </c>
+      <c r="N10" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" t="s">
+        <v>37</v>
+      </c>
+      <c r="P10" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q10" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="R10" t="s">
+        <v>31</v>
+      </c>
+      <c r="S10" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="T10" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="U10" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="V10" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="W10" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="X10" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="Y10" t="n">
+        <v>32.0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>1914.0</v>
+      </c>
+      <c r="B11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" t="s">
+        <v>76</v>
+      </c>
+      <c r="G11" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" t="s">
+        <v>35</v>
+      </c>
+      <c r="N11" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" t="s">
+        <v>37</v>
+      </c>
+      <c r="P11" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>7798.0</v>
+      </c>
+      <c r="R11" t="s">
+        <v>31</v>
+      </c>
+      <c r="S11" t="n">
+        <v>6466.0</v>
+      </c>
+      <c r="T11" t="n">
+        <v>7262.0</v>
+      </c>
+      <c r="U11" t="n">
+        <v>7559.0</v>
+      </c>
+      <c r="V11" t="n">
+        <v>7643.0</v>
+      </c>
+      <c r="W11" t="n">
+        <v>6906.0</v>
+      </c>
+      <c r="X11" t="n">
+        <v>7162.0</v>
+      </c>
+      <c r="Y11" t="n">
+        <v>3820.0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>1908.0</v>
+      </c>
+      <c r="B12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" t="s">
+        <v>80</v>
+      </c>
+      <c r="G12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" t="s">
+        <v>35</v>
+      </c>
+      <c r="N12" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" t="s">
+        <v>37</v>
+      </c>
+      <c r="P12" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="R12" t="s">
+        <v>31</v>
+      </c>
+      <c r="S12" t="n">
         <v>43.0</v>
       </c>
-      <c r="T8" t="n">
+      <c r="T12" t="n">
         <v>53.0</v>
       </c>
-      <c r="U8" t="n">
+      <c r="U12" t="n">
         <v>55.0</v>
       </c>
-      <c r="V8" t="n">
+      <c r="V12" t="n">
         <v>52.0</v>
       </c>
-      <c r="W8" t="n">
+      <c r="W12" t="n">
         <v>51.0</v>
       </c>
-      <c r="X8" t="n">
+      <c r="X12" t="n">
         <v>51.0</v>
       </c>
-      <c r="Y8" t="n">
-        <v>17.0</v>
+      <c r="Y12" t="n">
+        <v>30.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>