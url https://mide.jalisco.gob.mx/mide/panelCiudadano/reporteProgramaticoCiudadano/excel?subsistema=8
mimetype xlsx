--- v1 (2026-09-07)
+++ v2 (2026-10-23)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="85">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del indicador</t>
   </si>
   <si>
     <t>Eje PEDG</t>
   </si>
   <si>
     <t>Temática PEDG</t>
   </si>
   <si>
     <t>Dependencia o entidad que reporta</t>
   </si>
   <si>
     <t>Unidad de medida</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
@@ -107,99 +107,105 @@
   <si>
     <t>Valor 2025</t>
   </si>
   <si>
     <t>Valor 2026</t>
   </si>
   <si>
     <t>Acuerdos dictados por las Salas que integran el Supremo Tribunal de Justicia del Estado de Jalisco</t>
   </si>
   <si>
     <t>Jalisco tranquilo y en paz</t>
   </si>
   <si>
     <t>Justicia cercana que escucha y actúa</t>
   </si>
   <si>
     <t>Poder Judicial del Estado de Jalisco</t>
   </si>
   <si>
     <t>Acuerdos</t>
   </si>
   <si>
     <t>Complementario</t>
   </si>
   <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Ascendente</t>
+  </si>
+  <si>
+    <t>Mensual</t>
+  </si>
+  <si>
+    <t>Mide el trabajo diario en función de los acuerdos dictados en tribunales de primera y segunda instancia.</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>Ascendente</t>
-[...7 lines deleted...]
-  <si>
     <t>Registros Administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Sumatoria de los acuerdos dictados en tribunales de primera y segunda instancia</t>
   </si>
   <si>
     <t>Seguridad</t>
   </si>
   <si>
     <t>Asuntos concluidos por justicia alternativa, desistimiento o caducidad</t>
   </si>
   <si>
     <t>Asuntos</t>
   </si>
   <si>
     <t>Mide el número de juicios que son concluidos sin sentencia, como aquellos en que se decrete la caducidad, exista desistimiento o se resuelva en justicia alternativa.</t>
   </si>
   <si>
     <t>Registros Administrativos del Instituto de Justicia Alternativa del Estado de Jalisco, Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Consiste en sumar los asuntos que son concluidos sin sentencia, los que se decrete la caducidad, exista desistimiento o se resuelva en justicia alternativa.</t>
   </si>
   <si>
     <t>Asuntos registrados y turnados en el Supremo Tribunal de Justicia del Estado</t>
   </si>
   <si>
     <t>Asuntos registrados y turnados anualmente en cada tribunal comprende las materias penal, civil, familiar, mercantil, justicia para adolescentes, laboral, ejecución de penas.</t>
   </si>
   <si>
     <t>Sumatoria de asuntos registrados y turnados en tribunales de primera y segunda instancia.</t>
   </si>
   <si>
     <t>Capacitaciones Maestrías, Especialidades y talleres para personal administrativo y jurisdiccional</t>
   </si>
   <si>
     <t>Capacitaciones</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
   </si>
   <si>
     <t>Mide la cantidad total de actividades formativas: capacitaciones, talleres, cursos y seminarios, dirigidas al personal judicial, con la finalidad de mejorar sus competencias y conocimientos.</t>
   </si>
   <si>
     <t>Registros administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Capacitaciones Maestrías, Especialidades y talleres para personal administrativo y jurisdiccional en el año.</t>
   </si>
   <si>
     <t>Exhortos recibidos en el Supremo Tribunal de Justicia del Estado, así como devolución a sus tribunales</t>
   </si>
   <si>
     <t>Exhortos</t>
   </si>
   <si>
     <t>Asuntos en que los tribunales del Poder Judicial del Estado anualmente brindan auxilio y colaboración a otros tribunales nacionales y extranjeros en las diligencias judiciales encomendadas.</t>
   </si>
   <si>
     <t>Registros Administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, 2026.</t>
   </si>
   <si>
     <t>Sumatoria de exhortos recibidos y en devolución a sus tribunales.</t>
   </si>
@@ -435,839 +441,839 @@
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2" t="s">
         <v>30</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="s">
         <v>32</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2" t="s">
         <v>34</v>
       </c>
       <c r="L2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P2" t="n">
+        <v>20429.0</v>
       </c>
       <c r="Q2" t="n">
         <v>39550.0</v>
       </c>
       <c r="R2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S2" t="n">
         <v>31934.0</v>
       </c>
       <c r="T2" t="n">
         <v>38612.0</v>
       </c>
       <c r="U2" t="n">
         <v>42219.0</v>
       </c>
       <c r="V2" t="n">
         <v>42167.0</v>
       </c>
       <c r="W2" t="n">
         <v>37461.0</v>
       </c>
       <c r="X2" t="n">
         <v>39546.0</v>
       </c>
       <c r="Y2" t="n">
         <v>20429.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1910.0</v>
       </c>
       <c r="B3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="s">
         <v>32</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P3" t="n">
+        <v>36686.0</v>
       </c>
       <c r="Q3" t="n">
         <v>72609.0</v>
       </c>
       <c r="R3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T3" t="n">
         <v>9875.0</v>
       </c>
       <c r="U3" t="n">
         <v>39385.0</v>
       </c>
       <c r="V3" t="n">
         <v>36762.0</v>
       </c>
       <c r="W3" t="n">
         <v>48220.0</v>
       </c>
       <c r="X3" t="n">
         <v>58020.0</v>
       </c>
       <c r="Y3" t="n">
         <v>36686.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1907.0</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
         <v>30</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P4" t="n">
+        <v>3635.0</v>
       </c>
       <c r="Q4" t="n">
         <v>7339.0</v>
       </c>
       <c r="R4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S4" t="n">
         <v>5291.0</v>
       </c>
       <c r="T4" t="n">
         <v>6181.0</v>
       </c>
       <c r="U4" t="n">
         <v>6802.0</v>
       </c>
       <c r="V4" t="n">
         <v>6573.0</v>
       </c>
       <c r="W4" t="n">
         <v>6743.0</v>
       </c>
       <c r="X4" t="n">
         <v>6715.0</v>
       </c>
       <c r="Y4" t="n">
         <v>3635.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2186.0</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P5" t="n">
+        <v>6.0</v>
       </c>
       <c r="Q5" t="n">
         <v>12.0</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X5" t="n">
         <v>10.0</v>
       </c>
       <c r="Y5" t="n">
         <v>6.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1911.0</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O6" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P6" t="n">
+        <v>21892.0</v>
       </c>
       <c r="Q6" t="n">
         <v>43904.0</v>
       </c>
       <c r="R6" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S6" t="n">
         <v>20503.0</v>
       </c>
       <c r="T6" t="n">
         <v>19629.0</v>
       </c>
       <c r="U6" t="n">
         <v>15031.0</v>
       </c>
       <c r="V6" t="n">
         <v>32228.0</v>
       </c>
       <c r="W6" t="n">
         <v>33318.0</v>
       </c>
       <c r="X6" t="n">
         <v>37818.0</v>
       </c>
       <c r="Y6" t="n">
         <v>21892.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2182.0</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="s">
         <v>32</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="K7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O7" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P7" t="n">
+        <v>32212.0</v>
       </c>
       <c r="Q7" t="n">
         <v>63000.0</v>
       </c>
       <c r="R7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X7" t="n">
         <v>58000.0</v>
       </c>
       <c r="Y7" t="n">
         <v>32212.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2185.0</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I8" t="s">
         <v>32</v>
       </c>
       <c r="J8" t="s">
         <v>33</v>
       </c>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O8" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P8" t="n">
+        <v>182.0</v>
       </c>
       <c r="Q8" t="n">
         <v>184.0</v>
       </c>
       <c r="R8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X8" t="n">
         <v>180.0</v>
       </c>
       <c r="Y8" t="n">
         <v>182.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2184.0</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="s">
         <v>32</v>
       </c>
       <c r="J9" t="s">
         <v>33</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O9" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P9" t="n">
+        <v>1410.0</v>
       </c>
       <c r="Q9" t="n">
         <v>2869.0</v>
       </c>
       <c r="R9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="T9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="U9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="V9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="W9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="X9" t="n">
         <v>2160.0</v>
       </c>
       <c r="Y9" t="n">
         <v>1410.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1906.0</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I10" t="s">
         <v>32</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
       <c r="K10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P10" t="n">
+        <v>32.0</v>
       </c>
       <c r="Q10" t="n">
         <v>34.0</v>
       </c>
       <c r="R10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S10" t="n">
         <v>34.0</v>
       </c>
       <c r="T10" t="n">
         <v>34.0</v>
       </c>
       <c r="U10" t="n">
         <v>33.0</v>
       </c>
       <c r="V10" t="n">
         <v>31.0</v>
       </c>
       <c r="W10" t="n">
         <v>34.0</v>
       </c>
       <c r="X10" t="n">
         <v>34.0</v>
       </c>
       <c r="Y10" t="n">
         <v>32.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1914.0</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G11" t="s">
         <v>30</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="s">
         <v>32</v>
       </c>
       <c r="J11" t="s">
         <v>33</v>
       </c>
       <c r="K11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O11" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P11" t="n">
+        <v>3820.0</v>
       </c>
       <c r="Q11" t="n">
         <v>7798.0</v>
       </c>
       <c r="R11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S11" t="n">
         <v>6466.0</v>
       </c>
       <c r="T11" t="n">
         <v>7262.0</v>
       </c>
       <c r="U11" t="n">
         <v>7559.0</v>
       </c>
       <c r="V11" t="n">
         <v>7643.0</v>
       </c>
       <c r="W11" t="n">
         <v>6906.0</v>
       </c>
       <c r="X11" t="n">
         <v>7162.0</v>
       </c>
       <c r="Y11" t="n">
         <v>3820.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1908.0</v>
       </c>
       <c r="B12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G12" t="s">
         <v>30</v>
       </c>
       <c r="H12" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="I12" t="s">
         <v>32</v>
       </c>
       <c r="J12" t="s">
         <v>33</v>
       </c>
       <c r="K12" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>38</v>
+      </c>
+      <c r="P12" t="n">
+        <v>30.0</v>
       </c>
       <c r="Q12" t="n">
         <v>52.0</v>
       </c>
       <c r="R12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S12" t="n">
         <v>43.0</v>
       </c>
       <c r="T12" t="n">
         <v>53.0</v>
       </c>
       <c r="U12" t="n">
         <v>55.0</v>
       </c>
       <c r="V12" t="n">
         <v>52.0</v>
       </c>
       <c r="W12" t="n">
         <v>51.0</v>
       </c>
       <c r="X12" t="n">
         <v>51.0</v>
       </c>
       <c r="Y12" t="n">
         <v>30.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>