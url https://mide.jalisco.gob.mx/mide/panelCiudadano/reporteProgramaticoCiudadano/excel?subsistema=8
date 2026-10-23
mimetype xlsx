--- v2 (2026-10-23)
+++ v3 (2026-10-23)
@@ -107,105 +107,105 @@
   <si>
     <t>Valor 2025</t>
   </si>
   <si>
     <t>Valor 2026</t>
   </si>
   <si>
     <t>Acuerdos dictados por las Salas que integran el Supremo Tribunal de Justicia del Estado de Jalisco</t>
   </si>
   <si>
     <t>Jalisco tranquilo y en paz</t>
   </si>
   <si>
     <t>Justicia cercana que escucha y actúa</t>
   </si>
   <si>
     <t>Poder Judicial del Estado de Jalisco</t>
   </si>
   <si>
     <t>Acuerdos</t>
   </si>
   <si>
     <t>Complementario</t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Ascendente</t>
+  </si>
+  <si>
+    <t>Mensual</t>
+  </si>
+  <si>
+    <t>Mide el trabajo diario en función de los acuerdos dictados en tribunales de primera y segunda instancia.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Registros Administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, cifras preliminares 2026.</t>
+  </si>
+  <si>
+    <t>Sumatoria de los acuerdos dictados en tribunales de primera y segunda instancia</t>
+  </si>
+  <si>
+    <t>Seguridad</t>
+  </si>
+  <si>
+    <t>Asuntos concluidos por justicia alternativa, desistimiento o caducidad</t>
+  </si>
+  <si>
+    <t>Asuntos</t>
+  </si>
+  <si>
     <t>30/06/2026</t>
   </si>
   <si>
-    <t>Ascendente</t>
-[...25 lines deleted...]
-  <si>
     <t>Mide el número de juicios que son concluidos sin sentencia, como aquellos en que se decrete la caducidad, exista desistimiento o se resuelva en justicia alternativa.</t>
   </si>
   <si>
     <t>Registros Administrativos del Instituto de Justicia Alternativa del Estado de Jalisco, Cifras preliminares 2026.</t>
   </si>
   <si>
     <t>Consiste en sumar los asuntos que son concluidos sin sentencia, los que se decrete la caducidad, exista desistimiento o se resuelva en justicia alternativa.</t>
   </si>
   <si>
     <t>Asuntos registrados y turnados en el Supremo Tribunal de Justicia del Estado</t>
   </si>
   <si>
     <t>Asuntos registrados y turnados anualmente en cada tribunal comprende las materias penal, civil, familiar, mercantil, justicia para adolescentes, laboral, ejecución de penas.</t>
   </si>
   <si>
     <t>Sumatoria de asuntos registrados y turnados en tribunales de primera y segunda instancia.</t>
   </si>
   <si>
     <t>Capacitaciones Maestrías, Especialidades y talleres para personal administrativo y jurisdiccional</t>
   </si>
   <si>
     <t>Capacitaciones</t>
-  </si>
-[...1 lines deleted...]
-    <t>31/07/2026</t>
   </si>
   <si>
     <t>Mide la cantidad total de actividades formativas: capacitaciones, talleres, cursos y seminarios, dirigidas al personal judicial, con la finalidad de mejorar sus competencias y conocimientos.</t>
   </si>
   <si>
     <t>Registros administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, 2026.</t>
   </si>
   <si>
     <t>Sumatoria de Capacitaciones Maestrías, Especialidades y talleres para personal administrativo y jurisdiccional en el año.</t>
   </si>
   <si>
     <t>Exhortos recibidos en el Supremo Tribunal de Justicia del Estado, así como devolución a sus tribunales</t>
   </si>
   <si>
     <t>Exhortos</t>
   </si>
   <si>
     <t>Asuntos en que los tribunales del Poder Judicial del Estado anualmente brindan auxilio y colaboración a otros tribunales nacionales y extranjeros en las diligencias judiciales encomendadas.</t>
   </si>
   <si>
     <t>Registros Administrativos del Supremo Tribunal de Justicia del Poder Judicial del Estado de Jalisco, 2026.</t>
   </si>
   <si>
     <t>Sumatoria de exhortos recibidos y en devolución a sus tribunales.</t>
   </si>
@@ -453,258 +453,258 @@
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="s">
         <v>32</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2" t="s">
         <v>34</v>
       </c>
       <c r="L2" t="s">
         <v>35</v>
       </c>
       <c r="M2" t="s">
         <v>36</v>
       </c>
       <c r="N2" t="s">
         <v>37</v>
       </c>
       <c r="O2" t="s">
         <v>38</v>
       </c>
       <c r="P2" t="n">
-        <v>20429.0</v>
+        <v>27214.0</v>
       </c>
       <c r="Q2" t="n">
         <v>39550.0</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2" t="n">
         <v>31934.0</v>
       </c>
       <c r="T2" t="n">
         <v>38612.0</v>
       </c>
       <c r="U2" t="n">
         <v>42219.0</v>
       </c>
       <c r="V2" t="n">
         <v>42167.0</v>
       </c>
       <c r="W2" t="n">
         <v>37461.0</v>
       </c>
       <c r="X2" t="n">
         <v>39546.0</v>
       </c>
       <c r="Y2" t="n">
-        <v>20429.0</v>
+        <v>27214.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1910.0</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I3" t="s">
         <v>32</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="n">
         <v>36686.0</v>
       </c>
       <c r="Q3" t="n">
         <v>72609.0</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="n">
         <v>9875.0</v>
       </c>
       <c r="U3" t="n">
         <v>39385.0</v>
       </c>
       <c r="V3" t="n">
         <v>36762.0</v>
       </c>
       <c r="W3" t="n">
         <v>48220.0</v>
       </c>
       <c r="X3" t="n">
         <v>58020.0</v>
       </c>
       <c r="Y3" t="n">
         <v>36686.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1907.0</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
         <v>30</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O4" t="s">
         <v>38</v>
       </c>
       <c r="P4" t="n">
-        <v>3635.0</v>
+        <v>5305.0</v>
       </c>
       <c r="Q4" t="n">
         <v>7339.0</v>
       </c>
       <c r="R4" t="s">
         <v>35</v>
       </c>
       <c r="S4" t="n">
         <v>5291.0</v>
       </c>
       <c r="T4" t="n">
         <v>6181.0</v>
       </c>
       <c r="U4" t="n">
         <v>6802.0</v>
       </c>
       <c r="V4" t="n">
         <v>6573.0</v>
       </c>
       <c r="W4" t="n">
         <v>6743.0</v>
       </c>
       <c r="X4" t="n">
         <v>6715.0</v>
       </c>
       <c r="Y4" t="n">
-        <v>3635.0</v>
+        <v>5305.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2186.0</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>50</v>
       </c>
       <c r="L5" t="s">
         <v>35</v>
       </c>
       <c r="M5" t="s">
         <v>51</v>
       </c>
       <c r="N5" t="s">
         <v>52</v>
       </c>
       <c r="O5" t="s">
         <v>38</v>
       </c>
       <c r="P5" t="n">
         <v>6.0</v>
       </c>
@@ -737,51 +737,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1911.0</v>
       </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>54</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6" t="s">
         <v>55</v>
       </c>
       <c r="L6" t="s">
         <v>35</v>
       </c>
       <c r="M6" t="s">
         <v>56</v>
       </c>
       <c r="N6" t="s">
         <v>57</v>
       </c>
       <c r="O6" t="s">
         <v>38</v>
       </c>
       <c r="P6" t="n">
         <v>21892.0</v>
       </c>
@@ -814,51 +814,51 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2182.0</v>
       </c>
       <c r="B7" t="s">
         <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>32</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="K7" t="s">
         <v>60</v>
       </c>
       <c r="L7" t="s">
         <v>35</v>
       </c>
       <c r="M7" t="s">
         <v>61</v>
       </c>
       <c r="N7" t="s">
         <v>62</v>
       </c>
       <c r="O7" t="s">
         <v>38</v>
       </c>
       <c r="P7" t="n">
         <v>32212.0</v>
       </c>
@@ -891,205 +891,205 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2185.0</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>64</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I8" t="s">
         <v>32</v>
       </c>
       <c r="J8" t="s">
         <v>33</v>
       </c>
       <c r="K8" t="s">
         <v>65</v>
       </c>
       <c r="L8" t="s">
         <v>35</v>
       </c>
       <c r="M8" t="s">
         <v>66</v>
       </c>
       <c r="N8" t="s">
         <v>67</v>
       </c>
       <c r="O8" t="s">
         <v>38</v>
       </c>
       <c r="P8" t="n">
-        <v>182.0</v>
+        <v>180.0</v>
       </c>
       <c r="Q8" t="n">
         <v>184.0</v>
       </c>
       <c r="R8" t="s">
         <v>35</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>
       <c r="V8" t="s">
         <v>35</v>
       </c>
       <c r="W8" t="s">
         <v>35</v>
       </c>
       <c r="X8" t="n">
         <v>180.0</v>
       </c>
       <c r="Y8" t="n">
-        <v>182.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2184.0</v>
       </c>
       <c r="B9" t="s">
         <v>68</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>69</v>
       </c>
       <c r="G9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="s">
         <v>32</v>
       </c>
       <c r="J9" t="s">
         <v>33</v>
       </c>
       <c r="K9" t="s">
         <v>70</v>
       </c>
       <c r="L9" t="s">
         <v>35</v>
       </c>
       <c r="M9" t="s">
         <v>71</v>
       </c>
       <c r="N9" t="s">
         <v>72</v>
       </c>
       <c r="O9" t="s">
         <v>38</v>
       </c>
       <c r="P9" t="n">
-        <v>1410.0</v>
+        <v>2105.0</v>
       </c>
       <c r="Q9" t="n">
         <v>2869.0</v>
       </c>
       <c r="R9" t="s">
         <v>35</v>
       </c>
       <c r="S9" t="s">
         <v>35</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>
       <c r="U9" t="s">
         <v>35</v>
       </c>
       <c r="V9" t="s">
         <v>35</v>
       </c>
       <c r="W9" t="s">
         <v>35</v>
       </c>
       <c r="X9" t="n">
         <v>2160.0</v>
       </c>
       <c r="Y9" t="n">
-        <v>1410.0</v>
+        <v>2105.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1906.0</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>74</v>
       </c>
       <c r="G10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I10" t="s">
         <v>32</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
       <c r="K10" t="s">
         <v>75</v>
       </c>
       <c r="L10" t="s">
         <v>35</v>
       </c>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
         <v>76</v>
       </c>
       <c r="O10" t="s">
         <v>38</v>
       </c>
       <c r="P10" t="n">
         <v>32.0</v>
       </c>
@@ -1146,149 +1146,149 @@
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="s">
         <v>32</v>
       </c>
       <c r="J11" t="s">
         <v>33</v>
       </c>
       <c r="K11" t="s">
         <v>79</v>
       </c>
       <c r="L11" t="s">
         <v>35</v>
       </c>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>80</v>
       </c>
       <c r="O11" t="s">
         <v>38</v>
       </c>
       <c r="P11" t="n">
-        <v>3820.0</v>
+        <v>5667.0</v>
       </c>
       <c r="Q11" t="n">
         <v>7798.0</v>
       </c>
       <c r="R11" t="s">
         <v>35</v>
       </c>
       <c r="S11" t="n">
         <v>6466.0</v>
       </c>
       <c r="T11" t="n">
         <v>7262.0</v>
       </c>
       <c r="U11" t="n">
         <v>7559.0</v>
       </c>
       <c r="V11" t="n">
         <v>7643.0</v>
       </c>
       <c r="W11" t="n">
         <v>6906.0</v>
       </c>
       <c r="X11" t="n">
         <v>7162.0</v>
       </c>
       <c r="Y11" t="n">
-        <v>3820.0</v>
+        <v>5667.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1908.0</v>
       </c>
       <c r="B12" t="s">
         <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>82</v>
       </c>
       <c r="G12" t="s">
         <v>30</v>
       </c>
       <c r="H12" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="I12" t="s">
         <v>32</v>
       </c>
       <c r="J12" t="s">
         <v>33</v>
       </c>
       <c r="K12" t="s">
         <v>83</v>
       </c>
       <c r="L12" t="s">
         <v>35</v>
       </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
         <v>84</v>
       </c>
       <c r="O12" t="s">
         <v>38</v>
       </c>
       <c r="P12" t="n">
-        <v>30.0</v>
+        <v>38.0</v>
       </c>
       <c r="Q12" t="n">
         <v>52.0</v>
       </c>
       <c r="R12" t="s">
         <v>35</v>
       </c>
       <c r="S12" t="n">
         <v>43.0</v>
       </c>
       <c r="T12" t="n">
         <v>53.0</v>
       </c>
       <c r="U12" t="n">
         <v>55.0</v>
       </c>
       <c r="V12" t="n">
         <v>52.0</v>
       </c>
       <c r="W12" t="n">
         <v>51.0</v>
       </c>
       <c r="X12" t="n">
         <v>51.0</v>
       </c>
       <c r="Y12" t="n">
-        <v>30.0</v>
+        <v>38.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>