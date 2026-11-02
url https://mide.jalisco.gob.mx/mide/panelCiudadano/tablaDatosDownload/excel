--- v0 (2026-05-04)
+++ v1 (2026-11-02)
@@ -1,97 +1,13074 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
-[...5 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
-  <sheets/>
+  <sheets>
+    <sheet name="Sheet1" r:id="rId3" sheetId="1"/>
+  </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
-[...3 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+</file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:J405"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" tabSelected="true"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Id</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Indicador</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Unidad de Medida</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>2151.0</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Academias Deportivas constituidas en los municipios del Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Academias</t>
+        </is>
+      </c>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2" t="n">
+        <v>81.0</v>
+      </c>
+      <c r="H2" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="I2" t="n">
+        <v>294.0</v>
+      </c>
+      <c r="J2" t="n">
+        <v>256.0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>1874.0</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Acciones para prevenir y combatir hechos de corrupción</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Acciones</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="E3" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="F3" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="G3" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="H3" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1521.0</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Acciones preventivas en sitios de riesgo ante los fenómenos naturales o antropogénicos</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Acciones</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>2030273.0</v>
+      </c>
+      <c r="E4" t="n">
+        <v>212802.0</v>
+      </c>
+      <c r="F4" t="n">
+        <v>190496.0</v>
+      </c>
+      <c r="G4" t="n">
+        <v>194331.0</v>
+      </c>
+      <c r="H4" t="n">
+        <v>207961.0</v>
+      </c>
+      <c r="I4" t="n">
+        <v>199689.0</v>
+      </c>
+      <c r="J4" t="n">
+        <v>135100.0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>1898.0</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Actividades de capacitación impartidas</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Actividades</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>2018.0</v>
+      </c>
+      <c r="E5" t="n">
+        <v>3238.0</v>
+      </c>
+      <c r="F5" t="n">
+        <v>3030.0</v>
+      </c>
+      <c r="G5" t="n">
+        <v>2615.0</v>
+      </c>
+      <c r="H5" t="n">
+        <v>1263.0</v>
+      </c>
+      <c r="I5" t="n">
+        <v>674.0</v>
+      </c>
+      <c r="J5" t="n">
+        <v>460.0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>1870.0</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Actividades para promover el voto en el extranjero</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Actividades</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>1858.0</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Actividades realizadas para atender la paridad de género en el registro de candidaturas y en la designación de cargos dentro de partidos políticos</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Actividades</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>2039.0</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Acuerdo en materia de normatividad aprobados</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Acuerdos</t>
+        </is>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="n">
+        <v>70.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>2034.0</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Acuerdos de admisión de los recursos de revisión en materia de acceso a la información</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Acuerdos</t>
+        </is>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="n">
+        <v>4815.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>1916.0</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Acuerdos dictados por las Salas que integran el Supremo Tribunal de Justicia del Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Acuerdos</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>31934.0</v>
+      </c>
+      <c r="E10" t="n">
+        <v>38612.0</v>
+      </c>
+      <c r="F10" t="n">
+        <v>42219.0</v>
+      </c>
+      <c r="G10" t="n">
+        <v>42167.0</v>
+      </c>
+      <c r="H10" t="n">
+        <v>37461.0</v>
+      </c>
+      <c r="I10" t="n">
+        <v>39546.0</v>
+      </c>
+      <c r="J10" t="n">
+        <v>27214.0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>1835.0</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Adecuación del marco normativo interno así como a los manuales de organización y procedimientos</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>75.0</v>
+      </c>
+      <c r="E11" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F11" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G11" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H11" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I11" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>2173.0</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Adolescentes que participan en acciones de prevención para la salud mental y adicciones en el Estado</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Adolescentes</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>131116.0</v>
+      </c>
+      <c r="E12" t="n">
+        <v>196375.0</v>
+      </c>
+      <c r="F12" t="n">
+        <v>230385.0</v>
+      </c>
+      <c r="G12" t="n">
+        <v>246834.0</v>
+      </c>
+      <c r="H12" t="n">
+        <v>381290.0</v>
+      </c>
+      <c r="I12" t="n">
+        <v>282825.0</v>
+      </c>
+      <c r="J12" t="n">
+        <v>436304.0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>1542.0</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Afluencia turística en Jalisco</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Turistas</t>
+        </is>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="n">
+        <v>3.3226718E7</v>
+      </c>
+      <c r="I13" t="n">
+        <v>3.3882924E7</v>
+      </c>
+      <c r="J13" t="n">
+        <v>2.4391029E7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>147.0</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Afluencia turística extranjera</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>1913954.0</v>
+      </c>
+      <c r="E14" t="n">
+        <v>2183088.0</v>
+      </c>
+      <c r="F14" t="n">
+        <v>3100450.0</v>
+      </c>
+      <c r="G14" t="n">
+        <v>3360280.0</v>
+      </c>
+      <c r="H14" t="n">
+        <v>3740893.0</v>
+      </c>
+      <c r="I14" t="n">
+        <v>3338222.0</v>
+      </c>
+      <c r="J14" t="n">
+        <v>2692025.0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>146.0</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Afluencia turística nacional</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>1.1385934E7</v>
+      </c>
+      <c r="E15" t="n">
+        <v>1.5820772E7</v>
+      </c>
+      <c r="F15" t="n">
+        <v>2.7408135E7</v>
+      </c>
+      <c r="G15" t="n">
+        <v>3.091674E7</v>
+      </c>
+      <c r="H15" t="n">
+        <v>2.9485827E7</v>
+      </c>
+      <c r="I15" t="n">
+        <v>3.0544702E7</v>
+      </c>
+      <c r="J15" t="n">
+        <v>2.1699004E7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>221.0</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Alumnos atendidos en educación especial</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Alumnos</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>29336.0</v>
+      </c>
+      <c r="E16" t="n">
+        <v>28618.0</v>
+      </c>
+      <c r="F16" t="n">
+        <v>29740.0</v>
+      </c>
+      <c r="G16" t="n">
+        <v>30880.0</v>
+      </c>
+      <c r="H16" t="n">
+        <v>31507.0</v>
+      </c>
+      <c r="I16" t="n">
+        <v>32341.0</v>
+      </c>
+      <c r="J16" t="n">
+        <v>32658.0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>2052.0</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Apoyos en especie otorgados a personas en situación de calle y/o movilidad en el Estado a través de DIF Jalisco</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Apoyos</t>
+        </is>
+      </c>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="n">
+        <v>377589.0</v>
+      </c>
+      <c r="I17" t="n">
+        <v>358314.0</v>
+      </c>
+      <c r="J17" t="n">
+        <v>275356.0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>141.0</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Arribos por actividad aeroportuaria</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Arribos</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>58371.0</v>
+      </c>
+      <c r="E18" t="n">
+        <v>80065.0</v>
+      </c>
+      <c r="F18" t="n">
+        <v>94632.0</v>
+      </c>
+      <c r="G18" t="n">
+        <v>94600.0</v>
+      </c>
+      <c r="H18" t="n">
+        <v>93986.0</v>
+      </c>
+      <c r="I18" t="n">
+        <v>96916.0</v>
+      </c>
+      <c r="J18" t="n">
+        <v>74244.0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>1099.0</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Asistentes a adiestramientos y estudios culturales</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D19" t="n">
+        <v>62924.0</v>
+      </c>
+      <c r="E19" t="n">
+        <v>210620.0</v>
+      </c>
+      <c r="F19" t="n">
+        <v>203723.0</v>
+      </c>
+      <c r="G19" t="n">
+        <v>321904.0</v>
+      </c>
+      <c r="H19" t="n">
+        <v>294889.0</v>
+      </c>
+      <c r="I19" t="n">
+        <v>349538.0</v>
+      </c>
+      <c r="J19" t="n">
+        <v>268725.0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>1107.0</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Asistentes a bibliotecas públicas</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D20" t="n">
+        <v>489341.0</v>
+      </c>
+      <c r="E20" t="n">
+        <v>529387.0</v>
+      </c>
+      <c r="F20" t="n">
+        <v>1152768.0</v>
+      </c>
+      <c r="G20" t="n">
+        <v>1365742.0</v>
+      </c>
+      <c r="H20" t="n">
+        <v>1385473.0</v>
+      </c>
+      <c r="I20" t="n">
+        <v>1225151.0</v>
+      </c>
+      <c r="J20" t="n">
+        <v>759769.0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>1400.0</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Asistentes a eventos culturales</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D21" t="n">
+        <v>558679.0</v>
+      </c>
+      <c r="E21" t="n">
+        <v>1692691.0</v>
+      </c>
+      <c r="F21" t="n">
+        <v>2073812.0</v>
+      </c>
+      <c r="G21" t="n">
+        <v>2266166.0</v>
+      </c>
+      <c r="H21" t="n">
+        <v>1973060.0</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1738838.0</v>
+      </c>
+      <c r="J21" t="n">
+        <v>1240753.0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>2107.0</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Asistentes a las Fiestas de Octubre</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="n">
+        <v>830505.0</v>
+      </c>
+      <c r="I22" t="n">
+        <v>742214.0</v>
+      </c>
+      <c r="J22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>1863.0</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Asistentes a talleres de Ciudadanía, derechos políticos y democracia en Papirolas, Ciclo de Cine y FIL</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D23" t="n">
+        <v>489.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>1910.0</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Asuntos concluidos por justicia alternativa, desistimiento o caducidad</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Asuntos</t>
+        </is>
+      </c>
+      <c r="D24"/>
+      <c r="E24" t="n">
+        <v>9875.0</v>
+      </c>
+      <c r="F24" t="n">
+        <v>39385.0</v>
+      </c>
+      <c r="G24" t="n">
+        <v>36762.0</v>
+      </c>
+      <c r="H24" t="n">
+        <v>48220.0</v>
+      </c>
+      <c r="I24" t="n">
+        <v>58020.0</v>
+      </c>
+      <c r="J24" t="n">
+        <v>36686.0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>1907.0</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Asuntos registrados y turnados en el Supremo Tribunal de Justicia del Estado</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Asuntos</t>
+        </is>
+      </c>
+      <c r="D25" t="n">
+        <v>5291.0</v>
+      </c>
+      <c r="E25" t="n">
+        <v>6181.0</v>
+      </c>
+      <c r="F25" t="n">
+        <v>6802.0</v>
+      </c>
+      <c r="G25" t="n">
+        <v>6573.0</v>
+      </c>
+      <c r="H25" t="n">
+        <v>6743.0</v>
+      </c>
+      <c r="I25" t="n">
+        <v>6715.0</v>
+      </c>
+      <c r="J25" t="n">
+        <v>5305.0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>2084.0</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Atletas de alto rendimiento que reciben apoyo para garantizar su participación en las competencias del ciclo olímpico</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Atletas</t>
+        </is>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="n">
+        <v>391.0</v>
+      </c>
+      <c r="I26" t="n">
+        <v>229.0</v>
+      </c>
+      <c r="J26" t="n">
+        <v>130.0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>1644.0</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Auditorías a la administración pública estatal</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Auditorías</t>
+        </is>
+      </c>
+      <c r="D27" t="n">
+        <v>256.0</v>
+      </c>
+      <c r="E27" t="n">
+        <v>280.0</v>
+      </c>
+      <c r="F27" t="n">
+        <v>302.0</v>
+      </c>
+      <c r="G27" t="n">
+        <v>303.0</v>
+      </c>
+      <c r="H27" t="n">
+        <v>304.0</v>
+      </c>
+      <c r="I27" t="n">
+        <v>305.0</v>
+      </c>
+      <c r="J27" t="n">
+        <v>434.0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>2177.0</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Avance en el cumplimiento de las lineas de acción del Programa Anticorrupción del Tribunal de Justicia Administrativa del Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="J28"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>2174.0</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Baja documental de los expedientes que feneció su vigencia documental</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>1919.0</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Brecha de género en personas generadoras de empleos</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D30" t="n">
+        <v>71.77</v>
+      </c>
+      <c r="E30" t="n">
+        <v>67.97</v>
+      </c>
+      <c r="F30" t="n">
+        <v>68.49</v>
+      </c>
+      <c r="G30" t="n">
+        <v>74.82</v>
+      </c>
+      <c r="H30" t="n">
+        <v>76.68</v>
+      </c>
+      <c r="I30" t="n">
+        <v>76.6</v>
+      </c>
+      <c r="J30" t="n">
+        <v>84.83</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>2123.0</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Calificación en el índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Calificación</t>
+        </is>
+      </c>
+      <c r="D31" t="n">
+        <v>91.31</v>
+      </c>
+      <c r="E31" t="n">
+        <v>91.91</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31" t="n">
+        <v>94.86</v>
+      </c>
+      <c r="H31" t="n">
+        <v>86.89</v>
+      </c>
+      <c r="I31" t="n">
+        <v>93.37</v>
+      </c>
+      <c r="J31" t="n">
+        <v>93.55</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>1743.0</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Calificación según la confianza que le otorga la población al gobierno estatal</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Calificación</t>
+        </is>
+      </c>
+      <c r="D32"/>
+      <c r="E32" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="J32" t="n">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>1154.0</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Capacidad de almacenamiento de agua en metros cúbicos para fines pecuarios</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Metros cúbicos</t>
+        </is>
+      </c>
+      <c r="D33" t="n">
+        <v>1.073353182E7</v>
+      </c>
+      <c r="E33" t="n">
+        <v>1.257089282E7</v>
+      </c>
+      <c r="F33" t="n">
+        <v>1.387599282E7</v>
+      </c>
+      <c r="G33" t="n">
+        <v>1.467055882E7</v>
+      </c>
+      <c r="H33" t="n">
+        <v>1.553260052E7</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1.687941252E7</v>
+      </c>
+      <c r="J33" t="n">
+        <v>1.96351669E7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>2186.0</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Capacitaciones Maestrías, Especialidades y talleres para personal administrativo y jurisdiccional</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Capacitaciones</t>
+        </is>
+      </c>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="J34" t="n">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>1735.0</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Capital humano artístico ocupado y empleado</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Artistas</t>
+        </is>
+      </c>
+      <c r="D35" t="n">
+        <v>36093.0</v>
+      </c>
+      <c r="E35" t="n">
+        <v>49838.0</v>
+      </c>
+      <c r="F35" t="n">
+        <v>54047.0</v>
+      </c>
+      <c r="G35" t="n">
+        <v>50775.0</v>
+      </c>
+      <c r="H35" t="n">
+        <v>62370.0</v>
+      </c>
+      <c r="I35" t="n">
+        <v>56586.0</v>
+      </c>
+      <c r="J35" t="n">
+        <v>52289.0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>772.0</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Casos de Dengue</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Casos</t>
+        </is>
+      </c>
+      <c r="D36" t="n">
+        <v>5105.0</v>
+      </c>
+      <c r="E36" t="n">
+        <v>181.0</v>
+      </c>
+      <c r="F36" t="n">
+        <v>68.0</v>
+      </c>
+      <c r="G36" t="n">
+        <v>941.0</v>
+      </c>
+      <c r="H36" t="n">
+        <v>20907.0</v>
+      </c>
+      <c r="I36" t="n">
+        <v>2317.0</v>
+      </c>
+      <c r="J36" t="n">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>1609.0</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Casos de Influenza</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Casos</t>
+        </is>
+      </c>
+      <c r="D37" t="n">
+        <v>361.0</v>
+      </c>
+      <c r="E37" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="F37" t="n">
+        <v>412.0</v>
+      </c>
+      <c r="G37" t="n">
+        <v>169.0</v>
+      </c>
+      <c r="H37" t="n">
+        <v>451.0</v>
+      </c>
+      <c r="I37" t="n">
+        <v>468.0</v>
+      </c>
+      <c r="J37" t="n">
+        <v>218.0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>1466.0</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Casos de VIH en la población en general</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Casos</t>
+        </is>
+      </c>
+      <c r="D38" t="n">
+        <v>1296.0</v>
+      </c>
+      <c r="E38" t="n">
+        <v>1351.0</v>
+      </c>
+      <c r="F38" t="n">
+        <v>1409.0</v>
+      </c>
+      <c r="G38" t="n">
+        <v>1096.0</v>
+      </c>
+      <c r="H38" t="n">
+        <v>1114.0</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1015.0</v>
+      </c>
+      <c r="J38" t="n">
+        <v>737.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>1527.0</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Casos de violencia entre iguales en el ámbito escolar registrados en las escuelas de educación básica</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Casos</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="E39" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="F39" t="n">
+        <v>153.0</v>
+      </c>
+      <c r="G39" t="n">
+        <v>191.0</v>
+      </c>
+      <c r="H39" t="n">
+        <v>148.0</v>
+      </c>
+      <c r="I39" t="n">
+        <v>86.0</v>
+      </c>
+      <c r="J39" t="n">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>2158.0</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Caudal de agua residual tratada reusada</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Litros por segundo</t>
+        </is>
+      </c>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40" t="n">
+        <v>120.0</v>
+      </c>
+      <c r="I40" t="n">
+        <v>173.0</v>
+      </c>
+      <c r="J40" t="n">
+        <v>143.36</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>1859.0</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Centros educativos que implementan programas de capacitación a profesores sobre cultura cívica y democrática</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Centros</t>
+        </is>
+      </c>
+      <c r="D41" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>1748.0</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Centros para el desarrollo de cultura de emprendimiento innovador</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Centros</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E42" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="F42" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="G42" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="H42" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I42" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="J42" t="n">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>1940.0</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Coeficiente de capacidades institucionales para la acción climática</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Coeficiente</t>
+        </is>
+      </c>
+      <c r="D43" t="n">
+        <v>77.3</v>
+      </c>
+      <c r="E43" t="n">
+        <v>79.1</v>
+      </c>
+      <c r="F43" t="n">
+        <v>79.1</v>
+      </c>
+      <c r="G43" t="n">
+        <v>79.1</v>
+      </c>
+      <c r="H43" t="n">
+        <v>84.69</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>1787.0</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Coeficiente de GINI</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Coeficiente</t>
+        </is>
+      </c>
+      <c r="D44" t="n">
+        <v>0.388</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="n">
+        <v>0.366</v>
+      </c>
+      <c r="G44"/>
+      <c r="H44" t="n">
+        <v>0.389</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>2065.0</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Coeficiente GINI con ingresos laborales, desigualdad laboral</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Coeficiente</t>
+        </is>
+      </c>
+      <c r="D45" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="E45" t="n">
+        <v>0.313</v>
+      </c>
+      <c r="F45" t="n">
+        <v>0.307</v>
+      </c>
+      <c r="G45" t="n">
+        <v>0.286</v>
+      </c>
+      <c r="H45" t="n">
+        <v>0.296</v>
+      </c>
+      <c r="I45" t="n">
+        <v>0.293</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0.279</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>1892.0</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Conciliaciones aceptadas</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Conciliaciones</t>
+        </is>
+      </c>
+      <c r="D46" t="n">
+        <v>1261.0</v>
+      </c>
+      <c r="E46" t="n">
+        <v>855.0</v>
+      </c>
+      <c r="F46" t="n">
+        <v>1000.0</v>
+      </c>
+      <c r="G46" t="n">
+        <v>1102.0</v>
+      </c>
+      <c r="H46" t="n">
+        <v>1226.0</v>
+      </c>
+      <c r="I46" t="n">
+        <v>1104.0</v>
+      </c>
+      <c r="J46" t="n">
+        <v>864.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>1829.0</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Controversias administrativas y fiscales resueltas</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D47" t="n">
+        <v>69.95</v>
+      </c>
+      <c r="E47" t="n">
+        <v>74.18</v>
+      </c>
+      <c r="F47" t="n">
+        <v>70.09</v>
+      </c>
+      <c r="G47" t="n">
+        <v>74.85</v>
+      </c>
+      <c r="H47" t="n">
+        <v>107.59</v>
+      </c>
+      <c r="I47" t="n">
+        <v>99.59</v>
+      </c>
+      <c r="J47" t="n">
+        <v>99.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>1967.0</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Convenios de conciliación laboral celebrados</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Convenios</t>
+        </is>
+      </c>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48" t="n">
+        <v>35619.0</v>
+      </c>
+      <c r="H48" t="n">
+        <v>37976.0</v>
+      </c>
+      <c r="I48" t="n">
+        <v>41601.0</v>
+      </c>
+      <c r="J48" t="n">
+        <v>34569.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>2147.0</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Convenios de prevención social con municipios</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Convenios</t>
+        </is>
+      </c>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="J49" t="n">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>1899.0</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Convenios vigentes</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Convenios</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>89.0</v>
+      </c>
+      <c r="E50" t="n">
+        <v>91.0</v>
+      </c>
+      <c r="F50" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G50" t="n">
+        <v>69.0</v>
+      </c>
+      <c r="H50" t="n">
+        <v>63.0</v>
+      </c>
+      <c r="I50" t="n">
+        <v>156.0</v>
+      </c>
+      <c r="J50" t="n">
+        <v>238.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>565.0</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Crías de peces dulceacuícolas producidas en centros que administra el gobierno del estado</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Crías de peces</t>
+        </is>
+      </c>
+      <c r="D51" t="n">
+        <v>9342750.0</v>
+      </c>
+      <c r="E51" t="n">
+        <v>8722270.0</v>
+      </c>
+      <c r="F51" t="n">
+        <v>1.033805E7</v>
+      </c>
+      <c r="G51" t="n">
+        <v>9407000.0</v>
+      </c>
+      <c r="H51" t="n">
+        <v>9804000.0</v>
+      </c>
+      <c r="I51" t="n">
+        <v>1.1993033E7</v>
+      </c>
+      <c r="J51" t="n">
+        <v>9918900.0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>2028.0</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Criterios de interpretación aprobados por el Pleno</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Criterios</t>
+        </is>
+      </c>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>1853.0</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Cursos de capacitación en espacios de formación y profesionalización ciudadana impartidos</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Cursos y talleres</t>
+        </is>
+      </c>
+      <c r="D53" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>1417.0</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Defunciones por accidente de tráfico de vehículo de motor</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Defunciones</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>1137.0</v>
+      </c>
+      <c r="E54" t="n">
+        <v>1005.0</v>
+      </c>
+      <c r="F54" t="n">
+        <v>786.0</v>
+      </c>
+      <c r="G54" t="n">
+        <v>671.0</v>
+      </c>
+      <c r="H54" t="n">
+        <v>534.0</v>
+      </c>
+      <c r="I54" t="n">
+        <v>624.0</v>
+      </c>
+      <c r="J54" t="n">
+        <v>432.0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>785.0</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Delitos del fuero común</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D55" t="n">
+        <v>126599.0</v>
+      </c>
+      <c r="E55" t="n">
+        <v>128588.0</v>
+      </c>
+      <c r="F55" t="n">
+        <v>128398.0</v>
+      </c>
+      <c r="G55" t="n">
+        <v>131687.0</v>
+      </c>
+      <c r="H55" t="n">
+        <v>124084.0</v>
+      </c>
+      <c r="I55" t="n">
+        <v>114418.0</v>
+      </c>
+      <c r="J55" t="n">
+        <v>85682.0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>1647.0</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Delitos del Fuero Federal</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D56" t="n">
+        <v>4850.0</v>
+      </c>
+      <c r="E56" t="n">
+        <v>4653.0</v>
+      </c>
+      <c r="F56" t="n">
+        <v>4495.0</v>
+      </c>
+      <c r="G56" t="n">
+        <v>4524.0</v>
+      </c>
+      <c r="H56" t="n">
+        <v>4401.0</v>
+      </c>
+      <c r="I56" t="n">
+        <v>4871.0</v>
+      </c>
+      <c r="J56" t="n">
+        <v>3718.0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>621.0</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Denuncias por violencia intrafamiliar</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D57" t="n">
+        <v>11892.0</v>
+      </c>
+      <c r="E57" t="n">
+        <v>12619.0</v>
+      </c>
+      <c r="F57" t="n">
+        <v>13747.0</v>
+      </c>
+      <c r="G57" t="n">
+        <v>16904.0</v>
+      </c>
+      <c r="H57" t="n">
+        <v>14549.0</v>
+      </c>
+      <c r="I57" t="n">
+        <v>12315.0</v>
+      </c>
+      <c r="J57" t="n">
+        <v>9845.0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>2117.0</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Depósitos vehiculares con los que cuenta el Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Depósitos vehiculares</t>
+        </is>
+      </c>
+      <c r="D58" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="E58" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="F58" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="G58" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="H58" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="I58" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J58" t="n">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>2130.0</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Derrama económica de la industria fílmica (FILMA)</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Pesos</t>
+        </is>
+      </c>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59" t="n">
+        <v>9.5E8</v>
+      </c>
+      <c r="I59" t="n">
+        <v>8.265522246E8</v>
+      </c>
+      <c r="J59" t="n">
+        <v>5.97596E8</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>2129.0</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Derrama turística en Jalisco</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Millones de pesos</t>
+        </is>
+      </c>
+      <c r="D60"/>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60" t="n">
+        <v>76495.0</v>
+      </c>
+      <c r="I60" t="n">
+        <v>76618.95</v>
+      </c>
+      <c r="J60" t="n">
+        <v>52930.0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>2038.0</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Determinaciones de cumplimiento o incumplimiento de las resoluciones emitidas</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Resoluciones</t>
+        </is>
+      </c>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61" t="n">
+        <v>4740.0</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>2131.0</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Diagnósticos municipales de riesgos actualizados</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Diagnósticos</t>
+        </is>
+      </c>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="I62" t="n">
+        <v>123.0</v>
+      </c>
+      <c r="J62" t="n">
+        <v>123.0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>2171.0</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Días con buena calidad del aire, acorde al índice Aire y Salud (IAS)</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Días</t>
+        </is>
+      </c>
+      <c r="D63" t="n">
+        <v>101.0</v>
+      </c>
+      <c r="E63" t="n">
+        <v>120.0</v>
+      </c>
+      <c r="F63" t="n">
+        <v>88.0</v>
+      </c>
+      <c r="G63" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H63" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="I63" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J63" t="n">
+        <v>67.0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>2180.0</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Días en que se cumple con la norma al O3</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Días</t>
+        </is>
+      </c>
+      <c r="D64" t="n">
+        <v>287.0</v>
+      </c>
+      <c r="E64" t="n">
+        <v>300.0</v>
+      </c>
+      <c r="F64" t="n">
+        <v>284.0</v>
+      </c>
+      <c r="G64" t="n">
+        <v>259.0</v>
+      </c>
+      <c r="H64" t="n">
+        <v>258.0</v>
+      </c>
+      <c r="I64" t="n">
+        <v>210.0</v>
+      </c>
+      <c r="J64" t="n">
+        <v>223.0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>2181.0</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Días que se cumple con la norma de PM10</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Días</t>
+        </is>
+      </c>
+      <c r="D65" t="n">
+        <v>162.0</v>
+      </c>
+      <c r="E65" t="n">
+        <v>131.0</v>
+      </c>
+      <c r="F65" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="G65" t="n">
+        <v>108.0</v>
+      </c>
+      <c r="H65" t="n">
+        <v>103.0</v>
+      </c>
+      <c r="I65" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J65" t="n">
+        <v>108.0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>2027.0</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Dictámenes de verificación y vigilancia realizados</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Dictámenes</t>
+        </is>
+      </c>
+      <c r="D66"/>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
+      <c r="H66" t="n">
+        <v>155.0</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>1962.0</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Digitalización de documentos</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D67"/>
+      <c r="E67" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F67" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G67" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H67" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I67" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J67"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>1860.0</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Diseños de recursos didácticos para difusión de cultura cívica</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Número</t>
+        </is>
+      </c>
+      <c r="D68" t="n">
+        <v>321.0</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
+      <c r="H68"/>
+      <c r="I68"/>
+      <c r="J68"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>2153.0</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Docentes de educación básica formados</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Docentes</t>
+        </is>
+      </c>
+      <c r="D69"/>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69" t="n">
+        <v>7000.0</v>
+      </c>
+      <c r="I69" t="n">
+        <v>9686.0</v>
+      </c>
+      <c r="J69"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>1857.0</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Documentos de difusión y recursos editoriales de inclusión en materia electoral y de participación ciudadana a comunidades vulnerables publicados</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Documentos</t>
+        </is>
+      </c>
+      <c r="D70" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70"/>
+      <c r="I70"/>
+      <c r="J70"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>1742.0</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Edad promedio a la muerte por diabetes mellitus</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Años</t>
+        </is>
+      </c>
+      <c r="D71" t="n">
+        <v>69.5</v>
+      </c>
+      <c r="E71" t="n">
+        <v>69.5</v>
+      </c>
+      <c r="F71" t="n">
+        <v>70.66</v>
+      </c>
+      <c r="G71" t="n">
+        <v>70.19</v>
+      </c>
+      <c r="H71" t="n">
+        <v>70.3</v>
+      </c>
+      <c r="I71"/>
+      <c r="J71"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>1861.0</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Ejemplares impresos y digitales distribuidos en la entidad</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Número</t>
+        </is>
+      </c>
+      <c r="D72" t="n">
+        <v>3300.0</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72"/>
+      <c r="I72"/>
+      <c r="J72"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>1734.0</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Emergencias causadas por fenómenos antropogénicos</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Emergencias</t>
+        </is>
+      </c>
+      <c r="D73" t="n">
+        <v>2219.0</v>
+      </c>
+      <c r="E73" t="n">
+        <v>2670.0</v>
+      </c>
+      <c r="F73" t="n">
+        <v>2300.0</v>
+      </c>
+      <c r="G73" t="n">
+        <v>2876.0</v>
+      </c>
+      <c r="H73" t="n">
+        <v>2995.0</v>
+      </c>
+      <c r="I73" t="n">
+        <v>2916.0</v>
+      </c>
+      <c r="J73" t="n">
+        <v>1951.0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>2047.0</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Empresas que concluyen el proceso de reacreditación del Distintivo Pro Integridad</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Empresas</t>
+        </is>
+      </c>
+      <c r="D74"/>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="I74" t="n">
+        <v>228.0</v>
+      </c>
+      <c r="J74" t="n">
+        <v>321.0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>171.0</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Esperanza de vida al nacimiento</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Años</t>
+        </is>
+      </c>
+      <c r="D75" t="n">
+        <v>71.2</v>
+      </c>
+      <c r="E75" t="n">
+        <v>69.4</v>
+      </c>
+      <c r="F75" t="n">
+        <v>75.7</v>
+      </c>
+      <c r="G75" t="n">
+        <v>75.8</v>
+      </c>
+      <c r="H75" t="n">
+        <v>76.02</v>
+      </c>
+      <c r="I75" t="n">
+        <v>76.19</v>
+      </c>
+      <c r="J75"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>2141.0</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Estaciones agroclimáticas instaladas en red</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Estaciones</t>
+        </is>
+      </c>
+      <c r="D76"/>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76"/>
+      <c r="I76" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="J76" t="n">
+        <v>52.0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>2163.0</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Estaciones de bicicletas públicas instaladas</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Estaciones</t>
+        </is>
+      </c>
+      <c r="D77" t="n">
+        <v>300.0</v>
+      </c>
+      <c r="E77" t="n">
+        <v>300.0</v>
+      </c>
+      <c r="F77" t="n">
+        <v>300.0</v>
+      </c>
+      <c r="G77" t="n">
+        <v>360.0</v>
+      </c>
+      <c r="H77" t="n">
+        <v>368.0</v>
+      </c>
+      <c r="I77" t="n">
+        <v>370.0</v>
+      </c>
+      <c r="J77" t="n">
+        <v>470.0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>2108.0</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Eventos de entretenimiento en el estado</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Eventos</t>
+        </is>
+      </c>
+      <c r="D78"/>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I78" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="J78" t="n">
+        <v>11.0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>1868.0</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Eventos realizados donde se utiliza el programa de innovación urna electrónica</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Eventos</t>
+        </is>
+      </c>
+      <c r="D79"/>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79"/>
+      <c r="I79"/>
+      <c r="J79"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>1911.0</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Exhortos recibidos en el Supremo Tribunal de Justicia del Estado, así como devolución a sus tribunales</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Exhortos</t>
+        </is>
+      </c>
+      <c r="D80" t="n">
+        <v>20503.0</v>
+      </c>
+      <c r="E80" t="n">
+        <v>19629.0</v>
+      </c>
+      <c r="F80" t="n">
+        <v>15031.0</v>
+      </c>
+      <c r="G80" t="n">
+        <v>32228.0</v>
+      </c>
+      <c r="H80" t="n">
+        <v>33318.0</v>
+      </c>
+      <c r="I80" t="n">
+        <v>37818.0</v>
+      </c>
+      <c r="J80" t="n">
+        <v>21892.0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>2182.0</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Expedientes iniciados en el Instituto de Justicia Alternativa del Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Expedientes</t>
+        </is>
+      </c>
+      <c r="D81"/>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81"/>
+      <c r="I81" t="n">
+        <v>58000.0</v>
+      </c>
+      <c r="J81" t="n">
+        <v>32212.0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>2066.0</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Exportaciones</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Millones de dólares</t>
+        </is>
+      </c>
+      <c r="D82" t="n">
+        <v>25695.33</v>
+      </c>
+      <c r="E82" t="n">
+        <v>30464.08</v>
+      </c>
+      <c r="F82" t="n">
+        <v>34596.43</v>
+      </c>
+      <c r="G82" t="n">
+        <v>36403.67</v>
+      </c>
+      <c r="H82" t="n">
+        <v>42540.0</v>
+      </c>
+      <c r="I82" t="n">
+        <v>67138.59</v>
+      </c>
+      <c r="J82"/>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>2138.0</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Exportaciones agrícolas</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Millones de dólares</t>
+        </is>
+      </c>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83" t="n">
+        <v>3679.0</v>
+      </c>
+      <c r="I83" t="n">
+        <v>3153.0</v>
+      </c>
+      <c r="J83" t="n">
+        <v>1753.0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>1244.0</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Extorsiones telefónicas</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D84" t="n">
+        <v>488.0</v>
+      </c>
+      <c r="E84" t="n">
+        <v>430.0</v>
+      </c>
+      <c r="F84" t="n">
+        <v>542.0</v>
+      </c>
+      <c r="G84" t="n">
+        <v>480.0</v>
+      </c>
+      <c r="H84" t="n">
+        <v>416.0</v>
+      </c>
+      <c r="I84" t="n">
+        <v>337.0</v>
+      </c>
+      <c r="J84" t="n">
+        <v>133.0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>1178.0</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Fondos concurrentes a la inversión estatal en investigación, desarrollo tecnológico e innovación (I+d+i)</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Millones de pesos</t>
+        </is>
+      </c>
+      <c r="D85" t="n">
+        <v>207.0</v>
+      </c>
+      <c r="E85" t="n">
+        <v>150.52</v>
+      </c>
+      <c r="F85" t="n">
+        <v>153.25</v>
+      </c>
+      <c r="G85" t="n">
+        <v>200.47</v>
+      </c>
+      <c r="H85" t="n">
+        <v>122.67</v>
+      </c>
+      <c r="I85" t="n">
+        <v>155.58</v>
+      </c>
+      <c r="J85" t="n">
+        <v>213.06</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>1031.0</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Fraudes</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D86" t="n">
+        <v>7205.0</v>
+      </c>
+      <c r="E86" t="n">
+        <v>8014.0</v>
+      </c>
+      <c r="F86" t="n">
+        <v>8785.0</v>
+      </c>
+      <c r="G86" t="n">
+        <v>10274.0</v>
+      </c>
+      <c r="H86" t="n">
+        <v>11884.0</v>
+      </c>
+      <c r="I86" t="n">
+        <v>10646.0</v>
+      </c>
+      <c r="J86" t="n">
+        <v>8397.0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>1654.0</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Gasto público estatal destinado a ciencia y tecnología como porcentaje del presupuesto estatal</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D87" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="E87" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="F87" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="G87" t="n">
+        <v>0.98</v>
+      </c>
+      <c r="H87" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="I87" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="J87" t="n">
+        <v>0.71</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>163.0</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Grado promedio de escolaridad</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Grado promedio</t>
+        </is>
+      </c>
+      <c r="D88" t="n">
+        <v>9.8</v>
+      </c>
+      <c r="E88" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="F88" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="G88" t="n">
+        <v>10.2</v>
+      </c>
+      <c r="H88" t="n">
+        <v>10.3</v>
+      </c>
+      <c r="I88" t="n">
+        <v>10.4</v>
+      </c>
+      <c r="J88" t="n">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>2159.0</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Habitantes abastecidos de agua con sistemas alternativos</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Habitantes</t>
+        </is>
+      </c>
+      <c r="D89"/>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89" t="n">
+        <v>48000.0</v>
+      </c>
+      <c r="I89" t="n">
+        <v>60560.0</v>
+      </c>
+      <c r="J89" t="n">
+        <v>73560.0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>1279.0</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Hectáreas bajo esquema de cultivo protegido</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Hectáreas</t>
+        </is>
+      </c>
+      <c r="D90" t="n">
+        <v>9041.31</v>
+      </c>
+      <c r="E90" t="n">
+        <v>9116.86</v>
+      </c>
+      <c r="F90" t="n">
+        <v>11975.46</v>
+      </c>
+      <c r="G90" t="n">
+        <v>12410.66</v>
+      </c>
+      <c r="H90" t="n">
+        <v>13413.84</v>
+      </c>
+      <c r="I90" t="n">
+        <v>13279.29</v>
+      </c>
+      <c r="J90" t="n">
+        <v>13279.29</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>1146.0</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Hectáreas con riego tecnificado</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Hectáreas</t>
+        </is>
+      </c>
+      <c r="D91" t="n">
+        <v>127942.37</v>
+      </c>
+      <c r="E91" t="n">
+        <v>130288.8</v>
+      </c>
+      <c r="F91" t="n">
+        <v>131647.8</v>
+      </c>
+      <c r="G91" t="n">
+        <v>133895.55</v>
+      </c>
+      <c r="H91" t="n">
+        <v>134467.98</v>
+      </c>
+      <c r="I91" t="n">
+        <v>137222.26</v>
+      </c>
+      <c r="J91" t="n">
+        <v>138278.26</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>2139.0</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Hectáreas de caña cosechadas en verde</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Hectáreas</t>
+        </is>
+      </c>
+      <c r="D92"/>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92" t="n">
+        <v>10284.0</v>
+      </c>
+      <c r="I92" t="n">
+        <v>15600.0</v>
+      </c>
+      <c r="J92" t="n">
+        <v>18000.0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>1126.0</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Incendios forestales atendidos en coordinación con otras instancias</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Incendios</t>
+        </is>
+      </c>
+      <c r="D93" t="n">
+        <v>629.0</v>
+      </c>
+      <c r="E93" t="n">
+        <v>1052.0</v>
+      </c>
+      <c r="F93" t="n">
+        <v>980.0</v>
+      </c>
+      <c r="G93" t="n">
+        <v>1347.0</v>
+      </c>
+      <c r="H93" t="n">
+        <v>978.0</v>
+      </c>
+      <c r="I93" t="n">
+        <v>930.0</v>
+      </c>
+      <c r="J93" t="n">
+        <v>681.0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>1751.0</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Incremento de la generación eléctrica</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D94" t="n">
+        <v>65.0</v>
+      </c>
+      <c r="E94" t="n">
+        <v>73.0</v>
+      </c>
+      <c r="F94" t="n">
+        <v>76.77</v>
+      </c>
+      <c r="G94" t="n">
+        <v>74.0</v>
+      </c>
+      <c r="H94" t="n">
+        <v>78.0</v>
+      </c>
+      <c r="I94" t="n">
+        <v>64.0</v>
+      </c>
+      <c r="J94"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>2172.0</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Índice de Fortalecimiento Institucional para la Igualdad de Género en la Administración Pública Estatal</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Índice</t>
+        </is>
+      </c>
+      <c r="D95"/>
+      <c r="E95" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="F95" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="G95" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="H95" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="I95" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="J95" t="n">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>1948.0</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Índice de percepción de inseguridad para mujeres mayores de 18 años (comprende la falta de castigo a delincuentes e inseguridad)</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Índice</t>
+        </is>
+      </c>
+      <c r="D96" t="n">
+        <v>54.3</v>
+      </c>
+      <c r="E96" t="n">
+        <v>39.8</v>
+      </c>
+      <c r="F96" t="n">
+        <v>42.14</v>
+      </c>
+      <c r="G96" t="n">
+        <v>42.77</v>
+      </c>
+      <c r="H96" t="n">
+        <v>40.1</v>
+      </c>
+      <c r="I96" t="n">
+        <v>42.72</v>
+      </c>
+      <c r="J96" t="n">
+        <v>38.9</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="n">
+        <v>2124.0</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Índice de recurrencia en materia de acceso a la información de la Administración Pública Centralizada del Gobierno del Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D97"/>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97" t="n">
+        <v>1.06</v>
+      </c>
+      <c r="I97" t="n">
+        <v>0.79</v>
+      </c>
+      <c r="J97"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="n">
+        <v>1938.0</v>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Índice de recurrencia en materia de acceso a la información para los sujetos obligados del estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Índice</t>
+        </is>
+      </c>
+      <c r="D98" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="E98" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="F98" t="n">
+        <v>3.7</v>
+      </c>
+      <c r="G98" t="n">
+        <v>3.21</v>
+      </c>
+      <c r="H98" t="n">
+        <v>3.11</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="n">
+        <v>1583.0</v>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Índice de trato digno en primer nivel de salud</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Índice</t>
+        </is>
+      </c>
+      <c r="D99" t="n">
+        <v>93.67</v>
+      </c>
+      <c r="E99" t="n">
+        <v>95.33</v>
+      </c>
+      <c r="F99" t="n">
+        <v>94.56</v>
+      </c>
+      <c r="G99" t="n">
+        <v>94.64</v>
+      </c>
+      <c r="H99" t="n">
+        <v>95.1</v>
+      </c>
+      <c r="I99" t="n">
+        <v>95.12</v>
+      </c>
+      <c r="J99" t="n">
+        <v>93.28</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="n">
+        <v>1584.0</v>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Índice de trato digno en segundo nivel de salud</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Índice</t>
+        </is>
+      </c>
+      <c r="D100" t="n">
+        <v>92.29</v>
+      </c>
+      <c r="E100" t="n">
+        <v>88.54</v>
+      </c>
+      <c r="F100" t="n">
+        <v>88.04</v>
+      </c>
+      <c r="G100" t="n">
+        <v>92.18</v>
+      </c>
+      <c r="H100" t="n">
+        <v>90.3</v>
+      </c>
+      <c r="I100" t="n">
+        <v>90.3</v>
+      </c>
+      <c r="J100" t="n">
+        <v>87.87</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="n">
+        <v>1806.0</v>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Índice sobre derechos de participación y propiedad de la tierra por mujeres</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Índice</t>
+        </is>
+      </c>
+      <c r="D101" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="E101" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="F101" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="G101" t="n">
+        <v>0.81</v>
+      </c>
+      <c r="H101" t="n">
+        <v>0.81</v>
+      </c>
+      <c r="I101" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="J101" t="n">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="n">
+        <v>1492.0</v>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Ingreso por hora trabajada de la población femenina ocupada</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Pesos</t>
+        </is>
+      </c>
+      <c r="D102" t="n">
+        <v>45.58</v>
+      </c>
+      <c r="E102" t="n">
+        <v>44.82</v>
+      </c>
+      <c r="F102" t="n">
+        <v>48.62</v>
+      </c>
+      <c r="G102" t="n">
+        <v>53.89</v>
+      </c>
+      <c r="H102" t="n">
+        <v>54.73</v>
+      </c>
+      <c r="I102" t="n">
+        <v>62.45</v>
+      </c>
+      <c r="J102" t="n">
+        <v>64.22</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="n">
+        <v>1462.0</v>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Ingreso por hora trabajada de la población ocupada</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Pesos</t>
+        </is>
+      </c>
+      <c r="D103" t="n">
+        <v>46.2</v>
+      </c>
+      <c r="E103" t="n">
+        <v>46.6</v>
+      </c>
+      <c r="F103" t="n">
+        <v>51.6</v>
+      </c>
+      <c r="G103" t="n">
+        <v>55.5</v>
+      </c>
+      <c r="H103" t="n">
+        <v>60.1</v>
+      </c>
+      <c r="I103" t="n">
+        <v>65.0</v>
+      </c>
+      <c r="J103" t="n">
+        <v>67.8</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="n">
+        <v>2148.0</v>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Ingreso promedio salarial a policías estatales (escala básica)</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Pesos</t>
+        </is>
+      </c>
+      <c r="D104"/>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104" t="n">
+        <v>13663.0</v>
+      </c>
+      <c r="I104" t="n">
+        <v>13663.0</v>
+      </c>
+      <c r="J104" t="n">
+        <v>14872.0</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="n">
+        <v>1761.0</v>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Instituciones, Centros de Investigación, Asociaciones, Sociedades  y Personas físicas apoyados con Proyectos de Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Instituciones</t>
+        </is>
+      </c>
+      <c r="D105" t="n">
+        <v>295.0</v>
+      </c>
+      <c r="E105" t="n">
+        <v>284.0</v>
+      </c>
+      <c r="F105" t="n">
+        <v>286.0</v>
+      </c>
+      <c r="G105" t="n">
+        <v>295.0</v>
+      </c>
+      <c r="H105" t="n">
+        <v>256.0</v>
+      </c>
+      <c r="I105" t="n">
+        <v>282.0</v>
+      </c>
+      <c r="J105" t="n">
+        <v>268.0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="n">
+        <v>2035.0</v>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Instrumentos de planeación, programación y evaluación realizados</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Instrumentos</t>
+        </is>
+      </c>
+      <c r="D106"/>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="I106"/>
+      <c r="J106"/>
+    </row>
+    <row r="107">
+      <c r="A107" t="n">
+        <v>1465.0</v>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Inversión extranjera directa</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Millones de dólares</t>
+        </is>
+      </c>
+      <c r="D107" t="n">
+        <v>2152.0</v>
+      </c>
+      <c r="E107" t="n">
+        <v>2098.3</v>
+      </c>
+      <c r="F107" t="n">
+        <v>2894.9</v>
+      </c>
+      <c r="G107" t="n">
+        <v>2027.8</v>
+      </c>
+      <c r="H107" t="n">
+        <v>1100.0</v>
+      </c>
+      <c r="I107" t="n">
+        <v>1256.2</v>
+      </c>
+      <c r="J107" t="n">
+        <v>1406.5</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="n">
+        <v>2071.0</v>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Investigaciones concluidas por la presunta responsabilidad de faltas administrativas cometidas por el personal de las instituciones de la Administración Pública</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Investigaciones</t>
+        </is>
+      </c>
+      <c r="D108" t="n">
+        <v>1126.0</v>
+      </c>
+      <c r="E108" t="n">
+        <v>733.0</v>
+      </c>
+      <c r="F108" t="n">
+        <v>1112.0</v>
+      </c>
+      <c r="G108" t="n">
+        <v>573.0</v>
+      </c>
+      <c r="H108" t="n">
+        <v>6583.0</v>
+      </c>
+      <c r="I108"/>
+      <c r="J108"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="n">
+        <v>2185.0</v>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Jueces de primera instancia en funciones en el Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Jueces</t>
+        </is>
+      </c>
+      <c r="D109"/>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109"/>
+      <c r="I109" t="n">
+        <v>180.0</v>
+      </c>
+      <c r="J109" t="n">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="n">
+        <v>1960.0</v>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Juicio en línea</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D110"/>
+      <c r="E110" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F110" t="n">
+        <v>31.07</v>
+      </c>
+      <c r="G110" t="n">
+        <v>71.86</v>
+      </c>
+      <c r="H110" t="n">
+        <v>89.99</v>
+      </c>
+      <c r="I110" t="n">
+        <v>81.97</v>
+      </c>
+      <c r="J110"/>
+    </row>
+    <row r="111">
+      <c r="A111" t="n">
+        <v>2040.0</v>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Juicios de amparo a los cuales se les dio atención y seguimiento</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Juicios</t>
+        </is>
+      </c>
+      <c r="D111"/>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="n">
+        <v>359.0</v>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Juicios individuales resueltos en la Junta Local de Conciliación y Arbitraje</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Juicios</t>
+        </is>
+      </c>
+      <c r="D112" t="n">
+        <v>7270.0</v>
+      </c>
+      <c r="E112" t="n">
+        <v>6481.0</v>
+      </c>
+      <c r="F112" t="n">
+        <v>6633.0</v>
+      </c>
+      <c r="G112" t="n">
+        <v>9557.0</v>
+      </c>
+      <c r="H112" t="n">
+        <v>5822.0</v>
+      </c>
+      <c r="I112" t="n">
+        <v>16323.0</v>
+      </c>
+      <c r="J112" t="n">
+        <v>12445.0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="n">
+        <v>2111.0</v>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Juicios patrocinados por la Procuraduría Social, de materia familiar, civil, mercantil, laboral burocrático y penal</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Juicios</t>
+        </is>
+      </c>
+      <c r="D113"/>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113" t="n">
+        <v>7800.0</v>
+      </c>
+      <c r="I113" t="n">
+        <v>22715.0</v>
+      </c>
+      <c r="J113" t="n">
+        <v>16544.0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="n">
+        <v>2184.0</v>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Juicios recurrrentes por materia en el Poder Judicial del Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Juicios</t>
+        </is>
+      </c>
+      <c r="D114"/>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114"/>
+      <c r="I114" t="n">
+        <v>2160.0</v>
+      </c>
+      <c r="J114" t="n">
+        <v>2105.0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>1947.0</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Kilómetros de caminos rurales rehabilitados</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Kilómetros</t>
+        </is>
+      </c>
+      <c r="D115" t="n">
+        <v>20990.25</v>
+      </c>
+      <c r="E115" t="n">
+        <v>13000.004</v>
+      </c>
+      <c r="F115" t="n">
+        <v>17503.99</v>
+      </c>
+      <c r="G115" t="n">
+        <v>18431.19</v>
+      </c>
+      <c r="H115" t="n">
+        <v>15215.39</v>
+      </c>
+      <c r="I115" t="n">
+        <v>2640.48</v>
+      </c>
+      <c r="J115" t="n">
+        <v>2339.65</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>1331.0</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Kilómetros de carretera conservados o reconstruidos</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Kilómetros</t>
+        </is>
+      </c>
+      <c r="D116" t="n">
+        <v>4492.98</v>
+      </c>
+      <c r="E116" t="n">
+        <v>4588.48</v>
+      </c>
+      <c r="F116" t="n">
+        <v>4610.47</v>
+      </c>
+      <c r="G116" t="n">
+        <v>4597.7</v>
+      </c>
+      <c r="H116" t="n">
+        <v>3558.36</v>
+      </c>
+      <c r="I116" t="n">
+        <v>3876.99</v>
+      </c>
+      <c r="J116" t="n">
+        <v>3154.93</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="n">
+        <v>1596.0</v>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Litros por segundo de agua saneada en la Cuenca del Río Santiago</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Litros por segundo</t>
+        </is>
+      </c>
+      <c r="D117" t="n">
+        <v>8381.0</v>
+      </c>
+      <c r="E117" t="n">
+        <v>8789.0</v>
+      </c>
+      <c r="F117" t="n">
+        <v>8972.0</v>
+      </c>
+      <c r="G117" t="n">
+        <v>8798.0</v>
+      </c>
+      <c r="H117" t="n">
+        <v>8858.0</v>
+      </c>
+      <c r="I117" t="n">
+        <v>9837.0</v>
+      </c>
+      <c r="J117" t="n">
+        <v>9998.0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="n">
+        <v>2044.0</v>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Llegada de pasajeros por vía aérea nacional e internacional</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D118" t="n">
+        <v>5294002.0</v>
+      </c>
+      <c r="E118" t="n">
+        <v>8134285.0</v>
+      </c>
+      <c r="F118" t="n">
+        <v>1.0850652E7</v>
+      </c>
+      <c r="G118" t="n">
+        <v>1.2170993E7</v>
+      </c>
+      <c r="H118" t="n">
+        <v>1.2245569E7</v>
+      </c>
+      <c r="I118" t="n">
+        <v>1.2790315E7</v>
+      </c>
+      <c r="J118" t="n">
+        <v>9267994.0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="n">
+        <v>2104.0</v>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Lugar que ocupa Jalisco en el Índice de Paz Positiva México</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D119"/>
+      <c r="E119"/>
+      <c r="F119" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="G119" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H119" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="I119" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="J119"/>
+    </row>
+    <row r="120">
+      <c r="A120" t="n">
+        <v>1906.0</v>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Magistrados que integran las Salas del Supremo Tribunal de Justicia del Estado</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Magistrados</t>
+        </is>
+      </c>
+      <c r="D120" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="E120" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="F120" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="G120" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="H120" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="I120" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="J120" t="n">
+        <v>32.0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="n">
+        <v>1660.0</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Matrícula de estudiantes de posgrado académico</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Alumnos</t>
+        </is>
+      </c>
+      <c r="D121" t="n">
+        <v>18872.0</v>
+      </c>
+      <c r="E121" t="n">
+        <v>19192.0</v>
+      </c>
+      <c r="F121" t="n">
+        <v>18250.0</v>
+      </c>
+      <c r="G121" t="n">
+        <v>22095.0</v>
+      </c>
+      <c r="H121" t="n">
+        <v>22588.0</v>
+      </c>
+      <c r="I121" t="n">
+        <v>25011.0</v>
+      </c>
+      <c r="J121" t="n">
+        <v>27966.0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="n">
+        <v>1528.0</v>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Matrícula de estudiantes en educación superior en modalidades no escolarizadas y mixta</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Alumnos</t>
+        </is>
+      </c>
+      <c r="D122" t="n">
+        <v>36260.0</v>
+      </c>
+      <c r="E122" t="n">
+        <v>33684.0</v>
+      </c>
+      <c r="F122" t="n">
+        <v>36707.0</v>
+      </c>
+      <c r="G122" t="n">
+        <v>42355.0</v>
+      </c>
+      <c r="H122" t="n">
+        <v>45884.0</v>
+      </c>
+      <c r="I122" t="n">
+        <v>54983.0</v>
+      </c>
+      <c r="J122" t="n">
+        <v>64730.0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="n">
+        <v>2096.0</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Matriculados en educación superior</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Alumnos</t>
+        </is>
+      </c>
+      <c r="D123" t="n">
+        <v>287786.0</v>
+      </c>
+      <c r="E123" t="n">
+        <v>286039.0</v>
+      </c>
+      <c r="F123" t="n">
+        <v>285423.0</v>
+      </c>
+      <c r="G123" t="n">
+        <v>299139.0</v>
+      </c>
+      <c r="H123" t="n">
+        <v>305353.0</v>
+      </c>
+      <c r="I123" t="n">
+        <v>315286.0</v>
+      </c>
+      <c r="J123" t="n">
+        <v>330239.0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="n">
+        <v>1889.0</v>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Medidas cautelares emitidas</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Medidas cautelares</t>
+        </is>
+      </c>
+      <c r="D124" t="n">
+        <v>2091.0</v>
+      </c>
+      <c r="E124" t="n">
+        <v>3141.0</v>
+      </c>
+      <c r="F124" t="n">
+        <v>2010.0</v>
+      </c>
+      <c r="G124" t="n">
+        <v>669.0</v>
+      </c>
+      <c r="H124" t="n">
+        <v>588.0</v>
+      </c>
+      <c r="I124" t="n">
+        <v>680.0</v>
+      </c>
+      <c r="J124" t="n">
+        <v>751.0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="n">
+        <v>2037.0</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Medidas de apremio a los servidores públicos responsables del incumplimiento impuestas</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Medidas de apremio</t>
+        </is>
+      </c>
+      <c r="D125"/>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
+      <c r="H125" t="n">
+        <v>1232.0</v>
+      </c>
+      <c r="I125"/>
+      <c r="J125"/>
+    </row>
+    <row r="126">
+      <c r="A126" t="n">
+        <v>1831.0</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Medios de impugnación resueltos</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D126" t="n">
+        <v>117.39</v>
+      </c>
+      <c r="E126" t="n">
+        <v>114.26</v>
+      </c>
+      <c r="F126" t="n">
+        <v>92.88</v>
+      </c>
+      <c r="G126" t="n">
+        <v>94.99</v>
+      </c>
+      <c r="H126" t="n">
+        <v>113.73</v>
+      </c>
+      <c r="I126" t="n">
+        <v>103.05</v>
+      </c>
+      <c r="J126" t="n">
+        <v>99.16</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="n">
+        <v>1752.0</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Mitigación de emisiones por generación de energía limpia y medidas de eficiencia energética</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Mt de CO2</t>
+        </is>
+      </c>
+      <c r="D127" t="n">
+        <v>2.72</v>
+      </c>
+      <c r="E127" t="n">
+        <v>3.44</v>
+      </c>
+      <c r="F127" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="G127" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="H127" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="I127" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="J127"/>
+    </row>
+    <row r="128">
+      <c r="A128" t="n">
+        <v>2105.0</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Monto de financiamientos generados a través de estrategias de PROJAL</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Millones de pesos</t>
+        </is>
+      </c>
+      <c r="D128"/>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128"/>
+      <c r="I128" t="n">
+        <v>76.66</v>
+      </c>
+      <c r="J128" t="n">
+        <v>1242.3</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="n">
+        <v>173.0</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Muertes maternas</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Defunciones</t>
+        </is>
+      </c>
+      <c r="D129" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="E129" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="F129" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="G129" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="H129" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I129" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="J129" t="n">
+        <v>11.0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="n">
+        <v>2145.0</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Municipios con diagnósticos de factores de riesgo</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Municipios</t>
+        </is>
+      </c>
+      <c r="D130"/>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130"/>
+      <c r="I130" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="J130" t="n">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="n">
+        <v>2146.0</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Municipios con programa de prevención social de las violencias</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Municipios</t>
+        </is>
+      </c>
+      <c r="D131"/>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131"/>
+      <c r="I131" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="J131" t="n">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="n">
+        <v>2073.0</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Municipios incorporados al Visor Urbano</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Municipios</t>
+        </is>
+      </c>
+      <c r="D132"/>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
+      <c r="H132" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="I132" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="J132" t="n">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="n">
+        <v>2049.0</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Niñas, niños y adolescentes que participan en actividades que promueven la Cultura de Integridad</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Niñas, niños y adolescentes</t>
+        </is>
+      </c>
+      <c r="D133"/>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133"/>
+      <c r="H133" t="n">
+        <v>3760.0</v>
+      </c>
+      <c r="I133" t="n">
+        <v>4983.0</v>
+      </c>
+      <c r="J133" t="n">
+        <v>5562.0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="n">
+        <v>1482.0</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Niñas, niños y adolescentes reintegrados a una familia de origen o adoptiva</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D134" t="n">
+        <v>1021.0</v>
+      </c>
+      <c r="E134" t="n">
+        <v>1104.0</v>
+      </c>
+      <c r="F134" t="n">
+        <v>1344.0</v>
+      </c>
+      <c r="G134" t="n">
+        <v>1421.0</v>
+      </c>
+      <c r="H134" t="n">
+        <v>1346.0</v>
+      </c>
+      <c r="I134" t="n">
+        <v>1554.0</v>
+      </c>
+      <c r="J134" t="n">
+        <v>1077.0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="n">
+        <v>1412.0</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Nivel de calidad crediticia de las finanzas públicas</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Nivel</t>
+        </is>
+      </c>
+      <c r="D135" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="E135" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="F135" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="G135" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="H135" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I135" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="J135"/>
+    </row>
+    <row r="136">
+      <c r="A136" t="n">
+        <v>1961.0</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Notificaciones electrónicas</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D136"/>
+      <c r="E136" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F136" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G136" t="n">
+        <v>69.21</v>
+      </c>
+      <c r="H136" t="n">
+        <v>87.95</v>
+      </c>
+      <c r="I136" t="n">
+        <v>96.81</v>
+      </c>
+      <c r="J136"/>
+    </row>
+    <row r="137">
+      <c r="A137" t="n">
+        <v>1727.0</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Número de atletas jaliscienses que se integran a la selección nacional</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Atletas</t>
+        </is>
+      </c>
+      <c r="D137" t="n">
+        <v>183.0</v>
+      </c>
+      <c r="E137" t="n">
+        <v>376.0</v>
+      </c>
+      <c r="F137" t="n">
+        <v>453.0</v>
+      </c>
+      <c r="G137" t="n">
+        <v>545.0</v>
+      </c>
+      <c r="H137" t="n">
+        <v>391.0</v>
+      </c>
+      <c r="I137" t="n">
+        <v>517.0</v>
+      </c>
+      <c r="J137" t="n">
+        <v>397.0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="n">
+        <v>2106.0</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Número de financiamientos generados a través de estrategias de PROJAL</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Créditos</t>
+        </is>
+      </c>
+      <c r="D138"/>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
+      <c r="H138"/>
+      <c r="I138" t="n">
+        <v>589.0</v>
+      </c>
+      <c r="J138" t="n">
+        <v>635.0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="n">
+        <v>1942.0</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Número de hectáreas afectadas por la sequía</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Hectáreas</t>
+        </is>
+      </c>
+      <c r="D139" t="n">
+        <v>1370797.56</v>
+      </c>
+      <c r="E139" t="n">
+        <v>1376259.12</v>
+      </c>
+      <c r="F139" t="n">
+        <v>1344767.49</v>
+      </c>
+      <c r="G139" t="n">
+        <v>1317794.67</v>
+      </c>
+      <c r="H139" t="n">
+        <v>1254406.86</v>
+      </c>
+      <c r="I139" t="n">
+        <v>1279054.44</v>
+      </c>
+      <c r="J139"/>
+    </row>
+    <row r="140">
+      <c r="A140" t="n">
+        <v>2112.0</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Número de Mandamientos cumplimentados</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Mandamientos</t>
+        </is>
+      </c>
+      <c r="D140" t="n">
+        <v>3117.0</v>
+      </c>
+      <c r="E140" t="n">
+        <v>3375.0</v>
+      </c>
+      <c r="F140" t="n">
+        <v>3093.0</v>
+      </c>
+      <c r="G140" t="n">
+        <v>3268.0</v>
+      </c>
+      <c r="H140" t="n">
+        <v>4002.0</v>
+      </c>
+      <c r="I140" t="n">
+        <v>5331.0</v>
+      </c>
+      <c r="J140" t="n">
+        <v>4489.0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="n">
+        <v>1963.0</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Obligaciones de transparencia en el portal web</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D141" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F141" t="n">
+        <v>92.39</v>
+      </c>
+      <c r="G141" t="n">
+        <v>95.0</v>
+      </c>
+      <c r="H141" t="n">
+        <v>96.73</v>
+      </c>
+      <c r="I141" t="n">
+        <v>97.8</v>
+      </c>
+      <c r="J141"/>
+    </row>
+    <row r="142">
+      <c r="A142" t="n">
+        <v>855.0</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Obras concluidas de infraestructura hidráulica y de saneamiento</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Obras</t>
+        </is>
+      </c>
+      <c r="D142" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="E142" t="n">
+        <v>70.0</v>
+      </c>
+      <c r="F142" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="G142" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H142" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="I142" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="J142" t="n">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Participación en exportaciones totales nacionales</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D143" t="n">
+        <v>5.4</v>
+      </c>
+      <c r="E143" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="F143" t="n">
+        <v>5.2</v>
+      </c>
+      <c r="G143" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="H143" t="n">
+        <v>5.65</v>
+      </c>
+      <c r="I143" t="n">
+        <v>8.73</v>
+      </c>
+      <c r="J143"/>
+    </row>
+    <row r="144">
+      <c r="A144" t="n">
+        <v>2142.0</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Participantes en Incubación y capacitación a la industria creativa digital</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Participantes</t>
+        </is>
+      </c>
+      <c r="D144"/>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
+      <c r="H144" t="n">
+        <v>3000.0</v>
+      </c>
+      <c r="I144" t="n">
+        <v>4000.0</v>
+      </c>
+      <c r="J144"/>
+    </row>
+    <row r="145">
+      <c r="A145" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>Patrones registrados en el IMSS</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Patrones</t>
+        </is>
+      </c>
+      <c r="D145" t="n">
+        <v>98067.0</v>
+      </c>
+      <c r="E145" t="n">
+        <v>103251.0</v>
+      </c>
+      <c r="F145" t="n">
+        <v>105675.0</v>
+      </c>
+      <c r="G145" t="n">
+        <v>107522.0</v>
+      </c>
+      <c r="H145" t="n">
+        <v>105903.0</v>
+      </c>
+      <c r="I145" t="n">
+        <v>104301.0</v>
+      </c>
+      <c r="J145" t="n">
+        <v>102003.0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="n">
+        <v>2053.0</v>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Personas adultas mayores atendidas en centros de día que reciben apoyos asistenciales</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D146"/>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
+      <c r="H146" t="n">
+        <v>1390.0</v>
+      </c>
+      <c r="I146" t="n">
+        <v>2573.0</v>
+      </c>
+      <c r="J146" t="n">
+        <v>2731.0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="n">
+        <v>917.0</v>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Personas asesoradas jurídicamente a través de la Procuraduría Social en los módulos de Atención ciudadana</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Usuarios</t>
+        </is>
+      </c>
+      <c r="D147" t="n">
+        <v>53024.0</v>
+      </c>
+      <c r="E147" t="n">
+        <v>62712.0</v>
+      </c>
+      <c r="F147" t="n">
+        <v>62236.0</v>
+      </c>
+      <c r="G147" t="n">
+        <v>65063.0</v>
+      </c>
+      <c r="H147" t="n">
+        <v>64337.0</v>
+      </c>
+      <c r="I147" t="n">
+        <v>59767.0</v>
+      </c>
+      <c r="J147" t="n">
+        <v>51027.0</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="n">
+        <v>1411.0</v>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>Personas asistidas en la etapa de atención temprana por defensoría de oficio en materia penal</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Usuarios</t>
+        </is>
+      </c>
+      <c r="D148" t="n">
+        <v>24830.0</v>
+      </c>
+      <c r="E148" t="n">
+        <v>27319.0</v>
+      </c>
+      <c r="F148" t="n">
+        <v>23411.0</v>
+      </c>
+      <c r="G148" t="n">
+        <v>23122.0</v>
+      </c>
+      <c r="H148" t="n">
+        <v>17849.0</v>
+      </c>
+      <c r="I148" t="n">
+        <v>26678.0</v>
+      </c>
+      <c r="J148" t="n">
+        <v>21673.0</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="n">
+        <v>1760.0</v>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Personas atendidas a través de proyectos de difusión y divulgación de la Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D149" t="n">
+        <v>78549.0</v>
+      </c>
+      <c r="E149" t="n">
+        <v>143043.0</v>
+      </c>
+      <c r="F149" t="n">
+        <v>162171.0</v>
+      </c>
+      <c r="G149" t="n">
+        <v>155832.0</v>
+      </c>
+      <c r="H149" t="n">
+        <v>107536.0</v>
+      </c>
+      <c r="I149" t="n">
+        <v>173140.0</v>
+      </c>
+      <c r="J149" t="n">
+        <v>85082.0</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="n">
+        <v>2143.0</v>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Personas beneficiadas a través de servicios PLAi</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D150" t="n">
+        <v>23544.0</v>
+      </c>
+      <c r="E150" t="n">
+        <v>34804.0</v>
+      </c>
+      <c r="F150" t="n">
+        <v>29427.0</v>
+      </c>
+      <c r="G150" t="n">
+        <v>19975.0</v>
+      </c>
+      <c r="H150" t="n">
+        <v>14190.0</v>
+      </c>
+      <c r="I150" t="n">
+        <v>24031.0</v>
+      </c>
+      <c r="J150" t="n">
+        <v>21133.0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="n">
+        <v>2022.0</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Personas capacitadas en materia de acceso a la información pública y protección de datos personales</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D151"/>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
+      <c r="H151" t="n">
+        <v>55572.0</v>
+      </c>
+      <c r="I151"/>
+      <c r="J151"/>
+    </row>
+    <row r="152">
+      <c r="A152" t="n">
+        <v>1265.0</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Personas capacitadas en materia de protección civil</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D152" t="n">
+        <v>29455.0</v>
+      </c>
+      <c r="E152" t="n">
+        <v>25258.0</v>
+      </c>
+      <c r="F152" t="n">
+        <v>22186.0</v>
+      </c>
+      <c r="G152" t="n">
+        <v>22750.0</v>
+      </c>
+      <c r="H152" t="n">
+        <v>156000.0</v>
+      </c>
+      <c r="I152" t="n">
+        <v>235960.0</v>
+      </c>
+      <c r="J152" t="n">
+        <v>83587.0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="n">
+        <v>2050.0</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Personas con discapacidad atendidas en las Unidades Básicas de Rehabilitación</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D153"/>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
+      <c r="H153" t="n">
+        <v>11735.0</v>
+      </c>
+      <c r="I153" t="n">
+        <v>17081.0</v>
+      </c>
+      <c r="J153" t="n">
+        <v>15111.0</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="n">
+        <v>1640.0</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Personas con discapacidad y adultos mayores beneficiados con acciones de fomento del empleo</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D154" t="n">
+        <v>8548.0</v>
+      </c>
+      <c r="E154" t="n">
+        <v>2164.0</v>
+      </c>
+      <c r="F154" t="n">
+        <v>2947.0</v>
+      </c>
+      <c r="G154" t="n">
+        <v>2926.0</v>
+      </c>
+      <c r="H154" t="n">
+        <v>3585.0</v>
+      </c>
+      <c r="I154" t="n">
+        <v>10609.0</v>
+      </c>
+      <c r="J154" t="n">
+        <v>3148.0</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="n">
+        <v>2109.0</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Personas fallecidas sin identificar que ingresan al IJCF y fueron restituidas</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D155"/>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
+      <c r="H155" t="n">
+        <v>1209.0</v>
+      </c>
+      <c r="I155" t="n">
+        <v>1327.0</v>
+      </c>
+      <c r="J155" t="n">
+        <v>949.0</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="n">
+        <v>2051.0</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Personas familiares víctimas de una desaparición, atendidas por el Centro de Paz y la Red de comunidades solidarias</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D156"/>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
+      <c r="H156" t="n">
+        <v>1075.0</v>
+      </c>
+      <c r="I156" t="n">
+        <v>2310.0</v>
+      </c>
+      <c r="J156"/>
+    </row>
+    <row r="157">
+      <c r="A157" t="n">
+        <v>2132.0</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Personas Judicializadas</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D157" t="n">
+        <v>15631.0</v>
+      </c>
+      <c r="E157" t="n">
+        <v>21133.0</v>
+      </c>
+      <c r="F157" t="n">
+        <v>22984.0</v>
+      </c>
+      <c r="G157" t="n">
+        <v>25312.0</v>
+      </c>
+      <c r="H157" t="n">
+        <v>25653.0</v>
+      </c>
+      <c r="I157" t="n">
+        <v>25709.0</v>
+      </c>
+      <c r="J157" t="n">
+        <v>20871.0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="n">
+        <v>2060.0</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Personas judicializadas por delitos relacionados con la desaparición de personas</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D158" t="n">
+        <v>239.0</v>
+      </c>
+      <c r="E158" t="n">
+        <v>269.0</v>
+      </c>
+      <c r="F158" t="n">
+        <v>229.0</v>
+      </c>
+      <c r="G158" t="n">
+        <v>242.0</v>
+      </c>
+      <c r="H158" t="n">
+        <v>198.0</v>
+      </c>
+      <c r="I158" t="n">
+        <v>116.0</v>
+      </c>
+      <c r="J158" t="n">
+        <v>88.0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="n">
+        <v>1642.0</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Personas mayores beneficiadas con algún programa social del Gobierno del Estado</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D159" t="n">
+        <v>112109.0</v>
+      </c>
+      <c r="E159" t="n">
+        <v>84761.0</v>
+      </c>
+      <c r="F159" t="n">
+        <v>119064.0</v>
+      </c>
+      <c r="G159" t="n">
+        <v>108712.0</v>
+      </c>
+      <c r="H159" t="n">
+        <v>103780.0</v>
+      </c>
+      <c r="I159" t="n">
+        <v>74865.0</v>
+      </c>
+      <c r="J159" t="n">
+        <v>45820.0</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="n">
+        <v>2086.0</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Personas pasajeras transportadas en sistemas públicos de transporte urbano de pasajeros</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D160" t="n">
+        <v>1.07329615E8</v>
+      </c>
+      <c r="E160" t="n">
+        <v>1.5666888E8</v>
+      </c>
+      <c r="F160" t="n">
+        <v>2.53969288E8</v>
+      </c>
+      <c r="G160" t="n">
+        <v>3.22788868E8</v>
+      </c>
+      <c r="H160" t="n">
+        <v>3.34893862E8</v>
+      </c>
+      <c r="I160" t="n">
+        <v>3.30858554E8</v>
+      </c>
+      <c r="J160" t="n">
+        <v>1.86024329E8</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="n">
+        <v>2152.0</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Personas que participan en los eventos de activación física y deporte del Programa RETO</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D161"/>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161" t="n">
+        <v>1360000.0</v>
+      </c>
+      <c r="H161" t="n">
+        <v>1360972.0</v>
+      </c>
+      <c r="I161" t="n">
+        <v>3907247.0</v>
+      </c>
+      <c r="J161" t="n">
+        <v>1946080.0</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="n">
+        <v>2133.0</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Personas Vinculadas</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D162" t="n">
+        <v>4172.0</v>
+      </c>
+      <c r="E162" t="n">
+        <v>5060.0</v>
+      </c>
+      <c r="F162" t="n">
+        <v>6659.0</v>
+      </c>
+      <c r="G162" t="n">
+        <v>6946.0</v>
+      </c>
+      <c r="H162" t="n">
+        <v>7627.0</v>
+      </c>
+      <c r="I162" t="n">
+        <v>9289.0</v>
+      </c>
+      <c r="J162" t="n">
+        <v>7324.0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="n">
+        <v>1105.0</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Personas visitantes a los museos de Jalisco que dependen de la Secretaría de Cultura</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D163" t="n">
+        <v>255808.0</v>
+      </c>
+      <c r="E163" t="n">
+        <v>275337.0</v>
+      </c>
+      <c r="F163" t="n">
+        <v>473594.0</v>
+      </c>
+      <c r="G163" t="n">
+        <v>572336.0</v>
+      </c>
+      <c r="H163" t="n">
+        <v>673678.0</v>
+      </c>
+      <c r="I163" t="n">
+        <v>698986.0</v>
+      </c>
+      <c r="J163" t="n">
+        <v>458031.0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="n">
+        <v>1785.0</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>PIB Estatal del Sector Turístico</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Millones de pesos</t>
+        </is>
+      </c>
+      <c r="D164" t="n">
+        <v>83372.0</v>
+      </c>
+      <c r="E164" t="n">
+        <v>119183.0</v>
+      </c>
+      <c r="F164" t="n">
+        <v>134196.0</v>
+      </c>
+      <c r="G164"/>
+      <c r="H164"/>
+      <c r="I164"/>
+      <c r="J164"/>
+    </row>
+    <row r="165">
+      <c r="A165" t="n">
+        <v>743.0</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Población alfabetizada</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D165" t="n">
+        <v>527.0</v>
+      </c>
+      <c r="E165" t="n">
+        <v>979.0</v>
+      </c>
+      <c r="F165" t="n">
+        <v>842.0</v>
+      </c>
+      <c r="G165" t="n">
+        <v>730.0</v>
+      </c>
+      <c r="H165" t="n">
+        <v>418.0</v>
+      </c>
+      <c r="I165" t="n">
+        <v>996.0</v>
+      </c>
+      <c r="J165" t="n">
+        <v>770.0</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="n">
+        <v>2072.0</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Población de 18 años y más que tiene mucha confianza en el Gobierno Estatal de Jalisco</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D166"/>
+      <c r="E166" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="F166"/>
+      <c r="G166" t="n">
+        <v>5.2</v>
+      </c>
+      <c r="H166"/>
+      <c r="I166" t="n">
+        <v>3.6</v>
+      </c>
+      <c r="J166" t="n">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="n">
+        <v>760.0</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Porcentaje acumulado de contribuyentes cumplidos</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D167" t="n">
+        <v>65.44</v>
+      </c>
+      <c r="E167" t="n">
+        <v>68.54</v>
+      </c>
+      <c r="F167" t="n">
+        <v>66.0</v>
+      </c>
+      <c r="G167" t="n">
+        <v>66.53</v>
+      </c>
+      <c r="H167" t="n">
+        <v>61.06</v>
+      </c>
+      <c r="I167" t="n">
+        <v>69.82</v>
+      </c>
+      <c r="J167" t="n">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="n">
+        <v>1291.0</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Porcentaje de abandono escolar en educación media superior</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D168" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="E168" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="F168" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G168" t="n">
+        <v>12.79</v>
+      </c>
+      <c r="H168" t="n">
+        <v>12.67</v>
+      </c>
+      <c r="I168" t="n">
+        <v>10.9</v>
+      </c>
+      <c r="J168" t="n">
+        <v>10.25</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="n">
+        <v>1282.0</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Porcentaje de abandono escolar en educación primaria</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D169" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="E169" t="n">
+        <v>-0.43</v>
+      </c>
+      <c r="F169" t="n">
+        <v>1.24</v>
+      </c>
+      <c r="G169" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="H169" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="I169" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="J169" t="n">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="n">
+        <v>1287.0</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Porcentaje de abandono escolar en educación secundaria</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D170" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="E170" t="n">
+        <v>2.13</v>
+      </c>
+      <c r="F170" t="n">
+        <v>4.74</v>
+      </c>
+      <c r="G170" t="n">
+        <v>4.62</v>
+      </c>
+      <c r="H170" t="n">
+        <v>4.18</v>
+      </c>
+      <c r="I170" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="J170" t="n">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="n">
+        <v>1297.0</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Porcentaje de abandono escolar en educación superior</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D171" t="n">
+        <v>-1.62</v>
+      </c>
+      <c r="E171" t="n">
+        <v>3.22</v>
+      </c>
+      <c r="F171" t="n">
+        <v>-0.23</v>
+      </c>
+      <c r="G171" t="n">
+        <v>-4.47</v>
+      </c>
+      <c r="H171" t="n">
+        <v>-4.46</v>
+      </c>
+      <c r="I171" t="n">
+        <v>-4.44</v>
+      </c>
+      <c r="J171" t="n">
+        <v>-3.6</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="n">
+        <v>1290.0</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Porcentaje de absorción en educación media superior</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D172" t="n">
+        <v>73.62</v>
+      </c>
+      <c r="E172" t="n">
+        <v>68.55</v>
+      </c>
+      <c r="F172" t="n">
+        <v>92.57</v>
+      </c>
+      <c r="G172" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="H172" t="n">
+        <v>105.85</v>
+      </c>
+      <c r="I172" t="n">
+        <v>101.79</v>
+      </c>
+      <c r="J172" t="n">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="n">
+        <v>1286.0</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Porcentaje de absorción en educación secundaria</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D173" t="n">
+        <v>95.15</v>
+      </c>
+      <c r="E173" t="n">
+        <v>93.69</v>
+      </c>
+      <c r="F173" t="n">
+        <v>95.78</v>
+      </c>
+      <c r="G173" t="n">
+        <v>94.81</v>
+      </c>
+      <c r="H173" t="n">
+        <v>95.1</v>
+      </c>
+      <c r="I173" t="n">
+        <v>96.03</v>
+      </c>
+      <c r="J173" t="n">
+        <v>96.53</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="n">
+        <v>1296.0</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Porcentaje de absorción en educación superior</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D174" t="n">
+        <v>51.5</v>
+      </c>
+      <c r="E174" t="n">
+        <v>49.22</v>
+      </c>
+      <c r="F174" t="n">
+        <v>58.21</v>
+      </c>
+      <c r="G174" t="n">
+        <v>48.66</v>
+      </c>
+      <c r="H174" t="n">
+        <v>50.41</v>
+      </c>
+      <c r="I174" t="n">
+        <v>64.3</v>
+      </c>
+      <c r="J174" t="n">
+        <v>61.6</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="n">
+        <v>1866.0</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Porcentaje de actividades realizadas en la jornada electoral</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D175"/>
+      <c r="E175"/>
+      <c r="F175"/>
+      <c r="G175"/>
+      <c r="H175"/>
+      <c r="I175"/>
+      <c r="J175"/>
+    </row>
+    <row r="176">
+      <c r="A176" t="n">
+        <v>2113.0</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Porcentaje de acuerdos gubernamentales firmados</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D176"/>
+      <c r="E176"/>
+      <c r="F176"/>
+      <c r="G176"/>
+      <c r="H176" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I176" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J176" t="n">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="n">
+        <v>717.0</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Porcentaje de adquisiciones a través de la Comisión de Adquisiciones</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D177" t="n">
+        <v>98.0</v>
+      </c>
+      <c r="E177" t="n">
+        <v>97.3</v>
+      </c>
+      <c r="F177" t="n">
+        <v>97.12</v>
+      </c>
+      <c r="G177" t="n">
+        <v>99.0</v>
+      </c>
+      <c r="H177" t="n">
+        <v>98.08</v>
+      </c>
+      <c r="I177" t="n">
+        <v>90.83</v>
+      </c>
+      <c r="J177" t="n">
+        <v>92.22</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="n">
+        <v>160.0</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Porcentaje de aguas residuales tratadas con respecto al total de aguas residuales generadas</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D178" t="n">
+        <v>64.4</v>
+      </c>
+      <c r="E178" t="n">
+        <v>69.4</v>
+      </c>
+      <c r="F178" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="G178" t="n">
+        <v>70.73</v>
+      </c>
+      <c r="H178" t="n">
+        <v>70.36</v>
+      </c>
+      <c r="I178" t="n">
+        <v>71.34</v>
+      </c>
+      <c r="J178" t="n">
+        <v>71.42</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="n">
+        <v>1502.0</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Porcentaje de alfabetización en 25 años y más</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D179" t="n">
+        <v>96.33</v>
+      </c>
+      <c r="E179"/>
+      <c r="F179"/>
+      <c r="G179"/>
+      <c r="H179"/>
+      <c r="I179" t="n">
+        <v>97.26</v>
+      </c>
+      <c r="J179" t="n">
+        <v>97.26</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="n">
+        <v>1724.0</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Porcentaje de analfabetismo</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D180" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="E180" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="F180" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G180" t="n">
+        <v>2.65</v>
+      </c>
+      <c r="H180" t="n">
+        <v>2.59</v>
+      </c>
+      <c r="I180" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="J180"/>
+    </row>
+    <row r="181">
+      <c r="A181" t="n">
+        <v>1493.0</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Porcentaje de analfabetismo en mujeres</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D181" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="E181"/>
+      <c r="F181"/>
+      <c r="G181"/>
+      <c r="H181"/>
+      <c r="I181" t="n">
+        <v>2.31</v>
+      </c>
+      <c r="J181" t="n">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="n">
+        <v>2085.0</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Porcentaje de aportación del sector cultural de Jalisco al PIB del estado</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D182"/>
+      <c r="E182"/>
+      <c r="F182"/>
+      <c r="G182"/>
+      <c r="H182" t="n">
+        <v>1.75</v>
+      </c>
+      <c r="I182"/>
+      <c r="J182"/>
+    </row>
+    <row r="183">
+      <c r="A183" t="n">
+        <v>1293.0</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Porcentaje de atención a la demanda potencial en educación media superior</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D183" t="n">
+        <v>89.24</v>
+      </c>
+      <c r="E183" t="n">
+        <v>87.43</v>
+      </c>
+      <c r="F183" t="n">
+        <v>96.96</v>
+      </c>
+      <c r="G183" t="n">
+        <v>90.53</v>
+      </c>
+      <c r="H183" t="n">
+        <v>90.34</v>
+      </c>
+      <c r="I183" t="n">
+        <v>90.38</v>
+      </c>
+      <c r="J183" t="n">
+        <v>91.36</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="n">
+        <v>1340.0</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Porcentaje de atención a la demanda potencial en educación secundaria</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D184" t="n">
+        <v>95.7</v>
+      </c>
+      <c r="E184" t="n">
+        <v>95.78</v>
+      </c>
+      <c r="F184" t="n">
+        <v>94.04</v>
+      </c>
+      <c r="G184" t="n">
+        <v>93.89</v>
+      </c>
+      <c r="H184" t="n">
+        <v>94.41</v>
+      </c>
+      <c r="I184" t="n">
+        <v>95.82</v>
+      </c>
+      <c r="J184" t="n">
+        <v>96.01</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="n">
+        <v>1856.0</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Porcentaje de atención a solicitudes de indígenas y de sus comunidades</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D185" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
+      <c r="H185"/>
+      <c r="I185"/>
+      <c r="J185"/>
+    </row>
+    <row r="186">
+      <c r="A186" t="n">
+        <v>1959.0</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Porcentaje de avance en el abatimiento de rezago</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D186"/>
+      <c r="E186" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F186" t="n">
+        <v>33.05</v>
+      </c>
+      <c r="G186" t="n">
+        <v>18.59</v>
+      </c>
+      <c r="H186" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="I186" t="n">
+        <v>27.59</v>
+      </c>
+      <c r="J186"/>
+    </row>
+    <row r="187">
+      <c r="A187" t="n">
+        <v>2079.0</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Porcentaje de brecha de género en el trabajo no remunerado en los hogares jaliscienses</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D187" t="n">
+        <v>245.08</v>
+      </c>
+      <c r="E187" t="n">
+        <v>103.1</v>
+      </c>
+      <c r="F187" t="n">
+        <v>201.13</v>
+      </c>
+      <c r="G187" t="n">
+        <v>91.75</v>
+      </c>
+      <c r="H187" t="n">
+        <v>115.14</v>
+      </c>
+      <c r="I187" t="n">
+        <v>122.18</v>
+      </c>
+      <c r="J187" t="n">
+        <v>143.29</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="n">
+        <v>1781.0</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Porcentaje de brecha de género en la tasa de participación laboral de Jalisco</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D188" t="n">
+        <v>31.47</v>
+      </c>
+      <c r="E188" t="n">
+        <v>32.29</v>
+      </c>
+      <c r="F188" t="n">
+        <v>28.16</v>
+      </c>
+      <c r="G188" t="n">
+        <v>28.71</v>
+      </c>
+      <c r="H188" t="n">
+        <v>29.01</v>
+      </c>
+      <c r="I188" t="n">
+        <v>29.04</v>
+      </c>
+      <c r="J188" t="n">
+        <v>29.78</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="n">
+        <v>1949.0</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Porcentaje de carpetas de investigación por el delito de abuso sexual infantil con víctima mujer, que han sido judicializadas</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D189" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="E189" t="n">
+        <v>21.5</v>
+      </c>
+      <c r="F189" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="G189" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="H189" t="n">
+        <v>17.27</v>
+      </c>
+      <c r="I189" t="n">
+        <v>17.2</v>
+      </c>
+      <c r="J189" t="n">
+        <v>29.07</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="n">
+        <v>1950.0</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Porcentaje de carpetas de investigación por el delito de violación con víctima mujer, que han sido judicializadas</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D190" t="n">
+        <v>35.5</v>
+      </c>
+      <c r="E190" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="F190" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="G190" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="H190" t="n">
+        <v>12.24</v>
+      </c>
+      <c r="I190" t="n">
+        <v>18.1</v>
+      </c>
+      <c r="J190" t="n">
+        <v>20.4</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="n">
+        <v>1118.0</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Porcentaje de cobertura de escuelas preescolares, primarias y secundarias en el Programa de Alimentación Escolar</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D191" t="n">
+        <v>89.33</v>
+      </c>
+      <c r="E191" t="n">
+        <v>89.49</v>
+      </c>
+      <c r="F191" t="n">
+        <v>69.83</v>
+      </c>
+      <c r="G191" t="n">
+        <v>95.47</v>
+      </c>
+      <c r="H191" t="n">
+        <v>95.33</v>
+      </c>
+      <c r="I191" t="n">
+        <v>96.07</v>
+      </c>
+      <c r="J191"/>
+    </row>
+    <row r="192">
+      <c r="A192" t="n">
+        <v>2098.0</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Porcentaje de cobertura de vacunación con esquema completo en menores de un año</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D192"/>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192"/>
+      <c r="H192" t="n">
+        <v>78.9</v>
+      </c>
+      <c r="I192" t="n">
+        <v>84.3</v>
+      </c>
+      <c r="J192" t="n">
+        <v>84.31</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="n">
+        <v>1474.0</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Porcentaje de cobertura de viviendas con servicios básicos</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D193" t="n">
+        <v>97.9</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193"/>
+      <c r="H193"/>
+      <c r="I193" t="n">
+        <v>99.1</v>
+      </c>
+      <c r="J193" t="n">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="n">
+        <v>1631.0</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Porcentaje de cobertura en educación media superior de 15 a 17 años</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D194" t="n">
+        <v>73.36</v>
+      </c>
+      <c r="E194" t="n">
+        <v>72.48</v>
+      </c>
+      <c r="F194" t="n">
+        <v>74.96</v>
+      </c>
+      <c r="G194" t="n">
+        <v>76.33</v>
+      </c>
+      <c r="H194" t="n">
+        <v>76.46</v>
+      </c>
+      <c r="I194" t="n">
+        <v>75.83</v>
+      </c>
+      <c r="J194" t="n">
+        <v>76.65</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="n">
+        <v>1630.0</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Porcentaje de cobertura en educación primaria de 6 a 11 años</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D195" t="n">
+        <v>104.03</v>
+      </c>
+      <c r="E195" t="n">
+        <v>104.78</v>
+      </c>
+      <c r="F195" t="n">
+        <v>103.64</v>
+      </c>
+      <c r="G195" t="n">
+        <v>102.46</v>
+      </c>
+      <c r="H195" t="n">
+        <v>100.87</v>
+      </c>
+      <c r="I195" t="n">
+        <v>98.9</v>
+      </c>
+      <c r="J195" t="n">
+        <v>98.62</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="n">
+        <v>1633.0</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Porcentaje de cobertura en educación secundaria de 12 a 14 años</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D196" t="n">
+        <v>92.32</v>
+      </c>
+      <c r="E196" t="n">
+        <v>91.93</v>
+      </c>
+      <c r="F196" t="n">
+        <v>90.78</v>
+      </c>
+      <c r="G196" t="n">
+        <v>92.08</v>
+      </c>
+      <c r="H196" t="n">
+        <v>93.59</v>
+      </c>
+      <c r="I196" t="n">
+        <v>94.48</v>
+      </c>
+      <c r="J196" t="n">
+        <v>95.38</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="n">
+        <v>197.0</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Porcentaje de cobertura preescolar de 3 a 5 años</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D197" t="n">
+        <v>66.25</v>
+      </c>
+      <c r="E197" t="n">
+        <v>65.62</v>
+      </c>
+      <c r="F197" t="n">
+        <v>67.03</v>
+      </c>
+      <c r="G197" t="n">
+        <v>65.52</v>
+      </c>
+      <c r="H197" t="n">
+        <v>62.21</v>
+      </c>
+      <c r="I197" t="n">
+        <v>60.05</v>
+      </c>
+      <c r="J197" t="n">
+        <v>60.18</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="n">
+        <v>1646.0</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Porcentaje de cobertura total superior sin posgrado de 18 a 22 años incluyendo todas las modalidades</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D198" t="n">
+        <v>36.9</v>
+      </c>
+      <c r="E198" t="n">
+        <v>36.55</v>
+      </c>
+      <c r="F198" t="n">
+        <v>36.53</v>
+      </c>
+      <c r="G198" t="n">
+        <v>37.8</v>
+      </c>
+      <c r="H198" t="n">
+        <v>38.83</v>
+      </c>
+      <c r="I198" t="n">
+        <v>40.16</v>
+      </c>
+      <c r="J198" t="n">
+        <v>40.4</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="n">
+        <v>2043.0</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Porcentaje de conflictos laborales resueltos de manera prejudicial</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D199"/>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
+      <c r="H199" t="n">
+        <v>73.62</v>
+      </c>
+      <c r="I199" t="n">
+        <v>70.66</v>
+      </c>
+      <c r="J199" t="n">
+        <v>69.08</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="n">
+        <v>2122.0</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Porcentaje de consejos para la planeación participativa regional, sectorial y estatal instalados y operando conforme la normatividad establecida</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D200"/>
+      <c r="E200"/>
+      <c r="F200"/>
+      <c r="G200"/>
+      <c r="H200" t="n">
+        <v>29.4</v>
+      </c>
+      <c r="I200" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J200"/>
+    </row>
+    <row r="201">
+      <c r="A201" t="n">
+        <v>1776.0</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D201" t="n">
+        <v>29.5</v>
+      </c>
+      <c r="E201" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="F201" t="n">
+        <v>39.7</v>
+      </c>
+      <c r="G201" t="n">
+        <v>60.4</v>
+      </c>
+      <c r="H201" t="n">
+        <v>55.6</v>
+      </c>
+      <c r="I201" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="J201" t="n">
+        <v>49.27</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="n">
+        <v>1780.0</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de atención prioritaria del Río Santiago (Sólo municipios del Área Metropolitana de Guadalajara- 9 municipios)</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D202" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="E202" t="n">
+        <v>46.4</v>
+      </c>
+      <c r="F202" t="n">
+        <v>46.5</v>
+      </c>
+      <c r="G202" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="H202" t="n">
+        <v>61.8</v>
+      </c>
+      <c r="I202" t="n">
+        <v>75.0</v>
+      </c>
+      <c r="J202" t="n">
+        <v>55.24</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="n">
+        <v>1779.0</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de intervención prioritaria del Río Santiago (18 municipios)</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D203" t="n">
+        <v>29.1</v>
+      </c>
+      <c r="E203" t="n">
+        <v>46.6</v>
+      </c>
+      <c r="F203" t="n">
+        <v>44.4</v>
+      </c>
+      <c r="G203" t="n">
+        <v>63.5</v>
+      </c>
+      <c r="H203" t="n">
+        <v>52.1</v>
+      </c>
+      <c r="I203" t="n">
+        <v>73.8</v>
+      </c>
+      <c r="J203" t="n">
+        <v>55.24</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="n">
+        <v>2009.0</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Porcentaje de cumplimiento de los acuerdos, dictámenes y convenios aprobados por el Pleno</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D204"/>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H204" t="n">
+        <v>96.75</v>
+      </c>
+      <c r="I204"/>
+      <c r="J204"/>
+    </row>
+    <row r="205">
+      <c r="A205" t="n">
+        <v>2119.0</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Porcentaje de cumplimiento de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D205"/>
+      <c r="E205" t="n">
+        <v>69.2</v>
+      </c>
+      <c r="F205" t="n">
+        <v>88.2</v>
+      </c>
+      <c r="G205" t="n">
+        <v>93.2</v>
+      </c>
+      <c r="H205" t="n">
+        <v>98.0</v>
+      </c>
+      <c r="I205" t="n">
+        <v>98.13</v>
+      </c>
+      <c r="J205" t="n">
+        <v>88.25</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="n">
+        <v>1867.0</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>Porcentaje de cumplimiento en la declaración de validez y resultados del proceso electoral</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D206"/>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
+      <c r="H206"/>
+      <c r="I206"/>
+      <c r="J206"/>
+    </row>
+    <row r="207">
+      <c r="A207" t="n">
+        <v>797.0</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Porcentaje de cumplimiento promedio de las metas de MIDE Jalisco</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D207" t="n">
+        <v>85.43</v>
+      </c>
+      <c r="E207" t="n">
+        <v>88.01</v>
+      </c>
+      <c r="F207" t="n">
+        <v>85.48</v>
+      </c>
+      <c r="G207" t="n">
+        <v>90.67</v>
+      </c>
+      <c r="H207" t="n">
+        <v>86.42</v>
+      </c>
+      <c r="I207" t="n">
+        <v>92.97</v>
+      </c>
+      <c r="J207"/>
+    </row>
+    <row r="208">
+      <c r="A208" t="n">
+        <v>1826.0</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Porcentaje de cursos de capacitación y asignaturas impartidos</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D208" t="n">
+        <v>98.0</v>
+      </c>
+      <c r="E208" t="n">
+        <v>85.0</v>
+      </c>
+      <c r="F208" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G208" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H208" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I208" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J208" t="n">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="n">
+        <v>2082.0</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Porcentaje de déficit de energía producida y requerida en Jalisco</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D209"/>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
+      <c r="H209" t="n">
+        <v>-41.0</v>
+      </c>
+      <c r="I209" t="n">
+        <v>-38.17</v>
+      </c>
+      <c r="J209"/>
+    </row>
+    <row r="210">
+      <c r="A210" t="n">
+        <v>2057.0</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Porcentaje de delitos ocurridos y no denunciados, cifra negra u oculta</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D210" t="n">
+        <v>91.2</v>
+      </c>
+      <c r="E210" t="n">
+        <v>92.9</v>
+      </c>
+      <c r="F210" t="n">
+        <v>93.0</v>
+      </c>
+      <c r="G210" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="H210" t="n">
+        <v>91.6</v>
+      </c>
+      <c r="I210" t="n">
+        <v>91.7</v>
+      </c>
+      <c r="J210" t="n">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="n">
+        <v>2064.0</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Porcentaje de dependencias del poder ejecutivo del Estado que contempla en sus estrategias e indicadores acciones tendientes a garantizar los derechos humanos de grupos prioritarios</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D211"/>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
+      <c r="H211"/>
+      <c r="I211"/>
+      <c r="J211" t="n">
+        <v>53.57</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="n">
+        <v>1923.0</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Porcentaje de eficiencia de la delegación Jalisco en los Juegos Nacionales CONADE</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D212" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E212" t="n">
+        <v>34.3</v>
+      </c>
+      <c r="F212" t="n">
+        <v>47.9</v>
+      </c>
+      <c r="G212" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H212" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I212" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J212" t="n">
+        <v>58.0</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="n">
+        <v>1283.0</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Porcentaje de eficiencia terminal en educación primaria</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D213" t="n">
+        <v>94.83</v>
+      </c>
+      <c r="E213" t="n">
+        <v>96.91</v>
+      </c>
+      <c r="F213" t="n">
+        <v>95.95</v>
+      </c>
+      <c r="G213" t="n">
+        <v>98.53</v>
+      </c>
+      <c r="H213" t="n">
+        <v>96.81</v>
+      </c>
+      <c r="I213" t="n">
+        <v>95.81</v>
+      </c>
+      <c r="J213" t="n">
+        <v>96.71</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="n">
+        <v>1790.0</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Porcentaje de eficiencia terminal en OPD de educación superior sectorizadas a la Secretaría de Innovación, Ciencia y Tecnología</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D214" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="E214" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="F214" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="G214" t="n">
+        <v>61.13</v>
+      </c>
+      <c r="H214" t="n">
+        <v>61.13</v>
+      </c>
+      <c r="I214" t="n">
+        <v>62.5</v>
+      </c>
+      <c r="J214" t="n">
+        <v>65.53</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="n">
+        <v>165.0</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Porcentaje de eficiencia terminal en secundaria</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D215" t="n">
+        <v>87.4</v>
+      </c>
+      <c r="E215" t="n">
+        <v>90.94</v>
+      </c>
+      <c r="F215" t="n">
+        <v>90.32</v>
+      </c>
+      <c r="G215" t="n">
+        <v>87.86</v>
+      </c>
+      <c r="H215" t="n">
+        <v>88.26</v>
+      </c>
+      <c r="I215" t="n">
+        <v>89.02</v>
+      </c>
+      <c r="J215" t="n">
+        <v>89.17</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="n">
+        <v>1088.0</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Porcentaje de eficiencia terminal media superior</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D216" t="n">
+        <v>69.01</v>
+      </c>
+      <c r="E216" t="n">
+        <v>56.21</v>
+      </c>
+      <c r="F216" t="n">
+        <v>93.52</v>
+      </c>
+      <c r="G216" t="n">
+        <v>87.97</v>
+      </c>
+      <c r="H216" t="n">
+        <v>96.28</v>
+      </c>
+      <c r="I216" t="n">
+        <v>79.9</v>
+      </c>
+      <c r="J216" t="n">
+        <v>84.39</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="n">
+        <v>1862.0</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Porcentaje de egresados de cursos de profesionalización</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D217" t="n">
+        <v>94.0</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
+      <c r="H217"/>
+      <c r="I217"/>
+      <c r="J217"/>
+    </row>
+    <row r="218">
+      <c r="A218" t="n">
+        <v>1513.0</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Porcentaje de embarazos en adolescentes</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D218" t="n">
+        <v>15.67</v>
+      </c>
+      <c r="E218" t="n">
+        <v>14.8</v>
+      </c>
+      <c r="F218" t="n">
+        <v>14.22</v>
+      </c>
+      <c r="G218" t="n">
+        <v>14.39</v>
+      </c>
+      <c r="H218" t="n">
+        <v>14.49</v>
+      </c>
+      <c r="I218" t="n">
+        <v>14.14</v>
+      </c>
+      <c r="J218" t="n">
+        <v>13.15</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="n">
+        <v>1715.0</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Porcentaje de empleo formal al interior del estado</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D219" t="n">
+        <v>23.09</v>
+      </c>
+      <c r="E219" t="n">
+        <v>23.54</v>
+      </c>
+      <c r="F219" t="n">
+        <v>23.59</v>
+      </c>
+      <c r="G219" t="n">
+        <v>23.18</v>
+      </c>
+      <c r="H219" t="n">
+        <v>23.22</v>
+      </c>
+      <c r="I219" t="n">
+        <v>22.77</v>
+      </c>
+      <c r="J219" t="n">
+        <v>22.64</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Porcentaje de empleos generados de acuerdo a trabajadores asegurados en el IMSS</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D220" t="n">
+        <v>-1.78</v>
+      </c>
+      <c r="E220" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="F220" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="G220" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="H220" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="I220" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="J220" t="n">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="n">
+        <v>2103.0</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>Porcentaje de escolares inscritos en planteles públicos tamizados para la detección temprana de  enfermedad renal crónica, en los municipios de El Salto, Juanacatlán, Poncitlán, Chapala y Ocotlán con respecto al total de escolares inscritos en planteles públicos</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D221"/>
+      <c r="E221"/>
+      <c r="F221"/>
+      <c r="G221"/>
+      <c r="H221" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="I221" t="n">
+        <v>83.7</v>
+      </c>
+      <c r="J221" t="n">
+        <v>70.07</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="n">
+        <v>2154.0</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Porcentaje de escuelas que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), comunicación, inglés y lectura</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D222"/>
+      <c r="E222"/>
+      <c r="F222"/>
+      <c r="G222"/>
+      <c r="H222" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I222" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="J222"/>
+    </row>
+    <row r="223">
+      <c r="A223" t="n">
+        <v>2005.0</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Porcentaje de estudiantes que concluyen satisfactoriamente los programas educativos impartidos</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D223"/>
+      <c r="E223"/>
+      <c r="F223"/>
+      <c r="G223" t="n">
+        <v>71.81</v>
+      </c>
+      <c r="H223" t="n">
+        <v>62.0</v>
+      </c>
+      <c r="I223"/>
+      <c r="J223"/>
+    </row>
+    <row r="224">
+      <c r="A224" t="n">
+        <v>428.0</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Porcentaje de gasto destinado a inversión pública</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D224" t="n">
+        <v>10.3</v>
+      </c>
+      <c r="E224" t="n">
+        <v>11.6</v>
+      </c>
+      <c r="F224" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="G224" t="n">
+        <v>16.8</v>
+      </c>
+      <c r="H224" t="n">
+        <v>12.8</v>
+      </c>
+      <c r="I224" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="J224" t="n">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="n">
+        <v>2166.0</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Porcentaje de hogares que requieren una vivienda porque comparten vivienda con otro hogar.</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D225" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225" t="n">
+        <v>2.69</v>
+      </c>
+      <c r="G225"/>
+      <c r="H225" t="n">
+        <v>1.73</v>
+      </c>
+      <c r="I225"/>
+      <c r="J225"/>
+    </row>
+    <row r="226">
+      <c r="A226" t="n">
+        <v>2048.0</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Porcentaje de implementación del mecanismo de Contraloría Social en Programas Estatales de Desarrollo Social</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D226"/>
+      <c r="E226"/>
+      <c r="F226"/>
+      <c r="G226"/>
+      <c r="H226" t="n">
+        <v>95.12</v>
+      </c>
+      <c r="I226" t="n">
+        <v>96.5</v>
+      </c>
+      <c r="J226"/>
+    </row>
+    <row r="227">
+      <c r="A227" t="n">
+        <v>427.0</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Porcentaje de ingresos estatales que provienen de captación directa</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D227" t="n">
+        <v>10.55</v>
+      </c>
+      <c r="E227" t="n">
+        <v>12.38</v>
+      </c>
+      <c r="F227" t="n">
+        <v>13.56</v>
+      </c>
+      <c r="G227" t="n">
+        <v>16.36</v>
+      </c>
+      <c r="H227" t="n">
+        <v>14.24</v>
+      </c>
+      <c r="I227" t="n">
+        <v>20.07</v>
+      </c>
+      <c r="J227" t="n">
+        <v>15.91</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="n">
+        <v>1744.0</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Porcentaje de internos que se encuentran escolarmente activos en los reclusorios</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D228" t="n">
+        <v>62.21</v>
+      </c>
+      <c r="E228" t="n">
+        <v>69.08</v>
+      </c>
+      <c r="F228" t="n">
+        <v>64.34</v>
+      </c>
+      <c r="G228" t="n">
+        <v>48.5</v>
+      </c>
+      <c r="H228" t="n">
+        <v>57.66</v>
+      </c>
+      <c r="I228" t="n">
+        <v>55.18</v>
+      </c>
+      <c r="J228" t="n">
+        <v>61.26</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="n">
+        <v>2110.0</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Porcentaje de interoperabilidad institucional alcanzado con respecto al total de dependencias vinculadas al sistema estatal de seguridad</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D229"/>
+      <c r="E229"/>
+      <c r="F229"/>
+      <c r="G229"/>
+      <c r="H229"/>
+      <c r="I229" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="J229" t="n">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="n">
+        <v>2135.0</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Porcentaje de inversión extranjera en sectores estratégicos</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D230"/>
+      <c r="E230" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="F230" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="G230" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H230" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I230" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="J230" t="n">
+        <v>49.0</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="n">
+        <v>1827.0</v>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>Porcentaje de investigaciones publicadas del total realizadas</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D231" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E231" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F231" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G231" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="H231" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I231" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J231" t="n">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="n">
+        <v>1553.0</v>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Porcentaje de jóvenes ocupados</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D232" t="n">
+        <v>30.02</v>
+      </c>
+      <c r="E232" t="n">
+        <v>31.64</v>
+      </c>
+      <c r="F232" t="n">
+        <v>31.06</v>
+      </c>
+      <c r="G232" t="n">
+        <v>28.82</v>
+      </c>
+      <c r="H232" t="n">
+        <v>29.77</v>
+      </c>
+      <c r="I232" t="n">
+        <v>26.83</v>
+      </c>
+      <c r="J232" t="n">
+        <v>24.17</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="n">
+        <v>1865.0</v>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>Porcentaje de la ciudadanía que no confía en el instituto electoral</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D233"/>
+      <c r="E233"/>
+      <c r="F233"/>
+      <c r="G233"/>
+      <c r="H233"/>
+      <c r="I233"/>
+      <c r="J233"/>
+    </row>
+    <row r="234">
+      <c r="A234" t="n">
+        <v>1468.0</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población con carencia de acceso a la alimentación nutritiva y de calidad</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D234" t="n">
+        <v>14.8</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234" t="n">
+        <v>13.8</v>
+      </c>
+      <c r="G234"/>
+      <c r="H234" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="I234"/>
+      <c r="J234"/>
+    </row>
+    <row r="235">
+      <c r="A235" t="n">
+        <v>1476.0</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población con carencia por calidad y espacios de la vivienda</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D235" t="n">
+        <v>6.3</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="G235"/>
+      <c r="H235" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="I235"/>
+      <c r="J235"/>
+    </row>
+    <row r="236">
+      <c r="A236" t="n">
+        <v>2077.0</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población de 18 años y más que habita en áreas urbanas de cien mil habitantes que confía en el Gobierno del estado</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D236"/>
+      <c r="E236" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="F236"/>
+      <c r="G236" t="n">
+        <v>41.7</v>
+      </c>
+      <c r="H236"/>
+      <c r="I236" t="n">
+        <v>38.8</v>
+      </c>
+      <c r="J236" t="n">
+        <v>38.8</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="n">
+        <v>1775.0</v>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población de 18 y más que considera que vivir en su entorno más cercano es inseguro</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D237" t="n">
+        <v>62.1</v>
+      </c>
+      <c r="E237" t="n">
+        <v>41.8</v>
+      </c>
+      <c r="F237" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="G237" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="H237" t="n">
+        <v>37.7</v>
+      </c>
+      <c r="I237" t="n">
+        <v>37.2</v>
+      </c>
+      <c r="J237" t="n">
+        <v>35.0</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="n">
+        <v>1500.0</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población derechohabiente</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D238" t="n">
+        <v>69.9</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238"/>
+      <c r="G238"/>
+      <c r="H238"/>
+      <c r="I238" t="n">
+        <v>88.85</v>
+      </c>
+      <c r="J238" t="n">
+        <v>88.85</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="n">
+        <v>1677.0</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población en el Área Metropolitana de Guadalajara que emplea el vehículo particular como medio principal de transporte</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D239" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="G239"/>
+      <c r="H239" t="n">
+        <v>30.3</v>
+      </c>
+      <c r="I239"/>
+      <c r="J239"/>
+    </row>
+    <row r="240">
+      <c r="A240" t="n">
+        <v>1850.0</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población en el estado de Jalisco que participa en las acciones de promoción y difusión de la cultura de la transparencia, acceso a la información pública y protección de datos personales</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D240"/>
+      <c r="E240" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="F240" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="G240" t="n">
+        <v>0.22</v>
+      </c>
+      <c r="H240" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="I240"/>
+      <c r="J240"/>
+    </row>
+    <row r="241">
+      <c r="A241" t="n">
+        <v>1498.0</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población femenina ocupada</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D241" t="n">
+        <v>95.35</v>
+      </c>
+      <c r="E241" t="n">
+        <v>96.99</v>
+      </c>
+      <c r="F241" t="n">
+        <v>98.01</v>
+      </c>
+      <c r="G241" t="n">
+        <v>98.38</v>
+      </c>
+      <c r="H241" t="n">
+        <v>98.05</v>
+      </c>
+      <c r="I241" t="n">
+        <v>97.48</v>
+      </c>
+      <c r="J241" t="n">
+        <v>98.35</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="n">
+        <v>1090.0</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población mayor de 15 años con rezago educativo</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D242" t="n">
+        <v>29.4</v>
+      </c>
+      <c r="E242" t="n">
+        <v>29.1</v>
+      </c>
+      <c r="F242" t="n">
+        <v>28.5</v>
+      </c>
+      <c r="G242" t="n">
+        <v>27.78</v>
+      </c>
+      <c r="H242" t="n">
+        <v>27.5</v>
+      </c>
+      <c r="I242" t="n">
+        <v>27.1</v>
+      </c>
+      <c r="J242"/>
+    </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>1555.0</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población ocupada que labora en el sector primario que recibe más de tres salarios mínimos</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D243" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="E243" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="F243" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="G243" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="H243" t="n">
+        <v>1.88</v>
+      </c>
+      <c r="I243" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="J243"/>
+    </row>
+    <row r="244">
+      <c r="A244" t="n">
+        <v>1471.0</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población que es vulnerable por carencias sociales</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D244" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244" t="n">
+        <v>37.8</v>
+      </c>
+      <c r="G244"/>
+      <c r="H244" t="n">
+        <v>35.78</v>
+      </c>
+      <c r="I244"/>
+      <c r="J244"/>
+    </row>
+    <row r="245">
+      <c r="A245" t="n">
+        <v>2097.0</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población que es vulnerable por ingresos</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D245" t="n">
+        <v>9.8</v>
+      </c>
+      <c r="E245"/>
+      <c r="F245" t="n">
+        <v>7.32</v>
+      </c>
+      <c r="G245"/>
+      <c r="H245" t="n">
+        <v>5.44</v>
+      </c>
+      <c r="I245"/>
+      <c r="J245"/>
+    </row>
+    <row r="246">
+      <c r="A246" t="n">
+        <v>1442.0</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población que vive en condición de pobreza</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D246" t="n">
+        <v>31.4</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246" t="n">
+        <v>21.8</v>
+      </c>
+      <c r="G246"/>
+      <c r="H246" t="n">
+        <v>18.63</v>
+      </c>
+      <c r="I246"/>
+      <c r="J246"/>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>1469.0</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población que vive en condición de pobreza extrema</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D247" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="G247"/>
+      <c r="H247" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="I247"/>
+      <c r="J247"/>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>1678.0</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>Porcentaje de la población urbana que considera que la falta de coordinación entre diferentes niveles de gobierno es uno de los principales problemas en Jalisco</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D248"/>
+      <c r="E248" t="n">
+        <v>14.2</v>
+      </c>
+      <c r="F248"/>
+      <c r="G248" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="H248"/>
+      <c r="I248" t="n">
+        <v>16.4</v>
+      </c>
+      <c r="J248" t="n">
+        <v>16.4</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>2101.0</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>Porcentaje de la Red Carretera Estatal conservada o reconstruida con respecto al total de la Red Carretera Estatal</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D249"/>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
+      <c r="H249" t="n">
+        <v>78.0</v>
+      </c>
+      <c r="I249" t="n">
+        <v>85.0</v>
+      </c>
+      <c r="J249" t="n">
+        <v>69.17</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>2167.0</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>Porcentaje de la superficie forestal intervenida con acciones de protección, conservación y restauración, en relación con la superficie programada en convenios y/o instrumentos establecidos</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D250"/>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="G250"/>
+      <c r="H250"/>
+      <c r="I250" t="n">
+        <v>104.44</v>
+      </c>
+      <c r="J250" t="n">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>1613.0</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>Porcentaje de localidades con alto y muy alto grado de marginación atendidas con procesos de desarrollo comunitario y bienestar alimentario por el Sistema DIF Jalisco</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D251" t="n">
+        <v>46.18</v>
+      </c>
+      <c r="E251" t="n">
+        <v>31.75</v>
+      </c>
+      <c r="F251" t="n">
+        <v>33.28</v>
+      </c>
+      <c r="G251" t="n">
+        <v>45.45</v>
+      </c>
+      <c r="H251" t="n">
+        <v>45.45</v>
+      </c>
+      <c r="I251" t="n">
+        <v>33.14</v>
+      </c>
+      <c r="J251"/>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>2059.0</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>Porcentaje de localización de personas reportadas como desaparecidas en el estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D252" t="n">
+        <v>54.8</v>
+      </c>
+      <c r="E252" t="n">
+        <v>53.84</v>
+      </c>
+      <c r="F252" t="n">
+        <v>49.8</v>
+      </c>
+      <c r="G252" t="n">
+        <v>51.11</v>
+      </c>
+      <c r="H252" t="n">
+        <v>58.55</v>
+      </c>
+      <c r="I252" t="n">
+        <v>61.98</v>
+      </c>
+      <c r="J252" t="n">
+        <v>66.97</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>2075.0</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>Porcentaje de mecanismos de gobernanza y/o financiamiento implementados respecto a los planeados en el Área de Intervención Prioritaria (AIP) del río Santiago</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D253"/>
+      <c r="E253"/>
+      <c r="F253"/>
+      <c r="G253"/>
+      <c r="H253"/>
+      <c r="I253" t="n">
+        <v>33.33</v>
+      </c>
+      <c r="J253" t="n">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>1823.0</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>Porcentaje de medios de impugnación interpuestos</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D254" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E254" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F254" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G254" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H254" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I254" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J254" t="n">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>1494.0</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>Porcentaje de mujeres en condición de desempleo</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D255" t="n">
+        <v>3.65</v>
+      </c>
+      <c r="E255" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="F255" t="n">
+        <v>1.99</v>
+      </c>
+      <c r="G255" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="H255" t="n">
+        <v>1.95</v>
+      </c>
+      <c r="I255" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="J255" t="n">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>2168.0</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>Porcentaje de municipios asociados en Juntas Intermunicipales o instancias metropolitanas, que han homologado sus reglamentos o instrumentos de planeación territorial y ambiental con respecto a los municipios asociados</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D256"/>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
+      <c r="H256" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="I256" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="J256"/>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>2127.0</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>Porcentaje de municipios de Jalisco con proyectos de infraestructura desarrollados por el Gobierno del Estado</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D257"/>
+      <c r="E257"/>
+      <c r="F257"/>
+      <c r="G257"/>
+      <c r="H257" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I257" t="n">
+        <v>82.0</v>
+      </c>
+      <c r="J257" t="n">
+        <v>71.0</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>1732.0</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>Porcentaje de municipios del estado de Jalisco que depositan sus RSU en rellenos sanitarios conforme a la NOM-083-Sermarnat-2003</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D258" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="E258" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="F258" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="G258" t="n">
+        <v>23.2</v>
+      </c>
+      <c r="H258" t="n">
+        <v>25.6</v>
+      </c>
+      <c r="I258" t="n">
+        <v>20.8</v>
+      </c>
+      <c r="J258" t="n">
+        <v>24.0</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>1767.0</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>Porcentaje de municipios que cuentan con esquema completo de ordenamiento territorial</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D259" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="E259" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="F259" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="G259" t="n">
+        <v>40.8</v>
+      </c>
+      <c r="H259" t="n">
+        <v>59.2</v>
+      </c>
+      <c r="I259" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="J259" t="n">
+        <v>52.0</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>2134.0</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>Porcentaje de municipios que han implementado herramientas de mejora regulatoria</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D260"/>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
+      <c r="H260"/>
+      <c r="I260" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="J260" t="n">
+        <v>45.6</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>2178.0</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>Porcentaje de nacimientos con control prenatal iniciado en el primer trimestre</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D261" t="n">
+        <v>81.72</v>
+      </c>
+      <c r="E261" t="n">
+        <v>81.54</v>
+      </c>
+      <c r="F261" t="n">
+        <v>82.24</v>
+      </c>
+      <c r="G261" t="n">
+        <v>83.34</v>
+      </c>
+      <c r="H261" t="n">
+        <v>84.37</v>
+      </c>
+      <c r="I261" t="n">
+        <v>84.95</v>
+      </c>
+      <c r="J261"/>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>1666.0</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Porcentaje de niños ocupados de 5 a 17 años</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D262"/>
+      <c r="E262"/>
+      <c r="F262" t="n">
+        <v>9.58</v>
+      </c>
+      <c r="G262"/>
+      <c r="H262"/>
+      <c r="I262" t="n">
+        <v>7.99</v>
+      </c>
+      <c r="J262" t="n">
+        <v>7.99</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="n">
+        <v>1463.0</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Porcentaje de ocupación en el sector informal</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D263" t="n">
+        <v>23.5</v>
+      </c>
+      <c r="E263" t="n">
+        <v>23.6</v>
+      </c>
+      <c r="F263" t="n">
+        <v>23.5</v>
+      </c>
+      <c r="G263" t="n">
+        <v>23.2</v>
+      </c>
+      <c r="H263" t="n">
+        <v>25.8</v>
+      </c>
+      <c r="I263" t="n">
+        <v>25.6</v>
+      </c>
+      <c r="J263" t="n">
+        <v>24.9</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="n">
+        <v>1410.0</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>Porcentaje de ocupación hotelera</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D264" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="E264" t="n">
+        <v>41.7</v>
+      </c>
+      <c r="F264" t="n">
+        <v>53.6</v>
+      </c>
+      <c r="G264" t="n">
+        <v>57.8</v>
+      </c>
+      <c r="H264" t="n">
+        <v>56.3</v>
+      </c>
+      <c r="I264" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="J264" t="n">
+        <v>50.47</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="n">
+        <v>2150.0</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>Porcentaje de ocupación penitenciaria en reinserción social</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D265"/>
+      <c r="E265"/>
+      <c r="F265"/>
+      <c r="G265"/>
+      <c r="H265" t="n">
+        <v>96.1</v>
+      </c>
+      <c r="I265" t="n">
+        <v>101.76</v>
+      </c>
+      <c r="J265" t="n">
+        <v>108.16</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="n">
+        <v>2046.0</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Porcentaje de pagos electrónicos realizados en el transporte público</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D266"/>
+      <c r="E266"/>
+      <c r="F266"/>
+      <c r="G266"/>
+      <c r="H266" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="I266" t="n">
+        <v>54.7</v>
+      </c>
+      <c r="J266" t="n">
+        <v>61.0</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="n">
+        <v>2136.0</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Porcentaje de participación de fuentes renovables de energía en la generación de energía eléctrica</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D267"/>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267"/>
+      <c r="H267" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="I267" t="n">
+        <v>40.36</v>
+      </c>
+      <c r="J267"/>
+    </row>
+    <row r="268">
+      <c r="A268" t="n">
+        <v>424.0</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>Porcentaje de participación de la mujer en puestos públicos del más alto nivel</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D268" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="E268" t="n">
+        <v>44.08</v>
+      </c>
+      <c r="F268" t="n">
+        <v>43.88</v>
+      </c>
+      <c r="G268" t="n">
+        <v>31.79</v>
+      </c>
+      <c r="H268" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I268" t="n">
+        <v>41.93</v>
+      </c>
+      <c r="J268" t="n">
+        <v>41.93</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="n">
+        <v>2114.0</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>Porcentaje de participación de los Gobiernos Municipales en mesas de trabajo realizadas</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D269"/>
+      <c r="E269"/>
+      <c r="F269"/>
+      <c r="G269"/>
+      <c r="H269" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="I269" t="n">
+        <v>98.4</v>
+      </c>
+      <c r="J269" t="n">
+        <v>81.6</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="n">
+        <v>1420.0</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Porcentaje de participación en el PIB agropecuario nacional</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D270" t="n">
+        <v>12.86</v>
+      </c>
+      <c r="E270" t="n">
+        <v>12.44</v>
+      </c>
+      <c r="F270" t="n">
+        <v>12.77</v>
+      </c>
+      <c r="G270" t="n">
+        <v>12.83</v>
+      </c>
+      <c r="H270" t="n">
+        <v>13.08</v>
+      </c>
+      <c r="I270"/>
+      <c r="J270"/>
+    </row>
+    <row r="271">
+      <c r="A271" t="n">
+        <v>2054.0</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>Porcentaje de percepción de confianza sobre el Ministerio Público y Fiscalías Estatales</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D271" t="n">
+        <v>60.7</v>
+      </c>
+      <c r="E271" t="n">
+        <v>61.7</v>
+      </c>
+      <c r="F271" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="G271" t="n">
+        <v>61.4</v>
+      </c>
+      <c r="H271" t="n">
+        <v>61.8</v>
+      </c>
+      <c r="I271" t="n">
+        <v>59.9</v>
+      </c>
+      <c r="J271" t="n">
+        <v>61.1</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="n">
+        <v>347.0</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>Porcentaje de percepción de inseguridad</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D272" t="n">
+        <v>83.1</v>
+      </c>
+      <c r="E272" t="n">
+        <v>76.0</v>
+      </c>
+      <c r="F272" t="n">
+        <v>79.1</v>
+      </c>
+      <c r="G272" t="n">
+        <v>78.7</v>
+      </c>
+      <c r="H272" t="n">
+        <v>74.6</v>
+      </c>
+      <c r="I272" t="n">
+        <v>77.4</v>
+      </c>
+      <c r="J272" t="n">
+        <v>78.9</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="n">
+        <v>2081.0</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>Porcentaje de percepción sobre inseguridad en mujeres mayores de 18 años</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D273" t="n">
+        <v>85.4</v>
+      </c>
+      <c r="E273" t="n">
+        <v>81.1</v>
+      </c>
+      <c r="F273" t="n">
+        <v>83.0</v>
+      </c>
+      <c r="G273" t="n">
+        <v>83.2</v>
+      </c>
+      <c r="H273" t="n">
+        <v>78.1</v>
+      </c>
+      <c r="I273" t="n">
+        <v>82.5</v>
+      </c>
+      <c r="J273" t="n">
+        <v>83.8</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="n">
+        <v>1517.0</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>Porcentaje de personas con carencia de acceso a la alimentación atendidas con apoyos alimentarios por los sistemas DIF</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D274" t="n">
+        <v>29.94</v>
+      </c>
+      <c r="E274" t="n">
+        <v>26.77</v>
+      </c>
+      <c r="F274" t="n">
+        <v>28.67</v>
+      </c>
+      <c r="G274" t="n">
+        <v>28.79</v>
+      </c>
+      <c r="H274" t="n">
+        <v>28.99</v>
+      </c>
+      <c r="I274" t="n">
+        <v>28.84</v>
+      </c>
+      <c r="J274" t="n">
+        <v>44.77</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="n">
+        <v>2144.0</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>Porcentaje de personas ocupadas en Jalisco que forman parte del S.N.I.I.</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D275" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="E275" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="F275" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="G275" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="H275" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="I275" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="J275"/>
+    </row>
+    <row r="276">
+      <c r="A276" t="n">
+        <v>2093.0</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>Porcentaje de planteles públicos de educación básica y media superior con intervenciones de equipamiento, mantenimiento, rehabilitación e infraestructura en su inmueble</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D276"/>
+      <c r="E276"/>
+      <c r="F276"/>
+      <c r="G276"/>
+      <c r="H276" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I276" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="J276"/>
+    </row>
+    <row r="277">
+      <c r="A277" t="n">
+        <v>2157.0</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>Porcentaje de población con al menos una carencia social</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D277" t="n">
+        <v>59.8</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="G277"/>
+      <c r="H277" t="n">
+        <v>54.4</v>
+      </c>
+      <c r="I277"/>
+      <c r="J277"/>
+    </row>
+    <row r="278">
+      <c r="A278" t="n">
+        <v>1665.0</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>Porcentaje de población con carencia por acceso a los servicios de salud</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D278" t="n">
+        <v>32.1</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278" t="n">
+        <v>37.1</v>
+      </c>
+      <c r="G278"/>
+      <c r="H278" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="I278"/>
+      <c r="J278"/>
+    </row>
+    <row r="279">
+      <c r="A279" t="n">
+        <v>2155.0</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>Porcentaje de población con discapacidad en condiciones de abandono y desamparo atendida en el Centro Cien Corazones del Sistema DIF Jalisco</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D279" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="E279" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="F279" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="G279" t="n">
+        <v>64.0</v>
+      </c>
+      <c r="H279" t="n">
+        <v>65.0</v>
+      </c>
+      <c r="I279" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J279" t="n">
+        <v>96.61</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="n">
+        <v>1782.0</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>Porcentaje de población con discapacidad en situación de pobreza</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D280" t="n">
+        <v>39.75</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280" t="n">
+        <v>29.96</v>
+      </c>
+      <c r="G280"/>
+      <c r="H280" t="n">
+        <v>22.72</v>
+      </c>
+      <c r="I280"/>
+      <c r="J280"/>
+    </row>
+    <row r="281">
+      <c r="A281" t="n">
+        <v>1783.0</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>Porcentaje de población con discapacidad en situación de pobreza extrema</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D281" t="n">
+        <v>6.1</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="G281"/>
+      <c r="H281" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="I281"/>
+      <c r="J281"/>
+    </row>
+    <row r="282">
+      <c r="A282" t="n">
+        <v>2061.0</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>Porcentaje de población de 18 años y más que percibe a la policía estatal con un desempeño positivo</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D282" t="n">
+        <v>60.1</v>
+      </c>
+      <c r="E282" t="n">
+        <v>62.9</v>
+      </c>
+      <c r="F282" t="n">
+        <v>60.7</v>
+      </c>
+      <c r="G282" t="n">
+        <v>58.6</v>
+      </c>
+      <c r="H282" t="n">
+        <v>64.2</v>
+      </c>
+      <c r="I282" t="n">
+        <v>58.3</v>
+      </c>
+      <c r="J282" t="n">
+        <v>62.0</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="n">
+        <v>1773.0</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>Porcentaje de población de 18 años y más que se organiza con sus vecinos para resolver problemas de seguridad identificados en su entorno más cercano</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D283" t="n">
+        <v>35.4</v>
+      </c>
+      <c r="E283" t="n">
+        <v>36.2</v>
+      </c>
+      <c r="F283" t="n">
+        <v>33.4</v>
+      </c>
+      <c r="G283" t="n">
+        <v>34.2</v>
+      </c>
+      <c r="H283" t="n">
+        <v>35.8</v>
+      </c>
+      <c r="I283" t="n">
+        <v>35.7</v>
+      </c>
+      <c r="J283" t="n">
+        <v>42.4</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="n">
+        <v>1943.0</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Porcentaje de población de 65 años y más en situación de pobreza multidimensional</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D284" t="n">
+        <v>27.9</v>
+      </c>
+      <c r="E284"/>
+      <c r="F284" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="G284"/>
+      <c r="H284" t="n">
+        <v>16.3</v>
+      </c>
+      <c r="I284"/>
+      <c r="J284"/>
+    </row>
+    <row r="285">
+      <c r="A285" t="n">
+        <v>2004.0</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>Porcentaje de población del estado que habita en un municipio que realiza la disposición final de los residuos sólidos urbanos en un sistema de manejo de residuos que cumple con la normatividad “NOM-083-SEMARNAT-2003"</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D285" t="n">
+        <v>73.34</v>
+      </c>
+      <c r="E285" t="n">
+        <v>73.34</v>
+      </c>
+      <c r="F285" t="n">
+        <v>66.49</v>
+      </c>
+      <c r="G285" t="n">
+        <v>73.21</v>
+      </c>
+      <c r="H285" t="n">
+        <v>73.21</v>
+      </c>
+      <c r="I285" t="n">
+        <v>59.58</v>
+      </c>
+      <c r="J285" t="n">
+        <v>68.15</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="n">
+        <v>2067.0</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>Porcentaje de población en pobreza laboral</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D286" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="E286" t="n">
+        <v>25.75</v>
+      </c>
+      <c r="F286" t="n">
+        <v>24.54</v>
+      </c>
+      <c r="G286" t="n">
+        <v>22.03</v>
+      </c>
+      <c r="H286" t="n">
+        <v>24.7</v>
+      </c>
+      <c r="I286" t="n">
+        <v>23.91</v>
+      </c>
+      <c r="J286" t="n">
+        <v>24.2</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="n">
+        <v>1582.0</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Porcentaje de población en viviendas con hacinamiento</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D287" t="n">
+        <v>4.86</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287" t="n">
+        <v>3.6</v>
+      </c>
+      <c r="G287"/>
+      <c r="H287" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="I287"/>
+      <c r="J287"/>
+    </row>
+    <row r="288">
+      <c r="A288" t="n">
+        <v>2062.0</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Porcentaje de población privada de su libertad que desempeña una actividad laboral en el centro penitenciario</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D288" t="n">
+        <v>66.08</v>
+      </c>
+      <c r="E288" t="n">
+        <v>78.28</v>
+      </c>
+      <c r="F288" t="n">
+        <v>83.97</v>
+      </c>
+      <c r="G288" t="n">
+        <v>88.21</v>
+      </c>
+      <c r="H288" t="n">
+        <v>86.17</v>
+      </c>
+      <c r="I288" t="n">
+        <v>78.6</v>
+      </c>
+      <c r="J288" t="n">
+        <v>75.79</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="n">
+        <v>1497.0</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Porcentaje de población total ocupada</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D289" t="n">
+        <v>95.9</v>
+      </c>
+      <c r="E289" t="n">
+        <v>96.9</v>
+      </c>
+      <c r="F289" t="n">
+        <v>97.6</v>
+      </c>
+      <c r="G289" t="n">
+        <v>97.8</v>
+      </c>
+      <c r="H289" t="n">
+        <v>97.9</v>
+      </c>
+      <c r="I289" t="n">
+        <v>96.9</v>
+      </c>
+      <c r="J289" t="n">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="n">
+        <v>2102.0</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Porcentaje de población, en los municipios de El Salto, Juanacatlán, Poncitlán, Ocotlán y Chapala, sin seguridad social, afiliado al Seguro Médico Al Estilo Jalisco con respecto al total de población sin seguridad social</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D290"/>
+      <c r="E290"/>
+      <c r="F290"/>
+      <c r="G290"/>
+      <c r="H290" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I290" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J290"/>
+    </row>
+    <row r="291">
+      <c r="A291" t="n">
+        <v>2149.0</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>Porcentaje de policías con grado de licenciatura, maestría o doctorado</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D291"/>
+      <c r="E291"/>
+      <c r="F291"/>
+      <c r="G291"/>
+      <c r="H291" t="n">
+        <v>9.76</v>
+      </c>
+      <c r="I291" t="n">
+        <v>14.92</v>
+      </c>
+      <c r="J291" t="n">
+        <v>16.35</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="n">
+        <v>2125.0</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Porcentaje de Portales de Transparencia de Sujetos Obligados de la Administración Pública Paraestatal del Gobierno del Estado de Jalisco verificados</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D292"/>
+      <c r="E292"/>
+      <c r="F292"/>
+      <c r="G292"/>
+      <c r="H292"/>
+      <c r="I292" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J292"/>
+    </row>
+    <row r="293">
+      <c r="A293" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Porcentaje de procedimientos de investigaciones previas atendidas</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D293"/>
+      <c r="E293"/>
+      <c r="F293"/>
+      <c r="G293"/>
+      <c r="H293" t="n">
+        <v>80.0</v>
+      </c>
+      <c r="I293"/>
+      <c r="J293"/>
+    </row>
+    <row r="294">
+      <c r="A294" t="n">
+        <v>1386.0</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>Porcentaje de quejas resueltas en la Comisión de Arbitraje Médico</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D294" t="n">
+        <v>86.0</v>
+      </c>
+      <c r="E294" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F294" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="G294" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="H294" t="n">
+        <v>87.5</v>
+      </c>
+      <c r="I294" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="J294" t="n">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="n">
+        <v>2162.0</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>Porcentaje de recomendaciones emitidas en materia ambiental con respecto a las programadas</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D295"/>
+      <c r="E295"/>
+      <c r="F295"/>
+      <c r="G295"/>
+      <c r="H295" t="n">
+        <v>78.0</v>
+      </c>
+      <c r="I295" t="n">
+        <v>78.0</v>
+      </c>
+      <c r="J295"/>
+    </row>
+    <row r="296">
+      <c r="A296" t="n">
+        <v>2033.0</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>Porcentaje de recurrencia en materia de acceso a la información pública</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D296"/>
+      <c r="E296"/>
+      <c r="F296"/>
+      <c r="G296"/>
+      <c r="H296" t="n">
+        <v>4.39</v>
+      </c>
+      <c r="I296"/>
+      <c r="J296"/>
+    </row>
+    <row r="297">
+      <c r="A297" t="n">
+        <v>349.0</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>Porcentaje de reincidencia jurídica</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D297" t="n">
+        <v>0.064</v>
+      </c>
+      <c r="E297" t="n">
+        <v>0.105</v>
+      </c>
+      <c r="F297" t="n">
+        <v>0.135</v>
+      </c>
+      <c r="G297" t="n">
+        <v>0.109</v>
+      </c>
+      <c r="H297" t="n">
+        <v>0.094</v>
+      </c>
+      <c r="I297" t="n">
+        <v>1.7</v>
+      </c>
+      <c r="J297" t="n">
+        <v>1.58</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="n">
+        <v>1292.0</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>Porcentaje de reprobación en educación media superior</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D298" t="n">
+        <v>10.49</v>
+      </c>
+      <c r="E298" t="n">
+        <v>18.72</v>
+      </c>
+      <c r="F298" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="G298" t="n">
+        <v>14.65</v>
+      </c>
+      <c r="H298" t="n">
+        <v>12.88</v>
+      </c>
+      <c r="I298" t="n">
+        <v>13.06</v>
+      </c>
+      <c r="J298" t="n">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="n">
+        <v>1284.0</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Porcentaje de reprobación en educación primaria</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D299" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="E299" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="F299" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="G299" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="H299" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="I299" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="J299" t="n">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="n">
+        <v>1288.0</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Porcentaje de reprobación en educación secundaria</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D300" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="E300" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="F300" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="G300" t="n">
+        <v>1.74</v>
+      </c>
+      <c r="H300" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="I300" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="J300" t="n">
+        <v>1.27</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="n">
+        <v>1832.0</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Porcentaje de resoluciones realizadas con respecto al total de asuntos relacionados con responsabilidad grave de los servidores públicos</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D301" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E301" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F301" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G301" t="n">
+        <v>29.41</v>
+      </c>
+      <c r="H301" t="n">
+        <v>47.15</v>
+      </c>
+      <c r="I301" t="n">
+        <v>30.54</v>
+      </c>
+      <c r="J301" t="n">
+        <v>77.65</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="n">
+        <v>1746.0</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>Porcentaje de saneamiento de aguas residuales en la cuenca del río Santiago</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D302" t="n">
+        <v>69.1</v>
+      </c>
+      <c r="E302" t="n">
+        <v>71.0</v>
+      </c>
+      <c r="F302" t="n">
+        <v>71.95</v>
+      </c>
+      <c r="G302" t="n">
+        <v>71.1</v>
+      </c>
+      <c r="H302" t="n">
+        <v>70.66</v>
+      </c>
+      <c r="I302" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="J302"/>
+    </row>
+    <row r="303">
+      <c r="A303" t="n">
+        <v>1758.0</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>Porcentaje de servidores públicos que asisten cuando menos a un evento de capacitación al año</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D303" t="n">
+        <v>8.64</v>
+      </c>
+      <c r="E303" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="F303" t="n">
+        <v>63.35</v>
+      </c>
+      <c r="G303" t="n">
+        <v>36.46</v>
+      </c>
+      <c r="H303" t="n">
+        <v>36.46</v>
+      </c>
+      <c r="I303" t="n">
+        <v>35.08</v>
+      </c>
+      <c r="J303" t="n">
+        <v>31.59</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="n">
+        <v>2121.0</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D304"/>
+      <c r="E304"/>
+      <c r="F304"/>
+      <c r="G304"/>
+      <c r="H304"/>
+      <c r="I304" t="n">
+        <v>81.82</v>
+      </c>
+      <c r="J304" t="n">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="n">
+        <v>1869.0</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>Porcentaje de solicitudes de mecanismos de participación ciudadana atendidos</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D305" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305"/>
+      <c r="G305"/>
+      <c r="H305"/>
+      <c r="I305"/>
+      <c r="J305"/>
+    </row>
+    <row r="306">
+      <c r="A306" t="n">
+        <v>1855.0</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Porcentaje de solicitudes de organizaciones que pretenden constituirse en partidos políticos atendidas</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D306" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306"/>
+      <c r="G306"/>
+      <c r="H306"/>
+      <c r="I306"/>
+      <c r="J306"/>
+    </row>
+    <row r="307">
+      <c r="A307" t="n">
+        <v>2126.0</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos de privacidad y documento de seguridad para la protección de datos personales en su posesión</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D307"/>
+      <c r="E307"/>
+      <c r="F307"/>
+      <c r="G307"/>
+      <c r="H307"/>
+      <c r="I307" t="n">
+        <v>92.0</v>
+      </c>
+      <c r="J307"/>
+    </row>
+    <row r="308">
+      <c r="A308" t="n">
+        <v>2026.0</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>Porcentaje de sujetos obligados verificados en materia de publicación y actualización de información fundamental</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D308"/>
+      <c r="E308"/>
+      <c r="F308"/>
+      <c r="G308"/>
+      <c r="H308" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I308"/>
+      <c r="J308"/>
+    </row>
+    <row r="309">
+      <c r="A309" t="n">
+        <v>1791.0</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable promovidos por el ejecutivo estatal, para la preservación del capital natural y la biodiversidad del estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D309" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="E309" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="F309" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="G309" t="n">
+        <v>7.57</v>
+      </c>
+      <c r="H309" t="n">
+        <v>11.05</v>
+      </c>
+      <c r="I309" t="n">
+        <v>11.05</v>
+      </c>
+      <c r="J309" t="n">
+        <v>11.73</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="n">
+        <v>2088.0</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable, para la preservación del capital natural y la biodiversidad</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D310"/>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310"/>
+      <c r="H310" t="n">
+        <v>19.3</v>
+      </c>
+      <c r="I310" t="n">
+        <v>19.3</v>
+      </c>
+      <c r="J310" t="n">
+        <v>20.06</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="n">
+        <v>2094.0</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>Porcentaje de supervivencia de startups a tres años</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D311"/>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311"/>
+      <c r="H311" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="I311" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="J311" t="n">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="n">
+        <v>2029.0</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>Porcentaje de tiempo de respuesta a las solicitudes de acceso a la información pública y ejercicio de derechos ARCO</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D312"/>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
+      <c r="H312" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I312"/>
+      <c r="J312"/>
+    </row>
+    <row r="313">
+      <c r="A313" t="n">
+        <v>1094.0</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>Porcentaje de titulación con respecto al número de egresados de educación superior</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D313" t="n">
+        <v>63.14</v>
+      </c>
+      <c r="E313" t="n">
+        <v>46.9</v>
+      </c>
+      <c r="F313" t="n">
+        <v>70.85</v>
+      </c>
+      <c r="G313" t="n">
+        <v>73.93</v>
+      </c>
+      <c r="H313" t="n">
+        <v>72.85</v>
+      </c>
+      <c r="I313" t="n">
+        <v>77.77</v>
+      </c>
+      <c r="J313" t="n">
+        <v>78.61</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="n">
+        <v>2115.0</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>Porcentaje de trámites disponibles electrónicamente</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D314"/>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
+      <c r="H314" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I314" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="J314" t="n">
+        <v>29.0</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="n">
+        <v>2074.0</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>Porcentaje de trámites disponibles en oficinas regionales y plataformas digitales</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D315"/>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
+      <c r="H315" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I315" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="J315" t="n">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="n">
+        <v>2095.0</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>Porcentaje de unidades productivas capacitadas para la reconversión productiva con respecto a las unidades planeadas</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D316"/>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
+      <c r="H316"/>
+      <c r="I316"/>
+      <c r="J316" t="n">
+        <v>43.0</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="n">
+        <v>1656.0</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>Porcentaje de variación del Índice Trimestral de la Actividad Económica Estatal</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D317" t="n">
+        <v>-1.1</v>
+      </c>
+      <c r="E317" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="F317" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="G317" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="H317" t="n">
+        <v>-1.4</v>
+      </c>
+      <c r="I317" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="J317" t="n">
+        <v>-1.1</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="n">
+        <v>2068.0</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>Porcentaje de variación del PIB</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D318" t="n">
+        <v>-8.1</v>
+      </c>
+      <c r="E318" t="n">
+        <v>5.4</v>
+      </c>
+      <c r="F318" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="G318" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="H318" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="I318" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="J318"/>
+    </row>
+    <row r="319">
+      <c r="A319" t="n">
+        <v>2076.0</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>Porcentaje de variación en el monto anual de la recaudación estatal</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D319"/>
+      <c r="E319"/>
+      <c r="F319"/>
+      <c r="G319"/>
+      <c r="H319" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I319" t="n">
+        <v>13.76</v>
+      </c>
+      <c r="J319"/>
+    </row>
+    <row r="320">
+      <c r="A320" t="n">
+        <v>1731.0</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>Porcentaje de vehículos aprobados en verificación de emisiones</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D320" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="E320" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="F320" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="G320" t="n">
+        <v>16.64</v>
+      </c>
+      <c r="H320" t="n">
+        <v>9.58</v>
+      </c>
+      <c r="I320" t="n">
+        <v>27.31</v>
+      </c>
+      <c r="J320"/>
+    </row>
+    <row r="321">
+      <c r="A321" t="n">
+        <v>2078.0</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>Porcentaje de viviendas en Jalisco con rezago habitacional debido a condiciones de precariedad en su construcción y habitabilidad con respecto al total de viviendas habitadas</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D321" t="n">
+        <v>9.52</v>
+      </c>
+      <c r="E321"/>
+      <c r="F321" t="n">
+        <v>8.79</v>
+      </c>
+      <c r="G321"/>
+      <c r="H321" t="n">
+        <v>7.49</v>
+      </c>
+      <c r="I321"/>
+      <c r="J321"/>
+    </row>
+    <row r="322">
+      <c r="A322" t="n">
+        <v>1477.0</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>Porcentaje de viviendas propias</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D322" t="n">
+        <v>58.68</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322"/>
+      <c r="G322"/>
+      <c r="H322"/>
+      <c r="I322" t="n">
+        <v>56.5</v>
+      </c>
+      <c r="J322" t="n">
+        <v>56.5</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="n">
+        <v>1864.0</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>Porcentaje promedio de cumplimiento  de la preparación del proceso electoral</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D323" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
+      <c r="H323"/>
+      <c r="I323"/>
+      <c r="J323"/>
+    </row>
+    <row r="324">
+      <c r="A324" t="n">
+        <v>1495.0</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>Posición de Guadalajara en el Índice de Competitividad Urbana, IMCO</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D324" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="E324" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="F324" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="G324" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="H324" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="I324"/>
+      <c r="J324" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="n">
+        <v>1937.0</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>Posición de Jalisco en el avance de la Implementación y Operación del PbR-SED de las Entidades Federativas</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D325" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="E325" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="F325" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="G325" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="H325" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I325" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="J325" t="n">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="n">
+        <v>1753.0</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>Posición de Jalisco en la métrica de gobierno abierto</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D326"/>
+      <c r="E326" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="F326"/>
+      <c r="G326" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="H326"/>
+      <c r="I326"/>
+      <c r="J326"/>
+    </row>
+    <row r="327">
+      <c r="A327" t="n">
+        <v>1784.0</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>Posición del indicador subnacional de mejora regulatoria</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D327" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="G327" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="H327"/>
+      <c r="I327"/>
+      <c r="J327"/>
+    </row>
+    <row r="328">
+      <c r="A328" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>Posición en el Índice de Competitividad Estatal del IMCO</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D328"/>
+      <c r="E328" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="F328" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="G328" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="H328" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I328" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="J328" t="n">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="n">
+        <v>1486.0</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>Posición en el Índice de Desarrollo Democrático</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D329" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="E329" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="F329" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="G329" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="H329" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I329"/>
+      <c r="J329"/>
+    </row>
+    <row r="330">
+      <c r="A330" t="n">
+        <v>1479.0</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Posición en el Índice de Rezago Social</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D330" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
+      <c r="H330"/>
+      <c r="I330"/>
+      <c r="J330"/>
+    </row>
+    <row r="331">
+      <c r="A331" t="n">
+        <v>1446.0</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>Posición en el PIB nacional</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D331" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="E331" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="F331" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="G331" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="H331" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="I331"/>
+      <c r="J331"/>
+    </row>
+    <row r="332">
+      <c r="A332" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>Posición en PIB per cápita</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Posición</t>
+        </is>
+      </c>
+      <c r="D332" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="E332" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="F332" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="G332" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="H332" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I332"/>
+      <c r="J332"/>
+    </row>
+    <row r="333">
+      <c r="A333" t="n">
+        <v>1684.0</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>Productividad por hora trabajada</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Pesos</t>
+        </is>
+      </c>
+      <c r="D333" t="n">
+        <v>163.0</v>
+      </c>
+      <c r="E333" t="n">
+        <v>146.0</v>
+      </c>
+      <c r="F333" t="n">
+        <v>228.0</v>
+      </c>
+      <c r="G333" t="n">
+        <v>237.0</v>
+      </c>
+      <c r="H333" t="n">
+        <v>239.0</v>
+      </c>
+      <c r="I333" t="n">
+        <v>244.0</v>
+      </c>
+      <c r="J333" t="n">
+        <v>255.0</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="n">
+        <v>2137.0</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>Programas educativos incrementados y actualizados</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>Programas</t>
+        </is>
+      </c>
+      <c r="D334" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="E334" t="n">
+        <v>89.0</v>
+      </c>
+      <c r="F334" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="G334" t="n">
+        <v>74.0</v>
+      </c>
+      <c r="H334" t="n">
+        <v>82.0</v>
+      </c>
+      <c r="I334" t="n">
+        <v>83.0</v>
+      </c>
+      <c r="J334" t="n">
+        <v>101.0</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="n">
+        <v>2036.0</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>Programas y proyectos en materia de apertura gubernamental implementados</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>Programas</t>
+        </is>
+      </c>
+      <c r="D335"/>
+      <c r="E335"/>
+      <c r="F335"/>
+      <c r="G335"/>
+      <c r="H335" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I335"/>
+      <c r="J335"/>
+    </row>
+    <row r="336">
+      <c r="A336" t="n">
+        <v>2070.0</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>Promedio de cumplimiento sobre la publicación de información fundamental de los portales de transparencia de la Administración Pública Centralizada del Gobierno del Estado de Jalisco</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Promedio</t>
+        </is>
+      </c>
+      <c r="D336"/>
+      <c r="E336"/>
+      <c r="F336"/>
+      <c r="G336"/>
+      <c r="H336" t="n">
+        <v>88.99</v>
+      </c>
+      <c r="I336" t="n">
+        <v>91.5</v>
+      </c>
+      <c r="J336"/>
+    </row>
+    <row r="337">
+      <c r="A337" t="n">
+        <v>1456.0</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>Promedio de días hábiles por atención oportuna a denuncias ambientales</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>Días hábiles</t>
+        </is>
+      </c>
+      <c r="D337" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="E337" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="F337" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="G337" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H337" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="I337" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="J337" t="n">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="n">
+        <v>1939.0</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>Promedio de Hectáreas afectadas por evento de Incendios forestales</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>Hectáreas</t>
+        </is>
+      </c>
+      <c r="D338" t="n">
+        <v>50.12</v>
+      </c>
+      <c r="E338" t="n">
+        <v>117.0</v>
+      </c>
+      <c r="F338" t="n">
+        <v>49.17</v>
+      </c>
+      <c r="G338" t="n">
+        <v>134.8</v>
+      </c>
+      <c r="H338" t="n">
+        <v>112.07</v>
+      </c>
+      <c r="I338" t="n">
+        <v>109.47</v>
+      </c>
+      <c r="J338" t="n">
+        <v>94.99</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="n">
+        <v>2156.0</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>Promedio de la desviación estándar relativa del acceso a la cultura</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>Promedio</t>
+        </is>
+      </c>
+      <c r="D339"/>
+      <c r="E339"/>
+      <c r="F339"/>
+      <c r="G339"/>
+      <c r="H339" t="n">
+        <v>0.482</v>
+      </c>
+      <c r="I339" t="n">
+        <v>0.482</v>
+      </c>
+      <c r="J339"/>
+    </row>
+    <row r="340">
+      <c r="A340" t="n">
+        <v>2164.0</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>Promedio de percepción de satisfacción de las personas usuarias del transporte público en el AMG</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Calificación promedio</t>
+        </is>
+      </c>
+      <c r="D340"/>
+      <c r="E340"/>
+      <c r="F340"/>
+      <c r="G340"/>
+      <c r="H340" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="I340" t="n">
+        <v>8.04</v>
+      </c>
+      <c r="J340"/>
+    </row>
+    <row r="341">
+      <c r="A341" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>Promedio diario de cotización ante el IMSS</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Pesos</t>
+        </is>
+      </c>
+      <c r="D341" t="n">
+        <v>398.34</v>
+      </c>
+      <c r="E341" t="n">
+        <v>428.93</v>
+      </c>
+      <c r="F341" t="n">
+        <v>479.91</v>
+      </c>
+      <c r="G341" t="n">
+        <v>529.11</v>
+      </c>
+      <c r="H341" t="n">
+        <v>567.43</v>
+      </c>
+      <c r="I341" t="n">
+        <v>613.39</v>
+      </c>
+      <c r="J341" t="n">
+        <v>659.1</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="n">
+        <v>2118.0</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>Promedio general de la Evaluación Anual al Sistema de Control Interno Institucional</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>Promedio</t>
+        </is>
+      </c>
+      <c r="D342"/>
+      <c r="E342"/>
+      <c r="F342"/>
+      <c r="G342"/>
+      <c r="H342"/>
+      <c r="I342" t="n">
+        <v>84.2</v>
+      </c>
+      <c r="J342"/>
+    </row>
+    <row r="343">
+      <c r="A343" t="n">
+        <v>1737.0</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>Proporción de eventos y adiestramientos culturales dirigidos a grupos prioritarios</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D343" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="E343" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="F343" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="G343" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="H343" t="n">
+        <v>29.66</v>
+      </c>
+      <c r="I343" t="n">
+        <v>33.57</v>
+      </c>
+      <c r="J343"/>
+    </row>
+    <row r="344">
+      <c r="A344" t="n">
+        <v>1922.0</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Proyectos de propiedad intelectual apoyados</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>Proyectos</t>
+        </is>
+      </c>
+      <c r="D344" t="n">
+        <v>175.0</v>
+      </c>
+      <c r="E344" t="n">
+        <v>178.0</v>
+      </c>
+      <c r="F344" t="n">
+        <v>153.0</v>
+      </c>
+      <c r="G344" t="n">
+        <v>187.0</v>
+      </c>
+      <c r="H344" t="n">
+        <v>262.0</v>
+      </c>
+      <c r="I344" t="n">
+        <v>274.0</v>
+      </c>
+      <c r="J344" t="n">
+        <v>246.0</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="n">
+        <v>2176.0</v>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>Publicación de las versiones Públicas de las sentencias emitidas por el Tribunal de Justicia Administrativa del Estado</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D345" t="n">
+        <v>73.65</v>
+      </c>
+      <c r="E345" t="n">
+        <v>91.73</v>
+      </c>
+      <c r="F345" t="n">
+        <v>60.82</v>
+      </c>
+      <c r="G345" t="n">
+        <v>55.22</v>
+      </c>
+      <c r="H345" t="n">
+        <v>36.8</v>
+      </c>
+      <c r="I345" t="n">
+        <v>67.71</v>
+      </c>
+      <c r="J345"/>
+    </row>
+    <row r="346">
+      <c r="A346" t="n">
+        <v>1896.0</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Queja iniciadas por presuntas violaciones de derechos humanos</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Quejas</t>
+        </is>
+      </c>
+      <c r="D346" t="n">
+        <v>9627.0</v>
+      </c>
+      <c r="E346" t="n">
+        <v>8012.0</v>
+      </c>
+      <c r="F346" t="n">
+        <v>8313.0</v>
+      </c>
+      <c r="G346" t="n">
+        <v>3047.0</v>
+      </c>
+      <c r="H346" t="n">
+        <v>2976.0</v>
+      </c>
+      <c r="I346" t="n">
+        <v>3314.0</v>
+      </c>
+      <c r="J346" t="n">
+        <v>3410.0</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="n">
+        <v>618.0</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Recomendaciones de la CNDH y CEDHJ al Ejecutivo Estatal</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Recomendaciones</t>
+        </is>
+      </c>
+      <c r="D347" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="E347" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="F347" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="G347" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="H347" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="I347" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J347" t="n">
+        <v>17.0</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="n">
+        <v>353.0</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Recomendaciones de la Comisión de Derechos Humanos de Jalisco</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Recomendaciones</t>
+        </is>
+      </c>
+      <c r="D348" t="n">
+        <v>190.0</v>
+      </c>
+      <c r="E348" t="n">
+        <v>283.0</v>
+      </c>
+      <c r="F348" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="G348" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="H348" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I348" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="J348" t="n">
+        <v>23.0</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="n">
+        <v>1891.0</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Recomendaciones emitidas</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>Recomendaciones</t>
+        </is>
+      </c>
+      <c r="D349" t="n">
+        <v>190.0</v>
+      </c>
+      <c r="E349" t="n">
+        <v>283.0</v>
+      </c>
+      <c r="F349" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="G349" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="H349" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I349" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="J349" t="n">
+        <v>23.0</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="n">
+        <v>1841.0</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>Recursos de inconformidad tramitados ante el INAI</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>Casos</t>
+        </is>
+      </c>
+      <c r="D350" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="E350" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="F350" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="G350" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="H350" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I350"/>
+      <c r="J350"/>
+    </row>
+    <row r="351">
+      <c r="A351" t="n">
+        <v>1836.0</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>Recursos humanos, materiales y financieros para el funcionamiento del Tribunal de Justicia Administrativa del Estado de Jalisco.</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J351"/>
+    </row>
+    <row r="352">
+      <c r="A352" t="n">
+        <v>2175.0</v>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>Reportes Estadísticos Mensuales de las Salas Unitarias y Ponencias de Sala Superior</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J352" t="n">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>Resoluciones de medios de impugnación aprobados por el Pleno del ITEI</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>Resoluciones</t>
+        </is>
+      </c>
+      <c r="D353"/>
+      <c r="E353"/>
+      <c r="F353"/>
+      <c r="G353"/>
+      <c r="H353" t="n">
+        <v>7404.0</v>
+      </c>
+      <c r="I353"/>
+      <c r="J353"/>
+    </row>
+    <row r="354">
+      <c r="A354" t="n">
+        <v>2032.0</v>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Responsables asesorados en materia de protección de datos personales</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Sujetos obligados</t>
+        </is>
+      </c>
+      <c r="D354"/>
+      <c r="E354"/>
+      <c r="F354"/>
+      <c r="G354"/>
+      <c r="H354" t="n">
+        <v>171.0</v>
+      </c>
+      <c r="I354"/>
+      <c r="J354"/>
+    </row>
+    <row r="355">
+      <c r="A355" t="n">
+        <v>2031.0</v>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>Responsables verificados por el ITEI, en materia de protección de datos personales</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Sujetos obligados</t>
+        </is>
+      </c>
+      <c r="D355"/>
+      <c r="E355"/>
+      <c r="F355"/>
+      <c r="G355"/>
+      <c r="H355" t="n">
+        <v>215.0</v>
+      </c>
+      <c r="I355"/>
+      <c r="J355"/>
+    </row>
+    <row r="356">
+      <c r="A356" t="n">
+        <v>759.0</v>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>Robos a bancos</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D356" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="E356" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="F356" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="G356" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="H356" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="I356" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="J356" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="n">
+        <v>1419.0</v>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>Robos a casa-habitación</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D357" t="n">
+        <v>4834.0</v>
+      </c>
+      <c r="E357" t="n">
+        <v>3672.0</v>
+      </c>
+      <c r="F357" t="n">
+        <v>3028.0</v>
+      </c>
+      <c r="G357" t="n">
+        <v>2726.0</v>
+      </c>
+      <c r="H357" t="n">
+        <v>2247.0</v>
+      </c>
+      <c r="I357" t="n">
+        <v>2110.0</v>
+      </c>
+      <c r="J357" t="n">
+        <v>1259.0</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="n">
+        <v>1418.0</v>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>Robos a negocios</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D358" t="n">
+        <v>10125.0</v>
+      </c>
+      <c r="E358" t="n">
+        <v>7557.0</v>
+      </c>
+      <c r="F358" t="n">
+        <v>5299.0</v>
+      </c>
+      <c r="G358" t="n">
+        <v>4347.0</v>
+      </c>
+      <c r="H358" t="n">
+        <v>3928.0</v>
+      </c>
+      <c r="I358" t="n">
+        <v>3147.0</v>
+      </c>
+      <c r="J358" t="n">
+        <v>1979.0</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="n">
+        <v>758.0</v>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>Robos a personas</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D359" t="n">
+        <v>11131.0</v>
+      </c>
+      <c r="E359" t="n">
+        <v>8988.0</v>
+      </c>
+      <c r="F359" t="n">
+        <v>9496.0</v>
+      </c>
+      <c r="G359" t="n">
+        <v>7569.0</v>
+      </c>
+      <c r="H359" t="n">
+        <v>6631.0</v>
+      </c>
+      <c r="I359" t="n">
+        <v>5065.0</v>
+      </c>
+      <c r="J359" t="n">
+        <v>2896.0</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="n">
+        <v>753.0</v>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>Robos a vehículos de carga pesada</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D360" t="n">
+        <v>413.0</v>
+      </c>
+      <c r="E360" t="n">
+        <v>365.0</v>
+      </c>
+      <c r="F360" t="n">
+        <v>318.0</v>
+      </c>
+      <c r="G360" t="n">
+        <v>246.0</v>
+      </c>
+      <c r="H360" t="n">
+        <v>170.0</v>
+      </c>
+      <c r="I360" t="n">
+        <v>102.0</v>
+      </c>
+      <c r="J360" t="n">
+        <v>66.0</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>Robos de vehículos particulares</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D361" t="n">
+        <v>9956.0</v>
+      </c>
+      <c r="E361" t="n">
+        <v>10148.0</v>
+      </c>
+      <c r="F361" t="n">
+        <v>9415.0</v>
+      </c>
+      <c r="G361" t="n">
+        <v>8398.0</v>
+      </c>
+      <c r="H361" t="n">
+        <v>7204.0</v>
+      </c>
+      <c r="I361" t="n">
+        <v>5699.0</v>
+      </c>
+      <c r="J361" t="n">
+        <v>4578.0</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="n">
+        <v>754.0</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Secuestros</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Averiguaciones previas / carpetas de investigación</t>
+        </is>
+      </c>
+      <c r="D362" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="E362" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="F362" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="G362" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="H362" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I362" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="J362" t="n">
+        <v>15.0</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="n">
+        <v>1914.0</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Sentencias definitivas e interlocutorias, emitidas durante un año</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Sentencias</t>
+        </is>
+      </c>
+      <c r="D363" t="n">
+        <v>6466.0</v>
+      </c>
+      <c r="E363" t="n">
+        <v>7262.0</v>
+      </c>
+      <c r="F363" t="n">
+        <v>7559.0</v>
+      </c>
+      <c r="G363" t="n">
+        <v>7643.0</v>
+      </c>
+      <c r="H363" t="n">
+        <v>6906.0</v>
+      </c>
+      <c r="I363" t="n">
+        <v>7162.0</v>
+      </c>
+      <c r="J363" t="n">
+        <v>5667.0</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="n">
+        <v>452.0</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Servicios en línea incorporados para agilizar trámites</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Servicios</t>
+        </is>
+      </c>
+      <c r="D364" t="n">
+        <v>164.0</v>
+      </c>
+      <c r="E364" t="n">
+        <v>166.0</v>
+      </c>
+      <c r="F364" t="n">
+        <v>175.0</v>
+      </c>
+      <c r="G364" t="n">
+        <v>182.0</v>
+      </c>
+      <c r="H364" t="n">
+        <v>189.0</v>
+      </c>
+      <c r="I364" t="n">
+        <v>198.0</v>
+      </c>
+      <c r="J364" t="n">
+        <v>207.0</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="n">
+        <v>2045.0</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Servidores públicos que asisten a capacitación en materia de transparencia y protección de datos personales</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Servidores públicos</t>
+        </is>
+      </c>
+      <c r="D365"/>
+      <c r="E365"/>
+      <c r="F365"/>
+      <c r="G365"/>
+      <c r="H365" t="n">
+        <v>2718.0</v>
+      </c>
+      <c r="I365" t="n">
+        <v>3237.0</v>
+      </c>
+      <c r="J365" t="n">
+        <v>3353.0</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="n">
+        <v>1908.0</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Sesiones y reuniones de trabajo celebradas por el Pleno del Supremo Tribunal de Justicia del Estado</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Sesiones</t>
+        </is>
+      </c>
+      <c r="D366" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="E366" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="F366" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="G366" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="H366" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I366" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="J366" t="n">
+        <v>38.0</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="n">
+        <v>2030.0</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Solicitudes de información, derechos ARCO e incompetencias atendidas</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Solicitudes</t>
+        </is>
+      </c>
+      <c r="D367"/>
+      <c r="E367"/>
+      <c r="F367"/>
+      <c r="G367"/>
+      <c r="H367" t="n">
+        <v>1170.0</v>
+      </c>
+      <c r="I367"/>
+      <c r="J367"/>
+    </row>
+    <row r="368">
+      <c r="A368" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Solicitudes de patentes por millón de habitantes</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Coeficiente</t>
+        </is>
+      </c>
+      <c r="D368" t="n">
+        <v>27.12</v>
+      </c>
+      <c r="E368" t="n">
+        <v>27.02</v>
+      </c>
+      <c r="F368" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="G368" t="n">
+        <v>22.73</v>
+      </c>
+      <c r="H368" t="n">
+        <v>28.8</v>
+      </c>
+      <c r="I368" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="J368"/>
+    </row>
+    <row r="369">
+      <c r="A369" t="n">
+        <v>1824.0</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Subíndice de participación ciudadana en Métrica Nacional de Gobierno Abierto CIDE</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Índice</t>
+        </is>
+      </c>
+      <c r="D369"/>
+      <c r="E369"/>
+      <c r="F369"/>
+      <c r="G369"/>
+      <c r="H369"/>
+      <c r="I369"/>
+      <c r="J369"/>
+    </row>
+    <row r="370">
+      <c r="A370" t="n">
+        <v>2023.0</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Sujetos obligados capacitados</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Personas</t>
+        </is>
+      </c>
+      <c r="D370"/>
+      <c r="E370"/>
+      <c r="F370"/>
+      <c r="G370"/>
+      <c r="H370" t="n">
+        <v>273.0</v>
+      </c>
+      <c r="I370"/>
+      <c r="J370"/>
+    </row>
+    <row r="371">
+      <c r="A371" t="n">
+        <v>2058.0</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Tasa de  incidencia de desaparición de personas por cada cien mil habitantes</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D371" t="n">
+        <v>49.7</v>
+      </c>
+      <c r="E371" t="n">
+        <v>50.82</v>
+      </c>
+      <c r="F371" t="n">
+        <v>46.16</v>
+      </c>
+      <c r="G371" t="n">
+        <v>38.26</v>
+      </c>
+      <c r="H371" t="n">
+        <v>35.39</v>
+      </c>
+      <c r="I371" t="n">
+        <v>29.57</v>
+      </c>
+      <c r="J371" t="n">
+        <v>21.13</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="n">
+        <v>1789.0</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Tasa de delitos del fuero común por cada cien mil habitantes</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D372" t="n">
+        <v>1505.76</v>
+      </c>
+      <c r="E372" t="n">
+        <v>1514.4</v>
+      </c>
+      <c r="F372" t="n">
+        <v>1498.4</v>
+      </c>
+      <c r="G372" t="n">
+        <v>1523.38</v>
+      </c>
+      <c r="H372" t="n">
+        <v>1406.8</v>
+      </c>
+      <c r="I372" t="n">
+        <v>1285.22</v>
+      </c>
+      <c r="J372" t="n">
+        <v>955.46</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Tasa de Desempleo</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D373" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="E373" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="F373" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="G373" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="H373" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="I373" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="J373" t="n">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="n">
+        <v>1599.0</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>Tasa de incidencia de corrupción por cada cien mil habitantes</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D374"/>
+      <c r="E374" t="n">
+        <v>16497.0</v>
+      </c>
+      <c r="F374"/>
+      <c r="G374" t="n">
+        <v>24391.0</v>
+      </c>
+      <c r="H374"/>
+      <c r="I374" t="n">
+        <v>18306.0</v>
+      </c>
+      <c r="J374" t="n">
+        <v>18306.0</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="n">
+        <v>1688.0</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>Tasa de informalidad laboral</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D375" t="n">
+        <v>47.1</v>
+      </c>
+      <c r="E375" t="n">
+        <v>46.8</v>
+      </c>
+      <c r="F375" t="n">
+        <v>46.5</v>
+      </c>
+      <c r="G375" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="H375" t="n">
+        <v>46.48</v>
+      </c>
+      <c r="I375" t="n">
+        <v>48.96</v>
+      </c>
+      <c r="J375" t="n">
+        <v>46.53</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="n">
+        <v>2080.0</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Tasa de informalidad laboral en mujeres</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D376" t="n">
+        <v>49.1</v>
+      </c>
+      <c r="E376" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="F376" t="n">
+        <v>46.7</v>
+      </c>
+      <c r="G376" t="n">
+        <v>49.2</v>
+      </c>
+      <c r="H376" t="n">
+        <v>48.2</v>
+      </c>
+      <c r="I376" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="J376" t="n">
+        <v>48.3</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="n">
+        <v>172.0</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Tasa de mortalidad infantil por cada mil recién nacidos menores de 1 año</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D377" t="n">
+        <v>10.94</v>
+      </c>
+      <c r="E377" t="n">
+        <v>10.89</v>
+      </c>
+      <c r="F377" t="n">
+        <v>11.01</v>
+      </c>
+      <c r="G377" t="n">
+        <v>11.76</v>
+      </c>
+      <c r="H377" t="n">
+        <v>11.44</v>
+      </c>
+      <c r="I377" t="n">
+        <v>11.44</v>
+      </c>
+      <c r="J377"/>
+    </row>
+    <row r="378">
+      <c r="A378" t="n">
+        <v>1409.0</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Tasa de mortalidad materna por cien mil nacidos vivos</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D378" t="n">
+        <v>39.1</v>
+      </c>
+      <c r="E378" t="n">
+        <v>50.9</v>
+      </c>
+      <c r="F378" t="n">
+        <v>31.2</v>
+      </c>
+      <c r="G378" t="n">
+        <v>24.11</v>
+      </c>
+      <c r="H378" t="n">
+        <v>34.5</v>
+      </c>
+      <c r="I378" t="n">
+        <v>23.3</v>
+      </c>
+      <c r="J378"/>
+    </row>
+    <row r="379">
+      <c r="A379" t="n">
+        <v>1075.0</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Tasa de mortalidad por cáncer cérvico uterino por cien mil mujeres</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D379" t="n">
+        <v>9.09</v>
+      </c>
+      <c r="E379" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="F379" t="n">
+        <v>8.21</v>
+      </c>
+      <c r="G379" t="n">
+        <v>9.04</v>
+      </c>
+      <c r="H379" t="n">
+        <v>9.44</v>
+      </c>
+      <c r="I379"/>
+      <c r="J379"/>
+    </row>
+    <row r="380">
+      <c r="A380" t="n">
+        <v>1076.0</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Tasa de mortalidad por cáncer de mama por cien mil mujeres</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D380" t="n">
+        <v>24.38</v>
+      </c>
+      <c r="E380" t="n">
+        <v>25.01</v>
+      </c>
+      <c r="F380" t="n">
+        <v>22.52</v>
+      </c>
+      <c r="G380" t="n">
+        <v>24.99</v>
+      </c>
+      <c r="H380" t="n">
+        <v>24.04</v>
+      </c>
+      <c r="I380" t="n">
+        <v>24.04</v>
+      </c>
+      <c r="J380"/>
+    </row>
+    <row r="381">
+      <c r="A381" t="n">
+        <v>2179.0</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Tasa de mortalidad por cáncer de ovario por cien mil mujeres</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D381" t="n">
+        <v>7.76</v>
+      </c>
+      <c r="E381" t="n">
+        <v>8.19</v>
+      </c>
+      <c r="F381" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="G381" t="n">
+        <v>7.59</v>
+      </c>
+      <c r="H381" t="n">
+        <v>7.79</v>
+      </c>
+      <c r="I381"/>
+      <c r="J381"/>
+    </row>
+    <row r="382">
+      <c r="A382" t="n">
+        <v>1074.0</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Tasa de mortalidad por diabetes mellitus por cada cien mil habitantes</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D382" t="n">
+        <v>83.6</v>
+      </c>
+      <c r="E382" t="n">
+        <v>81.87</v>
+      </c>
+      <c r="F382" t="n">
+        <v>67.75</v>
+      </c>
+      <c r="G382" t="n">
+        <v>63.53</v>
+      </c>
+      <c r="H382" t="n">
+        <v>64.48</v>
+      </c>
+      <c r="I382"/>
+      <c r="J382"/>
+    </row>
+    <row r="383">
+      <c r="A383" t="n">
+        <v>2100.0</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Tasa de mortalidad por suicidios en adolescentes de 10 a 17 años por cien mil habitantes</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D383" t="n">
+        <v>3.49</v>
+      </c>
+      <c r="E383" t="n">
+        <v>3.41</v>
+      </c>
+      <c r="F383" t="n">
+        <v>3.91</v>
+      </c>
+      <c r="G383" t="n">
+        <v>5.41</v>
+      </c>
+      <c r="H383" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="I383" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="J383"/>
+    </row>
+    <row r="384">
+      <c r="A384" t="n">
+        <v>1689.0</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Tasa de participación económica de las mujeres</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D384" t="n">
+        <v>44.74</v>
+      </c>
+      <c r="E384" t="n">
+        <v>46.62</v>
+      </c>
+      <c r="F384" t="n">
+        <v>49.3</v>
+      </c>
+      <c r="G384" t="n">
+        <v>47.13</v>
+      </c>
+      <c r="H384" t="n">
+        <v>44.55</v>
+      </c>
+      <c r="I384" t="n">
+        <v>47.97</v>
+      </c>
+      <c r="J384" t="n">
+        <v>42.28</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="n">
+        <v>1750.0</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Tasa de prevalencia de corrupción por cada cien mil habitantes</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D385"/>
+      <c r="E385" t="n">
+        <v>12193.0</v>
+      </c>
+      <c r="F385"/>
+      <c r="G385" t="n">
+        <v>14580.0</v>
+      </c>
+      <c r="H385"/>
+      <c r="I385" t="n">
+        <v>13514.0</v>
+      </c>
+      <c r="J385" t="n">
+        <v>13514.0</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="n">
+        <v>1449.0</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Tasa de prevalencia delictiva por cada cien mil habitantes</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D386" t="n">
+        <v>27293.0</v>
+      </c>
+      <c r="E386" t="n">
+        <v>25764.0</v>
+      </c>
+      <c r="F386" t="n">
+        <v>25223.0</v>
+      </c>
+      <c r="G386" t="n">
+        <v>23594.0</v>
+      </c>
+      <c r="H386" t="n">
+        <v>24793.0</v>
+      </c>
+      <c r="I386" t="n">
+        <v>24179.0</v>
+      </c>
+      <c r="J386" t="n">
+        <v>21908.0</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="n">
+        <v>1690.0</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Tasa de subocupación</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D387" t="n">
+        <v>10.2</v>
+      </c>
+      <c r="E387" t="n">
+        <v>6.4</v>
+      </c>
+      <c r="F387" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="G387" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="H387" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="I387" t="n">
+        <v>2.56</v>
+      </c>
+      <c r="J387" t="n">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="n">
+        <v>191.0</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Tasa de suicidios por cada 100 mil habitantes</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D388" t="n">
+        <v>7.69</v>
+      </c>
+      <c r="E388" t="n">
+        <v>8.51</v>
+      </c>
+      <c r="F388" t="n">
+        <v>7.47</v>
+      </c>
+      <c r="G388" t="n">
+        <v>8.2</v>
+      </c>
+      <c r="H388" t="n">
+        <v>7.94</v>
+      </c>
+      <c r="I388"/>
+      <c r="J388"/>
+    </row>
+    <row r="389">
+      <c r="A389" t="n">
+        <v>2055.0</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Tasa de víctimas de homicidio doloso por cada cien mil habitantes</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D389" t="n">
+        <v>30.82</v>
+      </c>
+      <c r="E389" t="n">
+        <v>27.64</v>
+      </c>
+      <c r="F389" t="n">
+        <v>23.9</v>
+      </c>
+      <c r="G389" t="n">
+        <v>22.45</v>
+      </c>
+      <c r="H389" t="n">
+        <v>20.41</v>
+      </c>
+      <c r="I389" t="n">
+        <v>13.44</v>
+      </c>
+      <c r="J389" t="n">
+        <v>6.81</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="n">
+        <v>2056.0</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Tasa de víctimas del delito de feminicidios por cada cien mil mujeres</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Tasa</t>
+        </is>
+      </c>
+      <c r="D390" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="E390" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="F390" t="n">
+        <v>0.94</v>
+      </c>
+      <c r="G390" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="H390" t="n">
+        <v>0.806</v>
+      </c>
+      <c r="I390" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="J390" t="n">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="n">
+        <v>2091.0</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Toneladas de emisiones de GEI reportadas que fueron evitadas por acciones gubernamentales</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Toneladas de CO2</t>
+        </is>
+      </c>
+      <c r="D391"/>
+      <c r="E391"/>
+      <c r="F391"/>
+      <c r="G391"/>
+      <c r="H391" t="n">
+        <v>45525.0</v>
+      </c>
+      <c r="I391" t="n">
+        <v>48251.23</v>
+      </c>
+      <c r="J391" t="n">
+        <v>48251.23</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="n">
+        <v>2140.0</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>Total de Emisiones de CO2 mitigadas del sector energético</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Megatoneladas</t>
+        </is>
+      </c>
+      <c r="D392"/>
+      <c r="E392"/>
+      <c r="F392"/>
+      <c r="G392"/>
+      <c r="H392" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="I392" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="J392"/>
+    </row>
+    <row r="393">
+      <c r="A393" t="n">
+        <v>781.0</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Trabajadores registrados ante el IMSS</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Trabajadores</t>
+        </is>
+      </c>
+      <c r="D393" t="n">
+        <v>1780367.0</v>
+      </c>
+      <c r="E393" t="n">
+        <v>1849999.0</v>
+      </c>
+      <c r="F393" t="n">
+        <v>1932962.0</v>
+      </c>
+      <c r="G393" t="n">
+        <v>1995357.0</v>
+      </c>
+      <c r="H393" t="n">
+        <v>2026081.0</v>
+      </c>
+      <c r="I393" t="n">
+        <v>2053875.0</v>
+      </c>
+      <c r="J393" t="n">
+        <v>2042927.0</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="n">
+        <v>1694.0</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Trasplantes de órganos y tejidos realizados</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Trasplantes</t>
+        </is>
+      </c>
+      <c r="D394" t="n">
+        <v>460.0</v>
+      </c>
+      <c r="E394" t="n">
+        <v>769.0</v>
+      </c>
+      <c r="F394" t="n">
+        <v>917.0</v>
+      </c>
+      <c r="G394" t="n">
+        <v>1077.0</v>
+      </c>
+      <c r="H394" t="n">
+        <v>996.0</v>
+      </c>
+      <c r="I394" t="n">
+        <v>1105.0</v>
+      </c>
+      <c r="J394" t="n">
+        <v>1077.0</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="n">
+        <v>1117.0</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Unidades rurales económicas apoyadas</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Unidades</t>
+        </is>
+      </c>
+      <c r="D395" t="n">
+        <v>2692.0</v>
+      </c>
+      <c r="E395" t="n">
+        <v>4576.0</v>
+      </c>
+      <c r="F395" t="n">
+        <v>4355.0</v>
+      </c>
+      <c r="G395" t="n">
+        <v>4573.0</v>
+      </c>
+      <c r="H395" t="n">
+        <v>4885.0</v>
+      </c>
+      <c r="I395" t="n">
+        <v>7795.0</v>
+      </c>
+      <c r="J395" t="n">
+        <v>4052.0</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>Valor de la producción agrícola</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Miles de pesos</t>
+        </is>
+      </c>
+      <c r="D396" t="n">
+        <v>8.0000321E7</v>
+      </c>
+      <c r="E396" t="n">
+        <v>8.6091759E7</v>
+      </c>
+      <c r="F396" t="n">
+        <v>1.0610732043E8</v>
+      </c>
+      <c r="G396" t="n">
+        <v>1.1233457384E8</v>
+      </c>
+      <c r="H396" t="n">
+        <v>1.1721595241E8</v>
+      </c>
+      <c r="I396" t="n">
+        <v>8.266954547E7</v>
+      </c>
+      <c r="J396" t="n">
+        <v>8.266954547E7</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Valor de la producción pecuaria</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Miles de pesos</t>
+        </is>
+      </c>
+      <c r="D397" t="n">
+        <v>1.00806936E8</v>
+      </c>
+      <c r="E397" t="n">
+        <v>1.08719168E8</v>
+      </c>
+      <c r="F397" t="n">
+        <v>1.2260339274E8</v>
+      </c>
+      <c r="G397" t="n">
+        <v>1.3345237349E8</v>
+      </c>
+      <c r="H397" t="n">
+        <v>1.4480683615E8</v>
+      </c>
+      <c r="I397" t="n">
+        <v>1.7169889743E8</v>
+      </c>
+      <c r="J397" t="n">
+        <v>1.7169889743E8</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="n">
+        <v>2069.0</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Variación de trabajadores registrados en el IMSS</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Trabajadores</t>
+        </is>
+      </c>
+      <c r="D398" t="n">
+        <v>-32332.0</v>
+      </c>
+      <c r="E398" t="n">
+        <v>69632.0</v>
+      </c>
+      <c r="F398" t="n">
+        <v>82963.0</v>
+      </c>
+      <c r="G398" t="n">
+        <v>62395.0</v>
+      </c>
+      <c r="H398" t="n">
+        <v>30724.0</v>
+      </c>
+      <c r="I398" t="n">
+        <v>27794.0</v>
+      </c>
+      <c r="J398" t="n">
+        <v>4568.0</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="n">
+        <v>1358.0</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Viajes de pasajeros en el sistema Macrobús</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Millones de viajes de pasajeros</t>
+        </is>
+      </c>
+      <c r="D399" t="n">
+        <v>26.99</v>
+      </c>
+      <c r="E399" t="n">
+        <v>33.8</v>
+      </c>
+      <c r="F399" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="G399" t="n">
+        <v>152.4</v>
+      </c>
+      <c r="H399" t="n">
+        <v>158.1</v>
+      </c>
+      <c r="I399" t="n">
+        <v>156.4</v>
+      </c>
+      <c r="J399" t="n">
+        <v>95.4</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="n">
+        <v>1607.0</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Viajes de pasajeros en el sistema SITREN</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Miles de viajes de pasajeros</t>
+        </is>
+      </c>
+      <c r="D400" t="n">
+        <v>6079.09</v>
+      </c>
+      <c r="E400" t="n">
+        <v>7110.61</v>
+      </c>
+      <c r="F400" t="n">
+        <v>9062.64</v>
+      </c>
+      <c r="G400" t="n">
+        <v>9687.71</v>
+      </c>
+      <c r="H400" t="n">
+        <v>8479.06</v>
+      </c>
+      <c r="I400" t="n">
+        <v>6659.17</v>
+      </c>
+      <c r="J400" t="n">
+        <v>9201.68</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="n">
+        <v>1432.0</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>Viajes de pasajeros en Tren Ligero</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Millones de viajes de pasajeros</t>
+        </is>
+      </c>
+      <c r="D401" t="n">
+        <v>74.25</v>
+      </c>
+      <c r="E401" t="n">
+        <v>114.52</v>
+      </c>
+      <c r="F401" t="n">
+        <v>135.93</v>
+      </c>
+      <c r="G401" t="n">
+        <v>157.72</v>
+      </c>
+      <c r="H401" t="n">
+        <v>168.6</v>
+      </c>
+      <c r="I401" t="n">
+        <v>167.72</v>
+      </c>
+      <c r="J401" t="n">
+        <v>130.37</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="n">
+        <v>1770.0</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Víctimas mortales relacionadas con el transporte público</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Víctimas</t>
+        </is>
+      </c>
+      <c r="D402" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="E402" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="F402" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="G402" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="H402" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="I402" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="J402" t="n">
+        <v>17.0</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="n">
+        <v>1834.0</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Visitas de inspección ordinaria y/o extraordinaria a las Salas Unitarias y ponencias de Sala Superior</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Porcentaje</t>
+        </is>
+      </c>
+      <c r="D403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J403" t="n">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="n">
+        <v>1693.0</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Volumen de la producción pesquera</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Toneladas</t>
+        </is>
+      </c>
+      <c r="D404" t="n">
+        <v>23564.74</v>
+      </c>
+      <c r="E404" t="n">
+        <v>13768.64</v>
+      </c>
+      <c r="F404" t="n">
+        <v>9738.44</v>
+      </c>
+      <c r="G404" t="n">
+        <v>17293.37</v>
+      </c>
+      <c r="H404" t="n">
+        <v>13806.21</v>
+      </c>
+      <c r="I404" t="n">
+        <v>16799.93</v>
+      </c>
+      <c r="J404" t="n">
+        <v>16799.93</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="n">
+        <v>1871.0</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Votos recibidos de jaliscienses en el extranjero</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Votos</t>
+        </is>
+      </c>
+      <c r="D405"/>
+      <c r="E405" t="n">
+        <v>10000.0</v>
+      </c>
+      <c r="F405"/>
+      <c r="G405"/>
+      <c r="H405"/>
+      <c r="I405"/>
+      <c r="J405"/>
+    </row>
+  </sheetData>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>