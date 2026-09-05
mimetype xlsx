--- v0 (2026-06-09)
+++ v1 (2026-09-05)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1695" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1688" uniqueCount="509">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Indicador</t>
   </si>
   <si>
     <t>Unidad de Medida</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
@@ -191,50 +191,56 @@
   <si>
     <t>Avance en el cumplimiento de las lineas de acción del Programa Anticorrupción del Tribunal de Justicia Administrativa del Estado de Jalisco</t>
   </si>
   <si>
     <t>Baja documental de los expedientes que feneció su vigencia documental</t>
   </si>
   <si>
     <t>Brecha de género en personas generadoras de empleos</t>
   </si>
   <si>
     <t>Calificación en el índice de Transparencia y Disponibilidad Fiscal de las Entidades Federativas</t>
   </si>
   <si>
     <t>Calificación</t>
   </si>
   <si>
     <t>Calificación según la confianza que le otorga la población al gobierno estatal</t>
   </si>
   <si>
     <t>Capacidad de almacenamiento de agua en metros cúbicos para fines pecuarios</t>
   </si>
   <si>
     <t>Metros cúbicos</t>
   </si>
   <si>
+    <t>Capacitaciones Maestrías, Especialidades y talleres para personal administrativo y jurisdiccional</t>
+  </si>
+  <si>
+    <t>Capacitaciones</t>
+  </si>
+  <si>
     <t>Capital humano artístico ocupado y empleado</t>
   </si>
   <si>
     <t>Artistas</t>
   </si>
   <si>
     <t>Casos de Dengue</t>
   </si>
   <si>
     <t>Casos</t>
   </si>
   <si>
     <t>Casos de Influenza</t>
   </si>
   <si>
     <t>Casos de VIH en la población en general</t>
   </si>
   <si>
     <t>Casos de violencia entre iguales en el ámbito escolar registrados en las escuelas de educación básica</t>
   </si>
   <si>
     <t>Caudal de agua residual tratada reusada</t>
   </si>
   <si>
     <t>Litros por segundo</t>
@@ -257,51 +263,51 @@
   <si>
     <t>Coeficiente de GINI</t>
   </si>
   <si>
     <t>Coeficiente GINI con ingresos laborales, desigualdad laboral</t>
   </si>
   <si>
     <t>Conciliaciones aceptadas</t>
   </si>
   <si>
     <t>Conciliaciones</t>
   </si>
   <si>
     <t>Controversias administrativas y fiscales resueltas</t>
   </si>
   <si>
     <t>Convenios de conciliación laboral celebrados</t>
   </si>
   <si>
     <t>Convenios</t>
   </si>
   <si>
     <t>Convenios de prevención social con municipios</t>
   </si>
   <si>
-    <t>Convenios suscritos</t>
+    <t>Convenios vigentes</t>
   </si>
   <si>
     <t>Crías de peces dulceacuícolas producidas en centros que administra el gobierno del estado</t>
   </si>
   <si>
     <t>Crías de peces</t>
   </si>
   <si>
     <t>Criterios de interpretación aprobados por el Pleno</t>
   </si>
   <si>
     <t>Criterios</t>
   </si>
   <si>
     <t>Cursos de capacitación en espacios de formación y profesionalización ciudadana impartidos</t>
   </si>
   <si>
     <t>Cursos y talleres</t>
   </si>
   <si>
     <t>Defunciones por accidente de tráfico de vehículo de motor</t>
   </si>
   <si>
     <t>Defunciones</t>
   </si>
@@ -413,78 +419,84 @@
   <si>
     <t>Estaciones agroclimáticas instaladas en red</t>
   </si>
   <si>
     <t>Estaciones</t>
   </si>
   <si>
     <t>Estaciones de bicicletas públicas instaladas</t>
   </si>
   <si>
     <t>Eventos de entretenimiento en el estado</t>
   </si>
   <si>
     <t>Eventos</t>
   </si>
   <si>
     <t>Eventos realizados donde se utiliza el programa de innovación urna electrónica</t>
   </si>
   <si>
     <t>Exhortos recibidos en el Supremo Tribunal de Justicia del Estado, así como devolución a sus tribunales</t>
   </si>
   <si>
     <t>Exhortos</t>
   </si>
   <si>
+    <t>Expedientes iniciados en el Instituto de Justicia Alternativa del Estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Expedientes</t>
+  </si>
+  <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Millones de dólares</t>
   </si>
   <si>
     <t>Exportaciones agrícolas</t>
   </si>
   <si>
     <t>Extorsiones telefónicas</t>
   </si>
   <si>
     <t>Fondos concurrentes a la inversión estatal en investigación, desarrollo tecnológico e innovación (I+d+i)</t>
   </si>
   <si>
     <t>Fraudes</t>
   </si>
   <si>
     <t>Gasto público estatal destinado a ciencia y tecnología como porcentaje del presupuesto estatal</t>
   </si>
   <si>
     <t>Grado promedio de escolaridad</t>
   </si>
   <si>
     <t>Grado promedio</t>
   </si>
   <si>
-    <t>Habitantes abastecidos de agua con sistemas alternativos.</t>
+    <t>Habitantes abastecidos de agua con sistemas alternativos</t>
   </si>
   <si>
     <t>Habitantes</t>
   </si>
   <si>
     <t>Hectáreas bajo esquema de cultivo protegido</t>
   </si>
   <si>
     <t>Hectáreas</t>
   </si>
   <si>
     <t>Hectáreas con riego tecnificado</t>
   </si>
   <si>
     <t>Hectáreas de caña cosechadas en verde</t>
   </si>
   <si>
     <t>Incendios forestales atendidos en coordinación con otras instancias</t>
   </si>
   <si>
     <t>Incendios</t>
   </si>
   <si>
     <t>Incremento de la generación eléctrica</t>
   </si>
@@ -521,65 +533,74 @@
   <si>
     <t>Ingreso promedio salarial a policías estatales (escala básica)</t>
   </si>
   <si>
     <t>Instituciones, Centros de Investigación, Asociaciones, Sociedades  y Personas físicas apoyados con Proyectos de Ciencia, Tecnología e Innovación</t>
   </si>
   <si>
     <t>Instituciones</t>
   </si>
   <si>
     <t>Instrumentos de planeación, programación y evaluación realizados</t>
   </si>
   <si>
     <t>Instrumentos</t>
   </si>
   <si>
     <t>Inversión extranjera directa</t>
   </si>
   <si>
     <t>Investigaciones concluidas por la presunta responsabilidad de faltas administrativas cometidas por el personal de las instituciones de la Administración Pública</t>
   </si>
   <si>
     <t>Investigaciones</t>
   </si>
   <si>
+    <t>Jueces de primera instancia en funciones en el Estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Jueces</t>
+  </si>
+  <si>
     <t>Juicio en línea</t>
   </si>
   <si>
     <t>Juicios de amparo a los cuales se les dio atención y seguimiento</t>
   </si>
   <si>
     <t>Juicios</t>
   </si>
   <si>
     <t>Juicios individuales resueltos en la Junta Local de Conciliación y Arbitraje</t>
   </si>
   <si>
     <t>Juicios patrocinados por la Procuraduría Social, de materia familiar, civil, mercantil, laboral burocrático y penal</t>
   </si>
   <si>
+    <t>Juicios recurrrentes por materia en el Poder Judicial del Estado de Jalisco</t>
+  </si>
+  <si>
     <t>Kilómetros de caminos rurales rehabilitados</t>
   </si>
   <si>
     <t>Kilómetros</t>
   </si>
   <si>
     <t>Kilómetros de carretera conservados o reconstruidos</t>
   </si>
   <si>
     <t>Litros por segundo de agua saneada en la Cuenca del Río Santiago</t>
   </si>
   <si>
     <t>Llegada de pasajeros por vía aérea nacional e internacional</t>
   </si>
   <si>
     <t>Lugar que ocupa Jalisco en el Índice de Paz Positiva México</t>
   </si>
   <si>
     <t>Posición</t>
   </si>
   <si>
     <t>Magistrados que integran las Salas del Supremo Tribunal de Justicia del Estado</t>
   </si>
   <si>
     <t>Magistrados</t>
@@ -902,51 +923,51 @@
   <si>
     <t>Porcentaje de eficiencia terminal en OPD de educación superior sectorizadas a la Secretaría de Innovación, Ciencia y Tecnología</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en secundaria</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal media superior</t>
   </si>
   <si>
     <t>Porcentaje de egresados de cursos de profesionalización</t>
   </si>
   <si>
     <t>Porcentaje de embarazos en adolescentes</t>
   </si>
   <si>
     <t>Porcentaje de empleo formal al interior del estado</t>
   </si>
   <si>
     <t>Porcentaje de empleos generados de acuerdo a trabajadores asegurados en el IMSS</t>
   </si>
   <si>
     <t>Porcentaje de escolares inscritos en planteles públicos tamizados para la detección temprana de  enfermedad renal crónica, en los municipios de El Salto, Juanacatlán, Poncitlán, Chapala y Ocotlán con respecto al total de escolares inscritos en planteles públicos</t>
   </si>
   <si>
-    <t>Porcentaje de escuelas que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), comunicación, inglés y lectura.</t>
+    <t>Porcentaje de escuelas que implementan programas STEAM (ciencias, tecnología, ingeniería, artes y matemáticas), comunicación, inglés y lectura</t>
   </si>
   <si>
     <t>Porcentaje de estudiantes que concluyen satisfactoriamente los programas educativos impartidos</t>
   </si>
   <si>
     <t>Porcentaje de gasto destinado a inversión pública</t>
   </si>
   <si>
     <t>Porcentaje de hogares que requieren una vivienda porque comparten vivienda con otro hogar.</t>
   </si>
   <si>
     <t>Porcentaje de implementación del mecanismo de Contraloría Social en Programas Estatales de Desarrollo Social</t>
   </si>
   <si>
     <t>Porcentaje de ingresos estatales que provienen de captación directa</t>
   </si>
   <si>
     <t>Porcentaje de internos que se encuentran escolarmente activos en los reclusorios</t>
   </si>
   <si>
     <t>Porcentaje de interoperabilidad institucional alcanzado con respecto al total de dependencias vinculadas al sistema estatal de seguridad</t>
   </si>
   <si>
     <t>Porcentaje de inversión extranjera en sectores estratégicos</t>
   </si>
@@ -1019,50 +1040,53 @@
   <si>
     <t>Porcentaje de mecanismos de gobernanza y/o financiamiento implementados respecto a los planeados en el Área de Intervención Prioritaria (AIP) del río Santiago</t>
   </si>
   <si>
     <t>Porcentaje de medios de impugnación interpuestos</t>
   </si>
   <si>
     <t>Porcentaje de mujeres en condición de desempleo</t>
   </si>
   <si>
     <t>Porcentaje de municipios asociados en Juntas Intermunicipales o instancias metropolitanas, que han homologado sus reglamentos o instrumentos de planeación territorial y ambiental con respecto a los municipios asociados</t>
   </si>
   <si>
     <t>Porcentaje de municipios de Jalisco con proyectos de infraestructura desarrollados por el Gobierno del Estado</t>
   </si>
   <si>
     <t>Porcentaje de municipios del estado de Jalisco que depositan sus RSU en rellenos sanitarios conforme a la NOM-083-Sermarnat-2003</t>
   </si>
   <si>
     <t>Porcentaje de municipios que cuentan con esquema completo de ordenamiento territorial</t>
   </si>
   <si>
     <t>Porcentaje de municipios que han implementado herramientas de mejora regulatoria</t>
   </si>
   <si>
+    <t>Porcentaje de nacimientos con control prenatal iniciado en el primer trimestre</t>
+  </si>
+  <si>
     <t>Porcentaje de niños ocupados de 5 a 17 años</t>
   </si>
   <si>
     <t>Porcentaje de ocupación en el sector informal</t>
   </si>
   <si>
     <t>Porcentaje de ocupación hotelera</t>
   </si>
   <si>
     <t>Porcentaje de ocupación penitenciaria en reinserción social</t>
   </si>
   <si>
     <t>Porcentaje de pagos electrónicos realizados en el transporte público</t>
   </si>
   <si>
     <t>Porcentaje de participación de fuentes renovables de energía en la generación de energía eléctrica</t>
   </si>
   <si>
     <t>Porcentaje de participación de la mujer en puestos públicos del más alto nivel</t>
   </si>
   <si>
     <t>Porcentaje de participación de los Gobiernos Municipales en mesas de trabajo realizadas</t>
   </si>
   <si>
     <t>Porcentaje de participación en el PIB agropecuario nacional</t>
@@ -1154,51 +1178,51 @@
   <si>
     <t>Porcentaje de reprobación en educación primaria</t>
   </si>
   <si>
     <t>Porcentaje de reprobación en educación secundaria</t>
   </si>
   <si>
     <t>Porcentaje de resoluciones realizadas con respecto al total de asuntos relacionados con responsabilidad grave de los servidores públicos</t>
   </si>
   <si>
     <t>Porcentaje de saneamiento de aguas residuales en la cuenca del río Santiago</t>
   </si>
   <si>
     <t>Porcentaje de servidores públicos que asisten cuando menos a un evento de capacitación al año</t>
   </si>
   <si>
     <t>Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados.</t>
   </si>
   <si>
     <t>Porcentaje de solicitudes de mecanismos de participación ciudadana atendidos</t>
   </si>
   <si>
     <t>Porcentaje de solicitudes de organizaciones que pretenden constituirse en partidos políticos atendidas</t>
   </si>
   <si>
-    <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos privacidad y documento de seguridad para la protección de datos personales en su posesión.</t>
+    <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos de privacidad y documento de seguridad para la protección de datos personales en su posesión</t>
   </si>
   <si>
     <t>Porcentaje de sujetos obligados verificados en materia de publicación y actualización de información fundamental</t>
   </si>
   <si>
     <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable promovidos por el ejecutivo estatal, para la preservación del capital natural y la biodiversidad del estado de Jalisco</t>
   </si>
   <si>
     <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable, para la preservación del capital natural y la biodiversidad</t>
   </si>
   <si>
     <t>Porcentaje de supervivencia de startups a tres años</t>
   </si>
   <si>
     <t>Porcentaje de tiempo de respuesta a las solicitudes de acceso a la información pública y ejercicio de derechos ARCO</t>
   </si>
   <si>
     <t>Porcentaje de titulación con respecto al número de egresados de educación superior</t>
   </si>
   <si>
     <t>Porcentaje de trámites disponibles electrónicamente</t>
   </si>
   <si>
     <t>Porcentaje de trámites disponibles en oficinas regionales y plataformas digitales</t>
   </si>
@@ -1407,50 +1431,53 @@
     <t>Tasa de delitos del fuero común por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Tasa de Desempleo</t>
   </si>
   <si>
     <t>Tasa de incidencia de corrupción por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Tasa de informalidad laboral</t>
   </si>
   <si>
     <t>Tasa de informalidad laboral en mujeres</t>
   </si>
   <si>
     <t>Tasa de mortalidad infantil por cada mil recién nacidos menores de 1 año</t>
   </si>
   <si>
     <t>Tasa de mortalidad materna por cien mil nacidos vivos</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer cérvico uterino por cien mil mujeres</t>
   </si>
   <si>
     <t>Tasa de mortalidad por cáncer de mama por cien mil mujeres</t>
+  </si>
+  <si>
+    <t>Tasa de mortalidad por cáncer de ovario por cien mil mujeres</t>
   </si>
   <si>
     <t>Tasa de mortalidad por diabetes mellitus por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Tasa de mortalidad por suicidios en adolescentes de 10 a 17 años por cien mil habitantes</t>
   </si>
   <si>
     <t>Tasa de participación económica de las mujeres</t>
   </si>
   <si>
     <t>Tasa de prevalencia de corrupción por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Tasa de prevalencia delictiva por cada cien mil habitantes</t>
   </si>
   <si>
     <t>Tasa de subocupación</t>
   </si>
   <si>
     <t>Tasa de suicidios por cada 100 mil habitantes</t>
   </si>
   <si>
     <t>Tasa de víctimas de homicidio doloso por cada cien mil habitantes</t>
   </si>
@@ -1635,51 +1662,51 @@
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="n">
         <v>81.0</v>
       </c>
       <c r="H2" t="n">
         <v>110.0</v>
       </c>
       <c r="I2" t="n">
         <v>294.0</v>
       </c>
       <c r="J2" t="n">
-        <v>260.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1874.0</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="n">
         <v>22.0</v>
       </c>
       <c r="E3" t="n">
         <v>19.0</v>
       </c>
       <c r="F3" t="n">
         <v>32.0</v>
       </c>
       <c r="G3" t="n">
         <v>18.0</v>
       </c>
       <c r="H3" t="n">
@@ -1699,83 +1726,83 @@
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="n">
         <v>2030273.0</v>
       </c>
       <c r="E4" t="n">
         <v>212802.0</v>
       </c>
       <c r="F4" t="n">
         <v>190496.0</v>
       </c>
       <c r="G4" t="n">
         <v>194331.0</v>
       </c>
       <c r="H4" t="n">
         <v>207961.0</v>
       </c>
       <c r="I4" t="n">
         <v>199689.0</v>
       </c>
       <c r="J4" t="n">
-        <v>60887.0</v>
+        <v>96282.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1898.0</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="n">
         <v>2018.0</v>
       </c>
       <c r="E5" t="n">
         <v>3238.0</v>
       </c>
       <c r="F5" t="n">
         <v>3030.0</v>
       </c>
       <c r="G5" t="n">
         <v>2615.0</v>
       </c>
       <c r="H5" t="n">
         <v>1263.0</v>
       </c>
       <c r="I5" t="n">
         <v>674.0</v>
       </c>
       <c r="J5" t="n">
-        <v>118.0</v>
+        <v>281.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1870.0</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="n">
         <v>22.0</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6" t="s">
@@ -1891,51 +1918,51 @@
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="n">
         <v>31934.0</v>
       </c>
       <c r="E10" t="n">
         <v>38612.0</v>
       </c>
       <c r="F10" t="n">
         <v>42219.0</v>
       </c>
       <c r="G10" t="n">
         <v>42167.0</v>
       </c>
       <c r="H10" t="n">
         <v>37461.0</v>
       </c>
       <c r="I10" t="n">
         <v>39546.0</v>
       </c>
       <c r="J10" t="n">
-        <v>10617.0</v>
+        <v>20429.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1835.0</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="n">
         <v>75.0</v>
       </c>
       <c r="E11" t="n">
         <v>100.0</v>
       </c>
       <c r="F11" t="n">
         <v>100.0</v>
       </c>
       <c r="G11" t="n">
         <v>100.0</v>
       </c>
       <c r="H11" t="n">
@@ -1955,147 +1982,147 @@
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="n">
         <v>131116.0</v>
       </c>
       <c r="E12" t="n">
         <v>196375.0</v>
       </c>
       <c r="F12" t="n">
         <v>230385.0</v>
       </c>
       <c r="G12" t="n">
         <v>20.0</v>
       </c>
       <c r="H12" t="n">
         <v>381290.0</v>
       </c>
       <c r="I12" t="n">
         <v>282825.0</v>
       </c>
       <c r="J12" t="n">
-        <v>55690.0</v>
+        <v>355184.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1542.0</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13" t="n">
         <v>3.3226718E7</v>
       </c>
       <c r="I13" t="n">
         <v>3.3882924E7</v>
       </c>
       <c r="J13" t="n">
-        <v>9937320.0</v>
+        <v>1.9052993E7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>147.0</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="n">
         <v>1913954.0</v>
       </c>
       <c r="E14" t="n">
         <v>2183088.0</v>
       </c>
       <c r="F14" t="n">
         <v>3100450.0</v>
       </c>
       <c r="G14" t="n">
         <v>3360280.0</v>
       </c>
       <c r="H14" t="n">
         <v>3740893.0</v>
       </c>
       <c r="I14" t="n">
         <v>3338222.0</v>
       </c>
       <c r="J14" t="n">
-        <v>1027091.0</v>
+        <v>2018464.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>146.0</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="n">
         <v>1.1385934E7</v>
       </c>
       <c r="E15" t="n">
         <v>1.5820772E7</v>
       </c>
       <c r="F15" t="n">
         <v>2.7408135E7</v>
       </c>
       <c r="G15" t="n">
         <v>3.091674E7</v>
       </c>
       <c r="H15" t="n">
         <v>2.9485827E7</v>
       </c>
       <c r="I15" t="n">
         <v>3.0544702E7</v>
       </c>
       <c r="J15" t="n">
-        <v>8910229.0</v>
+        <v>1.7034529E7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>221.0</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16" t="n">
         <v>29336.0</v>
       </c>
       <c r="E16" t="n">
         <v>28618.0</v>
       </c>
       <c r="F16" t="n">
         <v>29740.0</v>
       </c>
       <c r="G16" t="n">
         <v>30880.0</v>
       </c>
       <c r="H16" t="n">
@@ -2115,179 +2142,179 @@
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17" t="n">
         <v>377589.0</v>
       </c>
       <c r="I17" t="n">
         <v>358314.0</v>
       </c>
       <c r="J17" t="n">
-        <v>93610.0</v>
+        <v>187441.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>141.0</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18" t="n">
         <v>58371.0</v>
       </c>
       <c r="E18" t="n">
         <v>80065.0</v>
       </c>
       <c r="F18" t="n">
         <v>94632.0</v>
       </c>
       <c r="G18" t="n">
         <v>94600.0</v>
       </c>
       <c r="H18" t="n">
         <v>93986.0</v>
       </c>
       <c r="I18" t="n">
         <v>96916.0</v>
       </c>
       <c r="J18" t="n">
-        <v>33475.0</v>
+        <v>48257.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1099.0</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="n">
         <v>62924.0</v>
       </c>
       <c r="E19" t="n">
         <v>210620.0</v>
       </c>
       <c r="F19" t="n">
         <v>203723.0</v>
       </c>
       <c r="G19" t="n">
         <v>321904.0</v>
       </c>
       <c r="H19" t="n">
         <v>294889.0</v>
       </c>
       <c r="I19" t="n">
         <v>349538.0</v>
       </c>
       <c r="J19" t="n">
-        <v>6986.0</v>
+        <v>44964.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1107.0</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="n">
         <v>489341.0</v>
       </c>
       <c r="E20" t="n">
         <v>529387.0</v>
       </c>
       <c r="F20" t="n">
         <v>1152768.0</v>
       </c>
       <c r="G20" t="n">
         <v>1365742.0</v>
       </c>
       <c r="H20" t="n">
         <v>1385473.0</v>
       </c>
       <c r="I20" t="n">
         <v>1225151.0</v>
       </c>
       <c r="J20" t="n">
-        <v>246105.0</v>
+        <v>605751.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1400.0</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="n">
         <v>558679.0</v>
       </c>
       <c r="E21" t="n">
         <v>1692691.0</v>
       </c>
       <c r="F21" t="n">
         <v>2073812.0</v>
       </c>
       <c r="G21" t="n">
         <v>2266166.0</v>
       </c>
       <c r="H21" t="n">
         <v>1973060.0</v>
       </c>
       <c r="I21" t="n">
         <v>1738838.0</v>
       </c>
       <c r="J21" t="n">
-        <v>281459.0</v>
+        <v>863869.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2107.0</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
       <c r="H22" t="n">
@@ -2339,147 +2366,147 @@
       <c r="B24" t="s">
         <v>44</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="n">
         <v>9875.0</v>
       </c>
       <c r="F24" t="n">
         <v>39385.0</v>
       </c>
       <c r="G24" t="n">
         <v>36762.0</v>
       </c>
       <c r="H24" t="n">
         <v>48220.0</v>
       </c>
       <c r="I24" t="n">
         <v>58020.0</v>
       </c>
       <c r="J24" t="n">
-        <v>27715.0</v>
+        <v>36686.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1907.0</v>
       </c>
       <c r="B25" t="s">
         <v>46</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25" t="n">
         <v>5291.0</v>
       </c>
       <c r="E25" t="n">
         <v>6181.0</v>
       </c>
       <c r="F25" t="n">
         <v>6802.0</v>
       </c>
       <c r="G25" t="n">
         <v>6573.0</v>
       </c>
       <c r="H25" t="n">
         <v>6743.0</v>
       </c>
       <c r="I25" t="n">
         <v>6715.0</v>
       </c>
-      <c r="J25" t="s">
-        <v>12</v>
+      <c r="J25" t="n">
+        <v>3635.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2084.0</v>
       </c>
       <c r="B26" t="s">
         <v>47</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
       <c r="H26" t="n">
         <v>391.0</v>
       </c>
       <c r="I26" t="n">
         <v>229.0</v>
       </c>
       <c r="J26" t="n">
-        <v>62.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1644.0</v>
       </c>
       <c r="B27" t="s">
         <v>49</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27" t="n">
         <v>256.0</v>
       </c>
       <c r="E27" t="n">
         <v>280.0</v>
       </c>
       <c r="F27" t="n">
         <v>302.0</v>
       </c>
       <c r="G27" t="n">
         <v>303.0</v>
       </c>
       <c r="H27" t="n">
         <v>304.0</v>
       </c>
       <c r="I27" t="n">
         <v>305.0</v>
       </c>
       <c r="J27" t="n">
-        <v>342.0</v>
+        <v>401.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>2177.0</v>
       </c>
       <c r="B28" t="s">
         <v>51</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
       <c r="H28" t="s">
@@ -2531,51 +2558,51 @@
       <c r="B30" t="s">
         <v>53</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="n">
         <v>71.77</v>
       </c>
       <c r="E30" t="n">
         <v>67.97</v>
       </c>
       <c r="F30" t="n">
         <v>68.49</v>
       </c>
       <c r="G30" t="n">
         <v>74.82</v>
       </c>
       <c r="H30" t="n">
         <v>76.68</v>
       </c>
       <c r="I30" t="n">
         <v>76.6</v>
       </c>
       <c r="J30" t="n">
-        <v>74.17</v>
+        <v>84.83</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>2123.0</v>
       </c>
       <c r="B31" t="s">
         <v>54</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31" t="n">
         <v>91.31</v>
       </c>
       <c r="E31" t="n">
         <v>91.91</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31" t="n">
         <v>94.86</v>
       </c>
       <c r="H31" t="n">
@@ -2588,11732 +2615,11924 @@
         <v>12</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1743.0</v>
       </c>
       <c r="B32" t="s">
         <v>56</v>
       </c>
       <c r="C32" t="s">
         <v>55</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="n">
         <v>4.7</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32" t="n">
         <v>4.9</v>
       </c>
-      <c r="H32" t="n">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="H32" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="J32" t="n">
+        <v>4.5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>1154.0</v>
       </c>
       <c r="B33" t="s">
         <v>57</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33" t="n">
         <v>1.073353182E7</v>
       </c>
       <c r="E33" t="n">
         <v>1.257089282E7</v>
       </c>
       <c r="F33" t="n">
         <v>1.387599282E7</v>
       </c>
       <c r="G33" t="n">
         <v>1.467055882E7</v>
       </c>
       <c r="H33" t="n">
         <v>1.553260052E7</v>
       </c>
       <c r="I33" t="n">
         <v>1.687941252E7</v>
       </c>
-      <c r="J33" t="s">
-        <v>12</v>
+      <c r="J33" t="n">
+        <v>1.93077269E7</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>1735.0</v>
+        <v>2186.0</v>
       </c>
       <c r="B34" t="s">
         <v>59</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
-      <c r="D34" t="n">
-[...12 lines deleted...]
-        <v>62370.0</v>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34" t="s">
+        <v>12</v>
       </c>
       <c r="I34" t="n">
-        <v>56586.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>10.0</v>
+      </c>
+      <c r="J34" t="n">
+        <v>6.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>772.0</v>
+        <v>1735.0</v>
       </c>
       <c r="B35" t="s">
         <v>61</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35" t="n">
-        <v>5105.0</v>
+        <v>36093.0</v>
       </c>
       <c r="E35" t="n">
-        <v>181.0</v>
+        <v>49838.0</v>
       </c>
       <c r="F35" t="n">
-        <v>68.0</v>
+        <v>54047.0</v>
       </c>
       <c r="G35" t="n">
-        <v>941.0</v>
+        <v>50775.0</v>
       </c>
       <c r="H35" t="n">
-        <v>20907.0</v>
+        <v>62370.0</v>
       </c>
       <c r="I35" t="n">
-        <v>2317.0</v>
-[...2 lines deleted...]
-        <v>28.0</v>
+        <v>56586.0</v>
+      </c>
+      <c r="J35" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>1609.0</v>
+        <v>772.0</v>
       </c>
       <c r="B36" t="s">
         <v>63</v>
       </c>
       <c r="C36" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D36" t="n">
-        <v>361.0</v>
+        <v>5105.0</v>
       </c>
       <c r="E36" t="n">
-        <v>7.0</v>
+        <v>181.0</v>
       </c>
       <c r="F36" t="n">
-        <v>412.0</v>
+        <v>68.0</v>
       </c>
       <c r="G36" t="n">
-        <v>169.0</v>
+        <v>941.0</v>
       </c>
       <c r="H36" t="n">
-        <v>451.0</v>
+        <v>20907.0</v>
       </c>
       <c r="I36" t="n">
-        <v>468.0</v>
+        <v>2317.0</v>
       </c>
       <c r="J36" t="n">
-        <v>192.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>1466.0</v>
+        <v>1609.0</v>
       </c>
       <c r="B37" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" t="s">
         <v>64</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="n">
-        <v>1296.0</v>
+        <v>361.0</v>
       </c>
       <c r="E37" t="n">
-        <v>1351.0</v>
+        <v>7.0</v>
       </c>
       <c r="F37" t="n">
-        <v>1409.0</v>
+        <v>412.0</v>
       </c>
       <c r="G37" t="n">
-        <v>1096.0</v>
+        <v>169.0</v>
       </c>
       <c r="H37" t="n">
-        <v>1114.0</v>
+        <v>451.0</v>
       </c>
       <c r="I37" t="n">
-        <v>1015.0</v>
+        <v>468.0</v>
       </c>
       <c r="J37" t="n">
-        <v>259.0</v>
+        <v>212.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>1527.0</v>
+        <v>1466.0</v>
       </c>
       <c r="B38" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D38" t="n">
-        <v>17.0</v>
+        <v>1296.0</v>
       </c>
       <c r="E38" t="n">
-        <v>17.0</v>
+        <v>1351.0</v>
       </c>
       <c r="F38" t="n">
-        <v>153.0</v>
+        <v>1409.0</v>
       </c>
       <c r="G38" t="n">
-        <v>191.0</v>
+        <v>1096.0</v>
       </c>
       <c r="H38" t="n">
-        <v>148.0</v>
+        <v>1114.0</v>
       </c>
       <c r="I38" t="n">
-        <v>86.0</v>
+        <v>1015.0</v>
       </c>
       <c r="J38" t="n">
-        <v>39.0</v>
+        <v>512.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>2158.0</v>
+        <v>1527.0</v>
       </c>
       <c r="B39" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C39" t="s">
-        <v>67</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>64</v>
+      </c>
+      <c r="D39" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="E39" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="F39" t="n">
+        <v>153.0</v>
+      </c>
+      <c r="G39" t="n">
+        <v>191.0</v>
       </c>
       <c r="H39" t="n">
-        <v>120.0</v>
+        <v>148.0</v>
       </c>
       <c r="I39" t="n">
-        <v>173.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>86.0</v>
+      </c>
+      <c r="J39" t="n">
+        <v>63.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>1859.0</v>
+        <v>2158.0</v>
       </c>
       <c r="B40" t="s">
         <v>68</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
-      <c r="D40" t="n">
-        <v>50.0</v>
+      <c r="D40" t="s">
+        <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
-      <c r="H40" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="H40" t="n">
+        <v>120.0</v>
+      </c>
+      <c r="I40" t="n">
+        <v>173.0</v>
       </c>
       <c r="J40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>1748.0</v>
+        <v>1859.0</v>
       </c>
       <c r="B41" t="s">
         <v>70</v>
       </c>
       <c r="C41" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D41" t="n">
-        <v>0.0</v>
-[...14 lines deleted...]
-        <v>13.0</v>
+        <v>50.0</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" t="s">
+        <v>12</v>
       </c>
       <c r="J41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>1940.0</v>
+        <v>1748.0</v>
       </c>
       <c r="B42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" t="s">
         <v>71</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="n">
-        <v>77.3</v>
+        <v>0.0</v>
       </c>
       <c r="E42" t="n">
-        <v>79.1</v>
+        <v>9.0</v>
       </c>
       <c r="F42" t="n">
-        <v>79.1</v>
+        <v>10.0</v>
       </c>
       <c r="G42" t="n">
-        <v>79.1</v>
+        <v>11.0</v>
       </c>
       <c r="H42" t="n">
-        <v>84.69</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>11.0</v>
+      </c>
+      <c r="I42" t="n">
+        <v>13.0</v>
       </c>
       <c r="J42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>1787.0</v>
+        <v>1940.0</v>
       </c>
       <c r="B43" t="s">
         <v>73</v>
       </c>
       <c r="C43" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D43" t="n">
-        <v>0.388</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>77.3</v>
+      </c>
+      <c r="E43" t="n">
+        <v>79.1</v>
       </c>
       <c r="F43" t="n">
-        <v>0.366</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>79.1</v>
+      </c>
+      <c r="G43" t="n">
+        <v>79.1</v>
       </c>
       <c r="H43" t="n">
-        <v>0.389</v>
-[...2 lines deleted...]
-        <v>0.389</v>
+        <v>84.69</v>
+      </c>
+      <c r="I43" t="s">
+        <v>12</v>
       </c>
       <c r="J43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>2065.0</v>
+        <v>1787.0</v>
       </c>
       <c r="B44" t="s">
+        <v>75</v>
+      </c>
+      <c r="C44" t="s">
         <v>74</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="n">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>0.313</v>
+        <v>0.388</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
       </c>
       <c r="F44" t="n">
-        <v>0.307</v>
-[...2 lines deleted...]
-        <v>0.286</v>
+        <v>0.366</v>
+      </c>
+      <c r="G44" t="s">
+        <v>12</v>
       </c>
       <c r="H44" t="n">
-        <v>0.296</v>
-[...2 lines deleted...]
-        <v>0.293</v>
+        <v>0.389</v>
+      </c>
+      <c r="I44" t="s">
+        <v>12</v>
       </c>
       <c r="J44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>1892.0</v>
+        <v>2065.0</v>
       </c>
       <c r="B45" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C45" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D45" t="n">
-        <v>1261.0</v>
+        <v>0.31</v>
       </c>
       <c r="E45" t="n">
-        <v>855.0</v>
+        <v>0.313</v>
       </c>
       <c r="F45" t="n">
-        <v>1000.0</v>
+        <v>0.307</v>
       </c>
       <c r="G45" t="n">
-        <v>1102.0</v>
+        <v>0.286</v>
       </c>
       <c r="H45" t="n">
-        <v>1226.0</v>
+        <v>0.296</v>
       </c>
       <c r="I45" t="n">
-        <v>1104.0</v>
+        <v>0.293</v>
       </c>
       <c r="J45" t="n">
-        <v>293.0</v>
+        <v>0.279</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>1829.0</v>
+        <v>1892.0</v>
       </c>
       <c r="B46" t="s">
         <v>77</v>
       </c>
       <c r="C46" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="D46" t="n">
-        <v>69.95</v>
+        <v>1261.0</v>
       </c>
       <c r="E46" t="n">
-        <v>74.18</v>
+        <v>855.0</v>
       </c>
       <c r="F46" t="n">
-        <v>70.09</v>
+        <v>1000.0</v>
       </c>
       <c r="G46" t="n">
-        <v>74.85</v>
+        <v>1102.0</v>
       </c>
       <c r="H46" t="n">
-        <v>107.59</v>
+        <v>1226.0</v>
       </c>
       <c r="I46" t="n">
-        <v>99.59</v>
+        <v>1104.0</v>
       </c>
       <c r="J46" t="n">
-        <v>100.71</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>1967.0</v>
+        <v>1829.0</v>
       </c>
       <c r="B47" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C47" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D47" t="n">
+        <v>69.95</v>
+      </c>
+      <c r="E47" t="n">
+        <v>74.18</v>
+      </c>
+      <c r="F47" t="n">
+        <v>70.09</v>
       </c>
       <c r="G47" t="n">
-        <v>35619.0</v>
+        <v>74.85</v>
       </c>
       <c r="H47" t="n">
-        <v>37976.0</v>
+        <v>107.59</v>
       </c>
       <c r="I47" t="n">
-        <v>41601.0</v>
+        <v>99.59</v>
       </c>
       <c r="J47" t="n">
-        <v>18905.0</v>
+        <v>98.68</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>2147.0</v>
+        <v>1967.0</v>
       </c>
       <c r="B48" t="s">
         <v>80</v>
       </c>
       <c r="C48" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
-      <c r="G48" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="G48" t="n">
+        <v>35619.0</v>
+      </c>
+      <c r="H48" t="n">
+        <v>37976.0</v>
       </c>
       <c r="I48" t="n">
-        <v>80.0</v>
+        <v>41601.0</v>
       </c>
       <c r="J48" t="n">
-        <v>85.0</v>
+        <v>25874.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>1899.0</v>
+        <v>2147.0</v>
       </c>
       <c r="B49" t="s">
+        <v>82</v>
+      </c>
+      <c r="C49" t="s">
         <v>81</v>
       </c>
-      <c r="C49" t="s">
-[...15 lines deleted...]
-        <v>63.0</v>
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" t="s">
+        <v>12</v>
+      </c>
+      <c r="H49" t="s">
+        <v>12</v>
       </c>
       <c r="I49" t="n">
-        <v>156.0</v>
+        <v>80.0</v>
       </c>
       <c r="J49" t="n">
-        <v>184.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>565.0</v>
+        <v>1899.0</v>
       </c>
       <c r="B50" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D50" t="n">
-        <v>9342750.0</v>
+        <v>89.0</v>
       </c>
       <c r="E50" t="n">
-        <v>8722270.0</v>
+        <v>91.0</v>
       </c>
       <c r="F50" t="n">
-        <v>1.033805E7</v>
+        <v>57.0</v>
       </c>
       <c r="G50" t="n">
-        <v>9407000.0</v>
+        <v>69.0</v>
       </c>
       <c r="H50" t="n">
-        <v>9804000.0</v>
+        <v>63.0</v>
       </c>
       <c r="I50" t="n">
-        <v>1.1993033E7</v>
+        <v>156.0</v>
       </c>
       <c r="J50" t="n">
-        <v>53000.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>2028.0</v>
+        <v>565.0</v>
       </c>
       <c r="B51" t="s">
         <v>84</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
-      <c r="D51" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D51" t="n">
+        <v>9342750.0</v>
+      </c>
+      <c r="E51" t="n">
+        <v>8722270.0</v>
+      </c>
+      <c r="F51" t="n">
+        <v>1.033805E7</v>
+      </c>
+      <c r="G51" t="n">
+        <v>9407000.0</v>
       </c>
       <c r="H51" t="n">
-        <v>1.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>9804000.0</v>
+      </c>
+      <c r="I51" t="n">
+        <v>1.1993033E7</v>
+      </c>
+      <c r="J51" t="n">
+        <v>6332900.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>1853.0</v>
+        <v>2028.0</v>
       </c>
       <c r="B52" t="s">
         <v>86</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
-      <c r="D52" t="n">
-        <v>30.0</v>
+      <c r="D52" t="s">
+        <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
-      <c r="H52" t="s">
-        <v>12</v>
+      <c r="H52" t="n">
+        <v>1.0</v>
       </c>
       <c r="I52" t="s">
         <v>12</v>
       </c>
       <c r="J52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>1417.0</v>
+        <v>1853.0</v>
       </c>
       <c r="B53" t="s">
         <v>88</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53" t="n">
-        <v>1137.0</v>
-[...17 lines deleted...]
-        <v>198.0</v>
+        <v>30.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" t="s">
+        <v>12</v>
+      </c>
+      <c r="H53" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" t="s">
+        <v>12</v>
+      </c>
+      <c r="J53" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>785.0</v>
+        <v>1417.0</v>
       </c>
       <c r="B54" t="s">
         <v>90</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="n">
-        <v>126599.0</v>
+        <v>1137.0</v>
       </c>
       <c r="E54" t="n">
-        <v>128588.0</v>
+        <v>1005.0</v>
       </c>
       <c r="F54" t="n">
-        <v>128398.0</v>
+        <v>786.0</v>
       </c>
       <c r="G54" t="n">
-        <v>131694.0</v>
+        <v>671.0</v>
       </c>
       <c r="H54" t="n">
-        <v>124089.0</v>
+        <v>534.0</v>
       </c>
       <c r="I54" t="n">
-        <v>114427.0</v>
+        <v>624.0</v>
       </c>
       <c r="J54" t="n">
-        <v>36809.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>1647.0</v>
+        <v>785.0</v>
       </c>
       <c r="B55" t="s">
         <v>92</v>
       </c>
       <c r="C55" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D55" t="n">
-        <v>4850.0</v>
+        <v>126599.0</v>
       </c>
       <c r="E55" t="n">
-        <v>4653.0</v>
+        <v>128588.0</v>
       </c>
       <c r="F55" t="n">
-        <v>4495.0</v>
+        <v>128398.0</v>
       </c>
       <c r="G55" t="n">
-        <v>4524.0</v>
+        <v>131694.0</v>
       </c>
       <c r="H55" t="n">
-        <v>4401.0</v>
+        <v>124089.0</v>
       </c>
       <c r="I55" t="n">
-        <v>4871.0</v>
+        <v>114427.0</v>
       </c>
       <c r="J55" t="n">
-        <v>1986.0</v>
+        <v>66780.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>621.0</v>
+        <v>1647.0</v>
       </c>
       <c r="B56" t="s">
+        <v>94</v>
+      </c>
+      <c r="C56" t="s">
         <v>93</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" t="n">
-        <v>11892.0</v>
+        <v>4850.0</v>
       </c>
       <c r="E56" t="n">
-        <v>12620.0</v>
+        <v>4653.0</v>
       </c>
       <c r="F56" t="n">
-        <v>13747.0</v>
+        <v>4495.0</v>
       </c>
       <c r="G56" t="n">
-        <v>16903.0</v>
+        <v>4524.0</v>
       </c>
       <c r="H56" t="n">
-        <v>14550.0</v>
+        <v>4401.0</v>
       </c>
       <c r="I56" t="n">
-        <v>12316.0</v>
+        <v>4871.0</v>
       </c>
       <c r="J56" t="n">
-        <v>4185.0</v>
+        <v>3294.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>2117.0</v>
+        <v>621.0</v>
       </c>
       <c r="B57" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C57" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D57" t="n">
-        <v>5.0</v>
+        <v>11892.0</v>
       </c>
       <c r="E57" t="n">
-        <v>5.0</v>
+        <v>12620.0</v>
       </c>
       <c r="F57" t="n">
-        <v>5.0</v>
+        <v>13747.0</v>
       </c>
       <c r="G57" t="n">
-        <v>5.0</v>
+        <v>16903.0</v>
       </c>
       <c r="H57" t="n">
-        <v>18.0</v>
+        <v>14550.0</v>
       </c>
       <c r="I57" t="n">
-        <v>36.0</v>
+        <v>12316.0</v>
       </c>
       <c r="J57" t="n">
-        <v>45.0</v>
+        <v>7610.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>2130.0</v>
+        <v>2117.0</v>
       </c>
       <c r="B58" t="s">
         <v>96</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
-      <c r="D58" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D58" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="E58" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="F58" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="G58" t="n">
+        <v>5.0</v>
       </c>
       <c r="H58" t="n">
-        <v>9.5E8</v>
+        <v>18.0</v>
       </c>
       <c r="I58" t="n">
-        <v>8.265522246E8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>36.0</v>
+      </c>
+      <c r="J58" t="n">
+        <v>45.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>2129.0</v>
+        <v>2130.0</v>
       </c>
       <c r="B59" t="s">
         <v>98</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
       <c r="H59" t="n">
-        <v>76495.0</v>
+        <v>9.5E8</v>
       </c>
       <c r="I59" t="n">
-        <v>76618.95</v>
+        <v>8.265522246E8</v>
       </c>
       <c r="J59" t="n">
-        <v>22761.0</v>
+        <v>3.98398172E8</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>2038.0</v>
+        <v>2129.0</v>
       </c>
       <c r="B60" t="s">
         <v>100</v>
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
       <c r="H60" t="n">
-        <v>4740.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>76495.0</v>
+      </c>
+      <c r="I60" t="n">
+        <v>76618.95</v>
+      </c>
+      <c r="J60" t="n">
+        <v>42902.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>2131.0</v>
+        <v>2038.0</v>
       </c>
       <c r="B61" t="s">
         <v>102</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
       <c r="H61" t="n">
-        <v>25.0</v>
-[...5 lines deleted...]
-        <v>123.0</v>
+        <v>4740.0</v>
+      </c>
+      <c r="I61" t="s">
+        <v>12</v>
+      </c>
+      <c r="J61" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>2171.0</v>
+        <v>2131.0</v>
       </c>
       <c r="B62" t="s">
         <v>104</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
-      <c r="D62" t="n">
-[...9 lines deleted...]
-        <v>57.0</v>
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>12</v>
       </c>
       <c r="H62" t="n">
-        <v>80.0</v>
+        <v>25.0</v>
       </c>
       <c r="I62" t="n">
-        <v>39.0</v>
+        <v>123.0</v>
       </c>
       <c r="J62" t="n">
-        <v>8.0</v>
+        <v>123.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>1730.0</v>
+        <v>2171.0</v>
       </c>
       <c r="B63" t="s">
         <v>106</v>
       </c>
       <c r="C63" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D63" t="n">
-        <v>305.0</v>
+        <v>101.0</v>
       </c>
       <c r="E63" t="n">
-        <v>307.0</v>
+        <v>120.0</v>
       </c>
       <c r="F63" t="n">
-        <v>294.0</v>
+        <v>88.0</v>
       </c>
       <c r="G63" t="n">
-        <v>291.0</v>
+        <v>57.0</v>
       </c>
       <c r="H63" t="n">
-        <v>280.0</v>
+        <v>80.0</v>
       </c>
       <c r="I63" t="n">
-        <v>229.0</v>
+        <v>59.0</v>
       </c>
       <c r="J63" t="n">
-        <v>116.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>1577.0</v>
+        <v>2180.0</v>
       </c>
       <c r="B64" t="s">
+        <v>108</v>
+      </c>
+      <c r="C64" t="s">
         <v>107</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" t="n">
-        <v>158.0</v>
+        <v>287.0</v>
       </c>
       <c r="E64" t="n">
-        <v>129.0</v>
+        <v>300.0</v>
       </c>
       <c r="F64" t="n">
-        <v>145.0</v>
+        <v>284.0</v>
       </c>
       <c r="G64" t="n">
-        <v>133.0</v>
+        <v>259.0</v>
       </c>
       <c r="H64" t="n">
-        <v>140.0</v>
+        <v>258.0</v>
       </c>
       <c r="I64" t="n">
-        <v>144.0</v>
+        <v>210.0</v>
       </c>
       <c r="J64" t="n">
-        <v>8.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>2027.0</v>
+        <v>2181.0</v>
       </c>
       <c r="B65" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C65" t="s">
-        <v>109</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>107</v>
+      </c>
+      <c r="D65" t="n">
+        <v>162.0</v>
+      </c>
+      <c r="E65" t="n">
+        <v>131.0</v>
+      </c>
+      <c r="F65" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="G65" t="n">
+        <v>108.0</v>
       </c>
       <c r="H65" t="n">
-        <v>155.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>103.0</v>
+      </c>
+      <c r="I65" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J65" t="n">
+        <v>61.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>1962.0</v>
+        <v>2027.0</v>
       </c>
       <c r="B66" t="s">
         <v>110</v>
       </c>
       <c r="C66" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
-      <c r="E66" t="n">
-[...6 lines deleted...]
-        <v>100.0</v>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" t="s">
+        <v>12</v>
       </c>
       <c r="H66" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>155.0</v>
+      </c>
+      <c r="I66" t="s">
+        <v>12</v>
       </c>
       <c r="J66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>1860.0</v>
+        <v>1962.0</v>
       </c>
       <c r="B67" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C67" t="s">
-        <v>112</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F67" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G67" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H67" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I67" t="n">
+        <v>100.0</v>
       </c>
       <c r="J67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>2153.0</v>
+        <v>1860.0</v>
       </c>
       <c r="B68" t="s">
         <v>113</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
-      <c r="D68" t="s">
-        <v>12</v>
+      <c r="D68" t="n">
+        <v>321.0</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
-      <c r="H68" t="n">
-[...3 lines deleted...]
-        <v>9686.0</v>
+      <c r="H68" t="s">
+        <v>12</v>
+      </c>
+      <c r="I68" t="s">
+        <v>12</v>
       </c>
       <c r="J68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>1857.0</v>
+        <v>2153.0</v>
       </c>
       <c r="B69" t="s">
         <v>115</v>
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
-      <c r="D69" t="n">
-        <v>18.0</v>
+      <c r="D69" t="s">
+        <v>12</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
         <v>12</v>
       </c>
-      <c r="H69" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="H69" t="n">
+        <v>7000.0</v>
+      </c>
+      <c r="I69" t="n">
+        <v>9686.0</v>
       </c>
       <c r="J69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>1742.0</v>
+        <v>1857.0</v>
       </c>
       <c r="B70" t="s">
         <v>117</v>
       </c>
       <c r="C70" t="s">
         <v>118</v>
       </c>
       <c r="D70" t="n">
-        <v>69.5</v>
-[...11 lines deleted...]
-        <v>70.3</v>
+        <v>18.0</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" t="s">
+        <v>12</v>
+      </c>
+      <c r="H70" t="s">
+        <v>12</v>
       </c>
       <c r="I70" t="s">
         <v>12</v>
       </c>
       <c r="J70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>1861.0</v>
+        <v>1742.0</v>
       </c>
       <c r="B71" t="s">
         <v>119</v>
       </c>
       <c r="C71" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D71" t="n">
-        <v>3300.0</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>69.5</v>
+      </c>
+      <c r="E71" t="n">
+        <v>69.5</v>
+      </c>
+      <c r="F71" t="n">
+        <v>70.66</v>
+      </c>
+      <c r="G71" t="n">
+        <v>70.19</v>
+      </c>
+      <c r="H71" t="n">
+        <v>70.3</v>
       </c>
       <c r="I71" t="s">
         <v>12</v>
       </c>
       <c r="J71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>1734.0</v>
+        <v>1861.0</v>
       </c>
       <c r="B72" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C72" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D72" t="n">
-        <v>2219.0</v>
-[...17 lines deleted...]
-        <v>1400.0</v>
+        <v>3300.0</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" t="s">
+        <v>12</v>
+      </c>
+      <c r="H72" t="s">
+        <v>12</v>
+      </c>
+      <c r="I72" t="s">
+        <v>12</v>
+      </c>
+      <c r="J72" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>2047.0</v>
+        <v>1734.0</v>
       </c>
       <c r="B73" t="s">
         <v>122</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
-      <c r="D73" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D73" t="n">
+        <v>2219.0</v>
+      </c>
+      <c r="E73" t="n">
+        <v>2670.0</v>
+      </c>
+      <c r="F73" t="n">
+        <v>2300.0</v>
+      </c>
+      <c r="G73" t="n">
+        <v>2876.0</v>
       </c>
       <c r="H73" t="n">
-        <v>110.0</v>
+        <v>2995.0</v>
       </c>
       <c r="I73" t="n">
-        <v>228.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2916.0</v>
+      </c>
+      <c r="J73" t="n">
+        <v>1815.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>171.0</v>
+        <v>2047.0</v>
       </c>
       <c r="B74" t="s">
         <v>124</v>
       </c>
       <c r="C74" t="s">
-        <v>118</v>
-[...11 lines deleted...]
-        <v>75.8</v>
+        <v>125</v>
+      </c>
+      <c r="D74" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" t="s">
+        <v>12</v>
       </c>
       <c r="H74" t="n">
-        <v>76.02</v>
+        <v>110.0</v>
       </c>
       <c r="I74" t="n">
-        <v>76.19</v>
+        <v>228.0</v>
       </c>
       <c r="J74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>2141.0</v>
+        <v>171.0</v>
       </c>
       <c r="B75" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C75" t="s">
-        <v>126</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>120</v>
+      </c>
+      <c r="D75" t="n">
+        <v>71.2</v>
+      </c>
+      <c r="E75" t="n">
+        <v>69.4</v>
+      </c>
+      <c r="F75" t="n">
+        <v>75.7</v>
+      </c>
+      <c r="G75" t="n">
+        <v>75.8</v>
+      </c>
+      <c r="H75" t="n">
+        <v>76.02</v>
       </c>
       <c r="I75" t="n">
-        <v>52.0</v>
-[...2 lines deleted...]
-        <v>52.0</v>
+        <v>76.19</v>
+      </c>
+      <c r="J75" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>2163.0</v>
+        <v>2141.0</v>
       </c>
       <c r="B76" t="s">
         <v>127</v>
       </c>
       <c r="C76" t="s">
-        <v>126</v>
-[...14 lines deleted...]
-        <v>368.0</v>
+        <v>128</v>
+      </c>
+      <c r="D76" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" t="s">
+        <v>12</v>
+      </c>
+      <c r="H76" t="s">
+        <v>12</v>
       </c>
       <c r="I76" t="n">
-        <v>370.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>52.0</v>
+      </c>
+      <c r="J76" t="n">
+        <v>52.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>2108.0</v>
+        <v>2163.0</v>
       </c>
       <c r="B77" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" t="s">
         <v>128</v>
       </c>
-      <c r="C77" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D77" t="n">
+        <v>300.0</v>
+      </c>
+      <c r="E77" t="n">
+        <v>300.0</v>
+      </c>
+      <c r="F77" t="n">
+        <v>300.0</v>
+      </c>
+      <c r="G77" t="n">
+        <v>360.0</v>
       </c>
       <c r="H77" t="n">
-        <v>3.0</v>
+        <v>368.0</v>
       </c>
       <c r="I77" t="n">
-        <v>12.0</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>370.0</v>
+      </c>
+      <c r="J77" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>1868.0</v>
+        <v>2108.0</v>
       </c>
       <c r="B78" t="s">
         <v>130</v>
       </c>
       <c r="C78" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
-      <c r="H78" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="H78" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I78" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="J78" t="n">
+        <v>7.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>1911.0</v>
+        <v>1868.0</v>
       </c>
       <c r="B79" t="s">
+        <v>132</v>
+      </c>
+      <c r="C79" t="s">
         <v>131</v>
       </c>
-      <c r="C79" t="s">
-[...21 lines deleted...]
-        <v>11576.0</v>
+      <c r="D79" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>12</v>
+      </c>
+      <c r="G79" t="s">
+        <v>12</v>
+      </c>
+      <c r="H79" t="s">
+        <v>12</v>
+      </c>
+      <c r="I79" t="s">
+        <v>12</v>
+      </c>
+      <c r="J79" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>2066.0</v>
+        <v>1911.0</v>
       </c>
       <c r="B80" t="s">
         <v>133</v>
       </c>
       <c r="C80" t="s">
         <v>134</v>
       </c>
       <c r="D80" t="n">
-        <v>25695.33</v>
+        <v>20503.0</v>
       </c>
       <c r="E80" t="n">
-        <v>30464.08</v>
+        <v>19629.0</v>
       </c>
       <c r="F80" t="n">
-        <v>34596.43</v>
+        <v>15031.0</v>
       </c>
       <c r="G80" t="n">
-        <v>36403.67</v>
+        <v>32228.0</v>
       </c>
       <c r="H80" t="n">
-        <v>42540.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>33318.0</v>
+      </c>
+      <c r="I80" t="n">
+        <v>37818.0</v>
+      </c>
+      <c r="J80" t="n">
+        <v>21892.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>2138.0</v>
+        <v>2182.0</v>
       </c>
       <c r="B81" t="s">
         <v>135</v>
       </c>
       <c r="C81" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
-      <c r="H81" t="n">
-        <v>3679.0</v>
+      <c r="H81" t="s">
+        <v>12</v>
       </c>
       <c r="I81" t="n">
-        <v>2851.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>58000.0</v>
+      </c>
+      <c r="J81" t="n">
+        <v>32212.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>1244.0</v>
+        <v>2066.0</v>
       </c>
       <c r="B82" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C82" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="D82" t="n">
-        <v>488.0</v>
+        <v>25695.33</v>
       </c>
       <c r="E82" t="n">
-        <v>430.0</v>
+        <v>30464.08</v>
       </c>
       <c r="F82" t="n">
-        <v>542.0</v>
+        <v>34596.43</v>
       </c>
       <c r="G82" t="n">
-        <v>480.0</v>
+        <v>36403.67</v>
       </c>
       <c r="H82" t="n">
-        <v>416.0</v>
-[...5 lines deleted...]
-        <v>72.0</v>
+        <v>42540.0</v>
+      </c>
+      <c r="I82" t="s">
+        <v>12</v>
+      </c>
+      <c r="J82" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>1178.0</v>
+        <v>2138.0</v>
       </c>
       <c r="B83" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C83" t="s">
-        <v>99</v>
-[...11 lines deleted...]
-        <v>200.47</v>
+        <v>138</v>
+      </c>
+      <c r="D83" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" t="s">
+        <v>12</v>
       </c>
       <c r="H83" t="n">
-        <v>122.67</v>
+        <v>3679.0</v>
       </c>
       <c r="I83" t="n">
-        <v>155.58</v>
+        <v>3153.0</v>
       </c>
       <c r="J83" t="n">
-        <v>33.83</v>
+        <v>1753.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>1031.0</v>
+        <v>1244.0</v>
       </c>
       <c r="B84" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C84" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D84" t="n">
-        <v>7205.0</v>
+        <v>488.0</v>
       </c>
       <c r="E84" t="n">
-        <v>8013.0</v>
+        <v>430.0</v>
       </c>
       <c r="F84" t="n">
-        <v>8783.0</v>
+        <v>542.0</v>
       </c>
       <c r="G84" t="n">
-        <v>10120.0</v>
+        <v>480.0</v>
       </c>
       <c r="H84" t="n">
-        <v>11885.0</v>
+        <v>416.0</v>
       </c>
       <c r="I84" t="n">
-        <v>10646.0</v>
+        <v>337.0</v>
       </c>
       <c r="J84" t="n">
-        <v>3376.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>1654.0</v>
+        <v>1178.0</v>
       </c>
       <c r="B85" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C85" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D85" t="n">
-        <v>0.57</v>
+        <v>207.0</v>
       </c>
       <c r="E85" t="n">
-        <v>0.76</v>
+        <v>150.52</v>
       </c>
       <c r="F85" t="n">
-        <v>0.93</v>
+        <v>153.25</v>
       </c>
       <c r="G85" t="n">
-        <v>0.98</v>
+        <v>200.47</v>
       </c>
       <c r="H85" t="n">
-        <v>0.72</v>
+        <v>122.67</v>
       </c>
       <c r="I85" t="n">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>155.58</v>
+      </c>
+      <c r="J85" t="n">
+        <v>213.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>163.0</v>
+        <v>1031.0</v>
       </c>
       <c r="B86" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C86" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="D86" t="n">
-        <v>9.8</v>
+        <v>7205.0</v>
       </c>
       <c r="E86" t="n">
-        <v>9.9</v>
+        <v>8013.0</v>
       </c>
       <c r="F86" t="n">
-        <v>10.0</v>
+        <v>8783.0</v>
       </c>
       <c r="G86" t="n">
-        <v>10.2</v>
+        <v>10120.0</v>
       </c>
       <c r="H86" t="n">
-        <v>10.3</v>
+        <v>11885.0</v>
       </c>
       <c r="I86" t="n">
-        <v>10.4</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>10646.0</v>
+      </c>
+      <c r="J86" t="n">
+        <v>6459.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>2159.0</v>
+        <v>1654.0</v>
       </c>
       <c r="B87" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C87" t="s">
-        <v>143</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D87" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="E87" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="F87" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="G87" t="n">
+        <v>0.98</v>
       </c>
       <c r="H87" t="n">
-        <v>48000.0</v>
+        <v>0.72</v>
       </c>
       <c r="I87" t="n">
-        <v>60560.0</v>
+        <v>0.74</v>
       </c>
       <c r="J87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>1279.0</v>
+        <v>163.0</v>
       </c>
       <c r="B88" t="s">
         <v>144</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88" t="n">
-        <v>9041.31</v>
+        <v>9.8</v>
       </c>
       <c r="E88" t="n">
-        <v>9116.86</v>
+        <v>9.9</v>
       </c>
       <c r="F88" t="n">
-        <v>11975.46</v>
+        <v>10.0</v>
       </c>
       <c r="G88" t="n">
-        <v>12410.66</v>
+        <v>10.2</v>
       </c>
       <c r="H88" t="n">
-        <v>13413.84</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>10.3</v>
+      </c>
+      <c r="I88" t="n">
+        <v>10.4</v>
       </c>
       <c r="J88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>1146.0</v>
+        <v>2159.0</v>
       </c>
       <c r="B89" t="s">
         <v>146</v>
       </c>
       <c r="C89" t="s">
-        <v>145</v>
-[...11 lines deleted...]
-        <v>133895.55</v>
+        <v>147</v>
+      </c>
+      <c r="D89" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" t="s">
+        <v>12</v>
       </c>
       <c r="H89" t="n">
-        <v>134467.98</v>
+        <v>48000.0</v>
       </c>
       <c r="I89" t="n">
-        <v>137222.26</v>
+        <v>60560.0</v>
       </c>
       <c r="J89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>2139.0</v>
+        <v>1279.0</v>
       </c>
       <c r="B90" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C90" t="s">
-        <v>145</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>149</v>
+      </c>
+      <c r="D90" t="n">
+        <v>9041.31</v>
+      </c>
+      <c r="E90" t="n">
+        <v>9116.86</v>
+      </c>
+      <c r="F90" t="n">
+        <v>11975.46</v>
+      </c>
+      <c r="G90" t="n">
+        <v>12410.66</v>
       </c>
       <c r="H90" t="n">
-        <v>10284.0</v>
+        <v>13413.84</v>
       </c>
       <c r="I90" t="n">
-        <v>15600.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13279.29</v>
+      </c>
+      <c r="J90" t="n">
+        <v>13279.29</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>1126.0</v>
+        <v>1146.0</v>
       </c>
       <c r="B91" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91" t="n">
-        <v>629.0</v>
+        <v>127942.37</v>
       </c>
       <c r="E91" t="n">
-        <v>1052.0</v>
+        <v>130288.8</v>
       </c>
       <c r="F91" t="n">
-        <v>980.0</v>
+        <v>131647.8</v>
       </c>
       <c r="G91" t="n">
-        <v>1347.0</v>
+        <v>133895.55</v>
       </c>
       <c r="H91" t="n">
-        <v>978.0</v>
+        <v>134467.98</v>
       </c>
       <c r="I91" t="n">
-        <v>930.0</v>
-[...2 lines deleted...]
-        <v>449.0</v>
+        <v>137222.26</v>
+      </c>
+      <c r="J91" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>1751.0</v>
+        <v>2139.0</v>
       </c>
       <c r="B92" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C92" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>74.0</v>
+        <v>149</v>
+      </c>
+      <c r="D92" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" t="s">
+        <v>12</v>
       </c>
       <c r="H92" t="n">
-        <v>78.0</v>
+        <v>10284.0</v>
       </c>
       <c r="I92" t="n">
-        <v>64.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>15600.0</v>
+      </c>
+      <c r="J92" t="n">
+        <v>18000.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>2172.0</v>
+        <v>1126.0</v>
       </c>
       <c r="B93" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C93" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>153</v>
+      </c>
+      <c r="D93" t="n">
+        <v>629.0</v>
       </c>
       <c r="E93" t="n">
-        <v>0.28</v>
+        <v>1052.0</v>
       </c>
       <c r="F93" t="n">
-        <v>0.77</v>
+        <v>980.0</v>
       </c>
       <c r="G93" t="n">
-        <v>0.8</v>
+        <v>1347.0</v>
       </c>
       <c r="H93" t="n">
-        <v>0.87</v>
+        <v>978.0</v>
       </c>
       <c r="I93" t="n">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>930.0</v>
+      </c>
+      <c r="J93" t="n">
+        <v>683.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>1948.0</v>
+        <v>1751.0</v>
       </c>
       <c r="B94" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C94" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="D94" t="n">
-        <v>54.3</v>
+        <v>65.0</v>
       </c>
       <c r="E94" t="n">
-        <v>39.8</v>
+        <v>73.0</v>
       </c>
       <c r="F94" t="n">
-        <v>42.14</v>
+        <v>76.77</v>
       </c>
       <c r="G94" t="n">
-        <v>42.77</v>
+        <v>74.0</v>
       </c>
       <c r="H94" t="n">
-        <v>40.1</v>
+        <v>78.0</v>
       </c>
       <c r="I94" t="n">
-        <v>42.72</v>
+        <v>64.0</v>
       </c>
       <c r="J94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>2124.0</v>
+        <v>2172.0</v>
       </c>
       <c r="B95" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C95" t="s">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="D95" t="s">
         <v>12</v>
       </c>
-      <c r="E95" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="E95" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="F95" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="G95" t="n">
+        <v>0.8</v>
       </c>
       <c r="H95" t="n">
-        <v>1.06</v>
+        <v>0.87</v>
       </c>
       <c r="I95" t="n">
-        <v>0.66</v>
+        <v>0.8</v>
       </c>
       <c r="J95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>1938.0</v>
+        <v>1948.0</v>
       </c>
       <c r="B96" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C96" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D96" t="n">
-        <v>2.2</v>
+        <v>54.3</v>
       </c>
       <c r="E96" t="n">
-        <v>2.6</v>
+        <v>39.8</v>
       </c>
       <c r="F96" t="n">
-        <v>3.7</v>
+        <v>42.14</v>
       </c>
       <c r="G96" t="n">
-        <v>3.21</v>
+        <v>42.77</v>
       </c>
       <c r="H96" t="n">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>40.1</v>
+      </c>
+      <c r="I96" t="n">
+        <v>42.72</v>
       </c>
       <c r="J96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>1583.0</v>
+        <v>2124.0</v>
       </c>
       <c r="B97" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C97" t="s">
-        <v>152</v>
-[...11 lines deleted...]
-        <v>94.64</v>
+        <v>25</v>
+      </c>
+      <c r="D97" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>12</v>
+      </c>
+      <c r="G97" t="s">
+        <v>12</v>
       </c>
       <c r="H97" t="n">
-        <v>95.1</v>
+        <v>1.06</v>
       </c>
       <c r="I97" t="n">
-        <v>95.12</v>
-[...2 lines deleted...]
-        <v>95.12</v>
+        <v>0.66</v>
+      </c>
+      <c r="J97" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>1584.0</v>
+        <v>1938.0</v>
       </c>
       <c r="B98" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C98" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D98" t="n">
-        <v>92.29</v>
+        <v>2.2</v>
       </c>
       <c r="E98" t="n">
-        <v>88.54</v>
+        <v>2.6</v>
       </c>
       <c r="F98" t="n">
-        <v>88.04</v>
+        <v>3.7</v>
       </c>
       <c r="G98" t="n">
-        <v>92.18</v>
+        <v>3.21</v>
       </c>
       <c r="H98" t="n">
-        <v>90.3</v>
-[...5 lines deleted...]
-        <v>90.3</v>
+        <v>3.11</v>
+      </c>
+      <c r="I98" t="s">
+        <v>12</v>
+      </c>
+      <c r="J98" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>1806.0</v>
+        <v>1583.0</v>
       </c>
       <c r="B99" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C99" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D99" t="n">
-        <v>0.83</v>
+        <v>93.67</v>
       </c>
       <c r="E99" t="n">
-        <v>0.78</v>
+        <v>95.33</v>
       </c>
       <c r="F99" t="n">
-        <v>1.04</v>
+        <v>94.56</v>
       </c>
       <c r="G99" t="n">
-        <v>0.81</v>
+        <v>94.64</v>
       </c>
       <c r="H99" t="n">
-        <v>0.81</v>
+        <v>95.1</v>
       </c>
       <c r="I99" t="n">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>95.12</v>
+      </c>
+      <c r="J99" t="n">
+        <v>94.23</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>1492.0</v>
+        <v>1584.0</v>
       </c>
       <c r="B100" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C100" t="s">
-        <v>97</v>
+        <v>156</v>
       </c>
       <c r="D100" t="n">
-        <v>45.58</v>
+        <v>92.29</v>
       </c>
       <c r="E100" t="n">
-        <v>44.82</v>
+        <v>88.54</v>
       </c>
       <c r="F100" t="n">
-        <v>48.62</v>
+        <v>88.04</v>
       </c>
       <c r="G100" t="n">
-        <v>53.89</v>
+        <v>92.18</v>
       </c>
       <c r="H100" t="n">
-        <v>54.73</v>
+        <v>90.3</v>
       </c>
       <c r="I100" t="n">
-        <v>62.45</v>
+        <v>90.3</v>
       </c>
       <c r="J100" t="n">
-        <v>65.9</v>
+        <v>89.84</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>1462.0</v>
+        <v>1806.0</v>
       </c>
       <c r="B101" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C101" t="s">
-        <v>97</v>
+        <v>156</v>
       </c>
       <c r="D101" t="n">
-        <v>46.2</v>
+        <v>0.83</v>
       </c>
       <c r="E101" t="n">
-        <v>46.6</v>
+        <v>0.78</v>
       </c>
       <c r="F101" t="n">
-        <v>51.6</v>
+        <v>1.04</v>
       </c>
       <c r="G101" t="n">
-        <v>55.5</v>
+        <v>0.81</v>
       </c>
       <c r="H101" t="n">
-        <v>60.1</v>
+        <v>0.81</v>
       </c>
       <c r="I101" t="n">
-        <v>65.0</v>
+        <v>0.83</v>
       </c>
       <c r="J101" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
-        <v>2148.0</v>
+        <v>1492.0</v>
       </c>
       <c r="B102" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C102" t="s">
-        <v>97</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>99</v>
+      </c>
+      <c r="D102" t="n">
+        <v>45.58</v>
+      </c>
+      <c r="E102" t="n">
+        <v>44.82</v>
+      </c>
+      <c r="F102" t="n">
+        <v>48.62</v>
+      </c>
+      <c r="G102" t="n">
+        <v>53.89</v>
       </c>
       <c r="H102" t="n">
-        <v>13663.0</v>
+        <v>54.73</v>
       </c>
       <c r="I102" t="n">
-        <v>13663.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>62.45</v>
+      </c>
+      <c r="J102" t="n">
+        <v>64.22</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
-        <v>1761.0</v>
+        <v>1462.0</v>
       </c>
       <c r="B103" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C103" t="s">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="D103" t="n">
-        <v>295.0</v>
+        <v>46.2</v>
       </c>
       <c r="E103" t="n">
-        <v>284.0</v>
+        <v>46.6</v>
       </c>
       <c r="F103" t="n">
-        <v>286.0</v>
+        <v>51.6</v>
       </c>
       <c r="G103" t="n">
-        <v>295.0</v>
+        <v>55.5</v>
       </c>
       <c r="H103" t="n">
-        <v>256.0</v>
+        <v>60.1</v>
       </c>
       <c r="I103" t="n">
-        <v>282.0</v>
+        <v>65.0</v>
       </c>
       <c r="J103" t="n">
-        <v>29.0</v>
+        <v>71.4</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>2035.0</v>
+        <v>2148.0</v>
       </c>
       <c r="B104" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C104" t="s">
-        <v>165</v>
+        <v>99</v>
       </c>
       <c r="D104" t="s">
         <v>12</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
       <c r="H104" t="n">
-        <v>9.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13663.0</v>
+      </c>
+      <c r="I104" t="n">
+        <v>13663.0</v>
       </c>
       <c r="J104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>1465.0</v>
+        <v>1761.0</v>
       </c>
       <c r="B105" t="s">
         <v>166</v>
       </c>
       <c r="C105" t="s">
-        <v>134</v>
+        <v>167</v>
       </c>
       <c r="D105" t="n">
-        <v>2152.0</v>
+        <v>295.0</v>
       </c>
       <c r="E105" t="n">
-        <v>2098.3</v>
+        <v>284.0</v>
       </c>
       <c r="F105" t="n">
-        <v>2894.9</v>
+        <v>286.0</v>
       </c>
       <c r="G105" t="n">
-        <v>2027.8</v>
+        <v>295.0</v>
       </c>
       <c r="H105" t="n">
-        <v>1100.0</v>
+        <v>256.0</v>
       </c>
       <c r="I105" t="n">
-        <v>1256.2</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>282.0</v>
+      </c>
+      <c r="J105" t="n">
+        <v>268.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>2071.0</v>
+        <v>2035.0</v>
       </c>
       <c r="B106" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C106" t="s">
-        <v>168</v>
-[...11 lines deleted...]
-        <v>573.0</v>
+        <v>169</v>
+      </c>
+      <c r="D106" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>12</v>
+      </c>
+      <c r="G106" t="s">
+        <v>12</v>
       </c>
       <c r="H106" t="n">
-        <v>6583.0</v>
+        <v>9.0</v>
       </c>
       <c r="I106" t="s">
         <v>12</v>
       </c>
       <c r="J106" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>1960.0</v>
+        <v>1465.0</v>
       </c>
       <c r="B107" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C107" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>138</v>
+      </c>
+      <c r="D107" t="n">
+        <v>2152.0</v>
       </c>
       <c r="E107" t="n">
-        <v>100.0</v>
+        <v>2098.3</v>
       </c>
       <c r="F107" t="n">
-        <v>31.07</v>
+        <v>2894.9</v>
       </c>
       <c r="G107" t="n">
-        <v>71.86</v>
+        <v>2027.8</v>
       </c>
       <c r="H107" t="n">
-        <v>89.99</v>
+        <v>1100.0</v>
       </c>
       <c r="I107" t="n">
-        <v>81.97</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1256.2</v>
+      </c>
+      <c r="J107" t="n">
+        <v>723.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
-        <v>2040.0</v>
+        <v>2071.0</v>
       </c>
       <c r="B108" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C108" t="s">
-        <v>171</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>172</v>
+      </c>
+      <c r="D108" t="n">
+        <v>1126.0</v>
+      </c>
+      <c r="E108" t="n">
+        <v>733.0</v>
+      </c>
+      <c r="F108" t="n">
+        <v>1112.0</v>
+      </c>
+      <c r="G108" t="n">
+        <v>573.0</v>
       </c>
       <c r="H108" t="n">
-        <v>56.0</v>
+        <v>6583.0</v>
       </c>
       <c r="I108" t="s">
         <v>12</v>
       </c>
       <c r="J108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
-        <v>359.0</v>
+        <v>2185.0</v>
       </c>
       <c r="B109" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C109" t="s">
-        <v>171</v>
-[...14 lines deleted...]
-        <v>5822.0</v>
+        <v>174</v>
+      </c>
+      <c r="D109" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>12</v>
+      </c>
+      <c r="G109" t="s">
+        <v>12</v>
+      </c>
+      <c r="H109" t="s">
+        <v>12</v>
       </c>
       <c r="I109" t="n">
-        <v>16323.0</v>
+        <v>180.0</v>
       </c>
       <c r="J109" t="n">
-        <v>6675.0</v>
+        <v>182.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
-        <v>2111.0</v>
+        <v>1960.0</v>
       </c>
       <c r="B110" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C110" t="s">
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
-      <c r="E110" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="E110" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F110" t="n">
+        <v>31.07</v>
+      </c>
+      <c r="G110" t="n">
+        <v>71.86</v>
       </c>
       <c r="H110" t="n">
-        <v>7800.0</v>
+        <v>89.99</v>
       </c>
       <c r="I110" t="n">
-        <v>22715.0</v>
-[...2 lines deleted...]
-        <v>8854.0</v>
+        <v>81.97</v>
+      </c>
+      <c r="J110" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
-        <v>1947.0</v>
+        <v>2040.0</v>
       </c>
       <c r="B111" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C111" t="s">
-        <v>175</v>
-[...11 lines deleted...]
-        <v>18431.19</v>
+        <v>177</v>
+      </c>
+      <c r="D111" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>12</v>
+      </c>
+      <c r="G111" t="s">
+        <v>12</v>
       </c>
       <c r="H111" t="n">
-        <v>15215.39</v>
-[...5 lines deleted...]
-        <v>1317.66</v>
+        <v>56.0</v>
+      </c>
+      <c r="I111" t="s">
+        <v>12</v>
+      </c>
+      <c r="J111" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
-        <v>1331.0</v>
+        <v>359.0</v>
       </c>
       <c r="B112" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C112" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D112" t="n">
-        <v>4492.98</v>
+        <v>7270.0</v>
       </c>
       <c r="E112" t="n">
-        <v>4588.48</v>
+        <v>6481.0</v>
       </c>
       <c r="F112" t="n">
-        <v>4610.47</v>
+        <v>6633.0</v>
       </c>
       <c r="G112" t="n">
-        <v>4597.7</v>
+        <v>9557.0</v>
       </c>
       <c r="H112" t="n">
-        <v>3558.36</v>
+        <v>5822.0</v>
       </c>
       <c r="I112" t="n">
-        <v>3876.99</v>
+        <v>16323.0</v>
       </c>
       <c r="J112" t="n">
-        <v>1337.96</v>
+        <v>9729.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
-        <v>1596.0</v>
+        <v>2111.0</v>
       </c>
       <c r="B113" t="s">
+        <v>179</v>
+      </c>
+      <c r="C113" t="s">
         <v>177</v>
       </c>
-      <c r="C113" t="s">
-[...12 lines deleted...]
-        <v>8798.0</v>
+      <c r="D113" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>12</v>
+      </c>
+      <c r="G113" t="s">
+        <v>12</v>
       </c>
       <c r="H113" t="n">
-        <v>8858.0</v>
+        <v>7800.0</v>
       </c>
       <c r="I113" t="n">
-        <v>9837.0</v>
+        <v>22715.0</v>
       </c>
       <c r="J113" t="n">
-        <v>8351.0</v>
+        <v>14589.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
-        <v>2044.0</v>
+        <v>2184.0</v>
       </c>
       <c r="B114" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C114" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>1.2245569E7</v>
+        <v>177</v>
+      </c>
+      <c r="D114" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" t="s">
+        <v>12</v>
+      </c>
+      <c r="H114" t="s">
+        <v>12</v>
       </c>
       <c r="I114" t="n">
-        <v>1.2790315E7</v>
+        <v>2160.0</v>
       </c>
       <c r="J114" t="n">
-        <v>4142653.0</v>
+        <v>1410.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
-        <v>2104.0</v>
+        <v>1947.0</v>
       </c>
       <c r="B115" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C115" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>182</v>
+      </c>
+      <c r="D115" t="n">
+        <v>20990.25</v>
+      </c>
+      <c r="E115" t="n">
+        <v>13000.004</v>
       </c>
       <c r="F115" t="n">
-        <v>10.0</v>
+        <v>17503.99</v>
       </c>
       <c r="G115" t="n">
-        <v>10.0</v>
+        <v>18431.19</v>
       </c>
       <c r="H115" t="n">
-        <v>19.0</v>
+        <v>15215.39</v>
       </c>
       <c r="I115" t="n">
-        <v>19.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2640.48</v>
+      </c>
+      <c r="J115" t="n">
+        <v>1942.85</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
-        <v>1906.0</v>
+        <v>1331.0</v>
       </c>
       <c r="B116" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C116" t="s">
         <v>182</v>
       </c>
       <c r="D116" t="n">
-        <v>34.0</v>
+        <v>4492.98</v>
       </c>
       <c r="E116" t="n">
-        <v>34.0</v>
+        <v>4588.48</v>
       </c>
       <c r="F116" t="n">
-        <v>33.0</v>
+        <v>4610.47</v>
       </c>
       <c r="G116" t="n">
-        <v>31.0</v>
+        <v>4597.7</v>
       </c>
       <c r="H116" t="n">
-        <v>34.0</v>
+        <v>3558.36</v>
       </c>
       <c r="I116" t="n">
-        <v>34.0</v>
+        <v>3876.99</v>
       </c>
       <c r="J116" t="n">
-        <v>32.0</v>
+        <v>2445.84</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
-        <v>1660.0</v>
+        <v>1596.0</v>
       </c>
       <c r="B117" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C117" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D117" t="n">
-        <v>18872.0</v>
+        <v>8381.0</v>
       </c>
       <c r="E117" t="n">
-        <v>19192.0</v>
+        <v>8789.0</v>
       </c>
       <c r="F117" t="n">
-        <v>18250.0</v>
+        <v>8972.0</v>
       </c>
       <c r="G117" t="n">
-        <v>22095.0</v>
+        <v>8798.0</v>
       </c>
       <c r="H117" t="n">
-        <v>22588.0</v>
+        <v>8858.0</v>
       </c>
       <c r="I117" t="n">
-        <v>25011.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9837.0</v>
+      </c>
+      <c r="J117" t="n">
+        <v>8509.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
-        <v>1528.0</v>
+        <v>2044.0</v>
       </c>
       <c r="B118" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D118" t="n">
-        <v>36260.0</v>
+        <v>5294002.0</v>
       </c>
       <c r="E118" t="n">
-        <v>33684.0</v>
+        <v>8134285.0</v>
       </c>
       <c r="F118" t="n">
-        <v>36707.0</v>
+        <v>1.0850652E7</v>
       </c>
       <c r="G118" t="n">
-        <v>42355.0</v>
+        <v>1.2170993E7</v>
       </c>
       <c r="H118" t="n">
-        <v>45884.0</v>
+        <v>1.2245569E7</v>
       </c>
       <c r="I118" t="n">
-        <v>54983.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1.2790315E7</v>
+      </c>
+      <c r="J118" t="n">
+        <v>6159048.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
-        <v>2096.0</v>
+        <v>2104.0</v>
       </c>
       <c r="B119" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>286039.0</v>
+        <v>187</v>
+      </c>
+      <c r="D119" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
       </c>
       <c r="F119" t="n">
-        <v>285423.0</v>
+        <v>10.0</v>
       </c>
       <c r="G119" t="n">
-        <v>299139.0</v>
+        <v>10.0</v>
       </c>
       <c r="H119" t="n">
-        <v>305353.0</v>
+        <v>19.0</v>
       </c>
       <c r="I119" t="n">
-        <v>315286.0</v>
+        <v>19.0</v>
       </c>
       <c r="J119" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
-        <v>1889.0</v>
+        <v>1906.0</v>
       </c>
       <c r="B120" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C120" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D120" t="n">
-        <v>2091.0</v>
+        <v>34.0</v>
       </c>
       <c r="E120" t="n">
-        <v>3141.0</v>
+        <v>34.0</v>
       </c>
       <c r="F120" t="n">
-        <v>2010.0</v>
+        <v>33.0</v>
       </c>
       <c r="G120" t="n">
-        <v>669.0</v>
+        <v>31.0</v>
       </c>
       <c r="H120" t="n">
-        <v>588.0</v>
+        <v>34.0</v>
       </c>
       <c r="I120" t="n">
-        <v>680.0</v>
+        <v>34.0</v>
       </c>
       <c r="J120" t="n">
-        <v>253.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
-        <v>2037.0</v>
+        <v>1660.0</v>
       </c>
       <c r="B121" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C121" t="s">
-        <v>189</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>34</v>
+      </c>
+      <c r="D121" t="n">
+        <v>18872.0</v>
+      </c>
+      <c r="E121" t="n">
+        <v>19192.0</v>
+      </c>
+      <c r="F121" t="n">
+        <v>18250.0</v>
+      </c>
+      <c r="G121" t="n">
+        <v>22095.0</v>
       </c>
       <c r="H121" t="n">
-        <v>1232.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>22588.0</v>
+      </c>
+      <c r="I121" t="n">
+        <v>25011.0</v>
       </c>
       <c r="J121" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
-        <v>1831.0</v>
+        <v>1528.0</v>
       </c>
       <c r="B122" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C122" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D122" t="n">
-        <v>117.39</v>
+        <v>36260.0</v>
       </c>
       <c r="E122" t="n">
-        <v>114.26</v>
+        <v>33684.0</v>
       </c>
       <c r="F122" t="n">
-        <v>92.88</v>
+        <v>36707.0</v>
       </c>
       <c r="G122" t="n">
-        <v>94.99</v>
+        <v>42355.0</v>
       </c>
       <c r="H122" t="n">
-        <v>113.73</v>
+        <v>45884.0</v>
       </c>
       <c r="I122" t="n">
-        <v>103.05</v>
-[...2 lines deleted...]
-        <v>94.57</v>
+        <v>54983.0</v>
+      </c>
+      <c r="J122" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
-        <v>1752.0</v>
+        <v>2096.0</v>
       </c>
       <c r="B123" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C123" t="s">
-        <v>192</v>
+        <v>34</v>
       </c>
       <c r="D123" t="n">
-        <v>2.72</v>
+        <v>287786.0</v>
       </c>
       <c r="E123" t="n">
-        <v>3.44</v>
+        <v>286039.0</v>
       </c>
       <c r="F123" t="n">
-        <v>0.93</v>
+        <v>285423.0</v>
       </c>
       <c r="G123" t="n">
-        <v>1.0</v>
+        <v>299139.0</v>
       </c>
       <c r="H123" t="n">
-        <v>2.25</v>
+        <v>305353.0</v>
       </c>
       <c r="I123" t="n">
-        <v>1.94</v>
+        <v>315286.0</v>
       </c>
       <c r="J123" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
-        <v>2105.0</v>
+        <v>1889.0</v>
       </c>
       <c r="B124" t="s">
         <v>193</v>
       </c>
       <c r="C124" t="s">
-        <v>99</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>194</v>
+      </c>
+      <c r="D124" t="n">
+        <v>2091.0</v>
+      </c>
+      <c r="E124" t="n">
+        <v>3141.0</v>
+      </c>
+      <c r="F124" t="n">
+        <v>2010.0</v>
+      </c>
+      <c r="G124" t="n">
+        <v>669.0</v>
+      </c>
+      <c r="H124" t="n">
+        <v>588.0</v>
       </c>
       <c r="I124" t="n">
-        <v>76.66</v>
+        <v>680.0</v>
       </c>
       <c r="J124" t="n">
-        <v>37.76</v>
+        <v>623.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
-        <v>173.0</v>
+        <v>2037.0</v>
       </c>
       <c r="B125" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C125" t="s">
-        <v>89</v>
-[...11 lines deleted...]
-        <v>33.0</v>
+        <v>196</v>
+      </c>
+      <c r="D125" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>12</v>
+      </c>
+      <c r="G125" t="s">
+        <v>12</v>
       </c>
       <c r="H125" t="n">
-        <v>48.0</v>
-[...5 lines deleted...]
-        <v>2.0</v>
+        <v>1232.0</v>
+      </c>
+      <c r="I125" t="s">
+        <v>12</v>
+      </c>
+      <c r="J125" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>2145.0</v>
+        <v>1831.0</v>
       </c>
       <c r="B126" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C126" t="s">
-        <v>196</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D126" t="n">
+        <v>117.39</v>
+      </c>
+      <c r="E126" t="n">
+        <v>114.26</v>
+      </c>
+      <c r="F126" t="n">
+        <v>92.88</v>
+      </c>
+      <c r="G126" t="n">
+        <v>94.99</v>
+      </c>
+      <c r="H126" t="n">
+        <v>113.73</v>
       </c>
       <c r="I126" t="n">
-        <v>80.0</v>
+        <v>103.05</v>
       </c>
       <c r="J126" t="n">
-        <v>85.0</v>
+        <v>98.58</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>2146.0</v>
+        <v>1752.0</v>
       </c>
       <c r="B127" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C127" t="s">
-        <v>196</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>199</v>
+      </c>
+      <c r="D127" t="n">
+        <v>2.72</v>
+      </c>
+      <c r="E127" t="n">
+        <v>3.44</v>
+      </c>
+      <c r="F127" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="G127" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="H127" t="n">
+        <v>2.25</v>
       </c>
       <c r="I127" t="n">
-        <v>80.0</v>
-[...2 lines deleted...]
-        <v>85.0</v>
+        <v>1.94</v>
+      </c>
+      <c r="J127" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
-        <v>2073.0</v>
+        <v>2105.0</v>
       </c>
       <c r="B128" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C128" t="s">
-        <v>196</v>
+        <v>101</v>
       </c>
       <c r="D128" t="s">
         <v>12</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>12</v>
       </c>
       <c r="G128" t="s">
         <v>12</v>
       </c>
-      <c r="H128" t="n">
-        <v>12.0</v>
+      <c r="H128" t="s">
+        <v>12</v>
       </c>
       <c r="I128" t="n">
-        <v>12.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>76.66</v>
+      </c>
+      <c r="J128" t="n">
+        <v>87.34</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>2049.0</v>
+        <v>173.0</v>
       </c>
       <c r="B129" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C129" t="s">
-        <v>200</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>91</v>
+      </c>
+      <c r="D129" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="E129" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="F129" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="G129" t="n">
+        <v>33.0</v>
       </c>
       <c r="H129" t="n">
-        <v>3760.0</v>
+        <v>48.0</v>
       </c>
       <c r="I129" t="n">
-        <v>4983.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>32.0</v>
+      </c>
+      <c r="J129" t="n">
+        <v>6.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>1482.0</v>
+        <v>2145.0</v>
       </c>
       <c r="B130" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C130" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>1346.0</v>
+        <v>203</v>
+      </c>
+      <c r="D130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>12</v>
+      </c>
+      <c r="G130" t="s">
+        <v>12</v>
+      </c>
+      <c r="H130" t="s">
+        <v>12</v>
       </c>
       <c r="I130" t="n">
-        <v>1554.0</v>
+        <v>80.0</v>
       </c>
       <c r="J130" t="n">
-        <v>261.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
-        <v>1412.0</v>
+        <v>2146.0</v>
       </c>
       <c r="B131" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
-      <c r="D131" t="n">
-[...12 lines deleted...]
-        <v>3.0</v>
+      <c r="D131" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>12</v>
+      </c>
+      <c r="G131" t="s">
+        <v>12</v>
+      </c>
+      <c r="H131" t="s">
+        <v>12</v>
       </c>
       <c r="I131" t="n">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>80.0</v>
+      </c>
+      <c r="J131" t="n">
+        <v>88.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
-        <v>1961.0</v>
+        <v>2073.0</v>
       </c>
       <c r="B132" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C132" t="s">
-        <v>25</v>
+        <v>203</v>
       </c>
       <c r="D132" t="s">
         <v>12</v>
       </c>
-      <c r="E132" t="n">
-[...6 lines deleted...]
-        <v>69.21</v>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>12</v>
+      </c>
+      <c r="G132" t="s">
+        <v>12</v>
       </c>
       <c r="H132" t="n">
-        <v>87.95</v>
+        <v>12.0</v>
       </c>
       <c r="I132" t="n">
-        <v>96.81</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>12.0</v>
+      </c>
+      <c r="J132" t="n">
+        <v>12.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
-        <v>1727.0</v>
+        <v>2049.0</v>
       </c>
       <c r="B133" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C133" t="s">
-        <v>48</v>
-[...11 lines deleted...]
-        <v>545.0</v>
+        <v>207</v>
+      </c>
+      <c r="D133" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>12</v>
+      </c>
+      <c r="G133" t="s">
+        <v>12</v>
       </c>
       <c r="H133" t="n">
-        <v>391.0</v>
+        <v>3760.0</v>
       </c>
       <c r="I133" t="n">
-        <v>517.0</v>
+        <v>4983.0</v>
       </c>
       <c r="J133" t="n">
-        <v>140.0</v>
+        <v>5009.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
-        <v>2106.0</v>
+        <v>1482.0</v>
       </c>
       <c r="B134" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C134" t="s">
-        <v>207</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>31</v>
+      </c>
+      <c r="D134" t="n">
+        <v>1021.0</v>
+      </c>
+      <c r="E134" t="n">
+        <v>1104.0</v>
+      </c>
+      <c r="F134" t="n">
+        <v>1344.0</v>
+      </c>
+      <c r="G134" t="n">
+        <v>1421.0</v>
+      </c>
+      <c r="H134" t="n">
+        <v>1346.0</v>
       </c>
       <c r="I134" t="n">
-        <v>589.0</v>
+        <v>1554.0</v>
       </c>
       <c r="J134" t="n">
-        <v>19.0</v>
+        <v>625.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
-        <v>1942.0</v>
+        <v>1412.0</v>
       </c>
       <c r="B135" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C135" t="s">
-        <v>145</v>
+        <v>210</v>
       </c>
       <c r="D135" t="n">
-        <v>1370797.56</v>
+        <v>5.0</v>
       </c>
       <c r="E135" t="n">
-        <v>1376259.12</v>
+        <v>5.0</v>
       </c>
       <c r="F135" t="n">
-        <v>1344767.49</v>
+        <v>4.0</v>
       </c>
       <c r="G135" t="n">
-        <v>1317794.67</v>
+        <v>4.0</v>
       </c>
       <c r="H135" t="n">
-        <v>1254406.86</v>
+        <v>3.0</v>
       </c>
       <c r="I135" t="n">
-        <v>1279054.44</v>
+        <v>2.0</v>
       </c>
       <c r="J135" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
-        <v>2112.0</v>
+        <v>1961.0</v>
       </c>
       <c r="B136" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C136" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>3117.0</v>
+        <v>25</v>
+      </c>
+      <c r="D136" t="s">
+        <v>12</v>
       </c>
       <c r="E136" t="n">
-        <v>3375.0</v>
+        <v>0.0</v>
       </c>
       <c r="F136" t="n">
-        <v>3093.0</v>
+        <v>0.0</v>
       </c>
       <c r="G136" t="n">
-        <v>3268.0</v>
+        <v>69.21</v>
       </c>
       <c r="H136" t="n">
-        <v>4002.0</v>
+        <v>87.95</v>
       </c>
       <c r="I136" t="n">
-        <v>5331.0</v>
-[...2 lines deleted...]
-        <v>2430.0</v>
+        <v>96.81</v>
+      </c>
+      <c r="J136" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
-        <v>1963.0</v>
+        <v>1727.0</v>
       </c>
       <c r="B137" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C137" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D137" t="n">
-        <v>100.0</v>
+        <v>183.0</v>
       </c>
       <c r="E137" t="n">
-        <v>100.0</v>
+        <v>376.0</v>
       </c>
       <c r="F137" t="n">
-        <v>92.39</v>
+        <v>453.0</v>
       </c>
       <c r="G137" t="n">
-        <v>95.0</v>
+        <v>545.0</v>
       </c>
       <c r="H137" t="n">
-        <v>96.73</v>
+        <v>391.0</v>
       </c>
       <c r="I137" t="n">
-        <v>97.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>517.0</v>
+      </c>
+      <c r="J137" t="n">
+        <v>260.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
-        <v>855.0</v>
+        <v>2106.0</v>
       </c>
       <c r="B138" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C138" t="s">
-        <v>213</v>
-[...14 lines deleted...]
-        <v>15.0</v>
+        <v>214</v>
+      </c>
+      <c r="D138" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>12</v>
+      </c>
+      <c r="G138" t="s">
+        <v>12</v>
+      </c>
+      <c r="H138" t="s">
+        <v>12</v>
       </c>
       <c r="I138" t="n">
-        <v>24.0</v>
+        <v>589.0</v>
       </c>
       <c r="J138" t="n">
-        <v>0.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
-        <v>10.0</v>
+        <v>1942.0</v>
       </c>
       <c r="B139" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C139" t="s">
-        <v>25</v>
+        <v>149</v>
       </c>
       <c r="D139" t="n">
-        <v>5.4</v>
+        <v>1370797.56</v>
       </c>
       <c r="E139" t="n">
-        <v>5.3</v>
+        <v>1376259.12</v>
       </c>
       <c r="F139" t="n">
-        <v>5.2</v>
+        <v>1344767.49</v>
       </c>
       <c r="G139" t="n">
-        <v>5.1</v>
+        <v>1317794.67</v>
       </c>
       <c r="H139" t="n">
-        <v>5.5</v>
+        <v>1254406.86</v>
       </c>
       <c r="I139" t="n">
-        <v>8.7</v>
+        <v>1279054.44</v>
       </c>
       <c r="J139" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
-        <v>2142.0</v>
+        <v>2112.0</v>
       </c>
       <c r="B140" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C140" t="s">
-        <v>216</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>217</v>
+      </c>
+      <c r="D140" t="n">
+        <v>3117.0</v>
+      </c>
+      <c r="E140" t="n">
+        <v>3375.0</v>
+      </c>
+      <c r="F140" t="n">
+        <v>3093.0</v>
+      </c>
+      <c r="G140" t="n">
+        <v>3268.0</v>
       </c>
       <c r="H140" t="n">
-        <v>3000.0</v>
+        <v>4002.0</v>
       </c>
       <c r="I140" t="n">
-        <v>4000.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5331.0</v>
+      </c>
+      <c r="J140" t="n">
+        <v>3500.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
-        <v>24.0</v>
+        <v>1963.0</v>
       </c>
       <c r="B141" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C141" t="s">
-        <v>218</v>
+        <v>25</v>
       </c>
       <c r="D141" t="n">
-        <v>98067.0</v>
+        <v>100.0</v>
       </c>
       <c r="E141" t="n">
-        <v>103251.0</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="n">
-        <v>105675.0</v>
+        <v>92.39</v>
       </c>
       <c r="G141" t="n">
-        <v>107522.0</v>
+        <v>95.0</v>
       </c>
       <c r="H141" t="n">
-        <v>105903.0</v>
+        <v>96.73</v>
       </c>
       <c r="I141" t="n">
-        <v>104301.0</v>
-[...2 lines deleted...]
-        <v>103184.0</v>
+        <v>97.8</v>
+      </c>
+      <c r="J141" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
-        <v>2053.0</v>
+        <v>855.0</v>
       </c>
       <c r="B142" t="s">
         <v>219</v>
       </c>
       <c r="C142" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>220</v>
+      </c>
+      <c r="D142" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="E142" t="n">
+        <v>70.0</v>
+      </c>
+      <c r="F142" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="G142" t="n">
+        <v>53.0</v>
       </c>
       <c r="H142" t="n">
-        <v>1390.0</v>
+        <v>15.0</v>
       </c>
       <c r="I142" t="n">
-        <v>2573.0</v>
+        <v>24.0</v>
       </c>
       <c r="J142" t="n">
-        <v>1497.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
-        <v>917.0</v>
+        <v>10.0</v>
       </c>
       <c r="B143" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C143" t="s">
-        <v>221</v>
+        <v>25</v>
       </c>
       <c r="D143" t="n">
-        <v>53024.0</v>
+        <v>5.4</v>
       </c>
       <c r="E143" t="n">
-        <v>62712.0</v>
+        <v>5.3</v>
       </c>
       <c r="F143" t="n">
-        <v>62236.0</v>
+        <v>5.2</v>
       </c>
       <c r="G143" t="n">
-        <v>65063.0</v>
+        <v>5.1</v>
       </c>
       <c r="H143" t="n">
-        <v>64337.0</v>
+        <v>5.65</v>
       </c>
       <c r="I143" t="n">
-        <v>59767.0</v>
-[...2 lines deleted...]
-        <v>27795.0</v>
+        <v>8.73</v>
+      </c>
+      <c r="J143" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>1411.0</v>
+        <v>2142.0</v>
       </c>
       <c r="B144" t="s">
         <v>222</v>
       </c>
       <c r="C144" t="s">
-        <v>221</v>
-[...11 lines deleted...]
-        <v>23122.0</v>
+        <v>223</v>
+      </c>
+      <c r="D144" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>12</v>
+      </c>
+      <c r="G144" t="s">
+        <v>12</v>
       </c>
       <c r="H144" t="n">
-        <v>17849.0</v>
+        <v>3000.0</v>
       </c>
       <c r="I144" t="n">
-        <v>26678.0</v>
-[...2 lines deleted...]
-        <v>11825.0</v>
+        <v>4000.0</v>
+      </c>
+      <c r="J144" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
-        <v>1760.0</v>
+        <v>24.0</v>
       </c>
       <c r="B145" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C145" t="s">
-        <v>31</v>
+        <v>225</v>
       </c>
       <c r="D145" t="n">
-        <v>78549.0</v>
+        <v>98067.0</v>
       </c>
       <c r="E145" t="n">
-        <v>143043.0</v>
+        <v>103251.0</v>
       </c>
       <c r="F145" t="n">
-        <v>162171.0</v>
+        <v>105675.0</v>
       </c>
       <c r="G145" t="n">
-        <v>155832.0</v>
+        <v>107522.0</v>
       </c>
       <c r="H145" t="n">
-        <v>107536.0</v>
+        <v>105903.0</v>
       </c>
       <c r="I145" t="n">
-        <v>173140.0</v>
+        <v>104301.0</v>
       </c>
       <c r="J145" t="n">
-        <v>33649.0</v>
+        <v>102294.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
-        <v>2143.0</v>
+        <v>2053.0</v>
       </c>
       <c r="B146" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C146" t="s">
         <v>31</v>
       </c>
-      <c r="D146" t="n">
-[...9 lines deleted...]
-        <v>19975.0</v>
+      <c r="D146" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>12</v>
+      </c>
+      <c r="G146" t="s">
+        <v>12</v>
       </c>
       <c r="H146" t="n">
-        <v>14190.0</v>
+        <v>1390.0</v>
       </c>
       <c r="I146" t="n">
-        <v>24031.0</v>
+        <v>2573.0</v>
       </c>
       <c r="J146" t="n">
-        <v>4853.0</v>
+        <v>2101.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
-        <v>2022.0</v>
+        <v>917.0</v>
       </c>
       <c r="B147" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C147" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>228</v>
+      </c>
+      <c r="D147" t="n">
+        <v>53024.0</v>
+      </c>
+      <c r="E147" t="n">
+        <v>62712.0</v>
+      </c>
+      <c r="F147" t="n">
+        <v>62236.0</v>
+      </c>
+      <c r="G147" t="n">
+        <v>65063.0</v>
       </c>
       <c r="H147" t="n">
-        <v>55572.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>64337.0</v>
+      </c>
+      <c r="I147" t="n">
+        <v>59767.0</v>
+      </c>
+      <c r="J147" t="n">
+        <v>45025.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
-        <v>1265.0</v>
+        <v>1411.0</v>
       </c>
       <c r="B148" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C148" t="s">
-        <v>31</v>
+        <v>228</v>
       </c>
       <c r="D148" t="n">
-        <v>29455.0</v>
+        <v>24830.0</v>
       </c>
       <c r="E148" t="n">
-        <v>25258.0</v>
+        <v>27319.0</v>
       </c>
       <c r="F148" t="n">
-        <v>22186.0</v>
+        <v>23411.0</v>
       </c>
       <c r="G148" t="n">
-        <v>22750.0</v>
+        <v>23122.0</v>
       </c>
       <c r="H148" t="n">
-        <v>156000.0</v>
+        <v>17849.0</v>
       </c>
       <c r="I148" t="n">
-        <v>235960.0</v>
+        <v>26678.0</v>
       </c>
       <c r="J148" t="n">
-        <v>28765.0</v>
+        <v>19009.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
-        <v>2050.0</v>
+        <v>1760.0</v>
       </c>
       <c r="B149" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C149" t="s">
         <v>31</v>
       </c>
-      <c r="D149" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D149" t="n">
+        <v>78549.0</v>
+      </c>
+      <c r="E149" t="n">
+        <v>143043.0</v>
+      </c>
+      <c r="F149" t="n">
+        <v>162171.0</v>
+      </c>
+      <c r="G149" t="n">
+        <v>155832.0</v>
       </c>
       <c r="H149" t="n">
-        <v>11735.0</v>
+        <v>107536.0</v>
       </c>
       <c r="I149" t="n">
-        <v>17081.0</v>
+        <v>173140.0</v>
       </c>
       <c r="J149" t="n">
-        <v>5260.0</v>
+        <v>64584.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
-        <v>1640.0</v>
+        <v>2143.0</v>
       </c>
       <c r="B150" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C150" t="s">
         <v>31</v>
       </c>
       <c r="D150" t="n">
-        <v>8548.0</v>
+        <v>23544.0</v>
       </c>
       <c r="E150" t="n">
-        <v>2164.0</v>
+        <v>34804.0</v>
       </c>
       <c r="F150" t="n">
-        <v>2947.0</v>
+        <v>29427.0</v>
       </c>
       <c r="G150" t="n">
-        <v>2926.0</v>
+        <v>19975.0</v>
       </c>
       <c r="H150" t="n">
-        <v>3585.0</v>
+        <v>14190.0</v>
       </c>
       <c r="I150" t="n">
-        <v>10609.0</v>
+        <v>24031.0</v>
       </c>
       <c r="J150" t="n">
-        <v>1801.0</v>
+        <v>13789.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
-        <v>2109.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B151" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C151" t="s">
         <v>31</v>
       </c>
       <c r="D151" t="s">
         <v>12</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
         <v>12</v>
       </c>
       <c r="G151" t="s">
         <v>12</v>
       </c>
       <c r="H151" t="n">
-        <v>1209.0</v>
-[...5 lines deleted...]
-        <v>410.0</v>
+        <v>55572.0</v>
+      </c>
+      <c r="I151" t="s">
+        <v>12</v>
+      </c>
+      <c r="J151" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
-        <v>2051.0</v>
+        <v>1265.0</v>
       </c>
       <c r="B152" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C152" t="s">
         <v>31</v>
       </c>
-      <c r="D152" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D152" t="n">
+        <v>29455.0</v>
+      </c>
+      <c r="E152" t="n">
+        <v>25258.0</v>
+      </c>
+      <c r="F152" t="n">
+        <v>22186.0</v>
+      </c>
+      <c r="G152" t="n">
+        <v>22750.0</v>
       </c>
       <c r="H152" t="n">
-        <v>1075.0</v>
+        <v>156000.0</v>
       </c>
       <c r="I152" t="n">
-        <v>2310.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>235960.0</v>
+      </c>
+      <c r="J152" t="n">
+        <v>55634.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
-        <v>2132.0</v>
+        <v>2050.0</v>
       </c>
       <c r="B153" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C153" t="s">
         <v>31</v>
       </c>
-      <c r="D153" t="n">
-[...9 lines deleted...]
-        <v>25312.0</v>
+      <c r="D153" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>12</v>
+      </c>
+      <c r="G153" t="s">
+        <v>12</v>
       </c>
       <c r="H153" t="n">
-        <v>25653.0</v>
+        <v>11735.0</v>
       </c>
       <c r="I153" t="n">
-        <v>25709.0</v>
+        <v>17081.0</v>
       </c>
       <c r="J153" t="n">
-        <v>11453.0</v>
+        <v>9900.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
-        <v>2060.0</v>
+        <v>1640.0</v>
       </c>
       <c r="B154" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C154" t="s">
         <v>31</v>
       </c>
       <c r="D154" t="n">
-        <v>239.0</v>
+        <v>8548.0</v>
       </c>
       <c r="E154" t="n">
-        <v>269.0</v>
+        <v>2164.0</v>
       </c>
       <c r="F154" t="n">
-        <v>229.0</v>
+        <v>2947.0</v>
       </c>
       <c r="G154" t="n">
-        <v>242.0</v>
+        <v>2926.0</v>
       </c>
       <c r="H154" t="n">
-        <v>198.0</v>
+        <v>3585.0</v>
       </c>
       <c r="I154" t="n">
-        <v>116.0</v>
+        <v>10609.0</v>
       </c>
       <c r="J154" t="n">
-        <v>46.0</v>
+        <v>2444.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
-        <v>1642.0</v>
+        <v>2109.0</v>
       </c>
       <c r="B155" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C155" t="s">
         <v>31</v>
       </c>
-      <c r="D155" t="n">
-[...9 lines deleted...]
-        <v>108712.0</v>
+      <c r="D155" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>12</v>
+      </c>
+      <c r="G155" t="s">
+        <v>12</v>
       </c>
       <c r="H155" t="n">
-        <v>103780.0</v>
+        <v>1209.0</v>
       </c>
       <c r="I155" t="n">
-        <v>74865.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1327.0</v>
+      </c>
+      <c r="J155" t="n">
+        <v>624.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
-        <v>2086.0</v>
+        <v>2051.0</v>
       </c>
       <c r="B156" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C156" t="s">
         <v>31</v>
       </c>
-      <c r="D156" t="n">
-[...9 lines deleted...]
-        <v>3.22788868E8</v>
+      <c r="D156" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>12</v>
+      </c>
+      <c r="G156" t="s">
+        <v>12</v>
       </c>
       <c r="H156" t="n">
-        <v>3.34893862E8</v>
+        <v>1075.0</v>
       </c>
       <c r="I156" t="n">
-        <v>3.30858554E8</v>
-[...2 lines deleted...]
-        <v>7.8553696E7</v>
+        <v>2310.0</v>
+      </c>
+      <c r="J156" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
-        <v>2152.0</v>
+        <v>2132.0</v>
       </c>
       <c r="B157" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C157" t="s">
         <v>31</v>
       </c>
-      <c r="D157" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="D157" t="n">
+        <v>15631.0</v>
+      </c>
+      <c r="E157" t="n">
+        <v>21133.0</v>
+      </c>
+      <c r="F157" t="n">
+        <v>22984.0</v>
       </c>
       <c r="G157" t="n">
-        <v>1360000.0</v>
+        <v>25312.0</v>
       </c>
       <c r="H157" t="n">
-        <v>1360972.0</v>
+        <v>25653.0</v>
       </c>
       <c r="I157" t="n">
-        <v>3907247.0</v>
+        <v>25709.0</v>
       </c>
       <c r="J157" t="n">
-        <v>1596576.0</v>
+        <v>16187.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
-        <v>2133.0</v>
+        <v>2060.0</v>
       </c>
       <c r="B158" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C158" t="s">
         <v>31</v>
       </c>
       <c r="D158" t="n">
-        <v>4172.0</v>
+        <v>239.0</v>
       </c>
       <c r="E158" t="n">
-        <v>5060.0</v>
+        <v>269.0</v>
       </c>
       <c r="F158" t="n">
-        <v>6659.0</v>
+        <v>229.0</v>
       </c>
       <c r="G158" t="n">
-        <v>6946.0</v>
+        <v>242.0</v>
       </c>
       <c r="H158" t="n">
-        <v>7627.0</v>
+        <v>198.0</v>
       </c>
       <c r="I158" t="n">
-        <v>9289.0</v>
+        <v>116.0</v>
       </c>
       <c r="J158" t="n">
-        <v>3985.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
-        <v>1105.0</v>
+        <v>1642.0</v>
       </c>
       <c r="B159" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C159" t="s">
         <v>31</v>
       </c>
       <c r="D159" t="n">
-        <v>255808.0</v>
+        <v>112109.0</v>
       </c>
       <c r="E159" t="n">
-        <v>275337.0</v>
+        <v>84761.0</v>
       </c>
       <c r="F159" t="n">
-        <v>473594.0</v>
+        <v>119064.0</v>
       </c>
       <c r="G159" t="n">
-        <v>572336.0</v>
+        <v>108712.0</v>
       </c>
       <c r="H159" t="n">
-        <v>673678.0</v>
+        <v>103780.0</v>
       </c>
       <c r="I159" t="n">
-        <v>698986.0</v>
+        <v>74865.0</v>
       </c>
       <c r="J159" t="n">
-        <v>116469.0</v>
+        <v>45820.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
-        <v>1785.0</v>
+        <v>2086.0</v>
       </c>
       <c r="B160" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C160" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="D160" t="n">
-        <v>83372.0</v>
+        <v>1.07329615E8</v>
       </c>
       <c r="E160" t="n">
-        <v>119183.0</v>
+        <v>1.5666888E8</v>
       </c>
       <c r="F160" t="n">
-        <v>134196.0</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>2.53969288E8</v>
+      </c>
+      <c r="G160" t="n">
+        <v>3.22788868E8</v>
+      </c>
+      <c r="H160" t="n">
+        <v>3.34893862E8</v>
+      </c>
+      <c r="I160" t="n">
+        <v>3.30858554E8</v>
+      </c>
+      <c r="J160" t="n">
+        <v>1.59955931E8</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
-        <v>743.0</v>
+        <v>2152.0</v>
       </c>
       <c r="B161" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C161" t="s">
         <v>31</v>
       </c>
-      <c r="D161" t="n">
-[...6 lines deleted...]
-        <v>842.0</v>
+      <c r="D161" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>12</v>
       </c>
       <c r="G161" t="n">
-        <v>730.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="H161" t="n">
-        <v>418.0</v>
+        <v>1360972.0</v>
       </c>
       <c r="I161" t="n">
-        <v>996.0</v>
+        <v>3907247.0</v>
       </c>
       <c r="J161" t="n">
-        <v>272.0</v>
+        <v>1759218.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
-        <v>2072.0</v>
+        <v>2133.0</v>
       </c>
       <c r="B162" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C162" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>31</v>
+      </c>
+      <c r="D162" t="n">
+        <v>4172.0</v>
       </c>
       <c r="E162" t="n">
-        <v>4.6</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5060.0</v>
+      </c>
+      <c r="F162" t="n">
+        <v>6659.0</v>
       </c>
       <c r="G162" t="n">
-        <v>5.2</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>6946.0</v>
+      </c>
+      <c r="H162" t="n">
+        <v>7627.0</v>
       </c>
       <c r="I162" t="n">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9289.0</v>
+      </c>
+      <c r="J162" t="n">
+        <v>5653.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
-        <v>760.0</v>
+        <v>1105.0</v>
       </c>
       <c r="B163" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C163" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D163" t="n">
-        <v>65.44</v>
+        <v>255808.0</v>
       </c>
       <c r="E163" t="n">
-        <v>68.54</v>
+        <v>275337.0</v>
       </c>
       <c r="F163" t="n">
-        <v>66.0</v>
+        <v>473594.0</v>
       </c>
       <c r="G163" t="n">
-        <v>66.53</v>
+        <v>572336.0</v>
       </c>
       <c r="H163" t="n">
-        <v>61.06</v>
+        <v>673678.0</v>
       </c>
       <c r="I163" t="n">
-        <v>69.82</v>
+        <v>698986.0</v>
       </c>
       <c r="J163" t="n">
-        <v>45.75</v>
+        <v>344538.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
-        <v>1291.0</v>
+        <v>1785.0</v>
       </c>
       <c r="B164" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C164" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="D164" t="n">
-        <v>1.53</v>
+        <v>83372.0</v>
       </c>
       <c r="E164" t="n">
-        <v>1.05</v>
+        <v>119183.0</v>
       </c>
       <c r="F164" t="n">
-        <v>0.0</v>
-[...8 lines deleted...]
-        <v>11.81</v>
+        <v>134196.0</v>
+      </c>
+      <c r="G164" t="s">
+        <v>12</v>
+      </c>
+      <c r="H164" t="s">
+        <v>12</v>
+      </c>
+      <c r="I164" t="s">
+        <v>12</v>
       </c>
       <c r="J164" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
-        <v>1282.0</v>
+        <v>743.0</v>
       </c>
       <c r="B165" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C165" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D165" t="n">
-        <v>0.22</v>
+        <v>527.0</v>
       </c>
       <c r="E165" t="n">
-        <v>-0.43</v>
+        <v>979.0</v>
       </c>
       <c r="F165" t="n">
-        <v>1.24</v>
+        <v>842.0</v>
       </c>
       <c r="G165" t="n">
-        <v>0.53</v>
+        <v>730.0</v>
       </c>
       <c r="H165" t="n">
-        <v>0.58</v>
+        <v>418.0</v>
       </c>
       <c r="I165" t="n">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>996.0</v>
+      </c>
+      <c r="J165" t="n">
+        <v>552.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
-        <v>1287.0</v>
+        <v>2072.0</v>
       </c>
       <c r="B166" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C166" t="s">
         <v>25</v>
       </c>
-      <c r="D166" t="n">
-        <v>2.79</v>
+      <c r="D166" t="s">
+        <v>12</v>
       </c>
       <c r="E166" t="n">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>4.74</v>
+        <v>4.6</v>
+      </c>
+      <c r="F166" t="s">
+        <v>12</v>
       </c>
       <c r="G166" t="n">
-        <v>4.62</v>
-[...2 lines deleted...]
-        <v>4.18</v>
+        <v>5.2</v>
+      </c>
+      <c r="H166" t="s">
+        <v>12</v>
       </c>
       <c r="I166" t="n">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3.6</v>
+      </c>
+      <c r="J166" t="n">
+        <v>3.6</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
-        <v>1297.0</v>
+        <v>760.0</v>
       </c>
       <c r="B167" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C167" t="s">
         <v>25</v>
       </c>
       <c r="D167" t="n">
-        <v>-1.62</v>
+        <v>65.44</v>
       </c>
       <c r="E167" t="n">
-        <v>3.22</v>
+        <v>68.54</v>
       </c>
       <c r="F167" t="n">
-        <v>-0.23</v>
+        <v>66.0</v>
       </c>
       <c r="G167" t="n">
-        <v>-4.47</v>
+        <v>66.53</v>
       </c>
       <c r="H167" t="n">
-        <v>-4.46</v>
+        <v>61.06</v>
       </c>
       <c r="I167" t="n">
-        <v>-4.44</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>69.82</v>
+      </c>
+      <c r="J167" t="n">
+        <v>52.94</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
-        <v>1290.0</v>
+        <v>1291.0</v>
       </c>
       <c r="B168" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C168" t="s">
         <v>25</v>
       </c>
       <c r="D168" t="n">
-        <v>73.47</v>
+        <v>1.53</v>
       </c>
       <c r="E168" t="n">
-        <v>67.76</v>
+        <v>1.05</v>
       </c>
       <c r="F168" t="n">
-        <v>92.1</v>
+        <v>0.0</v>
       </c>
       <c r="G168" t="n">
-        <v>105.55</v>
+        <v>12.79</v>
       </c>
       <c r="H168" t="n">
-        <v>105.11</v>
+        <v>12.67</v>
       </c>
       <c r="I168" t="n">
-        <v>106.68</v>
+        <v>11.81</v>
       </c>
       <c r="J168" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
-        <v>1286.0</v>
+        <v>1282.0</v>
       </c>
       <c r="B169" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C169" t="s">
         <v>25</v>
       </c>
       <c r="D169" t="n">
-        <v>95.15</v>
+        <v>0.22</v>
       </c>
       <c r="E169" t="n">
-        <v>93.69</v>
+        <v>-0.43</v>
       </c>
       <c r="F169" t="n">
-        <v>95.78</v>
+        <v>1.24</v>
       </c>
       <c r="G169" t="n">
-        <v>94.81</v>
+        <v>0.53</v>
       </c>
       <c r="H169" t="n">
-        <v>95.1</v>
+        <v>0.58</v>
       </c>
       <c r="I169" t="n">
-        <v>95.57</v>
+        <v>0.27</v>
       </c>
       <c r="J169" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
-        <v>1296.0</v>
+        <v>1287.0</v>
       </c>
       <c r="B170" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C170" t="s">
         <v>25</v>
       </c>
       <c r="D170" t="n">
-        <v>51.5</v>
+        <v>2.79</v>
       </c>
       <c r="E170" t="n">
-        <v>49.22</v>
+        <v>2.13</v>
       </c>
       <c r="F170" t="n">
-        <v>58.21</v>
+        <v>4.74</v>
       </c>
       <c r="G170" t="n">
-        <v>48.66</v>
+        <v>4.62</v>
       </c>
       <c r="H170" t="n">
-        <v>50.41</v>
+        <v>4.18</v>
       </c>
       <c r="I170" t="n">
-        <v>64.3</v>
+        <v>3.95</v>
       </c>
       <c r="J170" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
-        <v>1866.0</v>
+        <v>1297.0</v>
       </c>
       <c r="B171" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C171" t="s">
         <v>25</v>
       </c>
-      <c r="D171" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="D171" t="n">
+        <v>-1.62</v>
+      </c>
+      <c r="E171" t="n">
+        <v>3.22</v>
+      </c>
+      <c r="F171" t="n">
+        <v>-0.23</v>
+      </c>
+      <c r="G171" t="n">
+        <v>-4.47</v>
+      </c>
+      <c r="H171" t="n">
+        <v>-4.46</v>
+      </c>
+      <c r="I171" t="n">
+        <v>-4.44</v>
       </c>
       <c r="J171" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
-        <v>2113.0</v>
+        <v>1290.0</v>
       </c>
       <c r="B172" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C172" t="s">
         <v>25</v>
       </c>
-      <c r="D172" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D172" t="n">
+        <v>73.47</v>
+      </c>
+      <c r="E172" t="n">
+        <v>67.76</v>
+      </c>
+      <c r="F172" t="n">
+        <v>92.1</v>
+      </c>
+      <c r="G172" t="n">
+        <v>105.55</v>
       </c>
       <c r="H172" t="n">
-        <v>100.0</v>
+        <v>105.11</v>
       </c>
       <c r="I172" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>106.68</v>
+      </c>
+      <c r="J172" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
-        <v>717.0</v>
+        <v>1286.0</v>
       </c>
       <c r="B173" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C173" t="s">
         <v>25</v>
       </c>
       <c r="D173" t="n">
-        <v>98.0</v>
+        <v>95.15</v>
       </c>
       <c r="E173" t="n">
-        <v>97.3</v>
+        <v>93.69</v>
       </c>
       <c r="F173" t="n">
-        <v>97.12</v>
+        <v>95.78</v>
       </c>
       <c r="G173" t="n">
-        <v>99.0</v>
+        <v>94.81</v>
       </c>
       <c r="H173" t="n">
-        <v>98.08</v>
+        <v>95.1</v>
       </c>
       <c r="I173" t="n">
-        <v>90.83</v>
-[...2 lines deleted...]
-        <v>98.1</v>
+        <v>95.57</v>
+      </c>
+      <c r="J173" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
-        <v>160.0</v>
+        <v>1296.0</v>
       </c>
       <c r="B174" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C174" t="s">
         <v>25</v>
       </c>
       <c r="D174" t="n">
-        <v>64.4</v>
+        <v>51.5</v>
       </c>
       <c r="E174" t="n">
-        <v>69.4</v>
+        <v>49.22</v>
       </c>
       <c r="F174" t="n">
-        <v>70.5</v>
+        <v>58.21</v>
       </c>
       <c r="G174" t="n">
-        <v>70.73</v>
+        <v>48.66</v>
       </c>
       <c r="H174" t="n">
-        <v>70.36</v>
+        <v>50.41</v>
       </c>
       <c r="I174" t="n">
-        <v>71.34</v>
-[...2 lines deleted...]
-        <v>71.56</v>
+        <v>64.3</v>
+      </c>
+      <c r="J174" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
-        <v>1502.0</v>
+        <v>1866.0</v>
       </c>
       <c r="B175" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C175" t="s">
         <v>25</v>
       </c>
-      <c r="D175" t="n">
-        <v>96.33</v>
+      <c r="D175" t="s">
+        <v>12</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>12</v>
       </c>
       <c r="G175" t="s">
         <v>12</v>
       </c>
       <c r="H175" t="s">
         <v>12</v>
       </c>
       <c r="I175" t="s">
         <v>12</v>
       </c>
       <c r="J175" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
-        <v>1724.0</v>
+        <v>2113.0</v>
       </c>
       <c r="B176" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C176" t="s">
         <v>25</v>
       </c>
-      <c r="D176" t="n">
-[...9 lines deleted...]
-        <v>2.65</v>
+      <c r="D176" t="s">
+        <v>12</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>12</v>
+      </c>
+      <c r="G176" t="s">
+        <v>12</v>
       </c>
       <c r="H176" t="n">
-        <v>2.59</v>
+        <v>100.0</v>
       </c>
       <c r="I176" t="n">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>100.0</v>
+      </c>
+      <c r="J176" t="n">
+        <v>100.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
-        <v>1493.0</v>
+        <v>717.0</v>
       </c>
       <c r="B177" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C177" t="s">
-        <v>256</v>
+        <v>25</v>
       </c>
       <c r="D177" t="n">
-        <v>3.0</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>98.0</v>
+      </c>
+      <c r="E177" t="n">
+        <v>97.3</v>
+      </c>
+      <c r="F177" t="n">
+        <v>97.12</v>
+      </c>
+      <c r="G177" t="n">
+        <v>99.0</v>
+      </c>
+      <c r="H177" t="n">
+        <v>98.08</v>
+      </c>
+      <c r="I177" t="n">
+        <v>90.83</v>
+      </c>
+      <c r="J177" t="n">
+        <v>87.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
-        <v>2085.0</v>
+        <v>160.0</v>
       </c>
       <c r="B178" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C178" t="s">
         <v>25</v>
       </c>
-      <c r="D178" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D178" t="n">
+        <v>64.4</v>
+      </c>
+      <c r="E178" t="n">
+        <v>69.4</v>
+      </c>
+      <c r="F178" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="G178" t="n">
+        <v>70.73</v>
       </c>
       <c r="H178" t="n">
-        <v>1.75</v>
+        <v>70.36</v>
       </c>
       <c r="I178" t="n">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>71.34</v>
+      </c>
+      <c r="J178" t="n">
+        <v>71.45</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
-        <v>1293.0</v>
+        <v>1502.0</v>
       </c>
       <c r="B179" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C179" t="s">
         <v>25</v>
       </c>
       <c r="D179" t="n">
-        <v>89.24</v>
-[...14 lines deleted...]
-        <v>91.27</v>
+        <v>96.33</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>12</v>
+      </c>
+      <c r="G179" t="s">
+        <v>12</v>
+      </c>
+      <c r="H179" t="s">
+        <v>12</v>
+      </c>
+      <c r="I179" t="s">
+        <v>12</v>
       </c>
       <c r="J179" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
-        <v>1340.0</v>
+        <v>1724.0</v>
       </c>
       <c r="B180" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C180" t="s">
         <v>25</v>
       </c>
       <c r="D180" t="n">
-        <v>95.7</v>
+        <v>2.8</v>
       </c>
       <c r="E180" t="n">
-        <v>95.78</v>
+        <v>2.8</v>
       </c>
       <c r="F180" t="n">
-        <v>94.04</v>
+        <v>2.7</v>
       </c>
       <c r="G180" t="n">
-        <v>93.89</v>
+        <v>2.65</v>
       </c>
       <c r="H180" t="n">
-        <v>94.41</v>
+        <v>2.59</v>
       </c>
       <c r="I180" t="n">
-        <v>94.62</v>
+        <v>2.5</v>
       </c>
       <c r="J180" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
-        <v>1856.0</v>
+        <v>1493.0</v>
       </c>
       <c r="B181" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C181" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="D181" t="n">
-        <v>100.0</v>
+        <v>3.0</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
         <v>12</v>
       </c>
       <c r="G181" t="s">
         <v>12</v>
       </c>
       <c r="H181" t="s">
         <v>12</v>
       </c>
       <c r="I181" t="s">
         <v>12</v>
       </c>
       <c r="J181" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
-        <v>1959.0</v>
+        <v>2085.0</v>
       </c>
       <c r="B182" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C182" t="s">
         <v>25</v>
       </c>
       <c r="D182" t="s">
         <v>12</v>
       </c>
-      <c r="E182" t="n">
-[...6 lines deleted...]
-        <v>18.59</v>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>12</v>
+      </c>
+      <c r="G182" t="s">
+        <v>12</v>
       </c>
       <c r="H182" t="n">
-        <v>20.0</v>
-[...2 lines deleted...]
-        <v>27.59</v>
+        <v>1.75</v>
+      </c>
+      <c r="I182" t="s">
+        <v>12</v>
       </c>
       <c r="J182" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
-        <v>2079.0</v>
+        <v>1293.0</v>
       </c>
       <c r="B183" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C183" t="s">
         <v>25</v>
       </c>
       <c r="D183" t="n">
-        <v>245.08</v>
+        <v>89.24</v>
       </c>
       <c r="E183" t="n">
-        <v>103.1</v>
+        <v>87.43</v>
       </c>
       <c r="F183" t="n">
-        <v>201.13</v>
+        <v>96.96</v>
       </c>
       <c r="G183" t="n">
-        <v>91.75</v>
+        <v>90.53</v>
       </c>
       <c r="H183" t="n">
-        <v>115.14</v>
+        <v>90.34</v>
       </c>
       <c r="I183" t="n">
-        <v>122.18</v>
-[...2 lines deleted...]
-        <v>209.13</v>
+        <v>91.27</v>
+      </c>
+      <c r="J183" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
-        <v>1781.0</v>
+        <v>1340.0</v>
       </c>
       <c r="B184" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C184" t="s">
         <v>25</v>
       </c>
       <c r="D184" t="n">
-        <v>31.47</v>
+        <v>95.7</v>
       </c>
       <c r="E184" t="n">
-        <v>32.29</v>
+        <v>95.78</v>
       </c>
       <c r="F184" t="n">
-        <v>28.16</v>
+        <v>94.04</v>
       </c>
       <c r="G184" t="n">
-        <v>28.71</v>
+        <v>93.89</v>
       </c>
       <c r="H184" t="n">
-        <v>29.01</v>
+        <v>94.41</v>
       </c>
       <c r="I184" t="n">
-        <v>29.04</v>
-[...2 lines deleted...]
-        <v>30.63</v>
+        <v>94.62</v>
+      </c>
+      <c r="J184" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
-        <v>1949.0</v>
+        <v>1856.0</v>
       </c>
       <c r="B185" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C185" t="s">
         <v>25</v>
       </c>
       <c r="D185" t="n">
-        <v>18.0</v>
-[...14 lines deleted...]
-        <v>17.2</v>
+        <v>100.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>12</v>
+      </c>
+      <c r="G185" t="s">
+        <v>12</v>
+      </c>
+      <c r="H185" t="s">
+        <v>12</v>
+      </c>
+      <c r="I185" t="s">
+        <v>12</v>
       </c>
       <c r="J185" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
-        <v>1950.0</v>
+        <v>1959.0</v>
       </c>
       <c r="B186" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C186" t="s">
         <v>25</v>
       </c>
-      <c r="D186" t="n">
-        <v>35.5</v>
+      <c r="D186" t="s">
+        <v>12</v>
       </c>
       <c r="E186" t="n">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="F186" t="n">
-        <v>30.0</v>
+        <v>33.05</v>
       </c>
       <c r="G186" t="n">
-        <v>16.0</v>
+        <v>18.59</v>
       </c>
       <c r="H186" t="n">
-        <v>12.24</v>
+        <v>20.0</v>
       </c>
       <c r="I186" t="n">
-        <v>18.1</v>
+        <v>27.59</v>
       </c>
       <c r="J186" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
-        <v>1118.0</v>
+        <v>2079.0</v>
       </c>
       <c r="B187" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C187" t="s">
         <v>25</v>
       </c>
       <c r="D187" t="n">
-        <v>89.33</v>
+        <v>245.08</v>
       </c>
       <c r="E187" t="n">
-        <v>89.49</v>
+        <v>103.1</v>
       </c>
       <c r="F187" t="n">
-        <v>69.83</v>
+        <v>201.13</v>
       </c>
       <c r="G187" t="n">
-        <v>95.47</v>
+        <v>91.75</v>
       </c>
       <c r="H187" t="n">
-        <v>95.33</v>
+        <v>115.14</v>
       </c>
       <c r="I187" t="n">
-        <v>96.07</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>122.18</v>
+      </c>
+      <c r="J187" t="n">
+        <v>143.29</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
-        <v>2098.0</v>
+        <v>1781.0</v>
       </c>
       <c r="B188" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C188" t="s">
         <v>25</v>
       </c>
-      <c r="D188" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D188" t="n">
+        <v>31.47</v>
+      </c>
+      <c r="E188" t="n">
+        <v>32.29</v>
+      </c>
+      <c r="F188" t="n">
+        <v>28.16</v>
+      </c>
+      <c r="G188" t="n">
+        <v>28.71</v>
       </c>
       <c r="H188" t="n">
-        <v>78.9</v>
+        <v>29.01</v>
       </c>
       <c r="I188" t="n">
-        <v>84.3</v>
+        <v>29.04</v>
       </c>
       <c r="J188" t="n">
-        <v>79.57</v>
+        <v>29.78</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
-        <v>1474.0</v>
+        <v>1949.0</v>
       </c>
       <c r="B189" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C189" t="s">
         <v>25</v>
       </c>
       <c r="D189" t="n">
-        <v>97.9</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>18.0</v>
+      </c>
+      <c r="E189" t="n">
+        <v>21.5</v>
+      </c>
+      <c r="F189" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="G189" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="H189" t="n">
+        <v>17.27</v>
+      </c>
+      <c r="I189" t="n">
+        <v>17.2</v>
+      </c>
+      <c r="J189" t="n">
+        <v>21.1</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
-        <v>1631.0</v>
+        <v>1950.0</v>
       </c>
       <c r="B190" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C190" t="s">
         <v>25</v>
       </c>
       <c r="D190" t="n">
-        <v>71.22</v>
+        <v>35.5</v>
       </c>
       <c r="E190" t="n">
-        <v>71.13</v>
+        <v>21.0</v>
       </c>
       <c r="F190" t="n">
-        <v>72.67</v>
+        <v>30.0</v>
       </c>
       <c r="G190" t="n">
-        <v>74.0</v>
+        <v>16.0</v>
       </c>
       <c r="H190" t="n">
-        <v>74.16</v>
+        <v>12.24</v>
       </c>
       <c r="I190" t="n">
-        <v>74.67</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>18.1</v>
+      </c>
+      <c r="J190" t="n">
+        <v>18.5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
-        <v>1630.0</v>
+        <v>1118.0</v>
       </c>
       <c r="B191" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C191" t="s">
         <v>25</v>
       </c>
       <c r="D191" t="n">
-        <v>104.03</v>
+        <v>89.33</v>
       </c>
       <c r="E191" t="n">
-        <v>104.78</v>
+        <v>89.49</v>
       </c>
       <c r="F191" t="n">
-        <v>103.64</v>
+        <v>69.83</v>
       </c>
       <c r="G191" t="n">
-        <v>102.46</v>
+        <v>95.47</v>
       </c>
       <c r="H191" t="n">
-        <v>100.87</v>
+        <v>95.33</v>
       </c>
       <c r="I191" t="n">
-        <v>101.3</v>
+        <v>96.07</v>
       </c>
       <c r="J191" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
-        <v>1633.0</v>
+        <v>2098.0</v>
       </c>
       <c r="B192" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C192" t="s">
         <v>25</v>
       </c>
-      <c r="D192" t="n">
-[...9 lines deleted...]
-        <v>92.08</v>
+      <c r="D192" t="s">
+        <v>12</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>12</v>
+      </c>
+      <c r="G192" t="s">
+        <v>12</v>
       </c>
       <c r="H192" t="n">
-        <v>93.59</v>
+        <v>78.9</v>
       </c>
       <c r="I192" t="n">
-        <v>94.09</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>84.3</v>
+      </c>
+      <c r="J192" t="n">
+        <v>84.31</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
-        <v>197.0</v>
+        <v>1474.0</v>
       </c>
       <c r="B193" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C193" t="s">
         <v>25</v>
       </c>
       <c r="D193" t="n">
-        <v>66.25</v>
-[...14 lines deleted...]
-        <v>63.21</v>
+        <v>97.9</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>12</v>
+      </c>
+      <c r="G193" t="s">
+        <v>12</v>
+      </c>
+      <c r="H193" t="s">
+        <v>12</v>
+      </c>
+      <c r="I193" t="s">
+        <v>12</v>
       </c>
       <c r="J193" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
-        <v>1646.0</v>
+        <v>1631.0</v>
       </c>
       <c r="B194" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C194" t="s">
         <v>25</v>
       </c>
       <c r="D194" t="n">
-        <v>36.9</v>
+        <v>71.22</v>
       </c>
       <c r="E194" t="n">
-        <v>36.55</v>
+        <v>71.13</v>
       </c>
       <c r="F194" t="n">
-        <v>36.53</v>
+        <v>72.67</v>
       </c>
       <c r="G194" t="n">
-        <v>37.8</v>
+        <v>74.0</v>
       </c>
       <c r="H194" t="n">
-        <v>38.83</v>
+        <v>74.16</v>
       </c>
       <c r="I194" t="n">
-        <v>40.16</v>
+        <v>74.67</v>
       </c>
       <c r="J194" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
-        <v>2043.0</v>
+        <v>1630.0</v>
       </c>
       <c r="B195" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C195" t="s">
         <v>25</v>
       </c>
-      <c r="D195" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D195" t="n">
+        <v>104.03</v>
+      </c>
+      <c r="E195" t="n">
+        <v>104.78</v>
+      </c>
+      <c r="F195" t="n">
+        <v>103.64</v>
+      </c>
+      <c r="G195" t="n">
+        <v>102.46</v>
       </c>
       <c r="H195" t="n">
-        <v>73.62</v>
+        <v>100.87</v>
       </c>
       <c r="I195" t="n">
-        <v>70.66</v>
-[...2 lines deleted...]
-        <v>69.01</v>
+        <v>101.3</v>
+      </c>
+      <c r="J195" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
-        <v>2122.0</v>
+        <v>1633.0</v>
       </c>
       <c r="B196" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C196" t="s">
         <v>25</v>
       </c>
-      <c r="D196" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D196" t="n">
+        <v>92.32</v>
+      </c>
+      <c r="E196" t="n">
+        <v>91.93</v>
+      </c>
+      <c r="F196" t="n">
+        <v>90.78</v>
+      </c>
+      <c r="G196" t="n">
+        <v>92.08</v>
       </c>
       <c r="H196" t="n">
-        <v>29.4</v>
+        <v>93.59</v>
       </c>
       <c r="I196" t="n">
-        <v>100.0</v>
+        <v>94.09</v>
       </c>
       <c r="J196" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
-        <v>1776.0</v>
+        <v>197.0</v>
       </c>
       <c r="B197" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C197" t="s">
         <v>25</v>
       </c>
       <c r="D197" t="n">
-        <v>29.5</v>
+        <v>66.25</v>
       </c>
       <c r="E197" t="n">
-        <v>47.0</v>
+        <v>65.62</v>
       </c>
       <c r="F197" t="n">
-        <v>39.7</v>
+        <v>67.03</v>
       </c>
       <c r="G197" t="n">
-        <v>60.4</v>
+        <v>65.52</v>
       </c>
       <c r="H197" t="n">
-        <v>55.6</v>
+        <v>62.21</v>
       </c>
       <c r="I197" t="n">
-        <v>80.0</v>
-[...2 lines deleted...]
-        <v>61.1</v>
+        <v>63.21</v>
+      </c>
+      <c r="J197" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
-        <v>1780.0</v>
+        <v>1646.0</v>
       </c>
       <c r="B198" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C198" t="s">
         <v>25</v>
       </c>
       <c r="D198" t="n">
-        <v>26.5</v>
+        <v>36.9</v>
       </c>
       <c r="E198" t="n">
-        <v>46.4</v>
+        <v>36.55</v>
       </c>
       <c r="F198" t="n">
-        <v>46.5</v>
+        <v>36.53</v>
       </c>
       <c r="G198" t="n">
-        <v>59.6</v>
+        <v>37.8</v>
       </c>
       <c r="H198" t="n">
-        <v>61.8</v>
+        <v>38.83</v>
       </c>
       <c r="I198" t="n">
-        <v>75.0</v>
-[...2 lines deleted...]
-        <v>62.5</v>
+        <v>40.16</v>
+      </c>
+      <c r="J198" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
-        <v>1779.0</v>
+        <v>2043.0</v>
       </c>
       <c r="B199" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C199" t="s">
         <v>25</v>
       </c>
-      <c r="D199" t="n">
-[...9 lines deleted...]
-        <v>63.5</v>
+      <c r="D199" t="s">
+        <v>12</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>12</v>
+      </c>
+      <c r="G199" t="s">
+        <v>12</v>
       </c>
       <c r="H199" t="n">
-        <v>52.1</v>
+        <v>73.62</v>
       </c>
       <c r="I199" t="n">
-        <v>73.8</v>
+        <v>70.66</v>
       </c>
       <c r="J199" t="n">
-        <v>62.5</v>
+        <v>69.15</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
-        <v>2009.0</v>
+        <v>2122.0</v>
       </c>
       <c r="B200" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C200" t="s">
         <v>25</v>
       </c>
       <c r="D200" t="s">
         <v>12</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
         <v>12</v>
       </c>
-      <c r="G200" t="n">
+      <c r="G200" t="s">
+        <v>12</v>
+      </c>
+      <c r="H200" t="n">
+        <v>29.4</v>
+      </c>
+      <c r="I200" t="n">
         <v>100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="J200" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
-        <v>2119.0</v>
+        <v>1776.0</v>
       </c>
       <c r="B201" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C201" t="s">
         <v>25</v>
       </c>
-      <c r="D201" t="s">
-        <v>12</v>
+      <c r="D201" t="n">
+        <v>29.5</v>
       </c>
       <c r="E201" t="n">
-        <v>69.2</v>
+        <v>47.0</v>
       </c>
       <c r="F201" t="n">
-        <v>88.2</v>
+        <v>39.7</v>
       </c>
       <c r="G201" t="n">
-        <v>93.2</v>
+        <v>60.4</v>
       </c>
       <c r="H201" t="n">
-        <v>98.0</v>
+        <v>55.6</v>
       </c>
       <c r="I201" t="n">
-        <v>98.13</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>80.0</v>
+      </c>
+      <c r="J201" t="n">
+        <v>65.07</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
-        <v>1867.0</v>
+        <v>1780.0</v>
       </c>
       <c r="B202" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C202" t="s">
         <v>25</v>
       </c>
-      <c r="D202" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="D202" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="E202" t="n">
+        <v>46.4</v>
+      </c>
+      <c r="F202" t="n">
+        <v>46.5</v>
+      </c>
+      <c r="G202" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="H202" t="n">
+        <v>61.8</v>
+      </c>
+      <c r="I202" t="n">
+        <v>75.0</v>
+      </c>
+      <c r="J202" t="n">
+        <v>64.92</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
-        <v>797.0</v>
+        <v>1779.0</v>
       </c>
       <c r="B203" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C203" t="s">
         <v>25</v>
       </c>
       <c r="D203" t="n">
-        <v>85.43</v>
+        <v>29.1</v>
       </c>
       <c r="E203" t="n">
-        <v>88.01</v>
+        <v>46.6</v>
       </c>
       <c r="F203" t="n">
-        <v>85.48</v>
+        <v>44.4</v>
       </c>
       <c r="G203" t="n">
-        <v>90.67</v>
+        <v>63.5</v>
       </c>
       <c r="H203" t="n">
-        <v>86.42</v>
+        <v>52.1</v>
       </c>
       <c r="I203" t="n">
-        <v>92.97</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>73.8</v>
+      </c>
+      <c r="J203" t="n">
+        <v>68.55</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
-        <v>1826.0</v>
+        <v>2009.0</v>
       </c>
       <c r="B204" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C204" t="s">
         <v>25</v>
       </c>
-      <c r="D204" t="n">
-[...6 lines deleted...]
-        <v>100.0</v>
+      <c r="D204" t="s">
+        <v>12</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>12</v>
       </c>
       <c r="G204" t="n">
         <v>100.0</v>
       </c>
       <c r="H204" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>96.75</v>
+      </c>
+      <c r="I204" t="s">
+        <v>12</v>
       </c>
       <c r="J204" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
-        <v>2082.0</v>
+        <v>2119.0</v>
       </c>
       <c r="B205" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C205" t="s">
         <v>25</v>
       </c>
       <c r="D205" t="s">
         <v>12</v>
       </c>
-      <c r="E205" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="E205" t="n">
+        <v>69.2</v>
+      </c>
+      <c r="F205" t="n">
+        <v>88.2</v>
+      </c>
+      <c r="G205" t="n">
+        <v>93.2</v>
       </c>
       <c r="H205" t="n">
-        <v>-41.0</v>
+        <v>98.0</v>
       </c>
       <c r="I205" t="n">
-        <v>-38.17</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>98.13</v>
+      </c>
+      <c r="J205" t="n">
+        <v>88.25</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
-        <v>2057.0</v>
+        <v>1867.0</v>
       </c>
       <c r="B206" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C206" t="s">
         <v>25</v>
       </c>
-      <c r="D206" t="n">
-[...15 lines deleted...]
-        <v>91.7</v>
+      <c r="D206" t="s">
+        <v>12</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>12</v>
+      </c>
+      <c r="G206" t="s">
+        <v>12</v>
+      </c>
+      <c r="H206" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" t="s">
+        <v>12</v>
       </c>
       <c r="J206" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
-        <v>1923.0</v>
+        <v>797.0</v>
       </c>
       <c r="B207" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C207" t="s">
         <v>25</v>
       </c>
       <c r="D207" t="n">
-        <v>0.0</v>
+        <v>85.43</v>
       </c>
       <c r="E207" t="n">
-        <v>34.3</v>
+        <v>88.01</v>
       </c>
       <c r="F207" t="n">
-        <v>47.9</v>
+        <v>85.48</v>
       </c>
       <c r="G207" t="n">
-        <v>48.0</v>
+        <v>90.67</v>
       </c>
       <c r="H207" t="n">
-        <v>59.0</v>
+        <v>86.42</v>
       </c>
       <c r="I207" t="n">
-        <v>53.0</v>
+        <v>92.97</v>
       </c>
       <c r="J207" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
-        <v>1283.0</v>
+        <v>1826.0</v>
       </c>
       <c r="B208" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C208" t="s">
         <v>25</v>
       </c>
       <c r="D208" t="n">
-        <v>94.83</v>
+        <v>98.0</v>
       </c>
       <c r="E208" t="n">
-        <v>96.91</v>
+        <v>85.0</v>
       </c>
       <c r="F208" t="n">
-        <v>95.95</v>
+        <v>100.0</v>
       </c>
       <c r="G208" t="n">
-        <v>98.53</v>
+        <v>100.0</v>
       </c>
       <c r="H208" t="n">
-        <v>96.81</v>
+        <v>100.0</v>
       </c>
       <c r="I208" t="n">
-        <v>97.07</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>100.0</v>
+      </c>
+      <c r="J208" t="n">
+        <v>50.0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
-        <v>1790.0</v>
+        <v>2082.0</v>
       </c>
       <c r="B209" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C209" t="s">
         <v>25</v>
       </c>
-      <c r="D209" t="n">
-[...9 lines deleted...]
-        <v>61.13</v>
+      <c r="D209" t="s">
+        <v>12</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>12</v>
+      </c>
+      <c r="G209" t="s">
+        <v>12</v>
       </c>
       <c r="H209" t="n">
-        <v>61.13</v>
+        <v>-41.0</v>
       </c>
       <c r="I209" t="n">
-        <v>62.5</v>
+        <v>-38.17</v>
       </c>
       <c r="J209" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
-        <v>165.0</v>
+        <v>2057.0</v>
       </c>
       <c r="B210" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C210" t="s">
         <v>25</v>
       </c>
       <c r="D210" t="n">
-        <v>87.4</v>
+        <v>91.2</v>
       </c>
       <c r="E210" t="n">
-        <v>90.94</v>
+        <v>92.9</v>
       </c>
       <c r="F210" t="n">
-        <v>90.32</v>
+        <v>93.0</v>
       </c>
       <c r="G210" t="n">
-        <v>87.86</v>
+        <v>89.5</v>
       </c>
       <c r="H210" t="n">
-        <v>88.26</v>
+        <v>91.6</v>
       </c>
       <c r="I210" t="n">
-        <v>89.08</v>
+        <v>91.7</v>
       </c>
       <c r="J210" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
-        <v>1088.0</v>
+        <v>1923.0</v>
       </c>
       <c r="B211" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C211" t="s">
         <v>25</v>
       </c>
       <c r="D211" t="n">
-        <v>69.01</v>
+        <v>0.0</v>
       </c>
       <c r="E211" t="n">
-        <v>56.21</v>
+        <v>34.3</v>
       </c>
       <c r="F211" t="n">
-        <v>93.52</v>
+        <v>47.9</v>
       </c>
       <c r="G211" t="n">
-        <v>87.97</v>
+        <v>48.0</v>
       </c>
       <c r="H211" t="n">
-        <v>96.28</v>
+        <v>59.0</v>
       </c>
       <c r="I211" t="n">
-        <v>97.51</v>
+        <v>53.0</v>
       </c>
       <c r="J211" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
-        <v>1862.0</v>
+        <v>1283.0</v>
       </c>
       <c r="B212" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C212" t="s">
         <v>25</v>
       </c>
       <c r="D212" t="n">
-        <v>94.0</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>94.83</v>
+      </c>
+      <c r="E212" t="n">
+        <v>96.91</v>
+      </c>
+      <c r="F212" t="n">
+        <v>95.95</v>
+      </c>
+      <c r="G212" t="n">
+        <v>98.53</v>
+      </c>
+      <c r="H212" t="n">
+        <v>96.81</v>
+      </c>
+      <c r="I212" t="n">
+        <v>97.07</v>
       </c>
       <c r="J212" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
-        <v>1513.0</v>
+        <v>1790.0</v>
       </c>
       <c r="B213" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C213" t="s">
         <v>25</v>
       </c>
       <c r="D213" t="n">
-        <v>15.67</v>
+        <v>48.0</v>
       </c>
       <c r="E213" t="n">
-        <v>14.8</v>
+        <v>48.0</v>
       </c>
       <c r="F213" t="n">
-        <v>14.22</v>
+        <v>48.0</v>
       </c>
       <c r="G213" t="n">
-        <v>14.39</v>
+        <v>61.13</v>
       </c>
       <c r="H213" t="n">
-        <v>14.49</v>
+        <v>61.13</v>
       </c>
       <c r="I213" t="n">
-        <v>14.14</v>
-[...2 lines deleted...]
-        <v>14.1</v>
+        <v>62.5</v>
+      </c>
+      <c r="J213" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
-        <v>1715.0</v>
+        <v>165.0</v>
       </c>
       <c r="B214" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C214" t="s">
         <v>25</v>
       </c>
       <c r="D214" t="n">
-        <v>23.09</v>
+        <v>87.4</v>
       </c>
       <c r="E214" t="n">
-        <v>23.54</v>
+        <v>90.94</v>
       </c>
       <c r="F214" t="n">
-        <v>23.59</v>
+        <v>90.32</v>
       </c>
       <c r="G214" t="n">
-        <v>23.18</v>
+        <v>87.86</v>
       </c>
       <c r="H214" t="n">
-        <v>23.22</v>
+        <v>88.26</v>
       </c>
       <c r="I214" t="n">
-        <v>22.77</v>
-[...2 lines deleted...]
-        <v>22.96</v>
+        <v>89.08</v>
+      </c>
+      <c r="J214" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
-        <v>23.0</v>
+        <v>1088.0</v>
       </c>
       <c r="B215" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C215" t="s">
         <v>25</v>
       </c>
       <c r="D215" t="n">
-        <v>-1.78</v>
+        <v>69.01</v>
       </c>
       <c r="E215" t="n">
-        <v>3.9</v>
+        <v>56.21</v>
       </c>
       <c r="F215" t="n">
-        <v>4.5</v>
+        <v>93.52</v>
       </c>
       <c r="G215" t="n">
-        <v>3.2</v>
+        <v>87.97</v>
       </c>
       <c r="H215" t="n">
-        <v>1.5</v>
+        <v>96.28</v>
       </c>
       <c r="I215" t="n">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>0.92</v>
+        <v>97.51</v>
+      </c>
+      <c r="J215" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
-        <v>2103.0</v>
+        <v>1862.0</v>
       </c>
       <c r="B216" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C216" t="s">
         <v>25</v>
       </c>
-      <c r="D216" t="s">
-        <v>12</v>
+      <c r="D216" t="n">
+        <v>94.0</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
         <v>12</v>
       </c>
       <c r="G216" t="s">
         <v>12</v>
       </c>
-      <c r="H216" t="n">
-[...6 lines deleted...]
-        <v>81.25</v>
+      <c r="H216" t="s">
+        <v>12</v>
+      </c>
+      <c r="I216" t="s">
+        <v>12</v>
+      </c>
+      <c r="J216" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
-        <v>2154.0</v>
+        <v>1513.0</v>
       </c>
       <c r="B217" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C217" t="s">
         <v>25</v>
       </c>
-      <c r="D217" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D217" t="n">
+        <v>15.67</v>
+      </c>
+      <c r="E217" t="n">
+        <v>14.8</v>
+      </c>
+      <c r="F217" t="n">
+        <v>14.22</v>
+      </c>
+      <c r="G217" t="n">
+        <v>14.39</v>
       </c>
       <c r="H217" t="n">
-        <v>45.0</v>
+        <v>14.49</v>
       </c>
       <c r="I217" t="n">
-        <v>42.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>14.14</v>
+      </c>
+      <c r="J217" t="n">
+        <v>13.88</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
-        <v>2005.0</v>
+        <v>1715.0</v>
       </c>
       <c r="B218" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C218" t="s">
         <v>25</v>
       </c>
-      <c r="D218" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="D218" t="n">
+        <v>23.09</v>
+      </c>
+      <c r="E218" t="n">
+        <v>23.54</v>
+      </c>
+      <c r="F218" t="n">
+        <v>23.59</v>
       </c>
       <c r="G218" t="n">
-        <v>71.81</v>
+        <v>23.18</v>
       </c>
       <c r="H218" t="n">
-        <v>62.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>23.22</v>
+      </c>
+      <c r="I218" t="n">
+        <v>22.77</v>
+      </c>
+      <c r="J218" t="n">
+        <v>22.44</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
-        <v>428.0</v>
+        <v>23.0</v>
       </c>
       <c r="B219" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C219" t="s">
         <v>25</v>
       </c>
       <c r="D219" t="n">
-        <v>10.3</v>
+        <v>-1.78</v>
       </c>
       <c r="E219" t="n">
-        <v>11.6</v>
+        <v>3.9</v>
       </c>
       <c r="F219" t="n">
-        <v>12.1</v>
+        <v>4.5</v>
       </c>
       <c r="G219" t="n">
-        <v>16.8</v>
+        <v>3.2</v>
       </c>
       <c r="H219" t="n">
-        <v>12.8</v>
+        <v>1.5</v>
       </c>
       <c r="I219" t="n">
-        <v>9.4</v>
+        <v>1.37</v>
       </c>
       <c r="J219" t="n">
-        <v>5.9</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
-        <v>2166.0</v>
+        <v>2103.0</v>
       </c>
       <c r="B220" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C220" t="s">
         <v>25</v>
       </c>
-      <c r="D220" t="n">
-        <v>1.65</v>
+      <c r="D220" t="s">
+        <v>12</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
-      <c r="F220" t="n">
-        <v>2.69</v>
+      <c r="F220" t="s">
+        <v>12</v>
       </c>
       <c r="G220" t="s">
         <v>12</v>
       </c>
       <c r="H220" t="n">
-        <v>1.73</v>
+        <v>61.0</v>
       </c>
       <c r="I220" t="n">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83.7</v>
+      </c>
+      <c r="J220" t="n">
+        <v>69.68</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
-        <v>2048.0</v>
+        <v>2154.0</v>
       </c>
       <c r="B221" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C221" t="s">
         <v>25</v>
       </c>
       <c r="D221" t="s">
         <v>12</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
         <v>12</v>
       </c>
       <c r="G221" t="s">
         <v>12</v>
       </c>
       <c r="H221" t="n">
-        <v>95.12</v>
+        <v>45.0</v>
       </c>
       <c r="I221" t="n">
-        <v>96.5</v>
+        <v>42.0</v>
       </c>
       <c r="J221" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
-        <v>427.0</v>
+        <v>2005.0</v>
       </c>
       <c r="B222" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C222" t="s">
         <v>25</v>
       </c>
-      <c r="D222" t="n">
-[...6 lines deleted...]
-        <v>13.56</v>
+      <c r="D222" t="s">
+        <v>12</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>12</v>
       </c>
       <c r="G222" t="n">
-        <v>16.36</v>
+        <v>71.81</v>
       </c>
       <c r="H222" t="n">
-        <v>14.24</v>
-[...5 lines deleted...]
-        <v>6.87</v>
+        <v>62.0</v>
+      </c>
+      <c r="I222" t="s">
+        <v>12</v>
+      </c>
+      <c r="J222" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
-        <v>1744.0</v>
+        <v>428.0</v>
       </c>
       <c r="B223" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C223" t="s">
         <v>25</v>
       </c>
       <c r="D223" t="n">
-        <v>62.21</v>
+        <v>10.3</v>
       </c>
       <c r="E223" t="n">
-        <v>69.08</v>
+        <v>11.6</v>
       </c>
       <c r="F223" t="n">
-        <v>64.34</v>
+        <v>12.1</v>
       </c>
       <c r="G223" t="n">
-        <v>48.5</v>
+        <v>16.8</v>
       </c>
       <c r="H223" t="n">
-        <v>57.66</v>
+        <v>12.8</v>
       </c>
       <c r="I223" t="n">
-        <v>55.18</v>
+        <v>9.4</v>
       </c>
       <c r="J223" t="n">
-        <v>57.42</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
-        <v>2110.0</v>
+        <v>2166.0</v>
       </c>
       <c r="B224" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C224" t="s">
         <v>25</v>
       </c>
-      <c r="D224" t="s">
-        <v>12</v>
+      <c r="D224" t="n">
+        <v>1.65</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
-      <c r="F224" t="s">
-        <v>12</v>
+      <c r="F224" t="n">
+        <v>2.69</v>
       </c>
       <c r="G224" t="s">
         <v>12</v>
       </c>
-      <c r="H224" t="s">
-        <v>12</v>
+      <c r="H224" t="n">
+        <v>1.73</v>
       </c>
       <c r="I224" t="n">
-        <v>10.0</v>
+        <v>1.73</v>
       </c>
       <c r="J224" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
-        <v>2135.0</v>
+        <v>2048.0</v>
       </c>
       <c r="B225" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C225" t="s">
         <v>25</v>
       </c>
       <c r="D225" t="s">
         <v>12</v>
       </c>
-      <c r="E225" t="n">
-[...6 lines deleted...]
-        <v>56.0</v>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>12</v>
+      </c>
+      <c r="G225" t="s">
+        <v>12</v>
       </c>
       <c r="H225" t="n">
-        <v>44.0</v>
+        <v>95.12</v>
       </c>
       <c r="I225" t="n">
-        <v>33.0</v>
+        <v>96.5</v>
       </c>
       <c r="J225" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
-        <v>1827.0</v>
+        <v>427.0</v>
       </c>
       <c r="B226" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C226" t="s">
         <v>25</v>
       </c>
       <c r="D226" t="n">
-        <v>100.0</v>
+        <v>10.55</v>
       </c>
       <c r="E226" t="n">
-        <v>100.0</v>
+        <v>12.38</v>
       </c>
       <c r="F226" t="n">
-        <v>100.0</v>
+        <v>13.56</v>
       </c>
       <c r="G226" t="n">
-        <v>90.0</v>
+        <v>16.36</v>
       </c>
       <c r="H226" t="n">
-        <v>100.0</v>
+        <v>14.24</v>
       </c>
       <c r="I226" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>20.07</v>
+      </c>
+      <c r="J226" t="n">
+        <v>12.12</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
-        <v>1553.0</v>
+        <v>1744.0</v>
       </c>
       <c r="B227" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C227" t="s">
         <v>25</v>
       </c>
       <c r="D227" t="n">
-        <v>30.02</v>
+        <v>62.21</v>
       </c>
       <c r="E227" t="n">
-        <v>31.64</v>
+        <v>69.08</v>
       </c>
       <c r="F227" t="n">
-        <v>31.06</v>
+        <v>64.34</v>
       </c>
       <c r="G227" t="n">
-        <v>28.82</v>
+        <v>48.5</v>
       </c>
       <c r="H227" t="n">
-        <v>29.77</v>
+        <v>57.66</v>
       </c>
       <c r="I227" t="n">
-        <v>26.83</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>55.18</v>
+      </c>
+      <c r="J227" t="n">
+        <v>60.64</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
-        <v>1865.0</v>
+        <v>2110.0</v>
       </c>
       <c r="B228" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C228" t="s">
         <v>25</v>
       </c>
       <c r="D228" t="s">
         <v>12</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
         <v>12</v>
       </c>
       <c r="G228" t="s">
         <v>12</v>
       </c>
       <c r="H228" t="s">
         <v>12</v>
       </c>
-      <c r="I228" t="s">
-        <v>12</v>
+      <c r="I228" t="n">
+        <v>10.0</v>
       </c>
       <c r="J228" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
-        <v>1468.0</v>
+        <v>2135.0</v>
       </c>
       <c r="B229" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C229" t="s">
         <v>25</v>
       </c>
-      <c r="D229" t="n">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="D229" t="s">
+        <v>12</v>
+      </c>
+      <c r="E229" t="n">
+        <v>25.0</v>
       </c>
       <c r="F229" t="n">
-        <v>13.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>55.0</v>
+      </c>
+      <c r="G229" t="n">
+        <v>56.0</v>
       </c>
       <c r="H229" t="n">
-        <v>8.0</v>
+        <v>44.0</v>
       </c>
       <c r="I229" t="n">
-        <v>8.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>33.0</v>
+      </c>
+      <c r="J229" t="n">
+        <v>36.0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>1476.0</v>
+        <v>1827.0</v>
       </c>
       <c r="B230" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C230" t="s">
         <v>25</v>
       </c>
       <c r="D230" t="n">
-        <v>6.3</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>100.0</v>
+      </c>
+      <c r="E230" t="n">
+        <v>100.0</v>
       </c>
       <c r="F230" t="n">
-        <v>5.3</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>100.0</v>
+      </c>
+      <c r="G230" t="n">
+        <v>90.0</v>
       </c>
       <c r="H230" t="n">
-        <v>3.2</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>100.0</v>
+      </c>
+      <c r="I230" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J230" t="n">
+        <v>50.0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
-        <v>2077.0</v>
+        <v>1553.0</v>
       </c>
       <c r="B231" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C231" t="s">
         <v>25</v>
       </c>
-      <c r="D231" t="s">
-        <v>12</v>
+      <c r="D231" t="n">
+        <v>30.02</v>
       </c>
       <c r="E231" t="n">
-        <v>38.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>31.64</v>
+      </c>
+      <c r="F231" t="n">
+        <v>31.06</v>
       </c>
       <c r="G231" t="n">
-        <v>41.7</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>28.82</v>
+      </c>
+      <c r="H231" t="n">
+        <v>29.77</v>
+      </c>
+      <c r="I231" t="n">
+        <v>26.83</v>
+      </c>
+      <c r="J231" t="n">
+        <v>26.08</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
-        <v>1775.0</v>
+        <v>1865.0</v>
       </c>
       <c r="B232" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C232" t="s">
         <v>25</v>
       </c>
-      <c r="D232" t="n">
-[...15 lines deleted...]
-        <v>37.2</v>
+      <c r="D232" t="s">
+        <v>12</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>12</v>
+      </c>
+      <c r="G232" t="s">
+        <v>12</v>
+      </c>
+      <c r="H232" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" t="s">
+        <v>12</v>
       </c>
       <c r="J232" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
-        <v>1500.0</v>
+        <v>1468.0</v>
       </c>
       <c r="B233" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C233" t="s">
         <v>25</v>
       </c>
       <c r="D233" t="n">
-        <v>69.9</v>
+        <v>14.8</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
-      <c r="F233" t="s">
-        <v>12</v>
+      <c r="F233" t="n">
+        <v>13.8</v>
       </c>
       <c r="G233" t="s">
         <v>12</v>
       </c>
-      <c r="H233" t="s">
-        <v>12</v>
+      <c r="H233" t="n">
+        <v>8.0</v>
       </c>
       <c r="I233" t="s">
         <v>12</v>
       </c>
       <c r="J233" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
-        <v>1677.0</v>
+        <v>1476.0</v>
       </c>
       <c r="B234" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C234" t="s">
         <v>25</v>
       </c>
       <c r="D234" t="n">
-        <v>27.6</v>
+        <v>6.3</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="n">
-        <v>33.0</v>
+        <v>5.3</v>
       </c>
       <c r="G234" t="s">
         <v>12</v>
       </c>
       <c r="H234" t="n">
-        <v>30.3</v>
-[...2 lines deleted...]
-        <v>30.3</v>
+        <v>3.2</v>
+      </c>
+      <c r="I234" t="s">
+        <v>12</v>
       </c>
       <c r="J234" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
-        <v>1850.0</v>
+        <v>2077.0</v>
       </c>
       <c r="B235" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
       <c r="D235" t="s">
         <v>12</v>
       </c>
       <c r="E235" t="n">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>0.36</v>
+        <v>38.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>12</v>
       </c>
       <c r="G235" t="n">
-        <v>0.22</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>41.7</v>
+      </c>
+      <c r="H235" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" t="n">
+        <v>38.8</v>
+      </c>
+      <c r="J235" t="n">
+        <v>38.8</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
-        <v>1498.0</v>
+        <v>1775.0</v>
       </c>
       <c r="B236" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C236" t="s">
-        <v>256</v>
+        <v>25</v>
       </c>
       <c r="D236" t="n">
-        <v>95.35</v>
+        <v>62.1</v>
       </c>
       <c r="E236" t="n">
-        <v>96.99</v>
+        <v>41.8</v>
       </c>
       <c r="F236" t="n">
-        <v>98.01</v>
+        <v>42.0</v>
       </c>
       <c r="G236" t="n">
-        <v>98.38</v>
+        <v>38.6</v>
       </c>
       <c r="H236" t="n">
-        <v>98.05</v>
+        <v>37.7</v>
       </c>
       <c r="I236" t="n">
-        <v>97.48</v>
-[...2 lines deleted...]
-        <v>98.73</v>
+        <v>37.2</v>
+      </c>
+      <c r="J236" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
-        <v>1090.0</v>
+        <v>1500.0</v>
       </c>
       <c r="B237" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C237" t="s">
         <v>25</v>
       </c>
       <c r="D237" t="n">
-        <v>29.4</v>
-[...14 lines deleted...]
-        <v>27.1</v>
+        <v>69.9</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>12</v>
+      </c>
+      <c r="G237" t="s">
+        <v>12</v>
+      </c>
+      <c r="H237" t="s">
+        <v>12</v>
+      </c>
+      <c r="I237" t="s">
+        <v>12</v>
       </c>
       <c r="J237" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
-        <v>1555.0</v>
+        <v>1677.0</v>
       </c>
       <c r="B238" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C238" t="s">
         <v>25</v>
       </c>
       <c r="D238" t="n">
-        <v>5.1</v>
-[...2 lines deleted...]
-        <v>4.8</v>
+        <v>27.6</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
       </c>
       <c r="F238" t="n">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>1.6</v>
+        <v>33.0</v>
+      </c>
+      <c r="G238" t="s">
+        <v>12</v>
       </c>
       <c r="H238" t="n">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>1.35</v>
+        <v>30.3</v>
+      </c>
+      <c r="I238" t="s">
+        <v>12</v>
       </c>
       <c r="J238" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
-        <v>1471.0</v>
+        <v>1850.0</v>
       </c>
       <c r="B239" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C239" t="s">
         <v>25</v>
       </c>
-      <c r="D239" t="n">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="D239" t="s">
+        <v>12</v>
+      </c>
+      <c r="E239" t="n">
+        <v>0.89</v>
       </c>
       <c r="F239" t="n">
-        <v>37.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0.36</v>
+      </c>
+      <c r="G239" t="n">
+        <v>0.22</v>
       </c>
       <c r="H239" t="n">
-        <v>35.78</v>
-[...2 lines deleted...]
-        <v>35.78</v>
+        <v>0.41</v>
+      </c>
+      <c r="I239" t="s">
+        <v>12</v>
       </c>
       <c r="J239" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
-        <v>2097.0</v>
+        <v>1498.0</v>
       </c>
       <c r="B240" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C240" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="D240" t="n">
-        <v>9.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>95.35</v>
+      </c>
+      <c r="E240" t="n">
+        <v>96.99</v>
       </c>
       <c r="F240" t="n">
-        <v>7.32</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>98.01</v>
+      </c>
+      <c r="G240" t="n">
+        <v>98.38</v>
       </c>
       <c r="H240" t="n">
-        <v>5.44</v>
+        <v>98.05</v>
       </c>
       <c r="I240" t="n">
-        <v>5.44</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>97.48</v>
+      </c>
+      <c r="J240" t="n">
+        <v>98.35</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
-        <v>1442.0</v>
+        <v>1090.0</v>
       </c>
       <c r="B241" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C241" t="s">
         <v>25</v>
       </c>
       <c r="D241" t="n">
-        <v>31.4</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>29.4</v>
+      </c>
+      <c r="E241" t="n">
+        <v>29.1</v>
       </c>
       <c r="F241" t="n">
-        <v>21.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>28.5</v>
+      </c>
+      <c r="G241" t="n">
+        <v>27.78</v>
       </c>
       <c r="H241" t="n">
-        <v>18.63</v>
+        <v>27.5</v>
       </c>
       <c r="I241" t="n">
-        <v>18.63</v>
+        <v>27.1</v>
       </c>
       <c r="J241" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
-        <v>1469.0</v>
+        <v>1555.0</v>
       </c>
       <c r="B242" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C242" t="s">
         <v>25</v>
       </c>
       <c r="D242" t="n">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5.1</v>
+      </c>
+      <c r="E242" t="n">
+        <v>4.8</v>
       </c>
       <c r="F242" t="n">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2.2</v>
+      </c>
+      <c r="G242" t="n">
+        <v>1.6</v>
       </c>
       <c r="H242" t="n">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="I242" t="n">
-        <v>1.31</v>
+        <v>1.35</v>
       </c>
       <c r="J242" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
-        <v>1678.0</v>
+        <v>1471.0</v>
       </c>
       <c r="B243" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C243" t="s">
         <v>25</v>
       </c>
-      <c r="D243" t="s">
-[...9 lines deleted...]
-        <v>15.0</v>
+      <c r="D243" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="n">
+        <v>37.8</v>
+      </c>
+      <c r="G243" t="s">
+        <v>12</v>
       </c>
       <c r="H243" t="n">
-        <v>15.0</v>
+        <v>35.78</v>
       </c>
       <c r="I243" t="s">
         <v>12</v>
       </c>
       <c r="J243" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>2101.0</v>
+        <v>2097.0</v>
       </c>
       <c r="B244" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C244" t="s">
         <v>25</v>
       </c>
-      <c r="D244" t="s">
-        <v>12</v>
+      <c r="D244" t="n">
+        <v>9.8</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
-      <c r="F244" t="s">
-        <v>12</v>
+      <c r="F244" t="n">
+        <v>7.32</v>
       </c>
       <c r="G244" t="s">
         <v>12</v>
       </c>
       <c r="H244" t="n">
-        <v>78.0</v>
-[...5 lines deleted...]
-        <v>29.33</v>
+        <v>5.44</v>
+      </c>
+      <c r="I244" t="s">
+        <v>12</v>
+      </c>
+      <c r="J244" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>2167.0</v>
+        <v>1442.0</v>
       </c>
       <c r="B245" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C245" t="s">
         <v>25</v>
       </c>
-      <c r="D245" t="s">
-        <v>12</v>
+      <c r="D245" t="n">
+        <v>31.4</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
-      <c r="F245" t="s">
-        <v>12</v>
+      <c r="F245" t="n">
+        <v>21.8</v>
       </c>
       <c r="G245" t="s">
         <v>12</v>
       </c>
-      <c r="H245" t="s">
-[...3 lines deleted...]
-        <v>104.44</v>
+      <c r="H245" t="n">
+        <v>18.63</v>
+      </c>
+      <c r="I245" t="s">
+        <v>12</v>
       </c>
       <c r="J245" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
-        <v>1613.0</v>
+        <v>1469.0</v>
       </c>
       <c r="B246" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C246" t="s">
         <v>25</v>
       </c>
       <c r="D246" t="n">
-        <v>46.18</v>
-[...2 lines deleted...]
-        <v>31.75</v>
+        <v>3.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
       </c>
       <c r="F246" t="n">
-        <v>33.28</v>
-[...2 lines deleted...]
-        <v>45.45</v>
+        <v>2.1</v>
+      </c>
+      <c r="G246" t="s">
+        <v>12</v>
       </c>
       <c r="H246" t="n">
-        <v>45.45</v>
-[...2 lines deleted...]
-        <v>33.14</v>
+        <v>1.31</v>
+      </c>
+      <c r="I246" t="s">
+        <v>12</v>
       </c>
       <c r="J246" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
-        <v>2059.0</v>
+        <v>1678.0</v>
       </c>
       <c r="B247" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C247" t="s">
         <v>25</v>
       </c>
-      <c r="D247" t="n">
-        <v>54.8</v>
+      <c r="D247" t="s">
+        <v>12</v>
       </c>
       <c r="E247" t="n">
-        <v>53.84</v>
-[...2 lines deleted...]
-        <v>49.8</v>
+        <v>14.2</v>
+      </c>
+      <c r="F247" t="s">
+        <v>12</v>
       </c>
       <c r="G247" t="n">
-        <v>51.11</v>
-[...2 lines deleted...]
-        <v>58.55</v>
+        <v>15.0</v>
+      </c>
+      <c r="H247" t="s">
+        <v>12</v>
       </c>
       <c r="I247" t="n">
-        <v>61.98</v>
+        <v>16.4</v>
       </c>
       <c r="J247" t="n">
-        <v>59.38</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
-        <v>2075.0</v>
+        <v>2101.0</v>
       </c>
       <c r="B248" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C248" t="s">
         <v>25</v>
       </c>
       <c r="D248" t="s">
         <v>12</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
         <v>12</v>
       </c>
       <c r="G248" t="s">
         <v>12</v>
       </c>
-      <c r="H248" t="s">
-        <v>12</v>
+      <c r="H248" t="n">
+        <v>78.0</v>
       </c>
       <c r="I248" t="n">
-        <v>33.33</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>85.0</v>
+      </c>
+      <c r="J248" t="n">
+        <v>53.62</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
-        <v>1823.0</v>
+        <v>2167.0</v>
       </c>
       <c r="B249" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C249" t="s">
         <v>25</v>
       </c>
-      <c r="D249" t="n">
-[...12 lines deleted...]
-        <v>100.0</v>
+      <c r="D249" t="s">
+        <v>12</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>12</v>
+      </c>
+      <c r="G249" t="s">
+        <v>12</v>
+      </c>
+      <c r="H249" t="s">
+        <v>12</v>
       </c>
       <c r="I249" t="n">
-        <v>100.0</v>
+        <v>104.44</v>
       </c>
       <c r="J249" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
-        <v>1494.0</v>
+        <v>1613.0</v>
       </c>
       <c r="B250" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C250" t="s">
-        <v>256</v>
+        <v>25</v>
       </c>
       <c r="D250" t="n">
-        <v>3.65</v>
+        <v>46.18</v>
       </c>
       <c r="E250" t="n">
-        <v>3.01</v>
+        <v>31.75</v>
       </c>
       <c r="F250" t="n">
-        <v>1.99</v>
+        <v>33.28</v>
       </c>
       <c r="G250" t="n">
-        <v>1.62</v>
+        <v>45.45</v>
       </c>
       <c r="H250" t="n">
-        <v>1.95</v>
+        <v>45.45</v>
       </c>
       <c r="I250" t="n">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>1.27</v>
+        <v>33.14</v>
+      </c>
+      <c r="J250" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
-        <v>2168.0</v>
+        <v>2059.0</v>
       </c>
       <c r="B251" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C251" t="s">
         <v>25</v>
       </c>
-      <c r="D251" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D251" t="n">
+        <v>54.8</v>
+      </c>
+      <c r="E251" t="n">
+        <v>53.84</v>
+      </c>
+      <c r="F251" t="n">
+        <v>49.8</v>
+      </c>
+      <c r="G251" t="n">
+        <v>51.11</v>
       </c>
       <c r="H251" t="n">
-        <v>7.2</v>
+        <v>58.55</v>
       </c>
       <c r="I251" t="n">
-        <v>7.2</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>61.98</v>
+      </c>
+      <c r="J251" t="n">
+        <v>66.8</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
-        <v>2127.0</v>
+        <v>2075.0</v>
       </c>
       <c r="B252" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C252" t="s">
         <v>25</v>
       </c>
       <c r="D252" t="s">
         <v>12</v>
       </c>
       <c r="E252" t="s">
         <v>12</v>
       </c>
       <c r="F252" t="s">
         <v>12</v>
       </c>
       <c r="G252" t="s">
         <v>12</v>
       </c>
-      <c r="H252" t="n">
-        <v>10.0</v>
+      <c r="H252" t="s">
+        <v>12</v>
       </c>
       <c r="I252" t="n">
-        <v>82.0</v>
+        <v>33.33</v>
       </c>
       <c r="J252" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
-        <v>1732.0</v>
+        <v>1823.0</v>
       </c>
       <c r="B253" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C253" t="s">
         <v>25</v>
       </c>
       <c r="D253" t="n">
-        <v>37.0</v>
+        <v>100.0</v>
       </c>
       <c r="E253" t="n">
-        <v>29.0</v>
+        <v>100.0</v>
       </c>
       <c r="F253" t="n">
-        <v>34.4</v>
+        <v>100.0</v>
       </c>
       <c r="G253" t="n">
-        <v>23.2</v>
+        <v>100.0</v>
       </c>
       <c r="H253" t="n">
-        <v>25.6</v>
+        <v>100.0</v>
       </c>
       <c r="I253" t="n">
-        <v>20.8</v>
+        <v>100.0</v>
       </c>
       <c r="J253" t="n">
-        <v>19.2</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
-        <v>1767.0</v>
+        <v>1494.0</v>
       </c>
       <c r="B254" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C254" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="D254" t="n">
-        <v>12.0</v>
+        <v>3.65</v>
       </c>
       <c r="E254" t="n">
-        <v>27.2</v>
+        <v>3.01</v>
       </c>
       <c r="F254" t="n">
-        <v>27.2</v>
+        <v>1.99</v>
       </c>
       <c r="G254" t="n">
-        <v>40.8</v>
+        <v>1.62</v>
       </c>
       <c r="H254" t="n">
-        <v>59.2</v>
+        <v>1.95</v>
       </c>
       <c r="I254" t="n">
-        <v>52.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2.52</v>
+      </c>
+      <c r="J254" t="n">
+        <v>1.65</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
-        <v>2134.0</v>
+        <v>2168.0</v>
       </c>
       <c r="B255" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C255" t="s">
         <v>25</v>
       </c>
       <c r="D255" t="s">
         <v>12</v>
       </c>
       <c r="E255" t="s">
         <v>12</v>
       </c>
       <c r="F255" t="s">
         <v>12</v>
       </c>
       <c r="G255" t="s">
         <v>12</v>
       </c>
-      <c r="H255" t="s">
-        <v>12</v>
+      <c r="H255" t="n">
+        <v>7.2</v>
       </c>
       <c r="I255" t="n">
-        <v>43.0</v>
-[...2 lines deleted...]
-        <v>43.0</v>
+        <v>7.2</v>
+      </c>
+      <c r="J255" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
-        <v>1666.0</v>
+        <v>2127.0</v>
       </c>
       <c r="B256" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C256" t="s">
         <v>25</v>
       </c>
       <c r="D256" t="s">
         <v>12</v>
       </c>
       <c r="E256" t="s">
         <v>12</v>
       </c>
-      <c r="F256" t="n">
-        <v>9.58</v>
+      <c r="F256" t="s">
+        <v>12</v>
       </c>
       <c r="G256" t="s">
         <v>12</v>
       </c>
-      <c r="H256" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="H256" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I256" t="n">
+        <v>82.0</v>
+      </c>
+      <c r="J256" t="n">
+        <v>20.0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
-        <v>1463.0</v>
+        <v>1732.0</v>
       </c>
       <c r="B257" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C257" t="s">
-        <v>256</v>
+        <v>25</v>
       </c>
       <c r="D257" t="n">
-        <v>23.5</v>
+        <v>37.0</v>
       </c>
       <c r="E257" t="n">
-        <v>23.6</v>
+        <v>29.0</v>
       </c>
       <c r="F257" t="n">
-        <v>23.5</v>
+        <v>34.4</v>
       </c>
       <c r="G257" t="n">
         <v>23.2</v>
       </c>
       <c r="H257" t="n">
-        <v>25.8</v>
+        <v>25.6</v>
       </c>
       <c r="I257" t="n">
-        <v>25.6</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>20.8</v>
+      </c>
+      <c r="J257" t="n">
+        <v>19.2</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
-        <v>1410.0</v>
+        <v>1767.0</v>
       </c>
       <c r="B258" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C258" t="s">
         <v>25</v>
       </c>
       <c r="D258" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="E258" t="n">
         <v>27.2</v>
       </c>
-      <c r="E258" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F258" t="n">
-        <v>53.6</v>
+        <v>27.2</v>
       </c>
       <c r="G258" t="n">
-        <v>57.8</v>
+        <v>40.8</v>
       </c>
       <c r="H258" t="n">
-        <v>56.3</v>
+        <v>59.2</v>
       </c>
       <c r="I258" t="n">
-        <v>57.6</v>
-[...2 lines deleted...]
-        <v>53.0</v>
+        <v>52.0</v>
+      </c>
+      <c r="J258" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
-        <v>2150.0</v>
+        <v>2134.0</v>
       </c>
       <c r="B259" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C259" t="s">
         <v>25</v>
       </c>
       <c r="D259" t="s">
         <v>12</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
         <v>12</v>
       </c>
       <c r="G259" t="s">
         <v>12</v>
       </c>
-      <c r="H259" t="n">
-        <v>96.1</v>
+      <c r="H259" t="s">
+        <v>12</v>
       </c>
       <c r="I259" t="n">
-        <v>101.76</v>
+        <v>43.0</v>
       </c>
       <c r="J259" t="n">
-        <v>105.07</v>
+        <v>45.6</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
-        <v>2046.0</v>
+        <v>2178.0</v>
       </c>
       <c r="B260" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C260" t="s">
         <v>25</v>
       </c>
-      <c r="D260" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D260" t="n">
+        <v>81.72</v>
+      </c>
+      <c r="E260" t="n">
+        <v>81.54</v>
+      </c>
+      <c r="F260" t="n">
+        <v>82.24</v>
+      </c>
+      <c r="G260" t="n">
+        <v>83.34</v>
       </c>
       <c r="H260" t="n">
-        <v>54.0</v>
+        <v>84.37</v>
       </c>
       <c r="I260" t="n">
-        <v>54.7</v>
-[...2 lines deleted...]
-        <v>54.7</v>
+        <v>84.95</v>
+      </c>
+      <c r="J260" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
-        <v>2136.0</v>
+        <v>1666.0</v>
       </c>
       <c r="B261" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C261" t="s">
         <v>25</v>
       </c>
       <c r="D261" t="s">
         <v>12</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
-      <c r="F261" t="s">
-        <v>12</v>
+      <c r="F261" t="n">
+        <v>9.58</v>
       </c>
       <c r="G261" t="s">
         <v>12</v>
       </c>
-      <c r="H261" t="n">
-[...3 lines deleted...]
-        <v>40.36</v>
+      <c r="H261" t="s">
+        <v>12</v>
+      </c>
+      <c r="I261" t="s">
+        <v>12</v>
       </c>
       <c r="J261" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
-        <v>424.0</v>
+        <v>1463.0</v>
       </c>
       <c r="B262" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C262" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="D262" t="n">
-        <v>26.5</v>
+        <v>23.5</v>
       </c>
       <c r="E262" t="n">
-        <v>44.08</v>
+        <v>23.6</v>
       </c>
       <c r="F262" t="n">
-        <v>43.88</v>
+        <v>23.5</v>
       </c>
       <c r="G262" t="n">
-        <v>31.79</v>
+        <v>23.2</v>
       </c>
       <c r="H262" t="n">
-        <v>41.0</v>
+        <v>25.8</v>
       </c>
       <c r="I262" t="n">
-        <v>41.93</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>25.6</v>
+      </c>
+      <c r="J262" t="n">
+        <v>26.1</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
-        <v>2114.0</v>
+        <v>1410.0</v>
       </c>
       <c r="B263" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C263" t="s">
         <v>25</v>
       </c>
-      <c r="D263" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D263" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="E263" t="n">
+        <v>41.7</v>
+      </c>
+      <c r="F263" t="n">
+        <v>53.6</v>
+      </c>
+      <c r="G263" t="n">
+        <v>57.8</v>
       </c>
       <c r="H263" t="n">
-        <v>80.0</v>
+        <v>56.3</v>
       </c>
       <c r="I263" t="n">
-        <v>98.4</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>57.6</v>
+      </c>
+      <c r="J263" t="n">
+        <v>53.7</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
-        <v>1420.0</v>
+        <v>2150.0</v>
       </c>
       <c r="B264" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C264" t="s">
         <v>25</v>
       </c>
-      <c r="D264" t="n">
-[...9 lines deleted...]
-        <v>12.83</v>
+      <c r="D264" t="s">
+        <v>12</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>12</v>
+      </c>
+      <c r="G264" t="s">
+        <v>12</v>
       </c>
       <c r="H264" t="n">
-        <v>13.08</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>96.1</v>
+      </c>
+      <c r="I264" t="n">
+        <v>101.76</v>
+      </c>
+      <c r="J264" t="n">
+        <v>107.64</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
-        <v>2054.0</v>
+        <v>2046.0</v>
       </c>
       <c r="B265" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C265" t="s">
         <v>25</v>
       </c>
-      <c r="D265" t="n">
-[...9 lines deleted...]
-        <v>61.4</v>
+      <c r="D265" t="s">
+        <v>12</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>12</v>
+      </c>
+      <c r="G265" t="s">
+        <v>12</v>
       </c>
       <c r="H265" t="n">
-        <v>61.8</v>
+        <v>54.0</v>
       </c>
       <c r="I265" t="n">
-        <v>59.9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>54.7</v>
+      </c>
+      <c r="J265" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
-        <v>347.0</v>
+        <v>2136.0</v>
       </c>
       <c r="B266" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C266" t="s">
         <v>25</v>
       </c>
-      <c r="D266" t="n">
-[...9 lines deleted...]
-        <v>78.7</v>
+      <c r="D266" t="s">
+        <v>12</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>12</v>
+      </c>
+      <c r="G266" t="s">
+        <v>12</v>
       </c>
       <c r="H266" t="n">
-        <v>74.6</v>
+        <v>40.0</v>
       </c>
       <c r="I266" t="n">
-        <v>77.4</v>
+        <v>40.36</v>
       </c>
       <c r="J266" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
-        <v>2081.0</v>
+        <v>424.0</v>
       </c>
       <c r="B267" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C267" t="s">
         <v>25</v>
       </c>
       <c r="D267" t="n">
-        <v>85.4</v>
+        <v>26.5</v>
       </c>
       <c r="E267" t="n">
-        <v>81.1</v>
+        <v>44.08</v>
       </c>
       <c r="F267" t="n">
-        <v>83.0</v>
+        <v>43.88</v>
       </c>
       <c r="G267" t="n">
-        <v>83.2</v>
+        <v>31.79</v>
       </c>
       <c r="H267" t="n">
-        <v>78.1</v>
+        <v>41.0</v>
       </c>
       <c r="I267" t="n">
-        <v>82.5</v>
+        <v>41.93</v>
       </c>
       <c r="J267" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
-        <v>1517.0</v>
+        <v>2114.0</v>
       </c>
       <c r="B268" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C268" t="s">
         <v>25</v>
       </c>
-      <c r="D268" t="n">
-[...9 lines deleted...]
-        <v>28.79</v>
+      <c r="D268" t="s">
+        <v>12</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>12</v>
+      </c>
+      <c r="G268" t="s">
+        <v>12</v>
       </c>
       <c r="H268" t="n">
-        <v>28.99</v>
+        <v>80.0</v>
       </c>
       <c r="I268" t="n">
-        <v>28.84</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>98.4</v>
+      </c>
+      <c r="J268" t="n">
+        <v>81.6</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
-        <v>2144.0</v>
+        <v>1420.0</v>
       </c>
       <c r="B269" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C269" t="s">
         <v>25</v>
       </c>
       <c r="D269" t="n">
-        <v>0.53</v>
+        <v>12.86</v>
       </c>
       <c r="E269" t="n">
-        <v>0.53</v>
+        <v>12.44</v>
       </c>
       <c r="F269" t="n">
-        <v>0.53</v>
+        <v>12.77</v>
       </c>
       <c r="G269" t="n">
-        <v>0.64</v>
+        <v>12.83</v>
       </c>
       <c r="H269" t="n">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>0.71</v>
+        <v>13.08</v>
+      </c>
+      <c r="I269" t="s">
+        <v>12</v>
       </c>
       <c r="J269" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
-        <v>2093.0</v>
+        <v>2054.0</v>
       </c>
       <c r="B270" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C270" t="s">
         <v>25</v>
       </c>
-      <c r="D270" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D270" t="n">
+        <v>60.7</v>
+      </c>
+      <c r="E270" t="n">
+        <v>61.7</v>
+      </c>
+      <c r="F270" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="G270" t="n">
+        <v>61.4</v>
       </c>
       <c r="H270" t="n">
-        <v>17.0</v>
+        <v>61.8</v>
       </c>
       <c r="I270" t="n">
-        <v>25.0</v>
+        <v>59.9</v>
       </c>
       <c r="J270" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
-        <v>2157.0</v>
+        <v>347.0</v>
       </c>
       <c r="B271" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C271" t="s">
         <v>25</v>
       </c>
       <c r="D271" t="n">
-        <v>59.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83.1</v>
+      </c>
+      <c r="E271" t="n">
+        <v>76.0</v>
       </c>
       <c r="F271" t="n">
-        <v>59.6</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>79.1</v>
+      </c>
+      <c r="G271" t="n">
+        <v>78.7</v>
       </c>
       <c r="H271" t="n">
-        <v>54.4</v>
+        <v>74.6</v>
       </c>
       <c r="I271" t="n">
-        <v>54.4</v>
+        <v>77.4</v>
       </c>
       <c r="J271" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
-        <v>1665.0</v>
+        <v>2081.0</v>
       </c>
       <c r="B272" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C272" t="s">
         <v>25</v>
       </c>
       <c r="D272" t="n">
-        <v>32.1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>85.4</v>
+      </c>
+      <c r="E272" t="n">
+        <v>81.1</v>
       </c>
       <c r="F272" t="n">
-        <v>37.1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83.0</v>
+      </c>
+      <c r="G272" t="n">
+        <v>83.2</v>
       </c>
       <c r="H272" t="n">
-        <v>32.0</v>
+        <v>78.1</v>
       </c>
       <c r="I272" t="n">
-        <v>32.0</v>
+        <v>82.5</v>
       </c>
       <c r="J272" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
-        <v>2155.0</v>
+        <v>1517.0</v>
       </c>
       <c r="B273" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C273" t="s">
         <v>25</v>
       </c>
       <c r="D273" t="n">
-        <v>52.0</v>
+        <v>29.94</v>
       </c>
       <c r="E273" t="n">
-        <v>47.0</v>
+        <v>26.77</v>
       </c>
       <c r="F273" t="n">
-        <v>61.0</v>
+        <v>28.67</v>
       </c>
       <c r="G273" t="n">
-        <v>64.0</v>
+        <v>28.79</v>
       </c>
       <c r="H273" t="n">
-        <v>65.0</v>
+        <v>28.99</v>
       </c>
       <c r="I273" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>28.84</v>
+      </c>
+      <c r="J273" t="n">
+        <v>45.05</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
-        <v>1782.0</v>
+        <v>2144.0</v>
       </c>
       <c r="B274" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C274" t="s">
         <v>25</v>
       </c>
       <c r="D274" t="n">
-        <v>39.75</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0.53</v>
+      </c>
+      <c r="E274" t="n">
+        <v>0.53</v>
       </c>
       <c r="F274" t="n">
-        <v>29.96</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0.53</v>
+      </c>
+      <c r="G274" t="n">
+        <v>0.64</v>
       </c>
       <c r="H274" t="n">
-        <v>22.72</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0.59</v>
+      </c>
+      <c r="I274" t="n">
+        <v>0.71</v>
       </c>
       <c r="J274" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
-        <v>1783.0</v>
+        <v>2093.0</v>
       </c>
       <c r="B275" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C275" t="s">
         <v>25</v>
       </c>
-      <c r="D275" t="n">
-        <v>6.1</v>
+      <c r="D275" t="s">
+        <v>12</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
-      <c r="F275" t="n">
-        <v>2.7</v>
+      <c r="F275" t="s">
+        <v>12</v>
       </c>
       <c r="G275" t="s">
         <v>12</v>
       </c>
       <c r="H275" t="n">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>17.0</v>
+      </c>
+      <c r="I275" t="n">
+        <v>25.0</v>
       </c>
       <c r="J275" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
-        <v>2061.0</v>
+        <v>2157.0</v>
       </c>
       <c r="B276" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C276" t="s">
         <v>25</v>
       </c>
       <c r="D276" t="n">
-        <v>60.1</v>
-[...2 lines deleted...]
-        <v>62.9</v>
+        <v>59.8</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
       </c>
       <c r="F276" t="n">
-        <v>60.7</v>
-[...2 lines deleted...]
-        <v>58.6</v>
+        <v>59.6</v>
+      </c>
+      <c r="G276" t="s">
+        <v>12</v>
       </c>
       <c r="H276" t="n">
-        <v>64.2</v>
-[...2 lines deleted...]
-        <v>58.3</v>
+        <v>54.4</v>
+      </c>
+      <c r="I276" t="s">
+        <v>12</v>
       </c>
       <c r="J276" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
-        <v>1773.0</v>
+        <v>1665.0</v>
       </c>
       <c r="B277" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C277" t="s">
         <v>25</v>
       </c>
       <c r="D277" t="n">
-        <v>35.4</v>
-[...2 lines deleted...]
-        <v>36.2</v>
+        <v>32.1</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
       </c>
       <c r="F277" t="n">
-        <v>33.4</v>
-[...2 lines deleted...]
-        <v>34.2</v>
+        <v>37.1</v>
+      </c>
+      <c r="G277" t="s">
+        <v>12</v>
       </c>
       <c r="H277" t="n">
-        <v>35.8</v>
-[...2 lines deleted...]
-        <v>35.7</v>
+        <v>32.0</v>
+      </c>
+      <c r="I277" t="s">
+        <v>12</v>
       </c>
       <c r="J277" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
-        <v>1943.0</v>
+        <v>2155.0</v>
       </c>
       <c r="B278" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C278" t="s">
         <v>25</v>
       </c>
       <c r="D278" t="n">
-        <v>27.9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>52.0</v>
+      </c>
+      <c r="E278" t="n">
+        <v>47.0</v>
       </c>
       <c r="F278" t="n">
-        <v>20.1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>61.0</v>
+      </c>
+      <c r="G278" t="n">
+        <v>64.0</v>
       </c>
       <c r="H278" t="n">
-        <v>16.3</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>65.0</v>
+      </c>
+      <c r="I278" t="n">
+        <v>100.0</v>
       </c>
       <c r="J278" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
-        <v>2004.0</v>
+        <v>1782.0</v>
       </c>
       <c r="B279" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C279" t="s">
         <v>25</v>
       </c>
       <c r="D279" t="n">
-        <v>73.34</v>
-[...2 lines deleted...]
-        <v>73.34</v>
+        <v>39.75</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
       </c>
       <c r="F279" t="n">
-        <v>66.49</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>29.96</v>
+      </c>
+      <c r="G279" t="s">
+        <v>12</v>
       </c>
       <c r="H279" t="n">
-        <v>73.21</v>
-[...2 lines deleted...]
-        <v>59.58</v>
+        <v>22.72</v>
+      </c>
+      <c r="I279" t="s">
+        <v>12</v>
       </c>
       <c r="J279" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
-        <v>2067.0</v>
+        <v>1783.0</v>
       </c>
       <c r="B280" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C280" t="s">
         <v>25</v>
       </c>
       <c r="D280" t="n">
-        <v>26.0</v>
-[...2 lines deleted...]
-        <v>25.75</v>
+        <v>6.1</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
       </c>
       <c r="F280" t="n">
-        <v>24.54</v>
-[...2 lines deleted...]
-        <v>22.03</v>
+        <v>2.7</v>
+      </c>
+      <c r="G280" t="s">
+        <v>12</v>
       </c>
       <c r="H280" t="n">
-        <v>24.7</v>
-[...2 lines deleted...]
-        <v>23.91</v>
+        <v>2.9</v>
+      </c>
+      <c r="I280" t="s">
+        <v>12</v>
       </c>
       <c r="J280" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
-        <v>1582.0</v>
+        <v>2061.0</v>
       </c>
       <c r="B281" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C281" t="s">
         <v>25</v>
       </c>
       <c r="D281" t="n">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>60.1</v>
+      </c>
+      <c r="E281" t="n">
+        <v>62.9</v>
       </c>
       <c r="F281" t="n">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>60.7</v>
+      </c>
+      <c r="G281" t="n">
+        <v>58.6</v>
       </c>
       <c r="H281" t="n">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>64.2</v>
+      </c>
+      <c r="I281" t="n">
+        <v>58.3</v>
       </c>
       <c r="J281" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
-        <v>2062.0</v>
+        <v>1773.0</v>
       </c>
       <c r="B282" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C282" t="s">
         <v>25</v>
       </c>
       <c r="D282" t="n">
-        <v>66.08</v>
+        <v>35.4</v>
       </c>
       <c r="E282" t="n">
-        <v>78.28</v>
+        <v>36.2</v>
       </c>
       <c r="F282" t="n">
-        <v>83.97</v>
+        <v>33.4</v>
       </c>
       <c r="G282" t="n">
-        <v>88.21</v>
+        <v>34.2</v>
       </c>
       <c r="H282" t="n">
-        <v>86.17</v>
+        <v>35.8</v>
       </c>
       <c r="I282" t="n">
-        <v>78.6</v>
-[...2 lines deleted...]
-        <v>77.62</v>
+        <v>35.7</v>
+      </c>
+      <c r="J282" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
-        <v>1497.0</v>
+        <v>1943.0</v>
       </c>
       <c r="B283" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C283" t="s">
         <v>25</v>
       </c>
       <c r="D283" t="n">
-        <v>95.9</v>
-[...2 lines deleted...]
-        <v>96.9</v>
+        <v>27.9</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
       </c>
       <c r="F283" t="n">
-        <v>97.6</v>
-[...2 lines deleted...]
-        <v>97.8</v>
+        <v>20.1</v>
+      </c>
+      <c r="G283" t="s">
+        <v>12</v>
       </c>
       <c r="H283" t="n">
-        <v>97.9</v>
-[...2 lines deleted...]
-        <v>96.9</v>
+        <v>16.3</v>
+      </c>
+      <c r="I283" t="s">
+        <v>12</v>
       </c>
       <c r="J283" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
-        <v>2102.0</v>
+        <v>2004.0</v>
       </c>
       <c r="B284" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C284" t="s">
         <v>25</v>
       </c>
-      <c r="D284" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D284" t="n">
+        <v>73.34</v>
+      </c>
+      <c r="E284" t="n">
+        <v>73.34</v>
+      </c>
+      <c r="F284" t="n">
+        <v>66.49</v>
+      </c>
+      <c r="G284" t="n">
+        <v>73.21</v>
       </c>
       <c r="H284" t="n">
-        <v>2.0</v>
+        <v>73.21</v>
       </c>
       <c r="I284" t="n">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>59.58</v>
+      </c>
+      <c r="J284" t="n">
+        <v>56.69</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
-        <v>2149.0</v>
+        <v>2067.0</v>
       </c>
       <c r="B285" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C285" t="s">
         <v>25</v>
       </c>
-      <c r="D285" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D285" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="E285" t="n">
+        <v>25.75</v>
+      </c>
+      <c r="F285" t="n">
+        <v>24.54</v>
+      </c>
+      <c r="G285" t="n">
+        <v>22.03</v>
       </c>
       <c r="H285" t="n">
-        <v>9.76</v>
+        <v>24.7</v>
       </c>
       <c r="I285" t="n">
-        <v>14.92</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>23.91</v>
+      </c>
+      <c r="J285" t="n">
+        <v>24.2</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
-        <v>2125.0</v>
+        <v>1582.0</v>
       </c>
       <c r="B286" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C286" t="s">
         <v>25</v>
       </c>
-      <c r="D286" t="s">
-        <v>12</v>
+      <c r="D286" t="n">
+        <v>4.86</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
-      <c r="F286" t="s">
-        <v>12</v>
+      <c r="F286" t="n">
+        <v>3.6</v>
       </c>
       <c r="G286" t="s">
         <v>12</v>
       </c>
-      <c r="H286" t="s">
-[...3 lines deleted...]
-        <v>100.0</v>
+      <c r="H286" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="I286" t="s">
+        <v>12</v>
       </c>
       <c r="J286" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
-        <v>2025.0</v>
+        <v>2062.0</v>
       </c>
       <c r="B287" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C287" t="s">
         <v>25</v>
       </c>
-      <c r="D287" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D287" t="n">
+        <v>66.08</v>
+      </c>
+      <c r="E287" t="n">
+        <v>78.28</v>
+      </c>
+      <c r="F287" t="n">
+        <v>83.97</v>
+      </c>
+      <c r="G287" t="n">
+        <v>88.21</v>
       </c>
       <c r="H287" t="n">
-        <v>80.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>86.17</v>
+      </c>
+      <c r="I287" t="n">
+        <v>78.6</v>
+      </c>
+      <c r="J287" t="n">
+        <v>77.13</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
-        <v>1386.0</v>
+        <v>1497.0</v>
       </c>
       <c r="B288" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C288" t="s">
         <v>25</v>
       </c>
       <c r="D288" t="n">
-        <v>86.0</v>
+        <v>95.9</v>
       </c>
       <c r="E288" t="n">
-        <v>100.0</v>
+        <v>96.9</v>
       </c>
       <c r="F288" t="n">
-        <v>118.0</v>
+        <v>97.6</v>
       </c>
       <c r="G288" t="n">
-        <v>89.5</v>
+        <v>97.8</v>
       </c>
       <c r="H288" t="n">
-        <v>87.5</v>
+        <v>97.9</v>
       </c>
       <c r="I288" t="n">
-        <v>118.0</v>
+        <v>96.9</v>
       </c>
       <c r="J288" t="n">
-        <v>82.9</v>
+        <v>98.4</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
-        <v>2162.0</v>
+        <v>2102.0</v>
       </c>
       <c r="B289" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C289" t="s">
         <v>25</v>
       </c>
       <c r="D289" t="s">
         <v>12</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
         <v>12</v>
       </c>
       <c r="G289" t="s">
         <v>12</v>
       </c>
       <c r="H289" t="n">
-        <v>78.0</v>
+        <v>2.0</v>
       </c>
       <c r="I289" t="n">
-        <v>78.0</v>
+        <v>6.0</v>
       </c>
       <c r="J289" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
-        <v>2033.0</v>
+        <v>2149.0</v>
       </c>
       <c r="B290" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C290" t="s">
         <v>25</v>
       </c>
       <c r="D290" t="s">
         <v>12</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
         <v>12</v>
       </c>
       <c r="G290" t="s">
         <v>12</v>
       </c>
       <c r="H290" t="n">
-        <v>4.39</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9.76</v>
+      </c>
+      <c r="I290" t="n">
+        <v>14.92</v>
       </c>
       <c r="J290" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
-        <v>349.0</v>
+        <v>2125.0</v>
       </c>
       <c r="B291" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C291" t="s">
         <v>25</v>
       </c>
-      <c r="D291" t="n">
-[...12 lines deleted...]
-        <v>0.094</v>
+      <c r="D291" t="s">
+        <v>12</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>12</v>
+      </c>
+      <c r="G291" t="s">
+        <v>12</v>
+      </c>
+      <c r="H291" t="s">
+        <v>12</v>
       </c>
       <c r="I291" t="n">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>1.91</v>
+        <v>100.0</v>
+      </c>
+      <c r="J291" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
-        <v>1292.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B292" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C292" t="s">
         <v>25</v>
       </c>
-      <c r="D292" t="n">
-[...9 lines deleted...]
-        <v>14.65</v>
+      <c r="D292" t="s">
+        <v>12</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>12</v>
+      </c>
+      <c r="G292" t="s">
+        <v>12</v>
       </c>
       <c r="H292" t="n">
-        <v>12.88</v>
-[...2 lines deleted...]
-        <v>11.48</v>
+        <v>80.0</v>
+      </c>
+      <c r="I292" t="s">
+        <v>12</v>
       </c>
       <c r="J292" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
-        <v>1284.0</v>
+        <v>1386.0</v>
       </c>
       <c r="B293" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C293" t="s">
         <v>25</v>
       </c>
       <c r="D293" t="n">
-        <v>0.32</v>
+        <v>86.0</v>
       </c>
       <c r="E293" t="n">
-        <v>0.09</v>
+        <v>100.0</v>
       </c>
       <c r="F293" t="n">
-        <v>0.11</v>
+        <v>118.0</v>
       </c>
       <c r="G293" t="n">
-        <v>0.4</v>
+        <v>89.5</v>
       </c>
       <c r="H293" t="n">
-        <v>0.66</v>
+        <v>87.5</v>
       </c>
       <c r="I293" t="n">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>118.0</v>
+      </c>
+      <c r="J293" t="n">
+        <v>86.3</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
-        <v>1288.0</v>
+        <v>2162.0</v>
       </c>
       <c r="B294" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C294" t="s">
         <v>25</v>
       </c>
-      <c r="D294" t="n">
-[...9 lines deleted...]
-        <v>1.74</v>
+      <c r="D294" t="s">
+        <v>12</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>12</v>
+      </c>
+      <c r="G294" t="s">
+        <v>12</v>
       </c>
       <c r="H294" t="n">
-        <v>1.85</v>
+        <v>78.0</v>
       </c>
       <c r="I294" t="n">
-        <v>1.54</v>
+        <v>78.0</v>
       </c>
       <c r="J294" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
-        <v>1832.0</v>
+        <v>2033.0</v>
       </c>
       <c r="B295" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C295" t="s">
         <v>25</v>
       </c>
-      <c r="D295" t="n">
-[...9 lines deleted...]
-        <v>29.41</v>
+      <c r="D295" t="s">
+        <v>12</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>12</v>
+      </c>
+      <c r="G295" t="s">
+        <v>12</v>
       </c>
       <c r="H295" t="n">
-        <v>47.15</v>
-[...2 lines deleted...]
-        <v>30.54</v>
+        <v>4.39</v>
+      </c>
+      <c r="I295" t="s">
+        <v>12</v>
       </c>
       <c r="J295" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
-        <v>1746.0</v>
+        <v>349.0</v>
       </c>
       <c r="B296" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C296" t="s">
         <v>25</v>
       </c>
       <c r="D296" t="n">
-        <v>69.1</v>
+        <v>0.064</v>
       </c>
       <c r="E296" t="n">
-        <v>71.0</v>
+        <v>0.105</v>
       </c>
       <c r="F296" t="n">
-        <v>71.95</v>
+        <v>0.135</v>
       </c>
       <c r="G296" t="n">
-        <v>71.1</v>
+        <v>0.109</v>
       </c>
       <c r="H296" t="n">
-        <v>70.66</v>
+        <v>0.094</v>
       </c>
       <c r="I296" t="n">
-        <v>77.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1.7</v>
+      </c>
+      <c r="J296" t="n">
+        <v>1.65</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
-        <v>1758.0</v>
+        <v>1292.0</v>
       </c>
       <c r="B297" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C297" t="s">
         <v>25</v>
       </c>
       <c r="D297" t="n">
-        <v>8.64</v>
+        <v>10.49</v>
       </c>
       <c r="E297" t="n">
-        <v>7.25</v>
+        <v>18.72</v>
       </c>
       <c r="F297" t="n">
-        <v>63.35</v>
+        <v>18.0</v>
       </c>
       <c r="G297" t="n">
-        <v>36.46</v>
+        <v>14.65</v>
       </c>
       <c r="H297" t="n">
-        <v>36.46</v>
+        <v>12.88</v>
       </c>
       <c r="I297" t="n">
-        <v>35.08</v>
-[...2 lines deleted...]
-        <v>13.25</v>
+        <v>11.48</v>
+      </c>
+      <c r="J297" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
-        <v>2121.0</v>
+        <v>1284.0</v>
       </c>
       <c r="B298" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C298" t="s">
         <v>25</v>
       </c>
-      <c r="D298" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D298" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="E298" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="F298" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="G298" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="H298" t="n">
+        <v>0.66</v>
       </c>
       <c r="I298" t="n">
-        <v>81.82</v>
+        <v>0.35</v>
       </c>
       <c r="J298" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
-        <v>1869.0</v>
+        <v>1288.0</v>
       </c>
       <c r="B299" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C299" t="s">
         <v>25</v>
       </c>
       <c r="D299" t="n">
-        <v>100.0</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>1.94</v>
+      </c>
+      <c r="E299" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="F299" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="G299" t="n">
+        <v>1.74</v>
+      </c>
+      <c r="H299" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="I299" t="n">
+        <v>1.54</v>
       </c>
       <c r="J299" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
-        <v>1855.0</v>
+        <v>1832.0</v>
       </c>
       <c r="B300" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C300" t="s">
         <v>25</v>
       </c>
       <c r="D300" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E300" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F300" t="n">
         <v>100.0</v>
       </c>
-      <c r="E300" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="G300" t="n">
+        <v>29.41</v>
+      </c>
+      <c r="H300" t="n">
+        <v>47.15</v>
+      </c>
+      <c r="I300" t="n">
+        <v>30.54</v>
+      </c>
+      <c r="J300" t="n">
+        <v>77.65</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
-        <v>2126.0</v>
+        <v>1746.0</v>
       </c>
       <c r="B301" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C301" t="s">
         <v>25</v>
       </c>
-      <c r="D301" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D301" t="n">
+        <v>69.1</v>
+      </c>
+      <c r="E301" t="n">
+        <v>71.0</v>
+      </c>
+      <c r="F301" t="n">
+        <v>71.95</v>
+      </c>
+      <c r="G301" t="n">
+        <v>71.1</v>
+      </c>
+      <c r="H301" t="n">
+        <v>70.66</v>
       </c>
       <c r="I301" t="n">
-        <v>92.0</v>
+        <v>77.5</v>
       </c>
       <c r="J301" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
-        <v>2026.0</v>
+        <v>1758.0</v>
       </c>
       <c r="B302" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C302" t="s">
         <v>25</v>
       </c>
-      <c r="D302" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D302" t="n">
+        <v>8.64</v>
+      </c>
+      <c r="E302" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="F302" t="n">
+        <v>63.35</v>
+      </c>
+      <c r="G302" t="n">
+        <v>36.46</v>
       </c>
       <c r="H302" t="n">
-        <v>0.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>36.46</v>
+      </c>
+      <c r="I302" t="n">
+        <v>35.08</v>
+      </c>
+      <c r="J302" t="n">
+        <v>25.22</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
-        <v>1791.0</v>
+        <v>2121.0</v>
       </c>
       <c r="B303" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C303" t="s">
         <v>25</v>
       </c>
-      <c r="D303" t="n">
-[...12 lines deleted...]
-        <v>11.05</v>
+      <c r="D303" t="s">
+        <v>12</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>12</v>
+      </c>
+      <c r="G303" t="s">
+        <v>12</v>
+      </c>
+      <c r="H303" t="s">
+        <v>12</v>
       </c>
       <c r="I303" t="n">
-        <v>11.05</v>
+        <v>81.82</v>
       </c>
       <c r="J303" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
-        <v>2088.0</v>
+        <v>1869.0</v>
       </c>
       <c r="B304" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C304" t="s">
         <v>25</v>
       </c>
-      <c r="D304" t="s">
-        <v>12</v>
+      <c r="D304" t="n">
+        <v>100.0</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
         <v>12</v>
       </c>
       <c r="G304" t="s">
         <v>12</v>
       </c>
-      <c r="H304" t="n">
-[...3 lines deleted...]
-        <v>19.3</v>
+      <c r="H304" t="s">
+        <v>12</v>
+      </c>
+      <c r="I304" t="s">
+        <v>12</v>
       </c>
       <c r="J304" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
-        <v>2094.0</v>
+        <v>1855.0</v>
       </c>
       <c r="B305" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C305" t="s">
         <v>25</v>
       </c>
-      <c r="D305" t="s">
-        <v>12</v>
+      <c r="D305" t="n">
+        <v>100.0</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
         <v>12</v>
       </c>
       <c r="G305" t="s">
         <v>12</v>
       </c>
-      <c r="H305" t="n">
-[...3 lines deleted...]
-        <v>25.0</v>
+      <c r="H305" t="s">
+        <v>12</v>
+      </c>
+      <c r="I305" t="s">
+        <v>12</v>
       </c>
       <c r="J305" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
-        <v>2029.0</v>
+        <v>2126.0</v>
       </c>
       <c r="B306" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C306" t="s">
         <v>25</v>
       </c>
       <c r="D306" t="s">
         <v>12</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
         <v>12</v>
       </c>
       <c r="G306" t="s">
         <v>12</v>
       </c>
-      <c r="H306" t="n">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="H306" t="s">
+        <v>12</v>
+      </c>
+      <c r="I306" t="n">
+        <v>92.0</v>
       </c>
       <c r="J306" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
-        <v>1094.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B307" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C307" t="s">
         <v>25</v>
       </c>
-      <c r="D307" t="n">
-[...9 lines deleted...]
-        <v>73.93</v>
+      <c r="D307" t="s">
+        <v>12</v>
+      </c>
+      <c r="E307" t="s">
+        <v>12</v>
+      </c>
+      <c r="F307" t="s">
+        <v>12</v>
+      </c>
+      <c r="G307" t="s">
+        <v>12</v>
       </c>
       <c r="H307" t="n">
-        <v>72.85</v>
-[...2 lines deleted...]
-        <v>77.77</v>
+        <v>0.0</v>
+      </c>
+      <c r="I307" t="s">
+        <v>12</v>
       </c>
       <c r="J307" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
-        <v>2115.0</v>
+        <v>1791.0</v>
       </c>
       <c r="B308" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C308" t="s">
         <v>25</v>
       </c>
-      <c r="D308" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D308" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="E308" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="F308" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="G308" t="n">
+        <v>7.57</v>
       </c>
       <c r="H308" t="n">
-        <v>5.0</v>
+        <v>11.05</v>
       </c>
       <c r="I308" t="n">
-        <v>7.0</v>
+        <v>11.05</v>
       </c>
       <c r="J308" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
-        <v>2074.0</v>
+        <v>2088.0</v>
       </c>
       <c r="B309" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C309" t="s">
         <v>25</v>
       </c>
       <c r="D309" t="s">
         <v>12</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
         <v>12</v>
       </c>
       <c r="G309" t="s">
         <v>12</v>
       </c>
       <c r="H309" t="n">
-        <v>10.0</v>
+        <v>19.3</v>
       </c>
       <c r="I309" t="n">
-        <v>13.0</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>19.3</v>
+      </c>
+      <c r="J309" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
-        <v>1656.0</v>
+        <v>2094.0</v>
       </c>
       <c r="B310" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C310" t="s">
         <v>25</v>
       </c>
-      <c r="D310" t="n">
-[...9 lines deleted...]
-        <v>0.8</v>
+      <c r="D310" t="s">
+        <v>12</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>12</v>
+      </c>
+      <c r="G310" t="s">
+        <v>12</v>
       </c>
       <c r="H310" t="n">
-        <v>-1.4</v>
+        <v>25.0</v>
       </c>
       <c r="I310" t="n">
-        <v>1.8</v>
+        <v>25.0</v>
       </c>
       <c r="J310" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
-        <v>2068.0</v>
+        <v>2029.0</v>
       </c>
       <c r="B311" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C311" t="s">
         <v>25</v>
       </c>
-      <c r="D311" t="n">
-[...9 lines deleted...]
-        <v>2.1</v>
+      <c r="D311" t="s">
+        <v>12</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>12</v>
+      </c>
+      <c r="G311" t="s">
+        <v>12</v>
       </c>
       <c r="H311" t="n">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="I311" t="s">
+        <v>12</v>
       </c>
       <c r="J311" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
-        <v>2076.0</v>
+        <v>1094.0</v>
       </c>
       <c r="B312" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C312" t="s">
-        <v>256</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D312" t="n">
+        <v>63.14</v>
+      </c>
+      <c r="E312" t="n">
+        <v>46.9</v>
+      </c>
+      <c r="F312" t="n">
+        <v>70.85</v>
+      </c>
+      <c r="G312" t="n">
+        <v>73.93</v>
       </c>
       <c r="H312" t="n">
-        <v>2.0</v>
+        <v>72.85</v>
       </c>
       <c r="I312" t="n">
-        <v>13.76</v>
+        <v>77.77</v>
       </c>
       <c r="J312" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
-        <v>1731.0</v>
+        <v>2115.0</v>
       </c>
       <c r="B313" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C313" t="s">
         <v>25</v>
       </c>
-      <c r="D313" t="n">
-[...9 lines deleted...]
-        <v>16.64</v>
+      <c r="D313" t="s">
+        <v>12</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>12</v>
+      </c>
+      <c r="G313" t="s">
+        <v>12</v>
       </c>
       <c r="H313" t="n">
-        <v>9.58</v>
+        <v>5.0</v>
       </c>
       <c r="I313" t="n">
-        <v>27.31</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>7.0</v>
+      </c>
+      <c r="J313" t="n">
+        <v>29.0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
-        <v>2078.0</v>
+        <v>2074.0</v>
       </c>
       <c r="B314" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C314" t="s">
         <v>25</v>
       </c>
-      <c r="D314" t="n">
-        <v>9.52</v>
+      <c r="D314" t="s">
+        <v>12</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
-      <c r="F314" t="n">
-        <v>8.79</v>
+      <c r="F314" t="s">
+        <v>12</v>
       </c>
       <c r="G314" t="s">
         <v>12</v>
       </c>
       <c r="H314" t="n">
-        <v>7.49</v>
+        <v>10.0</v>
       </c>
       <c r="I314" t="n">
-        <v>7.49</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13.0</v>
+      </c>
+      <c r="J314" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
-        <v>1477.0</v>
+        <v>1656.0</v>
       </c>
       <c r="B315" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C315" t="s">
         <v>25</v>
       </c>
       <c r="D315" t="n">
-        <v>58.68</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>-1.1</v>
+      </c>
+      <c r="E315" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="F315" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="G315" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="H315" t="n">
+        <v>-1.4</v>
+      </c>
+      <c r="I315" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="J315" t="n">
+        <v>-1.1</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
-        <v>1864.0</v>
+        <v>2068.0</v>
       </c>
       <c r="B316" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C316" t="s">
         <v>25</v>
       </c>
       <c r="D316" t="n">
-        <v>100.0</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>-8.1</v>
+      </c>
+      <c r="E316" t="n">
+        <v>5.4</v>
+      </c>
+      <c r="F316" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="G316" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="H316" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="I316" t="n">
+        <v>1.0</v>
       </c>
       <c r="J316" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
-        <v>1495.0</v>
+        <v>2076.0</v>
       </c>
       <c r="B317" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C317" t="s">
-        <v>180</v>
-[...4 lines deleted...]
-      <c r="E317" t="n">
+        <v>263</v>
+      </c>
+      <c r="D317" t="s">
+        <v>12</v>
+      </c>
+      <c r="E317" t="s">
+        <v>12</v>
+      </c>
+      <c r="F317" t="s">
+        <v>12</v>
+      </c>
+      <c r="G317" t="s">
+        <v>12</v>
+      </c>
+      <c r="H317" t="n">
         <v>2.0</v>
       </c>
-      <c r="F317" t="n">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="I317" t="n">
+        <v>13.76</v>
       </c>
       <c r="J317" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
-        <v>1937.0</v>
+        <v>1731.0</v>
       </c>
       <c r="B318" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C318" t="s">
-        <v>180</v>
+        <v>25</v>
       </c>
       <c r="D318" t="n">
-        <v>19.0</v>
+        <v>0.13</v>
       </c>
       <c r="E318" t="n">
-        <v>5.0</v>
+        <v>0.38</v>
       </c>
       <c r="F318" t="n">
-        <v>4.0</v>
+        <v>7.4</v>
       </c>
       <c r="G318" t="n">
-        <v>3.0</v>
+        <v>16.64</v>
       </c>
       <c r="H318" t="n">
-        <v>3.0</v>
+        <v>9.58</v>
       </c>
       <c r="I318" t="n">
-        <v>3.0</v>
+        <v>27.31</v>
       </c>
       <c r="J318" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
-        <v>1753.0</v>
+        <v>2078.0</v>
       </c>
       <c r="B319" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C319" t="s">
-        <v>180</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D319" t="n">
+        <v>9.52</v>
+      </c>
+      <c r="E319" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" t="n">
+        <v>8.79</v>
+      </c>
+      <c r="G319" t="s">
+        <v>12</v>
+      </c>
+      <c r="H319" t="n">
+        <v>7.49</v>
+      </c>
+      <c r="I319" t="n">
+        <v>7.49</v>
       </c>
       <c r="J319" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
-        <v>1784.0</v>
+        <v>1477.0</v>
       </c>
       <c r="B320" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C320" t="s">
-        <v>180</v>
+        <v>25</v>
       </c>
       <c r="D320" t="n">
-        <v>11.0</v>
+        <v>58.68</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
-      <c r="F320" t="n">
-[...3 lines deleted...]
-        <v>6.0</v>
+      <c r="F320" t="s">
+        <v>12</v>
+      </c>
+      <c r="G320" t="s">
+        <v>12</v>
       </c>
       <c r="H320" t="s">
         <v>12</v>
       </c>
       <c r="I320" t="s">
         <v>12</v>
       </c>
       <c r="J320" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
-        <v>1.0</v>
+        <v>1864.0</v>
       </c>
       <c r="B321" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C321" t="s">
-        <v>180</v>
-[...17 lines deleted...]
-        <v>4.0</v>
+        <v>25</v>
+      </c>
+      <c r="D321" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>12</v>
+      </c>
+      <c r="F321" t="s">
+        <v>12</v>
+      </c>
+      <c r="G321" t="s">
+        <v>12</v>
+      </c>
+      <c r="H321" t="s">
+        <v>12</v>
+      </c>
+      <c r="I321" t="s">
+        <v>12</v>
       </c>
       <c r="J321" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
-        <v>1486.0</v>
+        <v>1495.0</v>
       </c>
       <c r="B322" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C322" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D322" t="n">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="E322" t="n">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
       <c r="F322" t="n">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="G322" t="n">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="H322" t="n">
-        <v>5.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>4.0</v>
+      </c>
+      <c r="I322" t="s">
+        <v>12</v>
+      </c>
+      <c r="J322" t="n">
+        <v>2.0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
-        <v>1479.0</v>
+        <v>1937.0</v>
       </c>
       <c r="B323" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C323" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D323" t="n">
-        <v>24.0</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>19.0</v>
+      </c>
+      <c r="E323" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="F323" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="G323" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="H323" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I323" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="J323" t="n">
+        <v>4.0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
-        <v>1446.0</v>
+        <v>1753.0</v>
       </c>
       <c r="B324" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C324" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>187</v>
+      </c>
+      <c r="D324" t="s">
+        <v>12</v>
       </c>
       <c r="E324" t="n">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>17.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>12</v>
       </c>
       <c r="G324" t="n">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>17.0</v>
+      </c>
+      <c r="H324" t="s">
+        <v>12</v>
       </c>
       <c r="I324" t="s">
         <v>12</v>
       </c>
       <c r="J324" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
-        <v>3.0</v>
+        <v>1784.0</v>
       </c>
       <c r="B325" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C325" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D325" t="n">
-        <v>12.0</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>11.0</v>
+      </c>
+      <c r="E325" t="s">
+        <v>12</v>
       </c>
       <c r="F325" t="n">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
       <c r="G325" t="n">
-        <v>12.0</v>
-[...2 lines deleted...]
-        <v>11.0</v>
+        <v>6.0</v>
+      </c>
+      <c r="H325" t="s">
+        <v>12</v>
       </c>
       <c r="I325" t="s">
         <v>12</v>
       </c>
       <c r="J325" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
-        <v>1684.0</v>
+        <v>1.0</v>
       </c>
       <c r="B326" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C326" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>163.0</v>
+        <v>187</v>
+      </c>
+      <c r="D326" t="s">
+        <v>12</v>
       </c>
       <c r="E326" t="n">
-        <v>146.0</v>
+        <v>5.0</v>
       </c>
       <c r="F326" t="n">
-        <v>228.0</v>
+        <v>5.0</v>
       </c>
       <c r="G326" t="n">
-        <v>237.0</v>
+        <v>6.0</v>
       </c>
       <c r="H326" t="n">
-        <v>239.0</v>
+        <v>10.0</v>
       </c>
       <c r="I326" t="n">
-        <v>245.0</v>
+        <v>4.0</v>
       </c>
       <c r="J326" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
-        <v>2137.0</v>
+        <v>1486.0</v>
       </c>
       <c r="B327" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C327" t="s">
-        <v>407</v>
+        <v>187</v>
       </c>
       <c r="D327" t="n">
-        <v>49.0</v>
+        <v>13.0</v>
       </c>
       <c r="E327" t="n">
-        <v>89.0</v>
+        <v>14.0</v>
       </c>
       <c r="F327" t="n">
-        <v>51.0</v>
+        <v>12.0</v>
       </c>
       <c r="G327" t="n">
-        <v>74.0</v>
+        <v>9.0</v>
       </c>
       <c r="H327" t="n">
-        <v>82.0</v>
+        <v>5.0</v>
       </c>
       <c r="I327" t="n">
-        <v>83.0</v>
-[...2 lines deleted...]
-        <v>47.0</v>
+        <v>5.0</v>
+      </c>
+      <c r="J327" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
-        <v>2036.0</v>
+        <v>1479.0</v>
       </c>
       <c r="B328" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C328" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>187</v>
+      </c>
+      <c r="D328" t="n">
+        <v>24.0</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
         <v>12</v>
       </c>
       <c r="G328" t="s">
         <v>12</v>
       </c>
-      <c r="H328" t="n">
-        <v>5.0</v>
+      <c r="H328" t="s">
+        <v>12</v>
       </c>
       <c r="I328" t="s">
         <v>12</v>
       </c>
       <c r="J328" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
-        <v>2070.0</v>
+        <v>1446.0</v>
       </c>
       <c r="B329" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C329" t="s">
-        <v>410</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>187</v>
+      </c>
+      <c r="D329" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="E329" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="F329" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="G329" t="n">
+        <v>4.0</v>
       </c>
       <c r="H329" t="n">
-        <v>88.99</v>
-[...2 lines deleted...]
-        <v>91.5</v>
+        <v>4.0</v>
+      </c>
+      <c r="I329" t="s">
+        <v>12</v>
       </c>
       <c r="J329" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
-        <v>1456.0</v>
+        <v>3.0</v>
       </c>
       <c r="B330" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C330" t="s">
-        <v>412</v>
+        <v>187</v>
       </c>
       <c r="D330" t="n">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
       <c r="E330" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="F330" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="G330" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="H330" t="n">
         <v>11.0</v>
       </c>
-      <c r="F330" t="n">
-[...12 lines deleted...]
-        <v>14.0</v>
+      <c r="I330" t="s">
+        <v>12</v>
+      </c>
+      <c r="J330" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
-        <v>1939.0</v>
+        <v>1684.0</v>
       </c>
       <c r="B331" t="s">
         <v>413</v>
       </c>
       <c r="C331" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="D331" t="n">
-        <v>50.12</v>
+        <v>163.0</v>
       </c>
       <c r="E331" t="n">
-        <v>117.0</v>
+        <v>146.0</v>
       </c>
       <c r="F331" t="n">
-        <v>49.17</v>
+        <v>228.0</v>
       </c>
       <c r="G331" t="n">
-        <v>134.8</v>
+        <v>237.0</v>
       </c>
       <c r="H331" t="n">
-        <v>112.07</v>
+        <v>239.0</v>
       </c>
       <c r="I331" t="n">
-        <v>109.47</v>
+        <v>244.0</v>
       </c>
       <c r="J331" t="n">
-        <v>51.41</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
-        <v>2156.0</v>
+        <v>2137.0</v>
       </c>
       <c r="B332" t="s">
         <v>414</v>
       </c>
       <c r="C332" t="s">
-        <v>410</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>415</v>
+      </c>
+      <c r="D332" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="E332" t="n">
+        <v>89.0</v>
+      </c>
+      <c r="F332" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="G332" t="n">
+        <v>74.0</v>
       </c>
       <c r="H332" t="n">
-        <v>0.482</v>
+        <v>82.0</v>
       </c>
       <c r="I332" t="n">
-        <v>0.482</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83.0</v>
+      </c>
+      <c r="J332" t="n">
+        <v>73.0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
-        <v>2164.0</v>
+        <v>2036.0</v>
       </c>
       <c r="B333" t="s">
+        <v>416</v>
+      </c>
+      <c r="C333" t="s">
         <v>415</v>
       </c>
-      <c r="C333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D333" t="s">
         <v>12</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
         <v>12</v>
       </c>
       <c r="G333" t="s">
         <v>12</v>
       </c>
       <c r="H333" t="n">
-        <v>8.1</v>
-[...2 lines deleted...]
-        <v>8.04</v>
+        <v>5.0</v>
+      </c>
+      <c r="I333" t="s">
+        <v>12</v>
       </c>
       <c r="J333" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
-        <v>7.0</v>
+        <v>2070.0</v>
       </c>
       <c r="B334" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C334" t="s">
-        <v>97</v>
-[...11 lines deleted...]
-        <v>529.11</v>
+        <v>418</v>
+      </c>
+      <c r="D334" t="s">
+        <v>12</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>12</v>
+      </c>
+      <c r="G334" t="s">
+        <v>12</v>
       </c>
       <c r="H334" t="n">
-        <v>567.43</v>
+        <v>88.99</v>
       </c>
       <c r="I334" t="n">
-        <v>613.39</v>
-[...2 lines deleted...]
-        <v>649.44</v>
+        <v>91.5</v>
+      </c>
+      <c r="J334" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
-        <v>2118.0</v>
+        <v>1456.0</v>
       </c>
       <c r="B335" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C335" t="s">
-        <v>410</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>420</v>
+      </c>
+      <c r="D335" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="E335" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="F335" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="G335" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H335" t="n">
+        <v>15.0</v>
       </c>
       <c r="I335" t="n">
-        <v>84.2</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>14.0</v>
+      </c>
+      <c r="J335" t="n">
+        <v>14.0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
-        <v>1737.0</v>
+        <v>1939.0</v>
       </c>
       <c r="B336" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C336" t="s">
-        <v>25</v>
+        <v>149</v>
       </c>
       <c r="D336" t="n">
-        <v>26.0</v>
+        <v>50.12</v>
       </c>
       <c r="E336" t="n">
-        <v>18.0</v>
+        <v>117.0</v>
       </c>
       <c r="F336" t="n">
-        <v>20.0</v>
+        <v>49.17</v>
       </c>
       <c r="G336" t="n">
-        <v>26.0</v>
+        <v>134.8</v>
       </c>
       <c r="H336" t="n">
-        <v>29.66</v>
+        <v>112.07</v>
       </c>
       <c r="I336" t="n">
-        <v>33.57</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>109.47</v>
+      </c>
+      <c r="J336" t="n">
+        <v>84.72</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
-        <v>1922.0</v>
+        <v>2156.0</v>
       </c>
       <c r="B337" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C337" t="s">
-        <v>420</v>
-[...11 lines deleted...]
-        <v>187.0</v>
+        <v>418</v>
+      </c>
+      <c r="D337" t="s">
+        <v>12</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>12</v>
+      </c>
+      <c r="G337" t="s">
+        <v>12</v>
       </c>
       <c r="H337" t="n">
-        <v>262.0</v>
+        <v>0.482</v>
       </c>
       <c r="I337" t="n">
-        <v>274.0</v>
-[...2 lines deleted...]
-        <v>83.0</v>
+        <v>0.482</v>
+      </c>
+      <c r="J337" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
-        <v>2176.0</v>
+        <v>2164.0</v>
       </c>
       <c r="B338" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C338" t="s">
         <v>25</v>
       </c>
-      <c r="D338" t="n">
-[...9 lines deleted...]
-        <v>55.22</v>
+      <c r="D338" t="s">
+        <v>12</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>12</v>
+      </c>
+      <c r="G338" t="s">
+        <v>12</v>
       </c>
       <c r="H338" t="n">
-        <v>36.8</v>
+        <v>8.1</v>
       </c>
       <c r="I338" t="n">
-        <v>67.71</v>
+        <v>8.04</v>
       </c>
       <c r="J338" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
-        <v>1896.0</v>
+        <v>7.0</v>
       </c>
       <c r="B339" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C339" t="s">
-        <v>423</v>
+        <v>99</v>
       </c>
       <c r="D339" t="n">
-        <v>9627.0</v>
+        <v>398.34</v>
       </c>
       <c r="E339" t="n">
-        <v>8012.0</v>
+        <v>428.93</v>
       </c>
       <c r="F339" t="n">
-        <v>8313.0</v>
+        <v>479.91</v>
       </c>
       <c r="G339" t="n">
-        <v>3047.0</v>
+        <v>529.11</v>
       </c>
       <c r="H339" t="n">
-        <v>2976.0</v>
+        <v>567.43</v>
       </c>
       <c r="I339" t="n">
-        <v>3314.0</v>
+        <v>613.39</v>
       </c>
       <c r="J339" t="n">
-        <v>818.0</v>
+        <v>658.55</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
-        <v>618.0</v>
+        <v>2118.0</v>
       </c>
       <c r="B340" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C340" t="s">
-        <v>425</v>
-[...14 lines deleted...]
-        <v>24.0</v>
+        <v>418</v>
+      </c>
+      <c r="D340" t="s">
+        <v>12</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>12</v>
+      </c>
+      <c r="G340" t="s">
+        <v>12</v>
+      </c>
+      <c r="H340" t="s">
+        <v>12</v>
       </c>
       <c r="I340" t="n">
-        <v>36.0</v>
-[...2 lines deleted...]
-        <v>6.0</v>
+        <v>84.2</v>
+      </c>
+      <c r="J340" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
-        <v>353.0</v>
+        <v>1737.0</v>
       </c>
       <c r="B341" t="s">
         <v>426</v>
       </c>
       <c r="C341" t="s">
-        <v>425</v>
+        <v>25</v>
       </c>
       <c r="D341" t="n">
-        <v>190.0</v>
+        <v>26.0</v>
       </c>
       <c r="E341" t="n">
-        <v>283.0</v>
+        <v>18.0</v>
       </c>
       <c r="F341" t="n">
-        <v>37.0</v>
+        <v>20.0</v>
       </c>
       <c r="G341" t="n">
-        <v>40.0</v>
+        <v>26.0</v>
       </c>
       <c r="H341" t="n">
-        <v>41.0</v>
+        <v>29.66</v>
       </c>
       <c r="I341" t="n">
-        <v>41.0</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>33.57</v>
+      </c>
+      <c r="J341" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
-        <v>1891.0</v>
+        <v>1922.0</v>
       </c>
       <c r="B342" t="s">
         <v>427</v>
       </c>
       <c r="C342" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="D342" t="n">
-        <v>190.0</v>
+        <v>175.0</v>
       </c>
       <c r="E342" t="n">
-        <v>283.0</v>
+        <v>178.0</v>
       </c>
       <c r="F342" t="n">
-        <v>37.0</v>
+        <v>153.0</v>
       </c>
       <c r="G342" t="n">
-        <v>40.0</v>
+        <v>187.0</v>
       </c>
       <c r="H342" t="n">
-        <v>41.0</v>
+        <v>262.0</v>
       </c>
       <c r="I342" t="n">
-        <v>41.0</v>
+        <v>274.0</v>
       </c>
       <c r="J342" t="n">
-        <v>7.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
-        <v>1841.0</v>
+        <v>2176.0</v>
       </c>
       <c r="B343" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C343" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="D343" t="n">
-        <v>24.0</v>
+        <v>73.65</v>
       </c>
       <c r="E343" t="n">
-        <v>37.0</v>
+        <v>91.73</v>
       </c>
       <c r="F343" t="n">
-        <v>32.0</v>
+        <v>60.82</v>
       </c>
       <c r="G343" t="n">
-        <v>23.0</v>
+        <v>55.22</v>
       </c>
       <c r="H343" t="n">
-        <v>44.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>36.8</v>
+      </c>
+      <c r="I343" t="n">
+        <v>67.71</v>
       </c>
       <c r="J343" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
-        <v>1836.0</v>
+        <v>1896.0</v>
       </c>
       <c r="B344" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C344" t="s">
-        <v>25</v>
+        <v>431</v>
       </c>
       <c r="D344" t="n">
-        <v>100.0</v>
+        <v>9627.0</v>
       </c>
       <c r="E344" t="n">
-        <v>100.0</v>
+        <v>8012.0</v>
       </c>
       <c r="F344" t="n">
-        <v>100.0</v>
+        <v>8313.0</v>
       </c>
       <c r="G344" t="n">
-        <v>100.0</v>
+        <v>3047.0</v>
       </c>
       <c r="H344" t="n">
-        <v>100.0</v>
+        <v>2976.0</v>
       </c>
       <c r="I344" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3314.0</v>
+      </c>
+      <c r="J344" t="n">
+        <v>1828.0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
-        <v>2175.0</v>
+        <v>618.0</v>
       </c>
       <c r="B345" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C345" t="s">
-        <v>25</v>
+        <v>433</v>
       </c>
       <c r="D345" t="n">
-        <v>100.0</v>
+        <v>31.0</v>
       </c>
       <c r="E345" t="n">
-        <v>100.0</v>
+        <v>26.0</v>
       </c>
       <c r="F345" t="n">
-        <v>100.0</v>
+        <v>24.0</v>
       </c>
       <c r="G345" t="n">
-        <v>100.0</v>
+        <v>21.0</v>
       </c>
       <c r="H345" t="n">
-        <v>100.0</v>
+        <v>24.0</v>
       </c>
       <c r="I345" t="n">
-        <v>100.0</v>
+        <v>36.0</v>
       </c>
       <c r="J345" t="n">
-        <v>100.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
-        <v>2024.0</v>
+        <v>353.0</v>
       </c>
       <c r="B346" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C346" t="s">
-        <v>101</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>433</v>
+      </c>
+      <c r="D346" t="n">
+        <v>190.0</v>
+      </c>
+      <c r="E346" t="n">
+        <v>283.0</v>
+      </c>
+      <c r="F346" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="G346" t="n">
+        <v>40.0</v>
       </c>
       <c r="H346" t="n">
-        <v>7404.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>41.0</v>
+      </c>
+      <c r="I346" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="J346" t="n">
+        <v>16.0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
-        <v>2032.0</v>
+        <v>1891.0</v>
       </c>
       <c r="B347" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C347" t="s">
         <v>433</v>
       </c>
-      <c r="D347" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D347" t="n">
+        <v>190.0</v>
+      </c>
+      <c r="E347" t="n">
+        <v>283.0</v>
+      </c>
+      <c r="F347" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="G347" t="n">
+        <v>40.0</v>
       </c>
       <c r="H347" t="n">
-        <v>171.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>41.0</v>
+      </c>
+      <c r="I347" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="J347" t="n">
+        <v>11.0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
-        <v>2031.0</v>
+        <v>1841.0</v>
       </c>
       <c r="B348" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C348" t="s">
-        <v>433</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>64</v>
+      </c>
+      <c r="D348" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="E348" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="F348" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="G348" t="n">
+        <v>23.0</v>
       </c>
       <c r="H348" t="n">
-        <v>215.0</v>
+        <v>44.0</v>
       </c>
       <c r="I348" t="s">
         <v>12</v>
       </c>
       <c r="J348" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
-        <v>759.0</v>
+        <v>1836.0</v>
       </c>
       <c r="B349" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C349" t="s">
-        <v>91</v>
+        <v>25</v>
       </c>
       <c r="D349" t="n">
-        <v>26.0</v>
+        <v>100.0</v>
       </c>
       <c r="E349" t="n">
-        <v>24.0</v>
+        <v>100.0</v>
       </c>
       <c r="F349" t="n">
-        <v>11.0</v>
+        <v>100.0</v>
       </c>
       <c r="G349" t="n">
-        <v>12.0</v>
+        <v>100.0</v>
       </c>
       <c r="H349" t="n">
-        <v>7.0</v>
+        <v>100.0</v>
       </c>
       <c r="I349" t="n">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="J349" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
-        <v>1419.0</v>
+        <v>2175.0</v>
       </c>
       <c r="B350" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C350" t="s">
-        <v>91</v>
+        <v>25</v>
       </c>
       <c r="D350" t="n">
-        <v>4834.0</v>
+        <v>100.0</v>
       </c>
       <c r="E350" t="n">
-        <v>3672.0</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="n">
-        <v>3028.0</v>
+        <v>100.0</v>
       </c>
       <c r="G350" t="n">
-        <v>2726.0</v>
+        <v>100.0</v>
       </c>
       <c r="H350" t="n">
-        <v>2248.0</v>
+        <v>100.0</v>
       </c>
       <c r="I350" t="n">
-        <v>2110.0</v>
+        <v>100.0</v>
       </c>
       <c r="J350" t="n">
-        <v>574.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
-        <v>1418.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B351" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C351" t="s">
-        <v>91</v>
-[...11 lines deleted...]
-        <v>4347.0</v>
+        <v>103</v>
+      </c>
+      <c r="D351" t="s">
+        <v>12</v>
+      </c>
+      <c r="E351" t="s">
+        <v>12</v>
+      </c>
+      <c r="F351" t="s">
+        <v>12</v>
+      </c>
+      <c r="G351" t="s">
+        <v>12</v>
       </c>
       <c r="H351" t="n">
-        <v>3928.0</v>
-[...5 lines deleted...]
-        <v>936.0</v>
+        <v>7404.0</v>
+      </c>
+      <c r="I351" t="s">
+        <v>12</v>
+      </c>
+      <c r="J351" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
-        <v>758.0</v>
+        <v>2032.0</v>
       </c>
       <c r="B352" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C352" t="s">
-        <v>91</v>
-[...11 lines deleted...]
-        <v>7568.0</v>
+        <v>441</v>
+      </c>
+      <c r="D352" t="s">
+        <v>12</v>
+      </c>
+      <c r="E352" t="s">
+        <v>12</v>
+      </c>
+      <c r="F352" t="s">
+        <v>12</v>
+      </c>
+      <c r="G352" t="s">
+        <v>12</v>
       </c>
       <c r="H352" t="n">
-        <v>6632.0</v>
-[...5 lines deleted...]
-        <v>1279.0</v>
+        <v>171.0</v>
+      </c>
+      <c r="I352" t="s">
+        <v>12</v>
+      </c>
+      <c r="J352" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
-        <v>753.0</v>
+        <v>2031.0</v>
       </c>
       <c r="B353" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C353" t="s">
-        <v>91</v>
-[...11 lines deleted...]
-        <v>246.0</v>
+        <v>441</v>
+      </c>
+      <c r="D353" t="s">
+        <v>12</v>
+      </c>
+      <c r="E353" t="s">
+        <v>12</v>
+      </c>
+      <c r="F353" t="s">
+        <v>12</v>
+      </c>
+      <c r="G353" t="s">
+        <v>12</v>
       </c>
       <c r="H353" t="n">
-        <v>170.0</v>
-[...5 lines deleted...]
-        <v>37.0</v>
+        <v>215.0</v>
+      </c>
+      <c r="I353" t="s">
+        <v>12</v>
+      </c>
+      <c r="J353" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
-        <v>60.0</v>
+        <v>759.0</v>
       </c>
       <c r="B354" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C354" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D354" t="n">
-        <v>9956.0</v>
+        <v>26.0</v>
       </c>
       <c r="E354" t="n">
-        <v>10148.0</v>
+        <v>24.0</v>
       </c>
       <c r="F354" t="n">
-        <v>9415.0</v>
+        <v>11.0</v>
       </c>
       <c r="G354" t="n">
-        <v>8400.0</v>
+        <v>12.0</v>
       </c>
       <c r="H354" t="n">
-        <v>7204.0</v>
+        <v>7.0</v>
       </c>
       <c r="I354" t="n">
-        <v>5700.0</v>
+        <v>1.0</v>
       </c>
       <c r="J354" t="n">
-        <v>1931.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
-        <v>754.0</v>
+        <v>1419.0</v>
       </c>
       <c r="B355" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C355" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D355" t="n">
-        <v>13.0</v>
+        <v>4834.0</v>
       </c>
       <c r="E355" t="n">
-        <v>19.0</v>
+        <v>3672.0</v>
       </c>
       <c r="F355" t="n">
-        <v>22.0</v>
+        <v>3028.0</v>
       </c>
       <c r="G355" t="n">
-        <v>16.0</v>
+        <v>2726.0</v>
       </c>
       <c r="H355" t="n">
-        <v>16.0</v>
+        <v>2248.0</v>
       </c>
       <c r="I355" t="n">
-        <v>15.0</v>
+        <v>2110.0</v>
       </c>
       <c r="J355" t="n">
-        <v>3.0</v>
+        <v>971.0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
-        <v>1914.0</v>
+        <v>1418.0</v>
       </c>
       <c r="B356" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C356" t="s">
-        <v>443</v>
+        <v>93</v>
       </c>
       <c r="D356" t="n">
-        <v>6466.0</v>
+        <v>10125.0</v>
       </c>
       <c r="E356" t="n">
-        <v>7262.0</v>
+        <v>7557.0</v>
       </c>
       <c r="F356" t="n">
-        <v>7559.0</v>
+        <v>5299.0</v>
       </c>
       <c r="G356" t="n">
-        <v>7643.0</v>
+        <v>4347.0</v>
       </c>
       <c r="H356" t="n">
-        <v>6906.0</v>
+        <v>3928.0</v>
       </c>
       <c r="I356" t="n">
-        <v>7162.0</v>
+        <v>3148.0</v>
       </c>
       <c r="J356" t="n">
-        <v>1970.0</v>
+        <v>1607.0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
-        <v>452.0</v>
+        <v>758.0</v>
       </c>
       <c r="B357" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C357" t="s">
-        <v>445</v>
+        <v>93</v>
       </c>
       <c r="D357" t="n">
-        <v>164.0</v>
+        <v>11131.0</v>
       </c>
       <c r="E357" t="n">
-        <v>166.0</v>
+        <v>8988.0</v>
       </c>
       <c r="F357" t="n">
-        <v>175.0</v>
+        <v>9496.0</v>
       </c>
       <c r="G357" t="n">
-        <v>182.0</v>
+        <v>7568.0</v>
       </c>
       <c r="H357" t="n">
-        <v>189.0</v>
+        <v>6632.0</v>
       </c>
       <c r="I357" t="n">
-        <v>198.0</v>
+        <v>5065.0</v>
       </c>
       <c r="J357" t="n">
-        <v>198.0</v>
+        <v>2339.0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
-        <v>2045.0</v>
+        <v>753.0</v>
       </c>
       <c r="B358" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C358" t="s">
-        <v>447</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>93</v>
+      </c>
+      <c r="D358" t="n">
+        <v>413.0</v>
+      </c>
+      <c r="E358" t="n">
+        <v>365.0</v>
+      </c>
+      <c r="F358" t="n">
+        <v>318.0</v>
+      </c>
+      <c r="G358" t="n">
+        <v>246.0</v>
       </c>
       <c r="H358" t="n">
-        <v>2718.0</v>
+        <v>170.0</v>
       </c>
       <c r="I358" t="n">
-        <v>3237.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>102.0</v>
+      </c>
+      <c r="J358" t="n">
+        <v>55.0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
-        <v>1908.0</v>
+        <v>60.0</v>
       </c>
       <c r="B359" t="s">
         <v>448</v>
       </c>
       <c r="C359" t="s">
-        <v>449</v>
+        <v>93</v>
       </c>
       <c r="D359" t="n">
-        <v>43.0</v>
+        <v>9956.0</v>
       </c>
       <c r="E359" t="n">
-        <v>53.0</v>
+        <v>10148.0</v>
       </c>
       <c r="F359" t="n">
-        <v>55.0</v>
+        <v>9415.0</v>
       </c>
       <c r="G359" t="n">
-        <v>52.0</v>
+        <v>8400.0</v>
       </c>
       <c r="H359" t="n">
-        <v>51.0</v>
+        <v>7204.0</v>
       </c>
       <c r="I359" t="n">
-        <v>51.0</v>
+        <v>5700.0</v>
       </c>
       <c r="J359" t="n">
-        <v>17.0</v>
+        <v>3572.0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
-        <v>2030.0</v>
+        <v>754.0</v>
       </c>
       <c r="B360" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C360" t="s">
-        <v>451</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>93</v>
+      </c>
+      <c r="D360" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="E360" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="F360" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="G360" t="n">
+        <v>16.0</v>
       </c>
       <c r="H360" t="n">
-        <v>1170.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>16.0</v>
+      </c>
+      <c r="I360" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="J360" t="n">
+        <v>9.0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
-        <v>20.0</v>
+        <v>1914.0</v>
       </c>
       <c r="B361" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C361" t="s">
-        <v>72</v>
+        <v>451</v>
       </c>
       <c r="D361" t="n">
-        <v>27.12</v>
+        <v>6466.0</v>
       </c>
       <c r="E361" t="n">
-        <v>27.02</v>
+        <v>7262.0</v>
       </c>
       <c r="F361" t="n">
-        <v>21.78</v>
+        <v>7559.0</v>
       </c>
       <c r="G361" t="n">
-        <v>22.73</v>
+        <v>7643.0</v>
       </c>
       <c r="H361" t="n">
-        <v>28.8</v>
+        <v>6906.0</v>
       </c>
       <c r="I361" t="n">
-        <v>23.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>7162.0</v>
+      </c>
+      <c r="J361" t="n">
+        <v>3820.0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
-        <v>1824.0</v>
+        <v>452.0</v>
       </c>
       <c r="B362" t="s">
+        <v>452</v>
+      </c>
+      <c r="C362" t="s">
         <v>453</v>
       </c>
-      <c r="C362" t="s">
-[...21 lines deleted...]
-        <v>12</v>
+      <c r="D362" t="n">
+        <v>164.0</v>
+      </c>
+      <c r="E362" t="n">
+        <v>166.0</v>
+      </c>
+      <c r="F362" t="n">
+        <v>175.0</v>
+      </c>
+      <c r="G362" t="n">
+        <v>182.0</v>
+      </c>
+      <c r="H362" t="n">
+        <v>189.0</v>
+      </c>
+      <c r="I362" t="n">
+        <v>198.0</v>
+      </c>
+      <c r="J362" t="n">
+        <v>204.0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
-        <v>2023.0</v>
+        <v>2045.0</v>
       </c>
       <c r="B363" t="s">
         <v>454</v>
       </c>
       <c r="C363" t="s">
-        <v>31</v>
+        <v>455</v>
       </c>
       <c r="D363" t="s">
         <v>12</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
         <v>12</v>
       </c>
       <c r="G363" t="s">
         <v>12</v>
       </c>
       <c r="H363" t="n">
-        <v>273.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2718.0</v>
+      </c>
+      <c r="I363" t="n">
+        <v>3237.0</v>
+      </c>
+      <c r="J363" t="n">
+        <v>3096.0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
-        <v>2058.0</v>
+        <v>1908.0</v>
       </c>
       <c r="B364" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C364" t="s">
-        <v>256</v>
+        <v>457</v>
       </c>
       <c r="D364" t="n">
-        <v>49.7</v>
+        <v>43.0</v>
       </c>
       <c r="E364" t="n">
-        <v>50.82</v>
+        <v>53.0</v>
       </c>
       <c r="F364" t="n">
-        <v>46.16</v>
+        <v>55.0</v>
       </c>
       <c r="G364" t="n">
-        <v>38.26</v>
+        <v>52.0</v>
       </c>
       <c r="H364" t="n">
-        <v>35.39</v>
+        <v>51.0</v>
       </c>
       <c r="I364" t="n">
-        <v>29.57</v>
+        <v>51.0</v>
       </c>
       <c r="J364" t="n">
-        <v>8.31</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
-        <v>1789.0</v>
+        <v>2030.0</v>
       </c>
       <c r="B365" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C365" t="s">
-        <v>256</v>
-[...11 lines deleted...]
-        <v>1523.38</v>
+        <v>459</v>
+      </c>
+      <c r="D365" t="s">
+        <v>12</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>12</v>
+      </c>
+      <c r="G365" t="s">
+        <v>12</v>
       </c>
       <c r="H365" t="n">
-        <v>1406.8</v>
-[...5 lines deleted...]
-        <v>410.45</v>
+        <v>1170.0</v>
+      </c>
+      <c r="I365" t="s">
+        <v>12</v>
+      </c>
+      <c r="J365" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
-        <v>4.0</v>
+        <v>20.0</v>
       </c>
       <c r="B366" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C366" t="s">
-        <v>256</v>
+        <v>74</v>
       </c>
       <c r="D366" t="n">
-        <v>4.1</v>
+        <v>27.12</v>
       </c>
       <c r="E366" t="n">
-        <v>3.1</v>
+        <v>27.02</v>
       </c>
       <c r="F366" t="n">
-        <v>2.4</v>
+        <v>21.78</v>
       </c>
       <c r="G366" t="n">
-        <v>2.2</v>
+        <v>22.73</v>
       </c>
       <c r="H366" t="n">
-        <v>2.1</v>
+        <v>28.8</v>
       </c>
       <c r="I366" t="n">
-        <v>3.1</v>
+        <v>23.0</v>
       </c>
       <c r="J366" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
-        <v>1599.0</v>
+        <v>1824.0</v>
       </c>
       <c r="B367" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C367" t="s">
-        <v>256</v>
+        <v>156</v>
       </c>
       <c r="D367" t="s">
         <v>12</v>
       </c>
-      <c r="E367" t="n">
-        <v>16497.0</v>
+      <c r="E367" t="s">
+        <v>12</v>
       </c>
       <c r="F367" t="s">
         <v>12</v>
       </c>
-      <c r="G367" t="n">
-        <v>24391.0</v>
+      <c r="G367" t="s">
+        <v>12</v>
       </c>
       <c r="H367" t="s">
         <v>12</v>
       </c>
       <c r="I367" t="s">
         <v>12</v>
       </c>
       <c r="J367" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
-        <v>1688.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B368" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C368" t="s">
-        <v>256</v>
-[...11 lines deleted...]
-        <v>47.0</v>
+        <v>31</v>
+      </c>
+      <c r="D368" t="s">
+        <v>12</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>12</v>
+      </c>
+      <c r="G368" t="s">
+        <v>12</v>
       </c>
       <c r="H368" t="n">
-        <v>46.48</v>
-[...5 lines deleted...]
-        <v>48.61</v>
+        <v>273.0</v>
+      </c>
+      <c r="I368" t="s">
+        <v>12</v>
+      </c>
+      <c r="J368" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
-        <v>2080.0</v>
+        <v>2058.0</v>
       </c>
       <c r="B369" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C369" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D369" t="n">
-        <v>49.1</v>
+        <v>49.7</v>
       </c>
       <c r="E369" t="n">
-        <v>48.0</v>
+        <v>50.82</v>
       </c>
       <c r="F369" t="n">
-        <v>46.7</v>
+        <v>46.16</v>
       </c>
       <c r="G369" t="n">
-        <v>49.2</v>
+        <v>38.26</v>
       </c>
       <c r="H369" t="n">
-        <v>48.2</v>
+        <v>35.39</v>
       </c>
       <c r="I369" t="n">
-        <v>51.0</v>
+        <v>29.57</v>
       </c>
       <c r="J369" t="n">
-        <v>49.7</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
-        <v>172.0</v>
+        <v>1789.0</v>
       </c>
       <c r="B370" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C370" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D370" t="n">
-        <v>10.94</v>
+        <v>1505.76</v>
       </c>
       <c r="E370" t="n">
-        <v>10.89</v>
+        <v>1514.4</v>
       </c>
       <c r="F370" t="n">
-        <v>11.01</v>
+        <v>1498.4</v>
       </c>
       <c r="G370" t="n">
-        <v>11.76</v>
+        <v>1523.38</v>
       </c>
       <c r="H370" t="n">
-        <v>11.44</v>
+        <v>1406.8</v>
       </c>
       <c r="I370" t="n">
-        <v>11.44</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1285.22</v>
+      </c>
+      <c r="J370" t="n">
+        <v>744.71</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
-        <v>1409.0</v>
+        <v>4.0</v>
       </c>
       <c r="B371" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C371" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D371" t="n">
-        <v>39.1</v>
+        <v>4.1</v>
       </c>
       <c r="E371" t="n">
-        <v>50.9</v>
+        <v>3.1</v>
       </c>
       <c r="F371" t="n">
-        <v>31.2</v>
+        <v>2.4</v>
       </c>
       <c r="G371" t="n">
-        <v>24.11</v>
+        <v>2.2</v>
       </c>
       <c r="H371" t="n">
-        <v>34.5</v>
+        <v>2.1</v>
       </c>
       <c r="I371" t="n">
-        <v>23.3</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3.1</v>
+      </c>
+      <c r="J371" t="n">
+        <v>1.6</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
-        <v>1075.0</v>
+        <v>1599.0</v>
       </c>
       <c r="B372" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C372" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>9.09</v>
+        <v>263</v>
+      </c>
+      <c r="D372" t="s">
+        <v>12</v>
       </c>
       <c r="E372" t="n">
-        <v>9.5</v>
-[...2 lines deleted...]
-        <v>8.21</v>
+        <v>16497.0</v>
+      </c>
+      <c r="F372" t="s">
+        <v>12</v>
       </c>
       <c r="G372" t="n">
-        <v>9.04</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>24391.0</v>
+      </c>
+      <c r="H372" t="s">
+        <v>12</v>
+      </c>
+      <c r="I372" t="n">
+        <v>18306.0</v>
+      </c>
+      <c r="J372" t="n">
+        <v>18306.0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
-        <v>1076.0</v>
+        <v>1688.0</v>
       </c>
       <c r="B373" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C373" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D373" t="n">
-        <v>24.38</v>
+        <v>47.1</v>
       </c>
       <c r="E373" t="n">
-        <v>25.01</v>
+        <v>46.8</v>
       </c>
       <c r="F373" t="n">
-        <v>22.52</v>
+        <v>46.5</v>
       </c>
       <c r="G373" t="n">
-        <v>24.99</v>
+        <v>47.0</v>
       </c>
       <c r="H373" t="n">
-        <v>24.04</v>
+        <v>46.48</v>
       </c>
       <c r="I373" t="n">
-        <v>24.04</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>48.96</v>
+      </c>
+      <c r="J373" t="n">
+        <v>46.53</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
-        <v>1074.0</v>
+        <v>2080.0</v>
       </c>
       <c r="B374" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C374" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D374" t="n">
-        <v>83.6</v>
+        <v>49.1</v>
       </c>
       <c r="E374" t="n">
-        <v>81.87</v>
+        <v>48.0</v>
       </c>
       <c r="F374" t="n">
-        <v>67.75</v>
+        <v>46.7</v>
       </c>
       <c r="G374" t="n">
-        <v>63.53</v>
+        <v>49.2</v>
       </c>
       <c r="H374" t="n">
-        <v>64.48</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>48.2</v>
+      </c>
+      <c r="I374" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="J374" t="n">
+        <v>48.3</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
-        <v>2100.0</v>
+        <v>172.0</v>
       </c>
       <c r="B375" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C375" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D375" t="n">
-        <v>3.49</v>
+        <v>10.94</v>
       </c>
       <c r="E375" t="n">
-        <v>3.41</v>
+        <v>10.89</v>
       </c>
       <c r="F375" t="n">
-        <v>3.91</v>
+        <v>11.01</v>
       </c>
       <c r="G375" t="n">
-        <v>5.41</v>
+        <v>11.76</v>
       </c>
       <c r="H375" t="n">
-        <v>3.92</v>
+        <v>11.44</v>
       </c>
       <c r="I375" t="n">
-        <v>3.92</v>
+        <v>11.44</v>
       </c>
       <c r="J375" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
-        <v>1689.0</v>
+        <v>1409.0</v>
       </c>
       <c r="B376" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C376" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D376" t="n">
-        <v>44.74</v>
+        <v>39.1</v>
       </c>
       <c r="E376" t="n">
-        <v>46.62</v>
+        <v>50.9</v>
       </c>
       <c r="F376" t="n">
-        <v>49.3</v>
+        <v>31.2</v>
       </c>
       <c r="G376" t="n">
-        <v>47.13</v>
+        <v>24.11</v>
       </c>
       <c r="H376" t="n">
-        <v>44.55</v>
+        <v>34.5</v>
       </c>
       <c r="I376" t="n">
-        <v>47.97</v>
-[...2 lines deleted...]
-        <v>41.57</v>
+        <v>23.3</v>
+      </c>
+      <c r="J376" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
-        <v>1750.0</v>
+        <v>1075.0</v>
       </c>
       <c r="B377" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C377" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>263</v>
+      </c>
+      <c r="D377" t="n">
+        <v>9.09</v>
       </c>
       <c r="E377" t="n">
-        <v>11798.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9.5</v>
+      </c>
+      <c r="F377" t="n">
+        <v>8.21</v>
       </c>
       <c r="G377" t="n">
-        <v>14580.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9.04</v>
+      </c>
+      <c r="H377" t="n">
+        <v>9.44</v>
       </c>
       <c r="I377" t="s">
         <v>12</v>
       </c>
       <c r="J377" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
-        <v>1449.0</v>
+        <v>1076.0</v>
       </c>
       <c r="B378" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C378" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D378" t="n">
-        <v>27293.0</v>
+        <v>24.38</v>
       </c>
       <c r="E378" t="n">
-        <v>25764.0</v>
+        <v>25.01</v>
       </c>
       <c r="F378" t="n">
-        <v>25223.0</v>
+        <v>22.52</v>
       </c>
       <c r="G378" t="n">
-        <v>23594.0</v>
+        <v>24.99</v>
       </c>
       <c r="H378" t="n">
-        <v>24793.0</v>
+        <v>24.04</v>
       </c>
       <c r="I378" t="n">
-        <v>24179.0</v>
+        <v>24.04</v>
       </c>
       <c r="J378" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
-        <v>1690.0</v>
+        <v>2179.0</v>
       </c>
       <c r="B379" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C379" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D379" t="n">
-        <v>10.2</v>
+        <v>7.76</v>
       </c>
       <c r="E379" t="n">
-        <v>6.4</v>
+        <v>8.19</v>
       </c>
       <c r="F379" t="n">
-        <v>4.4</v>
+        <v>8.6</v>
       </c>
       <c r="G379" t="n">
-        <v>3.0</v>
+        <v>7.59</v>
       </c>
       <c r="H379" t="n">
-        <v>2.2</v>
-[...5 lines deleted...]
-        <v>2.78</v>
+        <v>7.79</v>
+      </c>
+      <c r="I379" t="s">
+        <v>12</v>
+      </c>
+      <c r="J379" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
-        <v>191.0</v>
+        <v>1074.0</v>
       </c>
       <c r="B380" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C380" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D380" t="n">
-        <v>7.69</v>
+        <v>83.6</v>
       </c>
       <c r="E380" t="n">
-        <v>8.51</v>
+        <v>81.87</v>
       </c>
       <c r="F380" t="n">
-        <v>7.47</v>
+        <v>67.75</v>
       </c>
       <c r="G380" t="n">
-        <v>8.2</v>
+        <v>63.53</v>
       </c>
       <c r="H380" t="n">
-        <v>7.94</v>
+        <v>64.48</v>
       </c>
       <c r="I380" t="s">
         <v>12</v>
       </c>
       <c r="J380" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
-        <v>2055.0</v>
+        <v>2100.0</v>
       </c>
       <c r="B381" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C381" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D381" t="n">
-        <v>30.82</v>
+        <v>3.49</v>
       </c>
       <c r="E381" t="n">
-        <v>27.64</v>
+        <v>3.41</v>
       </c>
       <c r="F381" t="n">
-        <v>23.9</v>
+        <v>3.91</v>
       </c>
       <c r="G381" t="n">
-        <v>22.45</v>
+        <v>5.41</v>
       </c>
       <c r="H381" t="n">
-        <v>20.41</v>
+        <v>3.92</v>
       </c>
       <c r="I381" t="n">
-        <v>13.44</v>
-[...2 lines deleted...]
-        <v>2.77</v>
+        <v>3.92</v>
+      </c>
+      <c r="J381" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
-        <v>2056.0</v>
+        <v>1689.0</v>
       </c>
       <c r="B382" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C382" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D382" t="n">
-        <v>1.67</v>
+        <v>44.74</v>
       </c>
       <c r="E382" t="n">
-        <v>1.82</v>
+        <v>46.62</v>
       </c>
       <c r="F382" t="n">
-        <v>0.94</v>
+        <v>49.3</v>
       </c>
       <c r="G382" t="n">
-        <v>0.88</v>
+        <v>47.13</v>
       </c>
       <c r="H382" t="n">
-        <v>0.806</v>
+        <v>44.55</v>
       </c>
       <c r="I382" t="n">
-        <v>0.82</v>
+        <v>47.97</v>
       </c>
       <c r="J382" t="n">
-        <v>0.15</v>
+        <v>42.28</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
-        <v>2091.0</v>
+        <v>1750.0</v>
       </c>
       <c r="B383" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C383" t="s">
-        <v>475</v>
+        <v>263</v>
       </c>
       <c r="D383" t="s">
         <v>12</v>
       </c>
-      <c r="E383" t="s">
-        <v>12</v>
+      <c r="E383" t="n">
+        <v>12193.0</v>
       </c>
       <c r="F383" t="s">
         <v>12</v>
       </c>
-      <c r="G383" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="G383" t="n">
+        <v>14580.0</v>
+      </c>
+      <c r="H383" t="s">
+        <v>12</v>
+      </c>
+      <c r="I383" t="n">
+        <v>13514.0</v>
+      </c>
+      <c r="J383" t="n">
+        <v>13514.0</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
-        <v>2140.0</v>
+        <v>1449.0</v>
       </c>
       <c r="B384" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C384" t="s">
-        <v>477</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>263</v>
+      </c>
+      <c r="D384" t="n">
+        <v>27293.0</v>
+      </c>
+      <c r="E384" t="n">
+        <v>25764.0</v>
+      </c>
+      <c r="F384" t="n">
+        <v>25223.0</v>
+      </c>
+      <c r="G384" t="n">
+        <v>23594.0</v>
       </c>
       <c r="H384" t="n">
-        <v>0.72</v>
+        <v>24793.0</v>
       </c>
       <c r="I384" t="n">
-        <v>1.23</v>
+        <v>24179.0</v>
       </c>
       <c r="J384" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
-        <v>781.0</v>
+        <v>1690.0</v>
       </c>
       <c r="B385" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C385" t="s">
-        <v>479</v>
+        <v>263</v>
       </c>
       <c r="D385" t="n">
-        <v>1780367.0</v>
+        <v>10.2</v>
       </c>
       <c r="E385" t="n">
-        <v>1849999.0</v>
+        <v>6.4</v>
       </c>
       <c r="F385" t="n">
-        <v>1932962.0</v>
+        <v>4.4</v>
       </c>
       <c r="G385" t="n">
-        <v>1995357.0</v>
+        <v>3.0</v>
       </c>
       <c r="H385" t="n">
-        <v>2026081.0</v>
+        <v>2.2</v>
       </c>
       <c r="I385" t="n">
-        <v>2053875.0</v>
+        <v>2.56</v>
       </c>
       <c r="J385" t="n">
-        <v>2072796.0</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
-        <v>1694.0</v>
+        <v>191.0</v>
       </c>
       <c r="B386" t="s">
         <v>480</v>
       </c>
       <c r="C386" t="s">
-        <v>481</v>
+        <v>263</v>
       </c>
       <c r="D386" t="n">
-        <v>460.0</v>
+        <v>7.69</v>
       </c>
       <c r="E386" t="n">
-        <v>769.0</v>
+        <v>8.51</v>
       </c>
       <c r="F386" t="n">
-        <v>917.0</v>
+        <v>7.47</v>
       </c>
       <c r="G386" t="n">
-        <v>1077.0</v>
+        <v>8.2</v>
       </c>
       <c r="H386" t="n">
-        <v>996.0</v>
-[...5 lines deleted...]
-        <v>357.0</v>
+        <v>7.94</v>
+      </c>
+      <c r="I386" t="s">
+        <v>12</v>
+      </c>
+      <c r="J386" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
-        <v>1117.0</v>
+        <v>2055.0</v>
       </c>
       <c r="B387" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C387" t="s">
-        <v>483</v>
+        <v>263</v>
       </c>
       <c r="D387" t="n">
-        <v>2692.0</v>
+        <v>30.82</v>
       </c>
       <c r="E387" t="n">
-        <v>4576.0</v>
+        <v>27.64</v>
       </c>
       <c r="F387" t="n">
-        <v>4355.0</v>
+        <v>23.9</v>
       </c>
       <c r="G387" t="n">
-        <v>4573.0</v>
+        <v>22.45</v>
       </c>
       <c r="H387" t="n">
-        <v>4885.0</v>
+        <v>20.41</v>
       </c>
       <c r="I387" t="n">
-        <v>7795.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13.44</v>
+      </c>
+      <c r="J387" t="n">
+        <v>5.38</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
-        <v>39.0</v>
+        <v>2056.0</v>
       </c>
       <c r="B388" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="C388" t="s">
-        <v>485</v>
+        <v>263</v>
       </c>
       <c r="D388" t="n">
-        <v>8.0000321E7</v>
+        <v>1.67</v>
       </c>
       <c r="E388" t="n">
-        <v>8.6091759E7</v>
+        <v>1.82</v>
       </c>
       <c r="F388" t="n">
-        <v>1.0610732043E8</v>
+        <v>0.94</v>
       </c>
       <c r="G388" t="n">
-        <v>1.1233457384E8</v>
+        <v>0.88</v>
       </c>
       <c r="H388" t="n">
-        <v>1.1721595241E8</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>0.806</v>
+      </c>
+      <c r="I388" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="J388" t="n">
+        <v>0.33</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
-        <v>38.0</v>
+        <v>2091.0</v>
       </c>
       <c r="B389" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C389" t="s">
-        <v>485</v>
-[...11 lines deleted...]
-        <v>1.3345237349E8</v>
+        <v>484</v>
+      </c>
+      <c r="D389" t="s">
+        <v>12</v>
+      </c>
+      <c r="E389" t="s">
+        <v>12</v>
+      </c>
+      <c r="F389" t="s">
+        <v>12</v>
+      </c>
+      <c r="G389" t="s">
+        <v>12</v>
       </c>
       <c r="H389" t="n">
-        <v>1.4480683615E8</v>
+        <v>45525.0</v>
       </c>
       <c r="I389" t="s">
         <v>12</v>
       </c>
       <c r="J389" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
-        <v>2069.0</v>
+        <v>2140.0</v>
       </c>
       <c r="B390" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C390" t="s">
-        <v>479</v>
-[...11 lines deleted...]
-        <v>62395.0</v>
+        <v>486</v>
+      </c>
+      <c r="D390" t="s">
+        <v>12</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="F390" t="s">
+        <v>12</v>
+      </c>
+      <c r="G390" t="s">
+        <v>12</v>
       </c>
       <c r="H390" t="n">
-        <v>30724.0</v>
+        <v>0.72</v>
       </c>
       <c r="I390" t="n">
-        <v>27794.0</v>
-[...2 lines deleted...]
-        <v>18921.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="J390" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
-        <v>1358.0</v>
+        <v>781.0</v>
       </c>
       <c r="B391" t="s">
+        <v>487</v>
+      </c>
+      <c r="C391" t="s">
         <v>488</v>
       </c>
-      <c r="C391" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D391" t="n">
-        <v>26.99</v>
+        <v>1780367.0</v>
       </c>
       <c r="E391" t="n">
-        <v>33.8</v>
+        <v>1849999.0</v>
       </c>
       <c r="F391" t="n">
-        <v>99.9</v>
+        <v>1932962.0</v>
       </c>
       <c r="G391" t="n">
-        <v>152.4</v>
+        <v>1995357.0</v>
       </c>
       <c r="H391" t="n">
-        <v>158.1</v>
+        <v>2026081.0</v>
       </c>
       <c r="I391" t="n">
-        <v>156.4</v>
+        <v>2053875.0</v>
       </c>
       <c r="J391" t="n">
-        <v>48.5</v>
+        <v>2058578.0</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
-        <v>1607.0</v>
+        <v>1694.0</v>
       </c>
       <c r="B392" t="s">
+        <v>489</v>
+      </c>
+      <c r="C392" t="s">
         <v>490</v>
       </c>
-      <c r="C392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D392" t="n">
-        <v>6079.09</v>
+        <v>460.0</v>
       </c>
       <c r="E392" t="n">
-        <v>7110.61</v>
+        <v>769.0</v>
       </c>
       <c r="F392" t="n">
-        <v>9062.64</v>
+        <v>917.0</v>
       </c>
       <c r="G392" t="n">
-        <v>9687.71</v>
+        <v>1077.0</v>
       </c>
       <c r="H392" t="n">
-        <v>8479.06</v>
+        <v>996.0</v>
       </c>
       <c r="I392" t="n">
-        <v>6659.17</v>
+        <v>1105.0</v>
       </c>
       <c r="J392" t="n">
-        <v>3322.97</v>
+        <v>357.0</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
-        <v>1432.0</v>
+        <v>1117.0</v>
       </c>
       <c r="B393" t="s">
+        <v>491</v>
+      </c>
+      <c r="C393" t="s">
         <v>492</v>
       </c>
-      <c r="C393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D393" t="n">
-        <v>74.25</v>
+        <v>2692.0</v>
       </c>
       <c r="E393" t="n">
-        <v>114.52</v>
+        <v>4576.0</v>
       </c>
       <c r="F393" t="n">
-        <v>135.93</v>
+        <v>4355.0</v>
       </c>
       <c r="G393" t="n">
-        <v>157.72</v>
+        <v>4573.0</v>
       </c>
       <c r="H393" t="n">
-        <v>168.6</v>
+        <v>4885.0</v>
       </c>
       <c r="I393" t="n">
-        <v>167.72</v>
+        <v>7795.0</v>
       </c>
       <c r="J393" t="n">
-        <v>57.16</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
-        <v>1770.0</v>
+        <v>39.0</v>
       </c>
       <c r="B394" t="s">
         <v>493</v>
       </c>
       <c r="C394" t="s">
         <v>494</v>
       </c>
       <c r="D394" t="n">
-        <v>25.0</v>
+        <v>8.0000321E7</v>
       </c>
       <c r="E394" t="n">
-        <v>23.0</v>
+        <v>8.6091759E7</v>
       </c>
       <c r="F394" t="n">
-        <v>31.0</v>
+        <v>1.0610732043E8</v>
       </c>
       <c r="G394" t="n">
-        <v>26.0</v>
+        <v>1.1233457384E8</v>
       </c>
       <c r="H394" t="n">
-        <v>38.0</v>
+        <v>1.1721595241E8</v>
       </c>
       <c r="I394" t="n">
-        <v>30.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>8.266954547E7</v>
+      </c>
+      <c r="J394" t="n">
+        <v>8.266954547E7</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
-        <v>1834.0</v>
+        <v>38.0</v>
       </c>
       <c r="B395" t="s">
         <v>495</v>
       </c>
       <c r="C395" t="s">
-        <v>25</v>
+        <v>494</v>
       </c>
       <c r="D395" t="n">
-        <v>100.0</v>
+        <v>1.00806936E8</v>
       </c>
       <c r="E395" t="n">
-        <v>100.0</v>
+        <v>1.08719168E8</v>
       </c>
       <c r="F395" t="n">
-        <v>100.0</v>
+        <v>1.2260339274E8</v>
       </c>
       <c r="G395" t="n">
-        <v>100.0</v>
+        <v>1.3345237349E8</v>
       </c>
       <c r="H395" t="n">
-        <v>100.0</v>
+        <v>1.4480683615E8</v>
       </c>
       <c r="I395" t="n">
-        <v>100.0</v>
+        <v>1.7169889743E8</v>
       </c>
       <c r="J395" t="n">
-        <v>100.0</v>
+        <v>1.7169889743E8</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
-        <v>1693.0</v>
+        <v>2069.0</v>
       </c>
       <c r="B396" t="s">
         <v>496</v>
       </c>
       <c r="C396" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="D396" t="n">
-        <v>23564.74</v>
+        <v>-32332.0</v>
       </c>
       <c r="E396" t="n">
-        <v>13768.64</v>
+        <v>69632.0</v>
       </c>
       <c r="F396" t="n">
-        <v>9738.44</v>
+        <v>82963.0</v>
       </c>
       <c r="G396" t="n">
-        <v>17293.37</v>
+        <v>62395.0</v>
       </c>
       <c r="H396" t="n">
-        <v>13806.21</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>30724.0</v>
+      </c>
+      <c r="I396" t="n">
+        <v>27794.0</v>
+      </c>
+      <c r="J396" t="n">
+        <v>4703.0</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
+        <v>1358.0</v>
+      </c>
+      <c r="B397" t="s">
+        <v>497</v>
+      </c>
+      <c r="C397" t="s">
+        <v>498</v>
+      </c>
+      <c r="D397" t="n">
+        <v>26.99</v>
+      </c>
+      <c r="E397" t="n">
+        <v>33.8</v>
+      </c>
+      <c r="F397" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="G397" t="n">
+        <v>152.4</v>
+      </c>
+      <c r="H397" t="n">
+        <v>158.1</v>
+      </c>
+      <c r="I397" t="n">
+        <v>156.4</v>
+      </c>
+      <c r="J397" t="n">
+        <v>82.8</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="n">
+        <v>1607.0</v>
+      </c>
+      <c r="B398" t="s">
+        <v>499</v>
+      </c>
+      <c r="C398" t="s">
+        <v>500</v>
+      </c>
+      <c r="D398" t="n">
+        <v>6079.09</v>
+      </c>
+      <c r="E398" t="n">
+        <v>7110.61</v>
+      </c>
+      <c r="F398" t="n">
+        <v>9062.64</v>
+      </c>
+      <c r="G398" t="n">
+        <v>9687.71</v>
+      </c>
+      <c r="H398" t="n">
+        <v>8479.06</v>
+      </c>
+      <c r="I398" t="n">
+        <v>6659.17</v>
+      </c>
+      <c r="J398" t="n">
+        <v>6287.71</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="n">
+        <v>1432.0</v>
+      </c>
+      <c r="B399" t="s">
+        <v>501</v>
+      </c>
+      <c r="C399" t="s">
+        <v>498</v>
+      </c>
+      <c r="D399" t="n">
+        <v>74.25</v>
+      </c>
+      <c r="E399" t="n">
+        <v>114.52</v>
+      </c>
+      <c r="F399" t="n">
+        <v>135.93</v>
+      </c>
+      <c r="G399" t="n">
+        <v>157.72</v>
+      </c>
+      <c r="H399" t="n">
+        <v>168.6</v>
+      </c>
+      <c r="I399" t="n">
+        <v>167.72</v>
+      </c>
+      <c r="J399" t="n">
+        <v>100.5</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="n">
+        <v>1770.0</v>
+      </c>
+      <c r="B400" t="s">
+        <v>502</v>
+      </c>
+      <c r="C400" t="s">
+        <v>503</v>
+      </c>
+      <c r="D400" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="E400" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="F400" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="G400" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="H400" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="I400" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="J400" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="n">
+        <v>1834.0</v>
+      </c>
+      <c r="B401" t="s">
+        <v>504</v>
+      </c>
+      <c r="C401" t="s">
+        <v>25</v>
+      </c>
+      <c r="D401" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E401" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F401" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G401" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H401" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I401" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J401" t="n">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="n">
+        <v>1693.0</v>
+      </c>
+      <c r="B402" t="s">
+        <v>505</v>
+      </c>
+      <c r="C402" t="s">
+        <v>506</v>
+      </c>
+      <c r="D402" t="n">
+        <v>23564.74</v>
+      </c>
+      <c r="E402" t="n">
+        <v>13768.64</v>
+      </c>
+      <c r="F402" t="n">
+        <v>9738.44</v>
+      </c>
+      <c r="G402" t="n">
+        <v>17293.37</v>
+      </c>
+      <c r="H402" t="n">
+        <v>13806.21</v>
+      </c>
+      <c r="I402" t="n">
+        <v>16799.93</v>
+      </c>
+      <c r="J402" t="n">
+        <v>16799.93</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="n">
         <v>1871.0</v>
       </c>
-      <c r="B397" t="s">
-[...8 lines deleted...]
-      <c r="E397" t="n">
+      <c r="B403" t="s">
+        <v>507</v>
+      </c>
+      <c r="C403" t="s">
+        <v>508</v>
+      </c>
+      <c r="D403" t="s">
+        <v>12</v>
+      </c>
+      <c r="E403" t="n">
         <v>10000.0</v>
       </c>
-      <c r="F397" t="s">
-[...11 lines deleted...]
-      <c r="J397" t="s">
+      <c r="F403" t="s">
+        <v>12</v>
+      </c>
+      <c r="G403" t="s">
+        <v>12</v>
+      </c>
+      <c r="H403" t="s">
+        <v>12</v>
+      </c>
+      <c r="I403" t="s">
+        <v>12</v>
+      </c>
+      <c r="J403" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>