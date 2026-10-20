--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1688" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1632" uniqueCount="511">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Indicador</t>
   </si>
   <si>
     <t>Unidad de Medida</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
@@ -875,68 +875,71 @@
   <si>
     <t>Porcentaje de cobertura preescolar de 3 a 5 años</t>
   </si>
   <si>
     <t>Porcentaje de cobertura total superior sin posgrado de 18 a 22 años incluyendo todas las modalidades</t>
   </si>
   <si>
     <t>Porcentaje de conflictos laborales resueltos de manera prejudicial</t>
   </si>
   <si>
     <t>Porcentaje de consejos para la planeación participativa regional, sectorial y estatal instalados y operando conforme la normatividad establecida</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de atención prioritaria del Río Santiago (Sólo municipios del Área Metropolitana de Guadalajara- 9 municipios)</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de la normatividad ambiental de competencia estatal por unidades económicas en los municipios del área de intervención prioritaria del Río Santiago (18 municipios)</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento de los acuerdos, dictámenes y convenios aprobados por el Pleno</t>
   </si>
   <si>
-    <t>Porcentaje de cumplimiento de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP.</t>
+    <t>Porcentaje de cumplimiento de los reactivos de los módulos de programación, presupuestación, seguimiento y evaluación en el Diagnóstico PbR-SED realizado por la SHCP</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento en la declaración de validez y resultados del proceso electoral</t>
   </si>
   <si>
     <t>Porcentaje de cumplimiento promedio de las metas de MIDE Jalisco</t>
   </si>
   <si>
     <t>Porcentaje de cursos de capacitación y asignaturas impartidos</t>
   </si>
   <si>
     <t>Porcentaje de déficit de energía producida y requerida en Jalisco</t>
   </si>
   <si>
     <t>Porcentaje de delitos ocurridos y no denunciados, cifra negra u oculta</t>
   </si>
   <si>
+    <t>Porcentaje de dependencias del poder ejecutivo del Estado que contempla en sus estrategias e indicadores acciones tendientes a garantizar los derechos humanos de grupos prioritarios</t>
+  </si>
+  <si>
     <t>Porcentaje de eficiencia de la delegación Jalisco en los Juegos Nacionales CONADE</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en educación primaria</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en OPD de educación superior sectorizadas a la Secretaría de Innovación, Ciencia y Tecnología</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal en secundaria</t>
   </si>
   <si>
     <t>Porcentaje de eficiencia terminal media superior</t>
   </si>
   <si>
     <t>Porcentaje de egresados de cursos de profesionalización</t>
   </si>
   <si>
     <t>Porcentaje de embarazos en adolescentes</t>
   </si>
   <si>
     <t>Porcentaje de empleo formal al interior del estado</t>
   </si>
   <si>
     <t>Porcentaje de empleos generados de acuerdo a trabajadores asegurados en el IMSS</t>
@@ -974,51 +977,51 @@
   <si>
     <t>Porcentaje de investigaciones publicadas del total realizadas</t>
   </si>
   <si>
     <t>Porcentaje de jóvenes ocupados</t>
   </si>
   <si>
     <t>Porcentaje de la ciudadanía que no confía en el instituto electoral</t>
   </si>
   <si>
     <t>Porcentaje de la población con carencia de acceso a la alimentación nutritiva y de calidad</t>
   </si>
   <si>
     <t>Porcentaje de la población con carencia por calidad y espacios de la vivienda</t>
   </si>
   <si>
     <t>Porcentaje de la población de 18 años y más que habita en áreas urbanas de cien mil habitantes que confía en el Gobierno del estado</t>
   </si>
   <si>
     <t>Porcentaje de la población de 18 y más que considera que vivir en su entorno más cercano es inseguro</t>
   </si>
   <si>
     <t>Porcentaje de la población derechohabiente</t>
   </si>
   <si>
-    <t>Porcentaje de la población en el Área Metropolitana de Guadalajara que emplea vehículo particular como medio principal de transporte</t>
+    <t>Porcentaje de la población en el Área Metropolitana de Guadalajara que emplea el vehículo particular como medio principal de transporte</t>
   </si>
   <si>
     <t>Porcentaje de la población en el estado de Jalisco que participa en las acciones de promoción y difusión de la cultura de la transparencia, acceso a la información pública y protección de datos personales</t>
   </si>
   <si>
     <t>Porcentaje de la población femenina ocupada</t>
   </si>
   <si>
     <t>Porcentaje de la población mayor de 15 años con rezago educativo</t>
   </si>
   <si>
     <t>Porcentaje de la población ocupada que labora en el sector primario que recibe más de tres salarios mínimos</t>
   </si>
   <si>
     <t>Porcentaje de la población que es vulnerable por carencias sociales</t>
   </si>
   <si>
     <t>Porcentaje de la población que es vulnerable por ingresos</t>
   </si>
   <si>
     <t>Porcentaje de la población que vive en condición de pobreza</t>
   </si>
   <si>
     <t>Porcentaje de la población que vive en condición de pobreza extrema</t>
   </si>
@@ -1169,84 +1172,87 @@
   <si>
     <t>Porcentaje de recurrencia en materia de acceso a la información pública</t>
   </si>
   <si>
     <t>Porcentaje de reincidencia jurídica</t>
   </si>
   <si>
     <t>Porcentaje de reprobación en educación media superior</t>
   </si>
   <si>
     <t>Porcentaje de reprobación en educación primaria</t>
   </si>
   <si>
     <t>Porcentaje de reprobación en educación secundaria</t>
   </si>
   <si>
     <t>Porcentaje de resoluciones realizadas con respecto al total de asuntos relacionados con responsabilidad grave de los servidores públicos</t>
   </si>
   <si>
     <t>Porcentaje de saneamiento de aguas residuales en la cuenca del río Santiago</t>
   </si>
   <si>
     <t>Porcentaje de servidores públicos que asisten cuando menos a un evento de capacitación al año</t>
   </si>
   <si>
-    <t>Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados.</t>
+    <t>Porcentaje de sistemas de información para la recaudación, programación, presupuestación, gasto, seguimiento y evaluación realizados a través de sistemas modernizados</t>
   </si>
   <si>
     <t>Porcentaje de solicitudes de mecanismos de participación ciudadana atendidos</t>
   </si>
   <si>
     <t>Porcentaje de solicitudes de organizaciones que pretenden constituirse en partidos políticos atendidas</t>
   </si>
   <si>
     <t>Porcentaje de Sujetos Obligados que cumplen con la actualización de sus avisos de privacidad y documento de seguridad para la protección de datos personales en su posesión</t>
   </si>
   <si>
     <t>Porcentaje de sujetos obligados verificados en materia de publicación y actualización de información fundamental</t>
   </si>
   <si>
     <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable promovidos por el ejecutivo estatal, para la preservación del capital natural y la biodiversidad del estado de Jalisco</t>
   </si>
   <si>
     <t>Porcentaje de superficie bajo esquemas de conservación y manejo sustentable, para la preservación del capital natural y la biodiversidad</t>
   </si>
   <si>
     <t>Porcentaje de supervivencia de startups a tres años</t>
   </si>
   <si>
     <t>Porcentaje de tiempo de respuesta a las solicitudes de acceso a la información pública y ejercicio de derechos ARCO</t>
   </si>
   <si>
     <t>Porcentaje de titulación con respecto al número de egresados de educación superior</t>
   </si>
   <si>
     <t>Porcentaje de trámites disponibles electrónicamente</t>
   </si>
   <si>
     <t>Porcentaje de trámites disponibles en oficinas regionales y plataformas digitales</t>
+  </si>
+  <si>
+    <t>Porcentaje de unidades productivas capacitadas para la reconversión productiva con respecto a las unidades planeadas</t>
   </si>
   <si>
     <t>Porcentaje de variación del Índice Trimestral de la Actividad Económica Estatal</t>
   </si>
   <si>
     <t>Porcentaje de variación del PIB</t>
   </si>
   <si>
     <t>Porcentaje de variación en el monto anual de la recaudación estatal</t>
   </si>
   <si>
     <t>Porcentaje de vehículos aprobados en verificación de emisiones</t>
   </si>
   <si>
     <t>Porcentaje de viviendas en Jalisco con rezago habitacional debido a condiciones de precariedad en su construcción y habitabilidad con respecto al total de viviendas habitadas</t>
   </si>
   <si>
     <t>Porcentaje de viviendas propias</t>
   </si>
   <si>
     <t>Porcentaje promedio de cumplimiento  de la preparación del proceso electoral</t>
   </si>
   <si>
     <t>Posición de Guadalajara en el Índice de Competitividad Urbana, IMCO</t>
   </si>
@@ -1662,51 +1668,51 @@
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="n">
         <v>81.0</v>
       </c>
       <c r="H2" t="n">
         <v>110.0</v>
       </c>
       <c r="I2" t="n">
         <v>294.0</v>
       </c>
       <c r="J2" t="n">
-        <v>255.0</v>
+        <v>256.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1874.0</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="n">
         <v>22.0</v>
       </c>
       <c r="E3" t="n">
         <v>19.0</v>
       </c>
       <c r="F3" t="n">
         <v>32.0</v>
       </c>
       <c r="G3" t="n">
         <v>18.0</v>
       </c>
       <c r="H3" t="n">
@@ -1726,83 +1732,83 @@
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="n">
         <v>2030273.0</v>
       </c>
       <c r="E4" t="n">
         <v>212802.0</v>
       </c>
       <c r="F4" t="n">
         <v>190496.0</v>
       </c>
       <c r="G4" t="n">
         <v>194331.0</v>
       </c>
       <c r="H4" t="n">
         <v>207961.0</v>
       </c>
       <c r="I4" t="n">
         <v>199689.0</v>
       </c>
       <c r="J4" t="n">
-        <v>96282.0</v>
+        <v>135100.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1898.0</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="n">
         <v>2018.0</v>
       </c>
       <c r="E5" t="n">
         <v>3238.0</v>
       </c>
       <c r="F5" t="n">
         <v>3030.0</v>
       </c>
       <c r="G5" t="n">
         <v>2615.0</v>
       </c>
       <c r="H5" t="n">
         <v>1263.0</v>
       </c>
       <c r="I5" t="n">
         <v>674.0</v>
       </c>
       <c r="J5" t="n">
-        <v>281.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1870.0</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="n">
         <v>22.0</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
       <c r="H6" t="s">
@@ -1973,348 +1979,348 @@
       </c>
       <c r="J11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2173.0</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="n">
         <v>131116.0</v>
       </c>
       <c r="E12" t="n">
         <v>196375.0</v>
       </c>
       <c r="F12" t="n">
         <v>230385.0</v>
       </c>
       <c r="G12" t="n">
-        <v>20.0</v>
+        <v>246834.0</v>
       </c>
       <c r="H12" t="n">
         <v>381290.0</v>
       </c>
       <c r="I12" t="n">
         <v>282825.0</v>
       </c>
       <c r="J12" t="n">
-        <v>355184.0</v>
+        <v>436304.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1542.0</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
       <c r="H13" t="n">
         <v>3.3226718E7</v>
       </c>
       <c r="I13" t="n">
         <v>3.3882924E7</v>
       </c>
       <c r="J13" t="n">
-        <v>1.9052993E7</v>
+        <v>2.4391029E7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>147.0</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="n">
         <v>1913954.0</v>
       </c>
       <c r="E14" t="n">
         <v>2183088.0</v>
       </c>
       <c r="F14" t="n">
         <v>3100450.0</v>
       </c>
       <c r="G14" t="n">
         <v>3360280.0</v>
       </c>
       <c r="H14" t="n">
         <v>3740893.0</v>
       </c>
       <c r="I14" t="n">
         <v>3338222.0</v>
       </c>
       <c r="J14" t="n">
-        <v>2018464.0</v>
+        <v>2692025.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>146.0</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="n">
         <v>1.1385934E7</v>
       </c>
       <c r="E15" t="n">
         <v>1.5820772E7</v>
       </c>
       <c r="F15" t="n">
         <v>2.7408135E7</v>
       </c>
       <c r="G15" t="n">
         <v>3.091674E7</v>
       </c>
       <c r="H15" t="n">
         <v>2.9485827E7</v>
       </c>
       <c r="I15" t="n">
         <v>3.0544702E7</v>
       </c>
       <c r="J15" t="n">
-        <v>1.7034529E7</v>
+        <v>2.1699004E7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>221.0</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16" t="n">
         <v>29336.0</v>
       </c>
       <c r="E16" t="n">
         <v>28618.0</v>
       </c>
       <c r="F16" t="n">
         <v>29740.0</v>
       </c>
       <c r="G16" t="n">
         <v>30880.0</v>
       </c>
       <c r="H16" t="n">
         <v>31507.0</v>
       </c>
       <c r="I16" t="n">
-        <v>31997.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>32341.0</v>
+      </c>
+      <c r="J16" t="n">
+        <v>32658.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2052.0</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
       <c r="H17" t="n">
         <v>377589.0</v>
       </c>
       <c r="I17" t="n">
         <v>358314.0</v>
       </c>
       <c r="J17" t="n">
-        <v>187441.0</v>
+        <v>275356.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>141.0</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18" t="n">
         <v>58371.0</v>
       </c>
       <c r="E18" t="n">
         <v>80065.0</v>
       </c>
       <c r="F18" t="n">
         <v>94632.0</v>
       </c>
       <c r="G18" t="n">
         <v>94600.0</v>
       </c>
       <c r="H18" t="n">
         <v>93986.0</v>
       </c>
       <c r="I18" t="n">
         <v>96916.0</v>
       </c>
       <c r="J18" t="n">
-        <v>48257.0</v>
+        <v>74244.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1099.0</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="n">
         <v>62924.0</v>
       </c>
       <c r="E19" t="n">
         <v>210620.0</v>
       </c>
       <c r="F19" t="n">
         <v>203723.0</v>
       </c>
       <c r="G19" t="n">
         <v>321904.0</v>
       </c>
       <c r="H19" t="n">
         <v>294889.0</v>
       </c>
       <c r="I19" t="n">
         <v>349538.0</v>
       </c>
       <c r="J19" t="n">
-        <v>44964.0</v>
+        <v>268725.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1107.0</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="n">
         <v>489341.0</v>
       </c>
       <c r="E20" t="n">
         <v>529387.0</v>
       </c>
       <c r="F20" t="n">
         <v>1152768.0</v>
       </c>
       <c r="G20" t="n">
         <v>1365742.0</v>
       </c>
       <c r="H20" t="n">
         <v>1385473.0</v>
       </c>
       <c r="I20" t="n">
         <v>1225151.0</v>
       </c>
       <c r="J20" t="n">
-        <v>605751.0</v>
+        <v>759769.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1400.0</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="n">
         <v>558679.0</v>
       </c>
       <c r="E21" t="n">
         <v>1692691.0</v>
       </c>
       <c r="F21" t="n">
         <v>2073812.0</v>
       </c>
       <c r="G21" t="n">
         <v>2266166.0</v>
       </c>
       <c r="H21" t="n">
         <v>1973060.0</v>
       </c>
       <c r="I21" t="n">
         <v>1738838.0</v>
       </c>
       <c r="J21" t="n">
-        <v>863869.0</v>
+        <v>1240753.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2107.0</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22" t="s">
         <v>12</v>
       </c>
       <c r="H22" t="n">
@@ -2430,83 +2436,83 @@
       <c r="B26" t="s">
         <v>47</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
       <c r="H26" t="n">
         <v>391.0</v>
       </c>
       <c r="I26" t="n">
         <v>229.0</v>
       </c>
       <c r="J26" t="n">
-        <v>104.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1644.0</v>
       </c>
       <c r="B27" t="s">
         <v>49</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27" t="n">
         <v>256.0</v>
       </c>
       <c r="E27" t="n">
         <v>280.0</v>
       </c>
       <c r="F27" t="n">
         <v>302.0</v>
       </c>
       <c r="G27" t="n">
         <v>303.0</v>
       </c>
       <c r="H27" t="n">
         <v>304.0</v>
       </c>
       <c r="I27" t="n">
         <v>305.0</v>
       </c>
       <c r="J27" t="n">
-        <v>401.0</v>
+        <v>434.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>2177.0</v>
       </c>
       <c r="B28" t="s">
         <v>51</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
       <c r="H28" t="s">
@@ -2589,52 +2595,52 @@
       </c>
       <c r="B31" t="s">
         <v>54</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31" t="n">
         <v>91.31</v>
       </c>
       <c r="E31" t="n">
         <v>91.91</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31" t="n">
         <v>94.86</v>
       </c>
       <c r="H31" t="n">
         <v>86.89</v>
       </c>
       <c r="I31" t="n">
         <v>93.37</v>
       </c>
-      <c r="J31" t="s">
-        <v>12</v>
+      <c r="J31" t="n">
+        <v>93.55</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1743.0</v>
       </c>
       <c r="B32" t="s">
         <v>56</v>
       </c>
       <c r="C32" t="s">
         <v>55</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="n">
         <v>4.7</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32" t="n">
         <v>4.9</v>
       </c>
       <c r="H32" t="s">
@@ -2654,51 +2660,51 @@
       <c r="B33" t="s">
         <v>57</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33" t="n">
         <v>1.073353182E7</v>
       </c>
       <c r="E33" t="n">
         <v>1.257089282E7</v>
       </c>
       <c r="F33" t="n">
         <v>1.387599282E7</v>
       </c>
       <c r="G33" t="n">
         <v>1.467055882E7</v>
       </c>
       <c r="H33" t="n">
         <v>1.553260052E7</v>
       </c>
       <c r="I33" t="n">
         <v>1.687941252E7</v>
       </c>
       <c r="J33" t="n">
-        <v>1.93077269E7</v>
+        <v>1.96351669E7</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>2186.0</v>
       </c>
       <c r="B34" t="s">
         <v>59</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
       <c r="H34" t="s">
@@ -2717,212 +2723,212 @@
       </c>
       <c r="B35" t="s">
         <v>61</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35" t="n">
         <v>36093.0</v>
       </c>
       <c r="E35" t="n">
         <v>49838.0</v>
       </c>
       <c r="F35" t="n">
         <v>54047.0</v>
       </c>
       <c r="G35" t="n">
         <v>50775.0</v>
       </c>
       <c r="H35" t="n">
         <v>62370.0</v>
       </c>
       <c r="I35" t="n">
         <v>56586.0</v>
       </c>
-      <c r="J35" t="s">
-        <v>12</v>
+      <c r="J35" t="n">
+        <v>52289.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>772.0</v>
       </c>
       <c r="B36" t="s">
         <v>63</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36" t="n">
         <v>5105.0</v>
       </c>
       <c r="E36" t="n">
         <v>181.0</v>
       </c>
       <c r="F36" t="n">
         <v>68.0</v>
       </c>
       <c r="G36" t="n">
         <v>941.0</v>
       </c>
       <c r="H36" t="n">
         <v>20907.0</v>
       </c>
       <c r="I36" t="n">
         <v>2317.0</v>
       </c>
       <c r="J36" t="n">
-        <v>118.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>1609.0</v>
       </c>
       <c r="B37" t="s">
         <v>65</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37" t="n">
         <v>361.0</v>
       </c>
       <c r="E37" t="n">
         <v>7.0</v>
       </c>
       <c r="F37" t="n">
         <v>412.0</v>
       </c>
       <c r="G37" t="n">
         <v>169.0</v>
       </c>
       <c r="H37" t="n">
         <v>451.0</v>
       </c>
       <c r="I37" t="n">
         <v>468.0</v>
       </c>
       <c r="J37" t="n">
-        <v>212.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>1466.0</v>
       </c>
       <c r="B38" t="s">
         <v>66</v>
       </c>
       <c r="C38" t="s">
         <v>64</v>
       </c>
       <c r="D38" t="n">
         <v>1296.0</v>
       </c>
       <c r="E38" t="n">
         <v>1351.0</v>
       </c>
       <c r="F38" t="n">
         <v>1409.0</v>
       </c>
       <c r="G38" t="n">
         <v>1096.0</v>
       </c>
       <c r="H38" t="n">
         <v>1114.0</v>
       </c>
       <c r="I38" t="n">
         <v>1015.0</v>
       </c>
       <c r="J38" t="n">
-        <v>512.0</v>
+        <v>737.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>1527.0</v>
       </c>
       <c r="B39" t="s">
         <v>67</v>
       </c>
       <c r="C39" t="s">
         <v>64</v>
       </c>
       <c r="D39" t="n">
         <v>17.0</v>
       </c>
       <c r="E39" t="n">
         <v>17.0</v>
       </c>
       <c r="F39" t="n">
         <v>153.0</v>
       </c>
       <c r="G39" t="n">
         <v>191.0</v>
       </c>
       <c r="H39" t="n">
         <v>148.0</v>
       </c>
       <c r="I39" t="n">
         <v>86.0</v>
       </c>
       <c r="J39" t="n">
-        <v>63.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2158.0</v>
       </c>
       <c r="B40" t="s">
         <v>68</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
       <c r="H40" t="n">
         <v>120.0</v>
       </c>
       <c r="I40" t="n">
         <v>173.0</v>
       </c>
-      <c r="J40" t="s">
-        <v>12</v>
+      <c r="J40" t="n">
+        <v>143.36</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>1859.0</v>
       </c>
       <c r="B41" t="s">
         <v>70</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41" t="n">
         <v>50.0</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
       <c r="H41" t="s">
@@ -2941,52 +2947,52 @@
       </c>
       <c r="B42" t="s">
         <v>72</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42" t="n">
         <v>0.0</v>
       </c>
       <c r="E42" t="n">
         <v>9.0</v>
       </c>
       <c r="F42" t="n">
         <v>10.0</v>
       </c>
       <c r="G42" t="n">
         <v>11.0</v>
       </c>
       <c r="H42" t="n">
         <v>11.0</v>
       </c>
       <c r="I42" t="n">
         <v>13.0</v>
       </c>
-      <c r="J42" t="s">
-        <v>12</v>
+      <c r="J42" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1940.0</v>
       </c>
       <c r="B43" t="s">
         <v>73</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43" t="n">
         <v>77.3</v>
       </c>
       <c r="E43" t="n">
         <v>79.1</v>
       </c>
       <c r="F43" t="n">
         <v>79.1</v>
       </c>
       <c r="G43" t="n">
         <v>79.1</v>
       </c>
       <c r="H43" t="n">
@@ -3070,211 +3076,211 @@
       <c r="B46" t="s">
         <v>77</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46" t="n">
         <v>1261.0</v>
       </c>
       <c r="E46" t="n">
         <v>855.0</v>
       </c>
       <c r="F46" t="n">
         <v>1000.0</v>
       </c>
       <c r="G46" t="n">
         <v>1102.0</v>
       </c>
       <c r="H46" t="n">
         <v>1226.0</v>
       </c>
       <c r="I46" t="n">
         <v>1104.0</v>
       </c>
       <c r="J46" t="n">
-        <v>575.0</v>
+        <v>864.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1829.0</v>
       </c>
       <c r="B47" t="s">
         <v>79</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="n">
         <v>69.95</v>
       </c>
       <c r="E47" t="n">
         <v>74.18</v>
       </c>
       <c r="F47" t="n">
         <v>70.09</v>
       </c>
       <c r="G47" t="n">
         <v>74.85</v>
       </c>
       <c r="H47" t="n">
         <v>107.59</v>
       </c>
       <c r="I47" t="n">
         <v>99.59</v>
       </c>
       <c r="J47" t="n">
-        <v>98.68</v>
+        <v>97.57</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>1967.0</v>
       </c>
       <c r="B48" t="s">
         <v>80</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" t="n">
         <v>35619.0</v>
       </c>
       <c r="H48" t="n">
         <v>37976.0</v>
       </c>
       <c r="I48" t="n">
         <v>41601.0</v>
       </c>
       <c r="J48" t="n">
-        <v>25874.0</v>
+        <v>34569.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>2147.0</v>
       </c>
       <c r="B49" t="s">
         <v>82</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
       <c r="H49" t="s">
         <v>12</v>
       </c>
       <c r="I49" t="n">
         <v>80.0</v>
       </c>
       <c r="J49" t="n">
-        <v>88.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1899.0</v>
       </c>
       <c r="B50" t="s">
         <v>83</v>
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50" t="n">
         <v>89.0</v>
       </c>
       <c r="E50" t="n">
         <v>91.0</v>
       </c>
       <c r="F50" t="n">
         <v>57.0</v>
       </c>
       <c r="G50" t="n">
         <v>69.0</v>
       </c>
       <c r="H50" t="n">
         <v>63.0</v>
       </c>
       <c r="I50" t="n">
         <v>156.0</v>
       </c>
       <c r="J50" t="n">
-        <v>203.0</v>
+        <v>238.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>565.0</v>
       </c>
       <c r="B51" t="s">
         <v>84</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51" t="n">
         <v>9342750.0</v>
       </c>
       <c r="E51" t="n">
         <v>8722270.0</v>
       </c>
       <c r="F51" t="n">
         <v>1.033805E7</v>
       </c>
       <c r="G51" t="n">
         <v>9407000.0</v>
       </c>
       <c r="H51" t="n">
         <v>9804000.0</v>
       </c>
       <c r="I51" t="n">
         <v>1.1993033E7</v>
       </c>
       <c r="J51" t="n">
-        <v>6332900.0</v>
+        <v>9918900.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2028.0</v>
       </c>
       <c r="B52" t="s">
         <v>86</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
       <c r="H52" t="n">
@@ -3326,147 +3332,147 @@
       <c r="B54" t="s">
         <v>90</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="n">
         <v>1137.0</v>
       </c>
       <c r="E54" t="n">
         <v>1005.0</v>
       </c>
       <c r="F54" t="n">
         <v>786.0</v>
       </c>
       <c r="G54" t="n">
         <v>671.0</v>
       </c>
       <c r="H54" t="n">
         <v>534.0</v>
       </c>
       <c r="I54" t="n">
         <v>624.0</v>
       </c>
       <c r="J54" t="n">
-        <v>345.0</v>
+        <v>432.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>785.0</v>
       </c>
       <c r="B55" t="s">
         <v>92</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55" t="n">
         <v>126599.0</v>
       </c>
       <c r="E55" t="n">
         <v>128588.0</v>
       </c>
       <c r="F55" t="n">
         <v>128398.0</v>
       </c>
       <c r="G55" t="n">
-        <v>131694.0</v>
+        <v>131687.0</v>
       </c>
       <c r="H55" t="n">
-        <v>124089.0</v>
+        <v>124084.0</v>
       </c>
       <c r="I55" t="n">
-        <v>114427.0</v>
+        <v>114418.0</v>
       </c>
       <c r="J55" t="n">
-        <v>66780.0</v>
+        <v>85682.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>1647.0</v>
       </c>
       <c r="B56" t="s">
         <v>94</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56" t="n">
         <v>4850.0</v>
       </c>
       <c r="E56" t="n">
         <v>4653.0</v>
       </c>
       <c r="F56" t="n">
         <v>4495.0</v>
       </c>
       <c r="G56" t="n">
         <v>4524.0</v>
       </c>
       <c r="H56" t="n">
         <v>4401.0</v>
       </c>
       <c r="I56" t="n">
         <v>4871.0</v>
       </c>
       <c r="J56" t="n">
-        <v>3294.0</v>
+        <v>3718.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>621.0</v>
       </c>
       <c r="B57" t="s">
         <v>95</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57" t="n">
         <v>11892.0</v>
       </c>
       <c r="E57" t="n">
-        <v>12620.0</v>
+        <v>12619.0</v>
       </c>
       <c r="F57" t="n">
         <v>13747.0</v>
       </c>
       <c r="G57" t="n">
-        <v>16903.0</v>
+        <v>16904.0</v>
       </c>
       <c r="H57" t="n">
-        <v>14550.0</v>
+        <v>14549.0</v>
       </c>
       <c r="I57" t="n">
-        <v>12316.0</v>
+        <v>12315.0</v>
       </c>
       <c r="J57" t="n">
-        <v>7610.0</v>
+        <v>9845.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>2117.0</v>
       </c>
       <c r="B58" t="s">
         <v>96</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58" t="n">
         <v>5.0</v>
       </c>
       <c r="E58" t="n">
         <v>5.0</v>
       </c>
       <c r="F58" t="n">
         <v>5.0</v>
       </c>
       <c r="G58" t="n">
         <v>5.0</v>
       </c>
       <c r="H58" t="n">
@@ -3486,83 +3492,83 @@
       <c r="B59" t="s">
         <v>98</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
       <c r="H59" t="n">
         <v>9.5E8</v>
       </c>
       <c r="I59" t="n">
         <v>8.265522246E8</v>
       </c>
       <c r="J59" t="n">
-        <v>3.98398172E8</v>
+        <v>5.97596E8</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2129.0</v>
       </c>
       <c r="B60" t="s">
         <v>100</v>
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
       <c r="H60" t="n">
         <v>76495.0</v>
       </c>
       <c r="I60" t="n">
         <v>76618.95</v>
       </c>
       <c r="J60" t="n">
-        <v>42902.0</v>
+        <v>52930.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>2038.0</v>
       </c>
       <c r="B61" t="s">
         <v>102</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
       <c r="H61" t="n">
@@ -3614,115 +3620,115 @@
       <c r="B63" t="s">
         <v>106</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63" t="n">
         <v>101.0</v>
       </c>
       <c r="E63" t="n">
         <v>120.0</v>
       </c>
       <c r="F63" t="n">
         <v>88.0</v>
       </c>
       <c r="G63" t="n">
         <v>57.0</v>
       </c>
       <c r="H63" t="n">
         <v>80.0</v>
       </c>
       <c r="I63" t="n">
         <v>59.0</v>
       </c>
       <c r="J63" t="n">
-        <v>44.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>2180.0</v>
       </c>
       <c r="B64" t="s">
         <v>108</v>
       </c>
       <c r="C64" t="s">
         <v>107</v>
       </c>
       <c r="D64" t="n">
         <v>287.0</v>
       </c>
       <c r="E64" t="n">
         <v>300.0</v>
       </c>
       <c r="F64" t="n">
         <v>284.0</v>
       </c>
       <c r="G64" t="n">
         <v>259.0</v>
       </c>
       <c r="H64" t="n">
         <v>258.0</v>
       </c>
       <c r="I64" t="n">
         <v>210.0</v>
       </c>
       <c r="J64" t="n">
-        <v>169.0</v>
+        <v>223.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>2181.0</v>
       </c>
       <c r="B65" t="s">
         <v>109</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65" t="n">
         <v>162.0</v>
       </c>
       <c r="E65" t="n">
         <v>131.0</v>
       </c>
       <c r="F65" t="n">
         <v>118.0</v>
       </c>
       <c r="G65" t="n">
         <v>108.0</v>
       </c>
       <c r="H65" t="n">
         <v>103.0</v>
       </c>
       <c r="I65" t="n">
         <v>100.0</v>
       </c>
       <c r="J65" t="n">
-        <v>61.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2027.0</v>
       </c>
       <c r="B66" t="s">
         <v>110</v>
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
       <c r="G66" t="s">
         <v>12</v>
       </c>
       <c r="H66" t="n">
@@ -3934,83 +3940,83 @@
       <c r="B73" t="s">
         <v>122</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73" t="n">
         <v>2219.0</v>
       </c>
       <c r="E73" t="n">
         <v>2670.0</v>
       </c>
       <c r="F73" t="n">
         <v>2300.0</v>
       </c>
       <c r="G73" t="n">
         <v>2876.0</v>
       </c>
       <c r="H73" t="n">
         <v>2995.0</v>
       </c>
       <c r="I73" t="n">
         <v>2916.0</v>
       </c>
       <c r="J73" t="n">
-        <v>1815.0</v>
+        <v>1951.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>2047.0</v>
       </c>
       <c r="B74" t="s">
         <v>124</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74" t="s">
         <v>12</v>
       </c>
       <c r="H74" t="n">
         <v>110.0</v>
       </c>
       <c r="I74" t="n">
         <v>228.0</v>
       </c>
-      <c r="J74" t="s">
-        <v>12</v>
+      <c r="J74" t="n">
+        <v>321.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>171.0</v>
       </c>
       <c r="B75" t="s">
         <v>126</v>
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75" t="n">
         <v>71.2</v>
       </c>
       <c r="E75" t="n">
         <v>69.4</v>
       </c>
       <c r="F75" t="n">
         <v>75.7</v>
       </c>
       <c r="G75" t="n">
         <v>75.8</v>
       </c>
       <c r="H75" t="n">
@@ -4061,84 +4067,84 @@
       </c>
       <c r="B77" t="s">
         <v>129</v>
       </c>
       <c r="C77" t="s">
         <v>128</v>
       </c>
       <c r="D77" t="n">
         <v>300.0</v>
       </c>
       <c r="E77" t="n">
         <v>300.0</v>
       </c>
       <c r="F77" t="n">
         <v>300.0</v>
       </c>
       <c r="G77" t="n">
         <v>360.0</v>
       </c>
       <c r="H77" t="n">
         <v>368.0</v>
       </c>
       <c r="I77" t="n">
         <v>370.0</v>
       </c>
-      <c r="J77" t="s">
-        <v>12</v>
+      <c r="J77" t="n">
+        <v>470.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>2108.0</v>
       </c>
       <c r="B78" t="s">
         <v>130</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
       <c r="H78" t="n">
         <v>3.0</v>
       </c>
       <c r="I78" t="n">
         <v>12.0</v>
       </c>
       <c r="J78" t="n">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>1868.0</v>
       </c>
       <c r="B79" t="s">
         <v>132</v>
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
       <c r="G79" t="s">
         <v>12</v>
       </c>
       <c r="H79" t="s">
@@ -4218,52 +4224,52 @@
     <row r="82">
       <c r="A82" t="n">
         <v>2066.0</v>
       </c>
       <c r="B82" t="s">
         <v>137</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82" t="n">
         <v>25695.33</v>
       </c>
       <c r="E82" t="n">
         <v>30464.08</v>
       </c>
       <c r="F82" t="n">
         <v>34596.43</v>
       </c>
       <c r="G82" t="n">
         <v>36403.67</v>
       </c>
       <c r="H82" t="n">
         <v>42540.0</v>
       </c>
-      <c r="I82" t="s">
-        <v>12</v>
+      <c r="I82" t="n">
+        <v>67138.59</v>
       </c>
       <c r="J82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>2138.0</v>
       </c>
       <c r="B83" t="s">
         <v>139</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>12</v>
       </c>
       <c r="G83" t="s">
@@ -4286,211 +4292,211 @@
       <c r="B84" t="s">
         <v>140</v>
       </c>
       <c r="C84" t="s">
         <v>93</v>
       </c>
       <c r="D84" t="n">
         <v>488.0</v>
       </c>
       <c r="E84" t="n">
         <v>430.0</v>
       </c>
       <c r="F84" t="n">
         <v>542.0</v>
       </c>
       <c r="G84" t="n">
         <v>480.0</v>
       </c>
       <c r="H84" t="n">
         <v>416.0</v>
       </c>
       <c r="I84" t="n">
         <v>337.0</v>
       </c>
       <c r="J84" t="n">
-        <v>105.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>1178.0</v>
       </c>
       <c r="B85" t="s">
         <v>141</v>
       </c>
       <c r="C85" t="s">
         <v>101</v>
       </c>
       <c r="D85" t="n">
         <v>207.0</v>
       </c>
       <c r="E85" t="n">
         <v>150.52</v>
       </c>
       <c r="F85" t="n">
         <v>153.25</v>
       </c>
       <c r="G85" t="n">
         <v>200.47</v>
       </c>
       <c r="H85" t="n">
         <v>122.67</v>
       </c>
       <c r="I85" t="n">
         <v>155.58</v>
       </c>
       <c r="J85" t="n">
-        <v>213.0</v>
+        <v>213.06</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>1031.0</v>
       </c>
       <c r="B86" t="s">
         <v>142</v>
       </c>
       <c r="C86" t="s">
         <v>93</v>
       </c>
       <c r="D86" t="n">
         <v>7205.0</v>
       </c>
       <c r="E86" t="n">
-        <v>8013.0</v>
+        <v>8014.0</v>
       </c>
       <c r="F86" t="n">
-        <v>8783.0</v>
+        <v>8785.0</v>
       </c>
       <c r="G86" t="n">
-        <v>10120.0</v>
+        <v>10274.0</v>
       </c>
       <c r="H86" t="n">
-        <v>11885.0</v>
+        <v>11884.0</v>
       </c>
       <c r="I86" t="n">
         <v>10646.0</v>
       </c>
       <c r="J86" t="n">
-        <v>6459.0</v>
+        <v>8397.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>1654.0</v>
       </c>
       <c r="B87" t="s">
         <v>143</v>
       </c>
       <c r="C87" t="s">
         <v>25</v>
       </c>
       <c r="D87" t="n">
         <v>0.57</v>
       </c>
       <c r="E87" t="n">
         <v>0.76</v>
       </c>
       <c r="F87" t="n">
         <v>0.93</v>
       </c>
       <c r="G87" t="n">
         <v>0.98</v>
       </c>
       <c r="H87" t="n">
         <v>0.72</v>
       </c>
       <c r="I87" t="n">
         <v>0.74</v>
       </c>
-      <c r="J87" t="s">
-        <v>12</v>
+      <c r="J87" t="n">
+        <v>0.71</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>163.0</v>
       </c>
       <c r="B88" t="s">
         <v>144</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88" t="n">
         <v>9.8</v>
       </c>
       <c r="E88" t="n">
         <v>9.9</v>
       </c>
       <c r="F88" t="n">
         <v>10.0</v>
       </c>
       <c r="G88" t="n">
         <v>10.2</v>
       </c>
       <c r="H88" t="n">
         <v>10.3</v>
       </c>
       <c r="I88" t="n">
         <v>10.4</v>
       </c>
-      <c r="J88" t="s">
-        <v>12</v>
+      <c r="J88" t="n">
+        <v>10.6</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>2159.0</v>
       </c>
       <c r="B89" t="s">
         <v>146</v>
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
       <c r="G89" t="s">
         <v>12</v>
       </c>
       <c r="H89" t="n">
         <v>48000.0</v>
       </c>
       <c r="I89" t="n">
         <v>60560.0</v>
       </c>
-      <c r="J89" t="s">
-        <v>12</v>
+      <c r="J89" t="n">
+        <v>73560.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>1279.0</v>
       </c>
       <c r="B90" t="s">
         <v>148</v>
       </c>
       <c r="C90" t="s">
         <v>149</v>
       </c>
       <c r="D90" t="n">
         <v>9041.31</v>
       </c>
       <c r="E90" t="n">
         <v>9116.86</v>
       </c>
       <c r="F90" t="n">
         <v>11975.46</v>
       </c>
       <c r="G90" t="n">
         <v>12410.66</v>
       </c>
       <c r="H90" t="n">
@@ -4509,52 +4515,52 @@
       </c>
       <c r="B91" t="s">
         <v>150</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91" t="n">
         <v>127942.37</v>
       </c>
       <c r="E91" t="n">
         <v>130288.8</v>
       </c>
       <c r="F91" t="n">
         <v>131647.8</v>
       </c>
       <c r="G91" t="n">
         <v>133895.55</v>
       </c>
       <c r="H91" t="n">
         <v>134467.98</v>
       </c>
       <c r="I91" t="n">
         <v>137222.26</v>
       </c>
-      <c r="J91" t="s">
-        <v>12</v>
+      <c r="J91" t="n">
+        <v>138278.26</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>2139.0</v>
       </c>
       <c r="B92" t="s">
         <v>151</v>
       </c>
       <c r="C92" t="s">
         <v>149</v>
       </c>
       <c r="D92" t="s">
         <v>12</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>12</v>
       </c>
       <c r="G92" t="s">
         <v>12</v>
       </c>
       <c r="H92" t="n">
@@ -4574,51 +4580,51 @@
       <c r="B93" t="s">
         <v>152</v>
       </c>
       <c r="C93" t="s">
         <v>153</v>
       </c>
       <c r="D93" t="n">
         <v>629.0</v>
       </c>
       <c r="E93" t="n">
         <v>1052.0</v>
       </c>
       <c r="F93" t="n">
         <v>980.0</v>
       </c>
       <c r="G93" t="n">
         <v>1347.0</v>
       </c>
       <c r="H93" t="n">
         <v>978.0</v>
       </c>
       <c r="I93" t="n">
         <v>930.0</v>
       </c>
       <c r="J93" t="n">
-        <v>683.0</v>
+        <v>681.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>1751.0</v>
       </c>
       <c r="B94" t="s">
         <v>154</v>
       </c>
       <c r="C94" t="s">
         <v>25</v>
       </c>
       <c r="D94" t="n">
         <v>65.0</v>
       </c>
       <c r="E94" t="n">
         <v>73.0</v>
       </c>
       <c r="F94" t="n">
         <v>76.77</v>
       </c>
       <c r="G94" t="n">
         <v>74.0</v>
       </c>
       <c r="H94" t="n">
@@ -4637,113 +4643,113 @@
       </c>
       <c r="B95" t="s">
         <v>155</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95" t="s">
         <v>12</v>
       </c>
       <c r="E95" t="n">
         <v>0.28</v>
       </c>
       <c r="F95" t="n">
         <v>0.77</v>
       </c>
       <c r="G95" t="n">
         <v>0.8</v>
       </c>
       <c r="H95" t="n">
         <v>0.87</v>
       </c>
       <c r="I95" t="n">
         <v>0.8</v>
       </c>
-      <c r="J95" t="s">
-        <v>12</v>
+      <c r="J95" t="n">
+        <v>0.87</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>1948.0</v>
       </c>
       <c r="B96" t="s">
         <v>157</v>
       </c>
       <c r="C96" t="s">
         <v>156</v>
       </c>
       <c r="D96" t="n">
         <v>54.3</v>
       </c>
       <c r="E96" t="n">
         <v>39.8</v>
       </c>
       <c r="F96" t="n">
         <v>42.14</v>
       </c>
       <c r="G96" t="n">
         <v>42.77</v>
       </c>
       <c r="H96" t="n">
         <v>40.1</v>
       </c>
       <c r="I96" t="n">
         <v>42.72</v>
       </c>
-      <c r="J96" t="s">
-        <v>12</v>
+      <c r="J96" t="n">
+        <v>38.9</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>2124.0</v>
       </c>
       <c r="B97" t="s">
         <v>158</v>
       </c>
       <c r="C97" t="s">
         <v>25</v>
       </c>
       <c r="D97" t="s">
         <v>12</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>12</v>
       </c>
       <c r="G97" t="s">
         <v>12</v>
       </c>
       <c r="H97" t="n">
         <v>1.06</v>
       </c>
       <c r="I97" t="n">
-        <v>0.66</v>
+        <v>0.79</v>
       </c>
       <c r="J97" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>1938.0</v>
       </c>
       <c r="B98" t="s">
         <v>159</v>
       </c>
       <c r="C98" t="s">
         <v>156</v>
       </c>
       <c r="D98" t="n">
         <v>2.2</v>
       </c>
       <c r="E98" t="n">
         <v>2.6</v>
       </c>
       <c r="F98" t="n">
         <v>3.7</v>
       </c>
       <c r="G98" t="n">
@@ -4766,115 +4772,115 @@
       <c r="B99" t="s">
         <v>160</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99" t="n">
         <v>93.67</v>
       </c>
       <c r="E99" t="n">
         <v>95.33</v>
       </c>
       <c r="F99" t="n">
         <v>94.56</v>
       </c>
       <c r="G99" t="n">
         <v>94.64</v>
       </c>
       <c r="H99" t="n">
         <v>95.1</v>
       </c>
       <c r="I99" t="n">
         <v>95.12</v>
       </c>
       <c r="J99" t="n">
-        <v>94.23</v>
+        <v>93.28</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>1584.0</v>
       </c>
       <c r="B100" t="s">
         <v>161</v>
       </c>
       <c r="C100" t="s">
         <v>156</v>
       </c>
       <c r="D100" t="n">
         <v>92.29</v>
       </c>
       <c r="E100" t="n">
         <v>88.54</v>
       </c>
       <c r="F100" t="n">
         <v>88.04</v>
       </c>
       <c r="G100" t="n">
         <v>92.18</v>
       </c>
       <c r="H100" t="n">
         <v>90.3</v>
       </c>
       <c r="I100" t="n">
         <v>90.3</v>
       </c>
       <c r="J100" t="n">
-        <v>89.84</v>
+        <v>87.87</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>1806.0</v>
       </c>
       <c r="B101" t="s">
         <v>162</v>
       </c>
       <c r="C101" t="s">
         <v>156</v>
       </c>
       <c r="D101" t="n">
         <v>0.83</v>
       </c>
       <c r="E101" t="n">
         <v>0.78</v>
       </c>
       <c r="F101" t="n">
         <v>1.04</v>
       </c>
       <c r="G101" t="n">
         <v>0.81</v>
       </c>
       <c r="H101" t="n">
         <v>0.81</v>
       </c>
       <c r="I101" t="n">
         <v>0.83</v>
       </c>
-      <c r="J101" t="s">
-        <v>12</v>
+      <c r="J101" t="n">
+        <v>0.83</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>1492.0</v>
       </c>
       <c r="B102" t="s">
         <v>163</v>
       </c>
       <c r="C102" t="s">
         <v>99</v>
       </c>
       <c r="D102" t="n">
         <v>45.58</v>
       </c>
       <c r="E102" t="n">
         <v>44.82</v>
       </c>
       <c r="F102" t="n">
         <v>48.62</v>
       </c>
       <c r="G102" t="n">
         <v>53.89</v>
       </c>
       <c r="H102" t="n">
@@ -4894,83 +4900,83 @@
       <c r="B103" t="s">
         <v>164</v>
       </c>
       <c r="C103" t="s">
         <v>99</v>
       </c>
       <c r="D103" t="n">
         <v>46.2</v>
       </c>
       <c r="E103" t="n">
         <v>46.6</v>
       </c>
       <c r="F103" t="n">
         <v>51.6</v>
       </c>
       <c r="G103" t="n">
         <v>55.5</v>
       </c>
       <c r="H103" t="n">
         <v>60.1</v>
       </c>
       <c r="I103" t="n">
         <v>65.0</v>
       </c>
       <c r="J103" t="n">
-        <v>71.4</v>
+        <v>67.8</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>2148.0</v>
       </c>
       <c r="B104" t="s">
         <v>165</v>
       </c>
       <c r="C104" t="s">
         <v>99</v>
       </c>
       <c r="D104" t="s">
         <v>12</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
       <c r="H104" t="n">
         <v>13663.0</v>
       </c>
       <c r="I104" t="n">
         <v>13663.0</v>
       </c>
-      <c r="J104" t="s">
-        <v>12</v>
+      <c r="J104" t="n">
+        <v>14872.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>1761.0</v>
       </c>
       <c r="B105" t="s">
         <v>166</v>
       </c>
       <c r="C105" t="s">
         <v>167</v>
       </c>
       <c r="D105" t="n">
         <v>295.0</v>
       </c>
       <c r="E105" t="n">
         <v>284.0</v>
       </c>
       <c r="F105" t="n">
         <v>286.0</v>
       </c>
       <c r="G105" t="n">
         <v>295.0</v>
       </c>
       <c r="H105" t="n">
@@ -5022,51 +5028,51 @@
       <c r="B107" t="s">
         <v>170</v>
       </c>
       <c r="C107" t="s">
         <v>138</v>
       </c>
       <c r="D107" t="n">
         <v>2152.0</v>
       </c>
       <c r="E107" t="n">
         <v>2098.3</v>
       </c>
       <c r="F107" t="n">
         <v>2894.9</v>
       </c>
       <c r="G107" t="n">
         <v>2027.8</v>
       </c>
       <c r="H107" t="n">
         <v>1100.0</v>
       </c>
       <c r="I107" t="n">
         <v>1256.2</v>
       </c>
       <c r="J107" t="n">
-        <v>723.0</v>
+        <v>1406.5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>2071.0</v>
       </c>
       <c r="B108" t="s">
         <v>171</v>
       </c>
       <c r="C108" t="s">
         <v>172</v>
       </c>
       <c r="D108" t="n">
         <v>1126.0</v>
       </c>
       <c r="E108" t="n">
         <v>733.0</v>
       </c>
       <c r="F108" t="n">
         <v>1112.0</v>
       </c>
       <c r="G108" t="n">
         <v>573.0</v>
       </c>
       <c r="H108" t="n">
@@ -5182,83 +5188,83 @@
       <c r="B112" t="s">
         <v>178</v>
       </c>
       <c r="C112" t="s">
         <v>177</v>
       </c>
       <c r="D112" t="n">
         <v>7270.0</v>
       </c>
       <c r="E112" t="n">
         <v>6481.0</v>
       </c>
       <c r="F112" t="n">
         <v>6633.0</v>
       </c>
       <c r="G112" t="n">
         <v>9557.0</v>
       </c>
       <c r="H112" t="n">
         <v>5822.0</v>
       </c>
       <c r="I112" t="n">
         <v>16323.0</v>
       </c>
       <c r="J112" t="n">
-        <v>9729.0</v>
+        <v>12445.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>2111.0</v>
       </c>
       <c r="B113" t="s">
         <v>179</v>
       </c>
       <c r="C113" t="s">
         <v>177</v>
       </c>
       <c r="D113" t="s">
         <v>12</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>12</v>
       </c>
       <c r="G113" t="s">
         <v>12</v>
       </c>
       <c r="H113" t="n">
         <v>7800.0</v>
       </c>
       <c r="I113" t="n">
         <v>22715.0</v>
       </c>
       <c r="J113" t="n">
-        <v>14589.0</v>
+        <v>16544.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>2184.0</v>
       </c>
       <c r="B114" t="s">
         <v>180</v>
       </c>
       <c r="C114" t="s">
         <v>177</v>
       </c>
       <c r="D114" t="s">
         <v>12</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>12</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
       <c r="H114" t="s">
@@ -5278,147 +5284,147 @@
       <c r="B115" t="s">
         <v>181</v>
       </c>
       <c r="C115" t="s">
         <v>182</v>
       </c>
       <c r="D115" t="n">
         <v>20990.25</v>
       </c>
       <c r="E115" t="n">
         <v>13000.004</v>
       </c>
       <c r="F115" t="n">
         <v>17503.99</v>
       </c>
       <c r="G115" t="n">
         <v>18431.19</v>
       </c>
       <c r="H115" t="n">
         <v>15215.39</v>
       </c>
       <c r="I115" t="n">
         <v>2640.48</v>
       </c>
       <c r="J115" t="n">
-        <v>1942.85</v>
+        <v>2339.65</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>1331.0</v>
       </c>
       <c r="B116" t="s">
         <v>183</v>
       </c>
       <c r="C116" t="s">
         <v>182</v>
       </c>
       <c r="D116" t="n">
         <v>4492.98</v>
       </c>
       <c r="E116" t="n">
         <v>4588.48</v>
       </c>
       <c r="F116" t="n">
         <v>4610.47</v>
       </c>
       <c r="G116" t="n">
         <v>4597.7</v>
       </c>
       <c r="H116" t="n">
         <v>3558.36</v>
       </c>
       <c r="I116" t="n">
         <v>3876.99</v>
       </c>
       <c r="J116" t="n">
-        <v>2445.84</v>
+        <v>3154.93</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>1596.0</v>
       </c>
       <c r="B117" t="s">
         <v>184</v>
       </c>
       <c r="C117" t="s">
         <v>69</v>
       </c>
       <c r="D117" t="n">
         <v>8381.0</v>
       </c>
       <c r="E117" t="n">
         <v>8789.0</v>
       </c>
       <c r="F117" t="n">
         <v>8972.0</v>
       </c>
       <c r="G117" t="n">
         <v>8798.0</v>
       </c>
       <c r="H117" t="n">
         <v>8858.0</v>
       </c>
       <c r="I117" t="n">
         <v>9837.0</v>
       </c>
       <c r="J117" t="n">
-        <v>8509.0</v>
+        <v>9998.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>2044.0</v>
       </c>
       <c r="B118" t="s">
         <v>185</v>
       </c>
       <c r="C118" t="s">
         <v>31</v>
       </c>
       <c r="D118" t="n">
         <v>5294002.0</v>
       </c>
       <c r="E118" t="n">
         <v>8134285.0</v>
       </c>
       <c r="F118" t="n">
         <v>1.0850652E7</v>
       </c>
       <c r="G118" t="n">
         <v>1.2170993E7</v>
       </c>
       <c r="H118" t="n">
         <v>1.2245569E7</v>
       </c>
       <c r="I118" t="n">
         <v>1.2790315E7</v>
       </c>
       <c r="J118" t="n">
-        <v>6159048.0</v>
+        <v>9267994.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>2104.0</v>
       </c>
       <c r="B119" t="s">
         <v>186</v>
       </c>
       <c r="C119" t="s">
         <v>187</v>
       </c>
       <c r="D119" t="s">
         <v>12</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="n">
         <v>10.0</v>
       </c>
       <c r="G119" t="n">
         <v>10.0</v>
       </c>
       <c r="H119" t="n">
@@ -5469,148 +5475,148 @@
       </c>
       <c r="B121" t="s">
         <v>190</v>
       </c>
       <c r="C121" t="s">
         <v>34</v>
       </c>
       <c r="D121" t="n">
         <v>18872.0</v>
       </c>
       <c r="E121" t="n">
         <v>19192.0</v>
       </c>
       <c r="F121" t="n">
         <v>18250.0</v>
       </c>
       <c r="G121" t="n">
         <v>22095.0</v>
       </c>
       <c r="H121" t="n">
         <v>22588.0</v>
       </c>
       <c r="I121" t="n">
         <v>25011.0</v>
       </c>
-      <c r="J121" t="s">
-        <v>12</v>
+      <c r="J121" t="n">
+        <v>27966.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>1528.0</v>
       </c>
       <c r="B122" t="s">
         <v>191</v>
       </c>
       <c r="C122" t="s">
         <v>34</v>
       </c>
       <c r="D122" t="n">
         <v>36260.0</v>
       </c>
       <c r="E122" t="n">
         <v>33684.0</v>
       </c>
       <c r="F122" t="n">
         <v>36707.0</v>
       </c>
       <c r="G122" t="n">
         <v>42355.0</v>
       </c>
       <c r="H122" t="n">
         <v>45884.0</v>
       </c>
       <c r="I122" t="n">
         <v>54983.0</v>
       </c>
-      <c r="J122" t="s">
-        <v>12</v>
+      <c r="J122" t="n">
+        <v>64730.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>2096.0</v>
       </c>
       <c r="B123" t="s">
         <v>192</v>
       </c>
       <c r="C123" t="s">
         <v>34</v>
       </c>
       <c r="D123" t="n">
         <v>287786.0</v>
       </c>
       <c r="E123" t="n">
         <v>286039.0</v>
       </c>
       <c r="F123" t="n">
         <v>285423.0</v>
       </c>
       <c r="G123" t="n">
         <v>299139.0</v>
       </c>
       <c r="H123" t="n">
         <v>305353.0</v>
       </c>
       <c r="I123" t="n">
         <v>315286.0</v>
       </c>
-      <c r="J123" t="s">
-        <v>12</v>
+      <c r="J123" t="n">
+        <v>330239.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>1889.0</v>
       </c>
       <c r="B124" t="s">
         <v>193</v>
       </c>
       <c r="C124" t="s">
         <v>194</v>
       </c>
       <c r="D124" t="n">
         <v>2091.0</v>
       </c>
       <c r="E124" t="n">
         <v>3141.0</v>
       </c>
       <c r="F124" t="n">
         <v>2010.0</v>
       </c>
       <c r="G124" t="n">
         <v>669.0</v>
       </c>
       <c r="H124" t="n">
         <v>588.0</v>
       </c>
       <c r="I124" t="n">
         <v>680.0</v>
       </c>
       <c r="J124" t="n">
-        <v>623.0</v>
+        <v>751.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>2037.0</v>
       </c>
       <c r="B125" t="s">
         <v>195</v>
       </c>
       <c r="C125" t="s">
         <v>196</v>
       </c>
       <c r="D125" t="s">
         <v>12</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>12</v>
       </c>
       <c r="G125" t="s">
         <v>12</v>
       </c>
       <c r="H125" t="n">
@@ -5630,51 +5636,51 @@
       <c r="B126" t="s">
         <v>197</v>
       </c>
       <c r="C126" t="s">
         <v>25</v>
       </c>
       <c r="D126" t="n">
         <v>117.39</v>
       </c>
       <c r="E126" t="n">
         <v>114.26</v>
       </c>
       <c r="F126" t="n">
         <v>92.88</v>
       </c>
       <c r="G126" t="n">
         <v>94.99</v>
       </c>
       <c r="H126" t="n">
         <v>113.73</v>
       </c>
       <c r="I126" t="n">
         <v>103.05</v>
       </c>
       <c r="J126" t="n">
-        <v>98.58</v>
+        <v>98.34</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>1752.0</v>
       </c>
       <c r="B127" t="s">
         <v>198</v>
       </c>
       <c r="C127" t="s">
         <v>199</v>
       </c>
       <c r="D127" t="n">
         <v>2.72</v>
       </c>
       <c r="E127" t="n">
         <v>3.44</v>
       </c>
       <c r="F127" t="n">
         <v>0.93</v>
       </c>
       <c r="G127" t="n">
         <v>1.0</v>
       </c>
       <c r="H127" t="n">
@@ -5694,243 +5700,243 @@
       <c r="B128" t="s">
         <v>200</v>
       </c>
       <c r="C128" t="s">
         <v>101</v>
       </c>
       <c r="D128" t="s">
         <v>12</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>12</v>
       </c>
       <c r="G128" t="s">
         <v>12</v>
       </c>
       <c r="H128" t="s">
         <v>12</v>
       </c>
       <c r="I128" t="n">
         <v>76.66</v>
       </c>
       <c r="J128" t="n">
-        <v>87.34</v>
+        <v>1242.3</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>173.0</v>
       </c>
       <c r="B129" t="s">
         <v>201</v>
       </c>
       <c r="C129" t="s">
         <v>91</v>
       </c>
       <c r="D129" t="n">
         <v>49.0</v>
       </c>
       <c r="E129" t="n">
         <v>61.0</v>
       </c>
       <c r="F129" t="n">
         <v>43.0</v>
       </c>
       <c r="G129" t="n">
         <v>33.0</v>
       </c>
       <c r="H129" t="n">
         <v>48.0</v>
       </c>
       <c r="I129" t="n">
         <v>32.0</v>
       </c>
       <c r="J129" t="n">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>2145.0</v>
       </c>
       <c r="B130" t="s">
         <v>202</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130" t="s">
         <v>12</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
       <c r="G130" t="s">
         <v>12</v>
       </c>
       <c r="H130" t="s">
         <v>12</v>
       </c>
       <c r="I130" t="n">
         <v>80.0</v>
       </c>
       <c r="J130" t="n">
-        <v>88.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>2146.0</v>
       </c>
       <c r="B131" t="s">
         <v>204</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131" t="s">
         <v>12</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>12</v>
       </c>
       <c r="G131" t="s">
         <v>12</v>
       </c>
       <c r="H131" t="s">
         <v>12</v>
       </c>
       <c r="I131" t="n">
         <v>80.0</v>
       </c>
       <c r="J131" t="n">
-        <v>88.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>2073.0</v>
       </c>
       <c r="B132" t="s">
         <v>205</v>
       </c>
       <c r="C132" t="s">
         <v>203</v>
       </c>
       <c r="D132" t="s">
         <v>12</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
         <v>12</v>
       </c>
       <c r="G132" t="s">
         <v>12</v>
       </c>
       <c r="H132" t="n">
         <v>12.0</v>
       </c>
       <c r="I132" t="n">
         <v>12.0</v>
       </c>
       <c r="J132" t="n">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>2049.0</v>
       </c>
       <c r="B133" t="s">
         <v>206</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133" t="s">
         <v>12</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
         <v>12</v>
       </c>
       <c r="G133" t="s">
         <v>12</v>
       </c>
       <c r="H133" t="n">
         <v>3760.0</v>
       </c>
       <c r="I133" t="n">
         <v>4983.0</v>
       </c>
       <c r="J133" t="n">
-        <v>5009.0</v>
+        <v>5562.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>1482.0</v>
       </c>
       <c r="B134" t="s">
         <v>208</v>
       </c>
       <c r="C134" t="s">
         <v>31</v>
       </c>
       <c r="D134" t="n">
         <v>1021.0</v>
       </c>
       <c r="E134" t="n">
         <v>1104.0</v>
       </c>
       <c r="F134" t="n">
         <v>1344.0</v>
       </c>
       <c r="G134" t="n">
         <v>1421.0</v>
       </c>
       <c r="H134" t="n">
         <v>1346.0</v>
       </c>
       <c r="I134" t="n">
         <v>1554.0</v>
       </c>
       <c r="J134" t="n">
-        <v>625.0</v>
+        <v>1077.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>1412.0</v>
       </c>
       <c r="B135" t="s">
         <v>209</v>
       </c>
       <c r="C135" t="s">
         <v>210</v>
       </c>
       <c r="D135" t="n">
         <v>5.0</v>
       </c>
       <c r="E135" t="n">
         <v>5.0</v>
       </c>
       <c r="F135" t="n">
         <v>4.0</v>
       </c>
       <c r="G135" t="n">
         <v>4.0</v>
       </c>
       <c r="H135" t="n">
@@ -5982,83 +5988,83 @@
       <c r="B137" t="s">
         <v>212</v>
       </c>
       <c r="C137" t="s">
         <v>48</v>
       </c>
       <c r="D137" t="n">
         <v>183.0</v>
       </c>
       <c r="E137" t="n">
         <v>376.0</v>
       </c>
       <c r="F137" t="n">
         <v>453.0</v>
       </c>
       <c r="G137" t="n">
         <v>545.0</v>
       </c>
       <c r="H137" t="n">
         <v>391.0</v>
       </c>
       <c r="I137" t="n">
         <v>517.0</v>
       </c>
       <c r="J137" t="n">
-        <v>260.0</v>
+        <v>397.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>2106.0</v>
       </c>
       <c r="B138" t="s">
         <v>213</v>
       </c>
       <c r="C138" t="s">
         <v>214</v>
       </c>
       <c r="D138" t="s">
         <v>12</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>12</v>
       </c>
       <c r="G138" t="s">
         <v>12</v>
       </c>
       <c r="H138" t="s">
         <v>12</v>
       </c>
       <c r="I138" t="n">
         <v>589.0</v>
       </c>
       <c r="J138" t="n">
-        <v>87.0</v>
+        <v>635.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>1942.0</v>
       </c>
       <c r="B139" t="s">
         <v>215</v>
       </c>
       <c r="C139" t="s">
         <v>149</v>
       </c>
       <c r="D139" t="n">
         <v>1370797.56</v>
       </c>
       <c r="E139" t="n">
         <v>1376259.12</v>
       </c>
       <c r="F139" t="n">
         <v>1344767.49</v>
       </c>
       <c r="G139" t="n">
         <v>1317794.67</v>
       </c>
       <c r="H139" t="n">
@@ -6078,51 +6084,51 @@
       <c r="B140" t="s">
         <v>216</v>
       </c>
       <c r="C140" t="s">
         <v>217</v>
       </c>
       <c r="D140" t="n">
         <v>3117.0</v>
       </c>
       <c r="E140" t="n">
         <v>3375.0</v>
       </c>
       <c r="F140" t="n">
         <v>3093.0</v>
       </c>
       <c r="G140" t="n">
         <v>3268.0</v>
       </c>
       <c r="H140" t="n">
         <v>4002.0</v>
       </c>
       <c r="I140" t="n">
         <v>5331.0</v>
       </c>
       <c r="J140" t="n">
-        <v>3500.0</v>
+        <v>4489.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>1963.0</v>
       </c>
       <c r="B141" t="s">
         <v>218</v>
       </c>
       <c r="C141" t="s">
         <v>25</v>
       </c>
       <c r="D141" t="n">
         <v>100.0</v>
       </c>
       <c r="E141" t="n">
         <v>100.0</v>
       </c>
       <c r="F141" t="n">
         <v>92.39</v>
       </c>
       <c r="G141" t="n">
         <v>95.0</v>
       </c>
       <c r="H141" t="n">
@@ -6142,51 +6148,51 @@
       <c r="B142" t="s">
         <v>219</v>
       </c>
       <c r="C142" t="s">
         <v>220</v>
       </c>
       <c r="D142" t="n">
         <v>53.0</v>
       </c>
       <c r="E142" t="n">
         <v>70.0</v>
       </c>
       <c r="F142" t="n">
         <v>34.0</v>
       </c>
       <c r="G142" t="n">
         <v>53.0</v>
       </c>
       <c r="H142" t="n">
         <v>15.0</v>
       </c>
       <c r="I142" t="n">
         <v>24.0</v>
       </c>
       <c r="J142" t="n">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>10.0</v>
       </c>
       <c r="B143" t="s">
         <v>221</v>
       </c>
       <c r="C143" t="s">
         <v>25</v>
       </c>
       <c r="D143" t="n">
         <v>5.4</v>
       </c>
       <c r="E143" t="n">
         <v>5.3</v>
       </c>
       <c r="F143" t="n">
         <v>5.2</v>
       </c>
       <c r="G143" t="n">
         <v>5.1</v>
       </c>
       <c r="H143" t="n">
@@ -6238,211 +6244,211 @@
       <c r="B145" t="s">
         <v>224</v>
       </c>
       <c r="C145" t="s">
         <v>225</v>
       </c>
       <c r="D145" t="n">
         <v>98067.0</v>
       </c>
       <c r="E145" t="n">
         <v>103251.0</v>
       </c>
       <c r="F145" t="n">
         <v>105675.0</v>
       </c>
       <c r="G145" t="n">
         <v>107522.0</v>
       </c>
       <c r="H145" t="n">
         <v>105903.0</v>
       </c>
       <c r="I145" t="n">
         <v>104301.0</v>
       </c>
       <c r="J145" t="n">
-        <v>102294.0</v>
+        <v>102003.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>2053.0</v>
       </c>
       <c r="B146" t="s">
         <v>226</v>
       </c>
       <c r="C146" t="s">
         <v>31</v>
       </c>
       <c r="D146" t="s">
         <v>12</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
         <v>12</v>
       </c>
       <c r="G146" t="s">
         <v>12</v>
       </c>
       <c r="H146" t="n">
         <v>1390.0</v>
       </c>
       <c r="I146" t="n">
         <v>2573.0</v>
       </c>
       <c r="J146" t="n">
-        <v>2101.0</v>
+        <v>2731.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>917.0</v>
       </c>
       <c r="B147" t="s">
         <v>227</v>
       </c>
       <c r="C147" t="s">
         <v>228</v>
       </c>
       <c r="D147" t="n">
         <v>53024.0</v>
       </c>
       <c r="E147" t="n">
         <v>62712.0</v>
       </c>
       <c r="F147" t="n">
         <v>62236.0</v>
       </c>
       <c r="G147" t="n">
         <v>65063.0</v>
       </c>
       <c r="H147" t="n">
         <v>64337.0</v>
       </c>
       <c r="I147" t="n">
         <v>59767.0</v>
       </c>
       <c r="J147" t="n">
-        <v>45025.0</v>
+        <v>51027.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>1411.0</v>
       </c>
       <c r="B148" t="s">
         <v>229</v>
       </c>
       <c r="C148" t="s">
         <v>228</v>
       </c>
       <c r="D148" t="n">
         <v>24830.0</v>
       </c>
       <c r="E148" t="n">
         <v>27319.0</v>
       </c>
       <c r="F148" t="n">
         <v>23411.0</v>
       </c>
       <c r="G148" t="n">
         <v>23122.0</v>
       </c>
       <c r="H148" t="n">
         <v>17849.0</v>
       </c>
       <c r="I148" t="n">
         <v>26678.0</v>
       </c>
       <c r="J148" t="n">
-        <v>19009.0</v>
+        <v>21673.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>1760.0</v>
       </c>
       <c r="B149" t="s">
         <v>230</v>
       </c>
       <c r="C149" t="s">
         <v>31</v>
       </c>
       <c r="D149" t="n">
         <v>78549.0</v>
       </c>
       <c r="E149" t="n">
         <v>143043.0</v>
       </c>
       <c r="F149" t="n">
         <v>162171.0</v>
       </c>
       <c r="G149" t="n">
         <v>155832.0</v>
       </c>
       <c r="H149" t="n">
         <v>107536.0</v>
       </c>
       <c r="I149" t="n">
         <v>173140.0</v>
       </c>
       <c r="J149" t="n">
-        <v>64584.0</v>
+        <v>85082.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>2143.0</v>
       </c>
       <c r="B150" t="s">
         <v>231</v>
       </c>
       <c r="C150" t="s">
         <v>31</v>
       </c>
       <c r="D150" t="n">
         <v>23544.0</v>
       </c>
       <c r="E150" t="n">
         <v>34804.0</v>
       </c>
       <c r="F150" t="n">
         <v>29427.0</v>
       </c>
       <c r="G150" t="n">
         <v>19975.0</v>
       </c>
       <c r="H150" t="n">
         <v>14190.0</v>
       </c>
       <c r="I150" t="n">
         <v>24031.0</v>
       </c>
       <c r="J150" t="n">
-        <v>13789.0</v>
+        <v>21133.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>2022.0</v>
       </c>
       <c r="B151" t="s">
         <v>232</v>
       </c>
       <c r="C151" t="s">
         <v>31</v>
       </c>
       <c r="D151" t="s">
         <v>12</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
         <v>12</v>
       </c>
       <c r="G151" t="s">
         <v>12</v>
       </c>
       <c r="H151" t="n">
@@ -6462,147 +6468,147 @@
       <c r="B152" t="s">
         <v>233</v>
       </c>
       <c r="C152" t="s">
         <v>31</v>
       </c>
       <c r="D152" t="n">
         <v>29455.0</v>
       </c>
       <c r="E152" t="n">
         <v>25258.0</v>
       </c>
       <c r="F152" t="n">
         <v>22186.0</v>
       </c>
       <c r="G152" t="n">
         <v>22750.0</v>
       </c>
       <c r="H152" t="n">
         <v>156000.0</v>
       </c>
       <c r="I152" t="n">
         <v>235960.0</v>
       </c>
       <c r="J152" t="n">
-        <v>55634.0</v>
+        <v>83587.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>2050.0</v>
       </c>
       <c r="B153" t="s">
         <v>234</v>
       </c>
       <c r="C153" t="s">
         <v>31</v>
       </c>
       <c r="D153" t="s">
         <v>12</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>12</v>
       </c>
       <c r="G153" t="s">
         <v>12</v>
       </c>
       <c r="H153" t="n">
         <v>11735.0</v>
       </c>
       <c r="I153" t="n">
         <v>17081.0</v>
       </c>
       <c r="J153" t="n">
-        <v>9900.0</v>
+        <v>15111.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>1640.0</v>
       </c>
       <c r="B154" t="s">
         <v>235</v>
       </c>
       <c r="C154" t="s">
         <v>31</v>
       </c>
       <c r="D154" t="n">
         <v>8548.0</v>
       </c>
       <c r="E154" t="n">
         <v>2164.0</v>
       </c>
       <c r="F154" t="n">
         <v>2947.0</v>
       </c>
       <c r="G154" t="n">
         <v>2926.0</v>
       </c>
       <c r="H154" t="n">
         <v>3585.0</v>
       </c>
       <c r="I154" t="n">
         <v>10609.0</v>
       </c>
       <c r="J154" t="n">
-        <v>2444.0</v>
+        <v>3148.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>2109.0</v>
       </c>
       <c r="B155" t="s">
         <v>236</v>
       </c>
       <c r="C155" t="s">
         <v>31</v>
       </c>
       <c r="D155" t="s">
         <v>12</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
         <v>12</v>
       </c>
       <c r="G155" t="s">
         <v>12</v>
       </c>
       <c r="H155" t="n">
         <v>1209.0</v>
       </c>
       <c r="I155" t="n">
         <v>1327.0</v>
       </c>
       <c r="J155" t="n">
-        <v>624.0</v>
+        <v>949.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>2051.0</v>
       </c>
       <c r="B156" t="s">
         <v>237</v>
       </c>
       <c r="C156" t="s">
         <v>31</v>
       </c>
       <c r="D156" t="s">
         <v>12</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
         <v>12</v>
       </c>
       <c r="G156" t="s">
         <v>12</v>
       </c>
       <c r="H156" t="n">
@@ -6622,83 +6628,83 @@
       <c r="B157" t="s">
         <v>238</v>
       </c>
       <c r="C157" t="s">
         <v>31</v>
       </c>
       <c r="D157" t="n">
         <v>15631.0</v>
       </c>
       <c r="E157" t="n">
         <v>21133.0</v>
       </c>
       <c r="F157" t="n">
         <v>22984.0</v>
       </c>
       <c r="G157" t="n">
         <v>25312.0</v>
       </c>
       <c r="H157" t="n">
         <v>25653.0</v>
       </c>
       <c r="I157" t="n">
         <v>25709.0</v>
       </c>
       <c r="J157" t="n">
-        <v>16187.0</v>
+        <v>20871.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>2060.0</v>
       </c>
       <c r="B158" t="s">
         <v>239</v>
       </c>
       <c r="C158" t="s">
         <v>31</v>
       </c>
       <c r="D158" t="n">
         <v>239.0</v>
       </c>
       <c r="E158" t="n">
         <v>269.0</v>
       </c>
       <c r="F158" t="n">
         <v>229.0</v>
       </c>
       <c r="G158" t="n">
         <v>242.0</v>
       </c>
       <c r="H158" t="n">
         <v>198.0</v>
       </c>
       <c r="I158" t="n">
         <v>116.0</v>
       </c>
       <c r="J158" t="n">
-        <v>62.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>1642.0</v>
       </c>
       <c r="B159" t="s">
         <v>240</v>
       </c>
       <c r="C159" t="s">
         <v>31</v>
       </c>
       <c r="D159" t="n">
         <v>112109.0</v>
       </c>
       <c r="E159" t="n">
         <v>84761.0</v>
       </c>
       <c r="F159" t="n">
         <v>119064.0</v>
       </c>
       <c r="G159" t="n">
         <v>108712.0</v>
       </c>
       <c r="H159" t="n">
@@ -6718,147 +6724,147 @@
       <c r="B160" t="s">
         <v>241</v>
       </c>
       <c r="C160" t="s">
         <v>31</v>
       </c>
       <c r="D160" t="n">
         <v>1.07329615E8</v>
       </c>
       <c r="E160" t="n">
         <v>1.5666888E8</v>
       </c>
       <c r="F160" t="n">
         <v>2.53969288E8</v>
       </c>
       <c r="G160" t="n">
         <v>3.22788868E8</v>
       </c>
       <c r="H160" t="n">
         <v>3.34893862E8</v>
       </c>
       <c r="I160" t="n">
         <v>3.30858554E8</v>
       </c>
       <c r="J160" t="n">
-        <v>1.59955931E8</v>
+        <v>1.86024329E8</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>2152.0</v>
       </c>
       <c r="B161" t="s">
         <v>242</v>
       </c>
       <c r="C161" t="s">
         <v>31</v>
       </c>
       <c r="D161" t="s">
         <v>12</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>12</v>
       </c>
       <c r="G161" t="n">
         <v>1360000.0</v>
       </c>
       <c r="H161" t="n">
         <v>1360972.0</v>
       </c>
       <c r="I161" t="n">
         <v>3907247.0</v>
       </c>
       <c r="J161" t="n">
-        <v>1759218.0</v>
+        <v>1946080.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>2133.0</v>
       </c>
       <c r="B162" t="s">
         <v>243</v>
       </c>
       <c r="C162" t="s">
         <v>31</v>
       </c>
       <c r="D162" t="n">
         <v>4172.0</v>
       </c>
       <c r="E162" t="n">
         <v>5060.0</v>
       </c>
       <c r="F162" t="n">
         <v>6659.0</v>
       </c>
       <c r="G162" t="n">
         <v>6946.0</v>
       </c>
       <c r="H162" t="n">
         <v>7627.0</v>
       </c>
       <c r="I162" t="n">
         <v>9289.0</v>
       </c>
       <c r="J162" t="n">
-        <v>5653.0</v>
+        <v>7324.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>1105.0</v>
       </c>
       <c r="B163" t="s">
         <v>244</v>
       </c>
       <c r="C163" t="s">
         <v>31</v>
       </c>
       <c r="D163" t="n">
         <v>255808.0</v>
       </c>
       <c r="E163" t="n">
         <v>275337.0</v>
       </c>
       <c r="F163" t="n">
         <v>473594.0</v>
       </c>
       <c r="G163" t="n">
         <v>572336.0</v>
       </c>
       <c r="H163" t="n">
         <v>673678.0</v>
       </c>
       <c r="I163" t="n">
         <v>698986.0</v>
       </c>
       <c r="J163" t="n">
-        <v>344538.0</v>
+        <v>458031.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>1785.0</v>
       </c>
       <c r="B164" t="s">
         <v>245</v>
       </c>
       <c r="C164" t="s">
         <v>101</v>
       </c>
       <c r="D164" t="n">
         <v>83372.0</v>
       </c>
       <c r="E164" t="n">
         <v>119183.0</v>
       </c>
       <c r="F164" t="n">
         <v>134196.0</v>
       </c>
       <c r="G164" t="s">
         <v>12</v>
       </c>
       <c r="H164" t="s">
@@ -6878,51 +6884,51 @@
       <c r="B165" t="s">
         <v>246</v>
       </c>
       <c r="C165" t="s">
         <v>31</v>
       </c>
       <c r="D165" t="n">
         <v>527.0</v>
       </c>
       <c r="E165" t="n">
         <v>979.0</v>
       </c>
       <c r="F165" t="n">
         <v>842.0</v>
       </c>
       <c r="G165" t="n">
         <v>730.0</v>
       </c>
       <c r="H165" t="n">
         <v>418.0</v>
       </c>
       <c r="I165" t="n">
         <v>996.0</v>
       </c>
       <c r="J165" t="n">
-        <v>552.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>2072.0</v>
       </c>
       <c r="B166" t="s">
         <v>247</v>
       </c>
       <c r="C166" t="s">
         <v>25</v>
       </c>
       <c r="D166" t="s">
         <v>12</v>
       </c>
       <c r="E166" t="n">
         <v>4.6</v>
       </c>
       <c r="F166" t="s">
         <v>12</v>
       </c>
       <c r="G166" t="n">
         <v>5.2</v>
       </c>
       <c r="H166" t="s">
@@ -6942,275 +6948,275 @@
       <c r="B167" t="s">
         <v>248</v>
       </c>
       <c r="C167" t="s">
         <v>25</v>
       </c>
       <c r="D167" t="n">
         <v>65.44</v>
       </c>
       <c r="E167" t="n">
         <v>68.54</v>
       </c>
       <c r="F167" t="n">
         <v>66.0</v>
       </c>
       <c r="G167" t="n">
         <v>66.53</v>
       </c>
       <c r="H167" t="n">
         <v>61.06</v>
       </c>
       <c r="I167" t="n">
         <v>69.82</v>
       </c>
       <c r="J167" t="n">
-        <v>52.94</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>1291.0</v>
       </c>
       <c r="B168" t="s">
         <v>249</v>
       </c>
       <c r="C168" t="s">
         <v>25</v>
       </c>
       <c r="D168" t="n">
         <v>1.53</v>
       </c>
       <c r="E168" t="n">
         <v>1.05</v>
       </c>
       <c r="F168" t="n">
         <v>0.0</v>
       </c>
       <c r="G168" t="n">
         <v>12.79</v>
       </c>
       <c r="H168" t="n">
         <v>12.67</v>
       </c>
       <c r="I168" t="n">
-        <v>11.81</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>10.9</v>
+      </c>
+      <c r="J168" t="n">
+        <v>10.25</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>1282.0</v>
       </c>
       <c r="B169" t="s">
         <v>250</v>
       </c>
       <c r="C169" t="s">
         <v>25</v>
       </c>
       <c r="D169" t="n">
         <v>0.22</v>
       </c>
       <c r="E169" t="n">
         <v>-0.43</v>
       </c>
       <c r="F169" t="n">
         <v>1.24</v>
       </c>
       <c r="G169" t="n">
         <v>0.53</v>
       </c>
       <c r="H169" t="n">
         <v>0.58</v>
       </c>
       <c r="I169" t="n">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0.4</v>
+      </c>
+      <c r="J169" t="n">
+        <v>0.24</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>1287.0</v>
       </c>
       <c r="B170" t="s">
         <v>251</v>
       </c>
       <c r="C170" t="s">
         <v>25</v>
       </c>
       <c r="D170" t="n">
         <v>2.79</v>
       </c>
       <c r="E170" t="n">
         <v>2.13</v>
       </c>
       <c r="F170" t="n">
         <v>4.74</v>
       </c>
       <c r="G170" t="n">
         <v>4.62</v>
       </c>
       <c r="H170" t="n">
         <v>4.18</v>
       </c>
       <c r="I170" t="n">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3.0</v>
+      </c>
+      <c r="J170" t="n">
+        <v>2.81</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>1297.0</v>
       </c>
       <c r="B171" t="s">
         <v>252</v>
       </c>
       <c r="C171" t="s">
         <v>25</v>
       </c>
       <c r="D171" t="n">
         <v>-1.62</v>
       </c>
       <c r="E171" t="n">
         <v>3.22</v>
       </c>
       <c r="F171" t="n">
         <v>-0.23</v>
       </c>
       <c r="G171" t="n">
         <v>-4.47</v>
       </c>
       <c r="H171" t="n">
         <v>-4.46</v>
       </c>
       <c r="I171" t="n">
         <v>-4.44</v>
       </c>
-      <c r="J171" t="s">
-        <v>12</v>
+      <c r="J171" t="n">
+        <v>-3.6</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>1290.0</v>
       </c>
       <c r="B172" t="s">
         <v>253</v>
       </c>
       <c r="C172" t="s">
         <v>25</v>
       </c>
       <c r="D172" t="n">
-        <v>73.47</v>
+        <v>73.62</v>
       </c>
       <c r="E172" t="n">
-        <v>67.76</v>
+        <v>68.55</v>
       </c>
       <c r="F172" t="n">
-        <v>92.1</v>
+        <v>92.57</v>
       </c>
       <c r="G172" t="n">
-        <v>105.55</v>
+        <v>106.08</v>
       </c>
       <c r="H172" t="n">
-        <v>105.11</v>
+        <v>105.85</v>
       </c>
       <c r="I172" t="n">
-        <v>106.68</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>101.79</v>
+      </c>
+      <c r="J172" t="n">
+        <v>102.8</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>1286.0</v>
       </c>
       <c r="B173" t="s">
         <v>254</v>
       </c>
       <c r="C173" t="s">
         <v>25</v>
       </c>
       <c r="D173" t="n">
         <v>95.15</v>
       </c>
       <c r="E173" t="n">
         <v>93.69</v>
       </c>
       <c r="F173" t="n">
         <v>95.78</v>
       </c>
       <c r="G173" t="n">
         <v>94.81</v>
       </c>
       <c r="H173" t="n">
         <v>95.1</v>
       </c>
       <c r="I173" t="n">
-        <v>95.57</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>96.03</v>
+      </c>
+      <c r="J173" t="n">
+        <v>96.53</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>1296.0</v>
       </c>
       <c r="B174" t="s">
         <v>255</v>
       </c>
       <c r="C174" t="s">
         <v>25</v>
       </c>
       <c r="D174" t="n">
         <v>51.5</v>
       </c>
       <c r="E174" t="n">
         <v>49.22</v>
       </c>
       <c r="F174" t="n">
         <v>58.21</v>
       </c>
       <c r="G174" t="n">
         <v>48.66</v>
       </c>
       <c r="H174" t="n">
         <v>50.41</v>
       </c>
       <c r="I174" t="n">
         <v>64.3</v>
       </c>
-      <c r="J174" t="s">
-        <v>12</v>
+      <c r="J174" t="n">
+        <v>61.6</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>1866.0</v>
       </c>
       <c r="B175" t="s">
         <v>256</v>
       </c>
       <c r="C175" t="s">
         <v>25</v>
       </c>
       <c r="D175" t="s">
         <v>12</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>12</v>
       </c>
       <c r="G175" t="s">
         <v>12</v>
       </c>
       <c r="H175" t="s">
@@ -7262,115 +7268,115 @@
       <c r="B177" t="s">
         <v>258</v>
       </c>
       <c r="C177" t="s">
         <v>25</v>
       </c>
       <c r="D177" t="n">
         <v>98.0</v>
       </c>
       <c r="E177" t="n">
         <v>97.3</v>
       </c>
       <c r="F177" t="n">
         <v>97.12</v>
       </c>
       <c r="G177" t="n">
         <v>99.0</v>
       </c>
       <c r="H177" t="n">
         <v>98.08</v>
       </c>
       <c r="I177" t="n">
         <v>90.83</v>
       </c>
       <c r="J177" t="n">
-        <v>87.0</v>
+        <v>92.22</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>160.0</v>
       </c>
       <c r="B178" t="s">
         <v>259</v>
       </c>
       <c r="C178" t="s">
         <v>25</v>
       </c>
       <c r="D178" t="n">
         <v>64.4</v>
       </c>
       <c r="E178" t="n">
         <v>69.4</v>
       </c>
       <c r="F178" t="n">
         <v>70.5</v>
       </c>
       <c r="G178" t="n">
         <v>70.73</v>
       </c>
       <c r="H178" t="n">
         <v>70.36</v>
       </c>
       <c r="I178" t="n">
         <v>71.34</v>
       </c>
       <c r="J178" t="n">
-        <v>71.45</v>
+        <v>71.42</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>1502.0</v>
       </c>
       <c r="B179" t="s">
         <v>260</v>
       </c>
       <c r="C179" t="s">
         <v>25</v>
       </c>
       <c r="D179" t="n">
         <v>96.33</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
         <v>12</v>
       </c>
       <c r="G179" t="s">
         <v>12</v>
       </c>
       <c r="H179" t="s">
         <v>12</v>
       </c>
-      <c r="I179" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="I179" t="n">
+        <v>97.26</v>
+      </c>
+      <c r="J179" t="n">
+        <v>97.26</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>1724.0</v>
       </c>
       <c r="B180" t="s">
         <v>261</v>
       </c>
       <c r="C180" t="s">
         <v>25</v>
       </c>
       <c r="D180" t="n">
         <v>2.8</v>
       </c>
       <c r="E180" t="n">
         <v>2.8</v>
       </c>
       <c r="F180" t="n">
         <v>2.7</v>
       </c>
       <c r="G180" t="n">
         <v>2.65</v>
       </c>
       <c r="H180" t="n">
@@ -7386,55 +7392,55 @@
     <row r="181">
       <c r="A181" t="n">
         <v>1493.0</v>
       </c>
       <c r="B181" t="s">
         <v>262</v>
       </c>
       <c r="C181" t="s">
         <v>263</v>
       </c>
       <c r="D181" t="n">
         <v>3.0</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
         <v>12</v>
       </c>
       <c r="G181" t="s">
         <v>12</v>
       </c>
       <c r="H181" t="s">
         <v>12</v>
       </c>
-      <c r="I181" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="I181" t="n">
+        <v>2.31</v>
+      </c>
+      <c r="J181" t="n">
+        <v>2.31</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>2085.0</v>
       </c>
       <c r="B182" t="s">
         <v>264</v>
       </c>
       <c r="C182" t="s">
         <v>25</v>
       </c>
       <c r="D182" t="s">
         <v>12</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
         <v>12</v>
       </c>
       <c r="G182" t="s">
         <v>12</v>
       </c>
       <c r="H182" t="n">
@@ -7451,86 +7457,86 @@
       <c r="A183" t="n">
         <v>1293.0</v>
       </c>
       <c r="B183" t="s">
         <v>265</v>
       </c>
       <c r="C183" t="s">
         <v>25</v>
       </c>
       <c r="D183" t="n">
         <v>89.24</v>
       </c>
       <c r="E183" t="n">
         <v>87.43</v>
       </c>
       <c r="F183" t="n">
         <v>96.96</v>
       </c>
       <c r="G183" t="n">
         <v>90.53</v>
       </c>
       <c r="H183" t="n">
         <v>90.34</v>
       </c>
       <c r="I183" t="n">
-        <v>91.27</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>90.38</v>
+      </c>
+      <c r="J183" t="n">
+        <v>91.36</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>1340.0</v>
       </c>
       <c r="B184" t="s">
         <v>266</v>
       </c>
       <c r="C184" t="s">
         <v>25</v>
       </c>
       <c r="D184" t="n">
         <v>95.7</v>
       </c>
       <c r="E184" t="n">
         <v>95.78</v>
       </c>
       <c r="F184" t="n">
         <v>94.04</v>
       </c>
       <c r="G184" t="n">
         <v>93.89</v>
       </c>
       <c r="H184" t="n">
         <v>94.41</v>
       </c>
       <c r="I184" t="n">
-        <v>94.62</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>95.82</v>
+      </c>
+      <c r="J184" t="n">
+        <v>96.01</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>1856.0</v>
       </c>
       <c r="B185" t="s">
         <v>267</v>
       </c>
       <c r="C185" t="s">
         <v>25</v>
       </c>
       <c r="D185" t="n">
         <v>100.0</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>12</v>
       </c>
       <c r="G185" t="s">
         <v>12</v>
       </c>
       <c r="H185" t="s">
@@ -7646,83 +7652,83 @@
       <c r="B189" t="s">
         <v>271</v>
       </c>
       <c r="C189" t="s">
         <v>25</v>
       </c>
       <c r="D189" t="n">
         <v>18.0</v>
       </c>
       <c r="E189" t="n">
         <v>21.5</v>
       </c>
       <c r="F189" t="n">
         <v>21.0</v>
       </c>
       <c r="G189" t="n">
         <v>17.0</v>
       </c>
       <c r="H189" t="n">
         <v>17.27</v>
       </c>
       <c r="I189" t="n">
         <v>17.2</v>
       </c>
       <c r="J189" t="n">
-        <v>21.1</v>
+        <v>29.07</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>1950.0</v>
       </c>
       <c r="B190" t="s">
         <v>272</v>
       </c>
       <c r="C190" t="s">
         <v>25</v>
       </c>
       <c r="D190" t="n">
         <v>35.5</v>
       </c>
       <c r="E190" t="n">
         <v>21.0</v>
       </c>
       <c r="F190" t="n">
         <v>30.0</v>
       </c>
       <c r="G190" t="n">
         <v>16.0</v>
       </c>
       <c r="H190" t="n">
         <v>12.24</v>
       </c>
       <c r="I190" t="n">
         <v>18.1</v>
       </c>
       <c r="J190" t="n">
-        <v>18.5</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>1118.0</v>
       </c>
       <c r="B191" t="s">
         <v>273</v>
       </c>
       <c r="C191" t="s">
         <v>25</v>
       </c>
       <c r="D191" t="n">
         <v>89.33</v>
       </c>
       <c r="E191" t="n">
         <v>89.49</v>
       </c>
       <c r="F191" t="n">
         <v>69.83</v>
       </c>
       <c r="G191" t="n">
         <v>95.47</v>
       </c>
       <c r="H191" t="n">
@@ -7770,247 +7776,247 @@
     <row r="193">
       <c r="A193" t="n">
         <v>1474.0</v>
       </c>
       <c r="B193" t="s">
         <v>275</v>
       </c>
       <c r="C193" t="s">
         <v>25</v>
       </c>
       <c r="D193" t="n">
         <v>97.9</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
         <v>12</v>
       </c>
       <c r="G193" t="s">
         <v>12</v>
       </c>
       <c r="H193" t="s">
         <v>12</v>
       </c>
-      <c r="I193" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="I193" t="n">
+        <v>99.1</v>
+      </c>
+      <c r="J193" t="n">
+        <v>99.1</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>1631.0</v>
       </c>
       <c r="B194" t="s">
         <v>276</v>
       </c>
       <c r="C194" t="s">
         <v>25</v>
       </c>
       <c r="D194" t="n">
-        <v>71.22</v>
+        <v>73.36</v>
       </c>
       <c r="E194" t="n">
-        <v>71.13</v>
+        <v>72.48</v>
       </c>
       <c r="F194" t="n">
-        <v>72.67</v>
+        <v>74.96</v>
       </c>
       <c r="G194" t="n">
-        <v>74.0</v>
+        <v>76.33</v>
       </c>
       <c r="H194" t="n">
-        <v>74.16</v>
+        <v>76.46</v>
       </c>
       <c r="I194" t="n">
-        <v>74.67</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>75.83</v>
+      </c>
+      <c r="J194" t="n">
+        <v>76.65</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>1630.0</v>
       </c>
       <c r="B195" t="s">
         <v>277</v>
       </c>
       <c r="C195" t="s">
         <v>25</v>
       </c>
       <c r="D195" t="n">
         <v>104.03</v>
       </c>
       <c r="E195" t="n">
         <v>104.78</v>
       </c>
       <c r="F195" t="n">
         <v>103.64</v>
       </c>
       <c r="G195" t="n">
         <v>102.46</v>
       </c>
       <c r="H195" t="n">
         <v>100.87</v>
       </c>
       <c r="I195" t="n">
-        <v>101.3</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>98.9</v>
+      </c>
+      <c r="J195" t="n">
+        <v>98.62</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>1633.0</v>
       </c>
       <c r="B196" t="s">
         <v>278</v>
       </c>
       <c r="C196" t="s">
         <v>25</v>
       </c>
       <c r="D196" t="n">
         <v>92.32</v>
       </c>
       <c r="E196" t="n">
         <v>91.93</v>
       </c>
       <c r="F196" t="n">
         <v>90.78</v>
       </c>
       <c r="G196" t="n">
         <v>92.08</v>
       </c>
       <c r="H196" t="n">
         <v>93.59</v>
       </c>
       <c r="I196" t="n">
-        <v>94.09</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>94.48</v>
+      </c>
+      <c r="J196" t="n">
+        <v>95.38</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>197.0</v>
       </c>
       <c r="B197" t="s">
         <v>279</v>
       </c>
       <c r="C197" t="s">
         <v>25</v>
       </c>
       <c r="D197" t="n">
         <v>66.25</v>
       </c>
       <c r="E197" t="n">
         <v>65.62</v>
       </c>
       <c r="F197" t="n">
         <v>67.03</v>
       </c>
       <c r="G197" t="n">
         <v>65.52</v>
       </c>
       <c r="H197" t="n">
         <v>62.21</v>
       </c>
       <c r="I197" t="n">
-        <v>63.21</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>60.05</v>
+      </c>
+      <c r="J197" t="n">
+        <v>60.18</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>1646.0</v>
       </c>
       <c r="B198" t="s">
         <v>280</v>
       </c>
       <c r="C198" t="s">
         <v>25</v>
       </c>
       <c r="D198" t="n">
         <v>36.9</v>
       </c>
       <c r="E198" t="n">
         <v>36.55</v>
       </c>
       <c r="F198" t="n">
         <v>36.53</v>
       </c>
       <c r="G198" t="n">
         <v>37.8</v>
       </c>
       <c r="H198" t="n">
         <v>38.83</v>
       </c>
       <c r="I198" t="n">
         <v>40.16</v>
       </c>
-      <c r="J198" t="s">
-        <v>12</v>
+      <c r="J198" t="n">
+        <v>40.4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>2043.0</v>
       </c>
       <c r="B199" t="s">
         <v>281</v>
       </c>
       <c r="C199" t="s">
         <v>25</v>
       </c>
       <c r="D199" t="s">
         <v>12</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
         <v>12</v>
       </c>
       <c r="G199" t="s">
         <v>12</v>
       </c>
       <c r="H199" t="n">
         <v>73.62</v>
       </c>
       <c r="I199" t="n">
         <v>70.66</v>
       </c>
       <c r="J199" t="n">
-        <v>69.15</v>
+        <v>69.08</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>2122.0</v>
       </c>
       <c r="B200" t="s">
         <v>282</v>
       </c>
       <c r="C200" t="s">
         <v>25</v>
       </c>
       <c r="D200" t="s">
         <v>12</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
         <v>12</v>
       </c>
       <c r="G200" t="s">
         <v>12</v>
       </c>
       <c r="H200" t="n">
@@ -8030,115 +8036,115 @@
       <c r="B201" t="s">
         <v>283</v>
       </c>
       <c r="C201" t="s">
         <v>25</v>
       </c>
       <c r="D201" t="n">
         <v>29.5</v>
       </c>
       <c r="E201" t="n">
         <v>47.0</v>
       </c>
       <c r="F201" t="n">
         <v>39.7</v>
       </c>
       <c r="G201" t="n">
         <v>60.4</v>
       </c>
       <c r="H201" t="n">
         <v>55.6</v>
       </c>
       <c r="I201" t="n">
         <v>80.0</v>
       </c>
       <c r="J201" t="n">
-        <v>65.07</v>
+        <v>49.27</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>1780.0</v>
       </c>
       <c r="B202" t="s">
         <v>284</v>
       </c>
       <c r="C202" t="s">
         <v>25</v>
       </c>
       <c r="D202" t="n">
         <v>26.5</v>
       </c>
       <c r="E202" t="n">
         <v>46.4</v>
       </c>
       <c r="F202" t="n">
         <v>46.5</v>
       </c>
       <c r="G202" t="n">
         <v>59.6</v>
       </c>
       <c r="H202" t="n">
         <v>61.8</v>
       </c>
       <c r="I202" t="n">
         <v>75.0</v>
       </c>
       <c r="J202" t="n">
-        <v>64.92</v>
+        <v>55.24</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>1779.0</v>
       </c>
       <c r="B203" t="s">
         <v>285</v>
       </c>
       <c r="C203" t="s">
         <v>25</v>
       </c>
       <c r="D203" t="n">
         <v>29.1</v>
       </c>
       <c r="E203" t="n">
         <v>46.6</v>
       </c>
       <c r="F203" t="n">
         <v>44.4</v>
       </c>
       <c r="G203" t="n">
         <v>63.5</v>
       </c>
       <c r="H203" t="n">
         <v>52.1</v>
       </c>
       <c r="I203" t="n">
         <v>73.8</v>
       </c>
       <c r="J203" t="n">
-        <v>68.55</v>
+        <v>55.24</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>2009.0</v>
       </c>
       <c r="B204" t="s">
         <v>286</v>
       </c>
       <c r="C204" t="s">
         <v>25</v>
       </c>
       <c r="D204" t="s">
         <v>12</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
         <v>12</v>
       </c>
       <c r="G204" t="n">
         <v>100.0</v>
       </c>
       <c r="H204" t="n">
@@ -8317,6222 +8323,6286 @@
       </c>
       <c r="B210" t="s">
         <v>292</v>
       </c>
       <c r="C210" t="s">
         <v>25</v>
       </c>
       <c r="D210" t="n">
         <v>91.2</v>
       </c>
       <c r="E210" t="n">
         <v>92.9</v>
       </c>
       <c r="F210" t="n">
         <v>93.0</v>
       </c>
       <c r="G210" t="n">
         <v>89.5</v>
       </c>
       <c r="H210" t="n">
         <v>91.6</v>
       </c>
       <c r="I210" t="n">
         <v>91.7</v>
       </c>
-      <c r="J210" t="s">
-        <v>12</v>
+      <c r="J210" t="n">
+        <v>92.2</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
-        <v>1923.0</v>
+        <v>2064.0</v>
       </c>
       <c r="B211" t="s">
         <v>293</v>
       </c>
       <c r="C211" t="s">
         <v>25</v>
       </c>
-      <c r="D211" t="n">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="D211" t="s">
+        <v>12</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>12</v>
+      </c>
+      <c r="G211" t="s">
+        <v>12</v>
+      </c>
+      <c r="H211" t="s">
+        <v>12</v>
+      </c>
+      <c r="I211" t="s">
+        <v>12</v>
+      </c>
+      <c r="J211" t="n">
+        <v>53.57</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
-        <v>1283.0</v>
+        <v>1923.0</v>
       </c>
       <c r="B212" t="s">
         <v>294</v>
       </c>
       <c r="C212" t="s">
         <v>25</v>
       </c>
       <c r="D212" t="n">
-        <v>94.83</v>
+        <v>0.0</v>
       </c>
       <c r="E212" t="n">
-        <v>96.91</v>
+        <v>34.3</v>
       </c>
       <c r="F212" t="n">
-        <v>95.95</v>
+        <v>47.9</v>
       </c>
       <c r="G212" t="n">
-        <v>98.53</v>
+        <v>48.0</v>
       </c>
       <c r="H212" t="n">
-        <v>96.81</v>
+        <v>59.0</v>
       </c>
       <c r="I212" t="n">
-        <v>97.07</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>53.0</v>
+      </c>
+      <c r="J212" t="n">
+        <v>58.0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
-        <v>1790.0</v>
+        <v>1283.0</v>
       </c>
       <c r="B213" t="s">
         <v>295</v>
       </c>
       <c r="C213" t="s">
         <v>25</v>
       </c>
       <c r="D213" t="n">
-        <v>48.0</v>
+        <v>94.83</v>
       </c>
       <c r="E213" t="n">
-        <v>48.0</v>
+        <v>96.91</v>
       </c>
       <c r="F213" t="n">
-        <v>48.0</v>
+        <v>95.95</v>
       </c>
       <c r="G213" t="n">
-        <v>61.13</v>
+        <v>98.53</v>
       </c>
       <c r="H213" t="n">
-        <v>61.13</v>
+        <v>96.81</v>
       </c>
       <c r="I213" t="n">
-        <v>62.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>95.81</v>
+      </c>
+      <c r="J213" t="n">
+        <v>96.71</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
-        <v>165.0</v>
+        <v>1790.0</v>
       </c>
       <c r="B214" t="s">
         <v>296</v>
       </c>
       <c r="C214" t="s">
         <v>25</v>
       </c>
       <c r="D214" t="n">
-        <v>87.4</v>
+        <v>48.0</v>
       </c>
       <c r="E214" t="n">
-        <v>90.94</v>
+        <v>48.0</v>
       </c>
       <c r="F214" t="n">
-        <v>90.32</v>
+        <v>48.0</v>
       </c>
       <c r="G214" t="n">
-        <v>87.86</v>
+        <v>61.13</v>
       </c>
       <c r="H214" t="n">
-        <v>88.26</v>
+        <v>61.13</v>
       </c>
       <c r="I214" t="n">
-        <v>89.08</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>62.5</v>
+      </c>
+      <c r="J214" t="n">
+        <v>65.53</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
-        <v>1088.0</v>
+        <v>165.0</v>
       </c>
       <c r="B215" t="s">
         <v>297</v>
       </c>
       <c r="C215" t="s">
         <v>25</v>
       </c>
       <c r="D215" t="n">
-        <v>69.01</v>
+        <v>87.4</v>
       </c>
       <c r="E215" t="n">
-        <v>56.21</v>
+        <v>90.94</v>
       </c>
       <c r="F215" t="n">
-        <v>93.52</v>
+        <v>90.32</v>
       </c>
       <c r="G215" t="n">
-        <v>87.97</v>
+        <v>87.86</v>
       </c>
       <c r="H215" t="n">
-        <v>96.28</v>
+        <v>88.26</v>
       </c>
       <c r="I215" t="n">
-        <v>97.51</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>89.02</v>
+      </c>
+      <c r="J215" t="n">
+        <v>89.17</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
-        <v>1862.0</v>
+        <v>1088.0</v>
       </c>
       <c r="B216" t="s">
         <v>298</v>
       </c>
       <c r="C216" t="s">
         <v>25</v>
       </c>
       <c r="D216" t="n">
-        <v>94.0</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>69.01</v>
+      </c>
+      <c r="E216" t="n">
+        <v>56.21</v>
+      </c>
+      <c r="F216" t="n">
+        <v>93.52</v>
+      </c>
+      <c r="G216" t="n">
+        <v>87.97</v>
+      </c>
+      <c r="H216" t="n">
+        <v>96.28</v>
+      </c>
+      <c r="I216" t="n">
+        <v>79.9</v>
+      </c>
+      <c r="J216" t="n">
+        <v>84.39</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
-        <v>1513.0</v>
+        <v>1862.0</v>
       </c>
       <c r="B217" t="s">
         <v>299</v>
       </c>
       <c r="C217" t="s">
         <v>25</v>
       </c>
       <c r="D217" t="n">
-        <v>15.67</v>
-[...17 lines deleted...]
-        <v>13.88</v>
+        <v>94.0</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>12</v>
+      </c>
+      <c r="G217" t="s">
+        <v>12</v>
+      </c>
+      <c r="H217" t="s">
+        <v>12</v>
+      </c>
+      <c r="I217" t="s">
+        <v>12</v>
+      </c>
+      <c r="J217" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
-        <v>1715.0</v>
+        <v>1513.0</v>
       </c>
       <c r="B218" t="s">
         <v>300</v>
       </c>
       <c r="C218" t="s">
         <v>25</v>
       </c>
       <c r="D218" t="n">
-        <v>23.09</v>
+        <v>15.67</v>
       </c>
       <c r="E218" t="n">
-        <v>23.54</v>
+        <v>14.8</v>
       </c>
       <c r="F218" t="n">
-        <v>23.59</v>
+        <v>14.22</v>
       </c>
       <c r="G218" t="n">
-        <v>23.18</v>
+        <v>14.39</v>
       </c>
       <c r="H218" t="n">
-        <v>23.22</v>
+        <v>14.49</v>
       </c>
       <c r="I218" t="n">
-        <v>22.77</v>
+        <v>14.14</v>
       </c>
       <c r="J218" t="n">
-        <v>22.44</v>
+        <v>13.15</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
-        <v>23.0</v>
+        <v>1715.0</v>
       </c>
       <c r="B219" t="s">
         <v>301</v>
       </c>
       <c r="C219" t="s">
         <v>25</v>
       </c>
       <c r="D219" t="n">
-        <v>-1.78</v>
+        <v>23.09</v>
       </c>
       <c r="E219" t="n">
-        <v>3.9</v>
+        <v>23.54</v>
       </c>
       <c r="F219" t="n">
-        <v>4.5</v>
+        <v>23.59</v>
       </c>
       <c r="G219" t="n">
-        <v>3.2</v>
+        <v>23.18</v>
       </c>
       <c r="H219" t="n">
-        <v>1.5</v>
+        <v>23.22</v>
       </c>
       <c r="I219" t="n">
-        <v>1.37</v>
+        <v>22.77</v>
       </c>
       <c r="J219" t="n">
-        <v>0.23</v>
+        <v>22.64</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
-        <v>2103.0</v>
+        <v>23.0</v>
       </c>
       <c r="B220" t="s">
         <v>302</v>
       </c>
       <c r="C220" t="s">
         <v>25</v>
       </c>
-      <c r="D220" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D220" t="n">
+        <v>-1.78</v>
+      </c>
+      <c r="E220" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="F220" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="G220" t="n">
+        <v>3.2</v>
       </c>
       <c r="H220" t="n">
-        <v>61.0</v>
+        <v>1.5</v>
       </c>
       <c r="I220" t="n">
-        <v>83.7</v>
+        <v>1.37</v>
       </c>
       <c r="J220" t="n">
-        <v>69.68</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
-        <v>2154.0</v>
+        <v>2103.0</v>
       </c>
       <c r="B221" t="s">
         <v>303</v>
       </c>
       <c r="C221" t="s">
         <v>25</v>
       </c>
       <c r="D221" t="s">
         <v>12</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
         <v>12</v>
       </c>
       <c r="G221" t="s">
         <v>12</v>
       </c>
       <c r="H221" t="n">
-        <v>45.0</v>
+        <v>61.0</v>
       </c>
       <c r="I221" t="n">
-        <v>42.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83.7</v>
+      </c>
+      <c r="J221" t="n">
+        <v>70.07</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
-        <v>2005.0</v>
+        <v>2154.0</v>
       </c>
       <c r="B222" t="s">
         <v>304</v>
       </c>
       <c r="C222" t="s">
         <v>25</v>
       </c>
       <c r="D222" t="s">
         <v>12</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
         <v>12</v>
       </c>
-      <c r="G222" t="n">
-        <v>71.81</v>
+      <c r="G222" t="s">
+        <v>12</v>
       </c>
       <c r="H222" t="n">
-        <v>62.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>45.0</v>
+      </c>
+      <c r="I222" t="n">
+        <v>42.0</v>
       </c>
       <c r="J222" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
-        <v>428.0</v>
+        <v>2005.0</v>
       </c>
       <c r="B223" t="s">
         <v>305</v>
       </c>
       <c r="C223" t="s">
         <v>25</v>
       </c>
-      <c r="D223" t="n">
-[...6 lines deleted...]
-        <v>12.1</v>
+      <c r="D223" t="s">
+        <v>12</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>12</v>
       </c>
       <c r="G223" t="n">
-        <v>16.8</v>
+        <v>71.81</v>
       </c>
       <c r="H223" t="n">
-        <v>12.8</v>
-[...5 lines deleted...]
-        <v>8.9</v>
+        <v>62.0</v>
+      </c>
+      <c r="I223" t="s">
+        <v>12</v>
+      </c>
+      <c r="J223" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
-        <v>2166.0</v>
+        <v>428.0</v>
       </c>
       <c r="B224" t="s">
         <v>306</v>
       </c>
       <c r="C224" t="s">
         <v>25</v>
       </c>
       <c r="D224" t="n">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>10.3</v>
+      </c>
+      <c r="E224" t="n">
+        <v>11.6</v>
       </c>
       <c r="F224" t="n">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>12.1</v>
+      </c>
+      <c r="G224" t="n">
+        <v>16.8</v>
       </c>
       <c r="H224" t="n">
-        <v>1.73</v>
+        <v>12.8</v>
       </c>
       <c r="I224" t="n">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9.4</v>
+      </c>
+      <c r="J224" t="n">
+        <v>10.4</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
-        <v>2048.0</v>
+        <v>2166.0</v>
       </c>
       <c r="B225" t="s">
         <v>307</v>
       </c>
       <c r="C225" t="s">
         <v>25</v>
       </c>
-      <c r="D225" t="s">
-        <v>12</v>
+      <c r="D225" t="n">
+        <v>1.65</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
-      <c r="F225" t="s">
-        <v>12</v>
+      <c r="F225" t="n">
+        <v>2.69</v>
       </c>
       <c r="G225" t="s">
         <v>12</v>
       </c>
       <c r="H225" t="n">
-        <v>95.12</v>
-[...2 lines deleted...]
-        <v>96.5</v>
+        <v>1.73</v>
+      </c>
+      <c r="I225" t="s">
+        <v>12</v>
       </c>
       <c r="J225" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
-        <v>427.0</v>
+        <v>2048.0</v>
       </c>
       <c r="B226" t="s">
         <v>308</v>
       </c>
       <c r="C226" t="s">
         <v>25</v>
       </c>
-      <c r="D226" t="n">
-[...9 lines deleted...]
-        <v>16.36</v>
+      <c r="D226" t="s">
+        <v>12</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>12</v>
+      </c>
+      <c r="G226" t="s">
+        <v>12</v>
       </c>
       <c r="H226" t="n">
-        <v>14.24</v>
+        <v>95.12</v>
       </c>
       <c r="I226" t="n">
-        <v>20.07</v>
-[...2 lines deleted...]
-        <v>12.12</v>
+        <v>96.5</v>
+      </c>
+      <c r="J226" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
-        <v>1744.0</v>
+        <v>427.0</v>
       </c>
       <c r="B227" t="s">
         <v>309</v>
       </c>
       <c r="C227" t="s">
         <v>25</v>
       </c>
       <c r="D227" t="n">
-        <v>62.21</v>
+        <v>10.55</v>
       </c>
       <c r="E227" t="n">
-        <v>69.08</v>
+        <v>12.38</v>
       </c>
       <c r="F227" t="n">
-        <v>64.34</v>
+        <v>13.56</v>
       </c>
       <c r="G227" t="n">
-        <v>48.5</v>
+        <v>16.36</v>
       </c>
       <c r="H227" t="n">
-        <v>57.66</v>
+        <v>14.24</v>
       </c>
       <c r="I227" t="n">
-        <v>55.18</v>
+        <v>20.07</v>
       </c>
       <c r="J227" t="n">
-        <v>60.64</v>
+        <v>15.91</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
-        <v>2110.0</v>
+        <v>1744.0</v>
       </c>
       <c r="B228" t="s">
         <v>310</v>
       </c>
       <c r="C228" t="s">
         <v>25</v>
       </c>
-      <c r="D228" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D228" t="n">
+        <v>62.21</v>
+      </c>
+      <c r="E228" t="n">
+        <v>69.08</v>
+      </c>
+      <c r="F228" t="n">
+        <v>64.34</v>
+      </c>
+      <c r="G228" t="n">
+        <v>48.5</v>
+      </c>
+      <c r="H228" t="n">
+        <v>57.66</v>
       </c>
       <c r="I228" t="n">
-        <v>10.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>55.18</v>
+      </c>
+      <c r="J228" t="n">
+        <v>61.26</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
-        <v>2135.0</v>
+        <v>2110.0</v>
       </c>
       <c r="B229" t="s">
         <v>311</v>
       </c>
       <c r="C229" t="s">
         <v>25</v>
       </c>
       <c r="D229" t="s">
         <v>12</v>
       </c>
-      <c r="E229" t="n">
-[...9 lines deleted...]
-        <v>44.0</v>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>12</v>
+      </c>
+      <c r="G229" t="s">
+        <v>12</v>
+      </c>
+      <c r="H229" t="s">
+        <v>12</v>
       </c>
       <c r="I229" t="n">
-        <v>33.0</v>
+        <v>10.0</v>
       </c>
       <c r="J229" t="n">
-        <v>36.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>1827.0</v>
+        <v>2135.0</v>
       </c>
       <c r="B230" t="s">
         <v>312</v>
       </c>
       <c r="C230" t="s">
         <v>25</v>
       </c>
-      <c r="D230" t="n">
-        <v>100.0</v>
+      <c r="D230" t="s">
+        <v>12</v>
       </c>
       <c r="E230" t="n">
-        <v>100.0</v>
+        <v>25.0</v>
       </c>
       <c r="F230" t="n">
-        <v>100.0</v>
+        <v>55.0</v>
       </c>
       <c r="G230" t="n">
-        <v>90.0</v>
+        <v>56.0</v>
       </c>
       <c r="H230" t="n">
-        <v>100.0</v>
+        <v>44.0</v>
       </c>
       <c r="I230" t="n">
-        <v>100.0</v>
+        <v>33.0</v>
       </c>
       <c r="J230" t="n">
-        <v>50.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
-        <v>1553.0</v>
+        <v>1827.0</v>
       </c>
       <c r="B231" t="s">
         <v>313</v>
       </c>
       <c r="C231" t="s">
         <v>25</v>
       </c>
       <c r="D231" t="n">
-        <v>30.02</v>
+        <v>100.0</v>
       </c>
       <c r="E231" t="n">
-        <v>31.64</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="n">
-        <v>31.06</v>
+        <v>100.0</v>
       </c>
       <c r="G231" t="n">
-        <v>28.82</v>
+        <v>90.0</v>
       </c>
       <c r="H231" t="n">
-        <v>29.77</v>
+        <v>100.0</v>
       </c>
       <c r="I231" t="n">
-        <v>26.83</v>
+        <v>100.0</v>
       </c>
       <c r="J231" t="n">
-        <v>26.08</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
-        <v>1865.0</v>
+        <v>1553.0</v>
       </c>
       <c r="B232" t="s">
         <v>314</v>
       </c>
       <c r="C232" t="s">
         <v>25</v>
       </c>
-      <c r="D232" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="D232" t="n">
+        <v>30.02</v>
+      </c>
+      <c r="E232" t="n">
+        <v>31.64</v>
+      </c>
+      <c r="F232" t="n">
+        <v>31.06</v>
+      </c>
+      <c r="G232" t="n">
+        <v>28.82</v>
+      </c>
+      <c r="H232" t="n">
+        <v>29.77</v>
+      </c>
+      <c r="I232" t="n">
+        <v>26.83</v>
+      </c>
+      <c r="J232" t="n">
+        <v>24.17</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
-        <v>1468.0</v>
+        <v>1865.0</v>
       </c>
       <c r="B233" t="s">
         <v>315</v>
       </c>
       <c r="C233" t="s">
         <v>25</v>
       </c>
-      <c r="D233" t="n">
-        <v>14.8</v>
+      <c r="D233" t="s">
+        <v>12</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
-      <c r="F233" t="n">
-        <v>13.8</v>
+      <c r="F233" t="s">
+        <v>12</v>
       </c>
       <c r="G233" t="s">
         <v>12</v>
       </c>
-      <c r="H233" t="n">
-        <v>8.0</v>
+      <c r="H233" t="s">
+        <v>12</v>
       </c>
       <c r="I233" t="s">
         <v>12</v>
       </c>
       <c r="J233" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
-        <v>1476.0</v>
+        <v>1468.0</v>
       </c>
       <c r="B234" t="s">
         <v>316</v>
       </c>
       <c r="C234" t="s">
         <v>25</v>
       </c>
       <c r="D234" t="n">
-        <v>6.3</v>
+        <v>14.8</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="n">
-        <v>5.3</v>
+        <v>13.8</v>
       </c>
       <c r="G234" t="s">
         <v>12</v>
       </c>
       <c r="H234" t="n">
-        <v>3.2</v>
+        <v>8.0</v>
       </c>
       <c r="I234" t="s">
         <v>12</v>
       </c>
       <c r="J234" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
-        <v>2077.0</v>
+        <v>1476.0</v>
       </c>
       <c r="B235" t="s">
         <v>317</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
-      <c r="D235" t="s">
-[...18 lines deleted...]
-        <v>38.8</v>
+      <c r="D235" t="n">
+        <v>6.3</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="G235" t="s">
+        <v>12</v>
+      </c>
+      <c r="H235" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="I235" t="s">
+        <v>12</v>
+      </c>
+      <c r="J235" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
-        <v>1775.0</v>
+        <v>2077.0</v>
       </c>
       <c r="B236" t="s">
         <v>318</v>
       </c>
       <c r="C236" t="s">
         <v>25</v>
       </c>
-      <c r="D236" t="n">
-        <v>62.1</v>
+      <c r="D236" t="s">
+        <v>12</v>
       </c>
       <c r="E236" t="n">
-        <v>41.8</v>
-[...2 lines deleted...]
-        <v>42.0</v>
+        <v>38.0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>12</v>
       </c>
       <c r="G236" t="n">
-        <v>38.6</v>
-[...2 lines deleted...]
-        <v>37.7</v>
+        <v>41.7</v>
+      </c>
+      <c r="H236" t="s">
+        <v>12</v>
       </c>
       <c r="I236" t="n">
-        <v>37.2</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>38.8</v>
+      </c>
+      <c r="J236" t="n">
+        <v>38.8</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
-        <v>1500.0</v>
+        <v>1775.0</v>
       </c>
       <c r="B237" t="s">
         <v>319</v>
       </c>
       <c r="C237" t="s">
         <v>25</v>
       </c>
       <c r="D237" t="n">
-        <v>69.9</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>62.1</v>
+      </c>
+      <c r="E237" t="n">
+        <v>41.8</v>
+      </c>
+      <c r="F237" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="G237" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="H237" t="n">
+        <v>37.7</v>
+      </c>
+      <c r="I237" t="n">
+        <v>37.2</v>
+      </c>
+      <c r="J237" t="n">
+        <v>35.0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
-        <v>1677.0</v>
+        <v>1500.0</v>
       </c>
       <c r="B238" t="s">
         <v>320</v>
       </c>
       <c r="C238" t="s">
         <v>25</v>
       </c>
       <c r="D238" t="n">
-        <v>27.6</v>
+        <v>69.9</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
-      <c r="F238" t="n">
-        <v>33.0</v>
+      <c r="F238" t="s">
+        <v>12</v>
       </c>
       <c r="G238" t="s">
         <v>12</v>
       </c>
-      <c r="H238" t="n">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="H238" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" t="n">
+        <v>88.85</v>
+      </c>
+      <c r="J238" t="n">
+        <v>88.85</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
-        <v>1850.0</v>
+        <v>1677.0</v>
       </c>
       <c r="B239" t="s">
         <v>321</v>
       </c>
       <c r="C239" t="s">
         <v>25</v>
       </c>
-      <c r="D239" t="s">
-[...3 lines deleted...]
-        <v>0.89</v>
+      <c r="D239" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
       </c>
       <c r="F239" t="n">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>0.22</v>
+        <v>33.0</v>
+      </c>
+      <c r="G239" t="s">
+        <v>12</v>
       </c>
       <c r="H239" t="n">
-        <v>0.41</v>
+        <v>30.3</v>
       </c>
       <c r="I239" t="s">
         <v>12</v>
       </c>
       <c r="J239" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
-        <v>1498.0</v>
+        <v>1850.0</v>
       </c>
       <c r="B240" t="s">
         <v>322</v>
       </c>
       <c r="C240" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>95.35</v>
+        <v>25</v>
+      </c>
+      <c r="D240" t="s">
+        <v>12</v>
       </c>
       <c r="E240" t="n">
-        <v>96.99</v>
+        <v>0.89</v>
       </c>
       <c r="F240" t="n">
-        <v>98.01</v>
+        <v>0.36</v>
       </c>
       <c r="G240" t="n">
-        <v>98.38</v>
+        <v>0.22</v>
       </c>
       <c r="H240" t="n">
-        <v>98.05</v>
-[...5 lines deleted...]
-        <v>98.35</v>
+        <v>0.41</v>
+      </c>
+      <c r="I240" t="s">
+        <v>12</v>
+      </c>
+      <c r="J240" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
-        <v>1090.0</v>
+        <v>1498.0</v>
       </c>
       <c r="B241" t="s">
         <v>323</v>
       </c>
       <c r="C241" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="D241" t="n">
-        <v>29.4</v>
+        <v>95.35</v>
       </c>
       <c r="E241" t="n">
-        <v>29.1</v>
+        <v>96.99</v>
       </c>
       <c r="F241" t="n">
-        <v>28.5</v>
+        <v>98.01</v>
       </c>
       <c r="G241" t="n">
-        <v>27.78</v>
+        <v>98.38</v>
       </c>
       <c r="H241" t="n">
-        <v>27.5</v>
+        <v>98.05</v>
       </c>
       <c r="I241" t="n">
-        <v>27.1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>97.48</v>
+      </c>
+      <c r="J241" t="n">
+        <v>98.35</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
-        <v>1555.0</v>
+        <v>1090.0</v>
       </c>
       <c r="B242" t="s">
         <v>324</v>
       </c>
       <c r="C242" t="s">
         <v>25</v>
       </c>
       <c r="D242" t="n">
-        <v>5.1</v>
+        <v>29.4</v>
       </c>
       <c r="E242" t="n">
-        <v>4.8</v>
+        <v>29.1</v>
       </c>
       <c r="F242" t="n">
-        <v>2.2</v>
+        <v>28.5</v>
       </c>
       <c r="G242" t="n">
-        <v>1.6</v>
+        <v>27.78</v>
       </c>
       <c r="H242" t="n">
-        <v>1.88</v>
+        <v>27.5</v>
       </c>
       <c r="I242" t="n">
-        <v>1.35</v>
+        <v>27.1</v>
       </c>
       <c r="J242" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
-        <v>1471.0</v>
+        <v>1555.0</v>
       </c>
       <c r="B243" t="s">
         <v>325</v>
       </c>
       <c r="C243" t="s">
         <v>25</v>
       </c>
       <c r="D243" t="n">
-        <v>28.4</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5.1</v>
+      </c>
+      <c r="E243" t="n">
+        <v>4.8</v>
       </c>
       <c r="F243" t="n">
-        <v>37.8</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2.2</v>
+      </c>
+      <c r="G243" t="n">
+        <v>1.6</v>
       </c>
       <c r="H243" t="n">
-        <v>35.78</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1.88</v>
+      </c>
+      <c r="I243" t="n">
+        <v>1.35</v>
       </c>
       <c r="J243" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>2097.0</v>
+        <v>1471.0</v>
       </c>
       <c r="B244" t="s">
         <v>326</v>
       </c>
       <c r="C244" t="s">
         <v>25</v>
       </c>
       <c r="D244" t="n">
-        <v>9.8</v>
+        <v>28.4</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="n">
-        <v>7.32</v>
+        <v>37.8</v>
       </c>
       <c r="G244" t="s">
         <v>12</v>
       </c>
       <c r="H244" t="n">
-        <v>5.44</v>
+        <v>35.78</v>
       </c>
       <c r="I244" t="s">
         <v>12</v>
       </c>
       <c r="J244" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>1442.0</v>
+        <v>2097.0</v>
       </c>
       <c r="B245" t="s">
         <v>327</v>
       </c>
       <c r="C245" t="s">
         <v>25</v>
       </c>
       <c r="D245" t="n">
-        <v>31.4</v>
+        <v>9.8</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="n">
-        <v>21.8</v>
+        <v>7.32</v>
       </c>
       <c r="G245" t="s">
         <v>12</v>
       </c>
       <c r="H245" t="n">
-        <v>18.63</v>
+        <v>5.44</v>
       </c>
       <c r="I245" t="s">
         <v>12</v>
       </c>
       <c r="J245" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
-        <v>1469.0</v>
+        <v>1442.0</v>
       </c>
       <c r="B246" t="s">
         <v>328</v>
       </c>
       <c r="C246" t="s">
         <v>25</v>
       </c>
       <c r="D246" t="n">
-        <v>3.0</v>
+        <v>31.4</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="n">
-        <v>2.1</v>
+        <v>21.8</v>
       </c>
       <c r="G246" t="s">
         <v>12</v>
       </c>
       <c r="H246" t="n">
-        <v>1.31</v>
+        <v>18.63</v>
       </c>
       <c r="I246" t="s">
         <v>12</v>
       </c>
       <c r="J246" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
-        <v>1678.0</v>
+        <v>1469.0</v>
       </c>
       <c r="B247" t="s">
         <v>329</v>
       </c>
       <c r="C247" t="s">
         <v>25</v>
       </c>
-      <c r="D247" t="s">
-[...18 lines deleted...]
-        <v>16.4</v>
+      <c r="D247" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="G247" t="s">
+        <v>12</v>
+      </c>
+      <c r="H247" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="I247" t="s">
+        <v>12</v>
+      </c>
+      <c r="J247" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
-        <v>2101.0</v>
+        <v>1678.0</v>
       </c>
       <c r="B248" t="s">
         <v>330</v>
       </c>
       <c r="C248" t="s">
         <v>25</v>
       </c>
       <c r="D248" t="s">
         <v>12</v>
       </c>
-      <c r="E248" t="s">
-        <v>12</v>
+      <c r="E248" t="n">
+        <v>14.2</v>
       </c>
       <c r="F248" t="s">
         <v>12</v>
       </c>
-      <c r="G248" t="s">
-[...3 lines deleted...]
-        <v>78.0</v>
+      <c r="G248" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="H248" t="s">
+        <v>12</v>
       </c>
       <c r="I248" t="n">
-        <v>85.0</v>
+        <v>16.4</v>
       </c>
       <c r="J248" t="n">
-        <v>53.62</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
-        <v>2167.0</v>
+        <v>2101.0</v>
       </c>
       <c r="B249" t="s">
         <v>331</v>
       </c>
       <c r="C249" t="s">
         <v>25</v>
       </c>
       <c r="D249" t="s">
         <v>12</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
         <v>12</v>
       </c>
       <c r="G249" t="s">
         <v>12</v>
       </c>
-      <c r="H249" t="s">
-        <v>12</v>
+      <c r="H249" t="n">
+        <v>78.0</v>
       </c>
       <c r="I249" t="n">
-        <v>104.44</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>85.0</v>
+      </c>
+      <c r="J249" t="n">
+        <v>69.17</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
-        <v>1613.0</v>
+        <v>2167.0</v>
       </c>
       <c r="B250" t="s">
         <v>332</v>
       </c>
       <c r="C250" t="s">
         <v>25</v>
       </c>
-      <c r="D250" t="n">
-[...12 lines deleted...]
-        <v>45.45</v>
+      <c r="D250" t="s">
+        <v>12</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>12</v>
+      </c>
+      <c r="G250" t="s">
+        <v>12</v>
+      </c>
+      <c r="H250" t="s">
+        <v>12</v>
       </c>
       <c r="I250" t="n">
-        <v>33.14</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>104.44</v>
+      </c>
+      <c r="J250" t="n">
+        <v>98.0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
-        <v>2059.0</v>
+        <v>1613.0</v>
       </c>
       <c r="B251" t="s">
         <v>333</v>
       </c>
       <c r="C251" t="s">
         <v>25</v>
       </c>
       <c r="D251" t="n">
-        <v>54.8</v>
+        <v>46.18</v>
       </c>
       <c r="E251" t="n">
-        <v>53.84</v>
+        <v>31.75</v>
       </c>
       <c r="F251" t="n">
-        <v>49.8</v>
+        <v>33.28</v>
       </c>
       <c r="G251" t="n">
-        <v>51.11</v>
+        <v>45.45</v>
       </c>
       <c r="H251" t="n">
-        <v>58.55</v>
+        <v>45.45</v>
       </c>
       <c r="I251" t="n">
-        <v>61.98</v>
-[...2 lines deleted...]
-        <v>66.8</v>
+        <v>33.14</v>
+      </c>
+      <c r="J251" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
-        <v>2075.0</v>
+        <v>2059.0</v>
       </c>
       <c r="B252" t="s">
         <v>334</v>
       </c>
       <c r="C252" t="s">
         <v>25</v>
       </c>
-      <c r="D252" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D252" t="n">
+        <v>54.8</v>
+      </c>
+      <c r="E252" t="n">
+        <v>53.84</v>
+      </c>
+      <c r="F252" t="n">
+        <v>49.8</v>
+      </c>
+      <c r="G252" t="n">
+        <v>51.11</v>
+      </c>
+      <c r="H252" t="n">
+        <v>58.55</v>
       </c>
       <c r="I252" t="n">
-        <v>33.33</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>61.98</v>
+      </c>
+      <c r="J252" t="n">
+        <v>66.97</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
-        <v>1823.0</v>
+        <v>2075.0</v>
       </c>
       <c r="B253" t="s">
         <v>335</v>
       </c>
       <c r="C253" t="s">
         <v>25</v>
       </c>
-      <c r="D253" t="n">
-[...12 lines deleted...]
-        <v>100.0</v>
+      <c r="D253" t="s">
+        <v>12</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>12</v>
+      </c>
+      <c r="G253" t="s">
+        <v>12</v>
+      </c>
+      <c r="H253" t="s">
+        <v>12</v>
       </c>
       <c r="I253" t="n">
-        <v>100.0</v>
+        <v>33.33</v>
       </c>
       <c r="J253" t="n">
-        <v>50.0</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
-        <v>1494.0</v>
+        <v>1823.0</v>
       </c>
       <c r="B254" t="s">
         <v>336</v>
       </c>
       <c r="C254" t="s">
-        <v>263</v>
+        <v>25</v>
       </c>
       <c r="D254" t="n">
-        <v>3.65</v>
+        <v>100.0</v>
       </c>
       <c r="E254" t="n">
-        <v>3.01</v>
+        <v>100.0</v>
       </c>
       <c r="F254" t="n">
-        <v>1.99</v>
+        <v>100.0</v>
       </c>
       <c r="G254" t="n">
-        <v>1.62</v>
+        <v>100.0</v>
       </c>
       <c r="H254" t="n">
-        <v>1.95</v>
+        <v>100.0</v>
       </c>
       <c r="I254" t="n">
-        <v>2.52</v>
+        <v>100.0</v>
       </c>
       <c r="J254" t="n">
-        <v>1.65</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
-        <v>2168.0</v>
+        <v>1494.0</v>
       </c>
       <c r="B255" t="s">
         <v>337</v>
       </c>
       <c r="C255" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>263</v>
+      </c>
+      <c r="D255" t="n">
+        <v>3.65</v>
+      </c>
+      <c r="E255" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="F255" t="n">
+        <v>1.99</v>
+      </c>
+      <c r="G255" t="n">
+        <v>1.62</v>
       </c>
       <c r="H255" t="n">
-        <v>7.2</v>
+        <v>1.95</v>
       </c>
       <c r="I255" t="n">
-        <v>7.2</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2.52</v>
+      </c>
+      <c r="J255" t="n">
+        <v>1.65</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
-        <v>2127.0</v>
+        <v>2168.0</v>
       </c>
       <c r="B256" t="s">
         <v>338</v>
       </c>
       <c r="C256" t="s">
         <v>25</v>
       </c>
       <c r="D256" t="s">
         <v>12</v>
       </c>
       <c r="E256" t="s">
         <v>12</v>
       </c>
       <c r="F256" t="s">
         <v>12</v>
       </c>
       <c r="G256" t="s">
         <v>12</v>
       </c>
       <c r="H256" t="n">
-        <v>10.0</v>
+        <v>7.2</v>
       </c>
       <c r="I256" t="n">
-        <v>82.0</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>7.2</v>
+      </c>
+      <c r="J256" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
-        <v>1732.0</v>
+        <v>2127.0</v>
       </c>
       <c r="B257" t="s">
         <v>339</v>
       </c>
       <c r="C257" t="s">
         <v>25</v>
       </c>
-      <c r="D257" t="n">
-[...9 lines deleted...]
-        <v>23.2</v>
+      <c r="D257" t="s">
+        <v>12</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>12</v>
+      </c>
+      <c r="G257" t="s">
+        <v>12</v>
       </c>
       <c r="H257" t="n">
-        <v>25.6</v>
+        <v>10.0</v>
       </c>
       <c r="I257" t="n">
-        <v>20.8</v>
+        <v>82.0</v>
       </c>
       <c r="J257" t="n">
-        <v>19.2</v>
+        <v>71.0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
-        <v>1767.0</v>
+        <v>1732.0</v>
       </c>
       <c r="B258" t="s">
         <v>340</v>
       </c>
       <c r="C258" t="s">
         <v>25</v>
       </c>
       <c r="D258" t="n">
-        <v>12.0</v>
+        <v>37.0</v>
       </c>
       <c r="E258" t="n">
-        <v>27.2</v>
+        <v>29.0</v>
       </c>
       <c r="F258" t="n">
-        <v>27.2</v>
+        <v>34.4</v>
       </c>
       <c r="G258" t="n">
-        <v>40.8</v>
+        <v>23.2</v>
       </c>
       <c r="H258" t="n">
-        <v>59.2</v>
+        <v>25.6</v>
       </c>
       <c r="I258" t="n">
-        <v>52.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>20.8</v>
+      </c>
+      <c r="J258" t="n">
+        <v>24.0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
-        <v>2134.0</v>
+        <v>1767.0</v>
       </c>
       <c r="B259" t="s">
         <v>341</v>
       </c>
       <c r="C259" t="s">
         <v>25</v>
       </c>
-      <c r="D259" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D259" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="E259" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="F259" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="G259" t="n">
+        <v>40.8</v>
+      </c>
+      <c r="H259" t="n">
+        <v>59.2</v>
       </c>
       <c r="I259" t="n">
-        <v>43.0</v>
+        <v>52.0</v>
       </c>
       <c r="J259" t="n">
-        <v>45.6</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
-        <v>2178.0</v>
+        <v>2134.0</v>
       </c>
       <c r="B260" t="s">
         <v>342</v>
       </c>
       <c r="C260" t="s">
         <v>25</v>
       </c>
-      <c r="D260" t="n">
-[...12 lines deleted...]
-        <v>84.37</v>
+      <c r="D260" t="s">
+        <v>12</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>12</v>
+      </c>
+      <c r="G260" t="s">
+        <v>12</v>
+      </c>
+      <c r="H260" t="s">
+        <v>12</v>
       </c>
       <c r="I260" t="n">
-        <v>84.95</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>43.0</v>
+      </c>
+      <c r="J260" t="n">
+        <v>45.6</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
-        <v>1666.0</v>
+        <v>2178.0</v>
       </c>
       <c r="B261" t="s">
         <v>343</v>
       </c>
       <c r="C261" t="s">
         <v>25</v>
       </c>
-      <c r="D261" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="D261" t="n">
+        <v>81.72</v>
+      </c>
+      <c r="E261" t="n">
+        <v>81.54</v>
       </c>
       <c r="F261" t="n">
-        <v>9.58</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>82.24</v>
+      </c>
+      <c r="G261" t="n">
+        <v>83.34</v>
+      </c>
+      <c r="H261" t="n">
+        <v>84.37</v>
+      </c>
+      <c r="I261" t="n">
+        <v>84.95</v>
       </c>
       <c r="J261" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
-        <v>1463.0</v>
+        <v>1666.0</v>
       </c>
       <c r="B262" t="s">
         <v>344</v>
       </c>
       <c r="C262" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>23.6</v>
+        <v>25</v>
+      </c>
+      <c r="D262" t="s">
+        <v>12</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
       </c>
       <c r="F262" t="n">
-        <v>23.5</v>
-[...11 lines deleted...]
-        <v>26.1</v>
+        <v>9.58</v>
+      </c>
+      <c r="G262" t="s">
+        <v>12</v>
+      </c>
+      <c r="H262" t="s">
+        <v>12</v>
+      </c>
+      <c r="I262" t="s">
+        <v>12</v>
+      </c>
+      <c r="J262" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
-        <v>1410.0</v>
+        <v>1463.0</v>
       </c>
       <c r="B263" t="s">
         <v>345</v>
       </c>
       <c r="C263" t="s">
-        <v>25</v>
+        <v>263</v>
       </c>
       <c r="D263" t="n">
-        <v>27.2</v>
+        <v>23.5</v>
       </c>
       <c r="E263" t="n">
-        <v>41.7</v>
+        <v>23.6</v>
       </c>
       <c r="F263" t="n">
-        <v>53.6</v>
+        <v>23.5</v>
       </c>
       <c r="G263" t="n">
-        <v>57.8</v>
+        <v>23.2</v>
       </c>
       <c r="H263" t="n">
-        <v>56.3</v>
+        <v>25.8</v>
       </c>
       <c r="I263" t="n">
-        <v>57.6</v>
+        <v>25.6</v>
       </c>
       <c r="J263" t="n">
-        <v>53.7</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
-        <v>2150.0</v>
+        <v>1410.0</v>
       </c>
       <c r="B264" t="s">
         <v>346</v>
       </c>
       <c r="C264" t="s">
         <v>25</v>
       </c>
-      <c r="D264" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D264" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="E264" t="n">
+        <v>41.7</v>
+      </c>
+      <c r="F264" t="n">
+        <v>53.6</v>
+      </c>
+      <c r="G264" t="n">
+        <v>57.8</v>
       </c>
       <c r="H264" t="n">
-        <v>96.1</v>
+        <v>56.3</v>
       </c>
       <c r="I264" t="n">
-        <v>101.76</v>
+        <v>57.6</v>
       </c>
       <c r="J264" t="n">
-        <v>107.64</v>
+        <v>50.47</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
-        <v>2046.0</v>
+        <v>2150.0</v>
       </c>
       <c r="B265" t="s">
         <v>347</v>
       </c>
       <c r="C265" t="s">
         <v>25</v>
       </c>
       <c r="D265" t="s">
         <v>12</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
         <v>12</v>
       </c>
       <c r="G265" t="s">
         <v>12</v>
       </c>
       <c r="H265" t="n">
-        <v>54.0</v>
+        <v>96.1</v>
       </c>
       <c r="I265" t="n">
-        <v>54.7</v>
+        <v>101.76</v>
       </c>
       <c r="J265" t="n">
-        <v>59.0</v>
+        <v>108.16</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
-        <v>2136.0</v>
+        <v>2046.0</v>
       </c>
       <c r="B266" t="s">
         <v>348</v>
       </c>
       <c r="C266" t="s">
         <v>25</v>
       </c>
       <c r="D266" t="s">
         <v>12</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
         <v>12</v>
       </c>
       <c r="G266" t="s">
         <v>12</v>
       </c>
       <c r="H266" t="n">
-        <v>40.0</v>
+        <v>54.0</v>
       </c>
       <c r="I266" t="n">
-        <v>40.36</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>54.7</v>
+      </c>
+      <c r="J266" t="n">
+        <v>61.0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
-        <v>424.0</v>
+        <v>2136.0</v>
       </c>
       <c r="B267" t="s">
         <v>349</v>
       </c>
       <c r="C267" t="s">
         <v>25</v>
       </c>
-      <c r="D267" t="n">
-[...9 lines deleted...]
-        <v>31.79</v>
+      <c r="D267" t="s">
+        <v>12</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>12</v>
+      </c>
+      <c r="G267" t="s">
+        <v>12</v>
       </c>
       <c r="H267" t="n">
-        <v>41.0</v>
+        <v>40.0</v>
       </c>
       <c r="I267" t="n">
-        <v>41.93</v>
+        <v>40.36</v>
       </c>
       <c r="J267" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
-        <v>2114.0</v>
+        <v>424.0</v>
       </c>
       <c r="B268" t="s">
         <v>350</v>
       </c>
       <c r="C268" t="s">
         <v>25</v>
       </c>
-      <c r="D268" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D268" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="E268" t="n">
+        <v>44.08</v>
+      </c>
+      <c r="F268" t="n">
+        <v>43.88</v>
+      </c>
+      <c r="G268" t="n">
+        <v>31.79</v>
       </c>
       <c r="H268" t="n">
-        <v>80.0</v>
+        <v>41.0</v>
       </c>
       <c r="I268" t="n">
-        <v>98.4</v>
+        <v>41.93</v>
       </c>
       <c r="J268" t="n">
-        <v>81.6</v>
+        <v>41.93</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
-        <v>1420.0</v>
+        <v>2114.0</v>
       </c>
       <c r="B269" t="s">
         <v>351</v>
       </c>
       <c r="C269" t="s">
         <v>25</v>
       </c>
-      <c r="D269" t="n">
-[...9 lines deleted...]
-        <v>12.83</v>
+      <c r="D269" t="s">
+        <v>12</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>12</v>
+      </c>
+      <c r="G269" t="s">
+        <v>12</v>
       </c>
       <c r="H269" t="n">
-        <v>13.08</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>80.0</v>
+      </c>
+      <c r="I269" t="n">
+        <v>98.4</v>
+      </c>
+      <c r="J269" t="n">
+        <v>81.6</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
-        <v>2054.0</v>
+        <v>1420.0</v>
       </c>
       <c r="B270" t="s">
         <v>352</v>
       </c>
       <c r="C270" t="s">
         <v>25</v>
       </c>
       <c r="D270" t="n">
-        <v>60.7</v>
+        <v>12.86</v>
       </c>
       <c r="E270" t="n">
-        <v>61.7</v>
+        <v>12.44</v>
       </c>
       <c r="F270" t="n">
-        <v>59.6</v>
+        <v>12.77</v>
       </c>
       <c r="G270" t="n">
-        <v>61.4</v>
+        <v>12.83</v>
       </c>
       <c r="H270" t="n">
-        <v>61.8</v>
-[...2 lines deleted...]
-        <v>59.9</v>
+        <v>13.08</v>
+      </c>
+      <c r="I270" t="s">
+        <v>12</v>
       </c>
       <c r="J270" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
-        <v>347.0</v>
+        <v>2054.0</v>
       </c>
       <c r="B271" t="s">
         <v>353</v>
       </c>
       <c r="C271" t="s">
         <v>25</v>
       </c>
       <c r="D271" t="n">
-        <v>83.1</v>
+        <v>60.7</v>
       </c>
       <c r="E271" t="n">
-        <v>76.0</v>
+        <v>61.7</v>
       </c>
       <c r="F271" t="n">
-        <v>79.1</v>
+        <v>59.6</v>
       </c>
       <c r="G271" t="n">
-        <v>78.7</v>
+        <v>61.4</v>
       </c>
       <c r="H271" t="n">
-        <v>74.6</v>
+        <v>61.8</v>
       </c>
       <c r="I271" t="n">
-        <v>77.4</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>59.9</v>
+      </c>
+      <c r="J271" t="n">
+        <v>61.1</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
-        <v>2081.0</v>
+        <v>347.0</v>
       </c>
       <c r="B272" t="s">
         <v>354</v>
       </c>
       <c r="C272" t="s">
         <v>25</v>
       </c>
       <c r="D272" t="n">
-        <v>85.4</v>
+        <v>83.1</v>
       </c>
       <c r="E272" t="n">
-        <v>81.1</v>
+        <v>76.0</v>
       </c>
       <c r="F272" t="n">
-        <v>83.0</v>
+        <v>79.1</v>
       </c>
       <c r="G272" t="n">
-        <v>83.2</v>
+        <v>78.7</v>
       </c>
       <c r="H272" t="n">
-        <v>78.1</v>
+        <v>74.6</v>
       </c>
       <c r="I272" t="n">
-        <v>82.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>77.4</v>
+      </c>
+      <c r="J272" t="n">
+        <v>78.9</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
-        <v>1517.0</v>
+        <v>2081.0</v>
       </c>
       <c r="B273" t="s">
         <v>355</v>
       </c>
       <c r="C273" t="s">
         <v>25</v>
       </c>
       <c r="D273" t="n">
-        <v>29.94</v>
+        <v>85.4</v>
       </c>
       <c r="E273" t="n">
-        <v>26.77</v>
+        <v>81.1</v>
       </c>
       <c r="F273" t="n">
-        <v>28.67</v>
+        <v>83.0</v>
       </c>
       <c r="G273" t="n">
-        <v>28.79</v>
+        <v>83.2</v>
       </c>
       <c r="H273" t="n">
-        <v>28.99</v>
+        <v>78.1</v>
       </c>
       <c r="I273" t="n">
-        <v>28.84</v>
+        <v>82.5</v>
       </c>
       <c r="J273" t="n">
-        <v>45.05</v>
+        <v>83.8</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
-        <v>2144.0</v>
+        <v>1517.0</v>
       </c>
       <c r="B274" t="s">
         <v>356</v>
       </c>
       <c r="C274" t="s">
         <v>25</v>
       </c>
       <c r="D274" t="n">
-        <v>0.53</v>
+        <v>29.94</v>
       </c>
       <c r="E274" t="n">
-        <v>0.53</v>
+        <v>26.77</v>
       </c>
       <c r="F274" t="n">
-        <v>0.53</v>
+        <v>28.67</v>
       </c>
       <c r="G274" t="n">
-        <v>0.64</v>
+        <v>28.79</v>
       </c>
       <c r="H274" t="n">
-        <v>0.59</v>
+        <v>28.99</v>
       </c>
       <c r="I274" t="n">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>28.84</v>
+      </c>
+      <c r="J274" t="n">
+        <v>44.77</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
-        <v>2093.0</v>
+        <v>2144.0</v>
       </c>
       <c r="B275" t="s">
         <v>357</v>
       </c>
       <c r="C275" t="s">
         <v>25</v>
       </c>
-      <c r="D275" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D275" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="E275" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="F275" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="G275" t="n">
+        <v>0.64</v>
       </c>
       <c r="H275" t="n">
-        <v>17.0</v>
+        <v>0.59</v>
       </c>
       <c r="I275" t="n">
-        <v>25.0</v>
+        <v>0.71</v>
       </c>
       <c r="J275" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
-        <v>2157.0</v>
+        <v>2093.0</v>
       </c>
       <c r="B276" t="s">
         <v>358</v>
       </c>
       <c r="C276" t="s">
         <v>25</v>
       </c>
-      <c r="D276" t="n">
-        <v>59.8</v>
+      <c r="D276" t="s">
+        <v>12</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
-      <c r="F276" t="n">
-        <v>59.6</v>
+      <c r="F276" t="s">
+        <v>12</v>
       </c>
       <c r="G276" t="s">
         <v>12</v>
       </c>
       <c r="H276" t="n">
-        <v>54.4</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>17.0</v>
+      </c>
+      <c r="I276" t="n">
+        <v>25.0</v>
       </c>
       <c r="J276" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
-        <v>1665.0</v>
+        <v>2157.0</v>
       </c>
       <c r="B277" t="s">
         <v>359</v>
       </c>
       <c r="C277" t="s">
         <v>25</v>
       </c>
       <c r="D277" t="n">
-        <v>32.1</v>
+        <v>59.8</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="n">
-        <v>37.1</v>
+        <v>59.6</v>
       </c>
       <c r="G277" t="s">
         <v>12</v>
       </c>
       <c r="H277" t="n">
-        <v>32.0</v>
+        <v>54.4</v>
       </c>
       <c r="I277" t="s">
         <v>12</v>
       </c>
       <c r="J277" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
-        <v>2155.0</v>
+        <v>1665.0</v>
       </c>
       <c r="B278" t="s">
         <v>360</v>
       </c>
       <c r="C278" t="s">
         <v>25</v>
       </c>
       <c r="D278" t="n">
-        <v>52.0</v>
-[...2 lines deleted...]
-        <v>47.0</v>
+        <v>32.1</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
       </c>
       <c r="F278" t="n">
-        <v>61.0</v>
-[...2 lines deleted...]
-        <v>64.0</v>
+        <v>37.1</v>
+      </c>
+      <c r="G278" t="s">
+        <v>12</v>
       </c>
       <c r="H278" t="n">
-        <v>65.0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>32.0</v>
+      </c>
+      <c r="I278" t="s">
+        <v>12</v>
       </c>
       <c r="J278" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
-        <v>1782.0</v>
+        <v>2155.0</v>
       </c>
       <c r="B279" t="s">
         <v>361</v>
       </c>
       <c r="C279" t="s">
         <v>25</v>
       </c>
       <c r="D279" t="n">
-        <v>39.75</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>52.0</v>
+      </c>
+      <c r="E279" t="n">
+        <v>47.0</v>
       </c>
       <c r="F279" t="n">
-        <v>29.96</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>61.0</v>
+      </c>
+      <c r="G279" t="n">
+        <v>64.0</v>
       </c>
       <c r="H279" t="n">
-        <v>22.72</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>65.0</v>
+      </c>
+      <c r="I279" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J279" t="n">
+        <v>96.61</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
-        <v>1783.0</v>
+        <v>1782.0</v>
       </c>
       <c r="B280" t="s">
         <v>362</v>
       </c>
       <c r="C280" t="s">
         <v>25</v>
       </c>
       <c r="D280" t="n">
-        <v>6.1</v>
+        <v>39.75</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="n">
-        <v>2.7</v>
+        <v>29.96</v>
       </c>
       <c r="G280" t="s">
         <v>12</v>
       </c>
       <c r="H280" t="n">
-        <v>2.9</v>
+        <v>22.72</v>
       </c>
       <c r="I280" t="s">
         <v>12</v>
       </c>
       <c r="J280" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
-        <v>2061.0</v>
+        <v>1783.0</v>
       </c>
       <c r="B281" t="s">
         <v>363</v>
       </c>
       <c r="C281" t="s">
         <v>25</v>
       </c>
       <c r="D281" t="n">
-        <v>60.1</v>
-[...2 lines deleted...]
-        <v>62.9</v>
+        <v>6.1</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
       </c>
       <c r="F281" t="n">
-        <v>60.7</v>
-[...2 lines deleted...]
-        <v>58.6</v>
+        <v>2.7</v>
+      </c>
+      <c r="G281" t="s">
+        <v>12</v>
       </c>
       <c r="H281" t="n">
-        <v>64.2</v>
-[...2 lines deleted...]
-        <v>58.3</v>
+        <v>2.9</v>
+      </c>
+      <c r="I281" t="s">
+        <v>12</v>
       </c>
       <c r="J281" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
-        <v>1773.0</v>
+        <v>2061.0</v>
       </c>
       <c r="B282" t="s">
         <v>364</v>
       </c>
       <c r="C282" t="s">
         <v>25</v>
       </c>
       <c r="D282" t="n">
-        <v>35.4</v>
+        <v>60.1</v>
       </c>
       <c r="E282" t="n">
-        <v>36.2</v>
+        <v>62.9</v>
       </c>
       <c r="F282" t="n">
-        <v>33.4</v>
+        <v>60.7</v>
       </c>
       <c r="G282" t="n">
-        <v>34.2</v>
+        <v>58.6</v>
       </c>
       <c r="H282" t="n">
-        <v>35.8</v>
+        <v>64.2</v>
       </c>
       <c r="I282" t="n">
-        <v>35.7</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>58.3</v>
+      </c>
+      <c r="J282" t="n">
+        <v>62.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
-        <v>1943.0</v>
+        <v>1773.0</v>
       </c>
       <c r="B283" t="s">
         <v>365</v>
       </c>
       <c r="C283" t="s">
         <v>25</v>
       </c>
       <c r="D283" t="n">
-        <v>27.9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>35.4</v>
+      </c>
+      <c r="E283" t="n">
+        <v>36.2</v>
       </c>
       <c r="F283" t="n">
-        <v>20.1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>33.4</v>
+      </c>
+      <c r="G283" t="n">
+        <v>34.2</v>
       </c>
       <c r="H283" t="n">
-        <v>16.3</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>35.8</v>
+      </c>
+      <c r="I283" t="n">
+        <v>35.7</v>
+      </c>
+      <c r="J283" t="n">
+        <v>42.4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
-        <v>2004.0</v>
+        <v>1943.0</v>
       </c>
       <c r="B284" t="s">
         <v>366</v>
       </c>
       <c r="C284" t="s">
         <v>25</v>
       </c>
       <c r="D284" t="n">
-        <v>73.34</v>
-[...2 lines deleted...]
-        <v>73.34</v>
+        <v>27.9</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
       </c>
       <c r="F284" t="n">
-        <v>66.49</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>20.1</v>
+      </c>
+      <c r="G284" t="s">
+        <v>12</v>
       </c>
       <c r="H284" t="n">
-        <v>73.21</v>
-[...5 lines deleted...]
-        <v>56.69</v>
+        <v>16.3</v>
+      </c>
+      <c r="I284" t="s">
+        <v>12</v>
+      </c>
+      <c r="J284" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
-        <v>2067.0</v>
+        <v>2004.0</v>
       </c>
       <c r="B285" t="s">
         <v>367</v>
       </c>
       <c r="C285" t="s">
         <v>25</v>
       </c>
       <c r="D285" t="n">
-        <v>26.0</v>
+        <v>73.34</v>
       </c>
       <c r="E285" t="n">
-        <v>25.75</v>
+        <v>73.34</v>
       </c>
       <c r="F285" t="n">
-        <v>24.54</v>
+        <v>66.49</v>
       </c>
       <c r="G285" t="n">
-        <v>22.03</v>
+        <v>73.21</v>
       </c>
       <c r="H285" t="n">
-        <v>24.7</v>
+        <v>73.21</v>
       </c>
       <c r="I285" t="n">
-        <v>23.91</v>
+        <v>59.58</v>
       </c>
       <c r="J285" t="n">
-        <v>24.2</v>
+        <v>68.15</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
-        <v>1582.0</v>
+        <v>2067.0</v>
       </c>
       <c r="B286" t="s">
         <v>368</v>
       </c>
       <c r="C286" t="s">
         <v>25</v>
       </c>
       <c r="D286" t="n">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>26.0</v>
+      </c>
+      <c r="E286" t="n">
+        <v>25.75</v>
       </c>
       <c r="F286" t="n">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>24.54</v>
+      </c>
+      <c r="G286" t="n">
+        <v>22.03</v>
       </c>
       <c r="H286" t="n">
-        <v>2.1</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>24.7</v>
+      </c>
+      <c r="I286" t="n">
+        <v>23.91</v>
+      </c>
+      <c r="J286" t="n">
+        <v>24.2</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
-        <v>2062.0</v>
+        <v>1582.0</v>
       </c>
       <c r="B287" t="s">
         <v>369</v>
       </c>
       <c r="C287" t="s">
         <v>25</v>
       </c>
       <c r="D287" t="n">
-        <v>66.08</v>
-[...2 lines deleted...]
-        <v>78.28</v>
+        <v>4.86</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
       </c>
       <c r="F287" t="n">
-        <v>83.97</v>
-[...2 lines deleted...]
-        <v>88.21</v>
+        <v>3.6</v>
+      </c>
+      <c r="G287" t="s">
+        <v>12</v>
       </c>
       <c r="H287" t="n">
-        <v>86.17</v>
-[...5 lines deleted...]
-        <v>77.13</v>
+        <v>2.1</v>
+      </c>
+      <c r="I287" t="s">
+        <v>12</v>
+      </c>
+      <c r="J287" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
-        <v>1497.0</v>
+        <v>2062.0</v>
       </c>
       <c r="B288" t="s">
         <v>370</v>
       </c>
       <c r="C288" t="s">
         <v>25</v>
       </c>
       <c r="D288" t="n">
-        <v>95.9</v>
+        <v>66.08</v>
       </c>
       <c r="E288" t="n">
-        <v>96.9</v>
+        <v>78.28</v>
       </c>
       <c r="F288" t="n">
-        <v>97.6</v>
+        <v>83.97</v>
       </c>
       <c r="G288" t="n">
-        <v>97.8</v>
+        <v>88.21</v>
       </c>
       <c r="H288" t="n">
-        <v>97.9</v>
+        <v>86.17</v>
       </c>
       <c r="I288" t="n">
-        <v>96.9</v>
+        <v>78.6</v>
       </c>
       <c r="J288" t="n">
-        <v>98.4</v>
+        <v>75.79</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
-        <v>2102.0</v>
+        <v>1497.0</v>
       </c>
       <c r="B289" t="s">
         <v>371</v>
       </c>
       <c r="C289" t="s">
         <v>25</v>
       </c>
-      <c r="D289" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D289" t="n">
+        <v>95.9</v>
+      </c>
+      <c r="E289" t="n">
+        <v>96.9</v>
+      </c>
+      <c r="F289" t="n">
+        <v>97.6</v>
+      </c>
+      <c r="G289" t="n">
+        <v>97.8</v>
       </c>
       <c r="H289" t="n">
-        <v>2.0</v>
+        <v>97.9</v>
       </c>
       <c r="I289" t="n">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>96.9</v>
+      </c>
+      <c r="J289" t="n">
+        <v>97.6</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
-        <v>2149.0</v>
+        <v>2102.0</v>
       </c>
       <c r="B290" t="s">
         <v>372</v>
       </c>
       <c r="C290" t="s">
         <v>25</v>
       </c>
       <c r="D290" t="s">
         <v>12</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
         <v>12</v>
       </c>
       <c r="G290" t="s">
         <v>12</v>
       </c>
       <c r="H290" t="n">
-        <v>9.76</v>
+        <v>2.0</v>
       </c>
       <c r="I290" t="n">
-        <v>14.92</v>
+        <v>6.0</v>
       </c>
       <c r="J290" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
-        <v>2125.0</v>
+        <v>2149.0</v>
       </c>
       <c r="B291" t="s">
         <v>373</v>
       </c>
       <c r="C291" t="s">
         <v>25</v>
       </c>
       <c r="D291" t="s">
         <v>12</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
         <v>12</v>
       </c>
       <c r="G291" t="s">
         <v>12</v>
       </c>
-      <c r="H291" t="s">
-        <v>12</v>
+      <c r="H291" t="n">
+        <v>9.76</v>
       </c>
       <c r="I291" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>14.92</v>
+      </c>
+      <c r="J291" t="n">
+        <v>16.35</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
-        <v>2025.0</v>
+        <v>2125.0</v>
       </c>
       <c r="B292" t="s">
         <v>374</v>
       </c>
       <c r="C292" t="s">
         <v>25</v>
       </c>
       <c r="D292" t="s">
         <v>12</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
         <v>12</v>
       </c>
       <c r="G292" t="s">
         <v>12</v>
       </c>
-      <c r="H292" t="n">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="H292" t="s">
+        <v>12</v>
+      </c>
+      <c r="I292" t="n">
+        <v>100.0</v>
       </c>
       <c r="J292" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
-        <v>1386.0</v>
+        <v>2025.0</v>
       </c>
       <c r="B293" t="s">
         <v>375</v>
       </c>
       <c r="C293" t="s">
         <v>25</v>
       </c>
-      <c r="D293" t="n">
-[...9 lines deleted...]
-        <v>89.5</v>
+      <c r="D293" t="s">
+        <v>12</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>12</v>
+      </c>
+      <c r="G293" t="s">
+        <v>12</v>
       </c>
       <c r="H293" t="n">
-        <v>87.5</v>
-[...5 lines deleted...]
-        <v>86.3</v>
+        <v>80.0</v>
+      </c>
+      <c r="I293" t="s">
+        <v>12</v>
+      </c>
+      <c r="J293" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
-        <v>2162.0</v>
+        <v>1386.0</v>
       </c>
       <c r="B294" t="s">
         <v>376</v>
       </c>
       <c r="C294" t="s">
         <v>25</v>
       </c>
-      <c r="D294" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D294" t="n">
+        <v>86.0</v>
+      </c>
+      <c r="E294" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F294" t="n">
+        <v>118.0</v>
+      </c>
+      <c r="G294" t="n">
+        <v>89.5</v>
       </c>
       <c r="H294" t="n">
-        <v>78.0</v>
+        <v>87.5</v>
       </c>
       <c r="I294" t="n">
-        <v>78.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>118.0</v>
+      </c>
+      <c r="J294" t="n">
+        <v>89.9</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
-        <v>2033.0</v>
+        <v>2162.0</v>
       </c>
       <c r="B295" t="s">
         <v>377</v>
       </c>
       <c r="C295" t="s">
         <v>25</v>
       </c>
       <c r="D295" t="s">
         <v>12</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
         <v>12</v>
       </c>
       <c r="G295" t="s">
         <v>12</v>
       </c>
       <c r="H295" t="n">
-        <v>4.39</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>78.0</v>
+      </c>
+      <c r="I295" t="n">
+        <v>78.0</v>
       </c>
       <c r="J295" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
-        <v>349.0</v>
+        <v>2033.0</v>
       </c>
       <c r="B296" t="s">
         <v>378</v>
       </c>
       <c r="C296" t="s">
         <v>25</v>
       </c>
-      <c r="D296" t="n">
-[...9 lines deleted...]
-        <v>0.109</v>
+      <c r="D296" t="s">
+        <v>12</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>12</v>
+      </c>
+      <c r="G296" t="s">
+        <v>12</v>
       </c>
       <c r="H296" t="n">
-        <v>0.094</v>
-[...5 lines deleted...]
-        <v>1.65</v>
+        <v>4.39</v>
+      </c>
+      <c r="I296" t="s">
+        <v>12</v>
+      </c>
+      <c r="J296" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
-        <v>1292.0</v>
+        <v>349.0</v>
       </c>
       <c r="B297" t="s">
         <v>379</v>
       </c>
       <c r="C297" t="s">
         <v>25</v>
       </c>
       <c r="D297" t="n">
-        <v>10.49</v>
+        <v>0.064</v>
       </c>
       <c r="E297" t="n">
-        <v>18.72</v>
+        <v>0.105</v>
       </c>
       <c r="F297" t="n">
-        <v>18.0</v>
+        <v>0.135</v>
       </c>
       <c r="G297" t="n">
-        <v>14.65</v>
+        <v>0.109</v>
       </c>
       <c r="H297" t="n">
-        <v>12.88</v>
+        <v>0.094</v>
       </c>
       <c r="I297" t="n">
-        <v>11.48</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1.7</v>
+      </c>
+      <c r="J297" t="n">
+        <v>1.58</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
-        <v>1284.0</v>
+        <v>1292.0</v>
       </c>
       <c r="B298" t="s">
         <v>380</v>
       </c>
       <c r="C298" t="s">
         <v>25</v>
       </c>
       <c r="D298" t="n">
-        <v>0.32</v>
+        <v>10.49</v>
       </c>
       <c r="E298" t="n">
-        <v>0.09</v>
+        <v>18.72</v>
       </c>
       <c r="F298" t="n">
-        <v>0.11</v>
+        <v>18.0</v>
       </c>
       <c r="G298" t="n">
-        <v>0.4</v>
+        <v>14.65</v>
       </c>
       <c r="H298" t="n">
-        <v>0.66</v>
+        <v>12.88</v>
       </c>
       <c r="I298" t="n">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>13.06</v>
+      </c>
+      <c r="J298" t="n">
+        <v>12.3</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
-        <v>1288.0</v>
+        <v>1284.0</v>
       </c>
       <c r="B299" t="s">
         <v>381</v>
       </c>
       <c r="C299" t="s">
         <v>25</v>
       </c>
       <c r="D299" t="n">
-        <v>1.94</v>
+        <v>0.32</v>
       </c>
       <c r="E299" t="n">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="F299" t="n">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="G299" t="n">
-        <v>1.74</v>
+        <v>0.4</v>
       </c>
       <c r="H299" t="n">
-        <v>1.85</v>
+        <v>0.66</v>
       </c>
       <c r="I299" t="n">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0.53</v>
+      </c>
+      <c r="J299" t="n">
+        <v>0.34</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
-        <v>1832.0</v>
+        <v>1288.0</v>
       </c>
       <c r="B300" t="s">
         <v>382</v>
       </c>
       <c r="C300" t="s">
         <v>25</v>
       </c>
       <c r="D300" t="n">
-        <v>0.0</v>
+        <v>1.94</v>
       </c>
       <c r="E300" t="n">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="F300" t="n">
-        <v>100.0</v>
+        <v>0.12</v>
       </c>
       <c r="G300" t="n">
-        <v>29.41</v>
+        <v>1.74</v>
       </c>
       <c r="H300" t="n">
-        <v>47.15</v>
+        <v>1.85</v>
       </c>
       <c r="I300" t="n">
-        <v>30.54</v>
+        <v>1.51</v>
       </c>
       <c r="J300" t="n">
-        <v>77.65</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
-        <v>1746.0</v>
+        <v>1832.0</v>
       </c>
       <c r="B301" t="s">
         <v>383</v>
       </c>
       <c r="C301" t="s">
         <v>25</v>
       </c>
       <c r="D301" t="n">
-        <v>69.1</v>
+        <v>0.0</v>
       </c>
       <c r="E301" t="n">
-        <v>71.0</v>
+        <v>0.0</v>
       </c>
       <c r="F301" t="n">
-        <v>71.95</v>
+        <v>100.0</v>
       </c>
       <c r="G301" t="n">
-        <v>71.1</v>
+        <v>29.41</v>
       </c>
       <c r="H301" t="n">
-        <v>70.66</v>
+        <v>47.15</v>
       </c>
       <c r="I301" t="n">
-        <v>77.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>30.54</v>
+      </c>
+      <c r="J301" t="n">
+        <v>77.65</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
-        <v>1758.0</v>
+        <v>1746.0</v>
       </c>
       <c r="B302" t="s">
         <v>384</v>
       </c>
       <c r="C302" t="s">
         <v>25</v>
       </c>
       <c r="D302" t="n">
-        <v>8.64</v>
+        <v>69.1</v>
       </c>
       <c r="E302" t="n">
-        <v>7.25</v>
+        <v>71.0</v>
       </c>
       <c r="F302" t="n">
-        <v>63.35</v>
+        <v>71.95</v>
       </c>
       <c r="G302" t="n">
-        <v>36.46</v>
+        <v>71.1</v>
       </c>
       <c r="H302" t="n">
-        <v>36.46</v>
+        <v>70.66</v>
       </c>
       <c r="I302" t="n">
-        <v>35.08</v>
-[...2 lines deleted...]
-        <v>25.22</v>
+        <v>77.5</v>
+      </c>
+      <c r="J302" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
-        <v>2121.0</v>
+        <v>1758.0</v>
       </c>
       <c r="B303" t="s">
         <v>385</v>
       </c>
       <c r="C303" t="s">
         <v>25</v>
       </c>
-      <c r="D303" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D303" t="n">
+        <v>8.64</v>
+      </c>
+      <c r="E303" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="F303" t="n">
+        <v>63.35</v>
+      </c>
+      <c r="G303" t="n">
+        <v>36.46</v>
+      </c>
+      <c r="H303" t="n">
+        <v>36.46</v>
       </c>
       <c r="I303" t="n">
-        <v>81.82</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>35.08</v>
+      </c>
+      <c r="J303" t="n">
+        <v>31.59</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
-        <v>1869.0</v>
+        <v>2121.0</v>
       </c>
       <c r="B304" t="s">
         <v>386</v>
       </c>
       <c r="C304" t="s">
         <v>25</v>
       </c>
-      <c r="D304" t="n">
-        <v>100.0</v>
+      <c r="D304" t="s">
+        <v>12</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
         <v>12</v>
       </c>
       <c r="G304" t="s">
         <v>12</v>
       </c>
       <c r="H304" t="s">
         <v>12</v>
       </c>
-      <c r="I304" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="I304" t="n">
+        <v>81.82</v>
+      </c>
+      <c r="J304" t="n">
+        <v>45.0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
-        <v>1855.0</v>
+        <v>1869.0</v>
       </c>
       <c r="B305" t="s">
         <v>387</v>
       </c>
       <c r="C305" t="s">
         <v>25</v>
       </c>
       <c r="D305" t="n">
         <v>100.0</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
         <v>12</v>
       </c>
       <c r="G305" t="s">
         <v>12</v>
       </c>
       <c r="H305" t="s">
         <v>12</v>
       </c>
       <c r="I305" t="s">
         <v>12</v>
       </c>
       <c r="J305" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
-        <v>2126.0</v>
+        <v>1855.0</v>
       </c>
       <c r="B306" t="s">
         <v>388</v>
       </c>
       <c r="C306" t="s">
         <v>25</v>
       </c>
-      <c r="D306" t="s">
-        <v>12</v>
+      <c r="D306" t="n">
+        <v>100.0</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
         <v>12</v>
       </c>
       <c r="G306" t="s">
         <v>12</v>
       </c>
       <c r="H306" t="s">
         <v>12</v>
       </c>
-      <c r="I306" t="n">
-        <v>92.0</v>
+      <c r="I306" t="s">
+        <v>12</v>
       </c>
       <c r="J306" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
-        <v>2026.0</v>
+        <v>2126.0</v>
       </c>
       <c r="B307" t="s">
         <v>389</v>
       </c>
       <c r="C307" t="s">
         <v>25</v>
       </c>
       <c r="D307" t="s">
         <v>12</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
         <v>12</v>
       </c>
       <c r="G307" t="s">
         <v>12</v>
       </c>
-      <c r="H307" t="n">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="H307" t="s">
+        <v>12</v>
+      </c>
+      <c r="I307" t="n">
+        <v>92.0</v>
       </c>
       <c r="J307" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
-        <v>1791.0</v>
+        <v>2026.0</v>
       </c>
       <c r="B308" t="s">
         <v>390</v>
       </c>
       <c r="C308" t="s">
         <v>25</v>
       </c>
-      <c r="D308" t="n">
-[...9 lines deleted...]
-        <v>7.57</v>
+      <c r="D308" t="s">
+        <v>12</v>
+      </c>
+      <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>12</v>
+      </c>
+      <c r="G308" t="s">
+        <v>12</v>
       </c>
       <c r="H308" t="n">
-        <v>11.05</v>
-[...2 lines deleted...]
-        <v>11.05</v>
+        <v>0.0</v>
+      </c>
+      <c r="I308" t="s">
+        <v>12</v>
       </c>
       <c r="J308" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
-        <v>2088.0</v>
+        <v>1791.0</v>
       </c>
       <c r="B309" t="s">
         <v>391</v>
       </c>
       <c r="C309" t="s">
         <v>25</v>
       </c>
-      <c r="D309" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D309" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="E309" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="F309" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="G309" t="n">
+        <v>7.57</v>
       </c>
       <c r="H309" t="n">
-        <v>19.3</v>
+        <v>11.05</v>
       </c>
       <c r="I309" t="n">
-        <v>19.3</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>11.05</v>
+      </c>
+      <c r="J309" t="n">
+        <v>11.73</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
-        <v>2094.0</v>
+        <v>2088.0</v>
       </c>
       <c r="B310" t="s">
         <v>392</v>
       </c>
       <c r="C310" t="s">
         <v>25</v>
       </c>
       <c r="D310" t="s">
         <v>12</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
         <v>12</v>
       </c>
       <c r="G310" t="s">
         <v>12</v>
       </c>
       <c r="H310" t="n">
-        <v>25.0</v>
+        <v>19.3</v>
       </c>
       <c r="I310" t="n">
-        <v>25.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>19.3</v>
+      </c>
+      <c r="J310" t="n">
+        <v>20.06</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
-        <v>2029.0</v>
+        <v>2094.0</v>
       </c>
       <c r="B311" t="s">
         <v>393</v>
       </c>
       <c r="C311" t="s">
         <v>25</v>
       </c>
       <c r="D311" t="s">
         <v>12</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
         <v>12</v>
       </c>
       <c r="G311" t="s">
         <v>12</v>
       </c>
       <c r="H311" t="n">
-        <v>100.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>25.0</v>
+      </c>
+      <c r="I311" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="J311" t="n">
+        <v>25.0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
-        <v>1094.0</v>
+        <v>2029.0</v>
       </c>
       <c r="B312" t="s">
         <v>394</v>
       </c>
       <c r="C312" t="s">
         <v>25</v>
       </c>
-      <c r="D312" t="n">
-[...9 lines deleted...]
-        <v>73.93</v>
+      <c r="D312" t="s">
+        <v>12</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>12</v>
+      </c>
+      <c r="G312" t="s">
+        <v>12</v>
       </c>
       <c r="H312" t="n">
-        <v>72.85</v>
-[...2 lines deleted...]
-        <v>77.77</v>
+        <v>100.0</v>
+      </c>
+      <c r="I312" t="s">
+        <v>12</v>
       </c>
       <c r="J312" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
-        <v>2115.0</v>
+        <v>1094.0</v>
       </c>
       <c r="B313" t="s">
         <v>395</v>
       </c>
       <c r="C313" t="s">
         <v>25</v>
       </c>
-      <c r="D313" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="D313" t="n">
+        <v>63.14</v>
+      </c>
+      <c r="E313" t="n">
+        <v>46.9</v>
+      </c>
+      <c r="F313" t="n">
+        <v>70.85</v>
+      </c>
+      <c r="G313" t="n">
+        <v>73.93</v>
       </c>
       <c r="H313" t="n">
-        <v>5.0</v>
+        <v>72.85</v>
       </c>
       <c r="I313" t="n">
-        <v>7.0</v>
+        <v>77.77</v>
       </c>
       <c r="J313" t="n">
-        <v>29.0</v>
+        <v>78.61</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
-        <v>2074.0</v>
+        <v>2115.0</v>
       </c>
       <c r="B314" t="s">
         <v>396</v>
       </c>
       <c r="C314" t="s">
         <v>25</v>
       </c>
       <c r="D314" t="s">
         <v>12</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
       <c r="F314" t="s">
         <v>12</v>
       </c>
       <c r="G314" t="s">
         <v>12</v>
       </c>
       <c r="H314" t="n">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
       <c r="I314" t="n">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="J314" t="n">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
-        <v>1656.0</v>
+        <v>2074.0</v>
       </c>
       <c r="B315" t="s">
         <v>397</v>
       </c>
       <c r="C315" t="s">
         <v>25</v>
       </c>
-      <c r="D315" t="n">
-[...9 lines deleted...]
-        <v>0.8</v>
+      <c r="D315" t="s">
+        <v>12</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>12</v>
+      </c>
+      <c r="G315" t="s">
+        <v>12</v>
       </c>
       <c r="H315" t="n">
-        <v>-1.4</v>
+        <v>10.0</v>
       </c>
       <c r="I315" t="n">
-        <v>1.8</v>
+        <v>13.0</v>
       </c>
       <c r="J315" t="n">
-        <v>-1.1</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
-        <v>2068.0</v>
+        <v>2095.0</v>
       </c>
       <c r="B316" t="s">
         <v>398</v>
       </c>
       <c r="C316" t="s">
         <v>25</v>
       </c>
-      <c r="D316" t="n">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="D316" t="s">
+        <v>12</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
+        <v>12</v>
+      </c>
+      <c r="G316" t="s">
+        <v>12</v>
+      </c>
+      <c r="H316" t="s">
+        <v>12</v>
+      </c>
+      <c r="I316" t="s">
+        <v>12</v>
+      </c>
+      <c r="J316" t="n">
+        <v>43.0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
-        <v>2076.0</v>
+        <v>1656.0</v>
       </c>
       <c r="B317" t="s">
         <v>399</v>
       </c>
       <c r="C317" t="s">
-        <v>263</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D317" t="n">
+        <v>-1.1</v>
+      </c>
+      <c r="E317" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="F317" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="G317" t="n">
+        <v>0.8</v>
       </c>
       <c r="H317" t="n">
-        <v>2.0</v>
+        <v>-1.4</v>
       </c>
       <c r="I317" t="n">
-        <v>13.76</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1.8</v>
+      </c>
+      <c r="J317" t="n">
+        <v>-1.1</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
-        <v>1731.0</v>
+        <v>2068.0</v>
       </c>
       <c r="B318" t="s">
         <v>400</v>
       </c>
       <c r="C318" t="s">
         <v>25</v>
       </c>
       <c r="D318" t="n">
-        <v>0.13</v>
+        <v>-8.1</v>
       </c>
       <c r="E318" t="n">
-        <v>0.38</v>
+        <v>5.4</v>
       </c>
       <c r="F318" t="n">
-        <v>7.4</v>
+        <v>5.0</v>
       </c>
       <c r="G318" t="n">
-        <v>16.64</v>
+        <v>2.1</v>
       </c>
       <c r="H318" t="n">
-        <v>9.58</v>
+        <v>0.8</v>
       </c>
       <c r="I318" t="n">
-        <v>27.31</v>
+        <v>1.0</v>
       </c>
       <c r="J318" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
-        <v>2078.0</v>
+        <v>2076.0</v>
       </c>
       <c r="B319" t="s">
         <v>401</v>
       </c>
       <c r="C319" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>9.52</v>
+        <v>263</v>
+      </c>
+      <c r="D319" t="s">
+        <v>12</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
-      <c r="F319" t="n">
-        <v>8.79</v>
+      <c r="F319" t="s">
+        <v>12</v>
       </c>
       <c r="G319" t="s">
         <v>12</v>
       </c>
       <c r="H319" t="n">
-        <v>7.49</v>
+        <v>2.0</v>
       </c>
       <c r="I319" t="n">
-        <v>7.49</v>
+        <v>13.76</v>
       </c>
       <c r="J319" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
-        <v>1477.0</v>
+        <v>1731.0</v>
       </c>
       <c r="B320" t="s">
         <v>402</v>
       </c>
       <c r="C320" t="s">
         <v>25</v>
       </c>
       <c r="D320" t="n">
-        <v>58.68</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>0.13</v>
+      </c>
+      <c r="E320" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="F320" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="G320" t="n">
+        <v>16.64</v>
+      </c>
+      <c r="H320" t="n">
+        <v>9.58</v>
+      </c>
+      <c r="I320" t="n">
+        <v>27.31</v>
       </c>
       <c r="J320" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
-        <v>1864.0</v>
+        <v>2078.0</v>
       </c>
       <c r="B321" t="s">
         <v>403</v>
       </c>
       <c r="C321" t="s">
         <v>25</v>
       </c>
       <c r="D321" t="n">
-        <v>100.0</v>
+        <v>9.52</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
-      <c r="F321" t="s">
-        <v>12</v>
+      <c r="F321" t="n">
+        <v>8.79</v>
       </c>
       <c r="G321" t="s">
         <v>12</v>
       </c>
-      <c r="H321" t="s">
-        <v>12</v>
+      <c r="H321" t="n">
+        <v>7.49</v>
       </c>
       <c r="I321" t="s">
         <v>12</v>
       </c>
       <c r="J321" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
-        <v>1495.0</v>
+        <v>1477.0</v>
       </c>
       <c r="B322" t="s">
         <v>404</v>
       </c>
       <c r="C322" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="D322" t="n">
-        <v>7.0</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>58.68</v>
+      </c>
+      <c r="E322" t="s">
+        <v>12</v>
+      </c>
+      <c r="F322" t="s">
+        <v>12</v>
+      </c>
+      <c r="G322" t="s">
+        <v>12</v>
+      </c>
+      <c r="H322" t="s">
+        <v>12</v>
+      </c>
+      <c r="I322" t="n">
+        <v>56.5</v>
       </c>
       <c r="J322" t="n">
-        <v>2.0</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
-        <v>1937.0</v>
+        <v>1864.0</v>
       </c>
       <c r="B323" t="s">
         <v>405</v>
       </c>
       <c r="C323" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="D323" t="n">
-        <v>19.0</v>
-[...17 lines deleted...]
-        <v>4.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="E323" t="s">
+        <v>12</v>
+      </c>
+      <c r="F323" t="s">
+        <v>12</v>
+      </c>
+      <c r="G323" t="s">
+        <v>12</v>
+      </c>
+      <c r="H323" t="s">
+        <v>12</v>
+      </c>
+      <c r="I323" t="s">
+        <v>12</v>
+      </c>
+      <c r="J323" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
-        <v>1753.0</v>
+        <v>1495.0</v>
       </c>
       <c r="B324" t="s">
         <v>406</v>
       </c>
       <c r="C324" t="s">
         <v>187</v>
       </c>
-      <c r="D324" t="s">
-        <v>12</v>
+      <c r="D324" t="n">
+        <v>7.0</v>
       </c>
       <c r="E324" t="n">
-        <v>17.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>2.0</v>
+      </c>
+      <c r="F324" t="n">
+        <v>3.0</v>
       </c>
       <c r="G324" t="n">
-        <v>17.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>4.0</v>
+      </c>
+      <c r="H324" t="n">
+        <v>4.0</v>
       </c>
       <c r="I324" t="s">
         <v>12</v>
       </c>
-      <c r="J324" t="s">
-        <v>12</v>
+      <c r="J324" t="n">
+        <v>2.0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
-        <v>1784.0</v>
+        <v>1937.0</v>
       </c>
       <c r="B325" t="s">
         <v>407</v>
       </c>
       <c r="C325" t="s">
         <v>187</v>
       </c>
       <c r="D325" t="n">
-        <v>11.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>19.0</v>
+      </c>
+      <c r="E325" t="n">
+        <v>5.0</v>
       </c>
       <c r="F325" t="n">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="G325" t="n">
-        <v>6.0</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>3.0</v>
+      </c>
+      <c r="H325" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I325" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="J325" t="n">
+        <v>4.0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
-        <v>1.0</v>
+        <v>1753.0</v>
       </c>
       <c r="B326" t="s">
         <v>408</v>
       </c>
       <c r="C326" t="s">
         <v>187</v>
       </c>
       <c r="D326" t="s">
         <v>12</v>
       </c>
       <c r="E326" t="n">
-        <v>5.0</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>17.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>12</v>
       </c>
       <c r="G326" t="n">
-        <v>6.0</v>
-[...5 lines deleted...]
-        <v>4.0</v>
+        <v>17.0</v>
+      </c>
+      <c r="H326" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" t="s">
+        <v>12</v>
       </c>
       <c r="J326" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
-        <v>1486.0</v>
+        <v>1784.0</v>
       </c>
       <c r="B327" t="s">
         <v>409</v>
       </c>
       <c r="C327" t="s">
         <v>187</v>
       </c>
       <c r="D327" t="n">
-        <v>13.0</v>
-[...2 lines deleted...]
-        <v>14.0</v>
+        <v>11.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>12</v>
       </c>
       <c r="F327" t="n">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
       <c r="G327" t="n">
-        <v>9.0</v>
-[...5 lines deleted...]
-        <v>5.0</v>
+        <v>6.0</v>
+      </c>
+      <c r="H327" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" t="s">
+        <v>12</v>
       </c>
       <c r="J327" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
-        <v>1479.0</v>
+        <v>1.0</v>
       </c>
       <c r="B328" t="s">
         <v>410</v>
       </c>
       <c r="C328" t="s">
         <v>187</v>
       </c>
-      <c r="D328" t="n">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="D328" t="s">
+        <v>12</v>
+      </c>
+      <c r="E328" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="F328" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="G328" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="H328" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I328" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="J328" t="n">
+        <v>6.0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
-        <v>1446.0</v>
+        <v>1486.0</v>
       </c>
       <c r="B329" t="s">
         <v>411</v>
       </c>
       <c r="C329" t="s">
         <v>187</v>
       </c>
       <c r="D329" t="n">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="E329" t="n">
-        <v>4.0</v>
+        <v>14.0</v>
       </c>
       <c r="F329" t="n">
-        <v>4.0</v>
+        <v>12.0</v>
       </c>
       <c r="G329" t="n">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
       <c r="H329" t="n">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="I329" t="s">
         <v>12</v>
       </c>
       <c r="J329" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
-        <v>3.0</v>
+        <v>1479.0</v>
       </c>
       <c r="B330" t="s">
         <v>412</v>
       </c>
       <c r="C330" t="s">
         <v>187</v>
       </c>
       <c r="D330" t="n">
-        <v>12.0</v>
-[...11 lines deleted...]
-        <v>11.0</v>
+        <v>24.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
+        <v>12</v>
+      </c>
+      <c r="G330" t="s">
+        <v>12</v>
+      </c>
+      <c r="H330" t="s">
+        <v>12</v>
       </c>
       <c r="I330" t="s">
         <v>12</v>
       </c>
       <c r="J330" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
-        <v>1684.0</v>
+        <v>1446.0</v>
       </c>
       <c r="B331" t="s">
         <v>413</v>
       </c>
       <c r="C331" t="s">
-        <v>99</v>
+        <v>187</v>
       </c>
       <c r="D331" t="n">
-        <v>163.0</v>
+        <v>4.0</v>
       </c>
       <c r="E331" t="n">
-        <v>146.0</v>
+        <v>4.0</v>
       </c>
       <c r="F331" t="n">
-        <v>228.0</v>
+        <v>4.0</v>
       </c>
       <c r="G331" t="n">
-        <v>237.0</v>
+        <v>4.0</v>
       </c>
       <c r="H331" t="n">
-        <v>239.0</v>
-[...5 lines deleted...]
-        <v>255.0</v>
+        <v>4.0</v>
+      </c>
+      <c r="I331" t="s">
+        <v>12</v>
+      </c>
+      <c r="J331" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
-        <v>2137.0</v>
+        <v>3.0</v>
       </c>
       <c r="B332" t="s">
         <v>414</v>
       </c>
       <c r="C332" t="s">
-        <v>415</v>
+        <v>187</v>
       </c>
       <c r="D332" t="n">
-        <v>49.0</v>
+        <v>12.0</v>
       </c>
       <c r="E332" t="n">
-        <v>89.0</v>
+        <v>12.0</v>
       </c>
       <c r="F332" t="n">
-        <v>51.0</v>
+        <v>12.0</v>
       </c>
       <c r="G332" t="n">
-        <v>74.0</v>
+        <v>12.0</v>
       </c>
       <c r="H332" t="n">
-        <v>82.0</v>
-[...5 lines deleted...]
-        <v>73.0</v>
+        <v>11.0</v>
+      </c>
+      <c r="I332" t="s">
+        <v>12</v>
+      </c>
+      <c r="J332" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
-        <v>2036.0</v>
+        <v>1684.0</v>
       </c>
       <c r="B333" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="C333" t="s">
-        <v>415</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>99</v>
+      </c>
+      <c r="D333" t="n">
+        <v>163.0</v>
+      </c>
+      <c r="E333" t="n">
+        <v>146.0</v>
+      </c>
+      <c r="F333" t="n">
+        <v>228.0</v>
+      </c>
+      <c r="G333" t="n">
+        <v>237.0</v>
       </c>
       <c r="H333" t="n">
-        <v>5.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>239.0</v>
+      </c>
+      <c r="I333" t="n">
+        <v>244.0</v>
+      </c>
+      <c r="J333" t="n">
+        <v>255.0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
-        <v>2070.0</v>
+        <v>2137.0</v>
       </c>
       <c r="B334" t="s">
+        <v>416</v>
+      </c>
+      <c r="C334" t="s">
         <v>417</v>
       </c>
-      <c r="C334" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D334" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="E334" t="n">
+        <v>89.0</v>
+      </c>
+      <c r="F334" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="G334" t="n">
+        <v>74.0</v>
       </c>
       <c r="H334" t="n">
-        <v>88.99</v>
+        <v>82.0</v>
       </c>
       <c r="I334" t="n">
-        <v>91.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83.0</v>
+      </c>
+      <c r="J334" t="n">
+        <v>101.0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
-        <v>1456.0</v>
+        <v>2036.0</v>
       </c>
       <c r="B335" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C335" t="s">
-        <v>420</v>
-[...11 lines deleted...]
-        <v>14.0</v>
+        <v>417</v>
+      </c>
+      <c r="D335" t="s">
+        <v>12</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>12</v>
+      </c>
+      <c r="G335" t="s">
+        <v>12</v>
       </c>
       <c r="H335" t="n">
-        <v>15.0</v>
-[...5 lines deleted...]
-        <v>14.0</v>
+        <v>5.0</v>
+      </c>
+      <c r="I335" t="s">
+        <v>12</v>
+      </c>
+      <c r="J335" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
-        <v>1939.0</v>
+        <v>2070.0</v>
       </c>
       <c r="B336" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C336" t="s">
-        <v>149</v>
-[...11 lines deleted...]
-        <v>134.8</v>
+        <v>420</v>
+      </c>
+      <c r="D336" t="s">
+        <v>12</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>12</v>
+      </c>
+      <c r="G336" t="s">
+        <v>12</v>
       </c>
       <c r="H336" t="n">
-        <v>112.07</v>
+        <v>88.99</v>
       </c>
       <c r="I336" t="n">
-        <v>109.47</v>
-[...2 lines deleted...]
-        <v>84.72</v>
+        <v>91.5</v>
+      </c>
+      <c r="J336" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
-        <v>2156.0</v>
+        <v>1456.0</v>
       </c>
       <c r="B337" t="s">
+        <v>421</v>
+      </c>
+      <c r="C337" t="s">
         <v>422</v>
       </c>
-      <c r="C337" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D337" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="E337" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="F337" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="G337" t="n">
+        <v>14.0</v>
       </c>
       <c r="H337" t="n">
-        <v>0.482</v>
+        <v>15.0</v>
       </c>
       <c r="I337" t="n">
-        <v>0.482</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>14.0</v>
+      </c>
+      <c r="J337" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
-        <v>2164.0</v>
+        <v>1939.0</v>
       </c>
       <c r="B338" t="s">
         <v>423</v>
       </c>
       <c r="C338" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>149</v>
+      </c>
+      <c r="D338" t="n">
+        <v>50.12</v>
+      </c>
+      <c r="E338" t="n">
+        <v>117.0</v>
+      </c>
+      <c r="F338" t="n">
+        <v>49.17</v>
+      </c>
+      <c r="G338" t="n">
+        <v>134.8</v>
       </c>
       <c r="H338" t="n">
-        <v>8.1</v>
+        <v>112.07</v>
       </c>
       <c r="I338" t="n">
-        <v>8.04</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>109.47</v>
+      </c>
+      <c r="J338" t="n">
+        <v>94.99</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
-        <v>7.0</v>
+        <v>2156.0</v>
       </c>
       <c r="B339" t="s">
         <v>424</v>
       </c>
       <c r="C339" t="s">
-        <v>99</v>
-[...11 lines deleted...]
-        <v>529.11</v>
+        <v>420</v>
+      </c>
+      <c r="D339" t="s">
+        <v>12</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>12</v>
+      </c>
+      <c r="G339" t="s">
+        <v>12</v>
       </c>
       <c r="H339" t="n">
-        <v>567.43</v>
+        <v>0.482</v>
       </c>
       <c r="I339" t="n">
-        <v>613.39</v>
-[...2 lines deleted...]
-        <v>658.55</v>
+        <v>0.482</v>
+      </c>
+      <c r="J339" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
-        <v>2118.0</v>
+        <v>2164.0</v>
       </c>
       <c r="B340" t="s">
         <v>425</v>
       </c>
       <c r="C340" t="s">
-        <v>418</v>
+        <v>25</v>
       </c>
       <c r="D340" t="s">
         <v>12</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
         <v>12</v>
       </c>
       <c r="G340" t="s">
         <v>12</v>
       </c>
-      <c r="H340" t="s">
-        <v>12</v>
+      <c r="H340" t="n">
+        <v>8.1</v>
       </c>
       <c r="I340" t="n">
-        <v>84.2</v>
+        <v>8.04</v>
       </c>
       <c r="J340" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
-        <v>1737.0</v>
+        <v>7.0</v>
       </c>
       <c r="B341" t="s">
         <v>426</v>
       </c>
       <c r="C341" t="s">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="D341" t="n">
-        <v>26.0</v>
+        <v>398.34</v>
       </c>
       <c r="E341" t="n">
-        <v>18.0</v>
+        <v>428.93</v>
       </c>
       <c r="F341" t="n">
-        <v>20.0</v>
+        <v>479.91</v>
       </c>
       <c r="G341" t="n">
-        <v>26.0</v>
+        <v>529.11</v>
       </c>
       <c r="H341" t="n">
-        <v>29.66</v>
+        <v>567.43</v>
       </c>
       <c r="I341" t="n">
-        <v>33.57</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>613.39</v>
+      </c>
+      <c r="J341" t="n">
+        <v>659.1</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
-        <v>1922.0</v>
+        <v>2118.0</v>
       </c>
       <c r="B342" t="s">
         <v>427</v>
       </c>
       <c r="C342" t="s">
-        <v>428</v>
-[...14 lines deleted...]
-        <v>262.0</v>
+        <v>420</v>
+      </c>
+      <c r="D342" t="s">
+        <v>12</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>12</v>
+      </c>
+      <c r="G342" t="s">
+        <v>12</v>
+      </c>
+      <c r="H342" t="s">
+        <v>12</v>
       </c>
       <c r="I342" t="n">
-        <v>274.0</v>
-[...2 lines deleted...]
-        <v>246.0</v>
+        <v>84.2</v>
+      </c>
+      <c r="J342" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
-        <v>2176.0</v>
+        <v>1737.0</v>
       </c>
       <c r="B343" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="C343" t="s">
         <v>25</v>
       </c>
       <c r="D343" t="n">
-        <v>73.65</v>
+        <v>26.0</v>
       </c>
       <c r="E343" t="n">
-        <v>91.73</v>
+        <v>18.0</v>
       </c>
       <c r="F343" t="n">
-        <v>60.82</v>
+        <v>20.0</v>
       </c>
       <c r="G343" t="n">
-        <v>55.22</v>
+        <v>26.0</v>
       </c>
       <c r="H343" t="n">
-        <v>36.8</v>
+        <v>29.66</v>
       </c>
       <c r="I343" t="n">
-        <v>67.71</v>
+        <v>33.57</v>
       </c>
       <c r="J343" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
-        <v>1896.0</v>
+        <v>1922.0</v>
       </c>
       <c r="B344" t="s">
+        <v>429</v>
+      </c>
+      <c r="C344" t="s">
         <v>430</v>
       </c>
-      <c r="C344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D344" t="n">
-        <v>9627.0</v>
+        <v>175.0</v>
       </c>
       <c r="E344" t="n">
-        <v>8012.0</v>
+        <v>178.0</v>
       </c>
       <c r="F344" t="n">
-        <v>8313.0</v>
+        <v>153.0</v>
       </c>
       <c r="G344" t="n">
-        <v>3047.0</v>
+        <v>187.0</v>
       </c>
       <c r="H344" t="n">
-        <v>2976.0</v>
+        <v>262.0</v>
       </c>
       <c r="I344" t="n">
-        <v>3314.0</v>
+        <v>274.0</v>
       </c>
       <c r="J344" t="n">
-        <v>1828.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
-        <v>618.0</v>
+        <v>2176.0</v>
       </c>
       <c r="B345" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C345" t="s">
-        <v>433</v>
+        <v>25</v>
       </c>
       <c r="D345" t="n">
-        <v>31.0</v>
+        <v>73.65</v>
       </c>
       <c r="E345" t="n">
-        <v>26.0</v>
+        <v>91.73</v>
       </c>
       <c r="F345" t="n">
-        <v>24.0</v>
+        <v>60.82</v>
       </c>
       <c r="G345" t="n">
-        <v>21.0</v>
+        <v>55.22</v>
       </c>
       <c r="H345" t="n">
-        <v>24.0</v>
+        <v>36.8</v>
       </c>
       <c r="I345" t="n">
-        <v>36.0</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>67.71</v>
+      </c>
+      <c r="J345" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
-        <v>353.0</v>
+        <v>1896.0</v>
       </c>
       <c r="B346" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C346" t="s">
         <v>433</v>
       </c>
       <c r="D346" t="n">
-        <v>190.0</v>
+        <v>9627.0</v>
       </c>
       <c r="E346" t="n">
-        <v>283.0</v>
+        <v>8012.0</v>
       </c>
       <c r="F346" t="n">
-        <v>37.0</v>
+        <v>8313.0</v>
       </c>
       <c r="G346" t="n">
-        <v>40.0</v>
+        <v>3047.0</v>
       </c>
       <c r="H346" t="n">
-        <v>41.0</v>
+        <v>2976.0</v>
       </c>
       <c r="I346" t="n">
-        <v>41.0</v>
+        <v>3314.0</v>
       </c>
       <c r="J346" t="n">
-        <v>16.0</v>
+        <v>3410.0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
-        <v>1891.0</v>
+        <v>618.0</v>
       </c>
       <c r="B347" t="s">
+        <v>434</v>
+      </c>
+      <c r="C347" t="s">
         <v>435</v>
       </c>
-      <c r="C347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D347" t="n">
-        <v>190.0</v>
+        <v>31.0</v>
       </c>
       <c r="E347" t="n">
-        <v>283.0</v>
+        <v>26.0</v>
       </c>
       <c r="F347" t="n">
-        <v>37.0</v>
+        <v>24.0</v>
       </c>
       <c r="G347" t="n">
-        <v>40.0</v>
+        <v>21.0</v>
       </c>
       <c r="H347" t="n">
-        <v>41.0</v>
+        <v>24.0</v>
       </c>
       <c r="I347" t="n">
-        <v>41.0</v>
+        <v>36.0</v>
       </c>
       <c r="J347" t="n">
-        <v>11.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
-        <v>1841.0</v>
+        <v>353.0</v>
       </c>
       <c r="B348" t="s">
         <v>436</v>
       </c>
       <c r="C348" t="s">
-        <v>64</v>
+        <v>435</v>
       </c>
       <c r="D348" t="n">
-        <v>24.0</v>
+        <v>190.0</v>
       </c>
       <c r="E348" t="n">
+        <v>283.0</v>
+      </c>
+      <c r="F348" t="n">
         <v>37.0</v>
       </c>
-      <c r="F348" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G348" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="H348" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I348" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="J348" t="n">
         <v>23.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
-        <v>1836.0</v>
+        <v>1891.0</v>
       </c>
       <c r="B349" t="s">
         <v>437</v>
       </c>
       <c r="C349" t="s">
-        <v>25</v>
+        <v>435</v>
       </c>
       <c r="D349" t="n">
-        <v>100.0</v>
+        <v>190.0</v>
       </c>
       <c r="E349" t="n">
-        <v>100.0</v>
+        <v>283.0</v>
       </c>
       <c r="F349" t="n">
-        <v>100.0</v>
+        <v>37.0</v>
       </c>
       <c r="G349" t="n">
-        <v>100.0</v>
+        <v>40.0</v>
       </c>
       <c r="H349" t="n">
-        <v>100.0</v>
+        <v>41.0</v>
       </c>
       <c r="I349" t="n">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>41.0</v>
+      </c>
+      <c r="J349" t="n">
+        <v>23.0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
-        <v>2175.0</v>
+        <v>1841.0</v>
       </c>
       <c r="B350" t="s">
         <v>438</v>
       </c>
       <c r="C350" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="D350" t="n">
-        <v>100.0</v>
+        <v>24.0</v>
       </c>
       <c r="E350" t="n">
-        <v>100.0</v>
+        <v>37.0</v>
       </c>
       <c r="F350" t="n">
-        <v>100.0</v>
+        <v>32.0</v>
       </c>
       <c r="G350" t="n">
-        <v>100.0</v>
+        <v>23.0</v>
       </c>
       <c r="H350" t="n">
-        <v>100.0</v>
-[...5 lines deleted...]
-        <v>100.0</v>
+        <v>44.0</v>
+      </c>
+      <c r="I350" t="s">
+        <v>12</v>
+      </c>
+      <c r="J350" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
-        <v>2024.0</v>
+        <v>1836.0</v>
       </c>
       <c r="B351" t="s">
         <v>439</v>
       </c>
       <c r="C351" t="s">
-        <v>103</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F351" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G351" t="n">
+        <v>100.0</v>
       </c>
       <c r="H351" t="n">
-        <v>7404.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>100.0</v>
+      </c>
+      <c r="I351" t="n">
+        <v>100.0</v>
       </c>
       <c r="J351" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
-        <v>2032.0</v>
+        <v>2175.0</v>
       </c>
       <c r="B352" t="s">
         <v>440</v>
       </c>
       <c r="C352" t="s">
-        <v>441</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G352" t="n">
+        <v>100.0</v>
       </c>
       <c r="H352" t="n">
-        <v>171.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>100.0</v>
+      </c>
+      <c r="I352" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J352" t="n">
+        <v>100.0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
-        <v>2031.0</v>
+        <v>2024.0</v>
       </c>
       <c r="B353" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="C353" t="s">
-        <v>441</v>
+        <v>103</v>
       </c>
       <c r="D353" t="s">
         <v>12</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
         <v>12</v>
       </c>
       <c r="G353" t="s">
         <v>12</v>
       </c>
       <c r="H353" t="n">
-        <v>215.0</v>
+        <v>7404.0</v>
       </c>
       <c r="I353" t="s">
         <v>12</v>
       </c>
       <c r="J353" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
-        <v>759.0</v>
+        <v>2032.0</v>
       </c>
       <c r="B354" t="s">
+        <v>442</v>
+      </c>
+      <c r="C354" t="s">
         <v>443</v>
       </c>
-      <c r="C354" t="s">
-[...12 lines deleted...]
-        <v>12.0</v>
+      <c r="D354" t="s">
+        <v>12</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>12</v>
+      </c>
+      <c r="G354" t="s">
+        <v>12</v>
       </c>
       <c r="H354" t="n">
-        <v>7.0</v>
-[...5 lines deleted...]
-        <v>1.0</v>
+        <v>171.0</v>
+      </c>
+      <c r="I354" t="s">
+        <v>12</v>
+      </c>
+      <c r="J354" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
-        <v>1419.0</v>
+        <v>2031.0</v>
       </c>
       <c r="B355" t="s">
         <v>444</v>
       </c>
       <c r="C355" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-        <v>2726.0</v>
+        <v>443</v>
+      </c>
+      <c r="D355" t="s">
+        <v>12</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>12</v>
+      </c>
+      <c r="G355" t="s">
+        <v>12</v>
       </c>
       <c r="H355" t="n">
-        <v>2248.0</v>
-[...5 lines deleted...]
-        <v>971.0</v>
+        <v>215.0</v>
+      </c>
+      <c r="I355" t="s">
+        <v>12</v>
+      </c>
+      <c r="J355" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
-        <v>1418.0</v>
+        <v>759.0</v>
       </c>
       <c r="B356" t="s">
         <v>445</v>
       </c>
       <c r="C356" t="s">
         <v>93</v>
       </c>
       <c r="D356" t="n">
-        <v>10125.0</v>
+        <v>26.0</v>
       </c>
       <c r="E356" t="n">
-        <v>7557.0</v>
+        <v>24.0</v>
       </c>
       <c r="F356" t="n">
-        <v>5299.0</v>
+        <v>11.0</v>
       </c>
       <c r="G356" t="n">
-        <v>4347.0</v>
+        <v>12.0</v>
       </c>
       <c r="H356" t="n">
-        <v>3928.0</v>
+        <v>7.0</v>
       </c>
       <c r="I356" t="n">
-        <v>3148.0</v>
+        <v>1.0</v>
       </c>
       <c r="J356" t="n">
-        <v>1607.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
-        <v>758.0</v>
+        <v>1419.0</v>
       </c>
       <c r="B357" t="s">
         <v>446</v>
       </c>
       <c r="C357" t="s">
         <v>93</v>
       </c>
       <c r="D357" t="n">
-        <v>11131.0</v>
+        <v>4834.0</v>
       </c>
       <c r="E357" t="n">
-        <v>8988.0</v>
+        <v>3672.0</v>
       </c>
       <c r="F357" t="n">
-        <v>9496.0</v>
+        <v>3028.0</v>
       </c>
       <c r="G357" t="n">
-        <v>7568.0</v>
+        <v>2726.0</v>
       </c>
       <c r="H357" t="n">
-        <v>6632.0</v>
+        <v>2247.0</v>
       </c>
       <c r="I357" t="n">
-        <v>5065.0</v>
+        <v>2110.0</v>
       </c>
       <c r="J357" t="n">
-        <v>2339.0</v>
+        <v>1259.0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
-        <v>753.0</v>
+        <v>1418.0</v>
       </c>
       <c r="B358" t="s">
         <v>447</v>
       </c>
       <c r="C358" t="s">
         <v>93</v>
       </c>
       <c r="D358" t="n">
-        <v>413.0</v>
+        <v>10125.0</v>
       </c>
       <c r="E358" t="n">
-        <v>365.0</v>
+        <v>7557.0</v>
       </c>
       <c r="F358" t="n">
-        <v>318.0</v>
+        <v>5299.0</v>
       </c>
       <c r="G358" t="n">
-        <v>246.0</v>
+        <v>4347.0</v>
       </c>
       <c r="H358" t="n">
-        <v>170.0</v>
+        <v>3928.0</v>
       </c>
       <c r="I358" t="n">
-        <v>102.0</v>
+        <v>3147.0</v>
       </c>
       <c r="J358" t="n">
-        <v>55.0</v>
+        <v>1979.0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
-        <v>60.0</v>
+        <v>758.0</v>
       </c>
       <c r="B359" t="s">
         <v>448</v>
       </c>
       <c r="C359" t="s">
         <v>93</v>
       </c>
       <c r="D359" t="n">
-        <v>9956.0</v>
+        <v>11131.0</v>
       </c>
       <c r="E359" t="n">
-        <v>10148.0</v>
+        <v>8988.0</v>
       </c>
       <c r="F359" t="n">
-        <v>9415.0</v>
+        <v>9496.0</v>
       </c>
       <c r="G359" t="n">
-        <v>8400.0</v>
+        <v>7569.0</v>
       </c>
       <c r="H359" t="n">
-        <v>7204.0</v>
+        <v>6631.0</v>
       </c>
       <c r="I359" t="n">
-        <v>5700.0</v>
+        <v>5065.0</v>
       </c>
       <c r="J359" t="n">
-        <v>3572.0</v>
+        <v>2896.0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
-        <v>754.0</v>
+        <v>753.0</v>
       </c>
       <c r="B360" t="s">
         <v>449</v>
       </c>
       <c r="C360" t="s">
         <v>93</v>
       </c>
       <c r="D360" t="n">
-        <v>13.0</v>
+        <v>413.0</v>
       </c>
       <c r="E360" t="n">
-        <v>19.0</v>
+        <v>365.0</v>
       </c>
       <c r="F360" t="n">
-        <v>22.0</v>
+        <v>318.0</v>
       </c>
       <c r="G360" t="n">
-        <v>16.0</v>
+        <v>246.0</v>
       </c>
       <c r="H360" t="n">
-        <v>16.0</v>
+        <v>170.0</v>
       </c>
       <c r="I360" t="n">
-        <v>15.0</v>
+        <v>102.0</v>
       </c>
       <c r="J360" t="n">
-        <v>9.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
-        <v>1914.0</v>
+        <v>60.0</v>
       </c>
       <c r="B361" t="s">
         <v>450</v>
       </c>
       <c r="C361" t="s">
-        <v>451</v>
+        <v>93</v>
       </c>
       <c r="D361" t="n">
-        <v>6466.0</v>
+        <v>9956.0</v>
       </c>
       <c r="E361" t="n">
-        <v>7262.0</v>
+        <v>10148.0</v>
       </c>
       <c r="F361" t="n">
-        <v>7559.0</v>
+        <v>9415.0</v>
       </c>
       <c r="G361" t="n">
-        <v>7643.0</v>
+        <v>8398.0</v>
       </c>
       <c r="H361" t="n">
-        <v>6906.0</v>
+        <v>7204.0</v>
       </c>
       <c r="I361" t="n">
-        <v>7162.0</v>
+        <v>5699.0</v>
       </c>
       <c r="J361" t="n">
-        <v>3820.0</v>
+        <v>4578.0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
-        <v>452.0</v>
+        <v>754.0</v>
       </c>
       <c r="B362" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C362" t="s">
-        <v>453</v>
+        <v>93</v>
       </c>
       <c r="D362" t="n">
-        <v>164.0</v>
+        <v>13.0</v>
       </c>
       <c r="E362" t="n">
-        <v>166.0</v>
+        <v>19.0</v>
       </c>
       <c r="F362" t="n">
-        <v>175.0</v>
+        <v>22.0</v>
       </c>
       <c r="G362" t="n">
-        <v>182.0</v>
+        <v>16.0</v>
       </c>
       <c r="H362" t="n">
-        <v>189.0</v>
+        <v>16.0</v>
       </c>
       <c r="I362" t="n">
-        <v>198.0</v>
+        <v>15.0</v>
       </c>
       <c r="J362" t="n">
-        <v>204.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
-        <v>2045.0</v>
+        <v>1914.0</v>
       </c>
       <c r="B363" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="C363" t="s">
-        <v>455</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>453</v>
+      </c>
+      <c r="D363" t="n">
+        <v>6466.0</v>
+      </c>
+      <c r="E363" t="n">
+        <v>7262.0</v>
+      </c>
+      <c r="F363" t="n">
+        <v>7559.0</v>
+      </c>
+      <c r="G363" t="n">
+        <v>7643.0</v>
       </c>
       <c r="H363" t="n">
-        <v>2718.0</v>
+        <v>6906.0</v>
       </c>
       <c r="I363" t="n">
-        <v>3237.0</v>
+        <v>7162.0</v>
       </c>
       <c r="J363" t="n">
-        <v>3096.0</v>
+        <v>3820.0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
-        <v>1908.0</v>
+        <v>452.0</v>
       </c>
       <c r="B364" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C364" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D364" t="n">
-        <v>43.0</v>
+        <v>164.0</v>
       </c>
       <c r="E364" t="n">
-        <v>53.0</v>
+        <v>166.0</v>
       </c>
       <c r="F364" t="n">
-        <v>55.0</v>
+        <v>175.0</v>
       </c>
       <c r="G364" t="n">
-        <v>52.0</v>
+        <v>182.0</v>
       </c>
       <c r="H364" t="n">
-        <v>51.0</v>
+        <v>189.0</v>
       </c>
       <c r="I364" t="n">
-        <v>51.0</v>
+        <v>198.0</v>
       </c>
       <c r="J364" t="n">
-        <v>30.0</v>
+        <v>207.0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
-        <v>2030.0</v>
+        <v>2045.0</v>
       </c>
       <c r="B365" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C365" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D365" t="s">
         <v>12</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365" t="s">
         <v>12</v>
       </c>
       <c r="G365" t="s">
         <v>12</v>
       </c>
       <c r="H365" t="n">
-        <v>1170.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2718.0</v>
+      </c>
+      <c r="I365" t="n">
+        <v>3237.0</v>
+      </c>
+      <c r="J365" t="n">
+        <v>3353.0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
-        <v>20.0</v>
+        <v>1908.0</v>
       </c>
       <c r="B366" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C366" t="s">
-        <v>74</v>
+        <v>459</v>
       </c>
       <c r="D366" t="n">
-        <v>27.12</v>
+        <v>43.0</v>
       </c>
       <c r="E366" t="n">
-        <v>27.02</v>
+        <v>53.0</v>
       </c>
       <c r="F366" t="n">
-        <v>21.78</v>
+        <v>55.0</v>
       </c>
       <c r="G366" t="n">
-        <v>22.73</v>
+        <v>52.0</v>
       </c>
       <c r="H366" t="n">
-        <v>28.8</v>
+        <v>51.0</v>
       </c>
       <c r="I366" t="n">
-        <v>23.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>51.0</v>
+      </c>
+      <c r="J366" t="n">
+        <v>30.0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
-        <v>1824.0</v>
+        <v>2030.0</v>
       </c>
       <c r="B367" t="s">
+        <v>460</v>
+      </c>
+      <c r="C367" t="s">
         <v>461</v>
       </c>
-      <c r="C367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D367" t="s">
         <v>12</v>
       </c>
       <c r="E367" t="s">
         <v>12</v>
       </c>
       <c r="F367" t="s">
         <v>12</v>
       </c>
       <c r="G367" t="s">
         <v>12</v>
       </c>
-      <c r="H367" t="s">
-        <v>12</v>
+      <c r="H367" t="n">
+        <v>1170.0</v>
       </c>
       <c r="I367" t="s">
         <v>12</v>
       </c>
       <c r="J367" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
-        <v>2023.0</v>
+        <v>20.0</v>
       </c>
       <c r="B368" t="s">
         <v>462</v>
       </c>
       <c r="C368" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>74</v>
+      </c>
+      <c r="D368" t="n">
+        <v>27.12</v>
+      </c>
+      <c r="E368" t="n">
+        <v>27.02</v>
+      </c>
+      <c r="F368" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="G368" t="n">
+        <v>22.73</v>
       </c>
       <c r="H368" t="n">
-        <v>273.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>28.8</v>
+      </c>
+      <c r="I368" t="n">
+        <v>23.0</v>
       </c>
       <c r="J368" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
-        <v>2058.0</v>
+        <v>1824.0</v>
       </c>
       <c r="B369" t="s">
         <v>463</v>
       </c>
       <c r="C369" t="s">
-        <v>263</v>
-[...20 lines deleted...]
-        <v>16.4</v>
+        <v>156</v>
+      </c>
+      <c r="D369" t="s">
+        <v>12</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>12</v>
+      </c>
+      <c r="G369" t="s">
+        <v>12</v>
+      </c>
+      <c r="H369" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" t="s">
+        <v>12</v>
+      </c>
+      <c r="J369" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
-        <v>1789.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B370" t="s">
         <v>464</v>
       </c>
       <c r="C370" t="s">
-        <v>263</v>
-[...11 lines deleted...]
-        <v>1523.38</v>
+        <v>31</v>
+      </c>
+      <c r="D370" t="s">
+        <v>12</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>12</v>
+      </c>
+      <c r="G370" t="s">
+        <v>12</v>
       </c>
       <c r="H370" t="n">
-        <v>1406.8</v>
-[...5 lines deleted...]
-        <v>744.71</v>
+        <v>273.0</v>
+      </c>
+      <c r="I370" t="s">
+        <v>12</v>
+      </c>
+      <c r="J370" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
-        <v>4.0</v>
+        <v>2058.0</v>
       </c>
       <c r="B371" t="s">
         <v>465</v>
       </c>
       <c r="C371" t="s">
         <v>263</v>
       </c>
       <c r="D371" t="n">
-        <v>4.1</v>
+        <v>49.7</v>
       </c>
       <c r="E371" t="n">
-        <v>3.1</v>
+        <v>50.82</v>
       </c>
       <c r="F371" t="n">
-        <v>2.4</v>
+        <v>46.16</v>
       </c>
       <c r="G371" t="n">
-        <v>2.2</v>
+        <v>38.26</v>
       </c>
       <c r="H371" t="n">
-        <v>2.1</v>
+        <v>35.39</v>
       </c>
       <c r="I371" t="n">
-        <v>3.1</v>
+        <v>29.57</v>
       </c>
       <c r="J371" t="n">
-        <v>1.6</v>
+        <v>21.13</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
-        <v>1599.0</v>
+        <v>1789.0</v>
       </c>
       <c r="B372" t="s">
         <v>466</v>
       </c>
       <c r="C372" t="s">
         <v>263</v>
       </c>
-      <c r="D372" t="s">
-        <v>12</v>
+      <c r="D372" t="n">
+        <v>1505.76</v>
       </c>
       <c r="E372" t="n">
-        <v>16497.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1514.4</v>
+      </c>
+      <c r="F372" t="n">
+        <v>1498.4</v>
       </c>
       <c r="G372" t="n">
-        <v>24391.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1523.38</v>
+      </c>
+      <c r="H372" t="n">
+        <v>1406.8</v>
       </c>
       <c r="I372" t="n">
-        <v>18306.0</v>
+        <v>1285.22</v>
       </c>
       <c r="J372" t="n">
-        <v>18306.0</v>
+        <v>955.46</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
-        <v>1688.0</v>
+        <v>4.0</v>
       </c>
       <c r="B373" t="s">
         <v>467</v>
       </c>
       <c r="C373" t="s">
         <v>263</v>
       </c>
       <c r="D373" t="n">
-        <v>47.1</v>
+        <v>4.1</v>
       </c>
       <c r="E373" t="n">
-        <v>46.8</v>
+        <v>3.1</v>
       </c>
       <c r="F373" t="n">
-        <v>46.5</v>
+        <v>2.4</v>
       </c>
       <c r="G373" t="n">
-        <v>47.0</v>
+        <v>2.2</v>
       </c>
       <c r="H373" t="n">
-        <v>46.48</v>
+        <v>2.1</v>
       </c>
       <c r="I373" t="n">
-        <v>48.96</v>
+        <v>3.1</v>
       </c>
       <c r="J373" t="n">
-        <v>46.53</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
-        <v>2080.0</v>
+        <v>1599.0</v>
       </c>
       <c r="B374" t="s">
         <v>468</v>
       </c>
       <c r="C374" t="s">
         <v>263</v>
       </c>
-      <c r="D374" t="n">
-        <v>49.1</v>
+      <c r="D374" t="s">
+        <v>12</v>
       </c>
       <c r="E374" t="n">
-        <v>48.0</v>
-[...2 lines deleted...]
-        <v>46.7</v>
+        <v>16497.0</v>
+      </c>
+      <c r="F374" t="s">
+        <v>12</v>
       </c>
       <c r="G374" t="n">
-        <v>49.2</v>
-[...2 lines deleted...]
-        <v>48.2</v>
+        <v>24391.0</v>
+      </c>
+      <c r="H374" t="s">
+        <v>12</v>
       </c>
       <c r="I374" t="n">
-        <v>51.0</v>
+        <v>18306.0</v>
       </c>
       <c r="J374" t="n">
-        <v>48.3</v>
+        <v>18306.0</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
-        <v>172.0</v>
+        <v>1688.0</v>
       </c>
       <c r="B375" t="s">
         <v>469</v>
       </c>
       <c r="C375" t="s">
         <v>263</v>
       </c>
       <c r="D375" t="n">
-        <v>10.94</v>
+        <v>47.1</v>
       </c>
       <c r="E375" t="n">
-        <v>10.89</v>
+        <v>46.8</v>
       </c>
       <c r="F375" t="n">
-        <v>11.01</v>
+        <v>46.5</v>
       </c>
       <c r="G375" t="n">
-        <v>11.76</v>
+        <v>47.0</v>
       </c>
       <c r="H375" t="n">
-        <v>11.44</v>
+        <v>46.48</v>
       </c>
       <c r="I375" t="n">
-        <v>11.44</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>48.96</v>
+      </c>
+      <c r="J375" t="n">
+        <v>46.53</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
-        <v>1409.0</v>
+        <v>2080.0</v>
       </c>
       <c r="B376" t="s">
         <v>470</v>
       </c>
       <c r="C376" t="s">
         <v>263</v>
       </c>
       <c r="D376" t="n">
-        <v>39.1</v>
+        <v>49.1</v>
       </c>
       <c r="E376" t="n">
-        <v>50.9</v>
+        <v>48.0</v>
       </c>
       <c r="F376" t="n">
-        <v>31.2</v>
+        <v>46.7</v>
       </c>
       <c r="G376" t="n">
-        <v>24.11</v>
+        <v>49.2</v>
       </c>
       <c r="H376" t="n">
-        <v>34.5</v>
+        <v>48.2</v>
       </c>
       <c r="I376" t="n">
-        <v>23.3</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>51.0</v>
+      </c>
+      <c r="J376" t="n">
+        <v>48.3</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
-        <v>1075.0</v>
+        <v>172.0</v>
       </c>
       <c r="B377" t="s">
         <v>471</v>
       </c>
       <c r="C377" t="s">
         <v>263</v>
       </c>
       <c r="D377" t="n">
-        <v>9.09</v>
+        <v>10.94</v>
       </c>
       <c r="E377" t="n">
-        <v>9.5</v>
+        <v>10.89</v>
       </c>
       <c r="F377" t="n">
-        <v>8.21</v>
+        <v>11.01</v>
       </c>
       <c r="G377" t="n">
-        <v>9.04</v>
+        <v>11.76</v>
       </c>
       <c r="H377" t="n">
-        <v>9.44</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>11.44</v>
+      </c>
+      <c r="I377" t="n">
+        <v>11.44</v>
       </c>
       <c r="J377" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
-        <v>1076.0</v>
+        <v>1409.0</v>
       </c>
       <c r="B378" t="s">
         <v>472</v>
       </c>
       <c r="C378" t="s">
         <v>263</v>
       </c>
       <c r="D378" t="n">
-        <v>24.38</v>
+        <v>39.1</v>
       </c>
       <c r="E378" t="n">
-        <v>25.01</v>
+        <v>50.9</v>
       </c>
       <c r="F378" t="n">
-        <v>22.52</v>
+        <v>31.2</v>
       </c>
       <c r="G378" t="n">
-        <v>24.99</v>
+        <v>24.11</v>
       </c>
       <c r="H378" t="n">
-        <v>24.04</v>
+        <v>34.5</v>
       </c>
       <c r="I378" t="n">
-        <v>24.04</v>
+        <v>23.3</v>
       </c>
       <c r="J378" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
-        <v>2179.0</v>
+        <v>1075.0</v>
       </c>
       <c r="B379" t="s">
         <v>473</v>
       </c>
       <c r="C379" t="s">
         <v>263</v>
       </c>
       <c r="D379" t="n">
-        <v>7.76</v>
+        <v>9.09</v>
       </c>
       <c r="E379" t="n">
-        <v>8.19</v>
+        <v>9.5</v>
       </c>
       <c r="F379" t="n">
-        <v>8.6</v>
+        <v>8.21</v>
       </c>
       <c r="G379" t="n">
-        <v>7.59</v>
+        <v>9.04</v>
       </c>
       <c r="H379" t="n">
-        <v>7.79</v>
+        <v>9.44</v>
       </c>
       <c r="I379" t="s">
         <v>12</v>
       </c>
       <c r="J379" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
-        <v>1074.0</v>
+        <v>1076.0</v>
       </c>
       <c r="B380" t="s">
         <v>474</v>
       </c>
       <c r="C380" t="s">
         <v>263</v>
       </c>
       <c r="D380" t="n">
-        <v>83.6</v>
+        <v>24.38</v>
       </c>
       <c r="E380" t="n">
-        <v>81.87</v>
+        <v>25.01</v>
       </c>
       <c r="F380" t="n">
-        <v>67.75</v>
+        <v>22.52</v>
       </c>
       <c r="G380" t="n">
-        <v>63.53</v>
+        <v>24.99</v>
       </c>
       <c r="H380" t="n">
-        <v>64.48</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>24.04</v>
+      </c>
+      <c r="I380" t="n">
+        <v>24.04</v>
       </c>
       <c r="J380" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
-        <v>2100.0</v>
+        <v>2179.0</v>
       </c>
       <c r="B381" t="s">
         <v>475</v>
       </c>
       <c r="C381" t="s">
         <v>263</v>
       </c>
       <c r="D381" t="n">
-        <v>3.49</v>
+        <v>7.76</v>
       </c>
       <c r="E381" t="n">
-        <v>3.41</v>
+        <v>8.19</v>
       </c>
       <c r="F381" t="n">
-        <v>3.91</v>
+        <v>8.6</v>
       </c>
       <c r="G381" t="n">
-        <v>5.41</v>
+        <v>7.59</v>
       </c>
       <c r="H381" t="n">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>3.92</v>
+        <v>7.79</v>
+      </c>
+      <c r="I381" t="s">
+        <v>12</v>
       </c>
       <c r="J381" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
-        <v>1689.0</v>
+        <v>1074.0</v>
       </c>
       <c r="B382" t="s">
         <v>476</v>
       </c>
       <c r="C382" t="s">
         <v>263</v>
       </c>
       <c r="D382" t="n">
-        <v>44.74</v>
+        <v>83.6</v>
       </c>
       <c r="E382" t="n">
-        <v>46.62</v>
+        <v>81.87</v>
       </c>
       <c r="F382" t="n">
-        <v>49.3</v>
+        <v>67.75</v>
       </c>
       <c r="G382" t="n">
-        <v>47.13</v>
+        <v>63.53</v>
       </c>
       <c r="H382" t="n">
-        <v>44.55</v>
-[...5 lines deleted...]
-        <v>42.28</v>
+        <v>64.48</v>
+      </c>
+      <c r="I382" t="s">
+        <v>12</v>
+      </c>
+      <c r="J382" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
-        <v>1750.0</v>
+        <v>2100.0</v>
       </c>
       <c r="B383" t="s">
         <v>477</v>
       </c>
       <c r="C383" t="s">
         <v>263</v>
       </c>
-      <c r="D383" t="s">
-        <v>12</v>
+      <c r="D383" t="n">
+        <v>3.49</v>
       </c>
       <c r="E383" t="n">
-        <v>12193.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3.41</v>
+      </c>
+      <c r="F383" t="n">
+        <v>3.91</v>
       </c>
       <c r="G383" t="n">
-        <v>14580.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5.41</v>
+      </c>
+      <c r="H383" t="n">
+        <v>3.92</v>
       </c>
       <c r="I383" t="n">
-        <v>13514.0</v>
-[...2 lines deleted...]
-        <v>13514.0</v>
+        <v>3.92</v>
+      </c>
+      <c r="J383" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
-        <v>1449.0</v>
+        <v>1689.0</v>
       </c>
       <c r="B384" t="s">
         <v>478</v>
       </c>
       <c r="C384" t="s">
         <v>263</v>
       </c>
       <c r="D384" t="n">
-        <v>27293.0</v>
+        <v>44.74</v>
       </c>
       <c r="E384" t="n">
-        <v>25764.0</v>
+        <v>46.62</v>
       </c>
       <c r="F384" t="n">
-        <v>25223.0</v>
+        <v>49.3</v>
       </c>
       <c r="G384" t="n">
-        <v>23594.0</v>
+        <v>47.13</v>
       </c>
       <c r="H384" t="n">
-        <v>24793.0</v>
+        <v>44.55</v>
       </c>
       <c r="I384" t="n">
-        <v>24179.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>47.97</v>
+      </c>
+      <c r="J384" t="n">
+        <v>42.28</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
-        <v>1690.0</v>
+        <v>1750.0</v>
       </c>
       <c r="B385" t="s">
         <v>479</v>
       </c>
       <c r="C385" t="s">
         <v>263</v>
       </c>
-      <c r="D385" t="n">
-        <v>10.2</v>
+      <c r="D385" t="s">
+        <v>12</v>
       </c>
       <c r="E385" t="n">
-        <v>6.4</v>
-[...2 lines deleted...]
-        <v>4.4</v>
+        <v>12193.0</v>
+      </c>
+      <c r="F385" t="s">
+        <v>12</v>
       </c>
       <c r="G385" t="n">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>2.2</v>
+        <v>14580.0</v>
+      </c>
+      <c r="H385" t="s">
+        <v>12</v>
       </c>
       <c r="I385" t="n">
-        <v>2.56</v>
+        <v>13514.0</v>
       </c>
       <c r="J385" t="n">
-        <v>1.77</v>
+        <v>13514.0</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
-        <v>191.0</v>
+        <v>1449.0</v>
       </c>
       <c r="B386" t="s">
         <v>480</v>
       </c>
       <c r="C386" t="s">
         <v>263</v>
       </c>
       <c r="D386" t="n">
-        <v>7.69</v>
+        <v>27293.0</v>
       </c>
       <c r="E386" t="n">
-        <v>8.51</v>
+        <v>25764.0</v>
       </c>
       <c r="F386" t="n">
-        <v>7.47</v>
+        <v>25223.0</v>
       </c>
       <c r="G386" t="n">
-        <v>8.2</v>
+        <v>23594.0</v>
       </c>
       <c r="H386" t="n">
-        <v>7.94</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>24793.0</v>
+      </c>
+      <c r="I386" t="n">
+        <v>24179.0</v>
+      </c>
+      <c r="J386" t="n">
+        <v>21908.0</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
-        <v>2055.0</v>
+        <v>1690.0</v>
       </c>
       <c r="B387" t="s">
         <v>481</v>
       </c>
       <c r="C387" t="s">
         <v>263</v>
       </c>
       <c r="D387" t="n">
-        <v>30.82</v>
+        <v>10.2</v>
       </c>
       <c r="E387" t="n">
-        <v>27.64</v>
+        <v>6.4</v>
       </c>
       <c r="F387" t="n">
-        <v>23.9</v>
+        <v>4.4</v>
       </c>
       <c r="G387" t="n">
-        <v>22.45</v>
+        <v>3.0</v>
       </c>
       <c r="H387" t="n">
-        <v>20.41</v>
+        <v>2.2</v>
       </c>
       <c r="I387" t="n">
-        <v>13.44</v>
+        <v>2.56</v>
       </c>
       <c r="J387" t="n">
-        <v>5.38</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
-        <v>2056.0</v>
+        <v>191.0</v>
       </c>
       <c r="B388" t="s">
         <v>482</v>
       </c>
       <c r="C388" t="s">
         <v>263</v>
       </c>
       <c r="D388" t="n">
-        <v>1.67</v>
+        <v>7.69</v>
       </c>
       <c r="E388" t="n">
-        <v>1.82</v>
+        <v>8.51</v>
       </c>
       <c r="F388" t="n">
-        <v>0.94</v>
+        <v>7.47</v>
       </c>
       <c r="G388" t="n">
-        <v>0.88</v>
+        <v>8.2</v>
       </c>
       <c r="H388" t="n">
-        <v>0.806</v>
-[...5 lines deleted...]
-        <v>0.33</v>
+        <v>7.94</v>
+      </c>
+      <c r="I388" t="s">
+        <v>12</v>
+      </c>
+      <c r="J388" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
-        <v>2091.0</v>
+        <v>2055.0</v>
       </c>
       <c r="B389" t="s">
         <v>483</v>
       </c>
       <c r="C389" t="s">
-        <v>484</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>263</v>
+      </c>
+      <c r="D389" t="n">
+        <v>30.82</v>
+      </c>
+      <c r="E389" t="n">
+        <v>27.64</v>
+      </c>
+      <c r="F389" t="n">
+        <v>23.9</v>
+      </c>
+      <c r="G389" t="n">
+        <v>22.45</v>
       </c>
       <c r="H389" t="n">
-        <v>45525.0</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>20.41</v>
+      </c>
+      <c r="I389" t="n">
+        <v>13.44</v>
+      </c>
+      <c r="J389" t="n">
+        <v>6.81</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
-        <v>2140.0</v>
+        <v>2056.0</v>
       </c>
       <c r="B390" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="C390" t="s">
-        <v>486</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>263</v>
+      </c>
+      <c r="D390" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="E390" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="F390" t="n">
+        <v>0.94</v>
+      </c>
+      <c r="G390" t="n">
+        <v>0.88</v>
       </c>
       <c r="H390" t="n">
-        <v>0.72</v>
+        <v>0.806</v>
       </c>
       <c r="I390" t="n">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0.82</v>
+      </c>
+      <c r="J390" t="n">
+        <v>0.48</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
-        <v>781.0</v>
+        <v>2091.0</v>
       </c>
       <c r="B391" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C391" t="s">
-        <v>488</v>
-[...11 lines deleted...]
-        <v>1995357.0</v>
+        <v>486</v>
+      </c>
+      <c r="D391" t="s">
+        <v>12</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="F391" t="s">
+        <v>12</v>
+      </c>
+      <c r="G391" t="s">
+        <v>12</v>
       </c>
       <c r="H391" t="n">
-        <v>2026081.0</v>
+        <v>45525.0</v>
       </c>
       <c r="I391" t="n">
-        <v>2053875.0</v>
+        <v>48251.23</v>
       </c>
       <c r="J391" t="n">
-        <v>2058578.0</v>
+        <v>48251.23</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
-        <v>1694.0</v>
+        <v>2140.0</v>
       </c>
       <c r="B392" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C392" t="s">
-        <v>490</v>
-[...11 lines deleted...]
-        <v>1077.0</v>
+        <v>488</v>
+      </c>
+      <c r="D392" t="s">
+        <v>12</v>
+      </c>
+      <c r="E392" t="s">
+        <v>12</v>
+      </c>
+      <c r="F392" t="s">
+        <v>12</v>
+      </c>
+      <c r="G392" t="s">
+        <v>12</v>
       </c>
       <c r="H392" t="n">
-        <v>996.0</v>
+        <v>0.72</v>
       </c>
       <c r="I392" t="n">
-        <v>1105.0</v>
-[...2 lines deleted...]
-        <v>357.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="J392" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
-        <v>1117.0</v>
+        <v>781.0</v>
       </c>
       <c r="B393" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="C393" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D393" t="n">
-        <v>2692.0</v>
+        <v>1780367.0</v>
       </c>
       <c r="E393" t="n">
-        <v>4576.0</v>
+        <v>1849999.0</v>
       </c>
       <c r="F393" t="n">
-        <v>4355.0</v>
+        <v>1932962.0</v>
       </c>
       <c r="G393" t="n">
-        <v>4573.0</v>
+        <v>1995357.0</v>
       </c>
       <c r="H393" t="n">
-        <v>4885.0</v>
+        <v>2026081.0</v>
       </c>
       <c r="I393" t="n">
-        <v>7795.0</v>
+        <v>2053875.0</v>
       </c>
       <c r="J393" t="n">
-        <v>39.0</v>
+        <v>2042927.0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
-        <v>39.0</v>
+        <v>1694.0</v>
       </c>
       <c r="B394" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C394" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D394" t="n">
-        <v>8.0000321E7</v>
+        <v>460.0</v>
       </c>
       <c r="E394" t="n">
-        <v>8.6091759E7</v>
+        <v>769.0</v>
       </c>
       <c r="F394" t="n">
-        <v>1.0610732043E8</v>
+        <v>917.0</v>
       </c>
       <c r="G394" t="n">
-        <v>1.1233457384E8</v>
+        <v>1077.0</v>
       </c>
       <c r="H394" t="n">
-        <v>1.1721595241E8</v>
+        <v>996.0</v>
       </c>
       <c r="I394" t="n">
-        <v>8.266954547E7</v>
+        <v>1105.0</v>
       </c>
       <c r="J394" t="n">
-        <v>8.266954547E7</v>
+        <v>1077.0</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
-        <v>38.0</v>
+        <v>1117.0</v>
       </c>
       <c r="B395" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C395" t="s">
         <v>494</v>
       </c>
       <c r="D395" t="n">
-        <v>1.00806936E8</v>
+        <v>2692.0</v>
       </c>
       <c r="E395" t="n">
-        <v>1.08719168E8</v>
+        <v>4576.0</v>
       </c>
       <c r="F395" t="n">
-        <v>1.2260339274E8</v>
+        <v>4355.0</v>
       </c>
       <c r="G395" t="n">
-        <v>1.3345237349E8</v>
+        <v>4573.0</v>
       </c>
       <c r="H395" t="n">
-        <v>1.4480683615E8</v>
+        <v>4885.0</v>
       </c>
       <c r="I395" t="n">
-        <v>1.7169889743E8</v>
+        <v>7795.0</v>
       </c>
       <c r="J395" t="n">
-        <v>1.7169889743E8</v>
+        <v>4052.0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
-        <v>2069.0</v>
+        <v>39.0</v>
       </c>
       <c r="B396" t="s">
+        <v>495</v>
+      </c>
+      <c r="C396" t="s">
         <v>496</v>
       </c>
-      <c r="C396" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D396" t="n">
-        <v>-32332.0</v>
+        <v>8.0000321E7</v>
       </c>
       <c r="E396" t="n">
-        <v>69632.0</v>
+        <v>8.6091759E7</v>
       </c>
       <c r="F396" t="n">
-        <v>82963.0</v>
+        <v>1.0610732043E8</v>
       </c>
       <c r="G396" t="n">
-        <v>62395.0</v>
+        <v>1.1233457384E8</v>
       </c>
       <c r="H396" t="n">
-        <v>30724.0</v>
+        <v>1.1721595241E8</v>
       </c>
       <c r="I396" t="n">
-        <v>27794.0</v>
+        <v>8.266954547E7</v>
       </c>
       <c r="J396" t="n">
-        <v>4703.0</v>
+        <v>8.266954547E7</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
-        <v>1358.0</v>
+        <v>38.0</v>
       </c>
       <c r="B397" t="s">
         <v>497</v>
       </c>
       <c r="C397" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D397" t="n">
-        <v>26.99</v>
+        <v>1.00806936E8</v>
       </c>
       <c r="E397" t="n">
-        <v>33.8</v>
+        <v>1.08719168E8</v>
       </c>
       <c r="F397" t="n">
-        <v>99.9</v>
+        <v>1.2260339274E8</v>
       </c>
       <c r="G397" t="n">
-        <v>152.4</v>
+        <v>1.3345237349E8</v>
       </c>
       <c r="H397" t="n">
-        <v>158.1</v>
+        <v>1.4480683615E8</v>
       </c>
       <c r="I397" t="n">
-        <v>156.4</v>
+        <v>1.7169889743E8</v>
       </c>
       <c r="J397" t="n">
-        <v>82.8</v>
+        <v>1.7169889743E8</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
-        <v>1607.0</v>
+        <v>2069.0</v>
       </c>
       <c r="B398" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C398" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="D398" t="n">
-        <v>6079.09</v>
+        <v>-32332.0</v>
       </c>
       <c r="E398" t="n">
-        <v>7110.61</v>
+        <v>69632.0</v>
       </c>
       <c r="F398" t="n">
-        <v>9062.64</v>
+        <v>82963.0</v>
       </c>
       <c r="G398" t="n">
-        <v>9687.71</v>
+        <v>62395.0</v>
       </c>
       <c r="H398" t="n">
-        <v>8479.06</v>
+        <v>30724.0</v>
       </c>
       <c r="I398" t="n">
-        <v>6659.17</v>
+        <v>27794.0</v>
       </c>
       <c r="J398" t="n">
-        <v>6287.71</v>
+        <v>4568.0</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
-        <v>1432.0</v>
+        <v>1358.0</v>
       </c>
       <c r="B399" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C399" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D399" t="n">
-        <v>74.25</v>
+        <v>26.99</v>
       </c>
       <c r="E399" t="n">
-        <v>114.52</v>
+        <v>33.8</v>
       </c>
       <c r="F399" t="n">
-        <v>135.93</v>
+        <v>99.9</v>
       </c>
       <c r="G399" t="n">
-        <v>157.72</v>
+        <v>152.4</v>
       </c>
       <c r="H399" t="n">
-        <v>168.6</v>
+        <v>158.1</v>
       </c>
       <c r="I399" t="n">
-        <v>167.72</v>
+        <v>156.4</v>
       </c>
       <c r="J399" t="n">
-        <v>100.5</v>
+        <v>95.4</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
-        <v>1770.0</v>
+        <v>1607.0</v>
       </c>
       <c r="B400" t="s">
+        <v>501</v>
+      </c>
+      <c r="C400" t="s">
         <v>502</v>
       </c>
-      <c r="C400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D400" t="n">
-        <v>25.0</v>
+        <v>6079.09</v>
       </c>
       <c r="E400" t="n">
-        <v>23.0</v>
+        <v>7110.61</v>
       </c>
       <c r="F400" t="n">
-        <v>31.0</v>
+        <v>9062.64</v>
       </c>
       <c r="G400" t="n">
-        <v>26.0</v>
+        <v>9687.71</v>
       </c>
       <c r="H400" t="n">
-        <v>38.0</v>
+        <v>8479.06</v>
       </c>
       <c r="I400" t="n">
-        <v>30.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>6659.17</v>
+      </c>
+      <c r="J400" t="n">
+        <v>9201.68</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
-        <v>1834.0</v>
+        <v>1432.0</v>
       </c>
       <c r="B401" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="C401" t="s">
-        <v>25</v>
+        <v>500</v>
       </c>
       <c r="D401" t="n">
-        <v>100.0</v>
+        <v>74.25</v>
       </c>
       <c r="E401" t="n">
-        <v>100.0</v>
+        <v>114.52</v>
       </c>
       <c r="F401" t="n">
-        <v>100.0</v>
+        <v>135.93</v>
       </c>
       <c r="G401" t="n">
-        <v>100.0</v>
+        <v>157.72</v>
       </c>
       <c r="H401" t="n">
-        <v>100.0</v>
+        <v>168.6</v>
       </c>
       <c r="I401" t="n">
-        <v>100.0</v>
+        <v>167.72</v>
       </c>
       <c r="J401" t="n">
-        <v>100.0</v>
+        <v>130.37</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
-        <v>1693.0</v>
+        <v>1770.0</v>
       </c>
       <c r="B402" t="s">
+        <v>504</v>
+      </c>
+      <c r="C402" t="s">
         <v>505</v>
       </c>
-      <c r="C402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D402" t="n">
-        <v>23564.74</v>
+        <v>25.0</v>
       </c>
       <c r="E402" t="n">
-        <v>13768.64</v>
+        <v>23.0</v>
       </c>
       <c r="F402" t="n">
-        <v>9738.44</v>
+        <v>31.0</v>
       </c>
       <c r="G402" t="n">
-        <v>17293.37</v>
+        <v>26.0</v>
       </c>
       <c r="H402" t="n">
-        <v>13806.21</v>
+        <v>38.0</v>
       </c>
       <c r="I402" t="n">
-        <v>16799.93</v>
+        <v>30.0</v>
       </c>
       <c r="J402" t="n">
-        <v>16799.93</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
+        <v>1834.0</v>
+      </c>
+      <c r="B403" t="s">
+        <v>506</v>
+      </c>
+      <c r="C403" t="s">
+        <v>25</v>
+      </c>
+      <c r="D403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="E403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="F403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="G403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="H403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="I403" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="J403" t="n">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="n">
+        <v>1693.0</v>
+      </c>
+      <c r="B404" t="s">
+        <v>507</v>
+      </c>
+      <c r="C404" t="s">
+        <v>508</v>
+      </c>
+      <c r="D404" t="n">
+        <v>23564.74</v>
+      </c>
+      <c r="E404" t="n">
+        <v>13768.64</v>
+      </c>
+      <c r="F404" t="n">
+        <v>9738.44</v>
+      </c>
+      <c r="G404" t="n">
+        <v>17293.37</v>
+      </c>
+      <c r="H404" t="n">
+        <v>13806.21</v>
+      </c>
+      <c r="I404" t="n">
+        <v>16799.93</v>
+      </c>
+      <c r="J404" t="n">
+        <v>16799.93</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="n">
         <v>1871.0</v>
       </c>
-      <c r="B403" t="s">
-[...8 lines deleted...]
-      <c r="E403" t="n">
+      <c r="B405" t="s">
+        <v>509</v>
+      </c>
+      <c r="C405" t="s">
+        <v>510</v>
+      </c>
+      <c r="D405" t="s">
+        <v>12</v>
+      </c>
+      <c r="E405" t="n">
         <v>10000.0</v>
       </c>
-      <c r="F403" t="s">
-[...11 lines deleted...]
-      <c r="J403" t="s">
+      <c r="F405" t="s">
+        <v>12</v>
+      </c>
+      <c r="G405" t="s">
+        <v>12</v>
+      </c>
+      <c r="H405" t="s">
+        <v>12</v>
+      </c>
+      <c r="I405" t="s">
+        <v>12</v>
+      </c>
+      <c r="J405" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>